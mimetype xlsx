--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="902">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="878">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -1042,1722 +1042,1650 @@
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 212.33</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 114.73</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>4 346.23</t>
+    <t>4 599.66</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 325.34</t>
+    <t>1 530.82</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 564.38</t>
+    <t>2 893.15</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 175.26</t>
+    <t>4 466.22</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 265.29</t>
+    <t>8 903.54</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 561.64</t>
+    <t>4 835.62</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 786.30</t>
+    <t>2 950.68</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 702.74</t>
+    <t>3 935.62</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 118.14</t>
+    <t>3 369.60</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
+    <t>1 081.16</t>
+  </si>
+  <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 843.87</t>
-[...8 lines deleted...]
-    <t>2 893.84</t>
+    <t>1 978.46</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 886.30</t>
-[...5 lines deleted...]
-    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+    <t>3 078.08</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>3 120.68</t>
+    <t>3 315.12</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 142.49</t>
+    <t>1 393.58</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 278.14</t>
+    <t>4 550.64</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>2 034.25</t>
+    <t>2 219.18</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>9 747.45</t>
+    <t>10 415.08</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
+    <t>2 306.93</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 253.85</t>
+    <t>2 552.38</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
+    <t>3 071.92</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>1 926.03</t>
+    <t>2 186.30</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
+    <t>1 045.86</t>
+  </si>
+  <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>1 900.00</t>
+    <t>2 160.27</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
+    <t>1 495.21</t>
+  </si>
+  <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 810.85</t>
+    <t>2 062.36</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>1 766.10</t>
+    <t>1 951.03</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 560.62</t>
+    <t>1 772.95</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 778.08</t>
+    <t>4 161.64</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 579.45</t>
+    <t>3 846.58</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 460.74</t>
+    <t>2 711.84</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 936.99</t>
+    <t>3 156.16</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>2 816.78</t>
+    <t>2 988.01</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>7 278.08</t>
+    <t>7 730.14</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>7 830.82</t>
+    <t>4 168.84</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>8 630.14</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>8 697.53</t>
+    <t>9 224.66</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 107.53</t>
+    <t>1 395.21</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 380.14</t>
+    <t>1 558.22</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 797.16</t>
+    <t>2 000.22</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 339.05</t>
+    <t>1 669.68</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>2 605.84</t>
+    <t>2 842.73</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>3 336.99</t>
+    <t>3 535.62</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 095.89</t>
-[...8 lines deleted...]
-    <t>6 433.56</t>
+    <t>1 267.12</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>6 048.68</t>
+    <t>6 414.16</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 727.74</t>
+    <t>2 912.67</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>3 385.89</t>
+    <t>3 702.33</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
+    <t>1 210.27</t>
+  </si>
+  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>XS2113167568</t>
-[...2 lines deleted...]
-    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 169.86</t>
-[...8 lines deleted...]
-    <t>2 385.91</t>
+    <t>2 389.04</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>2 076.44</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>8 991.37</t>
-[...8 lines deleted...]
-    <t>3 906.24</t>
+    <t>9 953.01</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 480.14</t>
+    <t>2 713.01</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 450.16</t>
-[...5 lines deleted...]
-    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+    <t>1 700.19</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>FI4000306758</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 618.90</t>
+    <t>3 923.01</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>10 971.80</t>
-[...44 lines deleted...]
-    <t>6 761.21</t>
+    <t>18 015.08</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>6 166.94</t>
+    <t>15 794.88</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>8 051.73</t>
+    <t>8 554.96</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>16 722.41</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>DE0001102515</t>
-[...2 lines deleted...]
-    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>29 788.69</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>43 410.96</t>
+    <t>46 511.75</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>2 643.43</t>
-[...17 lines deleted...]
-    <t>19 745.75</t>
+    <t>14 114.25</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 794.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>1 764.38</t>
+    <t>1 956.16</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 280.48</t>
+    <t>3 492.81</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 602.74</t>
+    <t>1 808.22</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
+    <t>1 200.00</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>7 743.15</t>
+    <t>8 222.60</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 517.01</t>
+    <t>2 780.58</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 534.25</t>
-[...8 lines deleted...]
-    <t>2 933.01</t>
+    <t>1 753.42</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>4 947.26</t>
+    <t>5 371.92</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>3 302.77</t>
+    <t>3 623.43</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>IE00BH3SQ895</t>
-[...7 lines deleted...]
-  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>1 212.76</t>
-[...5 lines deleted...]
-    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+    <t>1 286.26</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>1 150.68</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
+    <t>1 367.72</t>
+  </si>
+  <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>2 324.59</t>
+    <t>3 381.22</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>2 965.96</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>7 418.48</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>1 988.86</t>
-[...35 lines deleted...]
-    <t>10 722.21</t>
+    <t>2 983.29</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>1 198.36</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>3 282.39</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 232.88</t>
+    <t>1 438.36</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 165.13</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 658.90</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 112.67</t>
+    <t>2 325.00</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
-    <t>1 333.56</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 054.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>1 335.62</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>1 155.60</t>
+  </si>
+  <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>2 790.41</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>5 109.98</t>
+    <t>5 426.39</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>2 683.97</t>
+    <t>2 856.58</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>2 657.89</t>
+    <t>2 900.62</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 783.56</t>
+    <t>3 002.74</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>1 305.60</t>
+  </si>
+  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>3 577.94</t>
+    <t>4 419.80</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>3 223.63</t>
+    <t>3 982.13</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>2 528.77</t>
+    <t>2 884.93</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 105.64</t>
+    <t>3 337.41</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 115.07</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 489.66</t>
+    <t>1 915.27</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 514.38</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 901.37</t>
-[...7 lines deleted...]
-  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>2 174.20</t>
+  </si>
+  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>1 871.19</t>
+    <t>2 564.23</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>7 079.45</t>
+    <t>7 495.89</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>2 644.52</t>
+    <t>2 822.60</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 584.93</t>
+    <t>5 954.79</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 311.20</t>
-[...8 lines deleted...]
-    <t>6 234.25</t>
+    <t>2 522.27</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
+    <t>9 616.44</t>
+  </si>
+  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 309.57</t>
+    <t>1 500.75</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 496.92</t>
+    <t>1 709.25</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 550.27</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>2 543.48</t>
-[...26 lines deleted...]
-    <t>30 848.82</t>
+    <t>4 141.15</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>3 705.21</t>
+    <t>13 569.45</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 235.07</t>
+    <t>1 388.49</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 879.45</t>
-[...17 lines deleted...]
-    <t>5 862.33</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
+    <t>1 091.10</t>
+  </si>
+  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 040.41</t>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 026.03</t>
+    <t>2 258.90</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
+    <t>1 188.80</t>
+  </si>
+  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 428.28</t>
+    <t>1 799.26</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 063.55</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>4 480.14</t>
+    <t>4 904.79</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>4 435.07</t>
+    <t>4 747.40</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 431.51</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 362.33</t>
+    <t>1 485.62</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>SX5E2604CQ08</t>
-[...10 lines deleted...]
-  <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
-  </si>
-[...4 lines deleted...]
-    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3130,209 +3058,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>225.72</v>
+        <v>224.9</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3385.81</v>
+        <v>3373.63</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3385.81</v>
+        <v>3373.63</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>635314.421</v>
+        <v>638924.2736</v>
       </c>
       <c r="D3">
-        <v>135.26</v>
+        <v>134.72</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>85936577.1</v>
+        <v>86077386.9</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>85936577.1</v>
+        <v>86077386.9</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>317432.28</v>
+        <v>316822.32</v>
       </c>
       <c r="D4">
-        <v>125.83</v>
+        <v>125.37</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>39944862.03</v>
+        <v>39723061.21</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>39944862.03</v>
+        <v>39723061.21</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>991.1282</v>
+        <v>993.0746</v>
       </c>
       <c r="D5">
-        <v>124.19</v>
+        <v>123.66</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>123093.05</v>
+        <v>122805.25</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>123093.05</v>
+        <v>122805.25</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>131.45</v>
+        <v>130.97</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>131.45</v>
+        <v>130.97</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>131.45</v>
+        <v>130.97</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P373"/>
+  <dimension ref="A1:P366"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O373" sqref="O373"/>
+      <selection activeCell="O366" sqref="O366"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3354,3331 +3282,3331 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.78</v>
+        <v>31.28</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-6250.48</v>
+        <v>-7158.98</v>
       </c>
       <c r="J2" s="1">
-        <v>-9.7671777399205</v>
+        <v>-11.186825667235</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>57744.26</v>
+        <v>56835.76</v>
       </c>
       <c r="N2" s="1">
-        <v>57744.26</v>
+        <v>56835.76</v>
       </c>
       <c r="O2" s="1">
         <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>5400.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.01</v>
+        <v>29.26</v>
       </c>
       <c r="E3" s="1">
         <v>28.3174074074</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>152914.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3740.0</v>
+        <v>5090.0</v>
       </c>
       <c r="J3" s="1">
-        <v>2.4458192186458</v>
+        <v>3.3286684018468</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>156654.0</v>
+        <v>158004.0</v>
       </c>
       <c r="N3" s="1">
-        <v>156654.0</v>
+        <v>158004.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>1464.0</v>
       </c>
       <c r="D4" s="1">
-        <v>235.0</v>
+        <v>241.4</v>
       </c>
       <c r="E4" s="1">
         <v>245.9803278689</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>360115.2</v>
       </c>
       <c r="I4" s="1">
-        <v>-16075.2</v>
+        <v>-6705.6</v>
       </c>
       <c r="J4" s="1">
-        <v>-4.4639048837705</v>
+        <v>-1.8620708040094</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>344040.0</v>
+        <v>353409.6</v>
       </c>
       <c r="N4" s="1">
-        <v>344040.0</v>
+        <v>353409.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>2385.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.55</v>
+        <v>137.8</v>
       </c>
       <c r="E5" s="1">
         <v>204.983672956</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>488886.06</v>
       </c>
       <c r="I5" s="1">
-        <v>-160829.31</v>
+        <v>-160233.06</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.897094672734</v>
+        <v>-32.775133739751</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>328056.75</v>
+        <v>328653.0</v>
       </c>
       <c r="N5" s="1">
-        <v>328056.75</v>
+        <v>328653.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.26</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>227.0</v>
       </c>
       <c r="D6" s="1">
-        <v>878.1</v>
+        <v>954.0</v>
       </c>
       <c r="E6" s="1">
         <v>1266.3645814978</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>287464.76</v>
       </c>
       <c r="I6" s="1">
-        <v>-88136.06</v>
+        <v>-70906.76</v>
       </c>
       <c r="J6" s="1">
-        <v>-30.659778958645</v>
+        <v>-24.66624430765</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>199328.7</v>
+        <v>216558.0</v>
       </c>
       <c r="N6" s="1">
-        <v>199328.7</v>
+        <v>216558.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>29344.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.98</v>
+        <v>23.62</v>
       </c>
       <c r="E7" s="1">
         <v>27.0990543212</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>795194.65</v>
       </c>
       <c r="I7" s="1">
-        <v>-3493.53</v>
+        <v>-102089.37</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.43933016903471</v>
+        <v>-12.838286827005</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>791701.12</v>
+        <v>693105.28</v>
       </c>
       <c r="N7" s="1">
-        <v>791701.12</v>
+        <v>693105.28</v>
       </c>
       <c r="O7" s="1">
-        <v>0.63</v>
+        <v>0.55</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>117.9</v>
+        <v>108.4</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-249.0</v>
+        <v>-4980.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.4222972972973</v>
+        <v>-8.4459459459459</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>58714.2</v>
+        <v>53983.2</v>
       </c>
       <c r="N8" s="1">
-        <v>58714.2</v>
+        <v>53983.2</v>
       </c>
       <c r="O8" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>66.15</v>
+        <v>67.45</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>4758.0</v>
+        <v>6661.2</v>
       </c>
       <c r="J9" s="1">
-        <v>5.1669316375199</v>
+        <v>7.2337042925278</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>96843.6</v>
+        <v>98746.8</v>
       </c>
       <c r="N9" s="1">
-        <v>96843.6</v>
+        <v>98746.8</v>
       </c>
       <c r="O9" s="1">
         <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>26841.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.386</v>
+        <v>9.614</v>
       </c>
       <c r="E10" s="1">
         <v>8.8556186431</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>237693.66</v>
       </c>
       <c r="I10" s="1">
-        <v>14235.97</v>
+        <v>20355.71</v>
       </c>
       <c r="J10" s="1">
-        <v>5.9892089675425</v>
+        <v>8.5638422160692</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>251929.63</v>
+        <v>258049.37</v>
       </c>
       <c r="N10" s="1">
-        <v>251929.63</v>
+        <v>258049.37</v>
       </c>
       <c r="O10" s="1">
         <v>0.2</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
         <v>5433.0</v>
       </c>
       <c r="D11" s="1">
-        <v>175.26</v>
+        <v>166.1</v>
       </c>
       <c r="E11" s="1">
         <v>159.3010178539</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>865482.43</v>
       </c>
       <c r="I11" s="1">
-        <v>86705.15</v>
+        <v>36938.87</v>
       </c>
       <c r="J11" s="1">
-        <v>10.018129426382</v>
+        <v>4.2680092304127</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>952187.58</v>
+        <v>902421.3</v>
       </c>
       <c r="N11" s="1">
-        <v>952187.58</v>
+        <v>902421.3</v>
       </c>
       <c r="O11" s="1">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
         <v>3502.0</v>
       </c>
       <c r="D12" s="1">
-        <v>378.1</v>
+        <v>391.9</v>
       </c>
       <c r="E12" s="1">
         <v>217.4322044546</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>761447.58</v>
       </c>
       <c r="I12" s="1">
-        <v>562658.62</v>
+        <v>610986.22</v>
       </c>
       <c r="J12" s="1">
-        <v>73.89328363221</v>
+        <v>80.240089541029</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1324106.2</v>
+        <v>1372433.8</v>
       </c>
       <c r="N12" s="1">
-        <v>1324106.2</v>
+        <v>1372433.8</v>
       </c>
       <c r="O12" s="1">
-        <v>1.05</v>
+        <v>1.09</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>8580.0</v>
       </c>
       <c r="D13" s="1">
-        <v>25.13</v>
+        <v>16.48</v>
       </c>
       <c r="E13" s="1">
         <v>24.8976724942</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>213622.03</v>
       </c>
       <c r="I13" s="1">
-        <v>1993.37</v>
+        <v>-72223.63</v>
       </c>
       <c r="J13" s="1">
-        <v>0.93312941553828</v>
+        <v>-33.809073904971</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>215615.4</v>
+        <v>141398.4</v>
       </c>
       <c r="N13" s="1">
-        <v>215615.4</v>
+        <v>141398.4</v>
       </c>
       <c r="O13" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>53.85</v>
+        <v>58.2</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-10097.7</v>
+        <v>-5569.35</v>
       </c>
       <c r="J14" s="1">
-        <v>-15.263571990559</v>
+        <v>-8.4185680566483</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>56057.85</v>
+        <v>60586.2</v>
       </c>
       <c r="N14" s="1">
-        <v>56057.85</v>
+        <v>60586.2</v>
       </c>
       <c r="O14" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
         <v>10039.0</v>
       </c>
       <c r="D15" s="1">
-        <v>50.5</v>
+        <v>49.22</v>
       </c>
       <c r="E15" s="1">
         <v>60.681894611</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>609185.54</v>
       </c>
       <c r="I15" s="1">
-        <v>-102216.04</v>
+        <v>-115065.96</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.779131034528</v>
+        <v>-18.888491673653</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>506969.5</v>
+        <v>494119.58</v>
       </c>
       <c r="N15" s="1">
-        <v>506969.5</v>
+        <v>494119.58</v>
       </c>
       <c r="O15" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.264</v>
+        <v>9.574</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-18632.0</v>
+        <v>-17155.16</v>
       </c>
       <c r="J16" s="1">
-        <v>-29.685003114759</v>
+        <v>-27.332061938288</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>44133.7</v>
+        <v>45610.54</v>
       </c>
       <c r="N16" s="1">
-        <v>44133.7</v>
+        <v>45610.54</v>
       </c>
       <c r="O16" s="1">
         <v>0.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
         <v>11803.0</v>
       </c>
       <c r="D17" s="1">
-        <v>63.6</v>
+        <v>63.84</v>
       </c>
       <c r="E17" s="1">
         <v>55.0945412183</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>650280.87</v>
       </c>
       <c r="I17" s="1">
-        <v>100389.93</v>
+        <v>103222.65</v>
       </c>
       <c r="J17" s="1">
-        <v>15.437933765451</v>
+        <v>15.873548609849</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>750670.8</v>
+        <v>753503.52</v>
       </c>
       <c r="N17" s="1">
-        <v>750670.8</v>
+        <v>753503.52</v>
       </c>
       <c r="O17" s="1">
         <v>0.6</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>5542.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.56</v>
+        <v>31.3</v>
       </c>
       <c r="E18" s="1">
         <v>29.8347419704</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>165344.14</v>
       </c>
       <c r="I18" s="1">
-        <v>-1522.62</v>
+        <v>8120.46</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.92087932478284</v>
+        <v>4.9112475349897</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>163821.52</v>
+        <v>173464.6</v>
       </c>
       <c r="N18" s="1">
-        <v>163821.52</v>
+        <v>173464.6</v>
       </c>
       <c r="O18" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
         <v>4074.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1212.6</v>
+        <v>1171.8</v>
       </c>
       <c r="E19" s="1">
         <v>509.9953730977</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2077721.15</v>
       </c>
       <c r="I19" s="1">
-        <v>2862411.25</v>
+        <v>2696192.05</v>
       </c>
       <c r="J19" s="1">
-        <v>137.76686298833</v>
+        <v>129.76679040881</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4940132.4</v>
+        <v>4773913.2</v>
       </c>
       <c r="N19" s="1">
-        <v>4940132.4</v>
+        <v>4773913.2</v>
       </c>
       <c r="O19" s="1">
-        <v>3.92</v>
+        <v>3.79</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>61.3</v>
+        <v>64.36</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-183.12</v>
+        <v>3819.36</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.22786458333333</v>
+        <v>4.7526041666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>80180.4</v>
+        <v>84182.88</v>
       </c>
       <c r="N20" s="1">
-        <v>80180.4</v>
+        <v>84182.88</v>
       </c>
       <c r="O20" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
         <v>32057.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.26</v>
+        <v>40.98</v>
       </c>
       <c r="E21" s="1">
         <v>27.5437526905</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>882970.08</v>
       </c>
       <c r="I21" s="1">
-        <v>439701.74</v>
+        <v>430725.78</v>
       </c>
       <c r="J21" s="1">
-        <v>49.798033926586</v>
+        <v>48.781469469498</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1322671.82</v>
+        <v>1313695.86</v>
       </c>
       <c r="N21" s="1">
-        <v>1322671.82</v>
+        <v>1313695.86</v>
       </c>
       <c r="O21" s="1">
-        <v>1.05</v>
+        <v>1.04</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>9.22</v>
+        <v>11.31</v>
       </c>
       <c r="E22" s="1">
         <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>5862.45</v>
+        <v>20713.99</v>
       </c>
       <c r="J22" s="1">
-        <v>9.827278141751</v>
+        <v>34.723049434187</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>65517.32</v>
+        <v>80368.86</v>
       </c>
       <c r="N22" s="1">
-        <v>65517.32</v>
+        <v>80368.86</v>
       </c>
       <c r="O22" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>54.4</v>
+        <v>56.45</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-510.75</v>
+        <v>1816.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.820419325433</v>
+        <v>2.9170464904284</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>61744.0</v>
+        <v>64070.75</v>
       </c>
       <c r="N23" s="1">
-        <v>61744.0</v>
+        <v>64070.75</v>
       </c>
       <c r="O23" s="1">
         <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
         <v>7002.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.5</v>
+        <v>18.775</v>
       </c>
       <c r="E24" s="1">
         <v>18.2073693231</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>127488.0</v>
       </c>
       <c r="I24" s="1">
-        <v>2049.0</v>
+        <v>3974.55</v>
       </c>
       <c r="J24" s="1">
-        <v>1.6072100903614</v>
+        <v>3.1175875376506</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>129537.0</v>
+        <v>131462.55</v>
       </c>
       <c r="N24" s="1">
-        <v>129537.0</v>
+        <v>131462.55</v>
       </c>
       <c r="O24" s="1">
         <v>0.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
         <v>58855.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.54</v>
+        <v>18.78</v>
       </c>
       <c r="E25" s="1">
         <v>9.3511917424</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>550364.39</v>
       </c>
       <c r="I25" s="1">
-        <v>599662.31</v>
+        <v>554932.51</v>
       </c>
       <c r="J25" s="1">
-        <v>108.95732371057</v>
+        <v>100.83001736359</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1150026.7</v>
+        <v>1105296.9</v>
       </c>
       <c r="N25" s="1">
-        <v>1150026.7</v>
+        <v>1105296.9</v>
       </c>
       <c r="O25" s="1">
-        <v>0.91</v>
+        <v>0.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>47136.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.213</v>
+        <v>3.263</v>
       </c>
       <c r="E26" s="1">
         <v>3.2023818313</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>150947.47</v>
       </c>
       <c r="I26" s="1">
-        <v>500.5</v>
+        <v>2857.3</v>
       </c>
       <c r="J26" s="1">
-        <v>0.33157230127805</v>
+        <v>1.8929101627208</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>151447.97</v>
+        <v>153804.77</v>
       </c>
       <c r="N26" s="1">
-        <v>151447.97</v>
+        <v>153804.77</v>
       </c>
       <c r="O26" s="1">
         <v>0.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
         <v>131088.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.46</v>
+        <v>10.366</v>
       </c>
       <c r="E27" s="1">
         <v>7.4100548487</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>971369.27</v>
       </c>
       <c r="I27" s="1">
-        <v>399811.21</v>
+        <v>387488.94</v>
       </c>
       <c r="J27" s="1">
-        <v>41.159548932405</v>
+        <v>39.891002522655</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1371180.48</v>
+        <v>1358858.21</v>
       </c>
       <c r="N27" s="1">
-        <v>1371180.48</v>
+        <v>1358858.21</v>
       </c>
       <c r="O27" s="1">
-        <v>1.09</v>
+        <v>1.08</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>8194.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.335</v>
+        <v>16.325</v>
       </c>
       <c r="E28" s="1">
         <v>16.4975469856</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>135180.9</v>
       </c>
       <c r="I28" s="1">
-        <v>-1331.91</v>
+        <v>-1413.85</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.98527972516827</v>
+        <v>-1.045894797268</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>133848.99</v>
+        <v>133767.05</v>
       </c>
       <c r="N28" s="1">
-        <v>133848.99</v>
+        <v>133767.05</v>
       </c>
       <c r="O28" s="1">
         <v>0.11</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>5578.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.405</v>
+        <v>14.255</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>79068.15</v>
       </c>
       <c r="I29" s="1">
-        <v>1282.94</v>
+        <v>446.24</v>
       </c>
       <c r="J29" s="1">
-        <v>1.6225749559083</v>
+        <v>0.56437389770723</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>80351.09</v>
+        <v>79514.39</v>
       </c>
       <c r="N29" s="1">
-        <v>80351.09</v>
+        <v>79514.39</v>
       </c>
       <c r="O29" s="1">
         <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>1198.0</v>
       </c>
       <c r="D30" s="1">
-        <v>137.8</v>
+        <v>147.4</v>
       </c>
       <c r="E30" s="1">
-        <v>131.9144407346</v>
+        <v>127.8644407346</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>158033.5</v>
+        <v>153181.6</v>
       </c>
       <c r="I30" s="1">
-        <v>7050.9</v>
+        <v>23403.6</v>
       </c>
       <c r="J30" s="1">
-        <v>4.4616489541774</v>
+        <v>15.278336301488</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>165084.4</v>
+        <v>176585.2</v>
       </c>
       <c r="N30" s="1">
-        <v>165084.4</v>
+        <v>176585.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>660.0</v>
       </c>
       <c r="D31" s="1">
-        <v>207.0</v>
+        <v>235.3</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>125004.0</v>
       </c>
       <c r="I31" s="1">
-        <v>11616.0</v>
+        <v>30294.0</v>
       </c>
       <c r="J31" s="1">
-        <v>9.2925026399155</v>
+        <v>24.234424498416</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>136620.0</v>
+        <v>155298.0</v>
       </c>
       <c r="N31" s="1">
-        <v>136620.0</v>
+        <v>155298.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>30.38</v>
+        <v>28.98</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>-7280.92</v>
+        <v>-9949.32</v>
       </c>
       <c r="J32" s="1">
-        <v>-11.169590643275</v>
+        <v>-15.263157894737</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>57904.28</v>
+        <v>55235.88</v>
       </c>
       <c r="N32" s="1">
-        <v>57904.28</v>
+        <v>55235.88</v>
       </c>
       <c r="O32" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
         <v>9843.0</v>
       </c>
       <c r="D33" s="1">
-        <v>82.42</v>
+        <v>79.36</v>
       </c>
       <c r="E33" s="1">
         <v>78.6050320024</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>773709.33</v>
       </c>
       <c r="I33" s="1">
-        <v>37550.73</v>
+        <v>7431.15</v>
       </c>
       <c r="J33" s="1">
-        <v>4.8533381392725</v>
+        <v>0.96045759200034</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>811260.06</v>
+        <v>781140.48</v>
       </c>
       <c r="N33" s="1">
-        <v>811260.06</v>
+        <v>781140.48</v>
       </c>
       <c r="O33" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
         <v>11042.0</v>
       </c>
       <c r="D34" s="1">
-        <v>89.98</v>
+        <v>91.52</v>
       </c>
       <c r="E34" s="1">
         <v>76.3751213548</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>843334.09</v>
       </c>
       <c r="I34" s="1">
-        <v>150225.07</v>
+        <v>167229.75</v>
       </c>
       <c r="J34" s="1">
-        <v>17.81323342449</v>
+        <v>19.829596832733</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>993559.16</v>
+        <v>1010563.84</v>
       </c>
       <c r="N34" s="1">
-        <v>993559.16</v>
+        <v>1010563.84</v>
       </c>
       <c r="O34" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>222264.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.188</v>
+        <v>11.166</v>
       </c>
       <c r="E35" s="1">
         <v>11.1837090577</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2485735.91</v>
       </c>
       <c r="I35" s="1">
-        <v>953.72</v>
+        <v>-3936.09</v>
       </c>
       <c r="J35" s="1">
-        <v>0.038367712199966</v>
+        <v>-0.15834707074735</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2486689.63</v>
+        <v>2481799.82</v>
       </c>
       <c r="N35" s="1">
-        <v>2486689.63</v>
+        <v>2481799.82</v>
       </c>
       <c r="O35" s="1">
         <v>1.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>484676.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.68</v>
+        <v>10.618</v>
       </c>
       <c r="E36" s="1">
         <v>10.7427529112</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>5206754.51</v>
       </c>
       <c r="I36" s="1">
-        <v>-30414.83</v>
+        <v>-60464.74</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.58414180928995</v>
+        <v>-1.1612750300379</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5176339.68</v>
+        <v>5146289.77</v>
       </c>
       <c r="N36" s="1">
-        <v>5176339.68</v>
+        <v>5146289.77</v>
       </c>
       <c r="O36" s="1">
-        <v>4.11</v>
+        <v>4.09</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>2479.0</v>
       </c>
       <c r="D37" s="1">
-        <v>52.44</v>
+        <v>49.78</v>
       </c>
       <c r="E37" s="1">
         <v>52.569197257</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>130319.04</v>
       </c>
       <c r="I37" s="1">
-        <v>-320.28</v>
+        <v>-6914.42</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.2457660829914</v>
+        <v>-5.3057634555933</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>129998.76</v>
+        <v>123404.62</v>
       </c>
       <c r="N37" s="1">
-        <v>129998.76</v>
+        <v>123404.62</v>
       </c>
       <c r="O37" s="1">
         <v>0.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>13167.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.064</v>
+        <v>12.46</v>
       </c>
       <c r="E38" s="1">
         <v>11.9802286018</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>157743.67</v>
       </c>
       <c r="I38" s="1">
-        <v>1103.02</v>
+        <v>6317.15</v>
       </c>
       <c r="J38" s="1">
-        <v>0.69924834384797</v>
+        <v>4.004693183568</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>158846.69</v>
+        <v>164060.82</v>
       </c>
       <c r="N38" s="1">
-        <v>158846.69</v>
+        <v>164060.82</v>
       </c>
       <c r="O38" s="1">
         <v>0.13</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
         <v>15009.0</v>
       </c>
       <c r="D39" s="1">
-        <v>27.28</v>
+        <v>25.6</v>
       </c>
       <c r="E39" s="1">
         <v>24.8443487241</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>372888.83</v>
       </c>
       <c r="I39" s="1">
-        <v>36556.69</v>
+        <v>11341.57</v>
       </c>
       <c r="J39" s="1">
-        <v>9.8036430857958</v>
+        <v>3.041541898694</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>409445.52</v>
+        <v>384230.4</v>
       </c>
       <c r="N39" s="1">
-        <v>409445.52</v>
+        <v>384230.4</v>
       </c>
       <c r="O39" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
         <v>51447.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.635</v>
+        <v>10.61</v>
       </c>
       <c r="E40" s="1">
         <v>10.5529212588</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>542916.14</v>
       </c>
       <c r="I40" s="1">
-        <v>4222.71</v>
+        <v>2936.53</v>
       </c>
       <c r="J40" s="1">
-        <v>0.77778310293004</v>
+        <v>0.54088095446932</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>547138.85</v>
+        <v>545852.67</v>
       </c>
       <c r="N40" s="1">
-        <v>547138.85</v>
+        <v>545852.67</v>
       </c>
       <c r="O40" s="1">
         <v>0.43</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>5766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.195</v>
+        <v>16.645</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>92515.47</v>
       </c>
       <c r="I41" s="1">
-        <v>864.9</v>
+        <v>3459.6</v>
       </c>
       <c r="J41" s="1">
-        <v>0.93487067622312</v>
+        <v>3.7394827048925</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>93380.37</v>
+        <v>95975.07</v>
       </c>
       <c r="N41" s="1">
-        <v>93380.37</v>
+        <v>95975.07</v>
       </c>
       <c r="O41" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.7</v>
+        <v>85.05</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-4760.0</v>
+        <v>-5202.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.5512405609493</v>
+        <v>-8.252427184466</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>58276.0</v>
+        <v>57834.0</v>
       </c>
       <c r="N42" s="1">
-        <v>58276.0</v>
+        <v>57834.0</v>
       </c>
       <c r="O42" s="1">
         <v>0.05</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
         <v>4654.0</v>
       </c>
       <c r="D43" s="1">
-        <v>34.33</v>
+        <v>35.48</v>
       </c>
       <c r="E43" s="1">
         <v>34.518955737</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>160651.22</v>
       </c>
       <c r="I43" s="1">
-        <v>-879.4</v>
+        <v>4472.7</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.54739702568085</v>
+        <v>2.784105841213</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>159771.82</v>
+        <v>165123.92</v>
       </c>
       <c r="N43" s="1">
-        <v>159771.82</v>
+        <v>165123.92</v>
       </c>
       <c r="O43" s="1">
         <v>0.13</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
         <v>5351.0</v>
       </c>
       <c r="D44" s="1">
-        <v>76.26</v>
+        <v>77.34</v>
       </c>
       <c r="E44" s="1">
         <v>65.6869837414</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>351491.05</v>
       </c>
       <c r="I44" s="1">
-        <v>56576.21</v>
+        <v>62355.29</v>
       </c>
       <c r="J44" s="1">
-        <v>16.096059913901</v>
+        <v>17.740221265947</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>408067.26</v>
+        <v>413846.34</v>
       </c>
       <c r="N44" s="1">
-        <v>408067.26</v>
+        <v>413846.34</v>
       </c>
       <c r="O44" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.65</v>
+        <v>56.35</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-5555.0</v>
+        <v>-5858.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.8495575221239</v>
+        <v>-9.3322606596943</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>57216.5</v>
+        <v>56913.5</v>
       </c>
       <c r="N45" s="1">
-        <v>57216.5</v>
+        <v>56913.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.05</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
         <v>20319.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.29</v>
+        <v>17.31</v>
       </c>
       <c r="E46" s="1">
         <v>18.6877680988</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>379716.76</v>
       </c>
       <c r="I46" s="1">
-        <v>-28401.25</v>
+        <v>-27994.87</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.4795882067465</v>
+        <v>-7.3725663307566</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>351315.51</v>
+        <v>351721.89</v>
       </c>
       <c r="N46" s="1">
-        <v>351315.51</v>
+        <v>351721.89</v>
       </c>
       <c r="O46" s="1">
         <v>0.28</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
         <v>6059.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.0</v>
+        <v>67.4</v>
       </c>
       <c r="E47" s="1">
         <v>60.2427578808</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>365010.87</v>
       </c>
       <c r="I47" s="1">
-        <v>53060.13</v>
+        <v>43365.73</v>
       </c>
       <c r="J47" s="1">
-        <v>14.53658900624</v>
+        <v>11.880668101747</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>418071.0</v>
+        <v>408376.6</v>
       </c>
       <c r="N47" s="1">
-        <v>418071.0</v>
+        <v>408376.6</v>
       </c>
       <c r="O47" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
         <v>12119.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.64</v>
+        <v>18.795</v>
       </c>
       <c r="E48" s="1">
         <v>29.1879981847</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>353729.35</v>
       </c>
       <c r="I48" s="1">
-        <v>-139950.19</v>
+        <v>-125952.74</v>
       </c>
       <c r="J48" s="1">
-        <v>-39.564200708819</v>
+        <v>-35.607093389338</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>213779.16</v>
+        <v>227776.61</v>
       </c>
       <c r="N48" s="1">
-        <v>213779.16</v>
+        <v>227776.61</v>
       </c>
       <c r="O48" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
         <v>15884.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.5</v>
+        <v>27.295</v>
       </c>
       <c r="E49" s="1">
         <v>30.1185727776</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>478403.41</v>
       </c>
       <c r="I49" s="1">
-        <v>-41593.41</v>
+        <v>-44849.63</v>
       </c>
       <c r="J49" s="1">
-        <v>-8.6942126938435</v>
+        <v>-9.3748558355803</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>436810.0</v>
+        <v>433553.78</v>
       </c>
       <c r="N49" s="1">
-        <v>436810.0</v>
+        <v>433553.78</v>
       </c>
       <c r="O49" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
         <v>2470.0</v>
       </c>
       <c r="D50" s="1">
-        <v>253.7</v>
+        <v>267.3</v>
       </c>
       <c r="E50" s="1">
         <v>222.9023562753</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>550568.82</v>
       </c>
       <c r="I50" s="1">
-        <v>76070.18</v>
+        <v>109662.18</v>
       </c>
       <c r="J50" s="1">
-        <v>13.816652385073</v>
+        <v>19.917978646157</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>626639.0</v>
+        <v>660231.0</v>
       </c>
       <c r="N50" s="1">
-        <v>626639.0</v>
+        <v>660231.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
         <v>8427.0</v>
       </c>
       <c r="D51" s="1">
-        <v>48.33</v>
+        <v>47.87</v>
       </c>
       <c r="E51" s="1">
         <v>49.9177939955</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>420657.25</v>
       </c>
       <c r="I51" s="1">
-        <v>-13380.34</v>
+        <v>-17256.76</v>
       </c>
       <c r="J51" s="1">
-        <v>-3.1808176371618</v>
+        <v>-4.1023327186207</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>407276.91</v>
+        <v>403400.49</v>
       </c>
       <c r="N51" s="1">
-        <v>407276.91</v>
+        <v>403400.49</v>
       </c>
       <c r="O51" s="1">
         <v>0.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
         <v>9734.0</v>
       </c>
       <c r="D52" s="1">
-        <v>31.48</v>
+        <v>26.76</v>
       </c>
       <c r="E52" s="1">
-        <v>31.8287620711</v>
+        <v>30.8287620711</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>309821.17</v>
+        <v>300087.17</v>
       </c>
       <c r="I52" s="1">
-        <v>-3394.85</v>
+        <v>-39605.33</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.0957450067082</v>
+        <v>-13.197941784715</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>306426.32</v>
+        <v>260481.84</v>
       </c>
       <c r="N52" s="1">
-        <v>306426.32</v>
+        <v>260481.84</v>
       </c>
       <c r="O52" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
         <v>49359.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.61</v>
+        <v>18.925</v>
       </c>
       <c r="E53" s="1">
         <v>19.1443325432</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>944945.11</v>
       </c>
       <c r="I53" s="1">
-        <v>22984.88</v>
+        <v>-10826.03</v>
       </c>
       <c r="J53" s="1">
-        <v>2.4324037191959</v>
+        <v>-1.1456781865351</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>967929.99</v>
+        <v>934119.08</v>
       </c>
       <c r="N53" s="1">
-        <v>967929.99</v>
+        <v>934119.08</v>
       </c>
       <c r="O53" s="1">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
         <v>99291.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.675</v>
+        <v>4.62</v>
       </c>
       <c r="E54" s="1">
         <v>4.5163065132</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>448428.59</v>
       </c>
       <c r="I54" s="1">
-        <v>15756.84</v>
+        <v>10295.83</v>
       </c>
       <c r="J54" s="1">
-        <v>3.5137902335799</v>
+        <v>2.2959798348272</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>464185.43</v>
+        <v>458724.42</v>
       </c>
       <c r="N54" s="1">
-        <v>464185.43</v>
+        <v>458724.42</v>
       </c>
       <c r="O54" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
         <v>1351.0</v>
       </c>
       <c r="D55" s="1">
-        <v>141.65</v>
+        <v>136.85</v>
       </c>
       <c r="E55" s="1">
         <v>145.6875647668</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>196823.9</v>
       </c>
       <c r="I55" s="1">
-        <v>-5454.75</v>
+        <v>-11939.55</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.7713859952983</v>
+        <v>-6.06610782532</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>191369.15</v>
+        <v>184884.35</v>
       </c>
       <c r="N55" s="1">
-        <v>191369.15</v>
+        <v>184884.35</v>
       </c>
       <c r="O55" s="1">
         <v>0.15</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
         <v>10319.0</v>
       </c>
       <c r="D56" s="1">
-        <v>42.16</v>
+        <v>40.28</v>
       </c>
       <c r="E56" s="1">
         <v>43.3882973156</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>447723.84</v>
       </c>
       <c r="I56" s="1">
-        <v>-12674.8</v>
+        <v>-32074.52</v>
       </c>
       <c r="J56" s="1">
-        <v>-2.8309415017972</v>
+        <v>-7.1639071084533</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>435049.04</v>
+        <v>415649.32</v>
       </c>
       <c r="N56" s="1">
-        <v>435049.04</v>
+        <v>415649.32</v>
       </c>
       <c r="O56" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
         <v>133060.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.851</v>
+        <v>9.945</v>
       </c>
       <c r="E57" s="1">
         <v>6.0852837818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>809707.86</v>
       </c>
       <c r="I57" s="1">
-        <v>501066.2</v>
+        <v>513573.84</v>
       </c>
       <c r="J57" s="1">
-        <v>61.882343589946</v>
+        <v>63.427053801849</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1310774.06</v>
+        <v>1323281.7</v>
       </c>
       <c r="N57" s="1">
-        <v>1310774.06</v>
+        <v>1323281.7</v>
       </c>
       <c r="O57" s="1">
-        <v>1.04</v>
+        <v>1.05</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
         <v>33828.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.9</v>
+        <v>28.52</v>
       </c>
       <c r="E58" s="1">
         <v>15.7991953411</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>534455.18</v>
       </c>
       <c r="I58" s="1">
-        <v>443174.02</v>
+        <v>430319.38</v>
       </c>
       <c r="J58" s="1">
-        <v>82.920708149933</v>
+        <v>80.515522368031</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>977629.2</v>
+        <v>964774.56</v>
       </c>
       <c r="N58" s="1">
-        <v>977629.2</v>
+        <v>964774.56</v>
       </c>
       <c r="O58" s="1">
-        <v>0.78</v>
+        <v>0.77</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
         <v>2783.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.2</v>
+        <v>100.9</v>
       </c>
       <c r="E59" s="1">
         <v>104.1770104204</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>289924.62</v>
       </c>
       <c r="I59" s="1">
-        <v>-11068.02</v>
+        <v>-9119.92</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.8175509206497</v>
+        <v>-3.1456176436482</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>278856.6</v>
+        <v>280804.7</v>
       </c>
       <c r="N59" s="1">
-        <v>278856.6</v>
+        <v>280804.7</v>
       </c>
       <c r="O59" s="1">
         <v>0.22</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
         <v>2610.0</v>
       </c>
       <c r="D60" s="1">
-        <v>200.7</v>
+        <v>182.7</v>
       </c>
       <c r="E60" s="1">
         <v>202.2140268199</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>527778.61</v>
       </c>
       <c r="I60" s="1">
-        <v>-3951.61</v>
+        <v>-50931.61</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.74872492464217</v>
+        <v>-9.6501845726563</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>523827.0</v>
+        <v>476847.0</v>
       </c>
       <c r="N60" s="1">
-        <v>523827.0</v>
+        <v>476847.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>65.3</v>
+        <v>59.76</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>-2897.18</v>
+        <v>-8509.2</v>
       </c>
       <c r="J61" s="1">
-        <v>-4.1960093896714</v>
+        <v>-12.323943661972</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>66148.9</v>
+        <v>60536.88</v>
       </c>
       <c r="N61" s="1">
-        <v>66148.9</v>
+        <v>60536.88</v>
       </c>
       <c r="O61" s="1">
         <v>0.05</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.83</v>
+        <v>23.37</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>417.18</v>
+        <v>-5619.66</v>
       </c>
       <c r="J62" s="1">
-        <v>0.66250974279034</v>
+        <v>-8.9243959469992</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>63386.82</v>
+        <v>57349.98</v>
       </c>
       <c r="N62" s="1">
-        <v>63386.82</v>
+        <v>57349.98</v>
       </c>
       <c r="O62" s="1">
         <v>0.05</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>402.0</v>
       </c>
       <c r="D63" s="1">
-        <v>302.55</v>
+        <v>291.45</v>
       </c>
       <c r="E63" s="1">
         <v>320.271641791</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>128749.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-7124.1</v>
+        <v>-11586.3</v>
       </c>
       <c r="J63" s="1">
-        <v>-5.533315935167</v>
+        <v>-8.9991238780513</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>121625.1</v>
+        <v>117162.9</v>
       </c>
       <c r="N63" s="1">
-        <v>121625.1</v>
+        <v>117162.9</v>
       </c>
       <c r="O63" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
         <v>4537.0</v>
       </c>
       <c r="D64" s="1">
-        <v>59.78</v>
+        <v>57.68</v>
       </c>
       <c r="E64" s="1">
         <v>62.8972801411</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>285364.96</v>
       </c>
       <c r="I64" s="1">
-        <v>-14143.1</v>
+        <v>-23670.8</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.95614458061</v>
+        <v>-8.294921703071</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>271221.86</v>
+        <v>261694.16</v>
       </c>
       <c r="N64" s="1">
-        <v>271221.86</v>
+        <v>261694.16</v>
       </c>
       <c r="O64" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>81.05</v>
+        <v>71.05</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-1590.6</v>
+        <v>-8820.6</v>
       </c>
       <c r="J65" s="1">
-        <v>-2.6426426426426</v>
+        <v>-14.654654654655</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>58599.15</v>
+        <v>51369.15</v>
       </c>
       <c r="N65" s="1">
-        <v>58599.15</v>
+        <v>51369.15</v>
       </c>
       <c r="O65" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>40.25</v>
+        <v>38.71</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>1558.4</v>
+        <v>-1441.52</v>
       </c>
       <c r="J66" s="1">
-        <v>2.0278833967047</v>
+        <v>-1.8757921419518</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>78407.0</v>
+        <v>75407.08</v>
       </c>
       <c r="N66" s="1">
-        <v>78407.0</v>
+        <v>75407.08</v>
       </c>
       <c r="O66" s="1">
         <v>0.06</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>37.48</v>
+        <v>37.58</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>1206.72</v>
+        <v>1374.32</v>
       </c>
       <c r="J67" s="1">
-        <v>1.9586507072905</v>
+        <v>2.2306855277476</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>62816.48</v>
+        <v>62984.08</v>
       </c>
       <c r="N67" s="1">
-        <v>62816.48</v>
+        <v>62984.08</v>
       </c>
       <c r="O67" s="1">
         <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
         <v>3720.0</v>
       </c>
       <c r="D68" s="1">
         <v>204.0</v>
       </c>
       <c r="E68" s="1">
         <v>152.7432365591</v>
       </c>
       <c r="F68" t="s">
@@ -6704,15286 +6632,14936 @@
       </c>
       <c r="M68" s="1">
         <v>758880.0</v>
       </c>
       <c r="N68" s="1">
         <v>758880.0</v>
       </c>
       <c r="O68" s="1">
         <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.9</v>
+        <v>59.9</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-3924.0</v>
+        <v>-7848.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-4.5523520485584</v>
+        <v>-9.1047040971168</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>82273.2</v>
+        <v>78349.2</v>
       </c>
       <c r="N69" s="1">
-        <v>82273.2</v>
+        <v>78349.2</v>
       </c>
       <c r="O69" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
         <v>19178.0</v>
       </c>
       <c r="D70" s="1">
-        <v>36.1</v>
+        <v>38.37</v>
       </c>
       <c r="E70" s="1">
         <v>35.1181264991</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>673495.43</v>
       </c>
       <c r="I70" s="1">
-        <v>18830.37</v>
+        <v>62364.43</v>
       </c>
       <c r="J70" s="1">
-        <v>2.7959165216607</v>
+        <v>9.2598148735768</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>692325.8</v>
+        <v>735859.86</v>
       </c>
       <c r="N70" s="1">
-        <v>692325.8</v>
+        <v>735859.86</v>
       </c>
       <c r="O70" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.44</v>
+        <v>8.922</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>-6692.56</v>
+        <v>-9605.79</v>
       </c>
       <c r="J71" s="1">
-        <v>-11.194731890875</v>
+        <v>-16.067729486183</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>53090.56</v>
+        <v>50177.33</v>
       </c>
       <c r="N71" s="1">
-        <v>53090.56</v>
+        <v>50177.33</v>
       </c>
       <c r="O71" s="1">
         <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
         <v>909.0</v>
       </c>
       <c r="D72" s="1">
-        <v>272.0</v>
+        <v>265.6</v>
       </c>
       <c r="E72" s="1">
         <v>258.1410341034</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>234650.2</v>
       </c>
       <c r="I72" s="1">
-        <v>12597.8</v>
+        <v>6780.2</v>
       </c>
       <c r="J72" s="1">
-        <v>5.368757409966</v>
+        <v>2.8894925297315</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>247248.0</v>
+        <v>241430.4</v>
       </c>
       <c r="N72" s="1">
-        <v>247248.0</v>
+        <v>241430.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
         <v>5560.0</v>
       </c>
       <c r="D73" s="1">
-        <v>69.08</v>
+        <v>66.8</v>
       </c>
       <c r="E73" s="1">
         <v>78.1432482014</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>434476.46</v>
       </c>
       <c r="I73" s="1">
-        <v>-50391.66</v>
+        <v>-63068.46</v>
       </c>
       <c r="J73" s="1">
-        <v>-11.598248613976</v>
+        <v>-14.515967102107</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>384084.8</v>
+        <v>371408.0</v>
       </c>
       <c r="N73" s="1">
-        <v>384084.8</v>
+        <v>371408.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>1716.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.96</v>
+        <v>62.74</v>
       </c>
       <c r="E74" s="1">
         <v>69.1924184149</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>118734.19</v>
       </c>
       <c r="I74" s="1">
-        <v>-3830.83</v>
+        <v>-11072.35</v>
       </c>
       <c r="J74" s="1">
-        <v>-3.2263916568597</v>
+        <v>-9.3253257549489</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>114903.36</v>
+        <v>107661.84</v>
       </c>
       <c r="N74" s="1">
-        <v>114903.36</v>
+        <v>107661.84</v>
       </c>
       <c r="O74" s="1">
         <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
         <v>324.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1768.0</v>
+        <v>1622.5</v>
       </c>
       <c r="E75" s="1">
         <v>1471.092191358</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>476633.87</v>
       </c>
       <c r="I75" s="1">
-        <v>96198.13</v>
+        <v>49056.13</v>
       </c>
       <c r="J75" s="1">
-        <v>20.182814536449</v>
+        <v>10.292203951012</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>572832.0</v>
+        <v>525690.0</v>
       </c>
       <c r="N75" s="1">
-        <v>572832.0</v>
+        <v>525690.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>45.28</v>
+        <v>50.9</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>-4335.38</v>
+        <v>2706.48</v>
       </c>
       <c r="J76" s="1">
-        <v>-7.0988920804268</v>
+        <v>4.4316782929832</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>56735.84</v>
+        <v>63777.7</v>
       </c>
       <c r="N76" s="1">
-        <v>56735.84</v>
+        <v>63777.7</v>
       </c>
       <c r="O76" s="1">
         <v>0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.94</v>
+        <v>26.52</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-5205.6</v>
+        <v>-9871.36</v>
       </c>
       <c r="J77" s="1">
-        <v>-8.5335018963338</v>
+        <v>-16.182048040455</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>55796.32</v>
+        <v>51130.56</v>
       </c>
       <c r="N77" s="1">
-        <v>55796.32</v>
+        <v>51130.56</v>
       </c>
       <c r="O77" s="1">
         <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
         <v>26520.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.28</v>
+        <v>20.16</v>
       </c>
       <c r="E78" s="1">
         <v>13.5598133484</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>359606.25</v>
       </c>
       <c r="I78" s="1">
-        <v>178219.35</v>
+        <v>175036.95</v>
       </c>
       <c r="J78" s="1">
-        <v>49.559580791491</v>
+        <v>48.674612857813</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>537825.6</v>
+        <v>534643.2</v>
       </c>
       <c r="N78" s="1">
-        <v>537825.6</v>
+        <v>534643.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
         <v>11713.0</v>
       </c>
       <c r="D79" s="1">
-        <v>53.04</v>
+        <v>51.86</v>
       </c>
       <c r="E79" s="1">
         <v>40.1591573465</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>470384.21</v>
       </c>
       <c r="I79" s="1">
-        <v>150873.31</v>
+        <v>137051.97</v>
       </c>
       <c r="J79" s="1">
-        <v>32.074484387986</v>
+        <v>29.136175723245</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>621257.52</v>
+        <v>607436.18</v>
       </c>
       <c r="N79" s="1">
-        <v>621257.52</v>
+        <v>607436.18</v>
       </c>
       <c r="O79" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
         <v>12004.0</v>
       </c>
       <c r="D80" s="1">
-        <v>42.79</v>
+        <v>52.8</v>
       </c>
       <c r="E80" s="1">
         <v>34.8188053982</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>417964.94</v>
       </c>
       <c r="I80" s="1">
-        <v>95686.22</v>
+        <v>215846.26</v>
       </c>
       <c r="J80" s="1">
-        <v>22.893360385682</v>
+        <v>51.642192763824</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>513651.16</v>
+        <v>633811.2</v>
       </c>
       <c r="N80" s="1">
-        <v>513651.16</v>
+        <v>633811.2</v>
       </c>
       <c r="O80" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
         <v>27880.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.2</v>
+        <v>24.015</v>
       </c>
       <c r="E81" s="1">
         <v>12.6131427547</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>351654.42</v>
       </c>
       <c r="I81" s="1">
-        <v>323041.58</v>
+        <v>317883.78</v>
       </c>
       <c r="J81" s="1">
-        <v>91.86336403791</v>
+        <v>90.396639973984</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>674696.0</v>
+        <v>669538.2</v>
       </c>
       <c r="N81" s="1">
-        <v>674696.0</v>
+        <v>669538.2</v>
       </c>
       <c r="O81" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>36.5</v>
+        <v>35.94</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-3993.6</v>
+        <v>-4853.76</v>
       </c>
       <c r="J82" s="1">
-        <v>-6.6496163682864</v>
+        <v>-8.0818414322251</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>56064.0</v>
+        <v>55203.84</v>
       </c>
       <c r="N82" s="1">
-        <v>56064.0</v>
+        <v>55203.84</v>
       </c>
       <c r="O82" s="1">
         <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
         <v>217271.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.642</v>
+        <v>5.781</v>
       </c>
       <c r="E83" s="1">
         <v>2.8251290324</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>613818.61</v>
       </c>
       <c r="I83" s="1">
-        <v>612024.37</v>
+        <v>642225.04</v>
       </c>
       <c r="J83" s="1">
-        <v>99.707692147033</v>
+        <v>104.62782156442</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1225842.98</v>
+        <v>1256043.65</v>
       </c>
       <c r="N83" s="1">
-        <v>1225842.98</v>
+        <v>1256043.65</v>
       </c>
       <c r="O83" s="1">
-        <v>0.97</v>
+        <v>1.0</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
         <v>11425.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.21</v>
+        <v>13.98</v>
       </c>
       <c r="E84" s="1">
         <v>19.1496595186</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>218784.86</v>
       </c>
       <c r="I84" s="1">
-        <v>689.39</v>
+        <v>-59063.36</v>
       </c>
       <c r="J84" s="1">
-        <v>0.31509950002939</v>
+        <v>-26.996091045788</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>219474.25</v>
+        <v>159721.5</v>
       </c>
       <c r="N84" s="1">
-        <v>219474.25</v>
+        <v>159721.5</v>
       </c>
       <c r="O84" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.84</v>
+        <v>15.85</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>3513.9</v>
+        <v>3555.24</v>
       </c>
       <c r="J85" s="1">
-        <v>5.6704469646431</v>
+        <v>5.7371581054036</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>65482.56</v>
+        <v>65523.9</v>
       </c>
       <c r="N85" s="1">
-        <v>65482.56</v>
+        <v>65523.9</v>
       </c>
       <c r="O85" s="1">
         <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
         <v>2579.0</v>
       </c>
       <c r="D86" s="1">
-        <v>114.3</v>
+        <v>113.45</v>
       </c>
       <c r="E86" s="1">
         <v>114.448545948</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>295162.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-383.1</v>
+        <v>-2575.25</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.1297927787648</v>
+        <v>-0.87248460849402</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>294779.7</v>
+        <v>292587.55</v>
       </c>
       <c r="N86" s="1">
-        <v>294779.7</v>
+        <v>292587.55</v>
       </c>
       <c r="O86" s="1">
         <v>0.23</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
         <v>647.0</v>
       </c>
       <c r="D87" s="1">
-        <v>277.25</v>
+        <v>236.1</v>
       </c>
       <c r="E87" s="1">
         <v>517.4809582689</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>334810.18</v>
       </c>
       <c r="I87" s="1">
-        <v>-155429.43</v>
+        <v>-182053.48</v>
       </c>
       <c r="J87" s="1">
-        <v>-46.423149379747</v>
+        <v>-54.375132799128</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>179380.75</v>
+        <v>152756.7</v>
       </c>
       <c r="N87" s="1">
-        <v>179380.75</v>
+        <v>152756.7</v>
       </c>
       <c r="O87" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.16</v>
+        <v>34.98</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-2870.36</v>
+        <v>-1258.24</v>
       </c>
       <c r="J88" s="1">
-        <v>-4.0988208871421</v>
+        <v>-1.7967434025828</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>67158.56</v>
+        <v>68770.68</v>
       </c>
       <c r="N88" s="1">
-        <v>67158.56</v>
+        <v>68770.68</v>
       </c>
       <c r="O88" s="1">
         <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
         <v>3694.0</v>
       </c>
       <c r="D89" s="1">
-        <v>56.86</v>
+        <v>56.3</v>
       </c>
       <c r="E89" s="1">
         <v>63.7048294532</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>235325.64</v>
       </c>
       <c r="I89" s="1">
-        <v>-25284.8</v>
+        <v>-27353.44</v>
       </c>
       <c r="J89" s="1">
-        <v>-10.744600545865</v>
+        <v>-11.623654778969</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>210040.84</v>
+        <v>207972.2</v>
       </c>
       <c r="N89" s="1">
-        <v>210040.84</v>
+        <v>207972.2</v>
       </c>
       <c r="O89" s="1">
         <v>0.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>1830.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.78</v>
+        <v>30.14</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-4855.6</v>
+        <v>-6026.8</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.9361914257228</v>
+        <v>-9.8504486540379</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>56327.4</v>
+        <v>55156.2</v>
       </c>
       <c r="N90" s="1">
-        <v>56327.4</v>
+        <v>55156.2</v>
       </c>
       <c r="O90" s="1">
         <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
         <v>170106.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.82</v>
+        <v>4.627</v>
       </c>
       <c r="E91" s="1">
         <v>3.3842772154</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>575685.86</v>
       </c>
       <c r="I91" s="1">
-        <v>244225.06</v>
+        <v>211394.6</v>
       </c>
       <c r="J91" s="1">
-        <v>42.423320941042</v>
+        <v>36.720478074622</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>819910.92</v>
+        <v>787080.46</v>
       </c>
       <c r="N91" s="1">
-        <v>819910.92</v>
+        <v>787080.46</v>
       </c>
       <c r="O91" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
         <v>7154.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.93</v>
+        <v>23.15</v>
       </c>
       <c r="E92" s="1">
         <v>26.9524405927</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>192817.76</v>
       </c>
       <c r="I92" s="1">
-        <v>-21622.54</v>
+        <v>-27202.66</v>
       </c>
       <c r="J92" s="1">
-        <v>-11.213977384656</v>
+        <v>-14.107963913698</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>171195.22</v>
+        <v>165615.1</v>
       </c>
       <c r="N92" s="1">
-        <v>171195.22</v>
+        <v>165615.1</v>
       </c>
       <c r="O92" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
         <v>3782.0</v>
       </c>
       <c r="D93" s="1">
-        <v>183.44</v>
+        <v>181.62</v>
       </c>
       <c r="E93" s="1">
         <v>151.4181041777</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>572663.27</v>
       </c>
       <c r="I93" s="1">
-        <v>121106.81</v>
+        <v>114223.57</v>
       </c>
       <c r="J93" s="1">
-        <v>21.14799679749</v>
+        <v>19.946026920847</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>693770.08</v>
+        <v>686886.84</v>
       </c>
       <c r="N93" s="1">
-        <v>693770.08</v>
+        <v>686886.84</v>
       </c>
       <c r="O93" s="1">
         <v>0.55</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
         <v>3248.0</v>
       </c>
       <c r="D94" s="1">
-        <v>147.3</v>
+        <v>147.9</v>
       </c>
       <c r="E94" s="1">
         <v>74.6189562808</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>242362.37</v>
       </c>
       <c r="I94" s="1">
-        <v>236068.03</v>
+        <v>238016.83</v>
       </c>
       <c r="J94" s="1">
-        <v>97.402921913992</v>
+        <v>98.207007135637</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>478430.4</v>
+        <v>480379.2</v>
       </c>
       <c r="N94" s="1">
-        <v>478430.4</v>
+        <v>480379.2</v>
       </c>
       <c r="O94" s="1">
         <v>0.38</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
         <v>3766.0</v>
       </c>
       <c r="D95" s="1">
-        <v>57.63</v>
+        <v>52.41</v>
       </c>
       <c r="E95" s="1">
         <v>56.8421455125</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>214067.52</v>
       </c>
       <c r="I95" s="1">
-        <v>2967.06</v>
+        <v>-16691.46</v>
       </c>
       <c r="J95" s="1">
-        <v>1.3860393206779</v>
+        <v>-7.7972875100342</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>217034.58</v>
+        <v>197376.06</v>
       </c>
       <c r="N95" s="1">
-        <v>217034.58</v>
+        <v>197376.06</v>
       </c>
       <c r="O95" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
         <v>2155.0</v>
       </c>
       <c r="D96" s="1">
-        <v>366.8</v>
+        <v>373.7</v>
       </c>
       <c r="E96" s="1">
         <v>394.5045104408</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>850157.22</v>
       </c>
       <c r="I96" s="1">
-        <v>-59703.22</v>
+        <v>-44833.72</v>
       </c>
       <c r="J96" s="1">
-        <v>-7.0226093004303</v>
+        <v>-5.2735798679684</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>790454.0</v>
+        <v>805323.5</v>
       </c>
       <c r="N96" s="1">
-        <v>790454.0</v>
+        <v>805323.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
         <v>12562.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.37</v>
+        <v>25.39</v>
       </c>
       <c r="E97" s="1">
         <v>20.6837796529</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>259829.64</v>
       </c>
       <c r="I97" s="1">
-        <v>71430.3</v>
+        <v>59119.54</v>
       </c>
       <c r="J97" s="1">
-        <v>27.491205391348</v>
+        <v>22.753193207673</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>331259.94</v>
+        <v>318949.18</v>
       </c>
       <c r="N97" s="1">
-        <v>331259.94</v>
+        <v>318949.18</v>
       </c>
       <c r="O97" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
         <v>2313.0</v>
       </c>
       <c r="D98" s="1">
-        <v>498.85</v>
+        <v>454.75</v>
       </c>
       <c r="E98" s="1">
         <v>624.332542153</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>1444081.17</v>
       </c>
       <c r="I98" s="1">
-        <v>-290241.12</v>
+        <v>-392244.42</v>
       </c>
       <c r="J98" s="1">
-        <v>-20.098670769317</v>
+        <v>-27.162214157255</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1153840.05</v>
+        <v>1051836.75</v>
       </c>
       <c r="N98" s="1">
-        <v>1153840.05</v>
+        <v>1051836.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
         <v>6590.0</v>
       </c>
       <c r="D99" s="1">
-        <v>54.39</v>
+        <v>49.03</v>
       </c>
       <c r="E99" s="1">
         <v>58.7753201821</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>387329.36</v>
       </c>
       <c r="I99" s="1">
-        <v>-28899.26</v>
+        <v>-64221.66</v>
       </c>
       <c r="J99" s="1">
-        <v>-7.4611591540595</v>
+        <v>-16.580633081882</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>358430.1</v>
+        <v>323107.7</v>
       </c>
       <c r="N99" s="1">
-        <v>358430.1</v>
+        <v>323107.7</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
         <v>3115.0</v>
       </c>
       <c r="D100" s="1">
-        <v>112.9</v>
+        <v>111.45</v>
       </c>
       <c r="E100" s="1">
         <v>115.6788314607</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>360339.56</v>
       </c>
       <c r="I100" s="1">
-        <v>-8656.06</v>
+        <v>-13172.81</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.4021953071153</v>
+        <v>-3.6556657836847</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>351683.5</v>
+        <v>347166.75</v>
       </c>
       <c r="N100" s="1">
-        <v>351683.5</v>
+        <v>347166.75</v>
       </c>
       <c r="O100" s="1">
         <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>16.19</v>
+        <v>14.55</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>24636.91</v>
+        <v>15485.71</v>
       </c>
       <c r="J101" s="1">
-        <v>37.497224263808</v>
+        <v>23.569154603978</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>90340.2</v>
+        <v>81189.0</v>
       </c>
       <c r="N101" s="1">
-        <v>90340.2</v>
+        <v>81189.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
         <v>5958.0</v>
       </c>
       <c r="D102" s="1">
-        <v>54.34</v>
+        <v>53.58</v>
       </c>
       <c r="E102" s="1">
         <v>52.1764132259</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>310867.07</v>
       </c>
       <c r="I102" s="1">
-        <v>12890.65</v>
+        <v>8362.57</v>
       </c>
       <c r="J102" s="1">
-        <v>4.1466759409416</v>
+        <v>2.6900790746347</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>323757.72</v>
+        <v>319229.64</v>
       </c>
       <c r="N102" s="1">
-        <v>323757.72</v>
+        <v>319229.64</v>
       </c>
       <c r="O102" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
         <v>591.0</v>
       </c>
       <c r="D103" s="1">
-        <v>551.8</v>
+        <v>544.2</v>
       </c>
       <c r="E103" s="1">
         <v>220.137106599</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>130101.03</v>
       </c>
       <c r="I103" s="1">
-        <v>196012.77</v>
+        <v>191521.17</v>
       </c>
       <c r="J103" s="1">
-        <v>150.66196631956</v>
+        <v>147.20957243767</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>326113.8</v>
+        <v>321622.2</v>
       </c>
       <c r="N103" s="1">
-        <v>326113.8</v>
+        <v>321622.2</v>
       </c>
       <c r="O103" s="1">
         <v>0.26</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
         <v>62816.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.338</v>
+        <v>3.858</v>
       </c>
       <c r="E104" s="1">
         <v>3.4678526172</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>217836.63</v>
       </c>
       <c r="I104" s="1">
-        <v>-8156.82</v>
+        <v>24507.5</v>
       </c>
       <c r="J104" s="1">
-        <v>-3.7444666675205</v>
+        <v>11.250403570786</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>209679.81</v>
+        <v>242344.13</v>
       </c>
       <c r="N104" s="1">
-        <v>209679.81</v>
+        <v>242344.13</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
         <v>4121.0</v>
       </c>
       <c r="D105" s="1">
-        <v>70.54</v>
+        <v>73.78</v>
       </c>
       <c r="E105" s="1">
         <v>69.2239019655</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>285271.7</v>
       </c>
       <c r="I105" s="1">
-        <v>5423.64</v>
+        <v>18775.68</v>
       </c>
       <c r="J105" s="1">
-        <v>1.9012190834212</v>
+        <v>6.5816833566035</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>290695.34</v>
+        <v>304047.38</v>
       </c>
       <c r="N105" s="1">
-        <v>290695.34</v>
+        <v>304047.38</v>
       </c>
       <c r="O105" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
         <v>69779.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.02</v>
+        <v>9.41</v>
       </c>
       <c r="E106" s="1">
         <v>5.3897532209</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>376091.59</v>
       </c>
       <c r="I106" s="1">
-        <v>183535.99</v>
+        <v>280528.8</v>
       </c>
       <c r="J106" s="1">
-        <v>48.800875871752</v>
+        <v>74.5905538595</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>559627.58</v>
+        <v>656620.39</v>
       </c>
       <c r="N106" s="1">
-        <v>559627.58</v>
+        <v>656620.39</v>
       </c>
       <c r="O106" s="1">
-        <v>0.44</v>
+        <v>0.52</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
         <v>29999.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.725</v>
+        <v>15.845</v>
       </c>
       <c r="E107" s="1">
         <v>16.3895889863</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>491671.28</v>
       </c>
       <c r="I107" s="1">
-        <v>-19937.0</v>
+        <v>-16337.12</v>
       </c>
       <c r="J107" s="1">
-        <v>-4.0549450030923</v>
+        <v>-3.3227728900496</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>471734.28</v>
+        <v>475334.16</v>
       </c>
       <c r="N107" s="1">
-        <v>471734.28</v>
+        <v>475334.16</v>
       </c>
       <c r="O107" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>866.0</v>
+        <v>1186.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4790.28</v>
+        <v>4795.69</v>
       </c>
       <c r="E108" s="1">
-        <v>4779.5440993072</v>
+        <v>4785.9111045531</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>4139085.19</v>
+        <v>5676090.57</v>
       </c>
       <c r="I108" s="1">
-        <v>9297.29</v>
+        <v>11597.77</v>
       </c>
       <c r="J108" s="1">
-        <v>0.22462185659919</v>
+        <v>0.20432672553356</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>4148382.48</v>
+        <v>5687688.34</v>
       </c>
       <c r="N108" s="1">
-        <v>4148382.48</v>
+        <v>5687688.34</v>
       </c>
       <c r="O108" s="1">
-        <v>3.29</v>
+        <v>4.52</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
         <v>25428.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.965</v>
+        <v>17.515</v>
       </c>
       <c r="E109" s="1">
         <v>18.1724606733</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>462089.33</v>
       </c>
       <c r="I109" s="1">
-        <v>-5275.31</v>
+        <v>-16717.91</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.1416212531893</v>
+        <v>-3.6178956999505</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>456814.02</v>
+        <v>445371.42</v>
       </c>
       <c r="N109" s="1">
-        <v>456814.02</v>
+        <v>445371.42</v>
       </c>
       <c r="O109" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
         <v>2442.0</v>
       </c>
       <c r="D110" s="1">
-        <v>71.45</v>
+        <v>66.85</v>
       </c>
       <c r="E110" s="1">
         <v>67.767977068</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>165489.4</v>
       </c>
       <c r="I110" s="1">
-        <v>8991.5</v>
+        <v>-2241.7</v>
       </c>
       <c r="J110" s="1">
-        <v>5.4332785060554</v>
+        <v>-1.3545882697019</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>174480.9</v>
+        <v>163247.7</v>
       </c>
       <c r="N110" s="1">
-        <v>174480.9</v>
+        <v>163247.7</v>
       </c>
       <c r="O110" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
         <v>8430.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.51</v>
+        <v>22.5</v>
       </c>
       <c r="E111" s="1">
         <v>22.6611423488</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>191033.43</v>
       </c>
       <c r="I111" s="1">
-        <v>-9704.13</v>
+        <v>-1358.43</v>
       </c>
       <c r="J111" s="1">
-        <v>-5.079807235833</v>
+        <v>-0.71109543497177</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>181329.3</v>
+        <v>189675.0</v>
       </c>
       <c r="N111" s="1">
-        <v>181329.3</v>
+        <v>189675.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
         <v>5120.0</v>
       </c>
       <c r="D112" s="1">
-        <v>42.035</v>
+        <v>40.745</v>
       </c>
       <c r="E112" s="1">
         <v>30.6325292969</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>156838.55</v>
       </c>
       <c r="I112" s="1">
-        <v>58380.65</v>
+        <v>51775.85</v>
       </c>
       <c r="J112" s="1">
-        <v>37.223405852706</v>
+        <v>33.012196299953</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>215219.2</v>
+        <v>208614.4</v>
       </c>
       <c r="N112" s="1">
-        <v>215219.2</v>
+        <v>208614.4</v>
       </c>
       <c r="O112" s="1">
         <v>0.17</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.48</v>
+        <v>18.32</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>4286.24</v>
+        <v>7500.92</v>
       </c>
       <c r="J113" s="1">
-        <v>6.8459657701711</v>
+        <v>11.9804400978</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>66895.96</v>
+        <v>70110.64</v>
       </c>
       <c r="N113" s="1">
-        <v>66895.96</v>
+        <v>70110.64</v>
       </c>
       <c r="O113" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>2648.0</v>
       </c>
       <c r="D114" s="1">
-        <v>23.43</v>
+        <v>25.0</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>62916.48</v>
       </c>
       <c r="I114" s="1">
-        <v>-873.84</v>
+        <v>3283.52</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.3888888888889</v>
+        <v>5.2188552188552</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>62042.64</v>
+        <v>66200.0</v>
       </c>
       <c r="N114" s="1">
-        <v>62042.64</v>
+        <v>66200.0</v>
       </c>
       <c r="O114" s="1">
         <v>0.05</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
         <v>7176.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.435</v>
+        <v>29.125</v>
       </c>
       <c r="E115" s="1">
         <v>41.714673913</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>299344.5</v>
       </c>
       <c r="I115" s="1">
-        <v>-45062.94</v>
+        <v>-90343.5</v>
       </c>
       <c r="J115" s="1">
-        <v>-15.053872711875</v>
+        <v>-30.180444270732</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>254281.56</v>
+        <v>209001.0</v>
       </c>
       <c r="N115" s="1">
-        <v>254281.56</v>
+        <v>209001.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>22.58</v>
+        <v>25.18</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>-12117.0</v>
+        <v>-6116.2</v>
       </c>
       <c r="J116" s="1">
-        <v>-18.864534674811</v>
+        <v>-9.5220984549048</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>52114.64</v>
+        <v>58115.44</v>
       </c>
       <c r="N116" s="1">
-        <v>52114.64</v>
+        <v>58115.44</v>
       </c>
       <c r="O116" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>82.1</v>
+        <v>92.5</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>-6002.8</v>
+        <v>1256.4</v>
       </c>
       <c r="J117" s="1">
-        <v>-9.4818081587652</v>
+        <v>1.9845644983462</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>57305.8</v>
+        <v>64565.0</v>
       </c>
       <c r="N117" s="1">
-        <v>57305.8</v>
+        <v>64565.0</v>
       </c>
       <c r="O117" s="1">
         <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>2013.0</v>
       </c>
       <c r="D118" s="1">
-        <v>36.52</v>
+        <v>34.31</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>74219.31</v>
       </c>
       <c r="I118" s="1">
-        <v>-704.55</v>
+        <v>-5153.28</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.94928125847573</v>
+        <v>-6.9433143477082</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>73514.76</v>
+        <v>69066.03</v>
       </c>
       <c r="N118" s="1">
-        <v>73514.76</v>
+        <v>69066.03</v>
       </c>
       <c r="O118" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
         <v>3210.0</v>
       </c>
       <c r="D119" s="1">
-        <v>313.1</v>
+        <v>271.3</v>
       </c>
       <c r="E119" s="1">
         <v>232.9061370717</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>747628.7</v>
       </c>
       <c r="I119" s="1">
-        <v>257422.3</v>
+        <v>123244.3</v>
       </c>
       <c r="J119" s="1">
-        <v>34.431837622071</v>
+        <v>16.484693538383</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1005051.0</v>
+        <v>870873.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1005051.0</v>
+        <v>870873.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.8</v>
+        <v>0.69</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
         <v>106147.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.124</v>
+        <v>4.585</v>
       </c>
       <c r="E120" s="1">
         <v>2.6188503679</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>277983.11</v>
       </c>
       <c r="I120" s="1">
-        <v>159767.12</v>
+        <v>208700.89</v>
       </c>
       <c r="J120" s="1">
-        <v>57.473678886462</v>
+        <v>75.076823912072</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>437750.23</v>
+        <v>486684.0</v>
       </c>
       <c r="N120" s="1">
-        <v>437750.23</v>
+        <v>486684.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
         <v>22986.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.318</v>
+        <v>8.812</v>
       </c>
       <c r="E121" s="1">
         <v>9.3816640564</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>215646.93</v>
       </c>
       <c r="I121" s="1">
-        <v>-1463.38</v>
+        <v>-13094.3</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.67859996893997</v>
+        <v>-6.0721012814789</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>214183.55</v>
+        <v>202552.63</v>
       </c>
       <c r="N121" s="1">
-        <v>214183.55</v>
+        <v>202552.63</v>
       </c>
       <c r="O121" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
         <v>10496.0</v>
       </c>
       <c r="D122" s="1">
-        <v>80.87</v>
+        <v>78.89</v>
       </c>
       <c r="E122" s="1">
         <v>91.4352896341</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>959704.8</v>
       </c>
       <c r="I122" s="1">
-        <v>-110893.28</v>
+        <v>-131675.36</v>
       </c>
       <c r="J122" s="1">
-        <v>-11.5549364763</v>
+        <v>-13.720402357058</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>848811.52</v>
+        <v>828029.44</v>
       </c>
       <c r="N122" s="1">
-        <v>848811.52</v>
+        <v>828029.44</v>
       </c>
       <c r="O122" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
         <v>9399.0</v>
       </c>
       <c r="D123" s="1">
-        <v>149.7</v>
+        <v>148.88</v>
       </c>
       <c r="E123" s="1">
         <v>168.4906500692</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1583643.62</v>
       </c>
       <c r="I123" s="1">
-        <v>-176613.32</v>
+        <v>-184320.5</v>
       </c>
       <c r="J123" s="1">
-        <v>-11.152339943756</v>
+        <v>-11.639013833175</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1407030.3</v>
+        <v>1399323.12</v>
       </c>
       <c r="N123" s="1">
-        <v>1407030.3</v>
+        <v>1399323.12</v>
       </c>
       <c r="O123" s="1">
-        <v>1.12</v>
+        <v>1.11</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
         <v>21229.0</v>
       </c>
       <c r="D124" s="1">
-        <v>35.68</v>
+        <v>36.02</v>
       </c>
       <c r="E124" s="1">
         <v>32.6164802864</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>692415.26</v>
       </c>
       <c r="I124" s="1">
-        <v>65035.46</v>
+        <v>72253.32</v>
       </c>
       <c r="J124" s="1">
-        <v>9.392551515979</v>
+        <v>10.43496932751</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>757450.72</v>
+        <v>764668.58</v>
       </c>
       <c r="N124" s="1">
-        <v>757450.72</v>
+        <v>764668.58</v>
       </c>
       <c r="O124" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
         <v>5562.0</v>
       </c>
       <c r="D125" s="1">
-        <v>255.95</v>
+        <v>270.8</v>
       </c>
       <c r="E125" s="1">
         <v>136.6097770586</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>759823.58</v>
       </c>
       <c r="I125" s="1">
-        <v>663770.32</v>
+        <v>746366.02</v>
       </c>
       <c r="J125" s="1">
-        <v>87.358478661586</v>
+        <v>98.228857282897</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1423593.9</v>
+        <v>1506189.6</v>
       </c>
       <c r="N125" s="1">
-        <v>1423593.9</v>
+        <v>1506189.6</v>
       </c>
       <c r="O125" s="1">
-        <v>1.13</v>
+        <v>1.2</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
         <v>7605.0</v>
       </c>
       <c r="D126" s="1">
-        <v>165.38</v>
+        <v>172.98</v>
       </c>
       <c r="E126" s="1">
         <v>125.6896738988</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>955869.97</v>
       </c>
       <c r="I126" s="1">
-        <v>301844.93</v>
+        <v>359642.93</v>
       </c>
       <c r="J126" s="1">
-        <v>31.578032522562</v>
+        <v>37.624670853505</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1257714.9</v>
+        <v>1315512.9</v>
       </c>
       <c r="N126" s="1">
-        <v>1257714.9</v>
+        <v>1315512.9</v>
       </c>
       <c r="O126" s="1">
-        <v>1.0</v>
+        <v>1.04</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
         <v>6838.0</v>
       </c>
       <c r="D127" s="1">
-        <v>231.5</v>
+        <v>251.15</v>
       </c>
       <c r="E127" s="1">
         <v>187.9708365019</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>1285344.58</v>
       </c>
       <c r="I127" s="1">
-        <v>297652.42</v>
+        <v>432019.12</v>
       </c>
       <c r="J127" s="1">
-        <v>23.157402663183</v>
+        <v>33.611151960512</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1582997.0</v>
+        <v>1717363.7</v>
       </c>
       <c r="N127" s="1">
-        <v>1582997.0</v>
+        <v>1717363.7</v>
       </c>
       <c r="O127" s="1">
-        <v>1.26</v>
+        <v>1.36</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
         <v>7515.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.31</v>
+        <v>20.6</v>
       </c>
       <c r="E128" s="1">
         <v>19.6634517631</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>147770.84</v>
       </c>
       <c r="I128" s="1">
-        <v>-2656.19</v>
+        <v>7038.16</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.7975061926967</v>
+        <v>4.7628882667243</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>145114.65</v>
+        <v>154809.0</v>
       </c>
       <c r="N128" s="1">
-        <v>145114.65</v>
+        <v>154809.0</v>
       </c>
       <c r="O128" s="1">
         <v>0.12</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
         <v>7066.0</v>
       </c>
       <c r="D129" s="1">
-        <v>70.61</v>
+        <v>71.14</v>
       </c>
       <c r="E129" s="1">
         <v>34.3292739881</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>242570.65</v>
       </c>
       <c r="I129" s="1">
-        <v>256359.61</v>
+        <v>260104.59</v>
       </c>
       <c r="J129" s="1">
-        <v>105.68451294499</v>
+        <v>107.22838480253</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>498930.26</v>
+        <v>502675.24</v>
       </c>
       <c r="N129" s="1">
-        <v>498930.26</v>
+        <v>502675.24</v>
       </c>
       <c r="O129" s="1">
         <v>0.4</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>125.1</v>
+        <v>114.0</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-3165.9</v>
+        <v>-8926.8</v>
       </c>
       <c r="J130" s="1">
-        <v>-4.6493902439024</v>
+        <v>-13.109756097561</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>64926.9</v>
+        <v>59166.0</v>
       </c>
       <c r="N130" s="1">
-        <v>64926.9</v>
+        <v>59166.0</v>
       </c>
       <c r="O130" s="1">
         <v>0.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>1530.0</v>
       </c>
       <c r="D131" s="1">
-        <v>47.76</v>
+        <v>48.6</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>80325.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-7252.2</v>
+        <v>-5967.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-9.0285714285714</v>
+        <v>-7.4285714285714</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>73072.8</v>
+        <v>74358.0</v>
       </c>
       <c r="N131" s="1">
-        <v>73072.8</v>
+        <v>74358.0</v>
       </c>
       <c r="O131" s="1">
         <v>0.06</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
         <v>6009.0</v>
       </c>
       <c r="D132" s="1">
-        <v>32.225</v>
+        <v>42.195</v>
       </c>
       <c r="E132" s="1">
         <v>24.9724380097</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>150059.38</v>
       </c>
       <c r="I132" s="1">
-        <v>43580.65</v>
+        <v>103490.38</v>
       </c>
       <c r="J132" s="1">
-        <v>29.042269800128</v>
+        <v>68.966285213227</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>193640.03</v>
+        <v>253549.76</v>
       </c>
       <c r="N132" s="1">
-        <v>193640.03</v>
+        <v>253549.76</v>
       </c>
       <c r="O132" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.3</v>
+        <v>9.304</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>-6519.05</v>
+        <v>-11907.41</v>
       </c>
       <c r="J133" s="1">
-        <v>-10.473707083877</v>
+        <v>-19.130812690135</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>55723.0</v>
+        <v>50334.64</v>
       </c>
       <c r="N133" s="1">
-        <v>55723.0</v>
+        <v>50334.64</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
         <v>18252.0</v>
       </c>
       <c r="D134" s="1">
-        <v>39.94</v>
+        <v>40.24</v>
       </c>
       <c r="E134" s="1">
         <v>29.4078594127</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>536752.25</v>
       </c>
       <c r="I134" s="1">
-        <v>192232.63</v>
+        <v>197708.23</v>
       </c>
       <c r="J134" s="1">
-        <v>35.814033383186</v>
+        <v>36.83416883674</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>728984.88</v>
+        <v>734460.48</v>
       </c>
       <c r="N134" s="1">
-        <v>728984.88</v>
+        <v>734460.48</v>
       </c>
       <c r="O134" s="1">
         <v>0.58</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>50.3</v>
+        <v>54.1</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-1426.62</v>
+        <v>3167.58</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.2921522921523</v>
+        <v>5.0893550893551</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>60812.7</v>
+        <v>65406.9</v>
       </c>
       <c r="N135" s="1">
-        <v>60812.7</v>
+        <v>65406.9</v>
       </c>
       <c r="O135" s="1">
         <v>0.05</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>12697.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.055</v>
+        <v>10.27</v>
       </c>
       <c r="E136" s="1">
         <v>10.1885681657</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>129364.25</v>
       </c>
       <c r="I136" s="1">
-        <v>-1695.91</v>
+        <v>1033.94</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.310957238959</v>
+        <v>0.79924708719758</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>127668.34</v>
+        <v>130398.19</v>
       </c>
       <c r="N136" s="1">
-        <v>127668.34</v>
+        <v>130398.19</v>
       </c>
       <c r="O136" s="1">
         <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
         <v>887.0</v>
       </c>
       <c r="D137" s="1">
-        <v>270.3</v>
+        <v>231.1</v>
       </c>
       <c r="E137" s="1">
         <v>254.8052987599</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>226012.3</v>
       </c>
       <c r="I137" s="1">
-        <v>13743.8</v>
+        <v>-21026.6</v>
       </c>
       <c r="J137" s="1">
-        <v>6.0809964767404</v>
+        <v>-9.3032989797458</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>239756.1</v>
+        <v>204985.7</v>
       </c>
       <c r="N137" s="1">
-        <v>239756.1</v>
+        <v>204985.7</v>
       </c>
       <c r="O137" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
         <v>1143.0</v>
       </c>
       <c r="D138" s="1">
-        <v>267.8</v>
+        <v>227.7</v>
       </c>
       <c r="E138" s="1">
         <v>252.5115485564</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>288620.7</v>
       </c>
       <c r="I138" s="1">
-        <v>17474.7</v>
+        <v>-28359.6</v>
       </c>
       <c r="J138" s="1">
-        <v>6.0545553385464</v>
+        <v>-9.8259064578528</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>306095.4</v>
+        <v>260261.1</v>
       </c>
       <c r="N138" s="1">
-        <v>306095.4</v>
+        <v>260261.1</v>
       </c>
       <c r="O138" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>3437.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.65</v>
+        <v>17.2</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>61934.74</v>
       </c>
       <c r="I139" s="1">
-        <v>-1271.69</v>
+        <v>-2818.34</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.0532741398446</v>
+        <v>-4.550499445061</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>60663.05</v>
+        <v>59116.4</v>
       </c>
       <c r="N139" s="1">
-        <v>60663.05</v>
+        <v>59116.4</v>
       </c>
       <c r="O139" s="1">
         <v>0.05</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
         <v>4390.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.35</v>
+        <v>103.9</v>
       </c>
       <c r="E140" s="1">
         <v>104.3610683371</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>458145.09</v>
       </c>
       <c r="I140" s="1">
-        <v>-8828.59</v>
+        <v>-2024.09</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.9270292736303</v>
+        <v>-0.4418010896941</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>449316.5</v>
+        <v>456121.0</v>
       </c>
       <c r="N140" s="1">
-        <v>449316.5</v>
+        <v>456121.0</v>
       </c>
       <c r="O140" s="1">
         <v>0.36</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
         <v>16192.0</v>
       </c>
       <c r="D141" s="1">
-        <v>67.32</v>
+        <v>65.77</v>
       </c>
       <c r="E141" s="1">
         <v>67.8432775445</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>1098518.35</v>
       </c>
       <c r="I141" s="1">
-        <v>-8472.91</v>
+        <v>-33570.51</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.77130345615073</v>
+        <v>-3.055980812701</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1090045.44</v>
+        <v>1064947.84</v>
       </c>
       <c r="N141" s="1">
-        <v>1090045.44</v>
+        <v>1064947.84</v>
       </c>
       <c r="O141" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>3476.0</v>
       </c>
       <c r="D142" s="1">
-        <v>21.26</v>
+        <v>22.24</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>73552.16</v>
       </c>
       <c r="I142" s="1">
-        <v>347.6</v>
+        <v>3754.08</v>
       </c>
       <c r="J142" s="1">
-        <v>0.47258979206049</v>
+        <v>5.1039697542533</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>73899.76</v>
+        <v>77306.24</v>
       </c>
       <c r="N142" s="1">
-        <v>73899.76</v>
+        <v>77306.24</v>
       </c>
       <c r="O142" s="1">
         <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
         <v>10061.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.87</v>
+        <v>19.395</v>
       </c>
       <c r="E143" s="1">
         <v>19.0256227015</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>191416.79</v>
       </c>
       <c r="I143" s="1">
-        <v>8495.28</v>
+        <v>3716.31</v>
       </c>
       <c r="J143" s="1">
-        <v>4.4381059780597</v>
+        <v>1.9414754578216</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>199912.07</v>
+        <v>195133.1</v>
       </c>
       <c r="N143" s="1">
-        <v>199912.07</v>
+        <v>195133.1</v>
       </c>
       <c r="O143" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>4929.0</v>
       </c>
       <c r="D144" s="1">
-        <v>27.08</v>
+        <v>24.61</v>
       </c>
       <c r="E144" s="1">
         <v>26.9738648813</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>132954.18</v>
       </c>
       <c r="I144" s="1">
-        <v>523.14</v>
+        <v>-11651.49</v>
       </c>
       <c r="J144" s="1">
-        <v>0.3934739020616</v>
+        <v>-8.7635379346479</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>133477.32</v>
+        <v>121302.69</v>
       </c>
       <c r="N144" s="1">
-        <v>133477.32</v>
+        <v>121302.69</v>
       </c>
       <c r="O144" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
         <v>16332.0</v>
       </c>
       <c r="D145" s="1">
-        <v>21.95</v>
+        <v>24.91</v>
       </c>
       <c r="E145" s="1">
         <v>19.8277455302</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>323826.74</v>
       </c>
       <c r="I145" s="1">
-        <v>34660.66</v>
+        <v>83003.38</v>
       </c>
       <c r="J145" s="1">
-        <v>10.703458275249</v>
+        <v>25.63203396977</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>358487.4</v>
+        <v>406830.12</v>
       </c>
       <c r="N145" s="1">
-        <v>358487.4</v>
+        <v>406830.12</v>
       </c>
       <c r="O145" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
         <v>7204.0</v>
       </c>
       <c r="D146" s="1">
-        <v>65.0</v>
+        <v>62.25</v>
       </c>
       <c r="E146" s="1">
         <v>60.4819475292</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>435711.95</v>
       </c>
       <c r="I146" s="1">
-        <v>32548.05</v>
+        <v>12737.05</v>
       </c>
       <c r="J146" s="1">
-        <v>7.4700843068454</v>
+        <v>2.9232730477096</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>468260.0</v>
+        <v>448449.0</v>
       </c>
       <c r="N146" s="1">
-        <v>468260.0</v>
+        <v>448449.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>80.0</v>
+        <v>78.7</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-1552.0</v>
+        <v>-2560.8</v>
       </c>
       <c r="J147" s="1">
-        <v>-2.4390243902439</v>
+        <v>-4.0243902439024</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>62080.0</v>
+        <v>61071.2</v>
       </c>
       <c r="N147" s="1">
-        <v>62080.0</v>
+        <v>61071.2</v>
       </c>
       <c r="O147" s="1">
         <v>0.05</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
         <v>2763.0</v>
       </c>
       <c r="D148" s="1">
-        <v>136.35</v>
+        <v>128.55</v>
       </c>
       <c r="E148" s="1">
         <v>100.5404777416</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>277793.34</v>
       </c>
       <c r="I148" s="1">
-        <v>98941.71</v>
+        <v>77390.31</v>
       </c>
       <c r="J148" s="1">
-        <v>35.617020192061</v>
+        <v>27.858950830139</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>376735.05</v>
+        <v>355183.65</v>
       </c>
       <c r="N148" s="1">
-        <v>376735.05</v>
+        <v>355183.65</v>
       </c>
       <c r="O148" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
         <v>1929.0</v>
       </c>
       <c r="D149" s="1">
-        <v>90.66</v>
+        <v>86.62</v>
       </c>
       <c r="E149" s="1">
         <v>100.6936236392</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>194238.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-19354.86</v>
+        <v>-27148.02</v>
       </c>
       <c r="J149" s="1">
-        <v>-9.9645074599203</v>
+        <v>-13.976678095944</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>174883.14</v>
+        <v>167089.98</v>
       </c>
       <c r="N149" s="1">
-        <v>174883.14</v>
+        <v>167089.98</v>
       </c>
       <c r="O149" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
         <v>12664.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.27</v>
+        <v>23.03</v>
       </c>
       <c r="E150" s="1">
         <v>33.8087997473</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>428154.64</v>
       </c>
       <c r="I150" s="1">
-        <v>-133463.36</v>
+        <v>-136502.72</v>
       </c>
       <c r="J150" s="1">
-        <v>-31.171765416346</v>
+        <v>-31.881639773891</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>294691.28</v>
+        <v>291651.92</v>
       </c>
       <c r="N150" s="1">
-        <v>294691.28</v>
+        <v>291651.92</v>
       </c>
       <c r="O150" s="1">
         <v>0.23</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
         <v>14684.0</v>
       </c>
       <c r="D151" s="1">
-        <v>35.14</v>
+        <v>35.91</v>
       </c>
       <c r="E151" s="1">
         <v>36.7232770362</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>539244.6</v>
       </c>
       <c r="I151" s="1">
-        <v>-23248.84</v>
+        <v>-11942.16</v>
       </c>
       <c r="J151" s="1">
-        <v>-4.3113718709469</v>
+        <v>-2.2146091031788</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>515995.76</v>
+        <v>527302.44</v>
       </c>
       <c r="N151" s="1">
-        <v>515995.76</v>
+        <v>527302.44</v>
       </c>
       <c r="O151" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
         <v>10840.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.88</v>
+        <v>24.58</v>
       </c>
       <c r="E152" s="1">
         <v>30.7903108856</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>333766.97</v>
       </c>
       <c r="I152" s="1">
-        <v>-64067.77</v>
+        <v>-67319.77</v>
       </c>
       <c r="J152" s="1">
-        <v>-19.195359564789</v>
+        <v>-20.169692045921</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>269699.2</v>
+        <v>266447.2</v>
       </c>
       <c r="N152" s="1">
-        <v>269699.2</v>
+        <v>266447.2</v>
       </c>
       <c r="O152" s="1">
         <v>0.21</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
         <v>7183.0</v>
       </c>
       <c r="D153" s="1">
-        <v>64.6</v>
+        <v>66.44</v>
       </c>
       <c r="E153" s="1">
         <v>121.3013740777</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>871307.77</v>
       </c>
       <c r="I153" s="1">
-        <v>-407285.97</v>
+        <v>-394069.25</v>
       </c>
       <c r="J153" s="1">
-        <v>-46.744214159826</v>
+        <v>-45.227331095647</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>464021.8</v>
+        <v>477238.52</v>
       </c>
       <c r="N153" s="1">
-        <v>464021.8</v>
+        <v>477238.52</v>
       </c>
       <c r="O153" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
         <v>263.0</v>
       </c>
       <c r="D154" s="1">
-        <v>254.45</v>
+        <v>253.75</v>
       </c>
       <c r="E154" s="1">
         <v>247.645437262</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>178960.0</v>
+        <v>160550.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>178960.0</v>
+        <v>160550.0</v>
       </c>
       <c r="N154" s="1">
-        <v>178960.0</v>
+        <v>160550.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>31.0</v>
+        <v>27.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.99</v>
+        <v>115.36</v>
       </c>
       <c r="E155" s="1">
         <v>115.66</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-44490.0</v>
+        <v>-62820.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-44490.0</v>
+        <v>-62820.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-44490.0</v>
+        <v>-62820.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.04</v>
+        <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
         <v>24.0</v>
       </c>
       <c r="D156" s="1">
-        <v>126.21</v>
+        <v>125.13</v>
       </c>
       <c r="E156" s="1">
         <v>126.692857143</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>18831.06</v>
+        <v>-7088.94</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>18831.06</v>
+        <v>-7088.94</v>
       </c>
       <c r="N156" s="1">
-        <v>18831.06</v>
+        <v>-7088.94</v>
       </c>
       <c r="O156" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-126.0</v>
+        <v>1.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5838.0</v>
+        <v>105.765</v>
       </c>
       <c r="E157" s="1">
-        <v>5535.893594519</v>
+        <v>105.99</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-380654.07</v>
+        <v>2690.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-380654.07</v>
+        <v>2690.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-380654.07</v>
+        <v>2690.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.3</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-4.0</v>
+        <v>-49.0</v>
       </c>
       <c r="D158" s="1">
-        <v>118.19</v>
+        <v>5796.0</v>
       </c>
       <c r="E158" s="1">
-        <v>119.97</v>
+        <v>5554.937622224</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>7120.0</v>
+        <v>-118120.57</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>7120.0</v>
+        <v>-118120.57</v>
       </c>
       <c r="N158" s="1">
-        <v>7120.0</v>
+        <v>-118120.57</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>-0.09</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-8.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D159" s="1">
-        <v>120.19</v>
+        <v>116.86</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>119.97</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>11600.0</v>
+        <v>12440.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>11600.0</v>
+        <v>12440.0</v>
       </c>
       <c r="N159" s="1">
-        <v>11600.0</v>
+        <v>12440.0</v>
       </c>
       <c r="O159" s="1">
         <v>0.01</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>100000.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.5</v>
+        <v>119.04</v>
       </c>
       <c r="E160" s="1">
-        <v>99.634</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>99634.0</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1866.0</v>
+        <v>20800.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.8728546480117</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>3.21</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>101500.0</v>
+        <v>20800.0</v>
       </c>
       <c r="N160" s="1">
-        <v>104712.33</v>
+        <v>20800.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>350</v>
+      </c>
+      <c r="B161" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="C161" s="1">
         <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.7</v>
+        <v>101.294</v>
       </c>
       <c r="E161" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>99179.0</v>
+        <v>99634.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2521.0</v>
+        <v>1660.0</v>
       </c>
       <c r="J161" s="1">
-        <v>2.5418687423749</v>
+        <v>1.6660979183813</v>
       </c>
       <c r="K161">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>902.4</v>
+        <v>3.45</v>
+      </c>
+      <c r="L161" t="s">
+        <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>101700.0</v>
+        <v>101294.0</v>
       </c>
       <c r="N161" s="1">
-        <v>102602.4</v>
+        <v>104746.05</v>
       </c>
       <c r="O161" s="1">
         <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.987</v>
+        <v>100.974</v>
       </c>
       <c r="E162" s="1">
-        <v>99.89</v>
+        <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>99890.0</v>
+        <v>99179.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2097.0</v>
+        <v>1795.0</v>
       </c>
       <c r="J162" s="1">
-        <v>2.0993092401642</v>
+        <v>1.8098589419131</v>
       </c>
       <c r="K162">
-        <v>4.35</v>
+        <v>1.11</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>101987.0</v>
+        <v>100974.0</v>
       </c>
       <c r="N162" s="1">
-        <v>106333.23</v>
+        <v>102088.73</v>
       </c>
       <c r="O162" s="1">
         <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.836</v>
+        <v>101.179</v>
       </c>
       <c r="E163" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>99330.0</v>
+        <v>99890.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1494.0</v>
+        <v>1289.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.5040773180308</v>
+        <v>1.2904194614075</v>
       </c>
       <c r="K163">
-        <v>1.33</v>
+        <v>4.6</v>
       </c>
       <c r="L163" t="s">
         <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>97836.0</v>
+        <v>101179.0</v>
       </c>
       <c r="N163" s="1">
-        <v>99161.34</v>
+        <v>105778.66</v>
       </c>
       <c r="O163" s="1">
         <v>0.08</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>359</v>
       </c>
       <c r="B164" t="s">
         <v>360</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.337</v>
+        <v>97.831</v>
       </c>
       <c r="E164" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>198506.0</v>
+        <v>99330.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-3832.0</v>
+        <v>-1499.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.9304202391867</v>
+        <v>-1.5091110439948</v>
       </c>
       <c r="K164">
-        <v>1.28</v>
+        <v>1.53</v>
       </c>
       <c r="L164" t="s">
         <v>361</v>
       </c>
       <c r="M164" s="1">
-        <v>194674.0</v>
+        <v>97831.0</v>
       </c>
       <c r="N164" s="1">
-        <v>197238.38</v>
+        <v>99361.82</v>
       </c>
       <c r="O164" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>124000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.655</v>
+        <v>96.649</v>
       </c>
       <c r="E165" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>123944.2</v>
+        <v>198506.0</v>
       </c>
       <c r="I165" s="1">
-        <v>868.0</v>
+        <v>-5208.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.70031514181382</v>
+        <v>-2.6235982791452</v>
       </c>
       <c r="K165">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>217.42</v>
+        <v>1.45</v>
+      </c>
+      <c r="L165" t="s">
+        <v>364</v>
       </c>
       <c r="M165" s="1">
-        <v>124812.2</v>
+        <v>193298.0</v>
       </c>
       <c r="N165" s="1">
-        <v>125029.62</v>
+        <v>196191.15</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B166" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C166" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.899</v>
+        <v>93.475</v>
       </c>
       <c r="E166" s="1">
-        <v>101.04697458</v>
+        <v>93.8</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>119235.43</v>
+        <v>93800.0</v>
       </c>
       <c r="I166" s="1">
-        <v>1005.39</v>
+        <v>-325.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.84319736172378</v>
+        <v>-0.34648187633262</v>
       </c>
       <c r="K166">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.34</v>
+      </c>
+      <c r="L166">
+        <v>335.96</v>
       </c>
       <c r="M166" s="1">
-        <v>120240.82</v>
+        <v>93475.0</v>
       </c>
       <c r="N166" s="1">
-        <v>124416.08</v>
+        <v>93810.96</v>
       </c>
       <c r="O166" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>367</v>
       </c>
       <c r="B167" t="s">
         <v>368</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>110.316</v>
+        <v>100.143</v>
       </c>
       <c r="E167" s="1">
-        <v>100.019</v>
+        <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>200038.0</v>
+        <v>123944.2</v>
       </c>
       <c r="I167" s="1">
-        <v>20594.0</v>
+        <v>233.12</v>
       </c>
       <c r="J167" s="1">
-        <v>10.295043941651</v>
+        <v>0.18808463808714</v>
       </c>
       <c r="K167">
-        <v>4.13</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.39</v>
+      </c>
+      <c r="L167">
+        <v>489.21</v>
       </c>
       <c r="M167" s="1">
-        <v>220632.0</v>
+        <v>124177.32</v>
       </c>
       <c r="N167" s="1">
-        <v>228897.29</v>
+        <v>124666.53</v>
       </c>
       <c r="O167" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>369</v>
+      </c>
+      <c r="B168" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="C168" s="1">
         <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>103.968</v>
+        <v>99.453</v>
       </c>
       <c r="E168" s="1">
-        <v>106.65</v>
+        <v>99.646</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>106650.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-2682.0</v>
+        <v>-193.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.5147679324895</v>
+        <v>-0.19368564719106</v>
       </c>
       <c r="K168">
-        <v>4.56</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.0</v>
+      </c>
+      <c r="L168">
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>103968.0</v>
+        <v>99453.0</v>
       </c>
       <c r="N168" s="1">
-        <v>108529.64</v>
+        <v>99453.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>371</v>
+      </c>
+      <c r="B169" t="s">
+        <v>372</v>
+      </c>
+      <c r="C169" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.946</v>
+      </c>
+      <c r="E169" s="1">
+        <v>101.04697458</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>119235.43</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-119.15</v>
+      </c>
+      <c r="J169" s="1">
+        <v>-0.099928351833008</v>
+      </c>
+      <c r="K169">
+        <v>3.78</v>
+      </c>
+      <c r="L169" t="s">
         <v>373</v>
       </c>
-      <c r="B169" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>98006.0</v>
+        <v>119116.28</v>
       </c>
       <c r="N169" s="1">
-        <v>100792.3</v>
+        <v>123582.5</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>374</v>
+      </c>
+      <c r="B170" t="s">
+        <v>375</v>
+      </c>
+      <c r="C170" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>109.672</v>
+      </c>
+      <c r="E170" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>200038.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>19306.0</v>
+      </c>
+      <c r="J170" s="1">
+        <v>9.6511662784071</v>
+      </c>
+      <c r="K170">
+        <v>4.45</v>
+      </c>
+      <c r="L170" t="s">
         <v>376</v>
       </c>
-      <c r="B170" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>28026.76</v>
+        <v>219344.0</v>
       </c>
       <c r="N170" s="1">
-        <v>28457.79</v>
+        <v>228247.54</v>
       </c>
       <c r="O170" s="1">
-        <v>0.02</v>
+        <v>0.18</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>377</v>
+      </c>
+      <c r="B171" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="C171" s="1">
         <v>100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.761</v>
+        <v>103.646</v>
       </c>
       <c r="E171" s="1">
-        <v>99.726</v>
+        <v>106.65</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>99726.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-965.0</v>
+        <v>-3004.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.96765136473939</v>
+        <v>-2.8166901078293</v>
       </c>
       <c r="K171">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>503.42</v>
+        <v>4.84</v>
+      </c>
+      <c r="L171" t="s">
+        <v>379</v>
       </c>
       <c r="M171" s="1">
-        <v>98761.0</v>
+        <v>103646.0</v>
       </c>
       <c r="N171" s="1">
-        <v>99264.42</v>
+        <v>108481.62</v>
       </c>
       <c r="O171" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>380</v>
       </c>
       <c r="B172" t="s">
         <v>381</v>
       </c>
       <c r="C172" s="1">
         <v>100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.316</v>
+        <v>97.334</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>99.433</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>100000.0</v>
+        <v>99433.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-684.0</v>
+        <v>-2099.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.684</v>
+        <v>-2.1109691953376</v>
       </c>
       <c r="K172">
-        <v>3.7</v>
+        <v>2.95</v>
       </c>
       <c r="L172" t="s">
         <v>382</v>
       </c>
       <c r="M172" s="1">
-        <v>99316.0</v>
+        <v>97334.0</v>
       </c>
       <c r="N172" s="1">
-        <v>103018.74</v>
+        <v>100284.68</v>
       </c>
       <c r="O172" s="1">
         <v>0.08</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>383</v>
       </c>
       <c r="B173" t="s">
         <v>384</v>
       </c>
       <c r="C173" s="1">
-        <v>140000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.592</v>
+        <v>95.263</v>
       </c>
       <c r="E173" s="1">
-        <v>101.0269</v>
+        <v>98.803</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>141437.66</v>
+        <v>28652.87</v>
       </c>
       <c r="I173" s="1">
-        <v>-2008.86</v>
+        <v>-1026.6</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.4203147874477</v>
+        <v>-3.5828871592968</v>
       </c>
       <c r="K173">
-        <v>2.23</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>1.68</v>
+      </c>
+      <c r="L173">
+        <v>486.64</v>
       </c>
       <c r="M173" s="1">
-        <v>139428.8</v>
+        <v>27626.27</v>
       </c>
       <c r="N173" s="1">
-        <v>142546.94</v>
+        <v>28112.91</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>385</v>
+      </c>
+      <c r="B174" t="s">
         <v>386</v>
       </c>
-      <c r="B174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C174" s="1">
-        <v>161000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>90.235</v>
+        <v>98.033</v>
       </c>
       <c r="E174" s="1">
-        <v>87.48901242</v>
+        <v>99.726</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>140857.31</v>
+        <v>99726.0</v>
       </c>
       <c r="I174" s="1">
-        <v>4421.04</v>
+        <v>-1693.0</v>
       </c>
       <c r="J174" s="1">
-        <v>3.1386656468166</v>
+        <v>-1.6976515652889</v>
       </c>
       <c r="K174">
-        <v>0.0</v>
+        <v>0.71</v>
       </c>
       <c r="L174">
-        <v>0.0</v>
+        <v>708.9</v>
       </c>
       <c r="M174" s="1">
-        <v>145278.35</v>
+        <v>98033.0</v>
       </c>
       <c r="N174" s="1">
-        <v>145278.35</v>
+        <v>98741.9</v>
       </c>
       <c r="O174" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>387</v>
+      </c>
+      <c r="B175" t="s">
         <v>388</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>98.142</v>
+      </c>
+      <c r="E175" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-1858.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-1.858</v>
+      </c>
+      <c r="K175">
+        <v>3.94</v>
+      </c>
+      <c r="L175" t="s">
         <v>389</v>
       </c>
-      <c r="C175" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>391080.96</v>
+        <v>98142.0</v>
       </c>
       <c r="N175" s="1">
-        <v>391080.96</v>
+        <v>102077.62</v>
       </c>
       <c r="O175" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>390</v>
       </c>
       <c r="B176" t="s">
         <v>391</v>
       </c>
       <c r="C176" s="1">
-        <v>104100.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.453</v>
+        <v>98.761</v>
       </c>
       <c r="E176" s="1">
-        <v>99.59600384</v>
+        <v>101.0269</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>103679.44</v>
+        <v>141437.66</v>
       </c>
       <c r="I176" s="1">
-        <v>-1189.86</v>
+        <v>-3172.26</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.1476335134526</v>
+        <v>-2.2428679886248</v>
       </c>
       <c r="K176">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>412.26</v>
+        <v>2.41</v>
+      </c>
+      <c r="L176" t="s">
+        <v>392</v>
       </c>
       <c r="M176" s="1">
-        <v>102489.58</v>
+        <v>138265.4</v>
       </c>
       <c r="N176" s="1">
-        <v>102901.84</v>
+        <v>141635.0</v>
       </c>
       <c r="O176" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B177" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C177" s="1">
-        <v>140000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>88.911</v>
+        <v>89.938</v>
       </c>
       <c r="E177" s="1">
-        <v>87.671</v>
+        <v>87.48901242</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>122739.4</v>
+        <v>140857.31</v>
       </c>
       <c r="I177" s="1">
-        <v>1736.0</v>
+        <v>3942.87</v>
       </c>
       <c r="J177" s="1">
-        <v>1.4143787569436</v>
+        <v>2.7991944472033</v>
       </c>
       <c r="K177">
-        <v>0.7</v>
+        <v>0.0</v>
       </c>
       <c r="L177">
-        <v>975.68</v>
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>124475.4</v>
+        <v>144800.18</v>
       </c>
       <c r="N177" s="1">
-        <v>125451.08</v>
+        <v>144800.18</v>
       </c>
       <c r="O177" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B178" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C178" s="1">
-        <v>131000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>89.054</v>
+        <v>59.507</v>
       </c>
       <c r="E178" s="1">
-        <v>84.29</v>
+        <v>68.52636883</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>110419.9</v>
+        <v>444050.87</v>
       </c>
       <c r="I178" s="1">
-        <v>6240.84</v>
+        <v>-58445.51</v>
       </c>
       <c r="J178" s="1">
-        <v>5.651916004271</v>
+        <v>-13.161895167551</v>
       </c>
       <c r="K178">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>116660.74</v>
+        <v>385605.36</v>
       </c>
       <c r="N178" s="1">
-        <v>118504.61</v>
+        <v>385605.36</v>
       </c>
       <c r="O178" s="1">
-        <v>0.09</v>
+        <v>0.31</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>397</v>
       </c>
       <c r="B179" t="s">
         <v>398</v>
       </c>
       <c r="C179" s="1">
-        <v>200000.0</v>
+        <v>104100.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.112</v>
+        <v>97.73</v>
       </c>
       <c r="E179" s="1">
-        <v>99.799</v>
+        <v>99.59600384</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>199598.0</v>
+        <v>103679.44</v>
       </c>
       <c r="I179" s="1">
-        <v>-3374.0</v>
+        <v>-1942.51</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.6903976993757</v>
+        <v>-1.8735730054098</v>
       </c>
       <c r="K179">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>0.56</v>
+      </c>
+      <c r="L179">
+        <v>580.54</v>
       </c>
       <c r="M179" s="1">
-        <v>196224.0</v>
+        <v>101736.93</v>
       </c>
       <c r="N179" s="1">
-        <v>199117.84</v>
+        <v>102317.47</v>
       </c>
       <c r="O179" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>399</v>
+      </c>
+      <c r="B180" t="s">
         <v>400</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>88.593</v>
+      </c>
+      <c r="E180" s="1">
+        <v>87.671</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>122739.4</v>
+      </c>
+      <c r="I180" s="1">
+        <v>1290.8</v>
+      </c>
+      <c r="J180" s="1">
+        <v>1.0516590434693</v>
+      </c>
+      <c r="K180">
+        <v>0.77</v>
+      </c>
+      <c r="L180" t="s">
         <v>401</v>
       </c>
-      <c r="C180" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>99349.0</v>
+        <v>124030.2</v>
       </c>
       <c r="N180" s="1">
-        <v>102235.3</v>
+        <v>125111.36</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>402</v>
+      </c>
+      <c r="B181" t="s">
         <v>403</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>131000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>88.716</v>
+      </c>
+      <c r="E181" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>110419.9</v>
+      </c>
+      <c r="I181" s="1">
+        <v>5798.06</v>
+      </c>
+      <c r="J181" s="1">
+        <v>5.250919444774</v>
+      </c>
+      <c r="K181">
+        <v>1.51</v>
+      </c>
+      <c r="L181" t="s">
         <v>404</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>101142.0</v>
+        <v>116217.96</v>
       </c>
       <c r="N181" s="1">
-        <v>102076.93</v>
+        <v>118196.42</v>
       </c>
       <c r="O181" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>405</v>
       </c>
       <c r="B182" t="s">
         <v>406</v>
       </c>
       <c r="C182" s="1">
-        <v>322000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>89.166</v>
+        <v>91.56</v>
       </c>
       <c r="E182" s="1">
-        <v>89.0625</v>
+        <v>91.61</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>286781.25</v>
+        <v>91610.0</v>
       </c>
       <c r="I182" s="1">
-        <v>333.27</v>
+        <v>-50.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.11621052631579</v>
+        <v>-0.05457919441109</v>
       </c>
       <c r="K182">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>0.56</v>
+      </c>
+      <c r="L182">
+        <v>558.9</v>
       </c>
       <c r="M182" s="1">
-        <v>287114.52</v>
+        <v>91560.0</v>
       </c>
       <c r="N182" s="1">
-        <v>290235.2</v>
+        <v>92118.9</v>
       </c>
       <c r="O182" s="1">
-        <v>0.23</v>
+        <v>0.07</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>407</v>
+      </c>
+      <c r="B183" t="s">
         <v>408</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.825</v>
+      </c>
+      <c r="E183" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>99991.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-1166.0</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-1.1661049494455</v>
+      </c>
+      <c r="K183">
+        <v>3.08</v>
+      </c>
+      <c r="L183" t="s">
         <v>409</v>
       </c>
-      <c r="C183" s="1">
-[...23 lines deleted...]
-      <c r="K183">
+      <c r="M183" s="1">
+        <v>98825.0</v>
+      </c>
+      <c r="N183" s="1">
+        <v>101903.08</v>
+      </c>
+      <c r="O183" s="1">
         <v>0.08</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>410</v>
       </c>
       <c r="B184" t="s">
         <v>411</v>
       </c>
       <c r="C184" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.133</v>
+        <v>99.831</v>
       </c>
       <c r="E184" s="1">
-        <v>99.459</v>
+        <v>99.834</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>140237.19</v>
+        <v>99834.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-459.66</v>
+        <v>-3.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.32777325330035</v>
+        <v>-0.0030049882805457</v>
       </c>
       <c r="K184">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.09</v>
+      </c>
+      <c r="L184">
+        <v>93.15</v>
       </c>
       <c r="M184" s="1">
-        <v>139777.53</v>
+        <v>99831.0</v>
       </c>
       <c r="N184" s="1">
-        <v>140920.02</v>
+        <v>99924.15</v>
       </c>
       <c r="O184" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>412</v>
+      </c>
+      <c r="B185" t="s">
         <v>413</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" s="1">
+        <v>322000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>88.612</v>
+      </c>
+      <c r="E185" s="1">
+        <v>89.0625</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>286781.25</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-1450.61</v>
+      </c>
+      <c r="J185" s="1">
+        <v>-0.50582456140351</v>
+      </c>
+      <c r="K185">
+        <v>1.03</v>
+      </c>
+      <c r="L185" t="s">
         <v>414</v>
       </c>
-      <c r="C185" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>98522.0</v>
+        <v>285330.64</v>
       </c>
       <c r="N185" s="1">
-        <v>99279.53</v>
+        <v>288645.76</v>
       </c>
       <c r="O185" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>415</v>
       </c>
       <c r="B186" t="s">
         <v>416</v>
       </c>
       <c r="C186" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>104.025</v>
+        <v>99.63</v>
       </c>
       <c r="E186" s="1">
-        <v>105.478</v>
+        <v>99.298</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>105478.0</v>
+        <v>147954.02</v>
       </c>
       <c r="I186" s="1">
-        <v>-1453.0</v>
+        <v>494.68</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.3775384440357</v>
+        <v>0.33434711675965</v>
       </c>
       <c r="K186">
-        <v>4.28</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>0.3</v>
+      </c>
+      <c r="L186">
+        <v>442.92</v>
       </c>
       <c r="M186" s="1">
-        <v>104025.0</v>
+        <v>148448.7</v>
       </c>
       <c r="N186" s="1">
-        <v>108303.14</v>
+        <v>148891.62</v>
       </c>
       <c r="O186" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>417</v>
+      </c>
+      <c r="B187" t="s">
         <v>418</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>98.545</v>
+      </c>
+      <c r="E187" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>140237.19</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1288.74</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-0.91897163655376</v>
+      </c>
+      <c r="K187">
+        <v>0.99</v>
+      </c>
+      <c r="L187" t="s">
         <v>419</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>98259.0</v>
+        <v>138948.45</v>
       </c>
       <c r="N187" s="1">
-        <v>100293.25</v>
+        <v>140342.03</v>
       </c>
       <c r="O187" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>420</v>
+      </c>
+      <c r="B188" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="C188" s="1">
         <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.215</v>
+        <v>97.805</v>
       </c>
       <c r="E188" s="1">
-        <v>99.933</v>
+        <v>99.292</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>99933.0</v>
+        <v>99292.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-718.0</v>
+        <v>-1487.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.71848138252629</v>
+        <v>-1.4976030294485</v>
       </c>
       <c r="K188">
-        <v>0.45</v>
+        <v>0.95</v>
       </c>
       <c r="L188">
-        <v>453.08</v>
+        <v>949.32</v>
       </c>
       <c r="M188" s="1">
-        <v>99215.0</v>
+        <v>97805.0</v>
       </c>
       <c r="N188" s="1">
-        <v>99668.08</v>
+        <v>98754.32</v>
       </c>
       <c r="O188" s="1">
         <v>0.08</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>422</v>
+      </c>
+      <c r="B189" t="s">
         <v>423</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>103.283</v>
+      </c>
+      <c r="E189" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>105478.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-2195.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-2.0810026735433</v>
+      </c>
+      <c r="K189">
+        <v>4.55</v>
+      </c>
+      <c r="L189" t="s">
         <v>424</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>409067.71</v>
+        <v>103283.0</v>
       </c>
       <c r="N189" s="1">
-        <v>409433.59</v>
+        <v>107833.64</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.09</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>425</v>
       </c>
       <c r="B190" t="s">
         <v>426</v>
       </c>
       <c r="C190" s="1">
-        <v>103207.99</v>
+        <v>100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>96.196</v>
+        <v>97.895</v>
       </c>
       <c r="E190" s="1">
-        <v>95.95644678</v>
+        <v>99.74</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>99034.72</v>
+        <v>99740.0</v>
       </c>
       <c r="I190" s="1">
-        <v>247.24</v>
+        <v>-1845.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.24964981978038</v>
+        <v>-1.8498095047123</v>
       </c>
       <c r="K190">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>660.53</v>
+        <v>2.22</v>
+      </c>
+      <c r="L190" t="s">
+        <v>427</v>
       </c>
       <c r="M190" s="1">
-        <v>99281.96</v>
+        <v>97895.0</v>
       </c>
       <c r="N190" s="1">
-        <v>99942.49</v>
+        <v>100114.18</v>
       </c>
       <c r="O190" s="1">
         <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B191" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C191" s="1">
-        <v>406143.64</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.302</v>
+        <v>98.58</v>
       </c>
       <c r="E191" s="1">
-        <v>103.69442939</v>
+        <v>99.933</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>421148.33</v>
+        <v>99933.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-21901.01</v>
+        <v>-1353.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-5.2003079295126</v>
+        <v>-1.3539071177689</v>
       </c>
       <c r="K191">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.64</v>
+      </c>
+      <c r="L191">
+        <v>638.01</v>
       </c>
       <c r="M191" s="1">
-        <v>399247.32</v>
+        <v>98580.0</v>
       </c>
       <c r="N191" s="1">
-        <v>408994.77</v>
+        <v>99218.01</v>
       </c>
       <c r="O191" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>430</v>
       </c>
       <c r="B192" t="s">
         <v>431</v>
       </c>
       <c r="C192" s="1">
-        <v>600376.57</v>
+        <v>457345.06</v>
       </c>
       <c r="D192" s="1">
-        <v>104.48</v>
+        <v>89.036</v>
       </c>
       <c r="E192" s="1">
-        <v>122.0761563</v>
+        <v>88.29020477</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>732916.64</v>
+        <v>403790.89</v>
       </c>
       <c r="I192" s="1">
-        <v>-105643.2</v>
+        <v>3410.85</v>
       </c>
       <c r="J192" s="1">
-        <v>-14.414081252133</v>
+        <v>0.84470702149818</v>
       </c>
       <c r="K192">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="L192">
-        <v>908.79</v>
+        <v>390.94</v>
       </c>
       <c r="M192" s="1">
-        <v>627273.44</v>
+        <v>407201.74</v>
       </c>
       <c r="N192" s="1">
-        <v>628182.23</v>
+        <v>407592.68</v>
       </c>
       <c r="O192" s="1">
-        <v>0.5</v>
+        <v>0.32</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>432</v>
       </c>
       <c r="B193" t="s">
         <v>433</v>
       </c>
       <c r="C193" s="1">
-        <v>162000.0</v>
+        <v>103207.99</v>
       </c>
       <c r="D193" s="1">
-        <v>98.457</v>
+        <v>96.017</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>95.95644678</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>162000.0</v>
+        <v>99034.72</v>
       </c>
       <c r="I193" s="1">
-        <v>-2499.66</v>
+        <v>62.5</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.543</v>
+        <v>0.063109180295557</v>
       </c>
       <c r="K193">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>0.68</v>
+      </c>
+      <c r="L193">
+        <v>705.77</v>
       </c>
       <c r="M193" s="1">
-        <v>159500.34</v>
+        <v>99097.22</v>
       </c>
       <c r="N193" s="1">
-        <v>161754.19</v>
+        <v>99802.99</v>
       </c>
       <c r="O193" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>434</v>
+      </c>
+      <c r="B194" t="s">
         <v>435</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>406143.64</v>
+      </c>
+      <c r="D194" s="1">
+        <v>97.195</v>
+      </c>
+      <c r="E194" s="1">
+        <v>103.69442939</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>421148.33</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-26397.02</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-6.2678676655325</v>
+      </c>
+      <c r="K194">
+        <v>2.56</v>
+      </c>
+      <c r="L194" t="s">
         <v>436</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>100007.0</v>
+        <v>394751.31</v>
       </c>
       <c r="N194" s="1">
-        <v>102900.84</v>
+        <v>405166.39</v>
       </c>
       <c r="O194" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>437</v>
       </c>
       <c r="B195" t="s">
         <v>438</v>
       </c>
       <c r="C195" s="1">
-        <v>100000.0</v>
+        <v>600376.57</v>
       </c>
       <c r="D195" s="1">
-        <v>105.531</v>
+        <v>102.909</v>
       </c>
       <c r="E195" s="1">
-        <v>104.64733</v>
+        <v>122.0761563</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>104647.33</v>
+        <v>732916.64</v>
       </c>
       <c r="I195" s="1">
-        <v>883.67</v>
+        <v>-115075.12</v>
       </c>
       <c r="J195" s="1">
-        <v>0.8444267044367</v>
+        <v>-15.700983402423</v>
       </c>
       <c r="K195">
-        <v>1.93</v>
+        <v>0.38</v>
       </c>
       <c r="L195" t="s">
         <v>439</v>
       </c>
       <c r="M195" s="1">
-        <v>105531.0</v>
+        <v>617841.52</v>
       </c>
       <c r="N195" s="1">
-        <v>107457.03</v>
+        <v>620148.45</v>
       </c>
       <c r="O195" s="1">
-        <v>0.09</v>
+        <v>0.49</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>440</v>
       </c>
       <c r="B196" t="s">
         <v>441</v>
       </c>
       <c r="C196" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.626</v>
+        <v>97.916</v>
       </c>
       <c r="E196" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>100028.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-1402.0</v>
+        <v>-3376.08</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.401607549886</v>
+        <v>-2.084</v>
       </c>
       <c r="K196">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>838.76</v>
+        <v>1.58</v>
+      </c>
+      <c r="L196" t="s">
+        <v>442</v>
       </c>
       <c r="M196" s="1">
-        <v>98626.0</v>
+        <v>158623.92</v>
       </c>
       <c r="N196" s="1">
-        <v>99464.76</v>
+        <v>161176.3</v>
       </c>
       <c r="O196" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B197" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C197" s="1">
         <v>100000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>106.891</v>
+        <v>99.284</v>
       </c>
       <c r="E197" s="1">
-        <v>107.84</v>
+        <v>99.785</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>107840.0</v>
+        <v>99785.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-949.0</v>
+        <v>-501.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.88000741839763</v>
+        <v>-0.50207947086235</v>
       </c>
       <c r="K197">
-        <v>1.9</v>
+        <v>3.07</v>
       </c>
       <c r="L197" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M197" s="1">
-        <v>106891.0</v>
+        <v>99284.0</v>
       </c>
       <c r="N197" s="1">
-        <v>108791.0</v>
+        <v>102355.92</v>
       </c>
       <c r="O197" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B198" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C198" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>103.596</v>
+        <v>104.76</v>
       </c>
       <c r="E198" s="1">
-        <v>105.68</v>
+        <v>104.64733</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>211360.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I198" s="1">
-        <v>-4168.0</v>
+        <v>112.67</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.9719909159727</v>
+        <v>0.10766638766608</v>
       </c>
       <c r="K198">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>988.36</v>
+        <v>2.19</v>
+      </c>
+      <c r="L198" t="s">
+        <v>448</v>
       </c>
       <c r="M198" s="1">
-        <v>207192.0</v>
+        <v>104760.0</v>
       </c>
       <c r="N198" s="1">
-        <v>208180.36</v>
+        <v>106946.3</v>
       </c>
       <c r="O198" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B199" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C199" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.429</v>
+        <v>98.574</v>
       </c>
       <c r="E199" s="1">
-        <v>99.528</v>
+        <v>100.028</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>135358.08</v>
+        <v>100028.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-1494.64</v>
+        <v>-1454.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.1042118800739</v>
+        <v>-1.4535929939617</v>
       </c>
       <c r="K199">
-        <v>1.33</v>
+        <v>1.05</v>
       </c>
       <c r="L199" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="M199" s="1">
-        <v>133863.44</v>
+        <v>98574.0</v>
       </c>
       <c r="N199" s="1">
-        <v>135674.29</v>
+        <v>99619.86</v>
       </c>
       <c r="O199" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B200" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C200" s="1">
         <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.846</v>
+        <v>105.28</v>
       </c>
       <c r="E200" s="1">
-        <v>99.46</v>
+        <v>107.84</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>99460.0</v>
+        <v>107840.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-1614.0</v>
+        <v>-2560.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.6227629197667</v>
+        <v>-2.3738872403561</v>
       </c>
       <c r="K200">
-        <v>1.77</v>
+        <v>2.16</v>
       </c>
       <c r="L200" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="M200" s="1">
-        <v>97846.0</v>
+        <v>105280.0</v>
       </c>
       <c r="N200" s="1">
-        <v>99612.1</v>
+        <v>107440.27</v>
       </c>
       <c r="O200" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B201" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C201" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.166</v>
+        <v>103.116</v>
       </c>
       <c r="E201" s="1">
-        <v>100.45</v>
+        <v>105.68</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>100450.0</v>
+        <v>211360.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-2284.0</v>
+        <v>-5128.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-2.2737680438029</v>
+        <v>-2.4261922785768</v>
       </c>
       <c r="K201">
-        <v>1.56</v>
+        <v>0.75</v>
       </c>
       <c r="L201" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="M201" s="1">
-        <v>98166.0</v>
+        <v>206232.0</v>
       </c>
       <c r="N201" s="1">
-        <v>99726.62</v>
+        <v>207727.21</v>
       </c>
       <c r="O201" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B202" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>96.726</v>
+        <v>97.89</v>
       </c>
       <c r="E202" s="1">
-        <v>99.077</v>
+        <v>99.528</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>198154.0</v>
+        <v>135358.08</v>
       </c>
       <c r="I202" s="1">
-        <v>-4702.0</v>
+        <v>-2227.68</v>
       </c>
       <c r="J202" s="1">
-        <v>-2.3729018843929</v>
+        <v>-1.6457680250784</v>
       </c>
       <c r="K202">
-        <v>1.89</v>
+        <v>1.52</v>
       </c>
       <c r="L202" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="M202" s="1">
-        <v>193452.0</v>
+        <v>133130.4</v>
       </c>
       <c r="N202" s="1">
-        <v>197230.08</v>
+        <v>135192.76</v>
       </c>
       <c r="O202" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B203" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C203" s="1">
         <v>100000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>93.796</v>
+        <v>97.284</v>
       </c>
       <c r="E203" s="1">
-        <v>92.51784</v>
+        <v>99.46</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>92517.84</v>
+        <v>99460.0</v>
       </c>
       <c r="I203" s="1">
-        <v>1278.16</v>
+        <v>-2176.0</v>
       </c>
       <c r="J203" s="1">
-        <v>1.3815281463553</v>
+        <v>-2.187814196662</v>
       </c>
       <c r="K203">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>491.44</v>
+        <v>1.95</v>
+      </c>
+      <c r="L203" t="s">
+        <v>463</v>
       </c>
       <c r="M203" s="1">
-        <v>93796.0</v>
+        <v>97284.0</v>
       </c>
       <c r="N203" s="1">
-        <v>94287.44</v>
+        <v>99235.03</v>
       </c>
       <c r="O203" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B204" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C204" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>103.483</v>
+        <v>97.586</v>
       </c>
       <c r="E204" s="1">
-        <v>99.953</v>
+        <v>100.45</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>169920.1</v>
+        <v>100450.0</v>
       </c>
       <c r="I204" s="1">
-        <v>6001.0</v>
+        <v>-2864.0</v>
       </c>
       <c r="J204" s="1">
-        <v>3.5316598801437</v>
+        <v>-2.8511697361872</v>
       </c>
       <c r="K204">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>309.73</v>
+        <v>1.77</v>
+      </c>
+      <c r="L204" t="s">
+        <v>466</v>
       </c>
       <c r="M204" s="1">
-        <v>175921.1</v>
+        <v>97586.0</v>
       </c>
       <c r="N204" s="1">
-        <v>176230.83</v>
+        <v>99358.95</v>
       </c>
       <c r="O204" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B205" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C205" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>104.372</v>
+        <v>95.375</v>
       </c>
       <c r="E205" s="1">
-        <v>99.961</v>
+        <v>99.077</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>99961.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I205" s="1">
-        <v>4411.0</v>
+        <v>-7404.0</v>
       </c>
       <c r="J205" s="1">
-        <v>4.4127209611749</v>
+        <v>-3.73648778223</v>
       </c>
       <c r="K205">
-        <v>3.58</v>
+        <v>2.08</v>
       </c>
       <c r="L205" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="M205" s="1">
-        <v>104372.0</v>
+        <v>190750.0</v>
       </c>
       <c r="N205" s="1">
-        <v>107951.45</v>
+        <v>194911.64</v>
       </c>
       <c r="O205" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B206" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C206" s="1">
         <v>100000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>102.355</v>
+        <v>93.61</v>
       </c>
       <c r="E206" s="1">
-        <v>99.943</v>
+        <v>92.51784</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>99943.0</v>
+        <v>92517.84</v>
       </c>
       <c r="I206" s="1">
-        <v>2412.0</v>
+        <v>1092.16</v>
       </c>
       <c r="J206" s="1">
-        <v>2.4133756241057</v>
+        <v>1.1804858392716</v>
       </c>
       <c r="K206">
-        <v>0.1</v>
+        <v>0.54</v>
       </c>
       <c r="L206">
-        <v>98.63</v>
+        <v>539.38</v>
       </c>
       <c r="M206" s="1">
-        <v>102355.0</v>
+        <v>93610.0</v>
       </c>
       <c r="N206" s="1">
-        <v>102453.63</v>
+        <v>94149.38</v>
       </c>
       <c r="O206" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="B207" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="C207" s="1">
-        <v>141000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.128</v>
+        <v>103.108</v>
       </c>
       <c r="E207" s="1">
-        <v>99.702</v>
+        <v>99.953</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>140579.82</v>
+        <v>169920.1</v>
       </c>
       <c r="I207" s="1">
-        <v>-2219.34</v>
+        <v>5363.5</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.5787045395278</v>
+        <v>3.1564835472672</v>
       </c>
       <c r="K207">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>0.44</v>
+      </c>
+      <c r="L207">
+        <v>752.19</v>
       </c>
       <c r="M207" s="1">
-        <v>138360.48</v>
+        <v>175283.6</v>
       </c>
       <c r="N207" s="1">
-        <v>140821.22</v>
+        <v>176035.79</v>
       </c>
       <c r="O207" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B208" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C208" s="1">
         <v>100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>101.655</v>
+        <v>103.393</v>
       </c>
       <c r="E208" s="1">
-        <v>99.611</v>
+        <v>99.961</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>99611.0</v>
+        <v>99961.0</v>
       </c>
       <c r="I208" s="1">
-        <v>2044.0</v>
+        <v>3432.0</v>
       </c>
       <c r="J208" s="1">
-        <v>2.0519822108</v>
+        <v>3.4333390022109</v>
       </c>
       <c r="K208">
-        <v>2.94</v>
+        <v>3.85</v>
       </c>
       <c r="L208" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M208" s="1">
-        <v>101655.0</v>
+        <v>103393.0</v>
       </c>
       <c r="N208" s="1">
-        <v>104591.99</v>
+        <v>107239.58</v>
       </c>
       <c r="O208" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B209" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C209" s="1">
         <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.321</v>
+        <v>101.266</v>
       </c>
       <c r="E209" s="1">
-        <v>99.438</v>
+        <v>99.943</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>99438.0</v>
+        <v>99943.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-117.0</v>
+        <v>1323.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.11766125626018</v>
+        <v>1.3237545400879</v>
       </c>
       <c r="K209">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>0.32</v>
+      </c>
+      <c r="L209">
+        <v>317.81</v>
       </c>
       <c r="M209" s="1">
-        <v>99321.0</v>
+        <v>101266.0</v>
       </c>
       <c r="N209" s="1">
-        <v>102137.78</v>
+        <v>101583.81</v>
       </c>
       <c r="O209" s="1">
         <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B210" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.145</v>
+        <v>97.587</v>
       </c>
       <c r="E210" s="1">
-        <v>102.8745</v>
+        <v>99.702</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>205749.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I210" s="1">
-        <v>-5459.0</v>
+        <v>-2982.15</v>
       </c>
       <c r="J210" s="1">
-        <v>-2.6532328225168</v>
+        <v>-2.1213215381838</v>
       </c>
       <c r="K210">
-        <v>3.64</v>
+        <v>1.92</v>
       </c>
       <c r="L210" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="M210" s="1">
-        <v>200290.0</v>
+        <v>137597.67</v>
       </c>
       <c r="N210" s="1">
-        <v>207568.08</v>
+        <v>140309.51</v>
       </c>
       <c r="O210" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B211" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>103.953</v>
+        <v>101.043</v>
       </c>
       <c r="E211" s="1">
-        <v>99.661</v>
+        <v>99.611</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>199322.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I211" s="1">
-        <v>8584.0</v>
+        <v>1432.0</v>
       </c>
       <c r="J211" s="1">
-        <v>4.3065993718706</v>
+        <v>1.4375922337894</v>
       </c>
       <c r="K211">
-        <v>3.92</v>
+        <v>3.16</v>
       </c>
       <c r="L211" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="M211" s="1">
-        <v>207906.0</v>
+        <v>101043.0</v>
       </c>
       <c r="N211" s="1">
-        <v>215736.82</v>
+        <v>104199.16</v>
       </c>
       <c r="O211" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B212" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C212" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>101.564</v>
+        <v>98.774</v>
       </c>
       <c r="E212" s="1">
-        <v>98.6</v>
+        <v>99.438</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>197200.0</v>
+        <v>99438.0</v>
       </c>
       <c r="I212" s="1">
-        <v>5928.0</v>
+        <v>-664.0</v>
       </c>
       <c r="J212" s="1">
-        <v>3.0060851926978</v>
+        <v>-0.66775277057061</v>
       </c>
       <c r="K212">
-        <v>4.32</v>
+        <v>2.99</v>
       </c>
       <c r="L212" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="M212" s="1">
-        <v>203128.0</v>
+        <v>98774.0</v>
       </c>
       <c r="N212" s="1">
-        <v>211758.14</v>
+        <v>101762.01</v>
       </c>
       <c r="O212" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B213" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C213" s="1">
         <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>102.735</v>
+        <v>99.829</v>
       </c>
       <c r="E213" s="1">
-        <v>100.0</v>
+        <v>102.8745</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>200000.0</v>
+        <v>205749.0</v>
       </c>
       <c r="I213" s="1">
-        <v>5470.0</v>
+        <v>-6091.0</v>
       </c>
       <c r="J213" s="1">
-        <v>2.735</v>
+        <v>-2.9604032097361</v>
       </c>
       <c r="K213">
-        <v>4.35</v>
+        <v>3.87</v>
       </c>
       <c r="L213" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M213" s="1">
-        <v>205470.0</v>
+        <v>199658.0</v>
       </c>
       <c r="N213" s="1">
-        <v>214167.53</v>
+        <v>207388.14</v>
       </c>
       <c r="O213" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B214" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C214" s="1">
         <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>107.055</v>
+        <v>103.716</v>
       </c>
       <c r="E214" s="1">
-        <v>109.3</v>
+        <v>99.661</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>109300.0</v>
+        <v>99661.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-2245.0</v>
+        <v>4055.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.0539798719122</v>
+        <v>4.0687932089784</v>
       </c>
       <c r="K214">
-        <v>1.11</v>
+        <v>4.17</v>
       </c>
       <c r="L214" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="M214" s="1">
-        <v>107055.0</v>
+        <v>103716.0</v>
       </c>
       <c r="N214" s="1">
-        <v>108162.53</v>
+        <v>107884.84</v>
       </c>
       <c r="O214" s="1">
         <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B215" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C215" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.53</v>
+        <v>101.131</v>
       </c>
       <c r="E215" s="1">
-        <v>99.852</v>
+        <v>98.6</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>99852.0</v>
+        <v>197200.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-322.0</v>
+        <v>5062.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-0.3224772663542</v>
+        <v>2.5669371196755</v>
       </c>
       <c r="K215">
-        <v>0.77</v>
+        <v>0.18</v>
       </c>
       <c r="L215">
-        <v>767.12</v>
+        <v>359.59</v>
       </c>
       <c r="M215" s="1">
-        <v>99530.0</v>
+        <v>202262.0</v>
       </c>
       <c r="N215" s="1">
-        <v>100297.12</v>
+        <v>202621.59</v>
       </c>
       <c r="O215" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B216" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>101.766</v>
+        <v>102.518</v>
       </c>
       <c r="E216" s="1">
         <v>100.0</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I216" s="1">
-        <v>1766.0</v>
+        <v>5036.0</v>
       </c>
       <c r="J216" s="1">
-        <v>1.766</v>
+        <v>2.518</v>
       </c>
       <c r="K216">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>93.33</v>
+        <v>4.61</v>
+      </c>
+      <c r="L216" t="s">
+        <v>498</v>
       </c>
       <c r="M216" s="1">
-        <v>101766.0</v>
+        <v>205036.0</v>
       </c>
       <c r="N216" s="1">
-        <v>101859.33</v>
+        <v>214260.66</v>
       </c>
       <c r="O216" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B217" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C217" s="1">
         <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.401</v>
+        <v>106.376</v>
       </c>
       <c r="E217" s="1">
-        <v>99.589</v>
+        <v>109.3</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>99589.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-188.0</v>
+        <v>-2924.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.18877586882085</v>
+        <v>-2.6752058554437</v>
       </c>
       <c r="K217">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>517.81</v>
+        <v>1.4</v>
+      </c>
+      <c r="L217" t="s">
+        <v>501</v>
       </c>
       <c r="M217" s="1">
-        <v>99401.0</v>
+        <v>106376.0</v>
       </c>
       <c r="N217" s="1">
-        <v>99918.81</v>
+        <v>107771.21</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B218" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C218" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>85.254</v>
+        <v>98.9</v>
       </c>
       <c r="E218" s="1">
-        <v>85.96</v>
+        <v>99.852</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>171920.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1412.0</v>
+        <v>-952.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.82131223825035</v>
+        <v>-0.95341104835156</v>
       </c>
       <c r="K218">
-        <v>0.46</v>
+        <v>0.0</v>
       </c>
       <c r="L218">
-        <v>921.23</v>
+        <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>170508.0</v>
+        <v>98900.0</v>
       </c>
       <c r="N218" s="1">
-        <v>171429.23</v>
+        <v>98900.0</v>
       </c>
       <c r="O218" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="B219" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="C219" s="1">
         <v>100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.232</v>
+        <v>99.822</v>
       </c>
       <c r="E219" s="1">
-        <v>100.65</v>
+        <v>99.934</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>100650.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1418.0</v>
+        <v>-112.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-1.4088425235966</v>
+        <v>-0.11207396881942</v>
       </c>
       <c r="K219">
-        <v>0.7</v>
+        <v>0.01</v>
       </c>
       <c r="L219">
-        <v>698.63</v>
+        <v>8.9</v>
       </c>
       <c r="M219" s="1">
-        <v>99232.0</v>
+        <v>99822.0</v>
       </c>
       <c r="N219" s="1">
-        <v>99930.63</v>
+        <v>99830.9</v>
       </c>
       <c r="O219" s="1">
         <v>0.08</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="B220" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C220" s="1">
         <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.841</v>
+        <v>100.637</v>
       </c>
       <c r="E220" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>99571.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>270.0</v>
+        <v>637.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0.27116329051631</v>
+        <v>0.637</v>
       </c>
       <c r="K220">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>0.3</v>
+      </c>
+      <c r="L220">
+        <v>300.73</v>
       </c>
       <c r="M220" s="1">
-        <v>99841.0</v>
+        <v>100637.0</v>
       </c>
       <c r="N220" s="1">
-        <v>101221.14</v>
+        <v>100937.73</v>
       </c>
       <c r="O220" s="1">
         <v>0.08</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="B221" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C221" s="1">
         <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.084</v>
+        <v>98.739</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>100000.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-916.0</v>
+        <v>-850.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.916</v>
+        <v>-0.85350791754109</v>
       </c>
       <c r="K221">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>0.7</v>
+      </c>
+      <c r="L221">
+        <v>702.74</v>
       </c>
       <c r="M221" s="1">
-        <v>99084.0</v>
+        <v>98739.0</v>
       </c>
       <c r="N221" s="1">
-        <v>100881.16</v>
+        <v>99441.74</v>
       </c>
       <c r="O221" s="1">
         <v>0.08</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B222" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C222" s="1">
-        <v>175000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.045</v>
+        <v>84.923</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>85.96</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>175000.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-1671.25</v>
+        <v>-2074.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.955</v>
+        <v>-1.2063750581666</v>
       </c>
       <c r="K222">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>0.49</v>
+      </c>
+      <c r="L222">
+        <v>989.73</v>
       </c>
       <c r="M222" s="1">
-        <v>173328.75</v>
+        <v>169846.0</v>
       </c>
       <c r="N222" s="1">
-        <v>174667.8</v>
+        <v>170835.73</v>
       </c>
       <c r="O222" s="1">
         <v>0.14</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B223" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C223" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.8</v>
+        <v>98.961</v>
       </c>
       <c r="E223" s="1">
-        <v>100.0</v>
+        <v>100.65</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>116000.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1392.0</v>
+        <v>-1689.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.2</v>
+        <v>-1.6780923994039</v>
       </c>
       <c r="K223">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>0.86</v>
+      </c>
+      <c r="L223">
+        <v>863.01</v>
       </c>
       <c r="M223" s="1">
-        <v>114608.0</v>
+        <v>98961.0</v>
       </c>
       <c r="N223" s="1">
-        <v>117213.84</v>
+        <v>99824.01</v>
       </c>
       <c r="O223" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>514</v>
       </c>
       <c r="B224" t="s">
         <v>515</v>
       </c>
       <c r="C224" s="1">
         <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.467</v>
+        <v>100.01</v>
       </c>
       <c r="E224" s="1">
-        <v>100.42</v>
+        <v>99.662</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>100420.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-953.0</v>
+        <v>348.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.94901414060944</v>
+        <v>0.34918022917461</v>
       </c>
       <c r="K224">
-        <v>3.34</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.08</v>
+      </c>
+      <c r="L224">
+        <v>79.45</v>
       </c>
       <c r="M224" s="1">
-        <v>99467.0</v>
+        <v>100010.0</v>
       </c>
       <c r="N224" s="1">
-        <v>102803.99</v>
+        <v>100089.45</v>
       </c>
       <c r="O224" s="1">
         <v>0.08</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
+        <v>516</v>
+      </c>
+      <c r="B225" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.133</v>
+        <v>99.379</v>
       </c>
       <c r="E225" s="1">
-        <v>99.259</v>
+        <v>99.571</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99259.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-1126.0</v>
+        <v>-192.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.1344059480752</v>
+        <v>-0.1928272288116</v>
       </c>
       <c r="K225">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>467.47</v>
+        <v>1.56</v>
+      </c>
+      <c r="L225" t="s">
+        <v>518</v>
       </c>
       <c r="M225" s="1">
-        <v>98133.0</v>
+        <v>99379.0</v>
       </c>
       <c r="N225" s="1">
-        <v>98600.47</v>
+        <v>100937.22</v>
       </c>
       <c r="O225" s="1">
         <v>0.08</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>519</v>
       </c>
       <c r="B226" t="s">
         <v>520</v>
       </c>
       <c r="C226" s="1">
         <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.296</v>
+        <v>98.48</v>
       </c>
       <c r="E226" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>99362.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-1066.0</v>
+        <v>-1520.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.0728447495018</v>
+        <v>-1.52</v>
       </c>
       <c r="K226">
-        <v>1.1</v>
+        <v>2.0</v>
       </c>
       <c r="L226" t="s">
         <v>521</v>
       </c>
       <c r="M226" s="1">
-        <v>98296.0</v>
+        <v>98480.0</v>
       </c>
       <c r="N226" s="1">
-        <v>99391.89</v>
+        <v>100480.22</v>
       </c>
       <c r="O226" s="1">
         <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>522</v>
       </c>
       <c r="B227" t="s">
         <v>523</v>
       </c>
       <c r="C227" s="1">
-        <v>200000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.661</v>
+        <v>98.217</v>
       </c>
       <c r="E227" s="1">
-        <v>100.4</v>
+        <v>100.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>200800.0</v>
+        <v>175000.0</v>
       </c>
       <c r="I227" s="1">
-        <v>522.0</v>
+        <v>-3120.25</v>
       </c>
       <c r="J227" s="1">
-        <v>0.25996015936255</v>
+        <v>-1.783</v>
       </c>
       <c r="K227">
-        <v>3.22</v>
+        <v>0.95</v>
       </c>
       <c r="L227" t="s">
         <v>524</v>
       </c>
       <c r="M227" s="1">
-        <v>201322.0</v>
+        <v>171879.75</v>
       </c>
       <c r="N227" s="1">
-        <v>207755.56</v>
+        <v>173549.43</v>
       </c>
       <c r="O227" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>525</v>
       </c>
       <c r="B228" t="s">
         <v>526</v>
       </c>
       <c r="C228" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.208</v>
+        <v>97.535</v>
       </c>
       <c r="E228" s="1">
-        <v>99.821</v>
+        <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>99821.0</v>
+        <v>116000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>387.0</v>
+        <v>-2859.4</v>
       </c>
       <c r="J228" s="1">
-        <v>0.38769397221026</v>
+        <v>-2.465</v>
       </c>
       <c r="K228">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>191.1</v>
+        <v>2.45</v>
+      </c>
+      <c r="L228" t="s">
+        <v>527</v>
       </c>
       <c r="M228" s="1">
-        <v>100208.0</v>
+        <v>113140.6</v>
       </c>
       <c r="N228" s="1">
-        <v>100399.1</v>
+        <v>115983.33</v>
       </c>
       <c r="O228" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B229" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C229" s="1">
-        <v>232000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.35</v>
+        <v>98.541</v>
       </c>
       <c r="E229" s="1">
-        <v>99.228</v>
+        <v>100.42</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>230208.96</v>
+        <v>100420.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-2036.96</v>
+        <v>-1879.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.88483089450558</v>
+        <v>-1.8711412069309</v>
       </c>
       <c r="K229">
-        <v>2.61</v>
+        <v>3.54</v>
       </c>
       <c r="L229" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="M229" s="1">
-        <v>228172.0</v>
+        <v>98541.0</v>
       </c>
       <c r="N229" s="1">
-        <v>234220.68</v>
+        <v>102076.62</v>
       </c>
       <c r="O229" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B230" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C230" s="1">
         <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.902</v>
+        <v>97.165</v>
       </c>
       <c r="E230" s="1">
-        <v>99.517</v>
+        <v>99.259</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>99517.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-615.0</v>
+        <v>-2094.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.61798486690716</v>
+        <v>-2.1096323759055</v>
       </c>
       <c r="K230">
-        <v>2.73</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>0.71</v>
+      </c>
+      <c r="L230">
+        <v>707.19</v>
       </c>
       <c r="M230" s="1">
-        <v>98902.0</v>
+        <v>97165.0</v>
       </c>
       <c r="N230" s="1">
-        <v>101629.74</v>
+        <v>97872.19</v>
       </c>
       <c r="O230" s="1">
         <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>533</v>
       </c>
       <c r="B231" t="s">
         <v>534</v>
       </c>
       <c r="C231" s="1">
-        <v>308000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>91.04</v>
+        <v>97.82</v>
       </c>
       <c r="E231" s="1">
-        <v>83.45955844</v>
+        <v>99.362</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>257055.44</v>
+        <v>99362.0</v>
       </c>
       <c r="I231" s="1">
-        <v>23347.76</v>
+        <v>-1542.0</v>
       </c>
       <c r="J231" s="1">
-        <v>9.082772183308</v>
+        <v>-1.5519011292043</v>
       </c>
       <c r="K231">
-        <v>1.1</v>
+        <v>1.27</v>
       </c>
       <c r="L231" t="s">
         <v>535</v>
       </c>
       <c r="M231" s="1">
-        <v>280403.2</v>
+        <v>97820.0</v>
       </c>
       <c r="N231" s="1">
-        <v>283789.09</v>
+        <v>99087.12</v>
       </c>
       <c r="O231" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>536</v>
       </c>
       <c r="B232" t="s">
         <v>537</v>
       </c>
       <c r="C232" s="1">
         <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>102.256</v>
+        <v>99.814</v>
       </c>
       <c r="E232" s="1">
-        <v>99.329</v>
+        <v>99.821</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>99329.0</v>
+        <v>99821.0</v>
       </c>
       <c r="I232" s="1">
-        <v>2927.0</v>
+        <v>-7.0</v>
       </c>
       <c r="J232" s="1">
-        <v>2.9467728457953</v>
+        <v>-0.0070125524689194</v>
       </c>
       <c r="K232">
-        <v>1.0</v>
+        <v>0.4</v>
       </c>
       <c r="L232">
-        <v>997.95</v>
+        <v>403.42</v>
       </c>
       <c r="M232" s="1">
-        <v>102256.0</v>
+        <v>99814.0</v>
       </c>
       <c r="N232" s="1">
-        <v>103253.95</v>
+        <v>100217.42</v>
       </c>
       <c r="O232" s="1">
         <v>0.08</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>538</v>
       </c>
       <c r="B233" t="s">
         <v>539</v>
       </c>
       <c r="C233" s="1">
-        <v>100000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.788</v>
+        <v>97.943</v>
       </c>
       <c r="E233" s="1">
-        <v>100.231</v>
+        <v>99.228</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>100231.0</v>
+        <v>230208.96</v>
       </c>
       <c r="I233" s="1">
-        <v>-1443.0</v>
+        <v>-2981.2</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.4396743522463</v>
+        <v>-1.2949973797718</v>
       </c>
       <c r="K233">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>811.64</v>
+        <v>2.76</v>
+      </c>
+      <c r="L233" t="s">
+        <v>540</v>
       </c>
       <c r="M233" s="1">
-        <v>98788.0</v>
+        <v>227227.76</v>
       </c>
       <c r="N233" s="1">
-        <v>99599.64</v>
+        <v>233641.92</v>
       </c>
       <c r="O233" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B234" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C234" s="1">
         <v>100000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>90.581</v>
+        <v>98.58</v>
       </c>
       <c r="E234" s="1">
-        <v>89.875</v>
+        <v>99.517</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>89875.0</v>
+        <v>99517.0</v>
       </c>
       <c r="I234" s="1">
-        <v>706.0</v>
+        <v>-937.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0.7855354659249</v>
+        <v>-0.94154767527156</v>
       </c>
       <c r="K234">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>90.41</v>
+        <v>2.91</v>
+      </c>
+      <c r="L234" t="s">
+        <v>543</v>
       </c>
       <c r="M234" s="1">
-        <v>90581.0</v>
+        <v>98580.0</v>
       </c>
       <c r="N234" s="1">
-        <v>90671.41</v>
+        <v>101492.67</v>
       </c>
       <c r="O234" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B235" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C235" s="1">
-        <v>100000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.957</v>
+        <v>90.671</v>
       </c>
       <c r="E235" s="1">
-        <v>100.539</v>
+        <v>83.45955844</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>100539.0</v>
+        <v>257055.44</v>
       </c>
       <c r="I235" s="1">
-        <v>418.0</v>
+        <v>22211.24</v>
       </c>
       <c r="J235" s="1">
-        <v>0.41575905867375</v>
+        <v>8.6406418786547</v>
       </c>
       <c r="K235">
-        <v>2.17</v>
+        <v>1.2</v>
       </c>
       <c r="L235" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="M235" s="1">
-        <v>100957.0</v>
+        <v>279266.68</v>
       </c>
       <c r="N235" s="1">
-        <v>103126.86</v>
+        <v>282969.01</v>
       </c>
       <c r="O235" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B236" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="C236" s="1">
-        <v>228571.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.653</v>
+        <v>101.83</v>
       </c>
       <c r="E236" s="1">
-        <v>100.36900132</v>
+        <v>99.329</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>229414.43</v>
+        <v>99329.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-3922.29</v>
+        <v>2501.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.7096962906823</v>
+        <v>2.5178950759597</v>
       </c>
       <c r="K236">
-        <v>1.04</v>
+        <v>1.21</v>
       </c>
       <c r="L236" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="M236" s="1">
-        <v>225492.14</v>
+        <v>101830.0</v>
       </c>
       <c r="N236" s="1">
-        <v>227878.05</v>
+        <v>103040.27</v>
       </c>
       <c r="O236" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B237" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C237" s="1">
-        <v>520000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>88.824</v>
+        <v>98.255</v>
       </c>
       <c r="E237" s="1">
-        <v>90.91529423</v>
+        <v>100.231</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>472759.53</v>
+        <v>100231.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-10874.73</v>
+        <v>-1976.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-2.3002666916096</v>
+        <v>-1.9714459598328</v>
       </c>
       <c r="K237">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>0.09</v>
+      </c>
+      <c r="L237">
+        <v>92.47</v>
       </c>
       <c r="M237" s="1">
-        <v>461884.8</v>
+        <v>98255.0</v>
       </c>
       <c r="N237" s="1">
-        <v>470876.17</v>
+        <v>98347.47</v>
       </c>
       <c r="O237" s="1">
-        <v>0.37</v>
+        <v>0.08</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B238" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C238" s="1">
-        <v>355002.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.741</v>
+        <v>100.537</v>
       </c>
       <c r="E238" s="1">
-        <v>99.67399902</v>
+        <v>99.651</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>353844.69</v>
+        <v>99651.0</v>
       </c>
       <c r="I238" s="1">
-        <v>3787.87</v>
+        <v>886.0</v>
       </c>
       <c r="J238" s="1">
-        <v>1.0704894285682</v>
+        <v>0.88910296936308</v>
       </c>
       <c r="K238">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>0.16</v>
+      </c>
+      <c r="L238">
+        <v>164.73</v>
       </c>
       <c r="M238" s="1">
-        <v>357632.56</v>
+        <v>100537.0</v>
       </c>
       <c r="N238" s="1">
-        <v>361538.8</v>
+        <v>100701.73</v>
       </c>
       <c r="O238" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>554</v>
       </c>
       <c r="B239" t="s">
         <v>555</v>
       </c>
       <c r="C239" s="1">
         <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.046</v>
+        <v>100.838</v>
       </c>
       <c r="E239" s="1">
-        <v>99.766</v>
+        <v>100.539</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>99766.0</v>
+        <v>100539.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-1720.0</v>
+        <v>299.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.7240342401219</v>
+        <v>0.29739703000826</v>
       </c>
       <c r="K239">
-        <v>2.48</v>
+        <v>2.39</v>
       </c>
       <c r="L239" t="s">
         <v>556</v>
       </c>
       <c r="M239" s="1">
-        <v>98046.0</v>
+        <v>100838.0</v>
       </c>
       <c r="N239" s="1">
-        <v>100526.14</v>
+        <v>103227.04</v>
       </c>
       <c r="O239" s="1">
         <v>0.08</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>557</v>
       </c>
       <c r="B240" t="s">
         <v>558</v>
       </c>
       <c r="C240" s="1">
-        <v>130000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.495</v>
+        <v>97.62</v>
       </c>
       <c r="E240" s="1">
-        <v>99.945</v>
+        <v>98.058</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>129928.5</v>
+        <v>519707.4</v>
       </c>
       <c r="I240" s="1">
-        <v>-1885.0</v>
+        <v>-2321.4</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.4507979388664</v>
+        <v>-0.44667441718167</v>
       </c>
       <c r="K240">
-        <v>1.12</v>
+        <v>0.39</v>
       </c>
       <c r="L240" t="s">
         <v>559</v>
       </c>
       <c r="M240" s="1">
-        <v>128043.5</v>
+        <v>517386.0</v>
       </c>
       <c r="N240" s="1">
-        <v>129493.66</v>
+        <v>519462.44</v>
       </c>
       <c r="O240" s="1">
-        <v>0.1</v>
+        <v>0.41</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>560</v>
       </c>
       <c r="B241" t="s">
         <v>561</v>
       </c>
       <c r="C241" s="1">
-        <v>673000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>88.556</v>
+        <v>87.018</v>
       </c>
       <c r="E241" s="1">
-        <v>87.89336553</v>
+        <v>90.91529423</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>591522.35</v>
+        <v>472759.53</v>
       </c>
       <c r="I241" s="1">
-        <v>4459.53</v>
+        <v>-20265.93</v>
       </c>
       <c r="J241" s="1">
-        <v>0.75390726994508</v>
+        <v>-4.2867311421517</v>
       </c>
       <c r="K241">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.91</v>
+      </c>
+      <c r="L241" t="s">
+        <v>562</v>
       </c>
       <c r="M241" s="1">
-        <v>595981.88</v>
+        <v>452493.6</v>
       </c>
       <c r="N241" s="1">
-        <v>595981.88</v>
+        <v>462446.61</v>
       </c>
       <c r="O241" s="1">
-        <v>0.47</v>
+        <v>0.37</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B242" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C242" s="1">
-        <v>24000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>62.701</v>
+        <v>97.899</v>
       </c>
       <c r="E242" s="1">
-        <v>73.332375</v>
+        <v>99.766</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>17599.77</v>
+        <v>99766.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-2551.53</v>
+        <v>-1867.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-14.497519001669</v>
+        <v>-1.871379026923</v>
       </c>
       <c r="K242">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>34.03</v>
+        <v>2.71</v>
+      </c>
+      <c r="L242" t="s">
+        <v>565</v>
       </c>
       <c r="M242" s="1">
-        <v>15048.24</v>
+        <v>97899.0</v>
       </c>
       <c r="N242" s="1">
-        <v>15082.27</v>
+        <v>100612.01</v>
       </c>
       <c r="O242" s="1">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B243" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C243" s="1">
-        <v>198000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>95.157</v>
+        <v>98.032</v>
       </c>
       <c r="E243" s="1">
-        <v>93.47240909</v>
+        <v>99.945</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>185075.37</v>
+        <v>129928.5</v>
       </c>
       <c r="I243" s="1">
-        <v>3335.49</v>
+        <v>-2486.9</v>
       </c>
       <c r="J243" s="1">
-        <v>1.802233327968</v>
+        <v>-1.914052729001</v>
       </c>
       <c r="K243">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>561.45</v>
+        <v>1.31</v>
+      </c>
+      <c r="L243" t="s">
+        <v>568</v>
       </c>
       <c r="M243" s="1">
-        <v>188410.86</v>
+        <v>127441.6</v>
       </c>
       <c r="N243" s="1">
-        <v>188972.31</v>
+        <v>129141.79</v>
       </c>
       <c r="O243" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B244" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C244" s="1">
-        <v>124000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>86.09</v>
+        <v>98.278</v>
       </c>
       <c r="E244" s="1">
-        <v>91.51215323</v>
+        <v>98.71</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>113475.07</v>
+        <v>98710.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-6723.47</v>
+        <v>-432.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-5.9250635403882</v>
+        <v>-0.43764562860906</v>
       </c>
       <c r="K244">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>0.77</v>
+      </c>
+      <c r="L244">
+        <v>767.12</v>
       </c>
       <c r="M244" s="1">
-        <v>106751.6</v>
+        <v>98278.0</v>
       </c>
       <c r="N244" s="1">
-        <v>108127.49</v>
+        <v>99045.12</v>
       </c>
       <c r="O244" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B245" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C245" s="1">
-        <v>135000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>98.592</v>
+        <v>72.575</v>
       </c>
       <c r="E245" s="1">
-        <v>99.998</v>
+        <v>72.707</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>134997.3</v>
+        <v>82885.98</v>
       </c>
       <c r="I245" s="1">
-        <v>-1898.1</v>
+        <v>-150.48</v>
       </c>
       <c r="J245" s="1">
-        <v>-1.4060281205624</v>
+        <v>-0.18155060723177</v>
       </c>
       <c r="K245">
-        <v>0.47</v>
+        <v>0.01</v>
       </c>
       <c r="L245">
-        <v>635.65</v>
+        <v>5.86</v>
       </c>
       <c r="M245" s="1">
-        <v>133099.2</v>
+        <v>82735.5</v>
       </c>
       <c r="N245" s="1">
-        <v>133734.85</v>
+        <v>82741.36</v>
       </c>
       <c r="O245" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B246" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C246" s="1">
-        <v>150000.0</v>
+        <v>565000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.349</v>
+        <v>85.867</v>
       </c>
       <c r="E246" s="1">
-        <v>100.0965</v>
+        <v>86.178</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>150144.75</v>
+        <v>486905.7</v>
       </c>
       <c r="I246" s="1">
-        <v>1878.75</v>
+        <v>-1757.15</v>
       </c>
       <c r="J246" s="1">
-        <v>1.2512925027349</v>
+        <v>-0.36088096730024</v>
       </c>
       <c r="K246">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>0.08</v>
+      </c>
+      <c r="L246">
+        <v>439.23</v>
       </c>
       <c r="M246" s="1">
-        <v>152023.5</v>
+        <v>485148.55</v>
       </c>
       <c r="N246" s="1">
-        <v>155642.4</v>
+        <v>485587.78</v>
       </c>
       <c r="O246" s="1">
-        <v>0.12</v>
+        <v>0.39</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B247" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C247" s="1">
-        <v>1035800.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>87.435</v>
+        <v>61.984</v>
       </c>
       <c r="E247" s="1">
-        <v>87.23165862</v>
+        <v>73.332375</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>903545.52</v>
+        <v>17599.77</v>
       </c>
       <c r="I247" s="1">
-        <v>2106.21</v>
+        <v>-2723.61</v>
       </c>
       <c r="J247" s="1">
-        <v>0.233105023862</v>
+        <v>-15.475259051681</v>
       </c>
       <c r="K247">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L247">
-        <v>0.0</v>
+        <v>37.32</v>
       </c>
       <c r="M247" s="1">
-        <v>905651.73</v>
+        <v>14876.16</v>
       </c>
       <c r="N247" s="1">
-        <v>905651.73</v>
+        <v>14913.48</v>
       </c>
       <c r="O247" s="1">
-        <v>0.72</v>
+        <v>0.01</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B248" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C248" s="1">
-        <v>980000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>84.337</v>
+        <v>94.915</v>
       </c>
       <c r="E248" s="1">
-        <v>84.103</v>
+        <v>93.47240909</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>824209.4</v>
+        <v>185075.37</v>
       </c>
       <c r="I248" s="1">
-        <v>2293.2</v>
+        <v>2856.33</v>
       </c>
       <c r="J248" s="1">
-        <v>0.27823026526997</v>
+        <v>1.5433333997927</v>
       </c>
       <c r="K248">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="L248">
-        <v>0.0</v>
+        <v>615.7</v>
       </c>
       <c r="M248" s="1">
-        <v>826502.6</v>
+        <v>187931.7</v>
       </c>
       <c r="N248" s="1">
-        <v>826502.6</v>
+        <v>188547.4</v>
       </c>
       <c r="O248" s="1">
-        <v>0.66</v>
+        <v>0.15</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B249" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C249" s="1">
-        <v>2502943.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>62.986</v>
+        <v>98.257</v>
       </c>
       <c r="E249" s="1">
-        <v>72.69136173</v>
+        <v>99.998</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1819423.35</v>
+        <v>134997.3</v>
       </c>
       <c r="I249" s="1">
-        <v>-242919.67</v>
+        <v>-2350.35</v>
       </c>
       <c r="J249" s="1">
-        <v>-13.351464902327</v>
+        <v>-1.7410348206964</v>
       </c>
       <c r="K249">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>0.65</v>
+      </c>
+      <c r="L249">
+        <v>880.13</v>
       </c>
       <c r="M249" s="1">
-        <v>1576503.68</v>
+        <v>132646.95</v>
       </c>
       <c r="N249" s="1">
-        <v>1587475.48</v>
+        <v>133527.08</v>
       </c>
       <c r="O249" s="1">
-        <v>1.26</v>
+        <v>0.11</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>581</v>
       </c>
       <c r="B250" t="s">
         <v>582</v>
       </c>
       <c r="C250" s="1">
-        <v>444553.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>84.852</v>
+        <v>100.961</v>
       </c>
       <c r="E250" s="1">
-        <v>86.69857362</v>
+        <v>100.0965</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>385421.11</v>
+        <v>150144.75</v>
       </c>
       <c r="I250" s="1">
-        <v>-8208.99</v>
+        <v>1296.75</v>
       </c>
       <c r="J250" s="1">
-        <v>-2.1298755535212</v>
+        <v>0.86366656176789</v>
       </c>
       <c r="K250">
-        <v>1.1</v>
+        <v>2.62</v>
       </c>
       <c r="L250" t="s">
         <v>583</v>
       </c>
       <c r="M250" s="1">
-        <v>377212.12</v>
+        <v>151441.5</v>
       </c>
       <c r="N250" s="1">
-        <v>382083.93</v>
+        <v>155364.51</v>
       </c>
       <c r="O250" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>584</v>
       </c>
       <c r="B251" t="s">
         <v>585</v>
       </c>
       <c r="C251" s="1">
-        <v>1380000.0</v>
+        <v>1035800.0</v>
       </c>
       <c r="D251" s="1">
-        <v>75.273</v>
+        <v>87.044</v>
       </c>
       <c r="E251" s="1">
-        <v>78.5174029</v>
+        <v>87.23165862</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>1083540.16</v>
+        <v>903545.52</v>
       </c>
       <c r="I251" s="1">
-        <v>-44772.76</v>
+        <v>-1943.77</v>
       </c>
       <c r="J251" s="1">
-        <v>-4.1320812696043</v>
+        <v>-0.21512695896052</v>
       </c>
       <c r="K251">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.0</v>
+      </c>
+      <c r="L251">
+        <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>1038767.4</v>
+        <v>901601.75</v>
       </c>
       <c r="N251" s="1">
-        <v>1053890.69</v>
+        <v>901601.75</v>
       </c>
       <c r="O251" s="1">
-        <v>0.84</v>
+        <v>0.72</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
+        <v>586</v>
+      </c>
+      <c r="B252" t="s">
         <v>587</v>
       </c>
-      <c r="B252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C252" s="1">
-        <v>850000.0</v>
+        <v>1572679.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.65</v>
+        <v>83.838</v>
       </c>
       <c r="E252" s="1">
-        <v>99.934</v>
+        <v>84.13729439</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>849439.0</v>
+        <v>1323209.56</v>
       </c>
       <c r="I252" s="1">
-        <v>-10914.0</v>
+        <v>-4706.94</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.2848479996798</v>
+        <v>-0.35572143236329</v>
       </c>
       <c r="K252">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>0.0</v>
+      </c>
+      <c r="L252">
+        <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>838525.0</v>
+        <v>1318502.62</v>
       </c>
       <c r="N252" s="1">
-        <v>849591.3</v>
+        <v>1318502.62</v>
       </c>
       <c r="O252" s="1">
-        <v>0.67</v>
+        <v>1.05</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
+        <v>588</v>
+      </c>
+      <c r="B253" t="s">
+        <v>589</v>
+      </c>
+      <c r="C253" s="1">
+        <v>3867943.0</v>
+      </c>
+      <c r="D253" s="1">
+        <v>61.953</v>
+      </c>
+      <c r="E253" s="1">
+        <v>69.01894883</v>
+      </c>
+      <c r="F253" t="s">
+        <v>8</v>
+      </c>
+      <c r="G253">
+        <v>1.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>2669613.6</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-273306.88</v>
+      </c>
+      <c r="J253" s="1">
+        <v>-10.237694324003</v>
+      </c>
+      <c r="K253">
+        <v>0.47</v>
+      </c>
+      <c r="L253" t="s">
         <v>590</v>
       </c>
-      <c r="B253" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M253" s="1">
-        <v>390245.0</v>
+        <v>2396306.72</v>
       </c>
       <c r="N253" s="1">
-        <v>403395.68</v>
+        <v>2414321.8</v>
       </c>
       <c r="O253" s="1">
-        <v>0.32</v>
+        <v>1.92</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
+        <v>591</v>
+      </c>
+      <c r="B254" t="s">
+        <v>592</v>
+      </c>
+      <c r="C254" s="1">
+        <v>1055885.0</v>
+      </c>
+      <c r="D254" s="1">
+        <v>98.221</v>
+      </c>
+      <c r="E254" s="1">
+        <v>99.44402657</v>
+      </c>
+      <c r="F254" t="s">
+        <v>8</v>
+      </c>
+      <c r="G254">
+        <v>1.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>1050014.56</v>
+      </c>
+      <c r="I254" s="1">
+        <v>-12913.75</v>
+      </c>
+      <c r="J254" s="1">
+        <v>-1.2298638982682</v>
+      </c>
+      <c r="K254">
+        <v>1.5</v>
+      </c>
+      <c r="L254" t="s">
         <v>593</v>
       </c>
-      <c r="B254" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M254" s="1">
-        <v>235078.63</v>
+        <v>1037100.81</v>
       </c>
       <c r="N254" s="1">
-        <v>241839.84</v>
+        <v>1052895.69</v>
       </c>
       <c r="O254" s="1">
-        <v>0.19</v>
+        <v>0.84</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
+        <v>594</v>
+      </c>
+      <c r="B255" t="s">
+        <v>595</v>
+      </c>
+      <c r="C255" s="1">
+        <v>224000.0</v>
+      </c>
+      <c r="D255" s="1">
+        <v>97.297</v>
+      </c>
+      <c r="E255" s="1">
+        <v>98.725</v>
+      </c>
+      <c r="F255" t="s">
+        <v>8</v>
+      </c>
+      <c r="G255">
+        <v>1.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>221144.0</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-3198.72</v>
+      </c>
+      <c r="J255" s="1">
+        <v>-1.4464421372499</v>
+      </c>
+      <c r="K255">
+        <v>3.82</v>
+      </c>
+      <c r="L255" t="s">
         <v>596</v>
       </c>
-      <c r="B255" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M255" s="1">
-        <v>469844.35</v>
+        <v>217945.28</v>
       </c>
       <c r="N255" s="1">
-        <v>476011.29</v>
+        <v>226500.24</v>
       </c>
       <c r="O255" s="1">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
+        <v>597</v>
+      </c>
+      <c r="B256" t="s">
+        <v>598</v>
+      </c>
+      <c r="C256" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="D256" s="1">
+        <v>97.501</v>
+      </c>
+      <c r="E256" s="1">
+        <v>98.469</v>
+      </c>
+      <c r="F256" t="s">
+        <v>8</v>
+      </c>
+      <c r="G256">
+        <v>1.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>401753.52</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-3949.44</v>
+      </c>
+      <c r="J256" s="1">
+        <v>-0.98305050320405</v>
+      </c>
+      <c r="K256">
+        <v>4.1</v>
+      </c>
+      <c r="L256" t="s">
         <v>599</v>
       </c>
-      <c r="B256" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M256" s="1">
-        <v>221802.56</v>
+        <v>397804.08</v>
       </c>
       <c r="N256" s="1">
-        <v>229854.29</v>
+        <v>414526.49</v>
       </c>
       <c r="O256" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="B257" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="C257" s="1">
         <v>100000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>82.723</v>
+        <v>82.13</v>
       </c>
       <c r="E257" s="1">
         <v>81.75</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>81750.0</v>
       </c>
       <c r="I257" s="1">
-        <v>973.0</v>
+        <v>380.0</v>
       </c>
       <c r="J257" s="1">
-        <v>1.1902140672783</v>
+        <v>0.46483180428135</v>
       </c>
       <c r="K257">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="L257">
-        <v>115.07</v>
+        <v>197.26</v>
       </c>
       <c r="M257" s="1">
-        <v>82723.0</v>
+        <v>82130.0</v>
       </c>
       <c r="N257" s="1">
-        <v>82838.07</v>
+        <v>82327.26</v>
       </c>
       <c r="O257" s="1">
         <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
+        <v>602</v>
+      </c>
+      <c r="B258" t="s">
+        <v>603</v>
+      </c>
+      <c r="C258" s="1">
+        <v>1723937.0</v>
+      </c>
+      <c r="D258" s="1">
+        <v>99.045</v>
+      </c>
+      <c r="E258" s="1">
+        <v>99.18200027</v>
+      </c>
+      <c r="F258" t="s">
+        <v>8</v>
+      </c>
+      <c r="G258">
+        <v>1.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>1709835.2</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-2361.8</v>
+      </c>
+      <c r="J258" s="1">
+        <v>-0.13813027126825</v>
+      </c>
+      <c r="K258">
+        <v>1.73</v>
+      </c>
+      <c r="L258" t="s">
         <v>604</v>
       </c>
-      <c r="B258" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M258" s="1">
-        <v>542590.31</v>
+        <v>1707473.4</v>
       </c>
       <c r="N258" s="1">
-        <v>542590.31</v>
+        <v>1737262.09</v>
       </c>
       <c r="O258" s="1">
-        <v>0.43</v>
+        <v>1.38</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
+        <v>605</v>
+      </c>
+      <c r="B259" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="C259" s="1">
         <v>2263571.72</v>
       </c>
       <c r="D259" s="1">
-        <v>88.275</v>
+        <v>86.994</v>
       </c>
       <c r="E259" s="1">
         <v>102.8383713</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>2327820.29</v>
       </c>
       <c r="I259" s="1">
-        <v>-329652.35</v>
+        <v>-358648.71</v>
       </c>
       <c r="J259" s="1">
-        <v>-14.161417503582</v>
+        <v>-15.407061771079</v>
       </c>
       <c r="K259">
-        <v>1.92</v>
+        <v>2.05</v>
       </c>
       <c r="L259" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="M259" s="1">
-        <v>1998167.94</v>
+        <v>1969171.58</v>
       </c>
       <c r="N259" s="1">
-        <v>2041578.9</v>
+        <v>2015683.33</v>
       </c>
       <c r="O259" s="1">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
+        <v>608</v>
+      </c>
+      <c r="B260" t="s">
         <v>609</v>
       </c>
-      <c r="B260" t="s">
+      <c r="C260" s="1">
+        <v>2784704.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>96.124</v>
+      </c>
+      <c r="E260" s="1">
+        <v>97.05560555</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>2702711.33</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-25942.45</v>
+      </c>
+      <c r="J260" s="1">
+        <v>-0.95986758600668</v>
+      </c>
+      <c r="K260">
+        <v>0.51</v>
+      </c>
+      <c r="L260" t="s">
         <v>610</v>
       </c>
-      <c r="C260" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M260" s="1">
-        <v>693398.67</v>
+        <v>2676768.88</v>
       </c>
       <c r="N260" s="1">
-        <v>696042.1</v>
+        <v>2690883.13</v>
       </c>
       <c r="O260" s="1">
-        <v>0.55</v>
+        <v>2.14</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
+        <v>611</v>
+      </c>
+      <c r="B261" t="s">
         <v>612</v>
       </c>
-      <c r="B261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C261" s="1">
-        <v>415996.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>98.127</v>
+        <v>99.848</v>
       </c>
       <c r="E261" s="1">
-        <v>99.89010231</v>
+        <v>100.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>415538.83</v>
+        <v>100000.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-7334.44</v>
+        <v>-152.0</v>
       </c>
       <c r="J261" s="1">
-        <v>-1.7650432331438</v>
+        <v>-0.152</v>
       </c>
       <c r="K261">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.09</v>
+      </c>
+      <c r="L261">
+        <v>91.79</v>
       </c>
       <c r="M261" s="1">
-        <v>408204.39</v>
+        <v>99848.0</v>
       </c>
       <c r="N261" s="1">
-        <v>415256.95</v>
+        <v>99939.79</v>
       </c>
       <c r="O261" s="1">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>613</v>
+      </c>
+      <c r="B262" t="s">
+        <v>614</v>
+      </c>
+      <c r="C262" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>98.257</v>
+      </c>
+      <c r="E262" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-983.0</v>
+      </c>
+      <c r="J262" s="1">
+        <v>-0.99052801289802</v>
+      </c>
+      <c r="K262">
+        <v>1.02</v>
+      </c>
+      <c r="L262" t="s">
         <v>615</v>
       </c>
-      <c r="B262" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M262" s="1">
-        <v>964804.5</v>
+        <v>98257.0</v>
       </c>
       <c r="N262" s="1">
-        <v>984550.25</v>
+        <v>99274.12</v>
       </c>
       <c r="O262" s="1">
-        <v>0.78</v>
+        <v>0.08</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="B263" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="C263" s="1">
         <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>98.955</v>
+        <v>88.392</v>
       </c>
       <c r="E263" s="1">
-        <v>99.24</v>
+        <v>85.48</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>99240.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-285.0</v>
+        <v>2912.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.28718258766626</v>
+        <v>3.4066448291998</v>
       </c>
       <c r="K263">
-        <v>0.81</v>
+        <v>0.05</v>
       </c>
       <c r="L263">
-        <v>811.64</v>
+        <v>45.62</v>
       </c>
       <c r="M263" s="1">
-        <v>98955.0</v>
+        <v>88392.0</v>
       </c>
       <c r="N263" s="1">
-        <v>99766.64</v>
+        <v>88437.62</v>
       </c>
       <c r="O263" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
+        <v>618</v>
+      </c>
+      <c r="B264" t="s">
+        <v>619</v>
+      </c>
+      <c r="C264" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D264" s="1">
+        <v>92.028</v>
+      </c>
+      <c r="E264" s="1">
+        <v>92.546</v>
+      </c>
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+      <c r="G264">
+        <v>1.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>185092.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-1036.0</v>
+      </c>
+      <c r="J264" s="1">
+        <v>-0.55972165193525</v>
+      </c>
+      <c r="K264">
+        <v>0.98</v>
+      </c>
+      <c r="L264" t="s">
         <v>620</v>
       </c>
-      <c r="B264" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M264" s="1">
-        <v>88589.0</v>
+        <v>184056.0</v>
       </c>
       <c r="N264" s="1">
-        <v>90383.25</v>
+        <v>186012.16</v>
       </c>
       <c r="O264" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="B265" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="C265" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>92.179</v>
+        <v>101.149</v>
       </c>
       <c r="E265" s="1">
-        <v>92.546</v>
+        <v>99.942</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>185092.0</v>
+        <v>99942.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-734.0</v>
+        <v>1207.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.39655954876494</v>
+        <v>1.2077004662704</v>
       </c>
       <c r="K265">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.28</v>
+      </c>
+      <c r="L265">
+        <v>278.08</v>
       </c>
       <c r="M265" s="1">
-        <v>184358.0</v>
+        <v>101149.0</v>
       </c>
       <c r="N265" s="1">
-        <v>186122.38</v>
+        <v>101427.08</v>
       </c>
       <c r="O265" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="B266" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>101.397</v>
+        <v>94.056</v>
       </c>
       <c r="E266" s="1">
-        <v>99.942</v>
+        <v>94.7</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>99942.0</v>
+        <v>94700.0</v>
       </c>
       <c r="I266" s="1">
-        <v>1455.0</v>
+        <v>-644.0</v>
       </c>
       <c r="J266" s="1">
-        <v>1.4558443897461</v>
+        <v>-0.68004223864836</v>
       </c>
       <c r="K266">
-        <v>0.08</v>
+        <v>0.39</v>
       </c>
       <c r="L266">
-        <v>79.45</v>
+        <v>386.99</v>
       </c>
       <c r="M266" s="1">
-        <v>101397.0</v>
+        <v>94056.0</v>
       </c>
       <c r="N266" s="1">
-        <v>101476.45</v>
+        <v>94442.99</v>
       </c>
       <c r="O266" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="B267" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="C267" s="1">
         <v>100000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>94.183</v>
+        <v>101.073</v>
       </c>
       <c r="E267" s="1">
-        <v>94.7</v>
+        <v>99.858</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>94700.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-517.0</v>
+        <v>1215.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.54593453009504</v>
+        <v>1.2167277534098</v>
       </c>
       <c r="K267">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>352.74</v>
+        <v>3.49</v>
+      </c>
+      <c r="L267" t="s">
+        <v>627</v>
       </c>
       <c r="M267" s="1">
-        <v>94183.0</v>
+        <v>101073.0</v>
       </c>
       <c r="N267" s="1">
-        <v>94535.74</v>
+        <v>104565.81</v>
       </c>
       <c r="O267" s="1">
         <v>0.08</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B268" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C268" s="1">
         <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.912</v>
+        <v>97.85</v>
       </c>
       <c r="E268" s="1">
-        <v>99.858</v>
+        <v>100.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>99858.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I268" s="1">
-        <v>1054.0</v>
+        <v>-2150.0</v>
       </c>
       <c r="J268" s="1">
-        <v>1.0554988083078</v>
+        <v>-2.15</v>
       </c>
       <c r="K268">
-        <v>3.28</v>
+        <v>1.81</v>
       </c>
       <c r="L268" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="M268" s="1">
-        <v>100912.0</v>
+        <v>97850.0</v>
       </c>
       <c r="N268" s="1">
-        <v>104192.48</v>
+        <v>99658.22</v>
       </c>
       <c r="O268" s="1">
         <v>0.08</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
+        <v>631</v>
+      </c>
+      <c r="B269" t="s">
+        <v>632</v>
+      </c>
+      <c r="C269" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>93.382</v>
+      </c>
+      <c r="E269" s="1">
+        <v>96.33333333</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>289000.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-8854.0</v>
+      </c>
+      <c r="J269" s="1">
+        <v>-3.0636678200692</v>
+      </c>
+      <c r="K269">
+        <v>0.4</v>
+      </c>
+      <c r="L269" t="s">
         <v>633</v>
       </c>
-      <c r="B269" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M269" s="1">
-        <v>98932.0</v>
+        <v>280146.0</v>
       </c>
       <c r="N269" s="1">
-        <v>100534.74</v>
+        <v>281346.0</v>
       </c>
       <c r="O269" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>634</v>
+      </c>
+      <c r="B270" t="s">
+        <v>635</v>
+      </c>
+      <c r="C270" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>97.066</v>
+      </c>
+      <c r="E270" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>197284.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-3152.0</v>
+      </c>
+      <c r="J270" s="1">
+        <v>-1.5976967214777</v>
+      </c>
+      <c r="K270">
+        <v>4.11</v>
+      </c>
+      <c r="L270" t="s">
         <v>636</v>
       </c>
-      <c r="B270" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M270" s="1">
-        <v>280641.0</v>
+        <v>194132.0</v>
       </c>
       <c r="N270" s="1">
-        <v>281541.0</v>
+        <v>202354.6</v>
       </c>
       <c r="O270" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>637</v>
+      </c>
+      <c r="B271" t="s">
         <v>638</v>
       </c>
-      <c r="B271" t="s">
+      <c r="C271" s="1">
+        <v>148000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>97.828</v>
+      </c>
+      <c r="E271" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>147449.44</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-2664.0</v>
+      </c>
+      <c r="J271" s="1">
+        <v>-1.8067210021279</v>
+      </c>
+      <c r="K271">
+        <v>1.88</v>
+      </c>
+      <c r="L271" t="s">
         <v>639</v>
       </c>
-      <c r="C271" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M271" s="1">
-        <v>193558.0</v>
+        <v>144785.44</v>
       </c>
       <c r="N271" s="1">
-        <v>201301.15</v>
+        <v>147566.02</v>
       </c>
       <c r="O271" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>640</v>
+      </c>
+      <c r="B272" t="s">
         <v>641</v>
       </c>
-      <c r="B272" t="s">
+      <c r="C272" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>98.322</v>
+      </c>
+      <c r="E272" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>99736.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-1414.0</v>
+      </c>
+      <c r="J272" s="1">
+        <v>-1.4177428411005</v>
+      </c>
+      <c r="K272">
+        <v>1.75</v>
+      </c>
+      <c r="L272" t="s">
         <v>642</v>
       </c>
-      <c r="C272" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M272" s="1">
-        <v>145436.64</v>
+        <v>98322.0</v>
       </c>
       <c r="N272" s="1">
-        <v>147953.65</v>
+        <v>100075.42</v>
       </c>
       <c r="O272" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>643</v>
+      </c>
+      <c r="B273" t="s">
         <v>644</v>
       </c>
-      <c r="B273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C273" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>98.428</v>
+        <v>99.163</v>
       </c>
       <c r="E273" s="1">
-        <v>99.736</v>
+        <v>99.394</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>99736.0</v>
+        <v>115297.04</v>
       </c>
       <c r="I273" s="1">
-        <v>-1308.0</v>
+        <v>-267.96</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.3114622603674</v>
+        <v>-0.23240839487293</v>
       </c>
       <c r="K273">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>0.01</v>
+      </c>
+      <c r="L273">
+        <v>11.92</v>
       </c>
       <c r="M273" s="1">
-        <v>98428.0</v>
+        <v>115029.08</v>
       </c>
       <c r="N273" s="1">
-        <v>99962.25</v>
+        <v>115041.0</v>
       </c>
       <c r="O273" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="B274" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="C274" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>98.181</v>
+        <v>95.056</v>
       </c>
       <c r="E274" s="1">
-        <v>99.594</v>
+        <v>93.6</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>103577.76</v>
+        <v>93600.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-1469.52</v>
+        <v>1456.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-1.4187601662751</v>
+        <v>1.5555555555556</v>
       </c>
       <c r="K274">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>0.85</v>
+      </c>
+      <c r="L274">
+        <v>850.34</v>
       </c>
       <c r="M274" s="1">
-        <v>102108.24</v>
+        <v>95056.0</v>
       </c>
       <c r="N274" s="1">
-        <v>105041.25</v>
+        <v>95906.34</v>
       </c>
       <c r="O274" s="1">
         <v>0.08</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="B275" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="C275" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>95.447</v>
+        <v>98.042</v>
       </c>
       <c r="E275" s="1">
-        <v>93.6</v>
+        <v>100.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>93600.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I275" s="1">
-        <v>1847.0</v>
+        <v>-3916.0</v>
       </c>
       <c r="J275" s="1">
-        <v>1.9732905982906</v>
+        <v>-1.958</v>
       </c>
       <c r="K275">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>761.3</v>
+        <v>2.69</v>
+      </c>
+      <c r="L275" t="s">
+        <v>649</v>
       </c>
       <c r="M275" s="1">
-        <v>95447.0</v>
+        <v>196084.0</v>
       </c>
       <c r="N275" s="1">
-        <v>96208.3</v>
+        <v>201455.92</v>
       </c>
       <c r="O275" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>650</v>
+      </c>
+      <c r="B276" t="s">
+        <v>651</v>
+      </c>
+      <c r="C276" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>100.52</v>
+      </c>
+      <c r="E276" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>151770.48</v>
+      </c>
+      <c r="I276" s="1">
+        <v>1019.92</v>
+      </c>
+      <c r="J276" s="1">
+        <v>0.67201474226081</v>
+      </c>
+      <c r="K276">
+        <v>2.38</v>
+      </c>
+      <c r="L276" t="s">
         <v>652</v>
       </c>
-      <c r="B276" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M276" s="1">
-        <v>196984.0</v>
+        <v>152790.4</v>
       </c>
       <c r="N276" s="1">
-        <v>201931.26</v>
+        <v>156413.83</v>
       </c>
       <c r="O276" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="B277" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="C277" s="1">
-        <v>152000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>101.307</v>
+        <v>99.482</v>
       </c>
       <c r="E277" s="1">
-        <v>99.849</v>
+        <v>99.115</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>151770.48</v>
+        <v>115964.55</v>
       </c>
       <c r="I277" s="1">
-        <v>2216.16</v>
+        <v>429.39</v>
       </c>
       <c r="J277" s="1">
-        <v>1.4602049094132</v>
+        <v>0.3702769510165</v>
       </c>
       <c r="K277">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>0.29</v>
+      </c>
+      <c r="L277">
+        <v>336.58</v>
       </c>
       <c r="M277" s="1">
-        <v>153986.64</v>
+        <v>116393.94</v>
       </c>
       <c r="N277" s="1">
-        <v>157289.41</v>
+        <v>116730.52</v>
       </c>
       <c r="O277" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="B278" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="C278" s="1">
-        <v>117000.0</v>
+        <v>103183.72</v>
       </c>
       <c r="D278" s="1">
-        <v>99.802</v>
+        <v>89.32</v>
       </c>
       <c r="E278" s="1">
-        <v>99.115</v>
+        <v>92.98022014</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>115964.55</v>
+        <v>95940.45</v>
       </c>
       <c r="I278" s="1">
-        <v>803.79</v>
+        <v>-3776.75</v>
       </c>
       <c r="J278" s="1">
-        <v>0.69313423800636</v>
+        <v>-3.9365564785239</v>
       </c>
       <c r="K278">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>112.19</v>
+        <v>1.25</v>
+      </c>
+      <c r="L278" t="s">
+        <v>657</v>
       </c>
       <c r="M278" s="1">
-        <v>116768.34</v>
+        <v>92163.7</v>
       </c>
       <c r="N278" s="1">
-        <v>116880.53</v>
+        <v>93449.96</v>
       </c>
       <c r="O278" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="B279" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="C279" s="1">
-        <v>203227.6</v>
+        <v>130000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>95.634</v>
+        <v>93.492</v>
       </c>
       <c r="E279" s="1">
-        <v>96.26519233</v>
+        <v>93.818</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>195637.44</v>
+        <v>121963.4</v>
       </c>
       <c r="I279" s="1">
-        <v>-1282.76</v>
+        <v>-423.8</v>
       </c>
       <c r="J279" s="1">
-        <v>-0.65568226613474</v>
+        <v>-0.3474812935684</v>
       </c>
       <c r="K279">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>0.16</v>
+      </c>
+      <c r="L279">
+        <v>206.75</v>
       </c>
       <c r="M279" s="1">
-        <v>194354.68</v>
+        <v>121539.6</v>
       </c>
       <c r="N279" s="1">
-        <v>196375.82</v>
+        <v>121746.35</v>
       </c>
       <c r="O279" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B280" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="C280" s="1">
-        <v>103183.72</v>
+        <v>80000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>90.19</v>
+        <v>65.187</v>
       </c>
       <c r="E280" s="1">
-        <v>92.98022014</v>
+        <v>65.161</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>95940.45</v>
+        <v>52128.8</v>
       </c>
       <c r="I280" s="1">
-        <v>-2879.05</v>
+        <v>20.8</v>
       </c>
       <c r="J280" s="1">
-        <v>-3.000871895014</v>
+        <v>0.039901167876491</v>
       </c>
       <c r="K280">
-        <v>1.18</v>
+        <v>1.44</v>
       </c>
       <c r="L280" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="M280" s="1">
-        <v>93061.4</v>
+        <v>52149.6</v>
       </c>
       <c r="N280" s="1">
-        <v>94274.16</v>
+        <v>53300.28</v>
       </c>
       <c r="O280" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="B281" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="C281" s="1">
-        <v>86980.33</v>
+        <v>681000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>79.612</v>
+        <v>101.982</v>
       </c>
       <c r="E281" s="1">
-        <v>95.00003047</v>
+        <v>123.85769604</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>82631.34</v>
+        <v>843470.91</v>
       </c>
       <c r="I281" s="1">
-        <v>-13384.56</v>
+        <v>49222.19</v>
       </c>
       <c r="J281" s="1">
-        <v>-16.197921999087</v>
+        <v>5.8356713214923</v>
       </c>
       <c r="K281">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>243.07</v>
+        <v>0.2</v>
+      </c>
+      <c r="L281" t="s">
+        <v>665</v>
       </c>
       <c r="M281" s="1">
-        <v>69246.78</v>
+        <v>892693.1</v>
       </c>
       <c r="N281" s="1">
-        <v>69489.85</v>
+        <v>894060.82</v>
       </c>
       <c r="O281" s="1">
-        <v>0.06</v>
+        <v>0.71</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
+        <v>666</v>
+      </c>
+      <c r="B282" t="s">
+        <v>667</v>
+      </c>
+      <c r="C282" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D282" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E282" s="1">
+        <v>100.913</v>
+      </c>
+      <c r="F282" t="s">
+        <v>8</v>
+      </c>
+      <c r="G282">
+        <v>1.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>756847.5</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-7275.0</v>
+      </c>
+      <c r="J282" s="1">
+        <v>-0.9612240246549</v>
+      </c>
+      <c r="K282">
+        <v>0.45</v>
+      </c>
+      <c r="L282" t="s">
         <v>668</v>
       </c>
-      <c r="B282" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M282" s="1">
-        <v>887649.74</v>
+        <v>749572.5</v>
       </c>
       <c r="N282" s="1">
-        <v>888419.48</v>
+        <v>752953.72</v>
       </c>
       <c r="O282" s="1">
-        <v>0.71</v>
+        <v>0.6</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
+        <v>669</v>
+      </c>
+      <c r="B283" t="s">
         <v>670</v>
       </c>
-      <c r="B283" t="s">
+      <c r="C283" s="1">
+        <v>770000.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>97.798</v>
+      </c>
+      <c r="E283" s="1">
+        <v>97.901</v>
+      </c>
+      <c r="F283" t="s">
+        <v>8</v>
+      </c>
+      <c r="G283">
+        <v>1.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>753837.7</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-793.1</v>
+      </c>
+      <c r="J283" s="1">
+        <v>-0.10520832269333</v>
+      </c>
+      <c r="K283">
+        <v>0.39</v>
+      </c>
+      <c r="L283" t="s">
         <v>671</v>
       </c>
-      <c r="C283" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M283" s="1">
-        <v>750112.5</v>
+        <v>753044.6</v>
       </c>
       <c r="N283" s="1">
-        <v>752437.09</v>
+        <v>756010.56</v>
       </c>
       <c r="O283" s="1">
         <v>0.6</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
+        <v>672</v>
+      </c>
+      <c r="B284" t="s">
         <v>673</v>
       </c>
-      <c r="B284" t="s">
+      <c r="C284" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>92.891</v>
+      </c>
+      <c r="E284" s="1">
+        <v>93.703</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>1311842.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-11368.0</v>
+      </c>
+      <c r="J284" s="1">
+        <v>-0.86656777264335</v>
+      </c>
+      <c r="K284">
+        <v>0.53</v>
+      </c>
+      <c r="L284" t="s">
         <v>674</v>
       </c>
-      <c r="C284" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M284" s="1">
-        <v>486831.73</v>
+        <v>1300474.0</v>
       </c>
       <c r="N284" s="1">
-        <v>488820.59</v>
+        <v>1307892.48</v>
       </c>
       <c r="O284" s="1">
-        <v>0.39</v>
+        <v>1.04</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
+        <v>675</v>
+      </c>
+      <c r="B285" t="s">
         <v>676</v>
       </c>
-      <c r="B285" t="s">
+      <c r="C285" s="1">
+        <v>563000.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>84.454</v>
+      </c>
+      <c r="E285" s="1">
+        <v>95.40138544</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>537109.8</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-61633.78</v>
+      </c>
+      <c r="J285" s="1">
+        <v>-11.4750801419</v>
+      </c>
+      <c r="K285">
+        <v>0.53</v>
+      </c>
+      <c r="L285" t="s">
         <v>677</v>
       </c>
-      <c r="C285" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M285" s="1">
-        <v>463561.0</v>
+        <v>475476.02</v>
       </c>
       <c r="N285" s="1">
-        <v>465272.41</v>
+        <v>478459.31</v>
       </c>
       <c r="O285" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
+        <v>678</v>
+      </c>
+      <c r="B286" t="s">
         <v>679</v>
       </c>
-      <c r="B286" t="s">
+      <c r="C286" s="1">
+        <v>1427000.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>99.236</v>
+      </c>
+      <c r="E286" s="1">
+        <v>99.85</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>1424859.5</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-8761.78</v>
+      </c>
+      <c r="J286" s="1">
+        <v>-0.61492238357536</v>
+      </c>
+      <c r="K286">
+        <v>0.08</v>
+      </c>
+      <c r="L286" t="s">
         <v>680</v>
       </c>
-      <c r="C286" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M286" s="1">
-        <v>2569176.83</v>
+        <v>1416097.72</v>
       </c>
       <c r="N286" s="1">
-        <v>2586749.66</v>
+        <v>1417296.08</v>
       </c>
       <c r="O286" s="1">
-        <v>2.05</v>
+        <v>1.13</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
+        <v>681</v>
+      </c>
+      <c r="B287" t="s">
         <v>682</v>
       </c>
-      <c r="B287" t="s">
+      <c r="C287" s="1">
+        <v>1076000.0</v>
+      </c>
+      <c r="D287" s="1">
+        <v>96.245</v>
+      </c>
+      <c r="E287" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>1041471.16</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-5874.96</v>
+      </c>
+      <c r="J287" s="1">
+        <v>-0.56410203428005</v>
+      </c>
+      <c r="K287">
+        <v>0.31</v>
+      </c>
+      <c r="L287" t="s">
         <v>683</v>
       </c>
-      <c r="C287" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M287" s="1">
-        <v>1223760.3</v>
+        <v>1035596.2</v>
       </c>
       <c r="N287" s="1">
-        <v>1237791.84</v>
+        <v>1038878.59</v>
       </c>
       <c r="O287" s="1">
-        <v>0.98</v>
+        <v>0.82</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
+        <v>684</v>
+      </c>
+      <c r="B288" t="s">
         <v>685</v>
       </c>
-      <c r="B288" t="s">
+      <c r="C288" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>95.902</v>
+      </c>
+      <c r="E288" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>119287.2</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-4204.8</v>
+      </c>
+      <c r="J288" s="1">
+        <v>-3.5249381325071</v>
+      </c>
+      <c r="K288">
+        <v>1.2</v>
+      </c>
+      <c r="L288" t="s">
         <v>686</v>
       </c>
-      <c r="C288" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M288" s="1">
-        <v>1464701.34</v>
+        <v>115082.4</v>
       </c>
       <c r="N288" s="1">
-        <v>1475423.55</v>
+        <v>116520.76</v>
       </c>
       <c r="O288" s="1">
-        <v>1.17</v>
+        <v>0.09</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
+        <v>687</v>
+      </c>
+      <c r="B289" t="s">
         <v>688</v>
       </c>
-      <c r="B289" t="s">
+      <c r="C289" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="D289" s="1">
+        <v>98.049</v>
+      </c>
+      <c r="E289" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F289" t="s">
+        <v>8</v>
+      </c>
+      <c r="G289">
+        <v>1.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="I289" s="1">
+        <v>-3726.41</v>
+      </c>
+      <c r="J289" s="1">
+        <v>-1.951</v>
+      </c>
+      <c r="K289">
+        <v>0.61</v>
+      </c>
+      <c r="L289" t="s">
         <v>689</v>
       </c>
-      <c r="C289" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M289" s="1">
-        <v>115641.6</v>
+        <v>187273.59</v>
       </c>
       <c r="N289" s="1">
-        <v>116874.48</v>
+        <v>188438.72</v>
       </c>
       <c r="O289" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>690</v>
+      </c>
+      <c r="B290" t="s">
         <v>691</v>
       </c>
-      <c r="B290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C290" s="1">
-        <v>191000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>98.575</v>
+        <v>103.066</v>
       </c>
       <c r="E290" s="1">
-        <v>100.0</v>
+        <v>100.77</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>191000.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-2721.75</v>
+        <v>2296.0</v>
       </c>
       <c r="J290" s="1">
-        <v>-1.425</v>
+        <v>2.2784558896497</v>
       </c>
       <c r="K290">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="L290">
-        <v>836.93</v>
+        <v>169.18</v>
       </c>
       <c r="M290" s="1">
-        <v>188278.25</v>
+        <v>103066.0</v>
       </c>
       <c r="N290" s="1">
-        <v>189115.18</v>
+        <v>103235.18</v>
       </c>
       <c r="O290" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
+        <v>692</v>
+      </c>
+      <c r="B291" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="C291" s="1">
         <v>100000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>103.403</v>
+        <v>99.709</v>
       </c>
       <c r="E291" s="1">
-        <v>100.77</v>
+        <v>98.69</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>100770.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I291" s="1">
-        <v>2633.0</v>
+        <v>1019.0</v>
       </c>
       <c r="J291" s="1">
-        <v>2.6128808177037</v>
+        <v>1.0325260918026</v>
       </c>
       <c r="K291">
-        <v>4.66</v>
+        <v>2.33</v>
       </c>
       <c r="L291" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="M291" s="1">
-        <v>103403.0</v>
+        <v>99709.0</v>
       </c>
       <c r="N291" s="1">
-        <v>108061.9</v>
+        <v>102034.0</v>
       </c>
       <c r="O291" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
+        <v>695</v>
+      </c>
+      <c r="B292" t="s">
         <v>696</v>
       </c>
-      <c r="B292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C292" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.039</v>
+        <v>83.881</v>
       </c>
       <c r="E292" s="1">
-        <v>98.69</v>
+        <v>85.427</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>98690.0</v>
+        <v>170854.0</v>
       </c>
       <c r="I292" s="1">
-        <v>1349.0</v>
+        <v>-3092.0</v>
       </c>
       <c r="J292" s="1">
-        <v>1.3669064748201</v>
+        <v>-1.8097322860454</v>
       </c>
       <c r="K292">
-        <v>2.11</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>0.33</v>
+      </c>
+      <c r="L292">
+        <v>656.85</v>
       </c>
       <c r="M292" s="1">
-        <v>100039.0</v>
+        <v>167762.0</v>
       </c>
       <c r="N292" s="1">
-        <v>102151.67</v>
+        <v>168418.85</v>
       </c>
       <c r="O292" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="B293" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="C293" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>84.083</v>
+        <v>88.403</v>
       </c>
       <c r="E293" s="1">
-        <v>85.427</v>
+        <v>85.8</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>170854.0</v>
+        <v>85800.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-2688.0</v>
+        <v>2603.0</v>
       </c>
       <c r="J293" s="1">
-        <v>-1.5732730869631</v>
+        <v>3.0337995337995</v>
       </c>
       <c r="K293">
-        <v>0.28</v>
+        <v>0.03</v>
       </c>
       <c r="L293">
-        <v>560.96</v>
+        <v>33.9</v>
       </c>
       <c r="M293" s="1">
-        <v>168166.0</v>
+        <v>88403.0</v>
       </c>
       <c r="N293" s="1">
-        <v>168726.96</v>
+        <v>88436.9</v>
       </c>
       <c r="O293" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="B294" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="C294" s="1">
         <v>100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>88.948</v>
+        <v>97.923</v>
       </c>
       <c r="E294" s="1">
-        <v>85.8</v>
+        <v>99.423</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>85800.0</v>
+        <v>99423.0</v>
       </c>
       <c r="I294" s="1">
-        <v>3148.0</v>
+        <v>-1500.0</v>
       </c>
       <c r="J294" s="1">
-        <v>3.6689976689977</v>
+        <v>-1.5087052291723</v>
       </c>
       <c r="K294">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>0.44</v>
+      </c>
+      <c r="L294">
+        <v>443.84</v>
       </c>
       <c r="M294" s="1">
-        <v>88948.0</v>
+        <v>97923.0</v>
       </c>
       <c r="N294" s="1">
-        <v>90281.56</v>
+        <v>98366.84</v>
       </c>
       <c r="O294" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="B295" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="C295" s="1">
-        <v>100000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>98.647</v>
+        <v>97.475</v>
       </c>
       <c r="E295" s="1">
-        <v>99.423</v>
+        <v>99.947</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>99423.0</v>
+        <v>75959.72</v>
       </c>
       <c r="I295" s="1">
-        <v>-776.0</v>
+        <v>-1878.72</v>
       </c>
       <c r="J295" s="1">
-        <v>-0.78050350522515</v>
+        <v>-2.473310854753</v>
       </c>
       <c r="K295">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>279.45</v>
+        <v>1.59</v>
+      </c>
+      <c r="L295" t="s">
+        <v>549</v>
       </c>
       <c r="M295" s="1">
-        <v>98647.0</v>
+        <v>74081.0</v>
       </c>
       <c r="N295" s="1">
-        <v>98926.45</v>
+        <v>75291.27</v>
       </c>
       <c r="O295" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="B296" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="C296" s="1">
-        <v>76000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>98.742</v>
+        <v>100.385</v>
       </c>
       <c r="E296" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>75959.72</v>
+        <v>102000.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-915.8</v>
+        <v>392.7</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.205638988664</v>
+        <v>0.385</v>
       </c>
       <c r="K296">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>0.45</v>
+      </c>
+      <c r="L296">
+        <v>462.44</v>
       </c>
       <c r="M296" s="1">
-        <v>75043.92</v>
+        <v>102392.7</v>
       </c>
       <c r="N296" s="1">
-        <v>76098.03</v>
+        <v>102855.14</v>
       </c>
       <c r="O296" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="B297" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="C297" s="1">
-        <v>102000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>101.6</v>
+        <v>97.826</v>
       </c>
       <c r="E297" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>102000.0</v>
+        <v>199558.0</v>
       </c>
       <c r="I297" s="1">
-        <v>1632.0</v>
+        <v>-3906.0</v>
       </c>
       <c r="J297" s="1">
-        <v>1.6</v>
+        <v>-1.9573256897744</v>
       </c>
       <c r="K297">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>198.19</v>
+        <v>0.67</v>
+      </c>
+      <c r="L297" t="s">
+        <v>707</v>
       </c>
       <c r="M297" s="1">
-        <v>103632.0</v>
+        <v>195652.0</v>
       </c>
       <c r="N297" s="1">
-        <v>103830.19</v>
+        <v>196987.62</v>
       </c>
       <c r="O297" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="B298" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="C298" s="1">
-        <v>200000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>98.342</v>
+        <v>97.877</v>
       </c>
       <c r="E298" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>199558.0</v>
+        <v>180000.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-2874.0</v>
+        <v>-3821.4</v>
       </c>
       <c r="J298" s="1">
-        <v>-1.4401828039968</v>
+        <v>-2.123</v>
       </c>
       <c r="K298">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>924.66</v>
+        <v>0.64</v>
+      </c>
+      <c r="L298" t="s">
+        <v>710</v>
       </c>
       <c r="M298" s="1">
-        <v>196684.0</v>
+        <v>176178.6</v>
       </c>
       <c r="N298" s="1">
-        <v>197608.66</v>
+        <v>177334.2</v>
       </c>
       <c r="O298" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
+        <v>711</v>
+      </c>
+      <c r="B299" t="s">
+        <v>712</v>
+      </c>
+      <c r="C299" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>97.199</v>
+      </c>
+      <c r="E299" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>1.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>69450.5</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-1411.2</v>
+      </c>
+      <c r="J299" s="1">
+        <v>-2.031950813889</v>
+      </c>
+      <c r="K299">
+        <v>4.19</v>
+      </c>
+      <c r="L299" t="s">
         <v>713</v>
       </c>
-      <c r="B299" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M299" s="1">
-        <v>176880.6</v>
+        <v>68039.3</v>
       </c>
       <c r="N299" s="1">
-        <v>177719.6</v>
+        <v>70973.55</v>
       </c>
       <c r="O299" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>714</v>
+      </c>
+      <c r="B300" t="s">
         <v>715</v>
       </c>
-      <c r="B300" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C300" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>98.12</v>
+        <v>99.998</v>
       </c>
       <c r="E300" s="1">
-        <v>99.215</v>
+        <v>101.669</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>69450.5</v>
+        <v>101669.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-766.5</v>
+        <v>-1671.0</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.1036637605201</v>
+        <v>-1.6435688361251</v>
       </c>
       <c r="K300">
-        <v>3.99</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>0.43</v>
+      </c>
+      <c r="L300">
+        <v>433.42</v>
       </c>
       <c r="M300" s="1">
-        <v>68684.0</v>
+        <v>99998.0</v>
       </c>
       <c r="N300" s="1">
-        <v>71474.41</v>
+        <v>100431.42</v>
       </c>
       <c r="O300" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
+        <v>716</v>
+      </c>
+      <c r="B301" t="s">
+        <v>717</v>
+      </c>
+      <c r="C301" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.804</v>
+      </c>
+      <c r="E301" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-321.44</v>
+      </c>
+      <c r="J301" s="1">
+        <v>-0.196</v>
+      </c>
+      <c r="K301">
+        <v>3.31</v>
+      </c>
+      <c r="L301" t="s">
         <v>718</v>
       </c>
-      <c r="B301" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M301" s="1">
-        <v>100830.0</v>
+        <v>163678.56</v>
       </c>
       <c r="N301" s="1">
-        <v>101046.71</v>
+        <v>169104.95</v>
       </c>
       <c r="O301" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
+        <v>719</v>
+      </c>
+      <c r="B302" t="s">
         <v>720</v>
       </c>
-      <c r="B302" t="s">
+      <c r="C302" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="E302" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>100780.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-1970.0</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-1.9547529271681</v>
+      </c>
+      <c r="K302">
+        <v>2.86</v>
+      </c>
+      <c r="L302" t="s">
         <v>721</v>
       </c>
-      <c r="C302" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M302" s="1">
-        <v>164690.44</v>
+        <v>98810.0</v>
       </c>
       <c r="N302" s="1">
-        <v>169800.42</v>
+        <v>101666.58</v>
       </c>
       <c r="O302" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
+        <v>722</v>
+      </c>
+      <c r="B303" t="s">
         <v>723</v>
       </c>
-      <c r="B303" t="s">
+      <c r="C303" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>100.169</v>
+      </c>
+      <c r="E303" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>206.18</v>
+      </c>
+      <c r="J303" s="1">
+        <v>0.169</v>
+      </c>
+      <c r="K303">
+        <v>2.38</v>
+      </c>
+      <c r="L303" t="s">
         <v>724</v>
       </c>
-      <c r="C303" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M303" s="1">
-        <v>99050.0</v>
+        <v>122206.18</v>
       </c>
       <c r="N303" s="1">
-        <v>101733.97</v>
+        <v>125106.8</v>
       </c>
       <c r="O303" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
+        <v>725</v>
+      </c>
+      <c r="B304" t="s">
         <v>726</v>
       </c>
-      <c r="B304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C304" s="1">
-        <v>122000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.578</v>
+        <v>93.709</v>
       </c>
       <c r="E304" s="1">
-        <v>100.0</v>
+        <v>93.109</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>122000.0</v>
+        <v>186218.0</v>
       </c>
       <c r="I304" s="1">
-        <v>705.16</v>
+        <v>1200.0</v>
       </c>
       <c r="J304" s="1">
-        <v>0.578</v>
+        <v>0.64440601875222</v>
       </c>
       <c r="K304">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>0.3</v>
+      </c>
+      <c r="L304">
+        <v>605.48</v>
       </c>
       <c r="M304" s="1">
-        <v>122705.16</v>
+        <v>187418.0</v>
       </c>
       <c r="N304" s="1">
-        <v>125363.05</v>
+        <v>188023.48</v>
       </c>
       <c r="O304" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
+        <v>727</v>
+      </c>
+      <c r="B305" t="s">
+        <v>728</v>
+      </c>
+      <c r="C305" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>100.052</v>
+      </c>
+      <c r="E305" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>99833.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>219.0</v>
+      </c>
+      <c r="J305" s="1">
+        <v>0.21936634179079</v>
+      </c>
+      <c r="K305">
+        <v>3.0</v>
+      </c>
+      <c r="L305" t="s">
         <v>729</v>
       </c>
-      <c r="B305" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M305" s="1">
-        <v>187612.0</v>
+        <v>100052.0</v>
       </c>
       <c r="N305" s="1">
-        <v>188162.68</v>
+        <v>103054.74</v>
       </c>
       <c r="O305" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
+        <v>730</v>
+      </c>
+      <c r="B306" t="s">
         <v>731</v>
       </c>
-      <c r="B306" t="s">
+      <c r="C306" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.05</v>
+      </c>
+      <c r="E306" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>198140.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-40.0</v>
+      </c>
+      <c r="J306" s="1">
+        <v>-0.020187746038155</v>
+      </c>
+      <c r="K306">
+        <v>0.65</v>
+      </c>
+      <c r="L306" t="s">
         <v>732</v>
       </c>
-      <c r="C306" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M306" s="1">
-        <v>100072.0</v>
+        <v>198100.0</v>
       </c>
       <c r="N306" s="1">
-        <v>102855.56</v>
+        <v>199405.6</v>
       </c>
       <c r="O306" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
+        <v>733</v>
+      </c>
+      <c r="B307" t="s">
         <v>734</v>
       </c>
-      <c r="B307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C307" s="1">
-        <v>200000.0</v>
+        <v>152912.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.314</v>
+        <v>97.824</v>
       </c>
       <c r="E307" s="1">
-        <v>99.07</v>
+        <v>97.12653029</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>198140.0</v>
+        <v>148518.12</v>
       </c>
       <c r="I307" s="1">
-        <v>488.0</v>
+        <v>1066.51</v>
       </c>
       <c r="J307" s="1">
-        <v>0.24629050166549</v>
+        <v>0.71810092936808</v>
       </c>
       <c r="K307">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
       <c r="L307">
-        <v>897.6</v>
+        <v>908.05</v>
       </c>
       <c r="M307" s="1">
-        <v>198628.0</v>
+        <v>149584.63</v>
       </c>
       <c r="N307" s="1">
-        <v>199525.6</v>
+        <v>150492.68</v>
       </c>
       <c r="O307" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
+        <v>735</v>
+      </c>
+      <c r="B308" t="s">
         <v>736</v>
       </c>
-      <c r="B308" t="s">
+      <c r="C308" s="1">
+        <v>614563.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>97.27</v>
+      </c>
+      <c r="E308" s="1">
+        <v>100.78871816</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>619410.17</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-21624.74</v>
+      </c>
+      <c r="J308" s="1">
+        <v>-3.4911825874606</v>
+      </c>
+      <c r="K308">
+        <v>0.72</v>
+      </c>
+      <c r="L308" t="s">
         <v>737</v>
       </c>
-      <c r="C308" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M308" s="1">
-        <v>149687.08</v>
+        <v>597785.43</v>
       </c>
       <c r="N308" s="1">
-        <v>150532.29</v>
+        <v>602205.23</v>
       </c>
       <c r="O308" s="1">
-        <v>0.12</v>
+        <v>0.48</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
         <v>738</v>
       </c>
       <c r="B309" t="s">
         <v>739</v>
       </c>
       <c r="C309" s="1">
-        <v>614563.0</v>
+        <v>369137.0</v>
       </c>
       <c r="D309" s="1">
-        <v>98.055</v>
+        <v>103.439</v>
       </c>
       <c r="E309" s="1">
-        <v>100.78871816</v>
+        <v>117.40858001</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>619410.17</v>
+        <v>433398.51</v>
       </c>
       <c r="I309" s="1">
-        <v>-16800.43</v>
+        <v>-51566.89</v>
       </c>
       <c r="J309" s="1">
-        <v>-2.7123271159723</v>
+        <v>-11.898261948339</v>
       </c>
       <c r="K309">
-        <v>0.58</v>
+        <v>1.08</v>
       </c>
       <c r="L309" t="s">
         <v>740</v>
       </c>
       <c r="M309" s="1">
-        <v>602609.74</v>
+        <v>381831.62</v>
       </c>
       <c r="N309" s="1">
-        <v>606187.68</v>
+        <v>385813.75</v>
       </c>
       <c r="O309" s="1">
-        <v>0.48</v>
+        <v>0.31</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
         <v>741</v>
       </c>
       <c r="B310" t="s">
         <v>742</v>
       </c>
       <c r="C310" s="1">
-        <v>369137.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>104.681</v>
+        <v>97.781</v>
       </c>
       <c r="E310" s="1">
-        <v>117.40858001</v>
+        <v>99.794</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>433398.51</v>
+        <v>99794.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-46982.21</v>
+        <v>-2013.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-10.840417979287</v>
+        <v>-2.0171553400004</v>
       </c>
       <c r="K310">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>0.54</v>
+      </c>
+      <c r="L310">
+        <v>536.99</v>
       </c>
       <c r="M310" s="1">
-        <v>386416.3</v>
+        <v>97781.0</v>
       </c>
       <c r="N310" s="1">
-        <v>389639.93</v>
+        <v>98317.99</v>
       </c>
       <c r="O310" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
+        <v>743</v>
+      </c>
+      <c r="B311" t="s">
         <v>744</v>
       </c>
-      <c r="B311" t="s">
+      <c r="C311" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>96.922</v>
+      </c>
+      <c r="E311" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>198210.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-4366.0</v>
+      </c>
+      <c r="J311" s="1">
+        <v>-2.2027142929216</v>
+      </c>
+      <c r="K311">
+        <v>1.44</v>
+      </c>
+      <c r="L311" t="s">
         <v>745</v>
       </c>
-      <c r="C311" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M311" s="1">
-        <v>98454.0</v>
+        <v>193844.0</v>
       </c>
       <c r="N311" s="1">
-        <v>98799.21</v>
+        <v>196728.93</v>
       </c>
       <c r="O311" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
         <v>746</v>
       </c>
       <c r="B312" t="s">
         <v>747</v>
       </c>
       <c r="C312" s="1">
-        <v>200000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>97.215</v>
+        <v>99.247</v>
       </c>
       <c r="E312" s="1">
-        <v>99.105</v>
+        <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>198210.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-3780.0</v>
+        <v>-865.95</v>
       </c>
       <c r="J312" s="1">
-        <v>-1.9070682609354</v>
+        <v>-0.753</v>
       </c>
       <c r="K312">
-        <v>1.26</v>
+        <v>2.9</v>
       </c>
       <c r="L312" t="s">
         <v>748</v>
       </c>
       <c r="M312" s="1">
-        <v>194430.0</v>
+        <v>114134.05</v>
       </c>
       <c r="N312" s="1">
-        <v>196958.77</v>
+        <v>117471.46</v>
       </c>
       <c r="O312" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
         <v>749</v>
       </c>
       <c r="B313" t="s">
         <v>750</v>
       </c>
       <c r="C313" s="1">
-        <v>115000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.233</v>
+        <v>99.027</v>
       </c>
       <c r="E313" s="1">
-        <v>100.0</v>
+        <v>101.2</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>115000.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I313" s="1">
-        <v>267.95</v>
+        <v>-4346.0</v>
       </c>
       <c r="J313" s="1">
-        <v>0.233</v>
+        <v>-2.147233201581</v>
       </c>
       <c r="K313">
-        <v>2.7</v>
+        <v>0.56</v>
       </c>
       <c r="L313" t="s">
         <v>751</v>
       </c>
       <c r="M313" s="1">
-        <v>115267.95</v>
+        <v>198054.0</v>
       </c>
       <c r="N313" s="1">
-        <v>118373.59</v>
+        <v>199169.07</v>
       </c>
       <c r="O313" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
         <v>752</v>
       </c>
       <c r="B314" t="s">
         <v>753</v>
       </c>
       <c r="C314" s="1">
-        <v>200000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.2</v>
+        <v>98.326</v>
       </c>
       <c r="E314" s="1">
-        <v>101.2</v>
+        <v>99.728</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>202400.0</v>
+        <v>238349.92</v>
       </c>
       <c r="I314" s="1">
-        <v>-4000.0</v>
+        <v>-3350.78</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.9762845849802</v>
+        <v>-1.4058238408471</v>
       </c>
       <c r="K314">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>709.59</v>
+        <v>0.8</v>
+      </c>
+      <c r="L314" t="s">
+        <v>754</v>
       </c>
       <c r="M314" s="1">
-        <v>198400.0</v>
+        <v>234999.14</v>
       </c>
       <c r="N314" s="1">
-        <v>199109.59</v>
+        <v>236914.41</v>
       </c>
       <c r="O314" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B315" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C315" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>98.89</v>
+        <v>104.386</v>
       </c>
       <c r="E315" s="1">
-        <v>99.728</v>
+        <v>99.29</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>238349.92</v>
+        <v>198580.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-2002.82</v>
+        <v>10192.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.84028557676881</v>
+        <v>5.1324403263168</v>
       </c>
       <c r="K315">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>0.18</v>
+      </c>
+      <c r="L315">
+        <v>353.42</v>
       </c>
       <c r="M315" s="1">
-        <v>236347.1</v>
+        <v>208772.0</v>
       </c>
       <c r="N315" s="1">
-        <v>237836.76</v>
+        <v>209125.42</v>
       </c>
       <c r="O315" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
         <v>757</v>
       </c>
       <c r="B316" t="s">
         <v>758</v>
       </c>
       <c r="C316" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>104.682</v>
+        <v>99.691</v>
       </c>
       <c r="E316" s="1">
-        <v>99.29</v>
+        <v>102.47</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>198580.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I316" s="1">
-        <v>10784.0</v>
+        <v>-2779.0</v>
       </c>
       <c r="J316" s="1">
-        <v>5.4305569543761</v>
+        <v>-2.7120132721772</v>
       </c>
       <c r="K316">
-        <v>5.26</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>0.12</v>
+      </c>
+      <c r="L316">
+        <v>120.55</v>
       </c>
       <c r="M316" s="1">
-        <v>209364.0</v>
+        <v>99691.0</v>
       </c>
       <c r="N316" s="1">
-        <v>219878.38</v>
+        <v>99811.55</v>
       </c>
       <c r="O316" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
+        <v>759</v>
+      </c>
+      <c r="B317" t="s">
         <v>760</v>
       </c>
-      <c r="B317" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C317" s="1">
-        <v>100000.0</v>
+        <v>216647.49</v>
       </c>
       <c r="D317" s="1">
-        <v>100.155</v>
+        <v>97.231</v>
       </c>
       <c r="E317" s="1">
-        <v>102.47</v>
+        <v>95.01094612</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>102470.0</v>
+        <v>205838.83</v>
       </c>
       <c r="I317" s="1">
-        <v>-2315.0</v>
+        <v>4809.69</v>
       </c>
       <c r="J317" s="1">
-        <v>-2.2591978139943</v>
+        <v>2.3366290995727</v>
       </c>
       <c r="K317">
-        <v>3.9</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>0.38</v>
+      </c>
+      <c r="L317">
+        <v>818.51</v>
       </c>
       <c r="M317" s="1">
-        <v>100155.0</v>
+        <v>210648.52</v>
       </c>
       <c r="N317" s="1">
-        <v>104056.37</v>
+        <v>211467.03</v>
       </c>
       <c r="O317" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="B318" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="C318" s="1">
-        <v>229167.52</v>
+        <v>139513.84</v>
       </c>
       <c r="D318" s="1">
-        <v>90.73</v>
+        <v>80.125</v>
       </c>
       <c r="E318" s="1">
-        <v>88.01611153</v>
+        <v>82.27299887</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>201704.34</v>
+        <v>114782.22</v>
       </c>
       <c r="I318" s="1">
-        <v>6219.35</v>
+        <v>-2996.75</v>
       </c>
       <c r="J318" s="1">
-        <v>3.0833991970624</v>
+        <v>-2.6108137654072</v>
       </c>
       <c r="K318">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="L318">
-        <v>518.92</v>
+        <v>688.01</v>
       </c>
       <c r="M318" s="1">
-        <v>207923.69</v>
+        <v>111785.47</v>
       </c>
       <c r="N318" s="1">
-        <v>208442.61</v>
+        <v>112473.48</v>
       </c>
       <c r="O318" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
+        <v>763</v>
+      </c>
+      <c r="B319" t="s">
+        <v>764</v>
+      </c>
+      <c r="C319" s="1">
+        <v>167000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>92.216</v>
+      </c>
+      <c r="E319" s="1">
+        <v>92.586</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>154618.62</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-617.9</v>
+      </c>
+      <c r="J319" s="1">
+        <v>-0.39962845354589</v>
+      </c>
+      <c r="K319">
+        <v>1.3</v>
+      </c>
+      <c r="L319" t="s">
         <v>765</v>
       </c>
-      <c r="B319" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M319" s="1">
-        <v>210852.17</v>
+        <v>154000.72</v>
       </c>
       <c r="N319" s="1">
-        <v>211587.58</v>
+        <v>156174.92</v>
       </c>
       <c r="O319" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
+        <v>766</v>
+      </c>
+      <c r="B320" t="s">
         <v>767</v>
       </c>
-      <c r="B320" t="s">
+      <c r="C320" s="1">
+        <v>308484.93</v>
+      </c>
+      <c r="D320" s="1">
+        <v>102.03</v>
+      </c>
+      <c r="E320" s="1">
+        <v>106.29075138</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>327890.95</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-13143.78</v>
+      </c>
+      <c r="J320" s="1">
+        <v>-4.0085827315454</v>
+      </c>
+      <c r="K320">
+        <v>0.83</v>
+      </c>
+      <c r="L320" t="s">
         <v>768</v>
       </c>
-      <c r="C320" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M320" s="1">
-        <v>113122.01</v>
+        <v>314747.17</v>
       </c>
       <c r="N320" s="1">
-        <v>113741.22</v>
+        <v>317311.4</v>
       </c>
       <c r="O320" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
         <v>769</v>
       </c>
       <c r="B321" t="s">
         <v>770</v>
       </c>
       <c r="C321" s="1">
-        <v>308484.93</v>
+        <v>158000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>104.048</v>
+        <v>97.79</v>
       </c>
       <c r="E321" s="1">
-        <v>106.29075138</v>
+        <v>99.422</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>327890.95</v>
+        <v>157086.76</v>
       </c>
       <c r="I321" s="1">
-        <v>-6918.55</v>
+        <v>-2578.56</v>
       </c>
       <c r="J321" s="1">
-        <v>-2.1100155402276</v>
+        <v>-1.641487799481</v>
       </c>
       <c r="K321">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>0.51</v>
+      </c>
+      <c r="L321">
+        <v>801.9</v>
       </c>
       <c r="M321" s="1">
-        <v>320972.4</v>
+        <v>154508.2</v>
       </c>
       <c r="N321" s="1">
-        <v>322843.59</v>
+        <v>155310.1</v>
       </c>
       <c r="O321" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
+        <v>771</v>
+      </c>
+      <c r="B322" t="s">
         <v>772</v>
       </c>
-      <c r="B322" t="s">
+      <c r="C322" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>100.229</v>
+      </c>
+      <c r="E322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>435.1</v>
+      </c>
+      <c r="J322" s="1">
+        <v>0.229</v>
+      </c>
+      <c r="K322">
+        <v>3.95</v>
+      </c>
+      <c r="L322" t="s">
         <v>773</v>
       </c>
-      <c r="C322" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M322" s="1">
-        <v>154490.82</v>
+        <v>190435.1</v>
       </c>
       <c r="N322" s="1">
-        <v>155011.35</v>
+        <v>197930.99</v>
       </c>
       <c r="O322" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
         <v>774</v>
       </c>
       <c r="B323" t="s">
         <v>775</v>
       </c>
       <c r="C323" s="1">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.651</v>
+        <v>88.507</v>
       </c>
       <c r="E323" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>190000.0</v>
+        <v>177242.0</v>
       </c>
       <c r="I323" s="1">
-        <v>1236.9</v>
+        <v>-228.0</v>
       </c>
       <c r="J323" s="1">
-        <v>0.651</v>
+        <v>-0.12863768181357</v>
       </c>
       <c r="K323">
-        <v>3.73</v>
+        <v>1.41</v>
       </c>
       <c r="L323" t="s">
         <v>776</v>
       </c>
       <c r="M323" s="1">
-        <v>191236.9</v>
+        <v>177014.0</v>
       </c>
       <c r="N323" s="1">
-        <v>198316.35</v>
+        <v>179836.6</v>
       </c>
       <c r="O323" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
         <v>777</v>
       </c>
       <c r="B324" t="s">
         <v>778</v>
       </c>
       <c r="C324" s="1">
         <v>200000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>88.852</v>
+        <v>74.34</v>
       </c>
       <c r="E324" s="1">
-        <v>88.621</v>
+        <v>73.87</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>177242.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I324" s="1">
-        <v>462.0</v>
+        <v>940.0</v>
       </c>
       <c r="J324" s="1">
-        <v>0.26066056578012</v>
+        <v>0.63625287667524</v>
       </c>
       <c r="K324">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>0.34</v>
+      </c>
+      <c r="L324">
+        <v>673.97</v>
       </c>
       <c r="M324" s="1">
-        <v>177704.0</v>
+        <v>148680.0</v>
       </c>
       <c r="N324" s="1">
-        <v>180348.52</v>
+        <v>149353.97</v>
       </c>
       <c r="O324" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
+        <v>779</v>
+      </c>
+      <c r="B325" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
       <c r="C325" s="1">
         <v>200000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>74.951</v>
+        <v>98.017</v>
       </c>
       <c r="E325" s="1">
-        <v>73.87</v>
+        <v>99.985</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>147740.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I325" s="1">
-        <v>2162.0</v>
+        <v>-3936.0</v>
       </c>
       <c r="J325" s="1">
-        <v>1.4633816163531</v>
+        <v>-1.9682952442866</v>
       </c>
       <c r="K325">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>591.78</v>
+        <v>2.98</v>
+      </c>
+      <c r="L325" t="s">
+        <v>781</v>
       </c>
       <c r="M325" s="1">
-        <v>149902.0</v>
+        <v>196034.0</v>
       </c>
       <c r="N325" s="1">
-        <v>150493.78</v>
+        <v>201988.79</v>
       </c>
       <c r="O325" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
         <v>782</v>
       </c>
       <c r="B326" t="s">
         <v>783</v>
       </c>
       <c r="C326" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.899</v>
+        <v>100.577</v>
       </c>
       <c r="E326" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>199970.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-4172.0</v>
+        <v>577.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-2.086312946942</v>
+        <v>0.577</v>
       </c>
       <c r="K326">
-        <v>2.79</v>
+        <v>2.52</v>
       </c>
       <c r="L326" t="s">
         <v>784</v>
       </c>
       <c r="M326" s="1">
-        <v>195798.0</v>
+        <v>100577.0</v>
       </c>
       <c r="N326" s="1">
-        <v>201382.93</v>
+        <v>103099.27</v>
       </c>
       <c r="O326" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
         <v>785</v>
       </c>
       <c r="B327" t="s">
         <v>786</v>
       </c>
       <c r="C327" s="1">
         <v>100000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>101.251</v>
+        <v>100.331</v>
       </c>
       <c r="E327" s="1">
         <v>100.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>100000.0</v>
       </c>
       <c r="I327" s="1">
-        <v>1251.0</v>
+        <v>331.0</v>
       </c>
       <c r="J327" s="1">
-        <v>1.251</v>
+        <v>0.331</v>
       </c>
       <c r="K327">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>0.04</v>
+      </c>
+      <c r="L327">
+        <v>35.96</v>
       </c>
       <c r="M327" s="1">
-        <v>101251.0</v>
+        <v>100331.0</v>
       </c>
       <c r="N327" s="1">
-        <v>103562.2</v>
+        <v>100366.96</v>
       </c>
       <c r="O327" s="1">
         <v>0.08</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
+        <v>787</v>
+      </c>
+      <c r="B328" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
       <c r="C328" s="1">
         <v>200000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>102.295</v>
+        <v>97.833</v>
       </c>
       <c r="E328" s="1">
-        <v>102.21575</v>
+        <v>99.917</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>204431.5</v>
+        <v>199834.0</v>
       </c>
       <c r="I328" s="1">
-        <v>158.5</v>
+        <v>-4168.0</v>
       </c>
       <c r="J328" s="1">
-        <v>0.077532082873725</v>
+        <v>-2.0857311568602</v>
       </c>
       <c r="K328">
-        <v>3.12</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>0.38</v>
+      </c>
+      <c r="L328">
+        <v>758.22</v>
       </c>
       <c r="M328" s="1">
-        <v>204590.0</v>
+        <v>195666.0</v>
       </c>
       <c r="N328" s="1">
-        <v>210824.25</v>
+        <v>196424.22</v>
       </c>
       <c r="O328" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="B329" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="C329" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.296</v>
+        <v>98.449</v>
       </c>
       <c r="E329" s="1">
-        <v>99.917</v>
+        <v>99.326</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>199834.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-3242.0</v>
+        <v>-877.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-1.6223465476345</v>
+        <v>-0.88295109034895</v>
       </c>
       <c r="K329">
-        <v>0.19</v>
+        <v>0.41</v>
       </c>
       <c r="L329">
-        <v>388.36</v>
+        <v>407.19</v>
       </c>
       <c r="M329" s="1">
-        <v>196592.0</v>
+        <v>98449.0</v>
       </c>
       <c r="N329" s="1">
-        <v>196980.36</v>
+        <v>98856.19</v>
       </c>
       <c r="O329" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="B330" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="C330" s="1">
         <v>100000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.986</v>
+        <v>97.922</v>
       </c>
       <c r="E330" s="1">
-        <v>99.326</v>
+        <v>100.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>99326.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-340.0</v>
+        <v>-2078.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-0.3423071501923</v>
+        <v>-2.078</v>
       </c>
       <c r="K330">
-        <v>0.21</v>
+        <v>0.67</v>
       </c>
       <c r="L330">
-        <v>208.56</v>
+        <v>669.98</v>
       </c>
       <c r="M330" s="1">
-        <v>98986.0</v>
+        <v>97922.0</v>
       </c>
       <c r="N330" s="1">
-        <v>99194.56</v>
+        <v>98591.98</v>
       </c>
       <c r="O330" s="1">
         <v>0.08</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="B331" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="C331" s="1">
         <v>100000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>97.923</v>
+        <v>99.334</v>
       </c>
       <c r="E331" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>100000.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-2077.0</v>
+        <v>-165.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-2.077</v>
+        <v>-0.16583081236997</v>
       </c>
       <c r="K331">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>460.61</v>
+        <v>1.07</v>
+      </c>
+      <c r="L331" t="s">
+        <v>795</v>
       </c>
       <c r="M331" s="1">
-        <v>97923.0</v>
+        <v>99334.0</v>
       </c>
       <c r="N331" s="1">
-        <v>98383.61</v>
+        <v>100402.49</v>
       </c>
       <c r="O331" s="1">
         <v>0.08</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
+        <v>796</v>
+      </c>
+      <c r="B332" t="s">
         <v>797</v>
       </c>
-      <c r="B332" t="s">
+      <c r="C332" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>66.573</v>
+      </c>
+      <c r="E332" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>633240.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-34083.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>-5.3823194997157</v>
+      </c>
+      <c r="K332">
+        <v>1.07</v>
+      </c>
+      <c r="L332" t="s">
         <v>798</v>
       </c>
-      <c r="C332" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M332" s="1">
-        <v>197462.0</v>
+        <v>599157.0</v>
       </c>
       <c r="N332" s="1">
-        <v>197914.05</v>
+        <v>608773.44</v>
       </c>
       <c r="O332" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
         <v>799</v>
       </c>
       <c r="B333" t="s">
         <v>800</v>
       </c>
       <c r="C333" s="1">
         <v>100000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>99.49</v>
+        <v>98.75</v>
       </c>
       <c r="E333" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>99499.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-9.0</v>
+        <v>-1250.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-0.0090453170383622</v>
+        <v>-1.25</v>
       </c>
       <c r="K333">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>1.5</v>
+      </c>
+      <c r="L333" t="s">
+        <v>801</v>
       </c>
       <c r="M333" s="1">
-        <v>99490.0</v>
+        <v>98750.0</v>
       </c>
       <c r="N333" s="1">
-        <v>100353.01</v>
+        <v>100250.75</v>
       </c>
       <c r="O333" s="1">
         <v>0.08</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B334" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="C334" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>67.935</v>
+        <v>98.492</v>
       </c>
       <c r="E334" s="1">
-        <v>70.36</v>
+        <v>99.871</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>633240.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-21825.0</v>
+        <v>-1379.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-3.4465605457646</v>
+        <v>-1.380781207758</v>
       </c>
       <c r="K334">
-        <v>0.96</v>
+        <v>1.71</v>
       </c>
       <c r="L334" t="s">
-        <v>485</v>
+        <v>804</v>
       </c>
       <c r="M334" s="1">
-        <v>611415.0</v>
+        <v>98492.0</v>
       </c>
       <c r="N334" s="1">
-        <v>620045.14</v>
+        <v>100201.25</v>
       </c>
       <c r="O334" s="1">
-        <v>0.49</v>
+        <v>0.08</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B335" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C335" s="1">
         <v>100000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.113</v>
+        <v>100.199</v>
       </c>
       <c r="E335" s="1">
         <v>100.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>100000.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-887.0</v>
+        <v>199.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-0.887</v>
+        <v>0.199</v>
       </c>
       <c r="K335">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>0.14</v>
+      </c>
+      <c r="L335">
+        <v>140.19</v>
       </c>
       <c r="M335" s="1">
-        <v>99113.0</v>
+        <v>100199.0</v>
       </c>
       <c r="N335" s="1">
-        <v>100422.57</v>
+        <v>100339.19</v>
       </c>
       <c r="O335" s="1">
         <v>0.08</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B336" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C336" s="1">
-        <v>100000.0</v>
+        <v>2370000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>99.074</v>
+        <v>87.068</v>
       </c>
       <c r="E336" s="1">
-        <v>99.871</v>
+        <v>87.4151519</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>99871.0</v>
+        <v>2071739.1</v>
       </c>
       <c r="I336" s="1">
-        <v>-797.0</v>
+        <v>-8227.5</v>
       </c>
       <c r="J336" s="1">
-        <v>-0.79802945800082</v>
+        <v>-0.39713012125899</v>
       </c>
       <c r="K336">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>808</v>
+        <v>0.0</v>
+      </c>
+      <c r="L336">
+        <v>0.0</v>
       </c>
       <c r="M336" s="1">
-        <v>99074.0</v>
+        <v>2063511.6</v>
       </c>
       <c r="N336" s="1">
-        <v>100570.92</v>
+        <v>2063511.6</v>
       </c>
       <c r="O336" s="1">
-        <v>0.08</v>
+        <v>1.64</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
         <v>809</v>
       </c>
       <c r="B337" t="s">
         <v>810</v>
       </c>
       <c r="C337" s="1">
-        <v>990000.0</v>
+        <v>649000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>87.681</v>
+        <v>74.409</v>
       </c>
       <c r="E337" s="1">
-        <v>87.637</v>
+        <v>74.6182527</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>867606.3</v>
+        <v>484272.46</v>
       </c>
       <c r="I337" s="1">
-        <v>435.6</v>
+        <v>-1358.05</v>
       </c>
       <c r="J337" s="1">
-        <v>0.050207104305259</v>
+        <v>-0.28043097887499</v>
       </c>
       <c r="K337">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="L337" t="s">
         <v>811</v>
       </c>
       <c r="M337" s="1">
-        <v>868041.9</v>
+        <v>482914.41</v>
       </c>
       <c r="N337" s="1">
-        <v>874592.17</v>
+        <v>487055.56</v>
       </c>
       <c r="O337" s="1">
-        <v>0.69</v>
+        <v>0.39</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
         <v>812</v>
       </c>
       <c r="B338" t="s">
         <v>813</v>
       </c>
       <c r="C338" s="1">
-        <v>430000.0</v>
+        <v>1590000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>75.404</v>
+        <v>95.636</v>
       </c>
       <c r="E338" s="1">
-        <v>74.707</v>
+        <v>96.3792327</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>321240.1</v>
+        <v>1532429.8</v>
       </c>
       <c r="I338" s="1">
-        <v>2997.1</v>
+        <v>-11817.4</v>
       </c>
       <c r="J338" s="1">
-        <v>0.93297816804316</v>
+        <v>-0.77115441111886</v>
       </c>
       <c r="K338">
-        <v>0.59</v>
+        <v>0.85</v>
       </c>
       <c r="L338" t="s">
         <v>814</v>
       </c>
       <c r="M338" s="1">
-        <v>324237.2</v>
+        <v>1520612.4</v>
       </c>
       <c r="N338" s="1">
-        <v>326780.68</v>
+        <v>1534181.85</v>
       </c>
       <c r="O338" s="1">
-        <v>0.26</v>
+        <v>1.22</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
         <v>815</v>
       </c>
       <c r="B339" t="s">
         <v>816</v>
       </c>
       <c r="C339" s="1">
-        <v>1238000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>71.901</v>
+        <v>96.791</v>
       </c>
       <c r="E339" s="1">
-        <v>70.58412843</v>
+        <v>101.30508571</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>873831.51</v>
+        <v>70913.56</v>
       </c>
       <c r="I339" s="1">
-        <v>16302.87</v>
+        <v>-3159.86</v>
       </c>
       <c r="J339" s="1">
-        <v>1.865676599371</v>
+        <v>-4.4559319825433</v>
       </c>
       <c r="K339">
-        <v>0.53</v>
+        <v>1.98</v>
       </c>
       <c r="L339" t="s">
         <v>817</v>
       </c>
       <c r="M339" s="1">
-        <v>890134.38</v>
+        <v>67753.7</v>
       </c>
       <c r="N339" s="1">
-        <v>896687.3</v>
+        <v>69142.19</v>
       </c>
       <c r="O339" s="1">
-        <v>0.71</v>
+        <v>0.05</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
         <v>818</v>
       </c>
       <c r="B340" t="s">
         <v>819</v>
       </c>
       <c r="C340" s="1">
-        <v>232000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>88.597</v>
+        <v>99.613</v>
       </c>
       <c r="E340" s="1">
-        <v>88.3007069</v>
+        <v>99.646</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>204857.64</v>
+        <v>99646.0</v>
       </c>
       <c r="I340" s="1">
-        <v>687.4</v>
+        <v>-33.0</v>
       </c>
       <c r="J340" s="1">
-        <v>0.33555009224943</v>
+        <v>-0.033117235011942</v>
       </c>
       <c r="K340">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>0.41</v>
+      </c>
+      <c r="L340">
+        <v>412.33</v>
       </c>
       <c r="M340" s="1">
-        <v>205545.04</v>
+        <v>99613.0</v>
       </c>
       <c r="N340" s="1">
-        <v>208531.8</v>
+        <v>100025.33</v>
       </c>
       <c r="O340" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
+        <v>820</v>
+      </c>
+      <c r="B341" t="s">
         <v>821</v>
       </c>
-      <c r="B341" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C341" s="1">
-        <v>1430000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>101.078</v>
+        <v>100.262</v>
       </c>
       <c r="E341" s="1">
-        <v>100.961</v>
+        <v>97.41</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>1443742.3</v>
+        <v>97410.0</v>
       </c>
       <c r="I341" s="1">
-        <v>1673.1</v>
+        <v>2852.0</v>
       </c>
       <c r="J341" s="1">
-        <v>0.11588633234615</v>
+        <v>2.9278308181912</v>
       </c>
       <c r="K341">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>0.1</v>
+      </c>
+      <c r="L341">
+        <v>98.63</v>
       </c>
       <c r="M341" s="1">
-        <v>1445415.4</v>
+        <v>100262.0</v>
       </c>
       <c r="N341" s="1">
-        <v>1476264.22</v>
+        <v>100360.63</v>
       </c>
       <c r="O341" s="1">
-        <v>1.17</v>
+        <v>0.08</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="B342" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="C342" s="1">
-        <v>560000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>97.108</v>
+        <v>100.082</v>
       </c>
       <c r="E342" s="1">
-        <v>97.669</v>
+        <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>546946.4</v>
+        <v>100000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-3141.6</v>
+        <v>82.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-0.57438900777115</v>
+        <v>0.082</v>
       </c>
       <c r="K342">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>0.1</v>
+      </c>
+      <c r="L342">
+        <v>96.42</v>
       </c>
       <c r="M342" s="1">
-        <v>543804.8</v>
+        <v>100082.0</v>
       </c>
       <c r="N342" s="1">
-        <v>547510.01</v>
+        <v>100178.42</v>
       </c>
       <c r="O342" s="1">
-        <v>0.43</v>
+        <v>0.08</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="B343" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="C343" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>98.928</v>
+        <v>99.82</v>
       </c>
       <c r="E343" s="1">
-        <v>101.30508571</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>70913.56</v>
+        <v>100000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-1663.96</v>
+        <v>-180.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-2.3464623691153</v>
+        <v>-0.18</v>
       </c>
       <c r="K343">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>0.02</v>
+      </c>
+      <c r="L343">
+        <v>21.73</v>
       </c>
       <c r="M343" s="1">
-        <v>69249.6</v>
+        <v>99820.0</v>
       </c>
       <c r="N343" s="1">
-        <v>70484.67</v>
+        <v>99841.73</v>
       </c>
       <c r="O343" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="B344" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="C344" s="1">
-        <v>100000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.208</v>
+        <v>88.453</v>
       </c>
       <c r="E344" s="1">
-        <v>99.646</v>
+        <v>85.25</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>99646.0</v>
+        <v>42625.0</v>
       </c>
       <c r="I344" s="1">
-        <v>562.0</v>
+        <v>1601.5</v>
       </c>
       <c r="J344" s="1">
-        <v>0.56399654777914</v>
+        <v>3.7571847507331</v>
       </c>
       <c r="K344">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="L344">
-        <v>220.55</v>
+        <v>39.04</v>
       </c>
       <c r="M344" s="1">
-        <v>100208.0</v>
+        <v>44226.5</v>
       </c>
       <c r="N344" s="1">
-        <v>100428.55</v>
+        <v>44265.54</v>
       </c>
       <c r="O344" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="B345" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="C345" s="1">
         <v>100000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.5</v>
+        <v>100.489</v>
       </c>
       <c r="E345" s="1">
-        <v>97.41</v>
+        <v>102.939</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>97410.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I345" s="1">
-        <v>3090.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="J345" s="1">
-        <v>3.1721589159224</v>
+        <v>-2.3800503210639</v>
       </c>
       <c r="K345">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>0.67</v>
+      </c>
+      <c r="L345">
+        <v>665.41</v>
       </c>
       <c r="M345" s="1">
-        <v>100500.0</v>
+        <v>100489.0</v>
       </c>
       <c r="N345" s="1">
-        <v>104379.45</v>
+        <v>101154.41</v>
       </c>
       <c r="O345" s="1">
         <v>0.08</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>835</v>
+        <v>830</v>
       </c>
       <c r="B346" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="C346" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>106.801</v>
+        <v>97.225</v>
       </c>
       <c r="E346" s="1">
-        <v>108.24</v>
+        <v>100.761</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>108240.0</v>
+        <v>201522.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-1439.0</v>
+        <v>-7072.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.3294530672579</v>
+        <v>-3.5092942706007</v>
       </c>
       <c r="K346">
-        <v>2.16</v>
+        <v>0.55</v>
       </c>
       <c r="L346" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="M346" s="1">
-        <v>106801.0</v>
+        <v>194450.0</v>
       </c>
       <c r="N346" s="1">
-        <v>108965.38</v>
+        <v>195541.1</v>
       </c>
       <c r="O346" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="B347" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="C347" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>99.235</v>
+        <v>104.51</v>
       </c>
       <c r="E347" s="1">
-        <v>100.507</v>
+        <v>104.45</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>201014.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-2544.0</v>
+        <v>60.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-1.2655834916971</v>
+        <v>0.057443752991862</v>
       </c>
       <c r="K347">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>840</v>
+        <v>0.02</v>
+      </c>
+      <c r="L347">
+        <v>23.29</v>
       </c>
       <c r="M347" s="1">
-        <v>198470.0</v>
+        <v>104510.0</v>
       </c>
       <c r="N347" s="1">
-        <v>204332.33</v>
+        <v>104533.29</v>
       </c>
       <c r="O347" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="B348" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="C348" s="1">
-        <v>50000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>88.889</v>
+        <v>102.056</v>
       </c>
       <c r="E348" s="1">
-        <v>85.25</v>
+        <v>103.15</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>42625.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I348" s="1">
-        <v>1819.5</v>
+        <v>-1094.0</v>
       </c>
       <c r="J348" s="1">
-        <v>4.2686217008798</v>
+        <v>-1.0605913717887</v>
       </c>
       <c r="K348">
-        <v>0.04</v>
+        <v>0.25</v>
       </c>
       <c r="L348">
-        <v>18.49</v>
+        <v>247.26</v>
       </c>
       <c r="M348" s="1">
-        <v>44444.5</v>
+        <v>102056.0</v>
       </c>
       <c r="N348" s="1">
-        <v>44462.99</v>
+        <v>102303.26</v>
       </c>
       <c r="O348" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="B349" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="C349" s="1">
         <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.872</v>
+        <v>97.363</v>
       </c>
       <c r="E349" s="1">
-        <v>102.939</v>
+        <v>99.908</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>102939.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-2067.0</v>
+        <v>-2545.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.0079853116894</v>
+        <v>-2.5473435560716</v>
       </c>
       <c r="K349">
-        <v>0.47</v>
+        <v>0.95</v>
       </c>
       <c r="L349">
-        <v>466.78</v>
+        <v>947.22</v>
       </c>
       <c r="M349" s="1">
-        <v>100872.0</v>
+        <v>97363.0</v>
       </c>
       <c r="N349" s="1">
-        <v>101338.78</v>
+        <v>98310.22</v>
       </c>
       <c r="O349" s="1">
         <v>0.08</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="B350" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="C350" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>97.84</v>
+        <v>103.761</v>
       </c>
       <c r="E350" s="1">
-        <v>100.761</v>
+        <v>106.6</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>201522.0</v>
+        <v>106600.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-5842.0</v>
+        <v>-2839.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-2.8989390736495</v>
+        <v>-2.6632270168856</v>
       </c>
       <c r="K350">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>721.23</v>
+        <v>2.26</v>
+      </c>
+      <c r="L350" t="s">
+        <v>840</v>
       </c>
       <c r="M350" s="1">
-        <v>195680.0</v>
+        <v>103761.0</v>
       </c>
       <c r="N350" s="1">
-        <v>196401.23</v>
+        <v>106019.9</v>
       </c>
       <c r="O350" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="B351" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="C351" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>105.318</v>
+        <v>97.733</v>
       </c>
       <c r="E351" s="1">
-        <v>104.45</v>
+        <v>99.902</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>104450.0</v>
+        <v>170832.42</v>
       </c>
       <c r="I351" s="1">
-        <v>868.0</v>
+        <v>-3708.99</v>
       </c>
       <c r="J351" s="1">
-        <v>0.83101962661561</v>
+        <v>-2.171127705151</v>
       </c>
       <c r="K351">
-        <v>4.04</v>
+        <v>0.7</v>
       </c>
       <c r="L351" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="M351" s="1">
-        <v>105318.0</v>
+        <v>167123.43</v>
       </c>
       <c r="N351" s="1">
-        <v>109358.41</v>
+        <v>168312.23</v>
       </c>
       <c r="O351" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="B352" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="C352" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.833</v>
+        <v>99.875</v>
       </c>
       <c r="E352" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>99908.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-2075.0</v>
+        <v>-210.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-2.0769107578973</v>
+        <v>-0.125</v>
       </c>
       <c r="K352">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>731.94</v>
+        <v>1.07</v>
+      </c>
+      <c r="L352" t="s">
+        <v>846</v>
       </c>
       <c r="M352" s="1">
-        <v>97833.0</v>
+        <v>167790.0</v>
       </c>
       <c r="N352" s="1">
-        <v>98564.94</v>
+        <v>169589.26</v>
       </c>
       <c r="O352" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="B353" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="C353" s="1">
         <v>100000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>102.417</v>
+        <v>100.848</v>
       </c>
       <c r="E353" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>103150.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-733.0</v>
+        <v>848.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-0.71061560833737</v>
+        <v>0.848</v>
       </c>
       <c r="K353">
-        <v>4.74</v>
-[...2 lines deleted...]
-        <v>853</v>
+        <v>0.15</v>
+      </c>
+      <c r="L353">
+        <v>147.56</v>
       </c>
       <c r="M353" s="1">
-        <v>102417.0</v>
+        <v>100848.0</v>
       </c>
       <c r="N353" s="1">
-        <v>107153.99</v>
+        <v>100995.56</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="B354" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="C354" s="1">
         <v>100000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>104.495</v>
+        <v>101.839</v>
       </c>
       <c r="E354" s="1">
-        <v>106.6</v>
+        <v>103.602</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>106600.0</v>
+        <v>103602.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-2105.0</v>
+        <v>-1763.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.9746716697936</v>
+        <v>-1.7017046002973</v>
       </c>
       <c r="K354">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>0.48</v>
+      </c>
+      <c r="L354">
+        <v>477.4</v>
       </c>
       <c r="M354" s="1">
-        <v>104495.0</v>
+        <v>101839.0</v>
       </c>
       <c r="N354" s="1">
-        <v>106521.03</v>
+        <v>102316.4</v>
       </c>
       <c r="O354" s="1">
         <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="B355" t="s">
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="C355" s="1">
-        <v>171000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>98.551</v>
+        <v>98.465</v>
       </c>
       <c r="E355" s="1">
-        <v>99.902</v>
+        <v>99.142</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>170832.42</v>
+        <v>198284.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-2310.21</v>
+        <v>-1354.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-1.3523252787732</v>
+        <v>-0.68285892961611</v>
       </c>
       <c r="K355">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>849.14</v>
+        <v>2.45</v>
+      </c>
+      <c r="L355" t="s">
+        <v>853</v>
       </c>
       <c r="M355" s="1">
-        <v>168522.21</v>
+        <v>196930.0</v>
       </c>
       <c r="N355" s="1">
-        <v>169371.35</v>
+        <v>201834.79</v>
       </c>
       <c r="O355" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="B356" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="C356" s="1">
-        <v>168000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.26</v>
+        <v>99.907</v>
       </c>
       <c r="E356" s="1">
         <v>100.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>168000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="I356" s="1">
-        <v>436.8</v>
+        <v>-139.5</v>
       </c>
       <c r="J356" s="1">
-        <v>0.26</v>
+        <v>-0.093</v>
       </c>
       <c r="K356">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>0.14</v>
+      </c>
+      <c r="L356">
+        <v>217.25</v>
       </c>
       <c r="M356" s="1">
-        <v>168436.8</v>
+        <v>149860.5</v>
       </c>
       <c r="N356" s="1">
-        <v>169865.08</v>
+        <v>150077.75</v>
       </c>
       <c r="O356" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>862</v>
+        <v>856</v>
       </c>
       <c r="B357" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="C357" s="1">
-        <v>100000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>101.658</v>
+        <v>99.294</v>
       </c>
       <c r="E357" s="1">
-        <v>100.0</v>
+        <v>102.83</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>100000.0</v>
+        <v>156301.6</v>
       </c>
       <c r="I357" s="1">
-        <v>1658.0</v>
+        <v>-5374.72</v>
       </c>
       <c r="J357" s="1">
-        <v>1.658</v>
+        <v>-3.4386852085967</v>
       </c>
       <c r="K357">
-        <v>4.06</v>
+        <v>3.12</v>
       </c>
       <c r="L357" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
       <c r="M357" s="1">
-        <v>101658.0</v>
+        <v>150926.88</v>
       </c>
       <c r="N357" s="1">
-        <v>105721.55</v>
+        <v>155674.28</v>
       </c>
       <c r="O357" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="B358" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="C358" s="1">
         <v>100000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>102.232</v>
+        <v>97.845</v>
       </c>
       <c r="E358" s="1">
-        <v>103.602</v>
+        <v>100.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>103602.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-1370.0</v>
+        <v>-2155.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-1.3223682940484</v>
+        <v>-2.155</v>
       </c>
       <c r="K358">
-        <v>0.24</v>
+        <v>0.9</v>
       </c>
       <c r="L358">
-        <v>244.52</v>
+        <v>896.27</v>
       </c>
       <c r="M358" s="1">
-        <v>102232.0</v>
+        <v>97845.0</v>
       </c>
       <c r="N358" s="1">
-        <v>102476.52</v>
+        <v>98741.27</v>
       </c>
       <c r="O358" s="1">
         <v>0.08</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
       <c r="B359" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
       <c r="C359" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>98.684</v>
+        <v>95.624</v>
       </c>
       <c r="E359" s="1">
-        <v>99.142</v>
+        <v>97.25</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>198284.0</v>
+        <v>97250.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-916.0</v>
+        <v>-1626.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-0.4619636481007</v>
+        <v>-1.6719794344473</v>
       </c>
       <c r="K359">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>0.07</v>
+      </c>
+      <c r="L359">
+        <v>68.49</v>
       </c>
       <c r="M359" s="1">
-        <v>197368.0</v>
+        <v>95624.0</v>
       </c>
       <c r="N359" s="1">
-        <v>201848.14</v>
+        <v>95692.49</v>
       </c>
       <c r="O359" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="B360" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="C360" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.437</v>
+        <v>99.346</v>
       </c>
       <c r="E360" s="1">
-        <v>102.83</v>
+        <v>99.695</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>156301.6</v>
+        <v>99695.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-5157.36</v>
+        <v>-349.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-3.2996207332491</v>
+        <v>-0.35006770650484</v>
       </c>
       <c r="K360">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>0.44</v>
+      </c>
+      <c r="L360">
+        <v>441.78</v>
       </c>
       <c r="M360" s="1">
-        <v>151144.24</v>
+        <v>99346.0</v>
       </c>
       <c r="N360" s="1">
-        <v>155579.31</v>
+        <v>99787.78</v>
       </c>
       <c r="O360" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="B361" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="C361" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>98.101</v>
+        <v>82.745</v>
       </c>
       <c r="E361" s="1">
-        <v>100.0</v>
+        <v>81.804</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>100000.0</v>
+        <v>245412.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-1899.0</v>
+        <v>2823.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-1.899</v>
+        <v>1.1503104982641</v>
       </c>
       <c r="K361">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>733.32</v>
+        <v>0.5</v>
+      </c>
+      <c r="L361" t="s">
+        <v>867</v>
       </c>
       <c r="M361" s="1">
-        <v>98101.0</v>
+        <v>248235.0</v>
       </c>
       <c r="N361" s="1">
-        <v>98834.32</v>
+        <v>249720.62</v>
       </c>
       <c r="O361" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="B362" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="C362" s="1">
-        <v>100000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>96.176</v>
+        <v>100.815</v>
       </c>
       <c r="E362" s="1">
-        <v>97.25</v>
+        <v>99.417</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>97250.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I362" s="1">
-        <v>-1074.0</v>
+        <v>2166.9</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.1043701799486</v>
+        <v>1.4061981351278</v>
       </c>
       <c r="K362">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>877</v>
+        <v>0.28</v>
+      </c>
+      <c r="L362">
+        <v>429.97</v>
       </c>
       <c r="M362" s="1">
-        <v>96176.0</v>
+        <v>156263.25</v>
       </c>
       <c r="N362" s="1">
-        <v>98607.51</v>
+        <v>156693.22</v>
       </c>
       <c r="O362" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>878</v>
+        <v>870</v>
       </c>
       <c r="B363" t="s">
-        <v>879</v>
+        <v>871</v>
       </c>
       <c r="C363" s="1">
-        <v>100000.0</v>
+        <v>630.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.117</v>
+        <v>0.0675</v>
       </c>
       <c r="E363" s="1">
-        <v>99.147</v>
+        <v>0.1083650794</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>99147.0</v>
+        <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>970.0</v>
+        <v>-64362.5</v>
       </c>
       <c r="J363" s="1">
-        <v>0.97834528528347</v>
+        <v>0</v>
       </c>
       <c r="K363">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>0.0</v>
+      </c>
+      <c r="L363">
+        <v>0.0</v>
       </c>
       <c r="M363" s="1">
-        <v>100117.0</v>
+        <v>-64362.5</v>
       </c>
       <c r="N363" s="1">
-        <v>103037.55</v>
+        <v>-64362.5</v>
       </c>
       <c r="O363" s="1">
-        <v>0.08</v>
+        <v>-0.05</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>881</v>
+        <v>872</v>
       </c>
       <c r="B364" t="s">
-        <v>882</v>
+        <v>873</v>
       </c>
       <c r="C364" s="1">
-        <v>100000.0</v>
+        <v>115.0</v>
       </c>
       <c r="D364" s="1">
-        <v>99.871</v>
+        <v>64.6</v>
       </c>
       <c r="E364" s="1">
-        <v>99.695</v>
+        <v>53.2</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>99695.0</v>
+        <v>61180.0</v>
       </c>
       <c r="I364" s="1">
-        <v>176.0</v>
+        <v>13110.0</v>
       </c>
       <c r="J364" s="1">
-        <v>0.17653844224886</v>
+        <v>21.428571428571</v>
       </c>
       <c r="K364">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L364">
-        <v>236.3</v>
+        <v>0.0</v>
       </c>
       <c r="M364" s="1">
-        <v>99871.0</v>
+        <v>74290.0</v>
       </c>
       <c r="N364" s="1">
-        <v>100107.3</v>
+        <v>74290.0</v>
       </c>
       <c r="O364" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>883</v>
+        <v>874</v>
       </c>
       <c r="B365" t="s">
-        <v>884</v>
+        <v>875</v>
       </c>
       <c r="C365" s="1">
-        <v>300000.0</v>
+        <v>160.0</v>
       </c>
       <c r="D365" s="1">
-        <v>83.017</v>
+        <v>65.2</v>
       </c>
       <c r="E365" s="1">
-        <v>81.804</v>
+        <v>75.3</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>245412.0</v>
+        <v>120480.0</v>
       </c>
       <c r="I365" s="1">
-        <v>3639.0</v>
+        <v>-16160.0</v>
       </c>
       <c r="J365" s="1">
-        <v>1.4828125764021</v>
+        <v>-13.413014608234</v>
       </c>
       <c r="K365">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>0.0</v>
+      </c>
+      <c r="L365">
+        <v>0.0</v>
       </c>
       <c r="M365" s="1">
-        <v>249051.0</v>
+        <v>104320.0</v>
       </c>
       <c r="N365" s="1">
-        <v>250413.33</v>
+        <v>104320.0</v>
       </c>
       <c r="O365" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>886</v>
+        <v>876</v>
       </c>
       <c r="B366" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="C366" s="1">
-        <v>155000.0</v>
+        <v>-630.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.846</v>
+        <v>0.0475</v>
       </c>
       <c r="E366" s="1">
-        <v>99.417</v>
+        <v>0.0738333333</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>154096.35</v>
+        <v>0.0</v>
       </c>
       <c r="I366" s="1">
-        <v>2214.95</v>
+        <v>41475.0</v>
       </c>
       <c r="J366" s="1">
-        <v>1.4373799249625</v>
+        <v>0</v>
       </c>
       <c r="K366">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L366">
-        <v>111.47</v>
+        <v>0.0</v>
       </c>
       <c r="M366" s="1">
-        <v>156311.3</v>
+        <v>41475.0</v>
       </c>
       <c r="N366" s="1">
-        <v>156422.77</v>
+        <v>41475.0</v>
       </c>
       <c r="O366" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P366">
-        <v>1</v>
-[...348 lines deleted...]
-      <c r="P373">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>