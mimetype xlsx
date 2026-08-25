--- v1 (2026-07-28)
+++ v2 (2026-08-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="878">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="879">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -487,51 +487,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1036,1662 +1036,1665 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...16 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>3 763.70</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 114.73</t>
+    <t>1 390.75</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>4 599.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 530.82</t>
+    <t>1 797.95</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 893.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 466.22</t>
+    <t>4 844.47</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 903.54</t>
+    <t>9 733.26</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 835.62</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 950.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 935.62</t>
+    <t>4 238.36</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 369.60</t>
+    <t>3 696.51</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>1 081.16</t>
+    <t>1 218.29</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 978.46</t>
+    <t>2 153.42</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 078.08</t>
+    <t>3 327.40</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>3 315.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 393.58</t>
+    <t>1 720.01</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>1 198.63</t>
+  </si>
+  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 550.64</t>
-[...8 lines deleted...]
-    <t>2 219.18</t>
+    <t>4 904.88</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>BE0000349580</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>10 415.08</t>
+    <t>11 323.34</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>2 306.93</t>
+    <t>4 139.25</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 552.38</t>
-[...8 lines deleted...]
-    <t>3 071.92</t>
+    <t>2 940.46</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 186.30</t>
+    <t>2 524.66</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 045.86</t>
+    <t>1 315.09</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 160.27</t>
-[...8 lines deleted...]
-    <t>1 495.21</t>
+    <t>2 498.63</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 062.36</t>
+    <t>2 389.32</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>1 951.03</t>
+    <t>2 191.44</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 772.95</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 161.64</t>
+    <t>4 660.27</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>1 327.40</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 846.58</t>
+    <t>4 193.84</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 711.84</t>
+    <t>3 038.26</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 156.16</t>
+    <t>3 441.10</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>2 988.01</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>7 730.14</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>4 168.84</t>
+    <t>4 498.29</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>9 224.66</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 395.21</t>
+    <t>1 769.18</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>1 078.77</t>
+  </si>
+  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>1 076.71</t>
+  </si>
+  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 558.22</t>
+    <t>1 789.73</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 000.22</t>
+    <t>2 264.21</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 669.68</t>
+    <t>2 099.50</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>2 842.73</t>
+    <t>3 150.69</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>3 535.62</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>XS3171675393</t>
-[...5 lines deleted...]
-    <t>1 267.12</t>
+    <t>1 018.84</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>6 414.16</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>3 702.33</t>
+    <t>4 113.70</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 210.27</t>
+    <t>1 486.30</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>XS2904504979</t>
-[...5 lines deleted...]
-    <t>2 389.04</t>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>EU000A4ERVC2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.25 12/12/2036</t>
   </si>
   <si>
-    <t>2 076.44</t>
+    <t>3 315.24</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>9 953.01</t>
+    <t>11 243.20</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 713.01</t>
+    <t>3 015.75</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 700.19</t>
+    <t>2 025.22</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
+    <t>1 052.05</t>
+  </si>
+  <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 923.01</t>
+    <t>4 318.36</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>18 015.08</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>15 794.88</t>
+    <t>18 493.23</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>8 554.96</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>16 722.41</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>29 788.69</t>
+    <t>31 990.24</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>46 511.75</t>
+    <t>50 723.45</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>14 114.25</t>
+    <t>19 141.49</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 017.12</t>
+    <t>1 284.25</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>1 956.16</t>
+    <t>2 205.48</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 492.81</t>
+    <t>3 768.84</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 808.22</t>
-[...8 lines deleted...]
-    <t>1 200.00</t>
+    <t>4 150.68</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 780.58</t>
+    <t>3 123.21</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 753.42</t>
+    <t>2 038.36</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>5 371.92</t>
+    <t>5 923.97</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>3 623.43</t>
+    <t>4 040.28</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>1 286.26</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
-    <t>1 150.68</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>1 367.72</t>
+    <t>2 173.08</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>3 381.22</t>
+    <t>4 773.85</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>2 965.96</t>
+    <t>4 697.87</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>7 418.48</t>
+    <t>10 678.72</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>2 983.29</t>
+    <t>4 291.24</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>1 198.36</t>
+    <t>5 114.46</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>3 282.39</t>
+    <t>6 248.36</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>1 705.48</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 165.13</t>
+    <t>1 591.80</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 325.00</t>
+    <t>2 601.03</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>1 611.64</t>
+  </si>
+  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
+    <t>1 413.29</t>
+  </si>
+  <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>3 080.96</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>3 216.17</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>3 287.67</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>1 836.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>5 533.94</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>4 985.92</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>3 347.95</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>3 638.70</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>1 642.19</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>2 468.58</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>1 119.18</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>2 378.97</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>3 477.57</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>1 167.68</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>3 054.11</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>6 435.62</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>2 796.66</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>1 239.04</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
     <t>1 335.62</t>
   </si>
   <si>
-    <t>XS3293638568</t>
-[...262 lines deleted...]
-  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>9 616.44</t>
+    <t>4 035.12</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 500.75</t>
+    <t>1 749.28</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 709.25</t>
+    <t>1 985.27</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
+    <t>1 186.24</t>
+  </si>
+  <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>4 141.15</t>
-[...8 lines deleted...]
-    <t>13 569.45</t>
+    <t>4 555.07</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>15 287.67</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>3 897.84</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 388.49</t>
+    <t>1 587.95</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 091.10</t>
+    <t>1 571.92</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 227.08</t>
+  </si>
+  <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...4 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 258.90</t>
+    <t>2 561.64</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 188.80</t>
+    <t>1 630.36</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 799.26</t>
+    <t>2 281.53</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>4 904.79</t>
+    <t>5 456.85</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>4 747.40</t>
+    <t>5 153.42</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
+    <t>1 108.12</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 485.62</t>
+    <t>1 645.89</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...8 lines deleted...]
-    <t>SEP26 SX5E C @ 6350.000000</t>
+    <t>SX5E2606PS18</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5400.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS40</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5700.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2606PS44</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5550.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3058,209 +3061,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>224.9</v>
+        <v>230.17</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3373.63</v>
+        <v>3452.69</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3373.63</v>
+        <v>3452.69</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>638924.2736</v>
+        <v>641903.883</v>
       </c>
       <c r="D3">
-        <v>134.72</v>
+        <v>137.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>86077386.9</v>
+        <v>88459301.99</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>86077386.9</v>
+        <v>88459301.99</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>316822.32</v>
+        <v>326112.69</v>
       </c>
       <c r="D4">
-        <v>125.37</v>
+        <v>126.1</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>39723061.21</v>
+        <v>41125917.07</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>39723061.21</v>
+        <v>41125917.07</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>993.0746</v>
+        <v>993.0307</v>
       </c>
       <c r="D5">
-        <v>123.66</v>
+        <v>126.45</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>122805.25</v>
+        <v>125570.86</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>122805.25</v>
+        <v>125570.86</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>130.97</v>
+        <v>134.02</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>130.97</v>
+        <v>134.02</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>130.97</v>
+        <v>134.02</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P366"/>
+  <dimension ref="A1:P373"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O366" sqref="O366"/>
+      <selection activeCell="O373" sqref="O373"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3282,18286 +3285,18636 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.28</v>
+        <v>38.76</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-7158.98</v>
+        <v>6432.18</v>
       </c>
       <c r="J2" s="1">
-        <v>-11.186825667235</v>
+        <v>10.051107325383</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>56835.76</v>
+        <v>70426.92</v>
       </c>
       <c r="N2" s="1">
-        <v>56835.76</v>
+        <v>70426.92</v>
       </c>
       <c r="O2" s="1">
         <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>5400.0</v>
+        <v>5267.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.26</v>
+        <v>33.94</v>
       </c>
       <c r="E3" s="1">
-        <v>28.3174074074</v>
+        <v>28.3174064933</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>152914.0</v>
+        <v>149147.78</v>
       </c>
       <c r="I3" s="1">
-        <v>5090.0</v>
+        <v>29614.2</v>
       </c>
       <c r="J3" s="1">
-        <v>3.3286684018468</v>
+        <v>19.855608980569</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>158004.0</v>
+        <v>178761.98</v>
       </c>
       <c r="N3" s="1">
-        <v>158004.0</v>
+        <v>178761.98</v>
       </c>
       <c r="O3" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>1464.0</v>
+        <v>1428.0</v>
       </c>
       <c r="D4" s="1">
-        <v>241.4</v>
+        <v>254.4</v>
       </c>
       <c r="E4" s="1">
-        <v>245.9803278689</v>
+        <v>245.9803291317</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>360115.2</v>
+        <v>351259.91</v>
       </c>
       <c r="I4" s="1">
-        <v>-6705.6</v>
+        <v>12023.29</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.8620708040094</v>
+        <v>3.4229041395587</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>353409.6</v>
+        <v>363283.2</v>
       </c>
       <c r="N4" s="1">
-        <v>353409.6</v>
+        <v>363283.2</v>
       </c>
       <c r="O4" s="1">
         <v>0.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>2385.0</v>
+        <v>2326.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.8</v>
+        <v>154.5</v>
       </c>
       <c r="E5" s="1">
-        <v>204.983672956</v>
+        <v>204.9836715391</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>488886.06</v>
+        <v>476792.02</v>
       </c>
       <c r="I5" s="1">
-        <v>-160233.06</v>
+        <v>-117425.02</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.775133739751</v>
+        <v>-24.628142895512</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>328653.0</v>
+        <v>359367.0</v>
       </c>
       <c r="N5" s="1">
-        <v>328653.0</v>
+        <v>359367.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>227.0</v>
+        <v>221.0</v>
       </c>
       <c r="D6" s="1">
-        <v>954.0</v>
+        <v>957.9</v>
       </c>
       <c r="E6" s="1">
-        <v>1266.3645814978</v>
+        <v>1266.3645701357</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>287464.76</v>
+        <v>279866.57</v>
       </c>
       <c r="I6" s="1">
-        <v>-70906.76</v>
+        <v>-68170.67</v>
       </c>
       <c r="J6" s="1">
-        <v>-24.66624430765</v>
+        <v>-24.358275445331</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>216558.0</v>
+        <v>211695.9</v>
       </c>
       <c r="N6" s="1">
-        <v>216558.0</v>
+        <v>211695.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>29344.0</v>
+        <v>28621.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.62</v>
+        <v>23.8</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0990543212</v>
+        <v>27.099054191</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>795194.65</v>
+        <v>775602.03</v>
       </c>
       <c r="I7" s="1">
-        <v>-102089.37</v>
+        <v>-94422.23</v>
       </c>
       <c r="J7" s="1">
-        <v>-12.838286827005</v>
+        <v>-12.174056584148</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>693105.28</v>
+        <v>681179.8</v>
       </c>
       <c r="N7" s="1">
-        <v>693105.28</v>
+        <v>681179.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>108.4</v>
+        <v>109.2</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-4980.0</v>
+        <v>-4581.6</v>
       </c>
       <c r="J8" s="1">
-        <v>-8.4459459459459</v>
+        <v>-7.7702702702703</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>53983.2</v>
+        <v>54381.6</v>
       </c>
       <c r="N8" s="1">
-        <v>53983.2</v>
+        <v>54381.6</v>
       </c>
       <c r="O8" s="1">
         <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.45</v>
+        <v>68.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>6661.2</v>
+        <v>7612.8</v>
       </c>
       <c r="J9" s="1">
-        <v>7.2337042925278</v>
+        <v>8.2670906200318</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>98746.8</v>
+        <v>99698.4</v>
       </c>
       <c r="N9" s="1">
-        <v>98746.8</v>
+        <v>99698.4</v>
       </c>
       <c r="O9" s="1">
         <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>26841.0</v>
+        <v>26179.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.614</v>
+        <v>10.125</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8556186431</v>
+        <v>8.8556186256</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>237693.66</v>
+        <v>231831.24</v>
       </c>
       <c r="I10" s="1">
-        <v>20355.71</v>
+        <v>33231.14</v>
       </c>
       <c r="J10" s="1">
-        <v>8.5638422160692</v>
+        <v>14.334194131904</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>258049.37</v>
+        <v>265062.38</v>
       </c>
       <c r="N10" s="1">
-        <v>258049.37</v>
+        <v>265062.38</v>
       </c>
       <c r="O10" s="1">
         <v>0.2</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>5433.0</v>
+        <v>5299.0</v>
       </c>
       <c r="D11" s="1">
-        <v>166.1</v>
+        <v>169.52</v>
       </c>
       <c r="E11" s="1">
-        <v>159.3010178539</v>
+        <v>159.3010171731</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>865482.43</v>
+        <v>844136.09</v>
       </c>
       <c r="I11" s="1">
-        <v>36938.87</v>
+        <v>54150.39</v>
       </c>
       <c r="J11" s="1">
-        <v>4.2680092304127</v>
+        <v>6.4148886229944</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>902421.3</v>
+        <v>898286.48</v>
       </c>
       <c r="N11" s="1">
-        <v>902421.3</v>
+        <v>898286.48</v>
       </c>
       <c r="O11" s="1">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>3502.0</v>
+        <v>3416.0</v>
       </c>
       <c r="D12" s="1">
-        <v>391.9</v>
+        <v>385.6</v>
       </c>
       <c r="E12" s="1">
-        <v>217.4322044546</v>
+        <v>217.4322043326</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>761447.58</v>
+        <v>742748.41</v>
       </c>
       <c r="I12" s="1">
-        <v>610986.22</v>
+        <v>574461.19</v>
       </c>
       <c r="J12" s="1">
-        <v>80.240089541029</v>
+        <v>77.342634769154</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1372433.8</v>
+        <v>1317209.6</v>
       </c>
       <c r="N12" s="1">
-        <v>1372433.8</v>
+        <v>1317209.6</v>
       </c>
       <c r="O12" s="1">
-        <v>1.09</v>
+        <v>1.02</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>8580.0</v>
+        <v>8369.0</v>
       </c>
       <c r="D13" s="1">
-        <v>16.48</v>
+        <v>16.875</v>
       </c>
       <c r="E13" s="1">
-        <v>24.8976724942</v>
+        <v>24.8976723623</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>213622.03</v>
+        <v>208368.62</v>
       </c>
       <c r="I13" s="1">
-        <v>-72223.63</v>
+        <v>-67141.74</v>
       </c>
       <c r="J13" s="1">
-        <v>-33.809073904971</v>
+        <v>-32.222577468719</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>141398.4</v>
+        <v>141226.88</v>
       </c>
       <c r="N13" s="1">
-        <v>141398.4</v>
+        <v>141226.88</v>
       </c>
       <c r="O13" s="1">
         <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>58.2</v>
+        <v>62.85</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-5569.35</v>
+        <v>-728.7</v>
       </c>
       <c r="J14" s="1">
-        <v>-8.4185680566483</v>
+        <v>-1.1014948859166</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>60586.2</v>
+        <v>65426.85</v>
       </c>
       <c r="N14" s="1">
-        <v>60586.2</v>
+        <v>65426.85</v>
       </c>
       <c r="O14" s="1">
         <v>0.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>10039.0</v>
+        <v>9792.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.22</v>
+        <v>51.46</v>
       </c>
       <c r="E15" s="1">
-        <v>60.681894611</v>
+        <v>60.6818944036</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>609185.54</v>
+        <v>594197.11</v>
       </c>
       <c r="I15" s="1">
-        <v>-115065.96</v>
+        <v>-90300.79</v>
       </c>
       <c r="J15" s="1">
-        <v>-18.888491673653</v>
+        <v>-15.197110265312</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>494119.58</v>
+        <v>503896.32</v>
       </c>
       <c r="N15" s="1">
-        <v>494119.58</v>
+        <v>503896.32</v>
       </c>
       <c r="O15" s="1">
         <v>0.39</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.574</v>
+        <v>10.35</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-17155.16</v>
+        <v>-13458.3</v>
       </c>
       <c r="J16" s="1">
-        <v>-27.332061938288</v>
+        <v>-21.442125237192</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>45610.54</v>
+        <v>49307.4</v>
       </c>
       <c r="N16" s="1">
-        <v>45610.54</v>
+        <v>49307.4</v>
       </c>
       <c r="O16" s="1">
         <v>0.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>11803.0</v>
+        <v>11512.0</v>
       </c>
       <c r="D17" s="1">
-        <v>63.84</v>
+        <v>71.9</v>
       </c>
       <c r="E17" s="1">
-        <v>55.0945412183</v>
+        <v>55.0945413482</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>650280.87</v>
+        <v>634248.36</v>
       </c>
       <c r="I17" s="1">
-        <v>103222.65</v>
+        <v>193464.44</v>
       </c>
       <c r="J17" s="1">
-        <v>15.873548609849</v>
+        <v>30.502946826697</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>753503.52</v>
+        <v>827712.8</v>
       </c>
       <c r="N17" s="1">
-        <v>753503.52</v>
+        <v>827712.8</v>
       </c>
       <c r="O17" s="1">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>5542.0</v>
+        <v>5405.0</v>
       </c>
       <c r="D18" s="1">
-        <v>31.3</v>
+        <v>34.76</v>
       </c>
       <c r="E18" s="1">
-        <v>29.8347419704</v>
+        <v>29.8347419056</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>165344.14</v>
+        <v>161256.78</v>
       </c>
       <c r="I18" s="1">
-        <v>8120.46</v>
+        <v>26621.02</v>
       </c>
       <c r="J18" s="1">
-        <v>4.9112475349897</v>
+        <v>16.508465566533</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>173464.6</v>
+        <v>187877.8</v>
       </c>
       <c r="N18" s="1">
-        <v>173464.6</v>
+        <v>187877.8</v>
       </c>
       <c r="O18" s="1">
         <v>0.14</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>4074.0</v>
+        <v>3974.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1171.8</v>
+        <v>1409.0</v>
       </c>
       <c r="E19" s="1">
-        <v>509.9953730977</v>
+        <v>509.9953724207</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2077721.15</v>
+        <v>2026721.61</v>
       </c>
       <c r="I19" s="1">
-        <v>2696192.05</v>
+        <v>3572644.39</v>
       </c>
       <c r="J19" s="1">
-        <v>129.76679040881</v>
+        <v>176.2770166545</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4773913.2</v>
+        <v>5599366.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4773913.2</v>
+        <v>5599366.0</v>
       </c>
       <c r="O19" s="1">
-        <v>3.79</v>
+        <v>4.32</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.36</v>
+        <v>65.76</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>3819.36</v>
+        <v>5650.56</v>
       </c>
       <c r="J20" s="1">
-        <v>4.7526041666667</v>
+        <v>7.03125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>84182.88</v>
+        <v>86014.08</v>
       </c>
       <c r="N20" s="1">
-        <v>84182.88</v>
+        <v>86014.08</v>
       </c>
       <c r="O20" s="1">
         <v>0.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>32057.0</v>
+        <v>31907.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.98</v>
+        <v>40.12</v>
       </c>
       <c r="E21" s="1">
-        <v>27.5437526905</v>
+        <v>27.5437527815</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>882970.08</v>
+        <v>878838.52</v>
       </c>
       <c r="I21" s="1">
-        <v>430725.78</v>
+        <v>401270.32</v>
       </c>
       <c r="J21" s="1">
-        <v>48.781469469498</v>
+        <v>45.659163870059</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1313695.86</v>
+        <v>1280108.84</v>
       </c>
       <c r="N21" s="1">
-        <v>1313695.86</v>
+        <v>1280108.84</v>
       </c>
       <c r="O21" s="1">
-        <v>1.04</v>
+        <v>0.99</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>11.31</v>
+        <v>10.31</v>
       </c>
       <c r="E22" s="1">
         <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>20713.99</v>
+        <v>13607.99</v>
       </c>
       <c r="J22" s="1">
-        <v>34.723049434187</v>
+        <v>22.811197141155</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>80368.86</v>
+        <v>73262.86</v>
       </c>
       <c r="N22" s="1">
-        <v>80368.86</v>
+        <v>73262.86</v>
       </c>
       <c r="O22" s="1">
         <v>0.06</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>56.45</v>
+        <v>55.2</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>1816.0</v>
+        <v>397.25</v>
       </c>
       <c r="J23" s="1">
-        <v>2.9170464904284</v>
+        <v>0.63810391978122</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>64070.75</v>
+        <v>62652.0</v>
       </c>
       <c r="N23" s="1">
-        <v>64070.75</v>
+        <v>62652.0</v>
       </c>
       <c r="O23" s="1">
         <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>7002.0</v>
+        <v>6829.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.775</v>
+        <v>19.785</v>
       </c>
       <c r="E24" s="1">
-        <v>18.2073693231</v>
+        <v>18.2073700395</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>127488.0</v>
+        <v>124338.13</v>
       </c>
       <c r="I24" s="1">
-        <v>3974.55</v>
+        <v>10773.64</v>
       </c>
       <c r="J24" s="1">
-        <v>3.1175875376506</v>
+        <v>8.6647917255954</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>131462.55</v>
+        <v>135111.77</v>
       </c>
       <c r="N24" s="1">
-        <v>131462.55</v>
+        <v>135111.77</v>
       </c>
       <c r="O24" s="1">
         <v>0.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>58855.0</v>
+        <v>57404.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.78</v>
+        <v>19.295</v>
       </c>
       <c r="E25" s="1">
-        <v>9.3511917424</v>
+        <v>9.3511917288</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>550364.39</v>
+        <v>536795.81</v>
       </c>
       <c r="I25" s="1">
-        <v>554932.51</v>
+        <v>570814.37</v>
       </c>
       <c r="J25" s="1">
-        <v>100.83001736359</v>
+        <v>106.33733709658</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1105296.9</v>
+        <v>1107610.18</v>
       </c>
       <c r="N25" s="1">
-        <v>1105296.9</v>
+        <v>1107610.18</v>
       </c>
       <c r="O25" s="1">
-        <v>0.88</v>
+        <v>0.85</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>47136.0</v>
+        <v>45974.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.263</v>
+        <v>3.398</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2023818313</v>
+        <v>3.202381781</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>150947.47</v>
+        <v>147226.3</v>
       </c>
       <c r="I26" s="1">
-        <v>2857.3</v>
+        <v>8993.35</v>
       </c>
       <c r="J26" s="1">
-        <v>1.8929101627208</v>
+        <v>6.1085213715213</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>153804.77</v>
+        <v>156219.65</v>
       </c>
       <c r="N26" s="1">
-        <v>153804.77</v>
+        <v>156219.65</v>
       </c>
       <c r="O26" s="1">
         <v>0.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>131088.0</v>
+        <v>127857.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.366</v>
+        <v>10.428</v>
       </c>
       <c r="E27" s="1">
-        <v>7.4100548487</v>
+        <v>7.4100548269</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>971369.27</v>
+        <v>947427.38</v>
       </c>
       <c r="I27" s="1">
-        <v>387488.94</v>
+        <v>385865.42</v>
       </c>
       <c r="J27" s="1">
-        <v>39.891002522655</v>
+        <v>40.727704111739</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1358858.21</v>
+        <v>1333292.8</v>
       </c>
       <c r="N27" s="1">
-        <v>1358858.21</v>
+        <v>1333292.8</v>
       </c>
       <c r="O27" s="1">
-        <v>1.08</v>
+        <v>1.03</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>8194.0</v>
+        <v>7992.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.325</v>
+        <v>17.39</v>
       </c>
       <c r="E28" s="1">
-        <v>16.4975469856</v>
+        <v>16.4975475475</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>135180.9</v>
+        <v>131848.4</v>
       </c>
       <c r="I28" s="1">
-        <v>-1413.85</v>
+        <v>7132.48</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.045894797268</v>
+        <v>5.4096067908295</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>133767.05</v>
+        <v>138980.88</v>
       </c>
       <c r="N28" s="1">
-        <v>133767.05</v>
+        <v>138980.88</v>
       </c>
       <c r="O28" s="1">
         <v>0.11</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>5578.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.255</v>
+        <v>14.02</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>79068.15</v>
       </c>
       <c r="I29" s="1">
-        <v>446.24</v>
+        <v>-864.59</v>
       </c>
       <c r="J29" s="1">
-        <v>0.56437389770723</v>
+        <v>-1.0934744268078</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>79514.39</v>
+        <v>78203.56</v>
       </c>
       <c r="N29" s="1">
-        <v>79514.39</v>
+        <v>78203.56</v>
       </c>
       <c r="O29" s="1">
         <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>1198.0</v>
+        <v>1168.0</v>
       </c>
       <c r="D30" s="1">
-        <v>147.4</v>
+        <v>151.7</v>
       </c>
       <c r="E30" s="1">
-        <v>127.8644407346</v>
+        <v>127.8644434932</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>153181.6</v>
+        <v>149345.67</v>
       </c>
       <c r="I30" s="1">
-        <v>23403.6</v>
+        <v>27839.93</v>
       </c>
       <c r="J30" s="1">
-        <v>15.278336301488</v>
+        <v>18.64127028256</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>176585.2</v>
+        <v>177185.6</v>
       </c>
       <c r="N30" s="1">
-        <v>176585.2</v>
+        <v>177185.6</v>
       </c>
       <c r="O30" s="1">
         <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>660.0</v>
+        <v>644.0</v>
       </c>
       <c r="D31" s="1">
-        <v>235.3</v>
+        <v>273.6</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>125004.0</v>
+        <v>121973.6</v>
       </c>
       <c r="I31" s="1">
-        <v>30294.0</v>
+        <v>54224.8</v>
       </c>
       <c r="J31" s="1">
-        <v>24.234424498416</v>
+        <v>44.456177402323</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>155298.0</v>
+        <v>176198.4</v>
       </c>
       <c r="N31" s="1">
-        <v>155298.0</v>
+        <v>176198.4</v>
       </c>
       <c r="O31" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>28.98</v>
+        <v>30.56</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>-9949.32</v>
+        <v>-6937.84</v>
       </c>
       <c r="J32" s="1">
-        <v>-15.263157894737</v>
+        <v>-10.643274853801</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>55235.88</v>
+        <v>58247.36</v>
       </c>
       <c r="N32" s="1">
-        <v>55235.88</v>
+        <v>58247.36</v>
       </c>
       <c r="O32" s="1">
         <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>9843.0</v>
+        <v>9600.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.36</v>
+        <v>74.48</v>
       </c>
       <c r="E33" s="1">
-        <v>78.6050320024</v>
+        <v>78.6050322917</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>773709.33</v>
+        <v>754608.31</v>
       </c>
       <c r="I33" s="1">
-        <v>7431.15</v>
+        <v>-39600.31</v>
       </c>
       <c r="J33" s="1">
-        <v>0.96045759200034</v>
+        <v>-5.2477967013112</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>781140.48</v>
+        <v>715008.0</v>
       </c>
       <c r="N33" s="1">
-        <v>781140.48</v>
+        <v>715008.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.62</v>
+        <v>0.55</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>11042.0</v>
+        <v>10770.0</v>
       </c>
       <c r="D34" s="1">
-        <v>91.52</v>
+        <v>89.93</v>
       </c>
       <c r="E34" s="1">
-        <v>76.3751213548</v>
+        <v>76.3751216342</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>843334.09</v>
+        <v>822560.06</v>
       </c>
       <c r="I34" s="1">
-        <v>167229.75</v>
+        <v>145986.04</v>
       </c>
       <c r="J34" s="1">
-        <v>19.829596832733</v>
+        <v>17.747766649404</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1010563.84</v>
+        <v>968546.1</v>
       </c>
       <c r="N34" s="1">
-        <v>1010563.84</v>
+        <v>968546.1</v>
       </c>
       <c r="O34" s="1">
-        <v>0.8</v>
+        <v>0.75</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>222264.0</v>
+        <v>573335.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.166</v>
+        <v>11.238</v>
       </c>
       <c r="E35" s="1">
-        <v>11.1837090577</v>
+        <v>11.2317102915</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2485735.91</v>
+        <v>6439532.62</v>
       </c>
       <c r="I35" s="1">
-        <v>-3936.09</v>
+        <v>3606.11</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.15834707074735</v>
+        <v>0.055999561036465</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2481799.82</v>
+        <v>6443138.73</v>
       </c>
       <c r="N35" s="1">
-        <v>2481799.82</v>
+        <v>6443138.73</v>
       </c>
       <c r="O35" s="1">
-        <v>1.97</v>
+        <v>4.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>484676.0</v>
+        <v>364861.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.618</v>
+        <v>10.676</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7427529112</v>
+        <v>10.7060685028</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>5206754.51</v>
+        <v>3906226.86</v>
       </c>
       <c r="I36" s="1">
-        <v>-60464.74</v>
+        <v>-10970.82</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.1612750300379</v>
+        <v>-0.28085465573804</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5146289.77</v>
+        <v>3895256.04</v>
       </c>
       <c r="N36" s="1">
-        <v>5146289.77</v>
+        <v>3895256.04</v>
       </c>
       <c r="O36" s="1">
-        <v>4.09</v>
+        <v>3.0</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>2479.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.78</v>
+        <v>49.33</v>
       </c>
       <c r="E37" s="1">
         <v>52.569197257</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>130319.04</v>
       </c>
       <c r="I37" s="1">
-        <v>-6914.42</v>
+        <v>-8029.97</v>
       </c>
       <c r="J37" s="1">
-        <v>-5.3057634555933</v>
+        <v>-6.1617780487026</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>123404.62</v>
+        <v>122289.07</v>
       </c>
       <c r="N37" s="1">
-        <v>123404.62</v>
+        <v>122289.07</v>
       </c>
       <c r="O37" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>13167.0</v>
+        <v>12842.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.46</v>
+        <v>11.492</v>
       </c>
       <c r="E38" s="1">
-        <v>11.9802286018</v>
+        <v>11.9802289363</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>157743.67</v>
+        <v>153850.1</v>
       </c>
       <c r="I38" s="1">
-        <v>6317.15</v>
+        <v>-6269.84</v>
       </c>
       <c r="J38" s="1">
-        <v>4.004693183568</v>
+        <v>-4.0752914687738</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>164060.82</v>
+        <v>147580.26</v>
       </c>
       <c r="N38" s="1">
-        <v>164060.82</v>
+        <v>147580.26</v>
       </c>
       <c r="O38" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>15009.0</v>
+        <v>14639.0</v>
       </c>
       <c r="D39" s="1">
-        <v>25.6</v>
+        <v>26.9</v>
       </c>
       <c r="E39" s="1">
-        <v>24.8443487241</v>
+        <v>24.8443486577</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>372888.83</v>
+        <v>363696.42</v>
       </c>
       <c r="I39" s="1">
-        <v>11341.57</v>
+        <v>30092.68</v>
       </c>
       <c r="J39" s="1">
-        <v>3.041541898694</v>
+        <v>8.2741204876309</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>384230.4</v>
+        <v>393789.1</v>
       </c>
       <c r="N39" s="1">
-        <v>384230.4</v>
+        <v>393789.1</v>
       </c>
       <c r="O39" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>51447.0</v>
+        <v>50179.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.61</v>
+        <v>11.43</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5529212588</v>
+        <v>10.5529213416</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>542916.14</v>
+        <v>529535.04</v>
       </c>
       <c r="I40" s="1">
-        <v>2936.53</v>
+        <v>44010.93</v>
       </c>
       <c r="J40" s="1">
-        <v>0.54088095446932</v>
+        <v>8.3112403666432</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>545852.67</v>
+        <v>573545.97</v>
       </c>
       <c r="N40" s="1">
-        <v>545852.67</v>
+        <v>573545.97</v>
       </c>
       <c r="O40" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>5766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.645</v>
+        <v>17.09</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>92515.47</v>
       </c>
       <c r="I41" s="1">
-        <v>3459.6</v>
+        <v>6025.47</v>
       </c>
       <c r="J41" s="1">
-        <v>3.7394827048925</v>
+        <v>6.5129323776878</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>95975.07</v>
+        <v>98540.94</v>
       </c>
       <c r="N41" s="1">
-        <v>95975.07</v>
+        <v>98540.94</v>
       </c>
       <c r="O41" s="1">
         <v>0.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.05</v>
+        <v>84.05</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-5202.0</v>
+        <v>-5882.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-8.252427184466</v>
+        <v>-9.3311758360302</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>57834.0</v>
+        <v>57154.0</v>
       </c>
       <c r="N42" s="1">
-        <v>57834.0</v>
+        <v>57154.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>4654.0</v>
+        <v>4539.0</v>
       </c>
       <c r="D43" s="1">
-        <v>35.48</v>
+        <v>36.28</v>
       </c>
       <c r="E43" s="1">
-        <v>34.518955737</v>
+        <v>34.5189557171</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>160651.22</v>
+        <v>156681.54</v>
       </c>
       <c r="I43" s="1">
-        <v>4472.7</v>
+        <v>7993.38</v>
       </c>
       <c r="J43" s="1">
-        <v>2.784105841213</v>
+        <v>5.1016731135014</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>165123.92</v>
+        <v>164674.92</v>
       </c>
       <c r="N43" s="1">
-        <v>165123.92</v>
+        <v>164674.92</v>
       </c>
       <c r="O43" s="1">
         <v>0.13</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>5351.0</v>
+        <v>5219.0</v>
       </c>
       <c r="D44" s="1">
-        <v>77.34</v>
+        <v>75.28</v>
       </c>
       <c r="E44" s="1">
-        <v>65.6869837414</v>
+        <v>65.6869840966</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>351491.05</v>
+        <v>342820.37</v>
       </c>
       <c r="I44" s="1">
-        <v>62355.29</v>
+        <v>50065.95</v>
       </c>
       <c r="J44" s="1">
-        <v>17.740221265947</v>
+        <v>14.604135104341</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>413846.34</v>
+        <v>392886.32</v>
       </c>
       <c r="N44" s="1">
-        <v>413846.34</v>
+        <v>392886.32</v>
       </c>
       <c r="O44" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.35</v>
+        <v>53.6</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-5858.0</v>
+        <v>-8635.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-9.3322606596943</v>
+        <v>-13.757039420756</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>56913.5</v>
+        <v>54136.0</v>
       </c>
       <c r="N45" s="1">
-        <v>56913.5</v>
+        <v>54136.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>20319.0</v>
+        <v>19818.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.31</v>
+        <v>17.26</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6877680988</v>
+        <v>18.6877681905</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>379716.76</v>
+        <v>370354.19</v>
       </c>
       <c r="I46" s="1">
-        <v>-27994.87</v>
+        <v>-28295.51</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.3725663307566</v>
+        <v>-7.6401214739868</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>351721.89</v>
+        <v>342058.68</v>
       </c>
       <c r="N46" s="1">
-        <v>351721.89</v>
+        <v>342058.68</v>
       </c>
       <c r="O46" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>6059.0</v>
+        <v>5910.0</v>
       </c>
       <c r="D47" s="1">
-        <v>67.4</v>
+        <v>61.86</v>
       </c>
       <c r="E47" s="1">
-        <v>60.2427578808</v>
+        <v>60.2427580372</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>365010.87</v>
+        <v>356034.7</v>
       </c>
       <c r="I47" s="1">
-        <v>43365.73</v>
+        <v>9557.9</v>
       </c>
       <c r="J47" s="1">
-        <v>11.880668101747</v>
+        <v>2.6845417033789</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>408376.6</v>
+        <v>365592.6</v>
       </c>
       <c r="N47" s="1">
-        <v>408376.6</v>
+        <v>365592.6</v>
       </c>
       <c r="O47" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>12119.0</v>
+        <v>11820.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.795</v>
+        <v>20.32</v>
       </c>
       <c r="E48" s="1">
-        <v>29.1879981847</v>
+        <v>29.187998308</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>353729.35</v>
+        <v>345002.14</v>
       </c>
       <c r="I48" s="1">
-        <v>-125952.74</v>
+        <v>-104819.74</v>
       </c>
       <c r="J48" s="1">
-        <v>-35.607093389338</v>
+        <v>-30.38234487473</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>227776.61</v>
+        <v>240182.4</v>
       </c>
       <c r="N48" s="1">
-        <v>227776.61</v>
+        <v>240182.4</v>
       </c>
       <c r="O48" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>15884.0</v>
+        <v>15493.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.295</v>
+        <v>28.165</v>
       </c>
       <c r="E49" s="1">
-        <v>30.1185727776</v>
+        <v>30.1185729039</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>478403.41</v>
+        <v>466627.05</v>
       </c>
       <c r="I49" s="1">
-        <v>-44849.63</v>
+        <v>-30266.7</v>
       </c>
       <c r="J49" s="1">
-        <v>-9.3748558355803</v>
+        <v>-6.4862720667394</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>433553.78</v>
+        <v>436360.35</v>
       </c>
       <c r="N49" s="1">
-        <v>433553.78</v>
+        <v>436360.35</v>
       </c>
       <c r="O49" s="1">
         <v>0.34</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2470.0</v>
+        <v>2409.0</v>
       </c>
       <c r="D50" s="1">
-        <v>267.3</v>
+        <v>256.0</v>
       </c>
       <c r="E50" s="1">
-        <v>222.9023562753</v>
+        <v>222.9023578248</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>550568.82</v>
+        <v>536971.78</v>
       </c>
       <c r="I50" s="1">
-        <v>109662.18</v>
+        <v>79732.22</v>
       </c>
       <c r="J50" s="1">
-        <v>19.917978646157</v>
+        <v>14.848493527909</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>660231.0</v>
+        <v>616704.0</v>
       </c>
       <c r="N50" s="1">
-        <v>660231.0</v>
+        <v>616704.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>8427.0</v>
+        <v>8219.0</v>
       </c>
       <c r="D51" s="1">
-        <v>47.87</v>
+        <v>49.88</v>
       </c>
       <c r="E51" s="1">
-        <v>49.9177939955</v>
+        <v>49.9177941355</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>420657.25</v>
+        <v>410274.35</v>
       </c>
       <c r="I51" s="1">
-        <v>-17256.76</v>
+        <v>-310.63</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.1023327186207</v>
+        <v>-0.075712751723329</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>403400.49</v>
+        <v>409963.72</v>
       </c>
       <c r="N51" s="1">
-        <v>403400.49</v>
+        <v>409963.72</v>
       </c>
       <c r="O51" s="1">
         <v>0.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>9734.0</v>
+        <v>9494.0</v>
       </c>
       <c r="D52" s="1">
-        <v>26.76</v>
+        <v>29.31</v>
       </c>
       <c r="E52" s="1">
-        <v>30.8287620711</v>
+        <v>30.8287623762</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>300087.17</v>
+        <v>292688.27</v>
       </c>
       <c r="I52" s="1">
-        <v>-39605.33</v>
+        <v>-14419.13</v>
       </c>
       <c r="J52" s="1">
-        <v>-13.197941784715</v>
+        <v>-4.9264461469535</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>260481.84</v>
+        <v>278269.14</v>
       </c>
       <c r="N52" s="1">
-        <v>260481.84</v>
+        <v>278269.14</v>
       </c>
       <c r="O52" s="1">
         <v>0.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>49359.0</v>
+        <v>48142.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.925</v>
+        <v>18.3</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1443325432</v>
+        <v>19.1443325994</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>944945.11</v>
+        <v>921646.46</v>
       </c>
       <c r="I53" s="1">
-        <v>-10826.03</v>
+        <v>-40647.86</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.1456781865351</v>
+        <v>-4.4103527506632</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>934119.08</v>
+        <v>880998.6</v>
       </c>
       <c r="N53" s="1">
-        <v>934119.08</v>
+        <v>880998.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>99291.0</v>
+        <v>96844.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.62</v>
+        <v>4.444</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5163065132</v>
+        <v>4.5163065342</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>448428.59</v>
+        <v>437377.19</v>
       </c>
       <c r="I54" s="1">
-        <v>10295.83</v>
+        <v>-7002.45</v>
       </c>
       <c r="J54" s="1">
-        <v>2.2959798348272</v>
+        <v>-1.6010094170663</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>458724.42</v>
+        <v>430374.74</v>
       </c>
       <c r="N54" s="1">
-        <v>458724.42</v>
+        <v>430374.74</v>
       </c>
       <c r="O54" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>1351.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D55" s="1">
-        <v>136.85</v>
+        <v>121.0</v>
       </c>
       <c r="E55" s="1">
-        <v>145.6875647668</v>
+        <v>145.6875644917</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>196823.9</v>
+        <v>192016.21</v>
       </c>
       <c r="I55" s="1">
-        <v>-11939.55</v>
+        <v>-32538.21</v>
       </c>
       <c r="J55" s="1">
-        <v>-6.06610782532</v>
+        <v>-16.945553711325</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>184884.35</v>
+        <v>159478.0</v>
       </c>
       <c r="N55" s="1">
-        <v>184884.35</v>
+        <v>159478.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>10319.0</v>
+        <v>10065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>40.28</v>
+        <v>41.7</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3882973156</v>
+        <v>43.3882970691</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>447723.84</v>
+        <v>436703.21</v>
       </c>
       <c r="I56" s="1">
-        <v>-32074.52</v>
+        <v>-16992.71</v>
       </c>
       <c r="J56" s="1">
-        <v>-7.1639071084533</v>
+        <v>-3.8911346678675</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>415649.32</v>
+        <v>419710.5</v>
       </c>
       <c r="N56" s="1">
-        <v>415649.32</v>
+        <v>419710.5</v>
       </c>
       <c r="O56" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>133060.0</v>
+        <v>129780.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.945</v>
+        <v>9.698</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0852837818</v>
+        <v>6.0852837879</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>809707.86</v>
+        <v>789748.13</v>
       </c>
       <c r="I57" s="1">
-        <v>513573.84</v>
+        <v>468858.31</v>
       </c>
       <c r="J57" s="1">
-        <v>63.427053801849</v>
+        <v>59.36808106149</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1323281.7</v>
+        <v>1258606.44</v>
       </c>
       <c r="N57" s="1">
-        <v>1323281.7</v>
+        <v>1258606.44</v>
       </c>
       <c r="O57" s="1">
-        <v>1.05</v>
+        <v>0.97</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>33828.0</v>
+        <v>32994.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.52</v>
+        <v>27.17</v>
       </c>
       <c r="E58" s="1">
-        <v>15.7991953411</v>
+        <v>15.4801954901</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>534455.18</v>
+        <v>510753.57</v>
       </c>
       <c r="I58" s="1">
-        <v>430319.38</v>
+        <v>385693.41</v>
       </c>
       <c r="J58" s="1">
-        <v>80.515522368031</v>
+        <v>75.51457936946</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>964774.56</v>
+        <v>896446.98</v>
       </c>
       <c r="N58" s="1">
-        <v>964774.56</v>
+        <v>896446.98</v>
       </c>
       <c r="O58" s="1">
-        <v>0.77</v>
+        <v>0.69</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>2783.0</v>
+        <v>2714.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.9</v>
+        <v>98.3</v>
       </c>
       <c r="E59" s="1">
-        <v>104.1770104204</v>
+        <v>104.1770117907</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>289924.62</v>
+        <v>282736.41</v>
       </c>
       <c r="I59" s="1">
-        <v>-9119.92</v>
+        <v>-15950.21</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.1456176436482</v>
+        <v>-5.6413710565258</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>280804.7</v>
+        <v>266786.2</v>
       </c>
       <c r="N59" s="1">
-        <v>280804.7</v>
+        <v>266786.2</v>
       </c>
       <c r="O59" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>2610.0</v>
+        <v>2546.0</v>
       </c>
       <c r="D60" s="1">
-        <v>182.7</v>
+        <v>173.25</v>
       </c>
       <c r="E60" s="1">
-        <v>202.2140268199</v>
+        <v>202.214025923</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>527778.61</v>
+        <v>514836.91</v>
       </c>
       <c r="I60" s="1">
-        <v>-50931.61</v>
+        <v>-73742.41</v>
       </c>
       <c r="J60" s="1">
-        <v>-9.6501845726563</v>
+        <v>-14.323450507851</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>476847.0</v>
+        <v>441094.5</v>
       </c>
       <c r="N60" s="1">
-        <v>476847.0</v>
+        <v>441094.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>59.76</v>
+        <v>62.58</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>-8509.2</v>
+        <v>-5652.54</v>
       </c>
       <c r="J61" s="1">
-        <v>-12.323943661972</v>
+        <v>-8.1866197183099</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>60536.88</v>
+        <v>63393.54</v>
       </c>
       <c r="N61" s="1">
-        <v>60536.88</v>
+        <v>63393.54</v>
       </c>
       <c r="O61" s="1">
         <v>0.05</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>23.37</v>
+        <v>23.04</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-5619.66</v>
+        <v>-6429.48</v>
       </c>
       <c r="J62" s="1">
-        <v>-8.9243959469992</v>
+        <v>-10.210444271239</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>57349.98</v>
+        <v>56540.16</v>
       </c>
       <c r="N62" s="1">
-        <v>57349.98</v>
+        <v>56540.16</v>
       </c>
       <c r="O62" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>402.0</v>
       </c>
       <c r="D63" s="1">
-        <v>291.45</v>
+        <v>301.55</v>
       </c>
       <c r="E63" s="1">
         <v>320.271641791</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>128749.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-11586.3</v>
+        <v>-7526.1</v>
       </c>
       <c r="J63" s="1">
-        <v>-8.9991238780513</v>
+        <v>-5.8455508849764</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>117162.9</v>
+        <v>121223.1</v>
       </c>
       <c r="N63" s="1">
-        <v>117162.9</v>
+        <v>121223.1</v>
       </c>
       <c r="O63" s="1">
         <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>4537.0</v>
+        <v>4425.0</v>
       </c>
       <c r="D64" s="1">
-        <v>57.68</v>
+        <v>58.46</v>
       </c>
       <c r="E64" s="1">
-        <v>62.8972801411</v>
+        <v>62.897279096</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>285364.96</v>
+        <v>278320.46</v>
       </c>
       <c r="I64" s="1">
-        <v>-23670.8</v>
+        <v>-19634.96</v>
       </c>
       <c r="J64" s="1">
-        <v>-8.294921703071</v>
+        <v>-7.0548029419037</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>261694.16</v>
+        <v>258685.5</v>
       </c>
       <c r="N64" s="1">
-        <v>261694.16</v>
+        <v>258685.5</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>71.05</v>
+        <v>67.85</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-8820.6</v>
+        <v>-11134.2</v>
       </c>
       <c r="J65" s="1">
-        <v>-14.654654654655</v>
+        <v>-18.498498498498</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>51369.15</v>
+        <v>49055.55</v>
       </c>
       <c r="N65" s="1">
-        <v>51369.15</v>
+        <v>49055.55</v>
       </c>
       <c r="O65" s="1">
         <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.71</v>
+        <v>37.26</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>-1441.52</v>
+        <v>-4266.12</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.8757921419518</v>
+        <v>-5.5513307984791</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>75407.08</v>
+        <v>72582.48</v>
       </c>
       <c r="N66" s="1">
-        <v>75407.08</v>
+        <v>72582.48</v>
       </c>
       <c r="O66" s="1">
         <v>0.06</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>37.58</v>
+        <v>37.52</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>1374.32</v>
+        <v>1273.76</v>
       </c>
       <c r="J67" s="1">
-        <v>2.2306855277476</v>
+        <v>2.0674646354733</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>62984.08</v>
+        <v>62883.52</v>
       </c>
       <c r="N67" s="1">
-        <v>62984.08</v>
+        <v>62883.52</v>
       </c>
       <c r="O67" s="1">
         <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3720.0</v>
+        <v>3628.0</v>
       </c>
       <c r="D68" s="1">
-        <v>204.0</v>
+        <v>204.8</v>
       </c>
       <c r="E68" s="1">
-        <v>152.7432365591</v>
+        <v>152.7432359427</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>568204.84</v>
+        <v>554152.46</v>
       </c>
       <c r="I68" s="1">
-        <v>190675.16</v>
+        <v>188861.94</v>
       </c>
       <c r="J68" s="1">
-        <v>33.55746846507</v>
+        <v>34.081223784516</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>758880.0</v>
+        <v>743014.4</v>
       </c>
       <c r="N68" s="1">
-        <v>758880.0</v>
+        <v>743014.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>59.9</v>
+        <v>54.25</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-7848.0</v>
+        <v>-15238.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.1047040971168</v>
+        <v>-17.678300455235</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>78349.2</v>
+        <v>70959.0</v>
       </c>
       <c r="N69" s="1">
-        <v>78349.2</v>
+        <v>70959.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>19178.0</v>
+        <v>18705.0</v>
       </c>
       <c r="D70" s="1">
-        <v>38.37</v>
+        <v>38.94</v>
       </c>
       <c r="E70" s="1">
-        <v>35.1181264991</v>
+        <v>35.1181267041</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>673495.43</v>
+        <v>656884.56</v>
       </c>
       <c r="I70" s="1">
-        <v>62364.43</v>
+        <v>71488.14</v>
       </c>
       <c r="J70" s="1">
-        <v>9.2598148735768</v>
+        <v>10.882907645142</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>735859.86</v>
+        <v>728372.7</v>
       </c>
       <c r="N70" s="1">
-        <v>735859.86</v>
+        <v>728372.7</v>
       </c>
       <c r="O70" s="1">
-        <v>0.58</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.922</v>
+        <v>9.468</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>-9605.79</v>
+        <v>-6535.09</v>
       </c>
       <c r="J71" s="1">
-        <v>-16.067729486183</v>
+        <v>-10.931329780045</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>50177.33</v>
+        <v>53248.03</v>
       </c>
       <c r="N71" s="1">
-        <v>50177.33</v>
+        <v>53248.03</v>
       </c>
       <c r="O71" s="1">
         <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>909.0</v>
+        <v>887.0</v>
       </c>
       <c r="D72" s="1">
-        <v>265.6</v>
+        <v>241.4</v>
       </c>
       <c r="E72" s="1">
-        <v>258.1410341034</v>
+        <v>258.1410372041</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>234650.2</v>
+        <v>228971.1</v>
       </c>
       <c r="I72" s="1">
-        <v>6780.2</v>
+        <v>-14849.3</v>
       </c>
       <c r="J72" s="1">
-        <v>2.8894925297315</v>
+        <v>-6.4852289219032</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>241430.4</v>
+        <v>214121.8</v>
       </c>
       <c r="N72" s="1">
-        <v>241430.4</v>
+        <v>214121.8</v>
       </c>
       <c r="O72" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>5560.0</v>
+        <v>5423.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.8</v>
+        <v>68.86</v>
       </c>
       <c r="E73" s="1">
-        <v>78.1432482014</v>
+        <v>78.1432472801</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>434476.46</v>
+        <v>423770.83</v>
       </c>
       <c r="I73" s="1">
-        <v>-63068.46</v>
+        <v>-50343.05</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.515967102107</v>
+        <v>-11.879781815091</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>371408.0</v>
+        <v>373427.78</v>
       </c>
       <c r="N73" s="1">
-        <v>371408.0</v>
+        <v>373427.78</v>
       </c>
       <c r="O73" s="1">
         <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>1716.0</v>
       </c>
       <c r="D74" s="1">
-        <v>62.74</v>
+        <v>65.98</v>
       </c>
       <c r="E74" s="1">
         <v>69.1924184149</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>118734.19</v>
       </c>
       <c r="I74" s="1">
-        <v>-11072.35</v>
+        <v>-5512.51</v>
       </c>
       <c r="J74" s="1">
-        <v>-9.3253257549489</v>
+        <v>-4.6427318028615</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>107661.84</v>
+        <v>113221.68</v>
       </c>
       <c r="N74" s="1">
-        <v>107661.84</v>
+        <v>113221.68</v>
       </c>
       <c r="O74" s="1">
         <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>324.0</v>
+        <v>316.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1622.5</v>
+        <v>1605.0</v>
       </c>
       <c r="E75" s="1">
-        <v>1471.092191358</v>
+        <v>1471.0921835443</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>476633.87</v>
+        <v>464865.13</v>
       </c>
       <c r="I75" s="1">
-        <v>49056.13</v>
+        <v>42314.87</v>
       </c>
       <c r="J75" s="1">
-        <v>10.292203951012</v>
+        <v>9.1026121920567</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>525690.0</v>
+        <v>507180.0</v>
       </c>
       <c r="N75" s="1">
-        <v>525690.0</v>
+        <v>507180.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>50.9</v>
+        <v>49.18</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>2706.48</v>
+        <v>551.32</v>
       </c>
       <c r="J76" s="1">
-        <v>4.4316782929832</v>
+        <v>0.90274928190398</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>63777.7</v>
+        <v>61622.54</v>
       </c>
       <c r="N76" s="1">
-        <v>63777.7</v>
+        <v>61622.54</v>
       </c>
       <c r="O76" s="1">
         <v>0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>26.52</v>
+        <v>27.0</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-9871.36</v>
+        <v>-8945.92</v>
       </c>
       <c r="J77" s="1">
-        <v>-16.182048040455</v>
+        <v>-14.664981036662</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>51130.56</v>
+        <v>52056.0</v>
       </c>
       <c r="N77" s="1">
-        <v>51130.56</v>
+        <v>52056.0</v>
       </c>
       <c r="O77" s="1">
         <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>26520.0</v>
+        <v>25866.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.16</v>
+        <v>19.575</v>
       </c>
       <c r="E78" s="1">
-        <v>13.5598133484</v>
+        <v>13.5598132684</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>359606.25</v>
+        <v>350738.13</v>
       </c>
       <c r="I78" s="1">
-        <v>175036.95</v>
+        <v>155588.82</v>
       </c>
       <c r="J78" s="1">
-        <v>48.674612857813</v>
+        <v>44.360395033183</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>534643.2</v>
+        <v>506326.95</v>
       </c>
       <c r="N78" s="1">
-        <v>534643.2</v>
+        <v>506326.95</v>
       </c>
       <c r="O78" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>11713.0</v>
+        <v>11424.0</v>
       </c>
       <c r="D79" s="1">
-        <v>51.86</v>
+        <v>50.78</v>
       </c>
       <c r="E79" s="1">
-        <v>40.1591573465</v>
+        <v>40.1591570378</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>470384.21</v>
+        <v>458778.21</v>
       </c>
       <c r="I79" s="1">
-        <v>137051.97</v>
+        <v>121332.51</v>
       </c>
       <c r="J79" s="1">
-        <v>29.136175723245</v>
+        <v>26.44687723944</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>607436.18</v>
+        <v>580110.72</v>
       </c>
       <c r="N79" s="1">
-        <v>607436.18</v>
+        <v>580110.72</v>
       </c>
       <c r="O79" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>12004.0</v>
+        <v>11708.0</v>
       </c>
       <c r="D80" s="1">
-        <v>52.8</v>
+        <v>73.42</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8188053982</v>
+        <v>34.8188050905</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>417964.94</v>
+        <v>407658.57</v>
       </c>
       <c r="I80" s="1">
-        <v>215846.26</v>
+        <v>451942.79</v>
       </c>
       <c r="J80" s="1">
-        <v>51.642192763824</v>
+        <v>110.86306611928</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>633811.2</v>
+        <v>859601.36</v>
       </c>
       <c r="N80" s="1">
-        <v>633811.2</v>
+        <v>859601.36</v>
       </c>
       <c r="O80" s="1">
-        <v>0.5</v>
+        <v>0.66</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>27880.0</v>
+        <v>27193.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.015</v>
+        <v>26.435</v>
       </c>
       <c r="E81" s="1">
-        <v>12.6131427547</v>
+        <v>12.6131427206</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>351654.42</v>
+        <v>342989.19</v>
       </c>
       <c r="I81" s="1">
-        <v>317883.78</v>
+        <v>375857.77</v>
       </c>
       <c r="J81" s="1">
-        <v>90.396639973984</v>
+        <v>109.58297840232</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>669538.2</v>
+        <v>718846.96</v>
       </c>
       <c r="N81" s="1">
-        <v>669538.2</v>
+        <v>718846.96</v>
       </c>
       <c r="O81" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>35.94</v>
+        <v>34.86</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-4853.76</v>
+        <v>-6512.64</v>
       </c>
       <c r="J82" s="1">
-        <v>-8.0818414322251</v>
+        <v>-10.843989769821</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>55203.84</v>
+        <v>53544.96</v>
       </c>
       <c r="N82" s="1">
-        <v>55203.84</v>
+        <v>53544.96</v>
       </c>
       <c r="O82" s="1">
         <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>217271.0</v>
+        <v>211916.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.781</v>
+        <v>5.618</v>
       </c>
       <c r="E83" s="1">
-        <v>2.8251290324</v>
+        <v>2.8251290134</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>613818.61</v>
+        <v>598690.04</v>
       </c>
       <c r="I83" s="1">
-        <v>642225.04</v>
+        <v>591854.05</v>
       </c>
       <c r="J83" s="1">
-        <v>104.62782156442</v>
+        <v>98.858175425801</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1256043.65</v>
+        <v>1190544.09</v>
       </c>
       <c r="N83" s="1">
-        <v>1256043.65</v>
+        <v>1190544.09</v>
       </c>
       <c r="O83" s="1">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>11425.0</v>
+        <v>11143.0</v>
       </c>
       <c r="D84" s="1">
-        <v>13.98</v>
+        <v>13.91</v>
       </c>
       <c r="E84" s="1">
-        <v>19.1496595186</v>
+        <v>19.1496598762</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>218784.86</v>
+        <v>213384.66</v>
       </c>
       <c r="I84" s="1">
-        <v>-59063.36</v>
+        <v>-58385.53</v>
       </c>
       <c r="J84" s="1">
-        <v>-26.996091045788</v>
+        <v>-27.361634149334</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>159721.5</v>
+        <v>154999.13</v>
       </c>
       <c r="N84" s="1">
-        <v>159721.5</v>
+        <v>154999.13</v>
       </c>
       <c r="O84" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.85</v>
+        <v>14.71</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>3555.24</v>
+        <v>-1157.52</v>
       </c>
       <c r="J85" s="1">
-        <v>5.7371581054036</v>
+        <v>-1.8679119412942</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>65523.9</v>
+        <v>60811.14</v>
       </c>
       <c r="N85" s="1">
-        <v>65523.9</v>
+        <v>60811.14</v>
       </c>
       <c r="O85" s="1">
         <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>2579.0</v>
+        <v>2515.0</v>
       </c>
       <c r="D86" s="1">
-        <v>113.45</v>
+        <v>112.6</v>
       </c>
       <c r="E86" s="1">
-        <v>114.448545948</v>
+        <v>114.4485447316</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>295162.8</v>
+        <v>287838.09</v>
       </c>
       <c r="I86" s="1">
-        <v>-2575.25</v>
+        <v>-4649.09</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.87248460849402</v>
+        <v>-1.6151753925271</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>292587.55</v>
+        <v>283189.0</v>
       </c>
       <c r="N86" s="1">
-        <v>292587.55</v>
+        <v>283189.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>647.0</v>
+        <v>631.0</v>
       </c>
       <c r="D87" s="1">
-        <v>236.1</v>
+        <v>242.0</v>
       </c>
       <c r="E87" s="1">
-        <v>517.4809582689</v>
+        <v>517.4809508716</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>334810.18</v>
+        <v>326530.48</v>
       </c>
       <c r="I87" s="1">
-        <v>-182053.48</v>
+        <v>-173828.48</v>
       </c>
       <c r="J87" s="1">
-        <v>-54.375132799128</v>
+        <v>-53.234993560172</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>152756.7</v>
+        <v>152702.0</v>
       </c>
       <c r="N87" s="1">
-        <v>152756.7</v>
+        <v>152702.0</v>
       </c>
       <c r="O87" s="1">
         <v>0.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.98</v>
+        <v>34.74</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-1258.24</v>
+        <v>-1730.08</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.7967434025828</v>
+        <v>-2.4705221785514</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>68770.68</v>
+        <v>68298.84</v>
       </c>
       <c r="N88" s="1">
-        <v>68770.68</v>
+        <v>68298.84</v>
       </c>
       <c r="O88" s="1">
         <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>3694.0</v>
+        <v>3603.0</v>
       </c>
       <c r="D89" s="1">
-        <v>56.3</v>
+        <v>50.56</v>
       </c>
       <c r="E89" s="1">
-        <v>63.7048294532</v>
+        <v>63.7048293089</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>235325.64</v>
+        <v>229528.5</v>
       </c>
       <c r="I89" s="1">
-        <v>-27353.44</v>
+        <v>-47360.82</v>
       </c>
       <c r="J89" s="1">
-        <v>-11.623654778969</v>
+        <v>-20.633960488567</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>207972.2</v>
+        <v>182167.68</v>
       </c>
       <c r="N89" s="1">
-        <v>207972.2</v>
+        <v>182167.68</v>
       </c>
       <c r="O89" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>1830.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.14</v>
+        <v>27.18</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-6026.8</v>
+        <v>-11443.6</v>
       </c>
       <c r="J90" s="1">
-        <v>-9.8504486540379</v>
+        <v>-18.703888334995</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>55156.2</v>
+        <v>49739.4</v>
       </c>
       <c r="N90" s="1">
-        <v>55156.2</v>
+        <v>49739.4</v>
       </c>
       <c r="O90" s="1">
         <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>170106.0</v>
+        <v>165913.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.627</v>
+        <v>4.621</v>
       </c>
       <c r="E91" s="1">
-        <v>3.3842772154</v>
+        <v>3.3842772417</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>575685.86</v>
+        <v>561495.59</v>
       </c>
       <c r="I91" s="1">
-        <v>211394.6</v>
+        <v>205188.38</v>
       </c>
       <c r="J91" s="1">
-        <v>36.720478074622</v>
+        <v>36.543186385489</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>787080.46</v>
+        <v>766683.97</v>
       </c>
       <c r="N91" s="1">
-        <v>787080.46</v>
+        <v>766683.97</v>
       </c>
       <c r="O91" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>7154.0</v>
+        <v>6978.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.15</v>
+        <v>23.37</v>
       </c>
       <c r="E92" s="1">
-        <v>26.9524405927</v>
+        <v>26.9524405274</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>192817.76</v>
+        <v>188074.13</v>
       </c>
       <c r="I92" s="1">
-        <v>-27202.66</v>
+        <v>-24998.27</v>
       </c>
       <c r="J92" s="1">
-        <v>-14.107963913698</v>
+        <v>-13.291711092855</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>165615.1</v>
+        <v>163075.86</v>
       </c>
       <c r="N92" s="1">
-        <v>165615.1</v>
+        <v>163075.86</v>
       </c>
       <c r="O92" s="1">
         <v>0.13</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>3782.0</v>
+        <v>3689.0</v>
       </c>
       <c r="D93" s="1">
-        <v>181.62</v>
+        <v>180.38</v>
       </c>
       <c r="E93" s="1">
-        <v>151.4181041777</v>
+        <v>151.4181051776</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>572663.27</v>
+        <v>558581.39</v>
       </c>
       <c r="I93" s="1">
-        <v>114223.57</v>
+        <v>106840.43</v>
       </c>
       <c r="J93" s="1">
-        <v>19.946026920847</v>
+        <v>19.127101602866</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>686886.84</v>
+        <v>665421.82</v>
       </c>
       <c r="N93" s="1">
-        <v>686886.84</v>
+        <v>665421.82</v>
       </c>
       <c r="O93" s="1">
-        <v>0.55</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>3248.0</v>
+        <v>3168.0</v>
       </c>
       <c r="D94" s="1">
-        <v>147.9</v>
+        <v>152.6</v>
       </c>
       <c r="E94" s="1">
-        <v>74.6189562808</v>
+        <v>74.6189551768</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>242362.37</v>
+        <v>236392.85</v>
       </c>
       <c r="I94" s="1">
-        <v>238016.83</v>
+        <v>247043.95</v>
       </c>
       <c r="J94" s="1">
-        <v>98.207007135637</v>
+        <v>104.50567773095</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>480379.2</v>
+        <v>483436.8</v>
       </c>
       <c r="N94" s="1">
-        <v>480379.2</v>
+        <v>483436.8</v>
       </c>
       <c r="O94" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>3766.0</v>
+        <v>3673.0</v>
       </c>
       <c r="D95" s="1">
-        <v>52.41</v>
+        <v>52.32</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8421455125</v>
+        <v>56.8421453852</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>214067.52</v>
+        <v>208781.2</v>
       </c>
       <c r="I95" s="1">
-        <v>-16691.46</v>
+        <v>-16609.84</v>
       </c>
       <c r="J95" s="1">
-        <v>-7.7972875100342</v>
+        <v>-7.9556205252197</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>197376.06</v>
+        <v>192171.36</v>
       </c>
       <c r="N95" s="1">
-        <v>197376.06</v>
+        <v>192171.36</v>
       </c>
       <c r="O95" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>2155.0</v>
+        <v>2102.0</v>
       </c>
       <c r="D96" s="1">
-        <v>373.7</v>
+        <v>361.65</v>
       </c>
       <c r="E96" s="1">
-        <v>394.5045104408</v>
+        <v>394.5045099905</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>850157.22</v>
+        <v>829248.48</v>
       </c>
       <c r="I96" s="1">
-        <v>-44833.72</v>
+        <v>-69060.18</v>
       </c>
       <c r="J96" s="1">
-        <v>-5.2735798679684</v>
+        <v>-8.3280442069668</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>805323.5</v>
+        <v>760188.3</v>
       </c>
       <c r="N96" s="1">
-        <v>805323.5</v>
+        <v>760188.3</v>
       </c>
       <c r="O96" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>12562.0</v>
+        <v>12252.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.39</v>
+        <v>25.11</v>
       </c>
       <c r="E97" s="1">
-        <v>20.6837796529</v>
+        <v>20.6837797911</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>259829.64</v>
+        <v>253417.67</v>
       </c>
       <c r="I97" s="1">
-        <v>59119.54</v>
+        <v>54230.05</v>
       </c>
       <c r="J97" s="1">
-        <v>22.753193207673</v>
+        <v>21.399474630163</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>318949.18</v>
+        <v>307647.72</v>
       </c>
       <c r="N97" s="1">
-        <v>318949.18</v>
+        <v>307647.72</v>
       </c>
       <c r="O97" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>2313.0</v>
+        <v>2256.0</v>
       </c>
       <c r="D98" s="1">
-        <v>454.75</v>
+        <v>472.6</v>
       </c>
       <c r="E98" s="1">
-        <v>624.332542153</v>
+        <v>624.3325443262</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1444081.17</v>
+        <v>1408494.22</v>
       </c>
       <c r="I98" s="1">
-        <v>-392244.42</v>
+        <v>-342308.62</v>
       </c>
       <c r="J98" s="1">
-        <v>-27.162214157255</v>
+        <v>-24.303161144673</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1051836.75</v>
+        <v>1066185.6</v>
       </c>
       <c r="N98" s="1">
-        <v>1051836.75</v>
+        <v>1066185.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>6590.0</v>
+        <v>6428.0</v>
       </c>
       <c r="D99" s="1">
-        <v>49.03</v>
+        <v>50.12</v>
       </c>
       <c r="E99" s="1">
-        <v>58.7753201821</v>
+        <v>58.7753204729</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>387329.36</v>
+        <v>377807.76</v>
       </c>
       <c r="I99" s="1">
-        <v>-64221.66</v>
+        <v>-55636.4</v>
       </c>
       <c r="J99" s="1">
-        <v>-16.580633081882</v>
+        <v>-14.726113619265</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>323107.7</v>
+        <v>322171.36</v>
       </c>
       <c r="N99" s="1">
-        <v>323107.7</v>
+        <v>322171.36</v>
       </c>
       <c r="O99" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>3115.0</v>
+        <v>3038.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.45</v>
+        <v>128.6</v>
       </c>
       <c r="E100" s="1">
-        <v>115.6788314607</v>
+        <v>115.6788314681</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>360339.56</v>
+        <v>351432.29</v>
       </c>
       <c r="I100" s="1">
-        <v>-13172.81</v>
+        <v>39254.51</v>
       </c>
       <c r="J100" s="1">
-        <v>-3.6556657836847</v>
+        <v>11.169864328631</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>347166.75</v>
+        <v>390686.8</v>
       </c>
       <c r="N100" s="1">
-        <v>347166.75</v>
+        <v>390686.8</v>
       </c>
       <c r="O100" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.55</v>
+        <v>15.48</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>15485.71</v>
+        <v>20675.11</v>
       </c>
       <c r="J101" s="1">
-        <v>23.569154603978</v>
+        <v>31.46738922815</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>81189.0</v>
+        <v>86378.4</v>
       </c>
       <c r="N101" s="1">
-        <v>81189.0</v>
+        <v>86378.4</v>
       </c>
       <c r="O101" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>5958.0</v>
+        <v>5811.0</v>
       </c>
       <c r="D102" s="1">
-        <v>53.58</v>
+        <v>51.52</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1764132259</v>
+        <v>52.1764136982</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>310867.07</v>
+        <v>303197.14</v>
       </c>
       <c r="I102" s="1">
-        <v>8362.57</v>
+        <v>-3814.42</v>
       </c>
       <c r="J102" s="1">
-        <v>2.6900790746347</v>
+        <v>-1.2580659566908</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>319229.64</v>
+        <v>299382.72</v>
       </c>
       <c r="N102" s="1">
-        <v>319229.64</v>
+        <v>299382.72</v>
       </c>
       <c r="O102" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>591.0</v>
+        <v>576.0</v>
       </c>
       <c r="D103" s="1">
-        <v>544.2</v>
+        <v>469.0</v>
       </c>
       <c r="E103" s="1">
-        <v>220.137106599</v>
+        <v>220.1371006944</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>130101.03</v>
+        <v>126798.97</v>
       </c>
       <c r="I103" s="1">
-        <v>191521.17</v>
+        <v>143345.03</v>
       </c>
       <c r="J103" s="1">
-        <v>147.20957243767</v>
+        <v>113.04904921546</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>321622.2</v>
+        <v>270144.0</v>
       </c>
       <c r="N103" s="1">
-        <v>321622.2</v>
+        <v>270144.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>62816.0</v>
+        <v>61268.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.858</v>
+        <v>3.382</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4678526172</v>
+        <v>3.4678525495</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>217836.63</v>
+        <v>212468.39</v>
       </c>
       <c r="I104" s="1">
-        <v>24507.5</v>
+        <v>-5260.01</v>
       </c>
       <c r="J104" s="1">
-        <v>11.250403570786</v>
+        <v>-2.4756670862899</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>242344.13</v>
+        <v>207208.38</v>
       </c>
       <c r="N104" s="1">
-        <v>242344.13</v>
+        <v>207208.38</v>
       </c>
       <c r="O104" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>4121.0</v>
+        <v>4019.0</v>
       </c>
       <c r="D105" s="1">
-        <v>73.78</v>
+        <v>75.84</v>
       </c>
       <c r="E105" s="1">
-        <v>69.2239019655</v>
+        <v>69.223901468</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>285271.7</v>
+        <v>278210.86</v>
       </c>
       <c r="I105" s="1">
-        <v>18775.68</v>
+        <v>26590.1</v>
       </c>
       <c r="J105" s="1">
-        <v>6.5816833566035</v>
+        <v>9.55753488559</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>304047.38</v>
+        <v>304800.96</v>
       </c>
       <c r="N105" s="1">
-        <v>304047.38</v>
+        <v>304800.96</v>
       </c>
       <c r="O105" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>69779.0</v>
+        <v>68059.0</v>
       </c>
       <c r="D106" s="1">
-        <v>9.41</v>
+        <v>13.255</v>
       </c>
       <c r="E106" s="1">
-        <v>5.3897532209</v>
+        <v>5.3897531554</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>376091.59</v>
+        <v>366821.21</v>
       </c>
       <c r="I106" s="1">
-        <v>280528.8</v>
+        <v>535300.84</v>
       </c>
       <c r="J106" s="1">
-        <v>74.5905538595</v>
+        <v>145.92963149541</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>656620.39</v>
+        <v>902122.05</v>
       </c>
       <c r="N106" s="1">
-        <v>656620.39</v>
+        <v>902122.05</v>
       </c>
       <c r="O106" s="1">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>29999.0</v>
+        <v>29260.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.845</v>
+        <v>16.39</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3895889863</v>
+        <v>16.3895888585</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>491671.28</v>
+        <v>479559.37</v>
       </c>
       <c r="I107" s="1">
-        <v>-16337.12</v>
+        <v>12.03</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.3227728900496</v>
+        <v>0.0025085527992082</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>475334.16</v>
+        <v>479571.4</v>
       </c>
       <c r="N107" s="1">
-        <v>475334.16</v>
+        <v>479571.4</v>
       </c>
       <c r="O107" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1186.0</v>
+        <v>1494.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4795.69</v>
+        <v>4802.41</v>
       </c>
       <c r="E108" s="1">
-        <v>4785.9111045531</v>
+        <v>4792.3592637216</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>5676090.57</v>
+        <v>7159784.74</v>
       </c>
       <c r="I108" s="1">
-        <v>11597.77</v>
+        <v>15015.8</v>
       </c>
       <c r="J108" s="1">
-        <v>0.20432672553356</v>
+        <v>0.20972418229434</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>5687688.34</v>
+        <v>7174800.54</v>
       </c>
       <c r="N108" s="1">
-        <v>5687688.34</v>
+        <v>7174800.54</v>
       </c>
       <c r="O108" s="1">
-        <v>4.52</v>
+        <v>5.53</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>25428.0</v>
+        <v>24801.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.515</v>
+        <v>18.205</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1724606733</v>
+        <v>18.1724607879</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>462089.33</v>
+        <v>450695.2</v>
       </c>
       <c r="I109" s="1">
-        <v>-16717.91</v>
+        <v>807.01</v>
       </c>
       <c r="J109" s="1">
-        <v>-3.6178956999505</v>
+        <v>0.17905892940506</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>445371.42</v>
+        <v>451502.21</v>
       </c>
       <c r="N109" s="1">
-        <v>445371.42</v>
+        <v>451502.21</v>
       </c>
       <c r="O109" s="1">
         <v>0.35</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>2442.0</v>
+        <v>2382.0</v>
       </c>
       <c r="D110" s="1">
-        <v>66.85</v>
+        <v>71.25</v>
       </c>
       <c r="E110" s="1">
-        <v>67.767977068</v>
+        <v>67.7679764903</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>165489.4</v>
+        <v>161423.32</v>
       </c>
       <c r="I110" s="1">
-        <v>-2241.7</v>
+        <v>8294.18</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.3545882697019</v>
+        <v>5.1381547597955</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>163247.7</v>
+        <v>169717.5</v>
       </c>
       <c r="N110" s="1">
-        <v>163247.7</v>
+        <v>169717.5</v>
       </c>
       <c r="O110" s="1">
         <v>0.13</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>8430.0</v>
+        <v>8222.0</v>
       </c>
       <c r="D111" s="1">
-        <v>22.5</v>
+        <v>25.02</v>
       </c>
       <c r="E111" s="1">
-        <v>22.6611423488</v>
+        <v>22.6611420579</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>191033.43</v>
+        <v>186319.91</v>
       </c>
       <c r="I111" s="1">
-        <v>-1358.43</v>
+        <v>19394.53</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.71109543497177</v>
+        <v>10.40926329344</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>189675.0</v>
+        <v>205714.44</v>
       </c>
       <c r="N111" s="1">
-        <v>189675.0</v>
+        <v>205714.44</v>
       </c>
       <c r="O111" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>5120.0</v>
+        <v>4994.0</v>
       </c>
       <c r="D112" s="1">
-        <v>40.745</v>
+        <v>39.06</v>
       </c>
       <c r="E112" s="1">
-        <v>30.6325292969</v>
+        <v>30.6325290348</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>156838.55</v>
+        <v>152978.85</v>
       </c>
       <c r="I112" s="1">
-        <v>51775.85</v>
+        <v>42086.79</v>
       </c>
       <c r="J112" s="1">
-        <v>33.012196299953</v>
+        <v>27.511508943883</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>208614.4</v>
+        <v>195065.64</v>
       </c>
       <c r="N112" s="1">
-        <v>208614.4</v>
+        <v>195065.64</v>
       </c>
       <c r="O112" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>18.32</v>
+        <v>15.27</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>7500.92</v>
+        <v>-4171.43</v>
       </c>
       <c r="J113" s="1">
-        <v>11.9804400978</v>
+        <v>-6.6625916870416</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>70110.64</v>
+        <v>58438.29</v>
       </c>
       <c r="N113" s="1">
-        <v>70110.64</v>
+        <v>58438.29</v>
       </c>
       <c r="O113" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>2648.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.0</v>
+        <v>28.78</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>62916.48</v>
       </c>
       <c r="I114" s="1">
-        <v>3283.52</v>
+        <v>13292.96</v>
       </c>
       <c r="J114" s="1">
-        <v>5.2188552188552</v>
+        <v>21.127946127946</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>66200.0</v>
+        <v>76209.44</v>
       </c>
       <c r="N114" s="1">
-        <v>66200.0</v>
+        <v>76209.44</v>
       </c>
       <c r="O114" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>7176.0</v>
+        <v>6999.0</v>
       </c>
       <c r="D115" s="1">
-        <v>29.125</v>
+        <v>30.5</v>
       </c>
       <c r="E115" s="1">
-        <v>41.714673913</v>
+        <v>41.7146735248</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>299344.5</v>
+        <v>291961.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-90343.5</v>
+        <v>-78491.5</v>
       </c>
       <c r="J115" s="1">
-        <v>-30.180444270732</v>
+        <v>-26.884241388405</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>209001.0</v>
+        <v>213469.5</v>
       </c>
       <c r="N115" s="1">
-        <v>209001.0</v>
+        <v>213469.5</v>
       </c>
       <c r="O115" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>25.18</v>
+        <v>26.1</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>-6116.2</v>
+        <v>-3992.84</v>
       </c>
       <c r="J116" s="1">
-        <v>-9.5220984549048</v>
+        <v>-6.2163133309378</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>58115.44</v>
+        <v>60238.8</v>
       </c>
       <c r="N116" s="1">
-        <v>58115.44</v>
+        <v>60238.8</v>
       </c>
       <c r="O116" s="1">
         <v>0.05</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>92.5</v>
+        <v>104.9</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>1256.4</v>
+        <v>9911.6</v>
       </c>
       <c r="J117" s="1">
-        <v>1.9845644983462</v>
+        <v>15.656008820287</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>64565.0</v>
+        <v>73220.2</v>
       </c>
       <c r="N117" s="1">
-        <v>64565.0</v>
+        <v>73220.2</v>
       </c>
       <c r="O117" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>2013.0</v>
       </c>
       <c r="D118" s="1">
-        <v>34.31</v>
+        <v>36.69</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>74219.31</v>
       </c>
       <c r="I118" s="1">
-        <v>-5153.28</v>
+        <v>-362.34</v>
       </c>
       <c r="J118" s="1">
-        <v>-6.9433143477082</v>
+        <v>-0.48820179007323</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>69066.03</v>
+        <v>73856.97</v>
       </c>
       <c r="N118" s="1">
-        <v>69066.03</v>
+        <v>73856.97</v>
       </c>
       <c r="O118" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>3210.0</v>
+        <v>3131.0</v>
       </c>
       <c r="D119" s="1">
-        <v>271.3</v>
+        <v>285.0</v>
       </c>
       <c r="E119" s="1">
-        <v>232.9061370717</v>
+        <v>232.9061386139</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>747628.7</v>
+        <v>729229.12</v>
       </c>
       <c r="I119" s="1">
-        <v>123244.3</v>
+        <v>163105.88</v>
       </c>
       <c r="J119" s="1">
-        <v>16.484693538383</v>
+        <v>22.366890669424</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>870873.0</v>
+        <v>892335.0</v>
       </c>
       <c r="N119" s="1">
-        <v>870873.0</v>
+        <v>892335.0</v>
       </c>
       <c r="O119" s="1">
         <v>0.69</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>106147.0</v>
+        <v>103531.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.585</v>
+        <v>4.23</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6188503679</v>
+        <v>2.6188503926</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>277983.11</v>
+        <v>271132.2</v>
       </c>
       <c r="I120" s="1">
-        <v>208700.89</v>
+        <v>166803.93</v>
       </c>
       <c r="J120" s="1">
-        <v>75.076823912072</v>
+        <v>61.521254207357</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>486684.0</v>
+        <v>437936.13</v>
       </c>
       <c r="N120" s="1">
-        <v>486684.0</v>
+        <v>437936.13</v>
       </c>
       <c r="O120" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>22986.0</v>
+        <v>22419.0</v>
       </c>
       <c r="D121" s="1">
-        <v>8.812</v>
+        <v>9.246</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3816640564</v>
+        <v>9.3816642134</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>215646.93</v>
+        <v>210327.53</v>
       </c>
       <c r="I121" s="1">
-        <v>-13094.3</v>
+        <v>-3041.46</v>
       </c>
       <c r="J121" s="1">
-        <v>-6.0721012814789</v>
+        <v>-1.4460589158252</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>202552.63</v>
+        <v>207286.07</v>
       </c>
       <c r="N121" s="1">
-        <v>202552.63</v>
+        <v>207286.07</v>
       </c>
       <c r="O121" s="1">
         <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>10496.0</v>
+        <v>10237.0</v>
       </c>
       <c r="D122" s="1">
-        <v>78.89</v>
+        <v>76.88</v>
       </c>
       <c r="E122" s="1">
-        <v>91.4352896341</v>
+        <v>91.4352896356</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>959704.8</v>
+        <v>936023.06</v>
       </c>
       <c r="I122" s="1">
-        <v>-131675.36</v>
+        <v>-149002.5</v>
       </c>
       <c r="J122" s="1">
-        <v>-13.720402357058</v>
+        <v>-15.918678328288</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>828029.44</v>
+        <v>787020.56</v>
       </c>
       <c r="N122" s="1">
-        <v>828029.44</v>
+        <v>787020.56</v>
       </c>
       <c r="O122" s="1">
-        <v>0.66</v>
+        <v>0.61</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>9399.0</v>
+        <v>9167.0</v>
       </c>
       <c r="D123" s="1">
-        <v>148.88</v>
+        <v>151.78</v>
       </c>
       <c r="E123" s="1">
-        <v>168.4906500692</v>
+        <v>168.4906501582</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1583643.62</v>
+        <v>1544553.79</v>
       </c>
       <c r="I123" s="1">
-        <v>-184320.5</v>
+        <v>-153186.53</v>
       </c>
       <c r="J123" s="1">
-        <v>-11.639013833175</v>
+        <v>-9.9178501255045</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1399323.12</v>
+        <v>1391367.26</v>
       </c>
       <c r="N123" s="1">
-        <v>1399323.12</v>
+        <v>1391367.26</v>
       </c>
       <c r="O123" s="1">
-        <v>1.11</v>
+        <v>1.07</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>21229.0</v>
+        <v>20706.0</v>
       </c>
       <c r="D124" s="1">
-        <v>36.02</v>
+        <v>34.82</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6164802864</v>
+        <v>32.6164802473</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>692415.26</v>
+        <v>675356.84</v>
       </c>
       <c r="I124" s="1">
-        <v>72253.32</v>
+        <v>45626.08</v>
       </c>
       <c r="J124" s="1">
-        <v>10.43496932751</v>
+        <v>6.755847767826</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>764668.58</v>
+        <v>720982.92</v>
       </c>
       <c r="N124" s="1">
-        <v>764668.58</v>
+        <v>720982.92</v>
       </c>
       <c r="O124" s="1">
-        <v>0.61</v>
+        <v>0.56</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>5562.0</v>
+        <v>5425.0</v>
       </c>
       <c r="D125" s="1">
-        <v>270.8</v>
+        <v>269.05</v>
       </c>
       <c r="E125" s="1">
-        <v>136.6097770586</v>
+        <v>136.6097769585</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>759823.58</v>
+        <v>741108.04</v>
       </c>
       <c r="I125" s="1">
-        <v>746366.02</v>
+        <v>718488.21</v>
       </c>
       <c r="J125" s="1">
-        <v>98.228857282897</v>
+        <v>96.947836377541</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1506189.6</v>
+        <v>1459596.25</v>
       </c>
       <c r="N125" s="1">
-        <v>1506189.6</v>
+        <v>1459596.25</v>
       </c>
       <c r="O125" s="1">
-        <v>1.2</v>
+        <v>1.13</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>7605.0</v>
+        <v>7418.0</v>
       </c>
       <c r="D126" s="1">
-        <v>172.98</v>
+        <v>175.42</v>
       </c>
       <c r="E126" s="1">
-        <v>125.6896738988</v>
+        <v>125.6896737665</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>955869.97</v>
+        <v>932366.0</v>
       </c>
       <c r="I126" s="1">
-        <v>359642.93</v>
+        <v>368899.56</v>
       </c>
       <c r="J126" s="1">
-        <v>37.624670853505</v>
+        <v>39.565960148697</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1315512.9</v>
+        <v>1301265.56</v>
       </c>
       <c r="N126" s="1">
-        <v>1315512.9</v>
+        <v>1301265.56</v>
       </c>
       <c r="O126" s="1">
-        <v>1.04</v>
+        <v>1.0</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>6838.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D127" s="1">
-        <v>251.15</v>
+        <v>268.6</v>
       </c>
       <c r="E127" s="1">
-        <v>187.9708365019</v>
+        <v>187.9708367072</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1285344.58</v>
+        <v>1253577.51</v>
       </c>
       <c r="I127" s="1">
-        <v>432019.12</v>
+        <v>537715.89</v>
       </c>
       <c r="J127" s="1">
-        <v>33.611151960512</v>
+        <v>42.894506778444</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1717363.7</v>
+        <v>1791293.4</v>
       </c>
       <c r="N127" s="1">
-        <v>1717363.7</v>
+        <v>1791293.4</v>
       </c>
       <c r="O127" s="1">
-        <v>1.36</v>
+        <v>1.38</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>7515.0</v>
+        <v>7330.0</v>
       </c>
       <c r="D128" s="1">
-        <v>20.6</v>
+        <v>20.54</v>
       </c>
       <c r="E128" s="1">
-        <v>19.6634517631</v>
+        <v>19.6634515689</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>147770.84</v>
+        <v>144133.1</v>
       </c>
       <c r="I128" s="1">
-        <v>7038.16</v>
+        <v>6425.1</v>
       </c>
       <c r="J128" s="1">
-        <v>4.7628882667243</v>
+        <v>4.4577546725908</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>154809.0</v>
+        <v>150558.2</v>
       </c>
       <c r="N128" s="1">
-        <v>154809.0</v>
+        <v>150558.2</v>
       </c>
       <c r="O128" s="1">
         <v>0.12</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>7066.0</v>
+        <v>6892.0</v>
       </c>
       <c r="D129" s="1">
-        <v>71.14</v>
+        <v>68.8</v>
       </c>
       <c r="E129" s="1">
-        <v>34.3292739881</v>
+        <v>34.3292745212</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>242570.65</v>
+        <v>236597.36</v>
       </c>
       <c r="I129" s="1">
-        <v>260104.59</v>
+        <v>237572.24</v>
       </c>
       <c r="J129" s="1">
-        <v>107.22838480253</v>
+        <v>100.41204179117</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>502675.24</v>
+        <v>474169.6</v>
       </c>
       <c r="N129" s="1">
-        <v>502675.24</v>
+        <v>474169.6</v>
       </c>
       <c r="O129" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>114.0</v>
+        <v>141.5</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-8926.8</v>
+        <v>5345.7</v>
       </c>
       <c r="J130" s="1">
-        <v>-13.109756097561</v>
+        <v>7.8506097560976</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>59166.0</v>
+        <v>73438.5</v>
       </c>
       <c r="N130" s="1">
-        <v>59166.0</v>
+        <v>73438.5</v>
       </c>
       <c r="O130" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>1530.0</v>
       </c>
       <c r="D131" s="1">
-        <v>48.6</v>
+        <v>48.48</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>80325.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-5967.0</v>
+        <v>-6150.6</v>
       </c>
       <c r="J131" s="1">
-        <v>-7.4285714285714</v>
+        <v>-7.6571428571429</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>74358.0</v>
+        <v>74174.4</v>
       </c>
       <c r="N131" s="1">
-        <v>74358.0</v>
+        <v>74174.4</v>
       </c>
       <c r="O131" s="1">
         <v>0.06</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>6009.0</v>
+        <v>5861.0</v>
       </c>
       <c r="D132" s="1">
-        <v>42.195</v>
+        <v>57.94</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9724380097</v>
+        <v>24.9724381505</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>150059.38</v>
+        <v>146363.46</v>
       </c>
       <c r="I132" s="1">
-        <v>103490.38</v>
+        <v>193222.88</v>
       </c>
       <c r="J132" s="1">
-        <v>68.966285213227</v>
+        <v>132.01579137307</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>253549.76</v>
+        <v>339586.34</v>
       </c>
       <c r="N132" s="1">
-        <v>253549.76</v>
+        <v>339586.34</v>
       </c>
       <c r="O132" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.304</v>
+        <v>9.754</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>-11907.41</v>
+        <v>-9472.91</v>
       </c>
       <c r="J133" s="1">
-        <v>-19.130812690135</v>
+        <v>-15.219469795741</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>50334.64</v>
+        <v>52769.14</v>
       </c>
       <c r="N133" s="1">
-        <v>50334.64</v>
+        <v>52769.14</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
         <v>18252.0</v>
       </c>
       <c r="D134" s="1">
-        <v>40.24</v>
+        <v>36.64</v>
       </c>
       <c r="E134" s="1">
         <v>29.4078594127</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>536752.25</v>
       </c>
       <c r="I134" s="1">
-        <v>197708.23</v>
+        <v>132001.03</v>
       </c>
       <c r="J134" s="1">
-        <v>36.83416883674</v>
+        <v>24.592543394089</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>734460.48</v>
+        <v>668753.28</v>
       </c>
       <c r="N134" s="1">
-        <v>734460.48</v>
+        <v>668753.28</v>
       </c>
       <c r="O134" s="1">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>54.1</v>
+        <v>72.2</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>3167.58</v>
+        <v>25050.48</v>
       </c>
       <c r="J135" s="1">
-        <v>5.0893550893551</v>
+        <v>40.24864024864</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>65406.9</v>
+        <v>87289.8</v>
       </c>
       <c r="N135" s="1">
-        <v>65406.9</v>
+        <v>87289.8</v>
       </c>
       <c r="O135" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>12697.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.27</v>
+        <v>9.95</v>
       </c>
       <c r="E136" s="1">
         <v>10.1885681657</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>129364.25</v>
       </c>
       <c r="I136" s="1">
-        <v>1033.94</v>
+        <v>-3029.1</v>
       </c>
       <c r="J136" s="1">
-        <v>0.79924708719758</v>
+        <v>-2.3415278950715</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>130398.19</v>
+        <v>126335.15</v>
       </c>
       <c r="N136" s="1">
-        <v>130398.19</v>
+        <v>126335.15</v>
       </c>
       <c r="O136" s="1">
         <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>887.0</v>
+        <v>865.0</v>
       </c>
       <c r="D137" s="1">
-        <v>231.1</v>
+        <v>229.7</v>
       </c>
       <c r="E137" s="1">
-        <v>254.8052987599</v>
+        <v>254.8052947977</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>226012.3</v>
+        <v>220406.58</v>
       </c>
       <c r="I137" s="1">
-        <v>-21026.6</v>
+        <v>-21716.08</v>
       </c>
       <c r="J137" s="1">
-        <v>-9.3032989797458</v>
+        <v>-9.8527367014179</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>204985.7</v>
+        <v>198690.5</v>
       </c>
       <c r="N137" s="1">
-        <v>204985.7</v>
+        <v>198690.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>1143.0</v>
+        <v>1115.0</v>
       </c>
       <c r="D138" s="1">
-        <v>227.7</v>
+        <v>242.0</v>
       </c>
       <c r="E138" s="1">
-        <v>252.5115485564</v>
+        <v>252.5115515695</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>288620.7</v>
+        <v>281550.38</v>
       </c>
       <c r="I138" s="1">
-        <v>-28359.6</v>
+        <v>-11720.38</v>
       </c>
       <c r="J138" s="1">
-        <v>-9.8259064578528</v>
+        <v>-4.1628002775205</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>260261.1</v>
+        <v>269830.0</v>
       </c>
       <c r="N138" s="1">
-        <v>260261.1</v>
+        <v>269830.0</v>
       </c>
       <c r="O138" s="1">
         <v>0.21</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>3437.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.2</v>
+        <v>26.18</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>61934.74</v>
       </c>
       <c r="I139" s="1">
-        <v>-2818.34</v>
+        <v>28045.92</v>
       </c>
       <c r="J139" s="1">
-        <v>-4.550499445061</v>
+        <v>45.283018867925</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>59116.4</v>
+        <v>89980.66</v>
       </c>
       <c r="N139" s="1">
-        <v>59116.4</v>
+        <v>89980.66</v>
       </c>
       <c r="O139" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>4390.0</v>
+        <v>4282.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.9</v>
+        <v>97.6</v>
       </c>
       <c r="E140" s="1">
-        <v>104.3610683371</v>
+        <v>104.3610672583</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>458145.09</v>
+        <v>446874.09</v>
       </c>
       <c r="I140" s="1">
-        <v>-2024.09</v>
+        <v>-28950.89</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.4418010896941</v>
+        <v>-6.478534031812</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>456121.0</v>
+        <v>417923.2</v>
       </c>
       <c r="N140" s="1">
-        <v>456121.0</v>
+        <v>417923.2</v>
       </c>
       <c r="O140" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>16192.0</v>
+        <v>15793.0</v>
       </c>
       <c r="D141" s="1">
-        <v>65.77</v>
+        <v>72.11</v>
       </c>
       <c r="E141" s="1">
-        <v>67.8432775445</v>
+        <v>67.8432774014</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1098518.35</v>
+        <v>1071448.88</v>
       </c>
       <c r="I141" s="1">
-        <v>-33570.51</v>
+        <v>67384.35</v>
       </c>
       <c r="J141" s="1">
-        <v>-3.055980812701</v>
+        <v>6.2890867924562</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1064947.84</v>
+        <v>1138833.23</v>
       </c>
       <c r="N141" s="1">
-        <v>1064947.84</v>
+        <v>1138833.23</v>
       </c>
       <c r="O141" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>3476.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.24</v>
+        <v>21.6</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>73552.16</v>
       </c>
       <c r="I142" s="1">
-        <v>3754.08</v>
+        <v>1529.44</v>
       </c>
       <c r="J142" s="1">
-        <v>5.1039697542533</v>
+        <v>2.0793950850662</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>77306.24</v>
+        <v>75081.6</v>
       </c>
       <c r="N142" s="1">
-        <v>77306.24</v>
+        <v>75081.6</v>
       </c>
       <c r="O142" s="1">
         <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>10061.0</v>
+        <v>9813.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.395</v>
+        <v>20.44</v>
       </c>
       <c r="E143" s="1">
-        <v>19.0256227015</v>
+        <v>19.025623153</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>191416.79</v>
+        <v>186698.44</v>
       </c>
       <c r="I143" s="1">
-        <v>3716.31</v>
+        <v>13879.28</v>
       </c>
       <c r="J143" s="1">
-        <v>1.9414754578216</v>
+        <v>7.4340631876731</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>195133.1</v>
+        <v>200577.72</v>
       </c>
       <c r="N143" s="1">
-        <v>195133.1</v>
+        <v>200577.72</v>
       </c>
       <c r="O143" s="1">
         <v>0.15</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>4929.0</v>
       </c>
       <c r="D144" s="1">
-        <v>24.61</v>
+        <v>25.17</v>
       </c>
       <c r="E144" s="1">
         <v>26.9738648813</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>132954.18</v>
       </c>
       <c r="I144" s="1">
-        <v>-11651.49</v>
+        <v>-8891.25</v>
       </c>
       <c r="J144" s="1">
-        <v>-8.7635379346479</v>
+        <v>-6.6874542793615</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>121302.69</v>
+        <v>124062.93</v>
       </c>
       <c r="N144" s="1">
-        <v>121302.69</v>
+        <v>124062.93</v>
       </c>
       <c r="O144" s="1">
         <v>0.1</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>16332.0</v>
+        <v>15929.0</v>
       </c>
       <c r="D145" s="1">
-        <v>24.91</v>
+        <v>24.04</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8277455302</v>
+        <v>19.8277456212</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>323826.74</v>
+        <v>315836.16</v>
       </c>
       <c r="I145" s="1">
-        <v>83003.38</v>
+        <v>67097.0</v>
       </c>
       <c r="J145" s="1">
-        <v>25.63203396977</v>
+        <v>21.24424258451</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>406830.12</v>
+        <v>382933.16</v>
       </c>
       <c r="N145" s="1">
-        <v>406830.12</v>
+        <v>382933.16</v>
       </c>
       <c r="O145" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>7204.0</v>
+        <v>7026.0</v>
       </c>
       <c r="D146" s="1">
-        <v>62.25</v>
+        <v>60.15</v>
       </c>
       <c r="E146" s="1">
-        <v>60.4819475292</v>
+        <v>60.4819470538</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>435711.95</v>
+        <v>424946.16</v>
       </c>
       <c r="I146" s="1">
-        <v>12737.05</v>
+        <v>-2332.26</v>
       </c>
       <c r="J146" s="1">
-        <v>2.9232730477096</v>
+        <v>-0.54883658673372</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>448449.0</v>
+        <v>422613.9</v>
       </c>
       <c r="N146" s="1">
-        <v>448449.0</v>
+        <v>422613.9</v>
       </c>
       <c r="O146" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>78.7</v>
+        <v>76.1</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2560.8</v>
+        <v>-4578.4</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.0243902439024</v>
+        <v>-7.1951219512195</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>61071.2</v>
+        <v>59053.6</v>
       </c>
       <c r="N147" s="1">
-        <v>61071.2</v>
+        <v>59053.6</v>
       </c>
       <c r="O147" s="1">
         <v>0.05</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>2763.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D148" s="1">
-        <v>128.55</v>
+        <v>121.7</v>
       </c>
       <c r="E148" s="1">
-        <v>100.5404777416</v>
+        <v>100.5404786642</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>277793.34</v>
+        <v>270956.59</v>
       </c>
       <c r="I148" s="1">
-        <v>77390.31</v>
+        <v>57024.91</v>
       </c>
       <c r="J148" s="1">
-        <v>27.858950830139</v>
+        <v>21.045773420753</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>355183.65</v>
+        <v>327981.5</v>
       </c>
       <c r="N148" s="1">
-        <v>355183.65</v>
+        <v>327981.5</v>
       </c>
       <c r="O148" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>1929.0</v>
+        <v>1881.0</v>
       </c>
       <c r="D149" s="1">
-        <v>86.62</v>
+        <v>89.68</v>
       </c>
       <c r="E149" s="1">
-        <v>100.6936236392</v>
+        <v>100.693625731</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>194238.0</v>
+        <v>189404.71</v>
       </c>
       <c r="I149" s="1">
-        <v>-27148.02</v>
+        <v>-20716.63</v>
       </c>
       <c r="J149" s="1">
-        <v>-13.976678095944</v>
+        <v>-10.937758622792</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>167089.98</v>
+        <v>168688.08</v>
       </c>
       <c r="N149" s="1">
-        <v>167089.98</v>
+        <v>168688.08</v>
       </c>
       <c r="O149" s="1">
         <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>12664.0</v>
+        <v>12352.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.03</v>
+        <v>21.12</v>
       </c>
       <c r="E150" s="1">
-        <v>33.8087997473</v>
+        <v>33.8087993847</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>428154.64</v>
+        <v>417606.29</v>
       </c>
       <c r="I150" s="1">
-        <v>-136502.72</v>
+        <v>-156732.05</v>
       </c>
       <c r="J150" s="1">
-        <v>-31.881639773891</v>
+        <v>-37.531055866041</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>291651.92</v>
+        <v>260874.24</v>
       </c>
       <c r="N150" s="1">
-        <v>291651.92</v>
+        <v>260874.24</v>
       </c>
       <c r="O150" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>14684.0</v>
+        <v>14322.0</v>
       </c>
       <c r="D151" s="1">
-        <v>35.91</v>
+        <v>35.48</v>
       </c>
       <c r="E151" s="1">
-        <v>36.7232770362</v>
+        <v>36.723276777</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>539244.6</v>
+        <v>525950.77</v>
       </c>
       <c r="I151" s="1">
-        <v>-11942.16</v>
+        <v>-17806.21</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.2146091031788</v>
+        <v>-3.3855278888555</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>527302.44</v>
+        <v>508144.56</v>
       </c>
       <c r="N151" s="1">
-        <v>527302.44</v>
+        <v>508144.56</v>
       </c>
       <c r="O151" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>10840.0</v>
+        <v>10573.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.58</v>
+        <v>22.92</v>
       </c>
       <c r="E152" s="1">
-        <v>30.7903108856</v>
+        <v>30.79031117</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>333766.97</v>
+        <v>325545.96</v>
       </c>
       <c r="I152" s="1">
-        <v>-67319.77</v>
+        <v>-83212.8</v>
       </c>
       <c r="J152" s="1">
-        <v>-20.169692045921</v>
+        <v>-25.560999128971</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>266447.2</v>
+        <v>242333.16</v>
       </c>
       <c r="N152" s="1">
-        <v>266447.2</v>
+        <v>242333.16</v>
       </c>
       <c r="O152" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>7183.0</v>
+        <v>7006.0</v>
       </c>
       <c r="D153" s="1">
-        <v>66.44</v>
+        <v>62.5</v>
       </c>
       <c r="E153" s="1">
-        <v>121.3013740777</v>
+        <v>121.3013745361</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>871307.77</v>
+        <v>849837.43</v>
       </c>
       <c r="I153" s="1">
-        <v>-394069.25</v>
+        <v>-411962.43</v>
       </c>
       <c r="J153" s="1">
-        <v>-45.227331095647</v>
+        <v>-48.47543959084</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>477238.52</v>
+        <v>437875.0</v>
       </c>
       <c r="N153" s="1">
-        <v>477238.52</v>
+        <v>437875.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>263.0</v>
+        <v>262.0</v>
       </c>
       <c r="D154" s="1">
-        <v>253.75</v>
+        <v>264.25</v>
       </c>
       <c r="E154" s="1">
-        <v>247.645437262</v>
+        <v>250.432824427</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>160550.0</v>
+        <v>362010.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>160550.0</v>
+        <v>362010.0</v>
       </c>
       <c r="N154" s="1">
-        <v>160550.0</v>
+        <v>362010.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>27.0</v>
+        <v>24.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.36</v>
+        <v>115.46</v>
       </c>
       <c r="E155" s="1">
-        <v>115.66</v>
+        <v>117.94</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-62820.0</v>
+        <v>-59520.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-62820.0</v>
+        <v>-59520.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-62820.0</v>
+        <v>-59520.0</v>
       </c>
       <c r="O155" s="1">
         <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>24.0</v>
+        <v>8.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.13</v>
+        <v>105.79</v>
       </c>
       <c r="E156" s="1">
-        <v>126.692857143</v>
+        <v>105.99</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-7088.94</v>
+        <v>3840.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-7088.94</v>
+        <v>3840.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-7088.94</v>
+        <v>3840.0</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>1.0</v>
+        <v>-49.0</v>
       </c>
       <c r="D157" s="1">
-        <v>105.765</v>
+        <v>6029.0</v>
       </c>
       <c r="E157" s="1">
-        <v>105.99</v>
+        <v>5554.937622224</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>2690.0</v>
+        <v>-232290.57</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>2690.0</v>
+        <v>-232290.57</v>
       </c>
       <c r="N157" s="1">
-        <v>2690.0</v>
+        <v>-232290.57</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>-0.18</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-49.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D158" s="1">
-        <v>5796.0</v>
+        <v>117.83</v>
       </c>
       <c r="E158" s="1">
-        <v>5554.937622224</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-118120.57</v>
+        <v>8560.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-118120.57</v>
+        <v>8560.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-118120.57</v>
+        <v>8560.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.09</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-4.0</v>
+        <v>-14.0</v>
       </c>
       <c r="D159" s="1">
-        <v>116.86</v>
+        <v>125.41</v>
       </c>
       <c r="E159" s="1">
-        <v>119.97</v>
+        <v>126.692857143</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>12440.0</v>
+        <v>34390.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>12440.0</v>
+        <v>34390.0</v>
       </c>
       <c r="N159" s="1">
-        <v>12440.0</v>
+        <v>34390.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
         <v>-8.0</v>
       </c>
       <c r="D160" s="1">
-        <v>119.04</v>
+        <v>119.59</v>
       </c>
       <c r="E160" s="1">
         <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>20800.0</v>
+        <v>16400.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>20800.0</v>
+        <v>16400.0</v>
       </c>
       <c r="N160" s="1">
-        <v>20800.0</v>
+        <v>16400.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>350</v>
       </c>
       <c r="B161" t="s">
         <v>351</v>
       </c>
       <c r="C161" s="1">
         <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.294</v>
+        <v>101.647</v>
       </c>
       <c r="E161" s="1">
         <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>99634.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1660.0</v>
+        <v>2013.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.6660979183813</v>
+        <v>2.0203946443985</v>
       </c>
       <c r="K161">
-        <v>3.45</v>
+        <v>3.76</v>
       </c>
       <c r="L161" t="s">
         <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>101294.0</v>
+        <v>101647.0</v>
       </c>
       <c r="N161" s="1">
-        <v>104746.05</v>
+        <v>105410.7</v>
       </c>
       <c r="O161" s="1">
         <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.974</v>
+        <v>101.237</v>
       </c>
       <c r="E162" s="1">
         <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>99179.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1795.0</v>
+        <v>2058.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.8098589419131</v>
+        <v>2.0750360459371</v>
       </c>
       <c r="K162">
-        <v>1.11</v>
+        <v>1.39</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>100974.0</v>
+        <v>101237.0</v>
       </c>
       <c r="N162" s="1">
-        <v>102088.73</v>
+        <v>102627.75</v>
       </c>
       <c r="O162" s="1">
         <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.179</v>
+        <v>100.586</v>
       </c>
       <c r="E163" s="1">
-        <v>99.89</v>
+        <v>99.847</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>99890.0</v>
+        <v>199694.0</v>
       </c>
       <c r="I163" s="1">
-        <v>1289.0</v>
+        <v>1478.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.2904194614075</v>
+        <v>0.74013240257594</v>
       </c>
       <c r="K163">
-        <v>4.6</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>101179.0</v>
+        <v>201172.0</v>
       </c>
       <c r="N163" s="1">
-        <v>105778.66</v>
+        <v>201172.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>358</v>
+      </c>
+      <c r="B164" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="C164" s="1">
         <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.831</v>
+        <v>101.325</v>
       </c>
       <c r="E164" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>99330.0</v>
+        <v>99890.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-1499.0</v>
+        <v>1435.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.5091110439948</v>
+        <v>1.4365802382621</v>
       </c>
       <c r="K164">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.3</v>
+      </c>
+      <c r="L164">
+        <v>304.11</v>
       </c>
       <c r="M164" s="1">
-        <v>97831.0</v>
+        <v>101325.0</v>
       </c>
       <c r="N164" s="1">
-        <v>99361.82</v>
+        <v>101629.11</v>
       </c>
       <c r="O164" s="1">
         <v>0.08</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>360</v>
+      </c>
+      <c r="B165" t="s">
+        <v>361</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.013</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>99330.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-1317.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-1.3258834189067</v>
+      </c>
+      <c r="K165">
+        <v>1.8</v>
+      </c>
+      <c r="L165" t="s">
         <v>362</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>193298.0</v>
+        <v>98013.0</v>
       </c>
       <c r="N165" s="1">
-        <v>196191.15</v>
+        <v>99810.95</v>
       </c>
       <c r="O165" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B166" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C166" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>93.475</v>
+        <v>96.755</v>
       </c>
       <c r="E166" s="1">
-        <v>93.8</v>
+        <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>93800.0</v>
+        <v>198506.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-325.0</v>
+        <v>-4996.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.34648187633262</v>
+        <v>-2.516800499733</v>
       </c>
       <c r="K166">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="L166">
-        <v>335.96</v>
+        <v>345.21</v>
       </c>
       <c r="M166" s="1">
-        <v>93475.0</v>
+        <v>193510.0</v>
       </c>
       <c r="N166" s="1">
-        <v>93810.96</v>
+        <v>193855.21</v>
       </c>
       <c r="O166" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B167" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C167" s="1">
-        <v>124000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.143</v>
+        <v>93.665</v>
       </c>
       <c r="E167" s="1">
-        <v>99.955</v>
+        <v>93.8</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>123944.2</v>
+        <v>93800.0</v>
       </c>
       <c r="I167" s="1">
-        <v>233.12</v>
+        <v>-135.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.18808463808714</v>
+        <v>-0.14392324093817</v>
       </c>
       <c r="K167">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="L167">
-        <v>489.21</v>
+        <v>416.1</v>
       </c>
       <c r="M167" s="1">
-        <v>124177.32</v>
+        <v>93665.0</v>
       </c>
       <c r="N167" s="1">
-        <v>124666.53</v>
+        <v>94081.1</v>
       </c>
       <c r="O167" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B168" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C168" s="1">
-        <v>100000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.453</v>
+        <v>100.504</v>
       </c>
       <c r="E168" s="1">
-        <v>99.646</v>
+        <v>99.955</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>99646.0</v>
+        <v>123944.2</v>
       </c>
       <c r="I168" s="1">
-        <v>-193.0</v>
+        <v>680.76</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.19368564719106</v>
+        <v>0.54924716122255</v>
       </c>
       <c r="K168">
-        <v>0.0</v>
+        <v>0.68</v>
       </c>
       <c r="L168">
-        <v>0.0</v>
+        <v>842.52</v>
       </c>
       <c r="M168" s="1">
-        <v>99453.0</v>
+        <v>124624.96</v>
       </c>
       <c r="N168" s="1">
-        <v>99453.0</v>
+        <v>125467.48</v>
       </c>
       <c r="O168" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B169" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C169" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.946</v>
+        <v>99.507</v>
       </c>
       <c r="E169" s="1">
-        <v>101.04697458</v>
+        <v>99.646</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>119235.43</v>
+        <v>99646.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-119.15</v>
+        <v>-139.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.099928351833008</v>
+        <v>-0.13949380808061</v>
       </c>
       <c r="K169">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.23</v>
+      </c>
+      <c r="L169">
+        <v>231.51</v>
       </c>
       <c r="M169" s="1">
-        <v>119116.28</v>
+        <v>99507.0</v>
       </c>
       <c r="N169" s="1">
-        <v>123582.5</v>
+        <v>99738.51</v>
       </c>
       <c r="O169" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B170" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C170" s="1">
-        <v>200000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>109.672</v>
+        <v>101.013</v>
       </c>
       <c r="E170" s="1">
-        <v>100.019</v>
+        <v>101.04697458</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>200038.0</v>
+        <v>119235.43</v>
       </c>
       <c r="I170" s="1">
-        <v>19306.0</v>
+        <v>-40.09</v>
       </c>
       <c r="J170" s="1">
-        <v>9.6511662784071</v>
+        <v>-0.033622556651156</v>
       </c>
       <c r="K170">
-        <v>4.45</v>
+        <v>4.11</v>
       </c>
       <c r="L170" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="M170" s="1">
-        <v>219344.0</v>
+        <v>119195.34</v>
       </c>
       <c r="N170" s="1">
-        <v>228247.54</v>
+        <v>124039.81</v>
       </c>
       <c r="O170" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B171" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.646</v>
+        <v>109.809</v>
       </c>
       <c r="E171" s="1">
-        <v>106.65</v>
+        <v>100.019</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>106650.0</v>
+        <v>200038.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-3004.0</v>
+        <v>19580.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.8166901078293</v>
+        <v>9.7881402533519</v>
       </c>
       <c r="K171">
-        <v>4.84</v>
+        <v>4.87</v>
       </c>
       <c r="L171" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="M171" s="1">
-        <v>103646.0</v>
+        <v>219618.0</v>
       </c>
       <c r="N171" s="1">
-        <v>108481.62</v>
+        <v>229351.26</v>
       </c>
       <c r="O171" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B172" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="C172" s="1">
-        <v>100000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.334</v>
+        <v>99.708</v>
       </c>
       <c r="E172" s="1">
-        <v>99.433</v>
+        <v>99.58</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>99433.0</v>
+        <v>133437.2</v>
       </c>
       <c r="I172" s="1">
-        <v>-2099.0</v>
+        <v>171.52</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.1109691953376</v>
+        <v>0.12853986744326</v>
       </c>
       <c r="K172">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>0.21</v>
+      </c>
+      <c r="L172">
+        <v>275.34</v>
       </c>
       <c r="M172" s="1">
-        <v>97334.0</v>
+        <v>133608.72</v>
       </c>
       <c r="N172" s="1">
-        <v>100284.68</v>
+        <v>133884.06</v>
       </c>
       <c r="O172" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B173" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C173" s="1">
-        <v>29000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>95.263</v>
+        <v>103.893</v>
       </c>
       <c r="E173" s="1">
-        <v>98.803</v>
+        <v>106.65</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>28652.87</v>
+        <v>106650.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-1026.6</v>
+        <v>-2757.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-3.5828871592968</v>
+        <v>-2.5850914205345</v>
       </c>
       <c r="K173">
-        <v>1.68</v>
+        <v>0.19</v>
       </c>
       <c r="L173">
-        <v>486.64</v>
+        <v>191.78</v>
       </c>
       <c r="M173" s="1">
-        <v>27626.27</v>
+        <v>103893.0</v>
       </c>
       <c r="N173" s="1">
-        <v>28112.91</v>
+        <v>104084.78</v>
       </c>
       <c r="O173" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B174" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C174" s="1">
         <v>100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.033</v>
+        <v>97.219</v>
       </c>
       <c r="E174" s="1">
-        <v>99.726</v>
+        <v>99.433</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>99726.0</v>
+        <v>99433.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-1693.0</v>
+        <v>-2214.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.6976515652889</v>
+        <v>-2.2266249635433</v>
       </c>
       <c r="K174">
-        <v>0.71</v>
+        <v>0.16</v>
       </c>
       <c r="L174">
-        <v>708.9</v>
+        <v>164.38</v>
       </c>
       <c r="M174" s="1">
-        <v>98033.0</v>
+        <v>97219.0</v>
       </c>
       <c r="N174" s="1">
-        <v>98741.9</v>
+        <v>97383.38</v>
       </c>
       <c r="O174" s="1">
         <v>0.08</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B175" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C175" s="1">
-        <v>100000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.142</v>
+        <v>95.271</v>
       </c>
       <c r="E175" s="1">
-        <v>100.0</v>
+        <v>98.803</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>100000.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I175" s="1">
-        <v>-1858.0</v>
+        <v>-1024.28</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.858</v>
+        <v>-3.5747902391628</v>
       </c>
       <c r="K175">
-        <v>3.94</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>1.93</v>
+      </c>
+      <c r="L175">
+        <v>558.95</v>
       </c>
       <c r="M175" s="1">
-        <v>98142.0</v>
+        <v>27628.59</v>
       </c>
       <c r="N175" s="1">
-        <v>102077.62</v>
+        <v>28187.54</v>
       </c>
       <c r="O175" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B176" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C176" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.761</v>
+        <v>98.219</v>
       </c>
       <c r="E176" s="1">
-        <v>101.0269</v>
+        <v>99.726</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>141437.66</v>
+        <v>99726.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-3172.26</v>
+        <v>-1507.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-2.2428679886248</v>
+        <v>-1.5111405250386</v>
       </c>
       <c r="K176">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.98</v>
+      </c>
+      <c r="L176">
+        <v>976.03</v>
       </c>
       <c r="M176" s="1">
-        <v>138265.4</v>
+        <v>98219.0</v>
       </c>
       <c r="N176" s="1">
-        <v>141635.0</v>
+        <v>99195.03</v>
       </c>
       <c r="O176" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="B177" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="C177" s="1">
-        <v>161000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>89.938</v>
+        <v>98.654</v>
       </c>
       <c r="E177" s="1">
-        <v>87.48901242</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>140857.31</v>
+        <v>100000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>3942.87</v>
+        <v>-1346.0</v>
       </c>
       <c r="J177" s="1">
-        <v>2.7991944472033</v>
+        <v>-1.346</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.24</v>
+      </c>
+      <c r="L177" t="s">
+        <v>389</v>
       </c>
       <c r="M177" s="1">
-        <v>144800.18</v>
+        <v>98654.0</v>
       </c>
       <c r="N177" s="1">
-        <v>144800.18</v>
+        <v>102892.36</v>
       </c>
       <c r="O177" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="B178" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="C178" s="1">
-        <v>648000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>59.507</v>
+        <v>97.736</v>
       </c>
       <c r="E178" s="1">
-        <v>68.52636883</v>
+        <v>97.929</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>444050.87</v>
+        <v>195858.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-58445.51</v>
+        <v>-386.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-13.161895167551</v>
+        <v>-0.19708155908873</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="L178">
-        <v>0.0</v>
+        <v>249.32</v>
       </c>
       <c r="M178" s="1">
-        <v>385605.36</v>
+        <v>195472.0</v>
       </c>
       <c r="N178" s="1">
-        <v>385605.36</v>
+        <v>195721.32</v>
       </c>
       <c r="O178" s="1">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="B179" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="C179" s="1">
-        <v>104100.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.73</v>
+        <v>98.739</v>
       </c>
       <c r="E179" s="1">
-        <v>99.59600384</v>
+        <v>101.0269</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>103679.44</v>
+        <v>141437.66</v>
       </c>
       <c r="I179" s="1">
-        <v>-1942.51</v>
+        <v>-3203.06</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.8735730054098</v>
+        <v>-2.2646443669953</v>
       </c>
       <c r="K179">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>580.54</v>
+        <v>2.64</v>
+      </c>
+      <c r="L179" t="s">
+        <v>394</v>
       </c>
       <c r="M179" s="1">
-        <v>101736.93</v>
+        <v>138234.6</v>
       </c>
       <c r="N179" s="1">
-        <v>102317.47</v>
+        <v>141931.11</v>
       </c>
       <c r="O179" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B180" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C180" s="1">
-        <v>140000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>88.593</v>
+        <v>90.294</v>
       </c>
       <c r="E180" s="1">
-        <v>87.671</v>
+        <v>87.50488889</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>122739.4</v>
+        <v>141757.92</v>
       </c>
       <c r="I180" s="1">
-        <v>1290.8</v>
+        <v>4518.36</v>
       </c>
       <c r="J180" s="1">
-        <v>1.0516590434693</v>
+        <v>3.1873774671637</v>
       </c>
       <c r="K180">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>124030.2</v>
+        <v>146276.28</v>
       </c>
       <c r="N180" s="1">
-        <v>125111.36</v>
+        <v>146276.28</v>
       </c>
       <c r="O180" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B181" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C181" s="1">
-        <v>131000.0</v>
+        <v>686000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.716</v>
+        <v>60.376</v>
       </c>
       <c r="E181" s="1">
-        <v>84.29</v>
+        <v>68.05445044</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>110419.9</v>
+        <v>466853.53</v>
       </c>
       <c r="I181" s="1">
-        <v>5798.06</v>
+        <v>-52674.17</v>
       </c>
       <c r="J181" s="1">
-        <v>5.250919444774</v>
+        <v>-11.282804266255</v>
       </c>
       <c r="K181">
-        <v>1.51</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>116217.96</v>
+        <v>414179.36</v>
       </c>
       <c r="N181" s="1">
-        <v>118196.42</v>
+        <v>414179.36</v>
       </c>
       <c r="O181" s="1">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="B182" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="C182" s="1">
-        <v>100000.0</v>
+        <v>104500.0</v>
       </c>
       <c r="D182" s="1">
-        <v>91.56</v>
+        <v>98.185</v>
       </c>
       <c r="E182" s="1">
-        <v>91.61</v>
+        <v>99.59004785</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>91610.0</v>
+        <v>104071.6</v>
       </c>
       <c r="I182" s="1">
-        <v>-50.0</v>
+        <v>-1468.28</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.05457919441109</v>
+        <v>-1.4108363857191</v>
       </c>
       <c r="K182">
-        <v>0.56</v>
+        <v>0.77</v>
       </c>
       <c r="L182">
-        <v>558.9</v>
+        <v>802.36</v>
       </c>
       <c r="M182" s="1">
-        <v>91560.0</v>
+        <v>102603.32</v>
       </c>
       <c r="N182" s="1">
-        <v>92118.9</v>
+        <v>103405.68</v>
       </c>
       <c r="O182" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="B183" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="C183" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.825</v>
+        <v>88.675</v>
       </c>
       <c r="E183" s="1">
-        <v>99.991</v>
+        <v>87.671</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>99991.0</v>
+        <v>122739.4</v>
       </c>
       <c r="I183" s="1">
-        <v>-1166.0</v>
+        <v>1405.6</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.1661049494455</v>
+        <v>1.1451905419124</v>
       </c>
       <c r="K183">
-        <v>3.08</v>
+        <v>0.87</v>
       </c>
       <c r="L183" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="M183" s="1">
-        <v>98825.0</v>
+        <v>124145.0</v>
       </c>
       <c r="N183" s="1">
-        <v>101903.08</v>
+        <v>125363.29</v>
       </c>
       <c r="O183" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="B184" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="C184" s="1">
-        <v>100000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.831</v>
+        <v>89.076</v>
       </c>
       <c r="E184" s="1">
-        <v>99.834</v>
+        <v>84.29</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>99834.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I184" s="1">
-        <v>-3.0</v>
+        <v>6269.66</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.0030049882805457</v>
+        <v>5.6780163720489</v>
       </c>
       <c r="K184">
+        <v>1.64</v>
+      </c>
+      <c r="L184" t="s">
+        <v>406</v>
+      </c>
+      <c r="M184" s="1">
+        <v>116689.56</v>
+      </c>
+      <c r="N184" s="1">
+        <v>118842.98</v>
+      </c>
+      <c r="O184" s="1">
         <v>0.09</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="B185" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="C185" s="1">
-        <v>322000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>88.612</v>
+        <v>91.711</v>
       </c>
       <c r="E185" s="1">
-        <v>89.0625</v>
+        <v>91.61</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>286781.25</v>
+        <v>91610.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1450.61</v>
+        <v>101.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.50582456140351</v>
+        <v>0.1102499727104</v>
       </c>
       <c r="K185">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>0.7</v>
+      </c>
+      <c r="L185">
+        <v>701.37</v>
       </c>
       <c r="M185" s="1">
-        <v>285330.64</v>
+        <v>91711.0</v>
       </c>
       <c r="N185" s="1">
-        <v>288645.76</v>
+        <v>92412.37</v>
       </c>
       <c r="O185" s="1">
-        <v>0.23</v>
+        <v>0.07</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="B186" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="C186" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.63</v>
+        <v>99.035</v>
       </c>
       <c r="E186" s="1">
-        <v>99.298</v>
+        <v>99.991</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>147954.02</v>
+        <v>99991.0</v>
       </c>
       <c r="I186" s="1">
-        <v>494.68</v>
+        <v>-956.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.33434711675965</v>
+        <v>-0.9560860477443</v>
       </c>
       <c r="K186">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>442.92</v>
+        <v>3.33</v>
+      </c>
+      <c r="L186" t="s">
+        <v>411</v>
       </c>
       <c r="M186" s="1">
-        <v>148448.7</v>
+        <v>99035.0</v>
       </c>
       <c r="N186" s="1">
-        <v>148891.62</v>
+        <v>102362.4</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="B187" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="C187" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.545</v>
+        <v>100.187</v>
       </c>
       <c r="E187" s="1">
-        <v>99.459</v>
+        <v>99.834</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>140237.19</v>
+        <v>99834.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1288.74</v>
+        <v>353.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.91897163655376</v>
+        <v>0.35358695434421</v>
       </c>
       <c r="K187">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.4</v>
+      </c>
+      <c r="L187">
+        <v>395.89</v>
       </c>
       <c r="M187" s="1">
-        <v>138948.45</v>
+        <v>100187.0</v>
       </c>
       <c r="N187" s="1">
-        <v>140342.03</v>
+        <v>100582.89</v>
       </c>
       <c r="O187" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="B188" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="C188" s="1">
-        <v>100000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.805</v>
+        <v>88.957</v>
       </c>
       <c r="E188" s="1">
-        <v>99.292</v>
+        <v>89.0625</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>99292.0</v>
+        <v>286781.25</v>
       </c>
       <c r="I188" s="1">
-        <v>-1487.0</v>
+        <v>-339.71</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.4976030294485</v>
+        <v>-0.11845614035088</v>
       </c>
       <c r="K188">
-        <v>0.95</v>
+        <v>0.01</v>
       </c>
       <c r="L188">
-        <v>949.32</v>
+        <v>19.44</v>
       </c>
       <c r="M188" s="1">
-        <v>97805.0</v>
+        <v>286441.54</v>
       </c>
       <c r="N188" s="1">
-        <v>98754.32</v>
+        <v>286460.98</v>
       </c>
       <c r="O188" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="B189" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="C189" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>103.283</v>
+        <v>100.393</v>
       </c>
       <c r="E189" s="1">
-        <v>105.478</v>
+        <v>99.298</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>105478.0</v>
+        <v>147954.02</v>
       </c>
       <c r="I189" s="1">
-        <v>-2195.0</v>
+        <v>1631.55</v>
       </c>
       <c r="J189" s="1">
-        <v>-2.0810026735433</v>
+        <v>1.1027412435296</v>
       </c>
       <c r="K189">
-        <v>4.55</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>0.57</v>
+      </c>
+      <c r="L189">
+        <v>854.2</v>
       </c>
       <c r="M189" s="1">
-        <v>103283.0</v>
+        <v>149585.57</v>
       </c>
       <c r="N189" s="1">
-        <v>107833.64</v>
+        <v>150439.77</v>
       </c>
       <c r="O189" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="B190" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="C190" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.895</v>
+        <v>98.773</v>
       </c>
       <c r="E190" s="1">
-        <v>99.74</v>
+        <v>99.459</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>99740.0</v>
+        <v>140237.19</v>
       </c>
       <c r="I190" s="1">
-        <v>-1845.0</v>
+        <v>-967.26</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.8498095047123</v>
+        <v>-0.68973144712897</v>
       </c>
       <c r="K190">
-        <v>2.22</v>
+        <v>1.22</v>
       </c>
       <c r="L190" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="M190" s="1">
-        <v>97895.0</v>
+        <v>139269.93</v>
       </c>
       <c r="N190" s="1">
-        <v>100114.18</v>
+        <v>140989.94</v>
       </c>
       <c r="O190" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="B191" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="C191" s="1">
         <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.58</v>
+        <v>98.266</v>
       </c>
       <c r="E191" s="1">
-        <v>99.933</v>
+        <v>99.292</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>99933.0</v>
+        <v>99292.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-1353.0</v>
+        <v>-1026.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.3539071177689</v>
+        <v>-1.0333158764049</v>
       </c>
       <c r="K191">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>638.01</v>
+        <v>1.2</v>
+      </c>
+      <c r="L191" t="s">
+        <v>423</v>
       </c>
       <c r="M191" s="1">
-        <v>98580.0</v>
+        <v>98266.0</v>
       </c>
       <c r="N191" s="1">
-        <v>99218.01</v>
+        <v>99464.63</v>
       </c>
       <c r="O191" s="1">
         <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="B192" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="C192" s="1">
-        <v>457345.06</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>89.036</v>
+        <v>103.522</v>
       </c>
       <c r="E192" s="1">
-        <v>88.29020477</v>
+        <v>105.478</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>403790.89</v>
+        <v>105478.0</v>
       </c>
       <c r="I192" s="1">
-        <v>3410.85</v>
+        <v>-1956.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.84470702149818</v>
+        <v>-1.8544151387019</v>
       </c>
       <c r="K192">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>390.94</v>
+        <v>4.9</v>
+      </c>
+      <c r="L192" t="s">
+        <v>426</v>
       </c>
       <c r="M192" s="1">
-        <v>407201.74</v>
+        <v>103522.0</v>
       </c>
       <c r="N192" s="1">
-        <v>407592.68</v>
+        <v>108426.88</v>
       </c>
       <c r="O192" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="B193" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="C193" s="1">
-        <v>103207.99</v>
+        <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>96.017</v>
+        <v>98.86</v>
       </c>
       <c r="E193" s="1">
-        <v>95.95644678</v>
+        <v>99.933</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>99034.72</v>
+        <v>99933.0</v>
       </c>
       <c r="I193" s="1">
-        <v>62.5</v>
+        <v>-1073.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.063109180295557</v>
+        <v>-1.0737193919926</v>
       </c>
       <c r="K193">
-        <v>0.68</v>
+        <v>0.88</v>
       </c>
       <c r="L193">
-        <v>705.77</v>
+        <v>878.42</v>
       </c>
       <c r="M193" s="1">
-        <v>99097.22</v>
+        <v>98860.0</v>
       </c>
       <c r="N193" s="1">
-        <v>99802.99</v>
+        <v>99738.42</v>
       </c>
       <c r="O193" s="1">
         <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="B194" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="C194" s="1">
-        <v>406143.64</v>
+        <v>103207.99</v>
       </c>
       <c r="D194" s="1">
-        <v>97.195</v>
+        <v>96.203</v>
       </c>
       <c r="E194" s="1">
-        <v>103.69442939</v>
+        <v>95.95644678</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>421148.33</v>
+        <v>99034.72</v>
       </c>
       <c r="I194" s="1">
-        <v>-26397.02</v>
+        <v>254.46</v>
       </c>
       <c r="J194" s="1">
-        <v>-6.2678676655325</v>
+        <v>0.25694019228812</v>
       </c>
       <c r="K194">
-        <v>2.56</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.74</v>
+      </c>
+      <c r="L194">
+        <v>764.59</v>
       </c>
       <c r="M194" s="1">
-        <v>394751.31</v>
+        <v>99289.18</v>
       </c>
       <c r="N194" s="1">
-        <v>405166.39</v>
+        <v>100053.77</v>
       </c>
       <c r="O194" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B195" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="C195" s="1">
-        <v>600376.57</v>
+        <v>407595.64</v>
       </c>
       <c r="D195" s="1">
-        <v>102.909</v>
+        <v>97.606</v>
       </c>
       <c r="E195" s="1">
-        <v>122.0761563</v>
+        <v>103.67228904</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>732916.64</v>
+        <v>422563.73</v>
       </c>
       <c r="I195" s="1">
-        <v>-115075.12</v>
+        <v>-24725.93</v>
       </c>
       <c r="J195" s="1">
-        <v>-15.700983402423</v>
+        <v>-5.8514084964178</v>
       </c>
       <c r="K195">
-        <v>0.38</v>
+        <v>2.78</v>
       </c>
       <c r="L195" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="M195" s="1">
-        <v>617841.52</v>
+        <v>397837.8</v>
       </c>
       <c r="N195" s="1">
-        <v>620148.45</v>
+        <v>409161.14</v>
       </c>
       <c r="O195" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="B196" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="C196" s="1">
-        <v>162000.0</v>
+        <v>458979.0</v>
       </c>
       <c r="D196" s="1">
-        <v>97.916</v>
+        <v>100.239</v>
       </c>
       <c r="E196" s="1">
-        <v>100.0</v>
+        <v>99.90671033</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>162000.0</v>
+        <v>458550.82</v>
       </c>
       <c r="I196" s="1">
-        <v>-3376.08</v>
+        <v>1525.14</v>
       </c>
       <c r="J196" s="1">
-        <v>-2.084</v>
+        <v>0.3325999940421</v>
       </c>
       <c r="K196">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.04</v>
+      </c>
+      <c r="L196">
+        <v>194.91</v>
       </c>
       <c r="M196" s="1">
-        <v>158623.92</v>
+        <v>460075.96</v>
       </c>
       <c r="N196" s="1">
-        <v>161176.3</v>
+        <v>460270.87</v>
       </c>
       <c r="O196" s="1">
-        <v>0.13</v>
+        <v>0.35</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="B197" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="C197" s="1">
-        <v>100000.0</v>
+        <v>602523.57</v>
       </c>
       <c r="D197" s="1">
-        <v>99.284</v>
+        <v>103.431</v>
       </c>
       <c r="E197" s="1">
-        <v>99.785</v>
+        <v>122.01000203</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>99785.0</v>
+        <v>735139.02</v>
       </c>
       <c r="I197" s="1">
-        <v>-501.0</v>
+        <v>-111942.86</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.50207947086235</v>
+        <v>-15.227440926752</v>
       </c>
       <c r="K197">
-        <v>3.07</v>
+        <v>0.69</v>
       </c>
       <c r="L197" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="M197" s="1">
-        <v>99284.0</v>
+        <v>623196.16</v>
       </c>
       <c r="N197" s="1">
-        <v>102355.92</v>
+        <v>627335.41</v>
       </c>
       <c r="O197" s="1">
-        <v>0.08</v>
+        <v>0.48</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="B198" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="C198" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>104.76</v>
+        <v>98.243</v>
       </c>
       <c r="E198" s="1">
-        <v>104.64733</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>104647.33</v>
+        <v>162000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>112.67</v>
+        <v>-2846.34</v>
       </c>
       <c r="J198" s="1">
-        <v>0.10766638766608</v>
+        <v>-1.757</v>
       </c>
       <c r="K198">
-        <v>2.19</v>
+        <v>1.82</v>
       </c>
       <c r="L198" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="M198" s="1">
-        <v>104760.0</v>
+        <v>159153.66</v>
       </c>
       <c r="N198" s="1">
-        <v>106946.3</v>
+        <v>162094.12</v>
       </c>
       <c r="O198" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="B199" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="C199" s="1">
         <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.574</v>
+        <v>100.818</v>
       </c>
       <c r="E199" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>100028.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-1454.0</v>
+        <v>818.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.4535929939617</v>
+        <v>0.818</v>
       </c>
       <c r="K199">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.0</v>
+      </c>
+      <c r="L199">
+        <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>98574.0</v>
+        <v>100818.0</v>
       </c>
       <c r="N199" s="1">
-        <v>99619.86</v>
+        <v>100818.0</v>
       </c>
       <c r="O199" s="1">
         <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="B200" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="C200" s="1">
         <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>105.28</v>
+        <v>105.05</v>
       </c>
       <c r="E200" s="1">
-        <v>107.84</v>
+        <v>104.64733</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>107840.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I200" s="1">
-        <v>-2560.0</v>
+        <v>402.67</v>
       </c>
       <c r="J200" s="1">
-        <v>-2.3738872403561</v>
+        <v>0.3847876481894</v>
       </c>
       <c r="K200">
-        <v>2.16</v>
+        <v>2.52</v>
       </c>
       <c r="L200" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="M200" s="1">
-        <v>105280.0</v>
+        <v>105050.0</v>
       </c>
       <c r="N200" s="1">
-        <v>107440.27</v>
+        <v>107574.66</v>
       </c>
       <c r="O200" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="B201" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="C201" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>103.116</v>
+        <v>98.919</v>
       </c>
       <c r="E201" s="1">
-        <v>105.68</v>
+        <v>100.028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>211360.0</v>
+        <v>100028.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-5128.0</v>
+        <v>-1109.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-2.4261922785768</v>
+        <v>-1.1086895669213</v>
       </c>
       <c r="K201">
-        <v>0.75</v>
+        <v>1.32</v>
       </c>
       <c r="L201" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="M201" s="1">
-        <v>206232.0</v>
+        <v>98919.0</v>
       </c>
       <c r="N201" s="1">
-        <v>207727.21</v>
+        <v>100234.09</v>
       </c>
       <c r="O201" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="B202" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="C202" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>97.89</v>
+        <v>105.418</v>
       </c>
       <c r="E202" s="1">
-        <v>99.528</v>
+        <v>107.84</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>135358.08</v>
+        <v>107840.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-2227.68</v>
+        <v>-2422.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.6457680250784</v>
+        <v>-2.2459198813056</v>
       </c>
       <c r="K202">
-        <v>1.52</v>
+        <v>2.5</v>
       </c>
       <c r="L202" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="M202" s="1">
-        <v>133130.4</v>
+        <v>105418.0</v>
       </c>
       <c r="N202" s="1">
-        <v>135192.76</v>
+        <v>107916.63</v>
       </c>
       <c r="O202" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="B203" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="C203" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>97.284</v>
+        <v>100.27</v>
       </c>
       <c r="E203" s="1">
-        <v>99.46</v>
+        <v>100.34</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>99460.0</v>
+        <v>200680.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-2176.0</v>
+        <v>-140.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.187814196662</v>
+        <v>-0.069762806458043</v>
       </c>
       <c r="K203">
-        <v>1.95</v>
+        <v>1.38</v>
       </c>
       <c r="L203" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="M203" s="1">
-        <v>97284.0</v>
+        <v>200540.0</v>
       </c>
       <c r="N203" s="1">
-        <v>99235.03</v>
+        <v>203301.64</v>
       </c>
       <c r="O203" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="B204" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="C204" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.586</v>
+        <v>97.988</v>
       </c>
       <c r="E204" s="1">
-        <v>100.45</v>
+        <v>99.528</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>100450.0</v>
+        <v>135358.08</v>
       </c>
       <c r="I204" s="1">
-        <v>-2864.0</v>
+        <v>-2094.4</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.8511697361872</v>
+        <v>-1.5473032714412</v>
       </c>
       <c r="K204">
-        <v>1.77</v>
+        <v>1.76</v>
       </c>
       <c r="L204" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="M204" s="1">
-        <v>97586.0</v>
+        <v>133263.68</v>
       </c>
       <c r="N204" s="1">
-        <v>99358.95</v>
+        <v>135653.0</v>
       </c>
       <c r="O204" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="B205" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>95.375</v>
+        <v>97.5</v>
       </c>
       <c r="E205" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>198154.0</v>
+        <v>99460.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-7404.0</v>
+        <v>-1960.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-3.73648778223</v>
+        <v>-1.9706414639051</v>
       </c>
       <c r="K205">
-        <v>2.08</v>
+        <v>2.19</v>
       </c>
       <c r="L205" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="M205" s="1">
-        <v>190750.0</v>
+        <v>97500.0</v>
       </c>
       <c r="N205" s="1">
-        <v>194911.64</v>
+        <v>99691.44</v>
       </c>
       <c r="O205" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="B206" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="C206" s="1">
         <v>100000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>93.61</v>
+        <v>98.257</v>
       </c>
       <c r="E206" s="1">
-        <v>92.51784</v>
+        <v>100.45</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>92517.84</v>
+        <v>100450.0</v>
       </c>
       <c r="I206" s="1">
-        <v>1092.16</v>
+        <v>-2193.0</v>
       </c>
       <c r="J206" s="1">
-        <v>1.1804858392716</v>
+        <v>-2.1831757093081</v>
       </c>
       <c r="K206">
-        <v>0.54</v>
+        <v>0.13</v>
       </c>
       <c r="L206">
-        <v>539.38</v>
+        <v>127.4</v>
       </c>
       <c r="M206" s="1">
-        <v>93610.0</v>
+        <v>98257.0</v>
       </c>
       <c r="N206" s="1">
-        <v>94149.38</v>
+        <v>98384.4</v>
       </c>
       <c r="O206" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="B207" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="C207" s="1">
-        <v>170000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>103.108</v>
+        <v>95.675</v>
       </c>
       <c r="E207" s="1">
-        <v>99.953</v>
+        <v>99.077</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>169920.1</v>
+        <v>198154.0</v>
       </c>
       <c r="I207" s="1">
-        <v>5363.5</v>
+        <v>-6804.0</v>
       </c>
       <c r="J207" s="1">
-        <v>3.1564835472672</v>
+        <v>-3.4336929862632</v>
       </c>
       <c r="K207">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>752.19</v>
+        <v>2.33</v>
+      </c>
+      <c r="L207" t="s">
+        <v>466</v>
       </c>
       <c r="M207" s="1">
-        <v>175283.6</v>
+        <v>191350.0</v>
       </c>
       <c r="N207" s="1">
-        <v>176035.79</v>
+        <v>196010.27</v>
       </c>
       <c r="O207" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="B208" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="C208" s="1">
         <v>100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>103.393</v>
+        <v>93.721</v>
       </c>
       <c r="E208" s="1">
-        <v>99.961</v>
+        <v>92.51784</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>99961.0</v>
+        <v>92517.84</v>
       </c>
       <c r="I208" s="1">
-        <v>3432.0</v>
+        <v>1203.16</v>
       </c>
       <c r="J208" s="1">
-        <v>3.4333390022109</v>
+        <v>1.3004626999506</v>
       </c>
       <c r="K208">
-        <v>3.85</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>0.6</v>
+      </c>
+      <c r="L208">
+        <v>601.71</v>
       </c>
       <c r="M208" s="1">
-        <v>103393.0</v>
+        <v>93721.0</v>
       </c>
       <c r="N208" s="1">
-        <v>107239.58</v>
+        <v>94322.71</v>
       </c>
       <c r="O208" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="B209" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="C209" s="1">
-        <v>100000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>101.266</v>
+        <v>103.17</v>
       </c>
       <c r="E209" s="1">
-        <v>99.943</v>
+        <v>99.953</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>99943.0</v>
+        <v>169920.1</v>
       </c>
       <c r="I209" s="1">
-        <v>1323.0</v>
+        <v>5468.9</v>
       </c>
       <c r="J209" s="1">
-        <v>1.3237545400879</v>
+        <v>3.2185127009695</v>
       </c>
       <c r="K209">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>317.81</v>
+        <v>0.78</v>
+      </c>
+      <c r="L209" t="s">
+        <v>471</v>
       </c>
       <c r="M209" s="1">
-        <v>101266.0</v>
+        <v>175389.0</v>
       </c>
       <c r="N209" s="1">
-        <v>101583.81</v>
+        <v>176716.4</v>
       </c>
       <c r="O209" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="B210" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="C210" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>97.587</v>
+        <v>103.38</v>
       </c>
       <c r="E210" s="1">
-        <v>99.702</v>
+        <v>99.961</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>140579.82</v>
+        <v>99961.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-2982.15</v>
+        <v>3419.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-2.1213215381838</v>
+        <v>3.4203339302328</v>
       </c>
       <c r="K210">
-        <v>1.92</v>
+        <v>4.19</v>
       </c>
       <c r="L210" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="M210" s="1">
-        <v>137597.67</v>
+        <v>103380.0</v>
       </c>
       <c r="N210" s="1">
-        <v>140309.51</v>
+        <v>107573.84</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="B211" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="C211" s="1">
         <v>100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>101.043</v>
+        <v>101.543</v>
       </c>
       <c r="E211" s="1">
-        <v>99.611</v>
+        <v>99.943</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>99611.0</v>
+        <v>99943.0</v>
       </c>
       <c r="I211" s="1">
-        <v>1432.0</v>
+        <v>1600.0</v>
       </c>
       <c r="J211" s="1">
-        <v>1.4375922337894</v>
+        <v>1.6009125201365</v>
       </c>
       <c r="K211">
-        <v>3.16</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>0.6</v>
+      </c>
+      <c r="L211">
+        <v>602.74</v>
       </c>
       <c r="M211" s="1">
-        <v>101043.0</v>
+        <v>101543.0</v>
       </c>
       <c r="N211" s="1">
-        <v>104199.16</v>
+        <v>102145.74</v>
       </c>
       <c r="O211" s="1">
         <v>0.08</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="B212" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="C212" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>98.774</v>
+        <v>97.742</v>
       </c>
       <c r="E212" s="1">
-        <v>99.438</v>
+        <v>99.702</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>99438.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I212" s="1">
-        <v>-664.0</v>
+        <v>-2763.6</v>
       </c>
       <c r="J212" s="1">
-        <v>-0.66775277057061</v>
+        <v>-1.9658582576077</v>
       </c>
       <c r="K212">
-        <v>2.99</v>
+        <v>2.15</v>
       </c>
       <c r="L212" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="M212" s="1">
-        <v>98774.0</v>
+        <v>137816.22</v>
       </c>
       <c r="N212" s="1">
-        <v>101762.01</v>
+        <v>140854.48</v>
       </c>
       <c r="O212" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="B213" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.829</v>
+        <v>101.376</v>
       </c>
       <c r="E213" s="1">
-        <v>102.8745</v>
+        <v>99.611</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>205749.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-6091.0</v>
+        <v>1765.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-2.9604032097361</v>
+        <v>1.771892662457</v>
       </c>
       <c r="K213">
-        <v>3.87</v>
+        <v>3.44</v>
       </c>
       <c r="L213" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="M213" s="1">
-        <v>199658.0</v>
+        <v>101376.0</v>
       </c>
       <c r="N213" s="1">
-        <v>207388.14</v>
+        <v>104817.1</v>
       </c>
       <c r="O213" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="B214" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="C214" s="1">
         <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.716</v>
+        <v>98.779</v>
       </c>
       <c r="E214" s="1">
-        <v>99.661</v>
+        <v>99.438</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99661.0</v>
+        <v>99438.0</v>
       </c>
       <c r="I214" s="1">
-        <v>4055.0</v>
+        <v>-659.0</v>
       </c>
       <c r="J214" s="1">
-        <v>4.0687932089784</v>
+        <v>-0.66272451175607</v>
       </c>
       <c r="K214">
-        <v>4.17</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>0.09</v>
+      </c>
+      <c r="L214">
+        <v>85.62</v>
       </c>
       <c r="M214" s="1">
-        <v>103716.0</v>
+        <v>98779.0</v>
       </c>
       <c r="N214" s="1">
-        <v>107884.84</v>
+        <v>98864.62</v>
       </c>
       <c r="O214" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="B215" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="C215" s="1">
         <v>200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>101.131</v>
+        <v>99.684</v>
       </c>
       <c r="E215" s="1">
-        <v>98.6</v>
+        <v>102.8745</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>197200.0</v>
+        <v>205749.0</v>
       </c>
       <c r="I215" s="1">
-        <v>5062.0</v>
+        <v>-6381.0</v>
       </c>
       <c r="J215" s="1">
-        <v>2.5669371196755</v>
+        <v>-3.1013516469096</v>
       </c>
       <c r="K215">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="L215">
-        <v>359.59</v>
+        <v>67.81</v>
       </c>
       <c r="M215" s="1">
-        <v>202262.0</v>
+        <v>199368.0</v>
       </c>
       <c r="N215" s="1">
-        <v>202621.59</v>
+        <v>199435.81</v>
       </c>
       <c r="O215" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="B216" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="C216" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.518</v>
+        <v>103.729</v>
       </c>
       <c r="E216" s="1">
-        <v>100.0</v>
+        <v>99.661</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>200000.0</v>
+        <v>99661.0</v>
       </c>
       <c r="I216" s="1">
-        <v>5036.0</v>
+        <v>4068.0</v>
       </c>
       <c r="J216" s="1">
-        <v>2.518</v>
+        <v>4.0818374288839</v>
       </c>
       <c r="K216">
-        <v>4.61</v>
+        <v>4.5</v>
       </c>
       <c r="L216" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="M216" s="1">
-        <v>205036.0</v>
+        <v>103729.0</v>
       </c>
       <c r="N216" s="1">
-        <v>214260.66</v>
+        <v>108227.29</v>
       </c>
       <c r="O216" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="B217" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="C217" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>106.376</v>
+        <v>101.27</v>
       </c>
       <c r="E217" s="1">
-        <v>109.3</v>
+        <v>98.6</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>109300.0</v>
+        <v>197200.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-2924.0</v>
+        <v>5340.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-2.6752058554437</v>
+        <v>2.7079107505071</v>
       </c>
       <c r="K217">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.49</v>
+      </c>
+      <c r="L217">
+        <v>982.88</v>
       </c>
       <c r="M217" s="1">
-        <v>106376.0</v>
+        <v>202540.0</v>
       </c>
       <c r="N217" s="1">
-        <v>107771.21</v>
+        <v>203522.88</v>
       </c>
       <c r="O217" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="B218" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="C218" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.9</v>
+        <v>102.909</v>
       </c>
       <c r="E218" s="1">
-        <v>99.852</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>99852.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-952.0</v>
+        <v>5818.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.95341104835156</v>
+        <v>2.909</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="L218">
-        <v>0.0</v>
+        <v>289.92</v>
       </c>
       <c r="M218" s="1">
-        <v>98900.0</v>
+        <v>205818.0</v>
       </c>
       <c r="N218" s="1">
-        <v>98900.0</v>
+        <v>206107.92</v>
       </c>
       <c r="O218" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="B219" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="C219" s="1">
         <v>100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.822</v>
+        <v>106.406</v>
       </c>
       <c r="E219" s="1">
-        <v>99.934</v>
+        <v>109.3</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>99934.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-112.0</v>
+        <v>-2894.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.11207396881942</v>
+        <v>-2.647758462946</v>
       </c>
       <c r="K219">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>8.9</v>
+        <v>1.77</v>
+      </c>
+      <c r="L219" t="s">
+        <v>496</v>
       </c>
       <c r="M219" s="1">
-        <v>99822.0</v>
+        <v>106406.0</v>
       </c>
       <c r="N219" s="1">
-        <v>99830.9</v>
+        <v>108175.18</v>
       </c>
       <c r="O219" s="1">
         <v>0.08</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="B220" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="C220" s="1">
         <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.637</v>
+        <v>98.81</v>
       </c>
       <c r="E220" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>100000.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I220" s="1">
-        <v>637.0</v>
+        <v>-1042.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0.637</v>
+        <v>-1.0435444457798</v>
       </c>
       <c r="K220">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="L220">
-        <v>300.73</v>
+        <v>284.93</v>
       </c>
       <c r="M220" s="1">
-        <v>100637.0</v>
+        <v>98810.0</v>
       </c>
       <c r="N220" s="1">
-        <v>100937.73</v>
+        <v>99094.93</v>
       </c>
       <c r="O220" s="1">
         <v>0.08</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="B221" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="C221" s="1">
         <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.739</v>
+        <v>99.929</v>
       </c>
       <c r="E221" s="1">
-        <v>99.589</v>
+        <v>99.934</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>99589.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-850.0</v>
+        <v>-5.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.85350791754109</v>
+        <v>-0.0050033021794384</v>
       </c>
       <c r="K221">
-        <v>0.7</v>
+        <v>0.24</v>
       </c>
       <c r="L221">
-        <v>702.74</v>
+        <v>240.41</v>
       </c>
       <c r="M221" s="1">
-        <v>98739.0</v>
+        <v>99929.0</v>
       </c>
       <c r="N221" s="1">
-        <v>99441.74</v>
+        <v>100169.41</v>
       </c>
       <c r="O221" s="1">
         <v>0.08</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="B222" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="C222" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>84.923</v>
+        <v>100.631</v>
       </c>
       <c r="E222" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>171920.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-2074.0</v>
+        <v>631.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-1.2063750581666</v>
+        <v>0.631</v>
       </c>
       <c r="K222">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="L222">
-        <v>989.73</v>
+        <v>570.34</v>
       </c>
       <c r="M222" s="1">
-        <v>169846.0</v>
+        <v>100631.0</v>
       </c>
       <c r="N222" s="1">
-        <v>170835.73</v>
+        <v>101201.34</v>
       </c>
       <c r="O222" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="B223" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="C223" s="1">
         <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.961</v>
+        <v>99.117</v>
       </c>
       <c r="E223" s="1">
-        <v>100.65</v>
+        <v>99.589</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>100650.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1689.0</v>
+        <v>-472.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.6780923994039</v>
+        <v>-0.47394792597576</v>
       </c>
       <c r="K223">
-        <v>0.86</v>
+        <v>0.94</v>
       </c>
       <c r="L223">
-        <v>863.01</v>
+        <v>943.15</v>
       </c>
       <c r="M223" s="1">
-        <v>98961.0</v>
+        <v>99117.0</v>
       </c>
       <c r="N223" s="1">
-        <v>99824.01</v>
+        <v>100060.15</v>
       </c>
       <c r="O223" s="1">
         <v>0.08</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="B224" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="C224" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.01</v>
+        <v>85.294</v>
       </c>
       <c r="E224" s="1">
-        <v>99.662</v>
+        <v>85.96</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>99662.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I224" s="1">
-        <v>348.0</v>
+        <v>-1332.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.34918022917461</v>
+        <v>-0.77477896696138</v>
       </c>
       <c r="K224">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>79.45</v>
+        <v>0.54</v>
+      </c>
+      <c r="L224" t="s">
+        <v>507</v>
       </c>
       <c r="M224" s="1">
-        <v>100010.0</v>
+        <v>170588.0</v>
       </c>
       <c r="N224" s="1">
-        <v>100089.45</v>
+        <v>171666.77</v>
       </c>
       <c r="O224" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
       <c r="B225" t="s">
-        <v>517</v>
+        <v>509</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.379</v>
+        <v>99.1</v>
       </c>
       <c r="E225" s="1">
-        <v>99.571</v>
+        <v>100.65</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99571.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-192.0</v>
+        <v>-1550.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.1928272288116</v>
+        <v>-1.5399900645802</v>
       </c>
       <c r="K225">
-        <v>1.56</v>
+        <v>1.08</v>
       </c>
       <c r="L225" t="s">
-        <v>518</v>
+        <v>510</v>
       </c>
       <c r="M225" s="1">
-        <v>99379.0</v>
+        <v>99100.0</v>
       </c>
       <c r="N225" s="1">
-        <v>100937.22</v>
+        <v>100176.71</v>
       </c>
       <c r="O225" s="1">
         <v>0.08</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="B226" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="C226" s="1">
         <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.48</v>
+        <v>100.099</v>
       </c>
       <c r="E226" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>100000.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-1520.0</v>
+        <v>437.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.52</v>
+        <v>0.43848206939455</v>
       </c>
       <c r="K226">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.34</v>
+      </c>
+      <c r="L226">
+        <v>337.67</v>
       </c>
       <c r="M226" s="1">
-        <v>98480.0</v>
+        <v>100099.0</v>
       </c>
       <c r="N226" s="1">
-        <v>100480.22</v>
+        <v>100436.67</v>
       </c>
       <c r="O226" s="1">
         <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="B227" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="C227" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.217</v>
+        <v>99.449</v>
       </c>
       <c r="E227" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>175000.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-3120.25</v>
+        <v>-122.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.783</v>
+        <v>-0.12252563497404</v>
       </c>
       <c r="K227">
-        <v>0.95</v>
+        <v>1.79</v>
       </c>
       <c r="L227" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="M227" s="1">
-        <v>171879.75</v>
+        <v>99449.0</v>
       </c>
       <c r="N227" s="1">
-        <v>173549.43</v>
+        <v>101238.73</v>
       </c>
       <c r="O227" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="B228" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="C228" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>97.535</v>
+        <v>98.763</v>
       </c>
       <c r="E228" s="1">
         <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-2859.4</v>
+        <v>-1237.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-2.465</v>
+        <v>-1.237</v>
       </c>
       <c r="K228">
-        <v>2.45</v>
+        <v>2.26</v>
       </c>
       <c r="L228" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="M228" s="1">
-        <v>113140.6</v>
+        <v>98763.0</v>
       </c>
       <c r="N228" s="1">
-        <v>115983.33</v>
+        <v>101027.21</v>
       </c>
       <c r="O228" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="B229" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
       <c r="C229" s="1">
-        <v>100000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.541</v>
+        <v>98.327</v>
       </c>
       <c r="E229" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>100420.0</v>
+        <v>175000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-1879.0</v>
+        <v>-2927.75</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.8711412069309</v>
+        <v>-1.673</v>
       </c>
       <c r="K229">
-        <v>3.54</v>
+        <v>1.2</v>
       </c>
       <c r="L229" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="M229" s="1">
-        <v>98541.0</v>
+        <v>172072.25</v>
       </c>
       <c r="N229" s="1">
-        <v>102076.62</v>
+        <v>174171.75</v>
       </c>
       <c r="O229" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="B230" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="C230" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.165</v>
+        <v>97.822</v>
       </c>
       <c r="E230" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>99259.0</v>
+        <v>116000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-2094.0</v>
+        <v>-2526.48</v>
       </c>
       <c r="J230" s="1">
-        <v>-2.1096323759055</v>
+        <v>-2.178</v>
       </c>
       <c r="K230">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>707.19</v>
+        <v>2.72</v>
+      </c>
+      <c r="L230" t="s">
+        <v>524</v>
       </c>
       <c r="M230" s="1">
-        <v>97165.0</v>
+        <v>113473.52</v>
       </c>
       <c r="N230" s="1">
-        <v>97872.19</v>
+        <v>116624.21</v>
       </c>
       <c r="O230" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="B231" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="C231" s="1">
         <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>97.82</v>
+        <v>98.902</v>
       </c>
       <c r="E231" s="1">
-        <v>99.362</v>
+        <v>100.42</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>99362.0</v>
+        <v>100420.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-1542.0</v>
+        <v>-1518.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.5519011292043</v>
+        <v>-1.5116510655248</v>
       </c>
       <c r="K231">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>0.17</v>
+      </c>
+      <c r="L231">
+        <v>168.84</v>
       </c>
       <c r="M231" s="1">
-        <v>97820.0</v>
+        <v>98902.0</v>
       </c>
       <c r="N231" s="1">
-        <v>99087.12</v>
+        <v>99070.84</v>
       </c>
       <c r="O231" s="1">
         <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="B232" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="C232" s="1">
         <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.814</v>
+        <v>97.733</v>
       </c>
       <c r="E232" s="1">
-        <v>99.821</v>
+        <v>99.259</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>99821.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-7.0</v>
+        <v>-1526.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.0070125524689194</v>
+        <v>-1.5373920752778</v>
       </c>
       <c r="K232">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>403.42</v>
+        <v>1.02</v>
+      </c>
+      <c r="L232" t="s">
+        <v>529</v>
       </c>
       <c r="M232" s="1">
-        <v>99814.0</v>
+        <v>97733.0</v>
       </c>
       <c r="N232" s="1">
-        <v>100217.42</v>
+        <v>98751.84</v>
       </c>
       <c r="O232" s="1">
         <v>0.08</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="B233" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="C233" s="1">
-        <v>232000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.943</v>
+        <v>99.73</v>
       </c>
       <c r="E233" s="1">
-        <v>99.228</v>
+        <v>99.451</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>230208.96</v>
+        <v>198902.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-2981.2</v>
+        <v>558.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.2949973797718</v>
+        <v>0.28054016550864</v>
       </c>
       <c r="K233">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>0.27</v>
+      </c>
+      <c r="L233">
+        <v>532.19</v>
       </c>
       <c r="M233" s="1">
-        <v>227227.76</v>
+        <v>199460.0</v>
       </c>
       <c r="N233" s="1">
-        <v>233641.92</v>
+        <v>199992.19</v>
       </c>
       <c r="O233" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>541</v>
+        <v>532</v>
       </c>
       <c r="B234" t="s">
-        <v>542</v>
+        <v>533</v>
       </c>
       <c r="C234" s="1">
         <v>100000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.58</v>
+        <v>100.004</v>
       </c>
       <c r="E234" s="1">
-        <v>99.517</v>
+        <v>99.821</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>99517.0</v>
+        <v>99821.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-937.0</v>
+        <v>183.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-0.94154767527156</v>
+        <v>0.18332815740175</v>
       </c>
       <c r="K234">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>0.68</v>
+      </c>
+      <c r="L234">
+        <v>679.45</v>
       </c>
       <c r="M234" s="1">
-        <v>98580.0</v>
+        <v>100004.0</v>
       </c>
       <c r="N234" s="1">
-        <v>101492.67</v>
+        <v>100683.45</v>
       </c>
       <c r="O234" s="1">
         <v>0.08</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>544</v>
+        <v>534</v>
       </c>
       <c r="B235" t="s">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="C235" s="1">
-        <v>308000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>90.671</v>
+        <v>98.018</v>
       </c>
       <c r="E235" s="1">
-        <v>83.45955844</v>
+        <v>99.228</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>257055.44</v>
+        <v>230208.96</v>
       </c>
       <c r="I235" s="1">
-        <v>22211.24</v>
+        <v>-2807.2</v>
       </c>
       <c r="J235" s="1">
-        <v>8.6406418786547</v>
+        <v>-1.2194138751159</v>
       </c>
       <c r="K235">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>0.09</v>
+      </c>
+      <c r="L235">
+        <v>219.29</v>
       </c>
       <c r="M235" s="1">
-        <v>279266.68</v>
+        <v>227401.76</v>
       </c>
       <c r="N235" s="1">
-        <v>282969.01</v>
+        <v>227621.05</v>
       </c>
       <c r="O235" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="B236" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="C236" s="1">
-        <v>100000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>101.83</v>
+        <v>90.751</v>
       </c>
       <c r="E236" s="1">
-        <v>99.329</v>
+        <v>83.45955844</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>99329.0</v>
+        <v>257055.44</v>
       </c>
       <c r="I236" s="1">
-        <v>2501.0</v>
+        <v>22457.64</v>
       </c>
       <c r="J236" s="1">
-        <v>2.5178950759597</v>
+        <v>8.7364966872516</v>
       </c>
       <c r="K236">
-        <v>1.21</v>
+        <v>1.34</v>
       </c>
       <c r="L236" t="s">
-        <v>549</v>
+        <v>538</v>
       </c>
       <c r="M236" s="1">
-        <v>101830.0</v>
+        <v>279513.08</v>
       </c>
       <c r="N236" s="1">
-        <v>103040.27</v>
+        <v>283626.78</v>
       </c>
       <c r="O236" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="B237" t="s">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="C237" s="1">
         <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.255</v>
+        <v>101.858</v>
       </c>
       <c r="E237" s="1">
-        <v>100.231</v>
+        <v>99.329</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>100231.0</v>
+        <v>99329.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-1976.0</v>
+        <v>2529.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.9714459598328</v>
+        <v>2.5460842251508</v>
       </c>
       <c r="K237">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>92.47</v>
+        <v>1.49</v>
+      </c>
+      <c r="L237" t="s">
+        <v>541</v>
       </c>
       <c r="M237" s="1">
-        <v>98255.0</v>
+        <v>101858.0</v>
       </c>
       <c r="N237" s="1">
-        <v>98347.47</v>
+        <v>103344.3</v>
       </c>
       <c r="O237" s="1">
         <v>0.08</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="B238" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="C238" s="1">
         <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.537</v>
+        <v>100.095</v>
       </c>
       <c r="E238" s="1">
-        <v>99.651</v>
+        <v>100.25</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>99651.0</v>
+        <v>100250.0</v>
       </c>
       <c r="I238" s="1">
-        <v>886.0</v>
+        <v>-155.0</v>
       </c>
       <c r="J238" s="1">
-        <v>0.88910296936308</v>
+        <v>-0.15461346633416</v>
       </c>
       <c r="K238">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="L238">
-        <v>164.73</v>
+        <v>479.04</v>
       </c>
       <c r="M238" s="1">
-        <v>100537.0</v>
+        <v>100095.0</v>
       </c>
       <c r="N238" s="1">
-        <v>100701.73</v>
+        <v>100574.04</v>
       </c>
       <c r="O238" s="1">
         <v>0.08</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="B239" t="s">
-        <v>555</v>
+        <v>545</v>
       </c>
       <c r="C239" s="1">
         <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.838</v>
+        <v>98.49</v>
       </c>
       <c r="E239" s="1">
-        <v>100.539</v>
+        <v>100.231</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>100539.0</v>
+        <v>100231.0</v>
       </c>
       <c r="I239" s="1">
-        <v>299.0</v>
+        <v>-1741.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0.29739703000826</v>
+        <v>-1.7369875587393</v>
       </c>
       <c r="K239">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.36</v>
+      </c>
+      <c r="L239">
+        <v>359.59</v>
       </c>
       <c r="M239" s="1">
-        <v>100838.0</v>
+        <v>98490.0</v>
       </c>
       <c r="N239" s="1">
-        <v>103227.04</v>
+        <v>98849.59</v>
       </c>
       <c r="O239" s="1">
         <v>0.08</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="B240" t="s">
-        <v>558</v>
+        <v>547</v>
       </c>
       <c r="C240" s="1">
-        <v>530000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>97.62</v>
+        <v>101.357</v>
       </c>
       <c r="E240" s="1">
-        <v>98.058</v>
+        <v>99.651</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>519707.4</v>
+        <v>99651.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-2321.4</v>
+        <v>1706.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.44667441718167</v>
+        <v>1.7119747920242</v>
       </c>
       <c r="K240">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>0.49</v>
+      </c>
+      <c r="L240">
+        <v>494.18</v>
       </c>
       <c r="M240" s="1">
-        <v>517386.0</v>
+        <v>101357.0</v>
       </c>
       <c r="N240" s="1">
-        <v>519462.44</v>
+        <v>101851.18</v>
       </c>
       <c r="O240" s="1">
-        <v>0.41</v>
+        <v>0.08</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>560</v>
+        <v>548</v>
       </c>
       <c r="B241" t="s">
-        <v>561</v>
+        <v>549</v>
       </c>
       <c r="C241" s="1">
-        <v>520000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>87.018</v>
+        <v>100.268</v>
       </c>
       <c r="E241" s="1">
-        <v>90.91529423</v>
+        <v>99.768</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>472759.53</v>
+        <v>149652.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-20265.93</v>
+        <v>750.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-4.2867311421517</v>
+        <v>0.5011626974581</v>
       </c>
       <c r="K241">
-        <v>1.91</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>0.01</v>
+      </c>
+      <c r="L241">
+        <v>15.92</v>
       </c>
       <c r="M241" s="1">
-        <v>452493.6</v>
+        <v>150402.0</v>
       </c>
       <c r="N241" s="1">
-        <v>462446.61</v>
+        <v>150417.92</v>
       </c>
       <c r="O241" s="1">
-        <v>0.37</v>
+        <v>0.12</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
       <c r="B242" t="s">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="C242" s="1">
-        <v>100000.0</v>
+        <v>531896.0</v>
       </c>
       <c r="D242" s="1">
-        <v>97.899</v>
+        <v>98.059</v>
       </c>
       <c r="E242" s="1">
-        <v>99.766</v>
+        <v>98.05712959</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>99766.0</v>
+        <v>521561.95</v>
       </c>
       <c r="I242" s="1">
-        <v>-1867.0</v>
+        <v>9.95</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.871379026923</v>
+        <v>0.0019077311908969</v>
       </c>
       <c r="K242">
-        <v>2.71</v>
+        <v>0.62</v>
       </c>
       <c r="L242" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="M242" s="1">
-        <v>97899.0</v>
+        <v>521571.9</v>
       </c>
       <c r="N242" s="1">
-        <v>100612.01</v>
+        <v>524887.14</v>
       </c>
       <c r="O242" s="1">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>566</v>
+        <v>553</v>
       </c>
       <c r="B243" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
       <c r="C243" s="1">
-        <v>130000.0</v>
+        <v>521859.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.032</v>
+        <v>87.378</v>
       </c>
       <c r="E243" s="1">
-        <v>99.945</v>
+        <v>90.90333021</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>129928.5</v>
+        <v>474387.21</v>
       </c>
       <c r="I243" s="1">
-        <v>-2486.9</v>
+        <v>-18397.25</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.914052729001</v>
+        <v>-3.8781083495063</v>
       </c>
       <c r="K243">
-        <v>1.31</v>
+        <v>2.15</v>
       </c>
       <c r="L243" t="s">
-        <v>568</v>
+        <v>555</v>
       </c>
       <c r="M243" s="1">
-        <v>127441.6</v>
+        <v>455989.96</v>
       </c>
       <c r="N243" s="1">
-        <v>129141.79</v>
+        <v>467233.16</v>
       </c>
       <c r="O243" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>569</v>
+        <v>556</v>
       </c>
       <c r="B244" t="s">
-        <v>570</v>
+        <v>557</v>
       </c>
       <c r="C244" s="1">
         <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.278</v>
+        <v>98.753</v>
       </c>
       <c r="E244" s="1">
-        <v>98.71</v>
+        <v>99.766</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>98710.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-432.0</v>
+        <v>-1013.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.43764562860906</v>
+        <v>-1.0153759797927</v>
       </c>
       <c r="K244">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>767.12</v>
+        <v>3.02</v>
+      </c>
+      <c r="L244" t="s">
+        <v>558</v>
       </c>
       <c r="M244" s="1">
-        <v>98278.0</v>
+        <v>98753.0</v>
       </c>
       <c r="N244" s="1">
-        <v>99045.12</v>
+        <v>101768.75</v>
       </c>
       <c r="O244" s="1">
         <v>0.08</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
       <c r="B245" t="s">
-        <v>572</v>
+        <v>560</v>
       </c>
       <c r="C245" s="1">
-        <v>114000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>72.575</v>
+        <v>98.217</v>
       </c>
       <c r="E245" s="1">
-        <v>72.707</v>
+        <v>99.945</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>82885.98</v>
+        <v>129928.5</v>
       </c>
       <c r="I245" s="1">
-        <v>-150.48</v>
+        <v>-2246.4</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.18155060723177</v>
+        <v>-1.7289509230077</v>
       </c>
       <c r="K245">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>5.86</v>
+        <v>1.56</v>
+      </c>
+      <c r="L245" t="s">
+        <v>561</v>
       </c>
       <c r="M245" s="1">
-        <v>82735.5</v>
+        <v>127682.1</v>
       </c>
       <c r="N245" s="1">
-        <v>82741.36</v>
+        <v>129707.32</v>
       </c>
       <c r="O245" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>573</v>
+        <v>562</v>
       </c>
       <c r="B246" t="s">
-        <v>574</v>
+        <v>563</v>
       </c>
       <c r="C246" s="1">
-        <v>565000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>85.867</v>
+        <v>98.342</v>
       </c>
       <c r="E246" s="1">
-        <v>86.178</v>
+        <v>98.71</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>486905.7</v>
+        <v>98710.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-1757.15</v>
+        <v>-368.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.36088096730024</v>
+        <v>-0.37280923918549</v>
       </c>
       <c r="K246">
+        <v>1.05</v>
+      </c>
+      <c r="L246" t="s">
+        <v>564</v>
+      </c>
+      <c r="M246" s="1">
+        <v>98342.0</v>
+      </c>
+      <c r="N246" s="1">
+        <v>99394.05</v>
+      </c>
+      <c r="O246" s="1">
         <v>0.08</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.39</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="B247" t="s">
-        <v>576</v>
+        <v>566</v>
       </c>
       <c r="C247" s="1">
-        <v>24000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>61.984</v>
+        <v>73.096</v>
       </c>
       <c r="E247" s="1">
-        <v>73.332375</v>
+        <v>72.707</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>17599.77</v>
+        <v>82885.98</v>
       </c>
       <c r="I247" s="1">
-        <v>-2723.61</v>
+        <v>443.46</v>
       </c>
       <c r="J247" s="1">
-        <v>-15.475259051681</v>
+        <v>0.53502413797846</v>
       </c>
       <c r="K247">
-        <v>0.16</v>
+        <v>0.01</v>
       </c>
       <c r="L247">
-        <v>37.32</v>
+        <v>16.01</v>
       </c>
       <c r="M247" s="1">
-        <v>14876.16</v>
+        <v>83329.44</v>
       </c>
       <c r="N247" s="1">
-        <v>14913.48</v>
+        <v>83345.45</v>
       </c>
       <c r="O247" s="1">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="B248" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="C248" s="1">
-        <v>198000.0</v>
+        <v>567000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>94.915</v>
+        <v>86.333</v>
       </c>
       <c r="E248" s="1">
-        <v>93.47240909</v>
+        <v>86.1775873</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>185075.37</v>
+        <v>488626.92</v>
       </c>
       <c r="I248" s="1">
-        <v>2856.33</v>
+        <v>881.19</v>
       </c>
       <c r="J248" s="1">
-        <v>1.5433333997927</v>
+        <v>0.18034004348348</v>
       </c>
       <c r="K248">
-        <v>0.31</v>
+        <v>0.09</v>
       </c>
       <c r="L248">
-        <v>615.7</v>
+        <v>491.27</v>
       </c>
       <c r="M248" s="1">
-        <v>187931.7</v>
+        <v>489508.11</v>
       </c>
       <c r="N248" s="1">
-        <v>188547.4</v>
+        <v>489999.38</v>
       </c>
       <c r="O248" s="1">
-        <v>0.15</v>
+        <v>0.38</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="B249" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="C249" s="1">
-        <v>135000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>98.257</v>
+        <v>62.393</v>
       </c>
       <c r="E249" s="1">
-        <v>99.998</v>
+        <v>73.332375</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>134997.3</v>
+        <v>17599.77</v>
       </c>
       <c r="I249" s="1">
-        <v>-2350.35</v>
+        <v>-2625.45</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.7410348206964</v>
+        <v>-14.917524490377</v>
       </c>
       <c r="K249">
-        <v>0.65</v>
+        <v>0.17</v>
       </c>
       <c r="L249">
-        <v>880.13</v>
+        <v>41.59</v>
       </c>
       <c r="M249" s="1">
-        <v>132646.95</v>
+        <v>14974.32</v>
       </c>
       <c r="N249" s="1">
-        <v>133527.08</v>
+        <v>15015.91</v>
       </c>
       <c r="O249" s="1">
-        <v>0.11</v>
+        <v>0.01</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="B250" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="C250" s="1">
-        <v>150000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.961</v>
+        <v>95.162</v>
       </c>
       <c r="E250" s="1">
-        <v>100.0965</v>
+        <v>93.4798794</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>150144.75</v>
+        <v>186024.96</v>
       </c>
       <c r="I250" s="1">
-        <v>1296.75</v>
+        <v>3347.42</v>
       </c>
       <c r="J250" s="1">
-        <v>0.86366656176789</v>
+        <v>1.7994466979055</v>
       </c>
       <c r="K250">
-        <v>2.62</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>0.35</v>
+      </c>
+      <c r="L250">
+        <v>689.68</v>
       </c>
       <c r="M250" s="1">
-        <v>151441.5</v>
+        <v>189372.38</v>
       </c>
       <c r="N250" s="1">
-        <v>155364.51</v>
+        <v>190062.06</v>
       </c>
       <c r="O250" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="B251" t="s">
-        <v>585</v>
+        <v>574</v>
       </c>
       <c r="C251" s="1">
-        <v>1035800.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>87.044</v>
+        <v>98.636</v>
       </c>
       <c r="E251" s="1">
-        <v>87.23165862</v>
+        <v>99.998</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>903545.52</v>
+        <v>134997.3</v>
       </c>
       <c r="I251" s="1">
-        <v>-1943.77</v>
+        <v>-1838.7</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.21512695896052</v>
+        <v>-1.3620272405448</v>
       </c>
       <c r="K251">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L251">
-        <v>0.0</v>
+        <v>110.02</v>
       </c>
       <c r="M251" s="1">
-        <v>901601.75</v>
+        <v>133158.6</v>
       </c>
       <c r="N251" s="1">
-        <v>901601.75</v>
+        <v>133268.62</v>
       </c>
       <c r="O251" s="1">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>586</v>
+        <v>575</v>
       </c>
       <c r="B252" t="s">
-        <v>587</v>
+        <v>576</v>
       </c>
       <c r="C252" s="1">
-        <v>1572679.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>83.838</v>
+        <v>100.994</v>
       </c>
       <c r="E252" s="1">
-        <v>84.13729439</v>
+        <v>100.0965</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>1323209.56</v>
+        <v>150144.75</v>
       </c>
       <c r="I252" s="1">
-        <v>-4706.94</v>
+        <v>1346.25</v>
       </c>
       <c r="J252" s="1">
-        <v>-0.35572143236329</v>
+        <v>0.89663474746869</v>
       </c>
       <c r="K252">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.88</v>
+      </c>
+      <c r="L252" t="s">
+        <v>577</v>
       </c>
       <c r="M252" s="1">
-        <v>1318502.62</v>
+        <v>151491.0</v>
       </c>
       <c r="N252" s="1">
-        <v>1318502.62</v>
+        <v>155809.36</v>
       </c>
       <c r="O252" s="1">
-        <v>1.05</v>
+        <v>0.12</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="B253" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="C253" s="1">
-        <v>3867943.0</v>
+        <v>1039503.0</v>
       </c>
       <c r="D253" s="1">
-        <v>61.953</v>
+        <v>87.405</v>
       </c>
       <c r="E253" s="1">
-        <v>69.01894883</v>
+        <v>87.23149621</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>2669613.6</v>
+        <v>906774.02</v>
       </c>
       <c r="I253" s="1">
-        <v>-273306.88</v>
+        <v>1803.58</v>
       </c>
       <c r="J253" s="1">
-        <v>-10.237694324003</v>
+        <v>0.19890071398384</v>
       </c>
       <c r="K253">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>0.0</v>
+      </c>
+      <c r="L253">
+        <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>2396306.72</v>
+        <v>908577.6</v>
       </c>
       <c r="N253" s="1">
-        <v>2414321.8</v>
+        <v>908577.6</v>
       </c>
       <c r="O253" s="1">
-        <v>1.92</v>
+        <v>0.7</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>591</v>
+        <v>580</v>
       </c>
       <c r="B254" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
       <c r="C254" s="1">
-        <v>1055885.0</v>
+        <v>1578300.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.221</v>
+        <v>84.255</v>
       </c>
       <c r="E254" s="1">
-        <v>99.44402657</v>
+        <v>84.13685168</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>1050014.56</v>
+        <v>1327931.93</v>
       </c>
       <c r="I254" s="1">
-        <v>-12913.75</v>
+        <v>1864.74</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.2298638982682</v>
+        <v>0.14042436648089</v>
       </c>
       <c r="K254">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>0.0</v>
+      </c>
+      <c r="L254">
+        <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>1037100.81</v>
+        <v>1329796.67</v>
       </c>
       <c r="N254" s="1">
-        <v>1052895.69</v>
+        <v>1329796.67</v>
       </c>
       <c r="O254" s="1">
-        <v>0.84</v>
+        <v>1.03</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>594</v>
+        <v>582</v>
       </c>
       <c r="B255" t="s">
-        <v>595</v>
+        <v>583</v>
       </c>
       <c r="C255" s="1">
-        <v>224000.0</v>
+        <v>3881769.0</v>
       </c>
       <c r="D255" s="1">
-        <v>97.297</v>
+        <v>62.534</v>
       </c>
       <c r="E255" s="1">
-        <v>98.725</v>
+        <v>68.99503886</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>221144.0</v>
+        <v>2678228.03</v>
       </c>
       <c r="I255" s="1">
-        <v>-3198.72</v>
+        <v>-250802.6</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.4464421372499</v>
+        <v>-9.3644976152385</v>
       </c>
       <c r="K255">
-        <v>3.82</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>0.0</v>
+      </c>
+      <c r="L255">
+        <v>53.17</v>
       </c>
       <c r="M255" s="1">
-        <v>217945.28</v>
+        <v>2427425.43</v>
       </c>
       <c r="N255" s="1">
-        <v>226500.24</v>
+        <v>2427478.6</v>
       </c>
       <c r="O255" s="1">
-        <v>0.18</v>
+        <v>1.87</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>597</v>
+        <v>584</v>
       </c>
       <c r="B256" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="C256" s="1">
-        <v>408000.0</v>
+        <v>1059659.0</v>
       </c>
       <c r="D256" s="1">
-        <v>97.501</v>
+        <v>98.694</v>
       </c>
       <c r="E256" s="1">
-        <v>98.469</v>
+        <v>99.44075028</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>401753.52</v>
+        <v>1053732.86</v>
       </c>
       <c r="I256" s="1">
-        <v>-3949.44</v>
+        <v>-7913.01</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.98305050320405</v>
+        <v>-0.75095029303727</v>
       </c>
       <c r="K256">
-        <v>4.1</v>
+        <v>1.75</v>
       </c>
       <c r="L256" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="M256" s="1">
-        <v>397804.08</v>
+        <v>1045819.85</v>
       </c>
       <c r="N256" s="1">
-        <v>414526.49</v>
+        <v>1064313.08</v>
       </c>
       <c r="O256" s="1">
-        <v>0.33</v>
+        <v>0.82</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="B257" t="s">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="C257" s="1">
-        <v>100000.0</v>
+        <v>471884.0</v>
       </c>
       <c r="D257" s="1">
-        <v>82.13</v>
+        <v>97.81</v>
       </c>
       <c r="E257" s="1">
-        <v>81.75</v>
+        <v>98.1795632</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>81750.0</v>
+        <v>463293.65</v>
       </c>
       <c r="I257" s="1">
-        <v>380.0</v>
+        <v>-1743.91</v>
       </c>
       <c r="J257" s="1">
-        <v>0.46483180428135</v>
+        <v>-0.37641569229365</v>
       </c>
       <c r="K257">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="L257">
-        <v>197.26</v>
+        <v>53.0</v>
       </c>
       <c r="M257" s="1">
-        <v>82130.0</v>
+        <v>461549.74</v>
       </c>
       <c r="N257" s="1">
-        <v>82327.26</v>
+        <v>461602.74</v>
       </c>
       <c r="O257" s="1">
-        <v>0.07</v>
+        <v>0.36</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="B258" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="C258" s="1">
-        <v>1723937.0</v>
+        <v>409459.0</v>
       </c>
       <c r="D258" s="1">
-        <v>99.045</v>
+        <v>98.008</v>
       </c>
       <c r="E258" s="1">
-        <v>99.18200027</v>
+        <v>98.46843762</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>1709835.2</v>
+        <v>403187.88</v>
       </c>
       <c r="I258" s="1">
-        <v>-2361.8</v>
+        <v>-1885.3</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.13813027126825</v>
+        <v>-0.4675983811815</v>
       </c>
       <c r="K258">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>0.01</v>
+      </c>
+      <c r="L258">
+        <v>49.36</v>
       </c>
       <c r="M258" s="1">
-        <v>1707473.4</v>
+        <v>401302.58</v>
       </c>
       <c r="N258" s="1">
-        <v>1737262.09</v>
+        <v>401351.94</v>
       </c>
       <c r="O258" s="1">
-        <v>1.38</v>
+        <v>0.31</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>605</v>
+        <v>591</v>
       </c>
       <c r="B259" t="s">
-        <v>606</v>
+        <v>592</v>
       </c>
       <c r="C259" s="1">
-        <v>2263571.72</v>
+        <v>100000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>86.994</v>
+        <v>82.463</v>
       </c>
       <c r="E259" s="1">
-        <v>102.8383713</v>
+        <v>81.75</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>2327820.29</v>
+        <v>81750.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-358648.71</v>
+        <v>713.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-15.407061771079</v>
+        <v>0.87217125382263</v>
       </c>
       <c r="K259">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>0.3</v>
+      </c>
+      <c r="L259">
+        <v>304.11</v>
       </c>
       <c r="M259" s="1">
-        <v>1969171.58</v>
+        <v>82463.0</v>
       </c>
       <c r="N259" s="1">
-        <v>2015683.33</v>
+        <v>82767.11</v>
       </c>
       <c r="O259" s="1">
-        <v>1.6</v>
+        <v>0.06</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>608</v>
+        <v>593</v>
       </c>
       <c r="B260" t="s">
-        <v>609</v>
+        <v>594</v>
       </c>
       <c r="C260" s="1">
-        <v>2784704.0</v>
+        <v>1730099.0</v>
       </c>
       <c r="D260" s="1">
-        <v>96.124</v>
+        <v>99.14</v>
       </c>
       <c r="E260" s="1">
-        <v>97.05560555</v>
+        <v>99.18152661</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>2702711.33</v>
+        <v>1715938.6</v>
       </c>
       <c r="I260" s="1">
-        <v>-25942.45</v>
+        <v>-718.45</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.95986758600668</v>
+        <v>-0.04186921373527</v>
       </c>
       <c r="K260">
-        <v>0.51</v>
+        <v>1.85</v>
       </c>
       <c r="L260" t="s">
-        <v>610</v>
+        <v>595</v>
       </c>
       <c r="M260" s="1">
-        <v>2676768.88</v>
+        <v>1715220.15</v>
       </c>
       <c r="N260" s="1">
-        <v>2690883.13</v>
+        <v>1747210.39</v>
       </c>
       <c r="O260" s="1">
-        <v>2.14</v>
+        <v>1.35</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>611</v>
+        <v>596</v>
       </c>
       <c r="B261" t="s">
-        <v>612</v>
+        <v>597</v>
       </c>
       <c r="C261" s="1">
-        <v>100000.0</v>
+        <v>2271663.72</v>
       </c>
       <c r="D261" s="1">
-        <v>99.848</v>
+        <v>87.293</v>
       </c>
       <c r="E261" s="1">
-        <v>100.0</v>
+        <v>102.78399041</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>100000.0</v>
+        <v>2334906.62</v>
       </c>
       <c r="I261" s="1">
-        <v>-152.0</v>
+        <v>-351903.21</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.152</v>
+        <v>-15.071404011866</v>
       </c>
       <c r="K261">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>91.79</v>
+        <v>2.23</v>
+      </c>
+      <c r="L261" t="s">
+        <v>598</v>
       </c>
       <c r="M261" s="1">
-        <v>99848.0</v>
+        <v>1983003.41</v>
       </c>
       <c r="N261" s="1">
-        <v>99939.79</v>
+        <v>2033726.86</v>
       </c>
       <c r="O261" s="1">
-        <v>0.08</v>
+        <v>1.57</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>613</v>
+        <v>599</v>
       </c>
       <c r="B262" t="s">
-        <v>614</v>
+        <v>600</v>
       </c>
       <c r="C262" s="1">
-        <v>100000.0</v>
+        <v>2794658.0</v>
       </c>
       <c r="D262" s="1">
-        <v>98.257</v>
+        <v>96.37</v>
       </c>
       <c r="E262" s="1">
-        <v>99.24</v>
+        <v>97.05321331</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>99240.0</v>
+        <v>2712305.39</v>
       </c>
       <c r="I262" s="1">
-        <v>-983.0</v>
+        <v>-19093.47</v>
       </c>
       <c r="J262" s="1">
-        <v>-0.99052801289802</v>
+        <v>-0.7039572339603</v>
       </c>
       <c r="K262">
-        <v>1.02</v>
+        <v>0.68</v>
       </c>
       <c r="L262" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="M262" s="1">
-        <v>98257.0</v>
+        <v>2693211.92</v>
       </c>
       <c r="N262" s="1">
-        <v>99274.12</v>
+        <v>2712353.41</v>
       </c>
       <c r="O262" s="1">
-        <v>0.08</v>
+        <v>2.09</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>616</v>
+        <v>602</v>
       </c>
       <c r="B263" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="C263" s="1">
         <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>88.392</v>
+        <v>100.203</v>
       </c>
       <c r="E263" s="1">
-        <v>85.48</v>
+        <v>100.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>85480.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I263" s="1">
-        <v>2912.0</v>
+        <v>203.0</v>
       </c>
       <c r="J263" s="1">
-        <v>3.4066448291998</v>
+        <v>0.203</v>
       </c>
       <c r="K263">
-        <v>0.05</v>
+        <v>0.39</v>
       </c>
       <c r="L263">
-        <v>45.62</v>
+        <v>390.12</v>
       </c>
       <c r="M263" s="1">
-        <v>88392.0</v>
+        <v>100203.0</v>
       </c>
       <c r="N263" s="1">
-        <v>88437.62</v>
+        <v>100593.12</v>
       </c>
       <c r="O263" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>618</v>
+        <v>604</v>
       </c>
       <c r="B264" t="s">
-        <v>619</v>
+        <v>605</v>
       </c>
       <c r="C264" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>92.028</v>
+        <v>98.519</v>
       </c>
       <c r="E264" s="1">
-        <v>92.546</v>
+        <v>99.24</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>185092.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-1036.0</v>
+        <v>-721.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-0.55972165193525</v>
+        <v>-0.72652156388553</v>
       </c>
       <c r="K264">
-        <v>0.98</v>
+        <v>1.28</v>
       </c>
       <c r="L264" t="s">
-        <v>620</v>
+        <v>606</v>
       </c>
       <c r="M264" s="1">
-        <v>184056.0</v>
+        <v>98519.0</v>
       </c>
       <c r="N264" s="1">
-        <v>186012.16</v>
+        <v>99803.25</v>
       </c>
       <c r="O264" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>621</v>
+        <v>607</v>
       </c>
       <c r="B265" t="s">
-        <v>622</v>
+        <v>608</v>
       </c>
       <c r="C265" s="1">
         <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>101.149</v>
+        <v>89.007</v>
       </c>
       <c r="E265" s="1">
-        <v>99.942</v>
+        <v>85.48</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99942.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1207.0</v>
+        <v>3527.0</v>
       </c>
       <c r="J265" s="1">
-        <v>1.2077004662704</v>
+        <v>4.126111371081</v>
       </c>
       <c r="K265">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="L265">
-        <v>278.08</v>
+        <v>177.4</v>
       </c>
       <c r="M265" s="1">
-        <v>101149.0</v>
+        <v>89007.0</v>
       </c>
       <c r="N265" s="1">
-        <v>101427.08</v>
+        <v>89184.4</v>
       </c>
       <c r="O265" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>623</v>
+        <v>609</v>
       </c>
       <c r="B266" t="s">
-        <v>624</v>
+        <v>610</v>
       </c>
       <c r="C266" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>94.056</v>
+        <v>92.184</v>
       </c>
       <c r="E266" s="1">
-        <v>94.7</v>
+        <v>92.546</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>94700.0</v>
+        <v>185092.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-644.0</v>
+        <v>-724.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.68004223864836</v>
+        <v>-0.39115683011691</v>
       </c>
       <c r="K266">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>386.99</v>
+        <v>1.1</v>
+      </c>
+      <c r="L266" t="s">
+        <v>611</v>
       </c>
       <c r="M266" s="1">
-        <v>94056.0</v>
+        <v>184368.0</v>
       </c>
       <c r="N266" s="1">
-        <v>94442.99</v>
+        <v>186573.48</v>
       </c>
       <c r="O266" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>625</v>
+        <v>612</v>
       </c>
       <c r="B267" t="s">
-        <v>626</v>
+        <v>613</v>
       </c>
       <c r="C267" s="1">
         <v>100000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>101.073</v>
+        <v>101.152</v>
       </c>
       <c r="E267" s="1">
-        <v>99.858</v>
+        <v>99.942</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>99858.0</v>
+        <v>99942.0</v>
       </c>
       <c r="I267" s="1">
-        <v>1215.0</v>
+        <v>1210.0</v>
       </c>
       <c r="J267" s="1">
-        <v>1.2167277534098</v>
+        <v>1.2107022072802</v>
       </c>
       <c r="K267">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>0.54</v>
+      </c>
+      <c r="L267">
+        <v>536.3</v>
       </c>
       <c r="M267" s="1">
-        <v>101073.0</v>
+        <v>101152.0</v>
       </c>
       <c r="N267" s="1">
-        <v>104565.81</v>
+        <v>101688.3</v>
       </c>
       <c r="O267" s="1">
         <v>0.08</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>628</v>
+        <v>614</v>
       </c>
       <c r="B268" t="s">
-        <v>629</v>
+        <v>615</v>
       </c>
       <c r="C268" s="1">
         <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>97.85</v>
+        <v>93.876</v>
       </c>
       <c r="E268" s="1">
-        <v>100.0</v>
+        <v>94.7</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>100000.0</v>
+        <v>94700.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-2150.0</v>
+        <v>-824.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-2.15</v>
+        <v>-0.870116156283</v>
       </c>
       <c r="K268">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>0.43</v>
+      </c>
+      <c r="L268">
+        <v>431.51</v>
       </c>
       <c r="M268" s="1">
-        <v>97850.0</v>
+        <v>93876.0</v>
       </c>
       <c r="N268" s="1">
-        <v>99658.22</v>
+        <v>94307.51</v>
       </c>
       <c r="O268" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>631</v>
+        <v>616</v>
       </c>
       <c r="B269" t="s">
-        <v>632</v>
+        <v>617</v>
       </c>
       <c r="C269" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>93.382</v>
+        <v>101.272</v>
       </c>
       <c r="E269" s="1">
-        <v>96.33333333</v>
+        <v>99.858</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>289000.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-8854.0</v>
+        <v>1414.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-3.0636678200692</v>
+        <v>1.416010735244</v>
       </c>
       <c r="K269">
-        <v>0.4</v>
+        <v>3.77</v>
       </c>
       <c r="L269" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="M269" s="1">
-        <v>280146.0</v>
+        <v>101272.0</v>
       </c>
       <c r="N269" s="1">
-        <v>281346.0</v>
+        <v>105040.84</v>
       </c>
       <c r="O269" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>634</v>
+        <v>619</v>
       </c>
       <c r="B270" t="s">
-        <v>635</v>
+        <v>620</v>
       </c>
       <c r="C270" s="1">
         <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.066</v>
+        <v>97.568</v>
       </c>
       <c r="E270" s="1">
-        <v>98.642</v>
+        <v>98.9</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>197284.0</v>
+        <v>197800.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-3152.0</v>
+        <v>-2664.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-1.5976967214777</v>
+        <v>-1.3468149646107</v>
       </c>
       <c r="K270">
-        <v>4.11</v>
+        <v>2.08</v>
       </c>
       <c r="L270" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="M270" s="1">
-        <v>194132.0</v>
+        <v>195136.0</v>
       </c>
       <c r="N270" s="1">
-        <v>202354.6</v>
+        <v>199286.68</v>
       </c>
       <c r="O270" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>637</v>
+        <v>622</v>
       </c>
       <c r="B271" t="s">
-        <v>638</v>
+        <v>623</v>
       </c>
       <c r="C271" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>97.828</v>
+        <v>96.446</v>
       </c>
       <c r="E271" s="1">
-        <v>99.628</v>
+        <v>95.396</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>147449.44</v>
+        <v>95396.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-2664.0</v>
+        <v>1050.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.8067210021279</v>
+        <v>1.1006750807162</v>
       </c>
       <c r="K271">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>0.05</v>
+      </c>
+      <c r="L271">
+        <v>47.95</v>
       </c>
       <c r="M271" s="1">
-        <v>144785.44</v>
+        <v>96446.0</v>
       </c>
       <c r="N271" s="1">
-        <v>147566.02</v>
+        <v>96493.95</v>
       </c>
       <c r="O271" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>640</v>
+        <v>624</v>
       </c>
       <c r="B272" t="s">
-        <v>641</v>
+        <v>623</v>
       </c>
       <c r="C272" s="1">
         <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>98.322</v>
+        <v>96.411</v>
       </c>
       <c r="E272" s="1">
-        <v>99.736</v>
+        <v>98.642</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>99736.0</v>
+        <v>98642.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-1414.0</v>
+        <v>-2231.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-1.4177428411005</v>
+        <v>-2.2617140771679</v>
       </c>
       <c r="K272">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>0.05</v>
+      </c>
+      <c r="L272">
+        <v>47.95</v>
       </c>
       <c r="M272" s="1">
-        <v>98322.0</v>
+        <v>96411.0</v>
       </c>
       <c r="N272" s="1">
-        <v>100075.42</v>
+        <v>96458.95</v>
       </c>
       <c r="O272" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>643</v>
+        <v>625</v>
       </c>
       <c r="B273" t="s">
-        <v>644</v>
+        <v>626</v>
       </c>
       <c r="C273" s="1">
-        <v>116000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>99.163</v>
+        <v>98.001</v>
       </c>
       <c r="E273" s="1">
-        <v>99.394</v>
+        <v>99.628</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>115297.04</v>
+        <v>147449.44</v>
       </c>
       <c r="I273" s="1">
-        <v>-267.96</v>
+        <v>-2407.96</v>
       </c>
       <c r="J273" s="1">
-        <v>-0.23240839487293</v>
+        <v>-1.6330750391456</v>
       </c>
       <c r="K273">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>11.92</v>
+        <v>2.11</v>
+      </c>
+      <c r="L273" t="s">
+        <v>627</v>
       </c>
       <c r="M273" s="1">
-        <v>115029.08</v>
+        <v>145041.48</v>
       </c>
       <c r="N273" s="1">
-        <v>115041.0</v>
+        <v>148164.69</v>
       </c>
       <c r="O273" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="B274" t="s">
-        <v>646</v>
+        <v>629</v>
       </c>
       <c r="C274" s="1">
         <v>100000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>95.056</v>
+        <v>98.627</v>
       </c>
       <c r="E274" s="1">
-        <v>93.6</v>
+        <v>99.736</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>93600.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I274" s="1">
-        <v>1456.0</v>
+        <v>-1109.0</v>
       </c>
       <c r="J274" s="1">
-        <v>1.5555555555556</v>
+        <v>-1.1119355097457</v>
       </c>
       <c r="K274">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>850.34</v>
+        <v>2.04</v>
+      </c>
+      <c r="L274" t="s">
+        <v>630</v>
       </c>
       <c r="M274" s="1">
-        <v>95056.0</v>
+        <v>98627.0</v>
       </c>
       <c r="N274" s="1">
-        <v>95906.34</v>
+        <v>100665.36</v>
       </c>
       <c r="O274" s="1">
         <v>0.08</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="B275" t="s">
-        <v>648</v>
+        <v>632</v>
       </c>
       <c r="C275" s="1">
-        <v>200000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>98.042</v>
+        <v>99.159</v>
       </c>
       <c r="E275" s="1">
-        <v>100.0</v>
+        <v>99.394</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>200000.0</v>
+        <v>115297.04</v>
       </c>
       <c r="I275" s="1">
-        <v>-3916.0</v>
+        <v>-272.6</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.958</v>
+        <v>-0.23643278266294</v>
       </c>
       <c r="K275">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>0.28</v>
+      </c>
+      <c r="L275">
+        <v>321.78</v>
       </c>
       <c r="M275" s="1">
-        <v>196084.0</v>
+        <v>115024.44</v>
       </c>
       <c r="N275" s="1">
-        <v>201455.92</v>
+        <v>115346.22</v>
       </c>
       <c r="O275" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>650</v>
+        <v>633</v>
       </c>
       <c r="B276" t="s">
-        <v>651</v>
+        <v>634</v>
       </c>
       <c r="C276" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.52</v>
+        <v>95.26</v>
       </c>
       <c r="E276" s="1">
-        <v>99.849</v>
+        <v>93.6</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>151770.48</v>
+        <v>93600.0</v>
       </c>
       <c r="I276" s="1">
-        <v>1019.92</v>
+        <v>1660.0</v>
       </c>
       <c r="J276" s="1">
-        <v>0.67201474226081</v>
+        <v>1.7735042735043</v>
       </c>
       <c r="K276">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>0.97</v>
+      </c>
+      <c r="L276">
+        <v>966.1</v>
       </c>
       <c r="M276" s="1">
-        <v>152790.4</v>
+        <v>95260.0</v>
       </c>
       <c r="N276" s="1">
-        <v>156413.83</v>
+        <v>96226.1</v>
       </c>
       <c r="O276" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>653</v>
+        <v>635</v>
       </c>
       <c r="B277" t="s">
-        <v>654</v>
+        <v>636</v>
       </c>
       <c r="C277" s="1">
-        <v>117000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>99.482</v>
+        <v>98.405</v>
       </c>
       <c r="E277" s="1">
-        <v>99.115</v>
+        <v>100.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>115964.55</v>
+        <v>200000.0</v>
       </c>
       <c r="I277" s="1">
-        <v>429.39</v>
+        <v>-3190.0</v>
       </c>
       <c r="J277" s="1">
-        <v>0.3702769510165</v>
+        <v>-1.595</v>
       </c>
       <c r="K277">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>336.58</v>
+        <v>2.96</v>
+      </c>
+      <c r="L277" t="s">
+        <v>637</v>
       </c>
       <c r="M277" s="1">
-        <v>116393.94</v>
+        <v>196810.0</v>
       </c>
       <c r="N277" s="1">
-        <v>116730.52</v>
+        <v>202733.97</v>
       </c>
       <c r="O277" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>655</v>
+        <v>638</v>
       </c>
       <c r="B278" t="s">
-        <v>656</v>
+        <v>639</v>
       </c>
       <c r="C278" s="1">
-        <v>103183.72</v>
+        <v>152000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>89.32</v>
+        <v>100.807</v>
       </c>
       <c r="E278" s="1">
-        <v>92.98022014</v>
+        <v>99.849</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>95940.45</v>
+        <v>151770.48</v>
       </c>
       <c r="I278" s="1">
-        <v>-3776.75</v>
+        <v>1456.16</v>
       </c>
       <c r="J278" s="1">
-        <v>-3.9365564785239</v>
+        <v>0.95944876763914</v>
       </c>
       <c r="K278">
-        <v>1.25</v>
+        <v>2.66</v>
       </c>
       <c r="L278" t="s">
-        <v>657</v>
+        <v>640</v>
       </c>
       <c r="M278" s="1">
-        <v>92163.7</v>
+        <v>153226.64</v>
       </c>
       <c r="N278" s="1">
-        <v>93449.96</v>
+        <v>157266.92</v>
       </c>
       <c r="O278" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>658</v>
+        <v>641</v>
       </c>
       <c r="B279" t="s">
-        <v>659</v>
+        <v>642</v>
       </c>
       <c r="C279" s="1">
-        <v>130000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>93.492</v>
+        <v>99.504</v>
       </c>
       <c r="E279" s="1">
-        <v>93.818</v>
+        <v>99.115</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>121963.4</v>
+        <v>115964.55</v>
       </c>
       <c r="I279" s="1">
-        <v>-423.8</v>
+        <v>455.13</v>
       </c>
       <c r="J279" s="1">
-        <v>-0.3474812935684</v>
+        <v>0.39247338949705</v>
       </c>
       <c r="K279">
-        <v>0.16</v>
+        <v>0.54</v>
       </c>
       <c r="L279">
-        <v>206.75</v>
+        <v>628.27</v>
       </c>
       <c r="M279" s="1">
-        <v>121539.6</v>
+        <v>116419.68</v>
       </c>
       <c r="N279" s="1">
-        <v>121746.35</v>
+        <v>117047.95</v>
       </c>
       <c r="O279" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>660</v>
+        <v>643</v>
       </c>
       <c r="B280" t="s">
-        <v>661</v>
+        <v>644</v>
       </c>
       <c r="C280" s="1">
-        <v>80000.0</v>
+        <v>103553.72</v>
       </c>
       <c r="D280" s="1">
-        <v>65.187</v>
+        <v>89.574</v>
       </c>
       <c r="E280" s="1">
-        <v>65.161</v>
+        <v>92.96769831</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>52128.8</v>
+        <v>96271.51</v>
       </c>
       <c r="I280" s="1">
-        <v>20.8</v>
+        <v>-3514.3</v>
       </c>
       <c r="J280" s="1">
-        <v>0.039901167876491</v>
+        <v>-3.6504049848185</v>
       </c>
       <c r="K280">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>0.04</v>
+      </c>
+      <c r="L280">
+        <v>40.57</v>
       </c>
       <c r="M280" s="1">
-        <v>52149.6</v>
+        <v>92757.21</v>
       </c>
       <c r="N280" s="1">
-        <v>53300.28</v>
+        <v>92797.78</v>
       </c>
       <c r="O280" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>663</v>
+        <v>645</v>
       </c>
       <c r="B281" t="s">
-        <v>664</v>
+        <v>646</v>
       </c>
       <c r="C281" s="1">
-        <v>681000.0</v>
+        <v>130465.0</v>
       </c>
       <c r="D281" s="1">
-        <v>101.982</v>
+        <v>93.583</v>
       </c>
       <c r="E281" s="1">
-        <v>123.85769604</v>
+        <v>93.81726133</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>843470.91</v>
+        <v>122398.69</v>
       </c>
       <c r="I281" s="1">
-        <v>49222.19</v>
+        <v>-305.63</v>
       </c>
       <c r="J281" s="1">
-        <v>5.8356713214923</v>
+        <v>-0.24970038486523</v>
       </c>
       <c r="K281">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>0.26</v>
+      </c>
+      <c r="L281">
+        <v>332.95</v>
       </c>
       <c r="M281" s="1">
-        <v>892693.1</v>
+        <v>122093.06</v>
       </c>
       <c r="N281" s="1">
-        <v>894060.82</v>
+        <v>122426.01</v>
       </c>
       <c r="O281" s="1">
-        <v>0.71</v>
+        <v>0.09</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>666</v>
+        <v>647</v>
       </c>
       <c r="B282" t="s">
-        <v>667</v>
+        <v>648</v>
       </c>
       <c r="C282" s="1">
-        <v>750000.0</v>
+        <v>80286.0</v>
       </c>
       <c r="D282" s="1">
-        <v>99.943</v>
+        <v>65.742</v>
       </c>
       <c r="E282" s="1">
-        <v>100.913</v>
+        <v>65.16331614</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>756847.5</v>
+        <v>52317.02</v>
       </c>
       <c r="I282" s="1">
-        <v>-7275.0</v>
+        <v>464.61</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.9612240246549</v>
+        <v>0.88806663682297</v>
       </c>
       <c r="K282">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>0.05</v>
+      </c>
+      <c r="L282">
+        <v>36.29</v>
       </c>
       <c r="M282" s="1">
-        <v>749572.5</v>
+        <v>52781.63</v>
       </c>
       <c r="N282" s="1">
-        <v>752953.72</v>
+        <v>52817.92</v>
       </c>
       <c r="O282" s="1">
-        <v>0.6</v>
+        <v>0.04</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>669</v>
+        <v>649</v>
       </c>
       <c r="B283" t="s">
-        <v>670</v>
+        <v>650</v>
       </c>
       <c r="C283" s="1">
-        <v>770000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>97.798</v>
+        <v>101.786</v>
       </c>
       <c r="E283" s="1">
-        <v>97.901</v>
+        <v>123.89212865</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>753837.7</v>
+        <v>847422.16</v>
       </c>
       <c r="I283" s="1">
-        <v>-793.1</v>
+        <v>56997.55</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.10520832269333</v>
+        <v>6.7259923908527</v>
       </c>
       <c r="K283">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="L283" t="s">
-        <v>671</v>
+        <v>651</v>
       </c>
       <c r="M283" s="1">
-        <v>753044.6</v>
+        <v>904419.71</v>
       </c>
       <c r="N283" s="1">
-        <v>756010.56</v>
+        <v>906592.79</v>
       </c>
       <c r="O283" s="1">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>672</v>
+        <v>652</v>
       </c>
       <c r="B284" t="s">
-        <v>673</v>
+        <v>653</v>
       </c>
       <c r="C284" s="1">
-        <v>1400000.0</v>
+        <v>753000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>92.891</v>
+        <v>99.986</v>
       </c>
       <c r="E284" s="1">
-        <v>93.703</v>
+        <v>100.90909562</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>1311842.0</v>
+        <v>759845.49</v>
       </c>
       <c r="I284" s="1">
-        <v>-11368.0</v>
+        <v>-6950.91</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.86656777264335</v>
+        <v>-0.91477939811158</v>
       </c>
       <c r="K284">
-        <v>0.53</v>
+        <v>0.63</v>
       </c>
       <c r="L284" t="s">
-        <v>674</v>
+        <v>654</v>
       </c>
       <c r="M284" s="1">
-        <v>1300474.0</v>
+        <v>752894.58</v>
       </c>
       <c r="N284" s="1">
-        <v>1307892.48</v>
+        <v>757668.43</v>
       </c>
       <c r="O284" s="1">
-        <v>1.04</v>
+        <v>0.58</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>675</v>
+        <v>655</v>
       </c>
       <c r="B285" t="s">
-        <v>676</v>
+        <v>656</v>
       </c>
       <c r="C285" s="1">
-        <v>563000.0</v>
+        <v>773000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>84.454</v>
+        <v>98.423</v>
       </c>
       <c r="E285" s="1">
-        <v>95.40138544</v>
+        <v>97.90117853</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>537109.8</v>
+        <v>756776.11</v>
       </c>
       <c r="I285" s="1">
-        <v>-61633.78</v>
+        <v>4033.68</v>
       </c>
       <c r="J285" s="1">
-        <v>-11.4750801419</v>
+        <v>0.53300836888205</v>
       </c>
       <c r="K285">
-        <v>0.53</v>
+        <v>0.61</v>
       </c>
       <c r="L285" t="s">
-        <v>677</v>
+        <v>657</v>
       </c>
       <c r="M285" s="1">
-        <v>475476.02</v>
+        <v>760809.79</v>
       </c>
       <c r="N285" s="1">
-        <v>478459.31</v>
+        <v>765507.66</v>
       </c>
       <c r="O285" s="1">
-        <v>0.38</v>
+        <v>0.59</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>678</v>
+        <v>658</v>
       </c>
       <c r="B286" t="s">
-        <v>679</v>
+        <v>659</v>
       </c>
       <c r="C286" s="1">
-        <v>1427000.0</v>
+        <v>1406000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>99.236</v>
+        <v>93.883</v>
       </c>
       <c r="E286" s="1">
-        <v>99.85</v>
+        <v>93.70031579</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>1424859.5</v>
+        <v>1317426.44</v>
       </c>
       <c r="I286" s="1">
-        <v>-8761.78</v>
+        <v>2568.54</v>
       </c>
       <c r="J286" s="1">
-        <v>-0.61492238357536</v>
+        <v>0.19496648328995</v>
       </c>
       <c r="K286">
-        <v>0.08</v>
+        <v>0.76</v>
       </c>
       <c r="L286" t="s">
-        <v>680</v>
+        <v>660</v>
       </c>
       <c r="M286" s="1">
-        <v>1416097.72</v>
+        <v>1319994.98</v>
       </c>
       <c r="N286" s="1">
-        <v>1417296.08</v>
+        <v>1330673.7</v>
       </c>
       <c r="O286" s="1">
-        <v>1.13</v>
+        <v>1.03</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>681</v>
+        <v>661</v>
       </c>
       <c r="B287" t="s">
-        <v>682</v>
+        <v>662</v>
       </c>
       <c r="C287" s="1">
-        <v>1076000.0</v>
+        <v>565000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>96.245</v>
+        <v>85.646</v>
       </c>
       <c r="E287" s="1">
-        <v>96.791</v>
+        <v>95.36410973</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>1041471.16</v>
+        <v>538807.22</v>
       </c>
       <c r="I287" s="1">
-        <v>-5874.96</v>
+        <v>-54907.32</v>
       </c>
       <c r="J287" s="1">
-        <v>-0.56410203428005</v>
+        <v>-10.190531596811</v>
       </c>
       <c r="K287">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="L287" t="s">
-        <v>683</v>
+        <v>663</v>
       </c>
       <c r="M287" s="1">
-        <v>1035596.2</v>
+        <v>483899.9</v>
       </c>
       <c r="N287" s="1">
-        <v>1038878.59</v>
+        <v>488191.14</v>
       </c>
       <c r="O287" s="1">
-        <v>0.82</v>
+        <v>0.38</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>684</v>
+        <v>664</v>
       </c>
       <c r="B288" t="s">
-        <v>685</v>
+        <v>665</v>
       </c>
       <c r="C288" s="1">
-        <v>120000.0</v>
+        <v>1433000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>95.902</v>
+        <v>100.196</v>
       </c>
       <c r="E288" s="1">
-        <v>99.406</v>
+        <v>99.84837962</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>119287.2</v>
+        <v>1430827.28</v>
       </c>
       <c r="I288" s="1">
-        <v>-4204.8</v>
+        <v>4981.4</v>
       </c>
       <c r="J288" s="1">
-        <v>-3.5249381325071</v>
+        <v>0.34814824050601</v>
       </c>
       <c r="K288">
-        <v>1.2</v>
+        <v>0.36</v>
       </c>
       <c r="L288" t="s">
-        <v>686</v>
+        <v>666</v>
       </c>
       <c r="M288" s="1">
-        <v>115082.4</v>
+        <v>1435808.68</v>
       </c>
       <c r="N288" s="1">
-        <v>116520.76</v>
+        <v>1440923.14</v>
       </c>
       <c r="O288" s="1">
-        <v>0.09</v>
+        <v>1.11</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>687</v>
+        <v>667</v>
       </c>
       <c r="B289" t="s">
-        <v>688</v>
+        <v>668</v>
       </c>
       <c r="C289" s="1">
-        <v>191000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>98.049</v>
+        <v>97.313</v>
       </c>
       <c r="E289" s="1">
-        <v>100.0</v>
+        <v>96.79010741</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>191000.0</v>
+        <v>1045333.16</v>
       </c>
       <c r="I289" s="1">
-        <v>-3726.41</v>
+        <v>5647.24</v>
       </c>
       <c r="J289" s="1">
-        <v>-1.951</v>
+        <v>0.54023350794688</v>
       </c>
       <c r="K289">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="L289" t="s">
-        <v>689</v>
+        <v>669</v>
       </c>
       <c r="M289" s="1">
-        <v>187273.59</v>
+        <v>1050980.4</v>
       </c>
       <c r="N289" s="1">
-        <v>188438.72</v>
+        <v>1057228.76</v>
       </c>
       <c r="O289" s="1">
-        <v>0.15</v>
+        <v>0.82</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>690</v>
+        <v>670</v>
       </c>
       <c r="B290" t="s">
-        <v>691</v>
+        <v>671</v>
       </c>
       <c r="C290" s="1">
-        <v>100000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>103.066</v>
+        <v>96.456</v>
       </c>
       <c r="E290" s="1">
-        <v>100.77</v>
+        <v>99.406</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>100770.0</v>
+        <v>119287.2</v>
       </c>
       <c r="I290" s="1">
-        <v>2296.0</v>
+        <v>-3540.0</v>
       </c>
       <c r="J290" s="1">
-        <v>2.2784558896497</v>
+        <v>-2.967627708589</v>
       </c>
       <c r="K290">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>169.18</v>
+        <v>1.42</v>
+      </c>
+      <c r="L290" t="s">
+        <v>672</v>
       </c>
       <c r="M290" s="1">
-        <v>103066.0</v>
+        <v>115747.2</v>
       </c>
       <c r="N290" s="1">
-        <v>103235.18</v>
+        <v>117452.68</v>
       </c>
       <c r="O290" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>692</v>
+        <v>673</v>
       </c>
       <c r="B291" t="s">
-        <v>693</v>
+        <v>674</v>
       </c>
       <c r="C291" s="1">
-        <v>100000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.709</v>
+        <v>98.219</v>
       </c>
       <c r="E291" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>98690.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I291" s="1">
-        <v>1019.0</v>
+        <v>-3401.71</v>
       </c>
       <c r="J291" s="1">
-        <v>1.0325260918026</v>
+        <v>-1.781</v>
       </c>
       <c r="K291">
-        <v>2.33</v>
+        <v>0.83</v>
       </c>
       <c r="L291" t="s">
-        <v>694</v>
+        <v>675</v>
       </c>
       <c r="M291" s="1">
-        <v>99709.0</v>
+        <v>187598.29</v>
       </c>
       <c r="N291" s="1">
-        <v>102034.0</v>
+        <v>189190.09</v>
       </c>
       <c r="O291" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>695</v>
+        <v>676</v>
       </c>
       <c r="B292" t="s">
-        <v>696</v>
+        <v>677</v>
       </c>
       <c r="C292" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>83.881</v>
+        <v>103.149</v>
       </c>
       <c r="E292" s="1">
-        <v>85.427</v>
+        <v>100.77</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>170854.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-3092.0</v>
+        <v>2379.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-1.8097322860454</v>
+        <v>2.360821673117</v>
       </c>
       <c r="K292">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="L292">
-        <v>656.85</v>
+        <v>507.53</v>
       </c>
       <c r="M292" s="1">
-        <v>167762.0</v>
+        <v>103149.0</v>
       </c>
       <c r="N292" s="1">
-        <v>168418.85</v>
+        <v>103656.53</v>
       </c>
       <c r="O292" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>697</v>
+        <v>678</v>
       </c>
       <c r="B293" t="s">
-        <v>698</v>
+        <v>679</v>
       </c>
       <c r="C293" s="1">
         <v>100000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>88.403</v>
+        <v>100.347</v>
       </c>
       <c r="E293" s="1">
-        <v>85.8</v>
+        <v>98.69</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>85800.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I293" s="1">
-        <v>2603.0</v>
+        <v>1657.0</v>
       </c>
       <c r="J293" s="1">
-        <v>3.0337995337995</v>
+        <v>1.6789948323032</v>
       </c>
       <c r="K293">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>33.9</v>
+        <v>2.6</v>
+      </c>
+      <c r="L293" t="s">
+        <v>680</v>
       </c>
       <c r="M293" s="1">
-        <v>88403.0</v>
+        <v>100347.0</v>
       </c>
       <c r="N293" s="1">
-        <v>88436.9</v>
+        <v>102948.03</v>
       </c>
       <c r="O293" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>699</v>
+        <v>681</v>
       </c>
       <c r="B294" t="s">
-        <v>700</v>
+        <v>682</v>
       </c>
       <c r="C294" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>97.923</v>
+        <v>84.227</v>
       </c>
       <c r="E294" s="1">
-        <v>99.423</v>
+        <v>85.427</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>99423.0</v>
+        <v>170854.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-1500.0</v>
+        <v>-2400.0</v>
       </c>
       <c r="J294" s="1">
-        <v>-1.5087052291723</v>
+        <v>-1.4047081133599</v>
       </c>
       <c r="K294">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="L294">
-        <v>443.84</v>
+        <v>781.51</v>
       </c>
       <c r="M294" s="1">
-        <v>97923.0</v>
+        <v>168454.0</v>
       </c>
       <c r="N294" s="1">
-        <v>98366.84</v>
+        <v>169235.51</v>
       </c>
       <c r="O294" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>701</v>
+        <v>683</v>
       </c>
       <c r="B295" t="s">
-        <v>702</v>
+        <v>684</v>
       </c>
       <c r="C295" s="1">
-        <v>76000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>97.475</v>
+        <v>88.608</v>
       </c>
       <c r="E295" s="1">
-        <v>99.947</v>
+        <v>85.8</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>75959.72</v>
+        <v>85800.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-1878.72</v>
+        <v>2808.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-2.473310854753</v>
+        <v>3.2727272727273</v>
       </c>
       <c r="K295">
-        <v>1.59</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>0.13</v>
+      </c>
+      <c r="L295">
+        <v>131.85</v>
       </c>
       <c r="M295" s="1">
-        <v>74081.0</v>
+        <v>88608.0</v>
       </c>
       <c r="N295" s="1">
-        <v>75291.27</v>
+        <v>88739.85</v>
       </c>
       <c r="O295" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>703</v>
+        <v>685</v>
       </c>
       <c r="B296" t="s">
-        <v>704</v>
+        <v>686</v>
       </c>
       <c r="C296" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.385</v>
+        <v>86.068</v>
       </c>
       <c r="E296" s="1">
-        <v>100.0</v>
+        <v>85.957</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>102000.0</v>
+        <v>85957.0</v>
       </c>
       <c r="I296" s="1">
-        <v>392.7</v>
+        <v>111.0</v>
       </c>
       <c r="J296" s="1">
-        <v>0.385</v>
+        <v>0.12913433460917</v>
       </c>
       <c r="K296">
-        <v>0.45</v>
+        <v>0.68</v>
       </c>
       <c r="L296">
-        <v>462.44</v>
+        <v>678.08</v>
       </c>
       <c r="M296" s="1">
-        <v>102392.7</v>
+        <v>86068.0</v>
       </c>
       <c r="N296" s="1">
-        <v>102855.14</v>
+        <v>86746.08</v>
       </c>
       <c r="O296" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>705</v>
+        <v>687</v>
       </c>
       <c r="B297" t="s">
-        <v>706</v>
+        <v>688</v>
       </c>
       <c r="C297" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>97.826</v>
+        <v>97.982</v>
       </c>
       <c r="E297" s="1">
-        <v>99.779</v>
+        <v>99.423</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>199558.0</v>
+        <v>99423.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-3906.0</v>
+        <v>-1441.0</v>
       </c>
       <c r="J297" s="1">
-        <v>-1.9573256897744</v>
+        <v>-1.4493628234915</v>
       </c>
       <c r="K297">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>0.66</v>
+      </c>
+      <c r="L297">
+        <v>657.53</v>
       </c>
       <c r="M297" s="1">
-        <v>195652.0</v>
+        <v>97982.0</v>
       </c>
       <c r="N297" s="1">
-        <v>196987.62</v>
+        <v>98639.53</v>
       </c>
       <c r="O297" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>708</v>
+        <v>689</v>
       </c>
       <c r="B298" t="s">
-        <v>709</v>
+        <v>690</v>
       </c>
       <c r="C298" s="1">
-        <v>180000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>97.877</v>
+        <v>98.086</v>
       </c>
       <c r="E298" s="1">
-        <v>100.0</v>
+        <v>97.59</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>180000.0</v>
+        <v>97590.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-3821.4</v>
+        <v>496.0</v>
       </c>
       <c r="J298" s="1">
-        <v>-2.123</v>
+        <v>0.5082487959832</v>
       </c>
       <c r="K298">
-        <v>0.64</v>
+        <v>1.61</v>
       </c>
       <c r="L298" t="s">
-        <v>710</v>
+        <v>691</v>
       </c>
       <c r="M298" s="1">
-        <v>176178.6</v>
+        <v>98086.0</v>
       </c>
       <c r="N298" s="1">
-        <v>177334.2</v>
+        <v>99697.64</v>
       </c>
       <c r="O298" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>711</v>
+        <v>692</v>
       </c>
       <c r="B299" t="s">
-        <v>712</v>
+        <v>693</v>
       </c>
       <c r="C299" s="1">
-        <v>70000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>97.199</v>
+        <v>98.447</v>
       </c>
       <c r="E299" s="1">
-        <v>99.215</v>
+        <v>99.947</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>69450.5</v>
+        <v>75959.72</v>
       </c>
       <c r="I299" s="1">
-        <v>-1411.2</v>
+        <v>-1140.0</v>
       </c>
       <c r="J299" s="1">
-        <v>-2.031950813889</v>
+        <v>-1.5007954215734</v>
       </c>
       <c r="K299">
-        <v>4.19</v>
+        <v>1.86</v>
       </c>
       <c r="L299" t="s">
-        <v>713</v>
+        <v>694</v>
       </c>
       <c r="M299" s="1">
-        <v>68039.3</v>
+        <v>74819.72</v>
       </c>
       <c r="N299" s="1">
-        <v>70973.55</v>
+        <v>76233.01</v>
       </c>
       <c r="O299" s="1">
         <v>0.06</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>714</v>
+        <v>695</v>
       </c>
       <c r="B300" t="s">
-        <v>715</v>
+        <v>696</v>
       </c>
       <c r="C300" s="1">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>99.998</v>
+        <v>100.786</v>
       </c>
       <c r="E300" s="1">
-        <v>101.669</v>
+        <v>100.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>101669.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-1671.0</v>
+        <v>801.72</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.6435688361251</v>
+        <v>0.786</v>
       </c>
       <c r="K300">
-        <v>0.43</v>
+        <v>0.79</v>
       </c>
       <c r="L300">
-        <v>433.42</v>
+        <v>805.96</v>
       </c>
       <c r="M300" s="1">
-        <v>99998.0</v>
+        <v>102801.72</v>
       </c>
       <c r="N300" s="1">
-        <v>100431.42</v>
+        <v>103607.68</v>
       </c>
       <c r="O300" s="1">
         <v>0.08</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>716</v>
+        <v>697</v>
       </c>
       <c r="B301" t="s">
-        <v>717</v>
+        <v>698</v>
       </c>
       <c r="C301" s="1">
-        <v>164000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.804</v>
+        <v>98.219</v>
       </c>
       <c r="E301" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>164000.0</v>
+        <v>199558.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-321.44</v>
+        <v>-3120.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.196</v>
+        <v>-1.5634552360717</v>
       </c>
       <c r="K301">
-        <v>3.31</v>
+        <v>0.93</v>
       </c>
       <c r="L301" t="s">
-        <v>718</v>
+        <v>699</v>
       </c>
       <c r="M301" s="1">
-        <v>163678.56</v>
+        <v>196438.0</v>
       </c>
       <c r="N301" s="1">
-        <v>169104.95</v>
+        <v>198307.86</v>
       </c>
       <c r="O301" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>719</v>
+        <v>700</v>
       </c>
       <c r="B302" t="s">
-        <v>720</v>
+        <v>701</v>
       </c>
       <c r="C302" s="1">
-        <v>100000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>98.81</v>
+        <v>98.347</v>
       </c>
       <c r="E302" s="1">
-        <v>100.78</v>
+        <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>100780.0</v>
+        <v>180000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-1970.0</v>
+        <v>-2975.4</v>
       </c>
       <c r="J302" s="1">
-        <v>-1.9547529271681</v>
+        <v>-1.653</v>
       </c>
       <c r="K302">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>0.09</v>
+      </c>
+      <c r="L302">
+        <v>158.3</v>
       </c>
       <c r="M302" s="1">
-        <v>98810.0</v>
+        <v>177024.6</v>
       </c>
       <c r="N302" s="1">
-        <v>101666.58</v>
+        <v>177182.9</v>
       </c>
       <c r="O302" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>722</v>
+        <v>702</v>
       </c>
       <c r="B303" t="s">
-        <v>723</v>
+        <v>703</v>
       </c>
       <c r="C303" s="1">
-        <v>122000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.169</v>
+        <v>97.972</v>
       </c>
       <c r="E303" s="1">
-        <v>100.0</v>
+        <v>99.215</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>122000.0</v>
+        <v>69450.5</v>
       </c>
       <c r="I303" s="1">
-        <v>206.18</v>
+        <v>-870.1</v>
       </c>
       <c r="J303" s="1">
-        <v>0.169</v>
+        <v>-1.2528347528096</v>
       </c>
       <c r="K303">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>0.08</v>
+      </c>
+      <c r="L303">
+        <v>57.53</v>
       </c>
       <c r="M303" s="1">
-        <v>122206.18</v>
+        <v>68580.4</v>
       </c>
       <c r="N303" s="1">
-        <v>125106.8</v>
+        <v>68637.93</v>
       </c>
       <c r="O303" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>725</v>
+        <v>704</v>
       </c>
       <c r="B304" t="s">
-        <v>726</v>
+        <v>705</v>
       </c>
       <c r="C304" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>93.709</v>
+        <v>100.358</v>
       </c>
       <c r="E304" s="1">
-        <v>93.109</v>
+        <v>101.669</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>186218.0</v>
+        <v>101669.0</v>
       </c>
       <c r="I304" s="1">
-        <v>1200.0</v>
+        <v>-1311.0</v>
       </c>
       <c r="J304" s="1">
-        <v>0.64440601875222</v>
+        <v>-1.2894786021304</v>
       </c>
       <c r="K304">
-        <v>0.3</v>
+        <v>0.72</v>
       </c>
       <c r="L304">
-        <v>605.48</v>
+        <v>715.15</v>
       </c>
       <c r="M304" s="1">
-        <v>187418.0</v>
+        <v>100358.0</v>
       </c>
       <c r="N304" s="1">
-        <v>188023.48</v>
+        <v>101073.15</v>
       </c>
       <c r="O304" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>727</v>
+        <v>706</v>
       </c>
       <c r="B305" t="s">
-        <v>728</v>
+        <v>707</v>
       </c>
       <c r="C305" s="1">
-        <v>100000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.052</v>
+        <v>99.966</v>
       </c>
       <c r="E305" s="1">
-        <v>99.833</v>
+        <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>99833.0</v>
+        <v>164000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>219.0</v>
+        <v>-55.76</v>
       </c>
       <c r="J305" s="1">
-        <v>0.21936634179079</v>
+        <v>-0.034</v>
       </c>
       <c r="K305">
-        <v>3.0</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>0.04</v>
+      </c>
+      <c r="L305">
+        <v>63.28</v>
       </c>
       <c r="M305" s="1">
-        <v>100052.0</v>
+        <v>163944.24</v>
       </c>
       <c r="N305" s="1">
-        <v>103054.74</v>
+        <v>164007.52</v>
       </c>
       <c r="O305" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>730</v>
+        <v>708</v>
       </c>
       <c r="B306" t="s">
-        <v>731</v>
+        <v>709</v>
       </c>
       <c r="C306" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.05</v>
+        <v>98.881</v>
       </c>
       <c r="E306" s="1">
-        <v>99.07</v>
+        <v>100.78</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>198140.0</v>
+        <v>100780.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-40.0</v>
+        <v>-1899.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-0.020187746038155</v>
+        <v>-1.8843024409605</v>
       </c>
       <c r="K306">
-        <v>0.65</v>
+        <v>3.08</v>
       </c>
       <c r="L306" t="s">
-        <v>732</v>
+        <v>710</v>
       </c>
       <c r="M306" s="1">
-        <v>198100.0</v>
+        <v>98881.0</v>
       </c>
       <c r="N306" s="1">
-        <v>199405.6</v>
+        <v>101961.96</v>
       </c>
       <c r="O306" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>733</v>
+        <v>711</v>
       </c>
       <c r="B307" t="s">
-        <v>734</v>
+        <v>712</v>
       </c>
       <c r="C307" s="1">
-        <v>152912.0</v>
+        <v>122000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>97.824</v>
+        <v>100.407</v>
       </c>
       <c r="E307" s="1">
-        <v>97.12653029</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>148518.12</v>
+        <v>122000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>1066.51</v>
+        <v>496.54</v>
       </c>
       <c r="J307" s="1">
-        <v>0.71810092936808</v>
+        <v>0.407</v>
       </c>
       <c r="K307">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>908.05</v>
+        <v>2.64</v>
+      </c>
+      <c r="L307" t="s">
+        <v>713</v>
       </c>
       <c r="M307" s="1">
-        <v>149584.63</v>
+        <v>122496.54</v>
       </c>
       <c r="N307" s="1">
-        <v>150492.68</v>
+        <v>125712.71</v>
       </c>
       <c r="O307" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>735</v>
+        <v>714</v>
       </c>
       <c r="B308" t="s">
-        <v>736</v>
+        <v>715</v>
       </c>
       <c r="C308" s="1">
-        <v>614563.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>97.27</v>
+        <v>94.122</v>
       </c>
       <c r="E308" s="1">
-        <v>100.78871816</v>
+        <v>93.109</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>619410.17</v>
+        <v>186218.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-21624.74</v>
+        <v>2026.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-3.4911825874606</v>
+        <v>1.08797216166</v>
       </c>
       <c r="K308">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>0.34</v>
+      </c>
+      <c r="L308">
+        <v>676.71</v>
       </c>
       <c r="M308" s="1">
-        <v>597785.43</v>
+        <v>188244.0</v>
       </c>
       <c r="N308" s="1">
-        <v>602205.23</v>
+        <v>188920.71</v>
       </c>
       <c r="O308" s="1">
-        <v>0.48</v>
+        <v>0.15</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>738</v>
+        <v>716</v>
       </c>
       <c r="B309" t="s">
-        <v>739</v>
+        <v>717</v>
       </c>
       <c r="C309" s="1">
-        <v>369137.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>103.439</v>
+        <v>100.379</v>
       </c>
       <c r="E309" s="1">
-        <v>117.40858001</v>
+        <v>99.833</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>433398.51</v>
+        <v>99833.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-51566.89</v>
+        <v>546.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-11.898261948339</v>
+        <v>0.54691334528663</v>
       </c>
       <c r="K309">
-        <v>1.08</v>
+        <v>3.29</v>
       </c>
       <c r="L309" t="s">
-        <v>740</v>
+        <v>718</v>
       </c>
       <c r="M309" s="1">
-        <v>381831.62</v>
+        <v>100379.0</v>
       </c>
       <c r="N309" s="1">
-        <v>385813.75</v>
+        <v>103666.67</v>
       </c>
       <c r="O309" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>741</v>
+        <v>719</v>
       </c>
       <c r="B310" t="s">
-        <v>742</v>
+        <v>720</v>
       </c>
       <c r="C310" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>97.781</v>
+        <v>99.315</v>
       </c>
       <c r="E310" s="1">
-        <v>99.794</v>
+        <v>99.07</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>99794.0</v>
+        <v>198140.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-2013.0</v>
+        <v>490.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-2.0171553400004</v>
+        <v>0.2472998889674</v>
       </c>
       <c r="K310">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>536.99</v>
+        <v>0.92</v>
+      </c>
+      <c r="L310" t="s">
+        <v>721</v>
       </c>
       <c r="M310" s="1">
-        <v>97781.0</v>
+        <v>198630.0</v>
       </c>
       <c r="N310" s="1">
-        <v>98317.99</v>
+        <v>200466.0</v>
       </c>
       <c r="O310" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>743</v>
+        <v>722</v>
       </c>
       <c r="B311" t="s">
-        <v>744</v>
+        <v>723</v>
       </c>
       <c r="C311" s="1">
-        <v>200000.0</v>
+        <v>153459.0</v>
       </c>
       <c r="D311" s="1">
-        <v>96.922</v>
+        <v>98.014</v>
       </c>
       <c r="E311" s="1">
-        <v>99.105</v>
+        <v>97.12905076</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>198210.0</v>
+        <v>149053.27</v>
       </c>
       <c r="I311" s="1">
-        <v>-4366.0</v>
+        <v>1358.03</v>
       </c>
       <c r="J311" s="1">
-        <v>-2.2027142929216</v>
+        <v>0.91110379530754</v>
       </c>
       <c r="K311">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>0.65</v>
+      </c>
+      <c r="L311">
+        <v>993.28</v>
       </c>
       <c r="M311" s="1">
-        <v>193844.0</v>
+        <v>150411.3</v>
       </c>
       <c r="N311" s="1">
-        <v>196728.93</v>
+        <v>151404.58</v>
       </c>
       <c r="O311" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>746</v>
+        <v>724</v>
       </c>
       <c r="B312" t="s">
-        <v>747</v>
+        <v>725</v>
       </c>
       <c r="C312" s="1">
-        <v>115000.0</v>
+        <v>616760.0</v>
       </c>
       <c r="D312" s="1">
-        <v>99.247</v>
+        <v>97.455</v>
       </c>
       <c r="E312" s="1">
-        <v>100.0</v>
+        <v>100.77701699</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>115000.0</v>
+        <v>621552.33</v>
       </c>
       <c r="I312" s="1">
-        <v>-865.95</v>
+        <v>-20488.87</v>
       </c>
       <c r="J312" s="1">
-        <v>-0.753</v>
+        <v>-3.2964030558779</v>
       </c>
       <c r="K312">
-        <v>2.9</v>
+        <v>0.9</v>
       </c>
       <c r="L312" t="s">
-        <v>748</v>
+        <v>726</v>
       </c>
       <c r="M312" s="1">
-        <v>114134.05</v>
+        <v>601063.46</v>
       </c>
       <c r="N312" s="1">
-        <v>117471.46</v>
+        <v>606597.4</v>
       </c>
       <c r="O312" s="1">
-        <v>0.09</v>
+        <v>0.47</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>749</v>
+        <v>727</v>
       </c>
       <c r="B313" t="s">
-        <v>750</v>
+        <v>728</v>
       </c>
       <c r="C313" s="1">
-        <v>200000.0</v>
+        <v>370455.0</v>
       </c>
       <c r="D313" s="1">
-        <v>99.027</v>
+        <v>103.821</v>
       </c>
       <c r="E313" s="1">
-        <v>101.2</v>
+        <v>117.36097232</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>202400.0</v>
+        <v>434769.59</v>
       </c>
       <c r="I313" s="1">
-        <v>-4346.0</v>
+        <v>-50159.51</v>
       </c>
       <c r="J313" s="1">
-        <v>-2.147233201581</v>
+        <v>-11.537032753372</v>
       </c>
       <c r="K313">
-        <v>0.56</v>
+        <v>1.35</v>
       </c>
       <c r="L313" t="s">
-        <v>751</v>
+        <v>729</v>
       </c>
       <c r="M313" s="1">
-        <v>198054.0</v>
+        <v>384610.08</v>
       </c>
       <c r="N313" s="1">
-        <v>199169.07</v>
+        <v>389596.0</v>
       </c>
       <c r="O313" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>752</v>
+        <v>730</v>
       </c>
       <c r="B314" t="s">
-        <v>753</v>
+        <v>731</v>
       </c>
       <c r="C314" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>98.326</v>
+        <v>97.823</v>
       </c>
       <c r="E314" s="1">
-        <v>99.728</v>
+        <v>99.794</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>238349.92</v>
+        <v>99794.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-3350.78</v>
+        <v>-1971.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.4058238408471</v>
+        <v>-1.9750686414013</v>
       </c>
       <c r="K314">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>754</v>
+        <v>0.79</v>
+      </c>
+      <c r="L314">
+        <v>786.3</v>
       </c>
       <c r="M314" s="1">
-        <v>234999.14</v>
+        <v>97823.0</v>
       </c>
       <c r="N314" s="1">
-        <v>236914.41</v>
+        <v>98609.3</v>
       </c>
       <c r="O314" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>755</v>
+        <v>732</v>
       </c>
       <c r="B315" t="s">
-        <v>756</v>
+        <v>733</v>
       </c>
       <c r="C315" s="1">
         <v>200000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>104.386</v>
+        <v>97.731</v>
       </c>
       <c r="E315" s="1">
-        <v>99.29</v>
+        <v>99.105</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>198580.0</v>
+        <v>198210.0</v>
       </c>
       <c r="I315" s="1">
-        <v>10192.0</v>
+        <v>-2748.0</v>
       </c>
       <c r="J315" s="1">
-        <v>5.1324403263168</v>
+        <v>-1.3864083547752</v>
       </c>
       <c r="K315">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>353.42</v>
+        <v>1.67</v>
+      </c>
+      <c r="L315" t="s">
+        <v>734</v>
       </c>
       <c r="M315" s="1">
-        <v>208772.0</v>
+        <v>195462.0</v>
       </c>
       <c r="N315" s="1">
-        <v>209125.42</v>
+        <v>198809.95</v>
       </c>
       <c r="O315" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>757</v>
+        <v>735</v>
       </c>
       <c r="B316" t="s">
-        <v>758</v>
+        <v>736</v>
       </c>
       <c r="C316" s="1">
-        <v>100000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>99.691</v>
+        <v>99.513</v>
       </c>
       <c r="E316" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>102470.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-2779.0</v>
+        <v>-560.05</v>
       </c>
       <c r="J316" s="1">
-        <v>-2.7120132721772</v>
+        <v>-0.487</v>
       </c>
       <c r="K316">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>120.55</v>
+        <v>3.16</v>
+      </c>
+      <c r="L316" t="s">
+        <v>737</v>
       </c>
       <c r="M316" s="1">
-        <v>99691.0</v>
+        <v>114439.95</v>
       </c>
       <c r="N316" s="1">
-        <v>99811.55</v>
+        <v>118078.65</v>
       </c>
       <c r="O316" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>759</v>
+        <v>738</v>
       </c>
       <c r="B317" t="s">
-        <v>760</v>
+        <v>739</v>
       </c>
       <c r="C317" s="1">
-        <v>216647.49</v>
+        <v>200000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>97.231</v>
+        <v>99.245</v>
       </c>
       <c r="E317" s="1">
-        <v>95.01094612</v>
+        <v>101.2</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>205838.83</v>
+        <v>202400.0</v>
       </c>
       <c r="I317" s="1">
-        <v>4809.69</v>
+        <v>-3910.0</v>
       </c>
       <c r="J317" s="1">
-        <v>2.3366290995727</v>
+        <v>-1.9318181818182</v>
       </c>
       <c r="K317">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>818.51</v>
+        <v>0.82</v>
+      </c>
+      <c r="L317" t="s">
+        <v>740</v>
       </c>
       <c r="M317" s="1">
-        <v>210648.52</v>
+        <v>198490.0</v>
       </c>
       <c r="N317" s="1">
-        <v>211467.03</v>
+        <v>200132.19</v>
       </c>
       <c r="O317" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>761</v>
+        <v>741</v>
       </c>
       <c r="B318" t="s">
-        <v>762</v>
+        <v>742</v>
       </c>
       <c r="C318" s="1">
-        <v>139513.84</v>
+        <v>239000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>80.125</v>
+        <v>98.476</v>
       </c>
       <c r="E318" s="1">
-        <v>82.27299887</v>
+        <v>99.728</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>114782.22</v>
+        <v>238349.92</v>
       </c>
       <c r="I318" s="1">
-        <v>-2996.75</v>
+        <v>-2992.28</v>
       </c>
       <c r="J318" s="1">
-        <v>-2.6108137654072</v>
+        <v>-1.2554147280603</v>
       </c>
       <c r="K318">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>688.01</v>
+        <v>1.03</v>
+      </c>
+      <c r="L318" t="s">
+        <v>743</v>
       </c>
       <c r="M318" s="1">
-        <v>111785.47</v>
+        <v>235357.64</v>
       </c>
       <c r="N318" s="1">
-        <v>112473.48</v>
+        <v>237826.22</v>
       </c>
       <c r="O318" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>763</v>
+        <v>744</v>
       </c>
       <c r="B319" t="s">
-        <v>764</v>
+        <v>745</v>
       </c>
       <c r="C319" s="1">
-        <v>167000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>92.216</v>
+        <v>104.395</v>
       </c>
       <c r="E319" s="1">
-        <v>92.586</v>
+        <v>99.29</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>154618.62</v>
+        <v>198580.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-617.9</v>
+        <v>10210.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.39962845354589</v>
+        <v>5.1415046832511</v>
       </c>
       <c r="K319">
-        <v>1.3</v>
+        <v>0.56</v>
       </c>
       <c r="L319" t="s">
-        <v>765</v>
+        <v>746</v>
       </c>
       <c r="M319" s="1">
-        <v>154000.72</v>
+        <v>208790.0</v>
       </c>
       <c r="N319" s="1">
-        <v>156174.92</v>
+        <v>209909.18</v>
       </c>
       <c r="O319" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>766</v>
+        <v>747</v>
       </c>
       <c r="B320" t="s">
-        <v>767</v>
+        <v>748</v>
       </c>
       <c r="C320" s="1">
-        <v>308484.93</v>
+        <v>100000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>102.03</v>
+        <v>99.433</v>
       </c>
       <c r="E320" s="1">
-        <v>106.29075138</v>
+        <v>102.47</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>327890.95</v>
+        <v>102470.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-13143.78</v>
+        <v>-3037.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-4.0085827315454</v>
+        <v>-2.963794281253</v>
       </c>
       <c r="K320">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>0.41</v>
+      </c>
+      <c r="L320">
+        <v>405.48</v>
       </c>
       <c r="M320" s="1">
-        <v>314747.17</v>
+        <v>99433.0</v>
       </c>
       <c r="N320" s="1">
-        <v>317311.4</v>
+        <v>99838.48</v>
       </c>
       <c r="O320" s="1">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>769</v>
+        <v>749</v>
       </c>
       <c r="B321" t="s">
-        <v>770</v>
+        <v>750</v>
       </c>
       <c r="C321" s="1">
-        <v>158000.0</v>
+        <v>217422.49</v>
       </c>
       <c r="D321" s="1">
-        <v>97.79</v>
+        <v>97.432</v>
       </c>
       <c r="E321" s="1">
-        <v>99.422</v>
+        <v>95.01893295</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>157086.76</v>
+        <v>206592.53</v>
       </c>
       <c r="I321" s="1">
-        <v>-2578.56</v>
+        <v>5246.55</v>
       </c>
       <c r="J321" s="1">
-        <v>-1.641487799481</v>
+        <v>2.539564233034</v>
       </c>
       <c r="K321">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="L321">
-        <v>801.9</v>
+        <v>929.85</v>
       </c>
       <c r="M321" s="1">
-        <v>154508.2</v>
+        <v>211839.08</v>
       </c>
       <c r="N321" s="1">
-        <v>155310.1</v>
+        <v>212768.93</v>
       </c>
       <c r="O321" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>771</v>
+        <v>751</v>
       </c>
       <c r="B322" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
       <c r="C322" s="1">
-        <v>190000.0</v>
+        <v>140011.84</v>
       </c>
       <c r="D322" s="1">
-        <v>100.229</v>
+        <v>80.701</v>
       </c>
       <c r="E322" s="1">
-        <v>100.0</v>
+        <v>82.26630691</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>190000.0</v>
+        <v>115182.57</v>
       </c>
       <c r="I322" s="1">
-        <v>435.1</v>
+        <v>-2191.61</v>
       </c>
       <c r="J322" s="1">
-        <v>0.229</v>
+        <v>-1.9027271226888</v>
       </c>
       <c r="K322">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>0.56</v>
+      </c>
+      <c r="L322">
+        <v>780.23</v>
       </c>
       <c r="M322" s="1">
-        <v>190435.1</v>
+        <v>112990.96</v>
       </c>
       <c r="N322" s="1">
-        <v>197930.99</v>
+        <v>113771.19</v>
       </c>
       <c r="O322" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>774</v>
+        <v>753</v>
       </c>
       <c r="B323" t="s">
-        <v>775</v>
+        <v>754</v>
       </c>
       <c r="C323" s="1">
-        <v>200000.0</v>
+        <v>167598.0</v>
       </c>
       <c r="D323" s="1">
-        <v>88.507</v>
+        <v>92.617</v>
       </c>
       <c r="E323" s="1">
-        <v>88.621</v>
+        <v>92.58533515</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>177242.0</v>
+        <v>155171.17</v>
       </c>
       <c r="I323" s="1">
-        <v>-228.0</v>
+        <v>53.07</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.12863768181357</v>
+        <v>0.034200940806208</v>
       </c>
       <c r="K323">
-        <v>1.41</v>
+        <v>1.42</v>
       </c>
       <c r="L323" t="s">
-        <v>776</v>
+        <v>755</v>
       </c>
       <c r="M323" s="1">
-        <v>177014.0</v>
+        <v>155224.24</v>
       </c>
       <c r="N323" s="1">
-        <v>179836.6</v>
+        <v>157603.21</v>
       </c>
       <c r="O323" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>777</v>
+        <v>756</v>
       </c>
       <c r="B324" t="s">
-        <v>778</v>
+        <v>757</v>
       </c>
       <c r="C324" s="1">
-        <v>200000.0</v>
+        <v>309588.93</v>
       </c>
       <c r="D324" s="1">
-        <v>74.34</v>
+        <v>102.861</v>
       </c>
       <c r="E324" s="1">
-        <v>73.87</v>
+        <v>106.27810239</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>147740.0</v>
+        <v>329025.24</v>
       </c>
       <c r="I324" s="1">
-        <v>940.0</v>
+        <v>-10578.97</v>
       </c>
       <c r="J324" s="1">
-        <v>0.63625287667524</v>
+        <v>-3.215245736163</v>
       </c>
       <c r="K324">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>673.97</v>
+        <v>1.12</v>
+      </c>
+      <c r="L324" t="s">
+        <v>758</v>
       </c>
       <c r="M324" s="1">
-        <v>148680.0</v>
+        <v>318446.27</v>
       </c>
       <c r="N324" s="1">
-        <v>149353.97</v>
+        <v>321923.84</v>
       </c>
       <c r="O324" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>779</v>
+        <v>759</v>
       </c>
       <c r="B325" t="s">
-        <v>780</v>
+        <v>760</v>
       </c>
       <c r="C325" s="1">
-        <v>200000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>98.017</v>
+        <v>100.007</v>
       </c>
       <c r="E325" s="1">
-        <v>99.985</v>
+        <v>99.958</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>199970.0</v>
+        <v>102956.74</v>
       </c>
       <c r="I325" s="1">
-        <v>-3936.0</v>
+        <v>50.47</v>
       </c>
       <c r="J325" s="1">
-        <v>-1.9682952442866</v>
+        <v>0.049020588647232</v>
       </c>
       <c r="K325">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>0.21</v>
+      </c>
+      <c r="L325">
+        <v>211.64</v>
       </c>
       <c r="M325" s="1">
-        <v>196034.0</v>
+        <v>103007.21</v>
       </c>
       <c r="N325" s="1">
-        <v>201988.79</v>
+        <v>103218.85</v>
       </c>
       <c r="O325" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>782</v>
+        <v>761</v>
       </c>
       <c r="B326" t="s">
-        <v>783</v>
+        <v>762</v>
       </c>
       <c r="C326" s="1">
-        <v>100000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.577</v>
+        <v>97.887</v>
       </c>
       <c r="E326" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>100000.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I326" s="1">
-        <v>577.0</v>
+        <v>-2425.3</v>
       </c>
       <c r="J326" s="1">
-        <v>0.577</v>
+        <v>-1.5439238800266</v>
       </c>
       <c r="K326">
-        <v>2.52</v>
+        <v>0.74</v>
       </c>
       <c r="L326" t="s">
-        <v>784</v>
+        <v>763</v>
       </c>
       <c r="M326" s="1">
-        <v>100577.0</v>
+        <v>154661.46</v>
       </c>
       <c r="N326" s="1">
-        <v>103099.27</v>
+        <v>155829.14</v>
       </c>
       <c r="O326" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>785</v>
+        <v>764</v>
       </c>
       <c r="B327" t="s">
-        <v>786</v>
+        <v>765</v>
       </c>
       <c r="C327" s="1">
-        <v>100000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.331</v>
+        <v>100.583</v>
       </c>
       <c r="E327" s="1">
         <v>100.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>100000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="I327" s="1">
-        <v>331.0</v>
+        <v>1107.7</v>
       </c>
       <c r="J327" s="1">
-        <v>0.331</v>
+        <v>0.583</v>
       </c>
       <c r="K327">
-        <v>0.04</v>
+        <v>0.23</v>
       </c>
       <c r="L327">
-        <v>35.96</v>
+        <v>437.26</v>
       </c>
       <c r="M327" s="1">
-        <v>100331.0</v>
+        <v>191107.7</v>
       </c>
       <c r="N327" s="1">
-        <v>100366.96</v>
+        <v>191544.96</v>
       </c>
       <c r="O327" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>787</v>
+        <v>766</v>
       </c>
       <c r="B328" t="s">
-        <v>788</v>
+        <v>767</v>
       </c>
       <c r="C328" s="1">
         <v>200000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.833</v>
+        <v>88.744</v>
       </c>
       <c r="E328" s="1">
-        <v>99.917</v>
+        <v>88.621</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>199834.0</v>
+        <v>177242.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-4168.0</v>
+        <v>246.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-2.0857311568602</v>
+        <v>0.13879328827253</v>
       </c>
       <c r="K328">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>758.22</v>
+        <v>1.53</v>
+      </c>
+      <c r="L328" t="s">
+        <v>768</v>
       </c>
       <c r="M328" s="1">
-        <v>195666.0</v>
+        <v>177488.0</v>
       </c>
       <c r="N328" s="1">
-        <v>196424.22</v>
+        <v>180542.11</v>
       </c>
       <c r="O328" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>789</v>
+        <v>769</v>
       </c>
       <c r="B329" t="s">
-        <v>790</v>
+        <v>770</v>
       </c>
       <c r="C329" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.449</v>
+        <v>74.776</v>
       </c>
       <c r="E329" s="1">
-        <v>99.326</v>
+        <v>73.87</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>99326.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-877.0</v>
+        <v>1812.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.88295109034895</v>
+        <v>1.2264789495059</v>
       </c>
       <c r="K329">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="L329">
-        <v>407.19</v>
+        <v>780.82</v>
       </c>
       <c r="M329" s="1">
-        <v>98449.0</v>
+        <v>149552.0</v>
       </c>
       <c r="N329" s="1">
-        <v>98856.19</v>
+        <v>150332.82</v>
       </c>
       <c r="O329" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>791</v>
+        <v>771</v>
       </c>
       <c r="B330" t="s">
-        <v>792</v>
+        <v>772</v>
       </c>
       <c r="C330" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>97.922</v>
+        <v>98.198</v>
       </c>
       <c r="E330" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>100000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-2078.0</v>
+        <v>-3574.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.078</v>
+        <v>-1.7872680902135</v>
       </c>
       <c r="K330">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>669.98</v>
+        <v>3.22</v>
+      </c>
+      <c r="L330" t="s">
+        <v>773</v>
       </c>
       <c r="M330" s="1">
-        <v>97922.0</v>
+        <v>196396.0</v>
       </c>
       <c r="N330" s="1">
-        <v>98591.98</v>
+        <v>202831.62</v>
       </c>
       <c r="O330" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>793</v>
+        <v>774</v>
       </c>
       <c r="B331" t="s">
-        <v>794</v>
+        <v>775</v>
       </c>
       <c r="C331" s="1">
         <v>100000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>99.334</v>
+        <v>101.074</v>
       </c>
       <c r="E331" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>99499.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-165.0</v>
+        <v>1074.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.16583081236997</v>
+        <v>1.074</v>
       </c>
       <c r="K331">
-        <v>1.07</v>
+        <v>2.8</v>
       </c>
       <c r="L331" t="s">
-        <v>795</v>
+        <v>776</v>
       </c>
       <c r="M331" s="1">
-        <v>99334.0</v>
+        <v>101074.0</v>
       </c>
       <c r="N331" s="1">
-        <v>100402.49</v>
+        <v>103870.66</v>
       </c>
       <c r="O331" s="1">
         <v>0.08</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>796</v>
+        <v>777</v>
       </c>
       <c r="B332" t="s">
-        <v>797</v>
+        <v>778</v>
       </c>
       <c r="C332" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>66.573</v>
+        <v>100.365</v>
       </c>
       <c r="E332" s="1">
-        <v>70.36</v>
+        <v>100.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>633240.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-34083.0</v>
+        <v>365.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-5.3823194997157</v>
+        <v>0.365</v>
       </c>
       <c r="K332">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>0.35</v>
+      </c>
+      <c r="L332">
+        <v>347.6</v>
       </c>
       <c r="M332" s="1">
-        <v>599157.0</v>
+        <v>100365.0</v>
       </c>
       <c r="N332" s="1">
-        <v>608773.44</v>
+        <v>100712.6</v>
       </c>
       <c r="O332" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>799</v>
+        <v>779</v>
       </c>
       <c r="B333" t="s">
-        <v>800</v>
+        <v>780</v>
       </c>
       <c r="C333" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.75</v>
+        <v>98.002</v>
       </c>
       <c r="E333" s="1">
-        <v>100.0</v>
+        <v>99.917</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>100000.0</v>
+        <v>199834.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-1250.0</v>
+        <v>-3830.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.25</v>
+        <v>-1.9165907703394</v>
       </c>
       <c r="K333">
-        <v>1.5</v>
+        <v>0.62</v>
       </c>
       <c r="L333" t="s">
-        <v>801</v>
+        <v>781</v>
       </c>
       <c r="M333" s="1">
-        <v>98750.0</v>
+        <v>196004.0</v>
       </c>
       <c r="N333" s="1">
-        <v>100250.75</v>
+        <v>197243.04</v>
       </c>
       <c r="O333" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>802</v>
+        <v>782</v>
       </c>
       <c r="B334" t="s">
-        <v>803</v>
+        <v>783</v>
       </c>
       <c r="C334" s="1">
         <v>100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>98.492</v>
+        <v>98.571</v>
       </c>
       <c r="E334" s="1">
-        <v>99.871</v>
+        <v>99.326</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>99871.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-1379.0</v>
+        <v>-755.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-1.380781207758</v>
+        <v>-0.76012323057407</v>
       </c>
       <c r="K334">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>804</v>
+        <v>0.67</v>
+      </c>
+      <c r="L334">
+        <v>665.41</v>
       </c>
       <c r="M334" s="1">
-        <v>98492.0</v>
+        <v>98571.0</v>
       </c>
       <c r="N334" s="1">
-        <v>100201.25</v>
+        <v>99236.41</v>
       </c>
       <c r="O334" s="1">
         <v>0.08</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>805</v>
+        <v>784</v>
       </c>
       <c r="B335" t="s">
-        <v>806</v>
+        <v>785</v>
       </c>
       <c r="C335" s="1">
         <v>100000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.199</v>
+        <v>98.167</v>
       </c>
       <c r="E335" s="1">
         <v>100.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>100000.0</v>
       </c>
       <c r="I335" s="1">
-        <v>199.0</v>
+        <v>-1833.0</v>
       </c>
       <c r="J335" s="1">
-        <v>0.199</v>
+        <v>-1.833</v>
       </c>
       <c r="K335">
-        <v>0.14</v>
+        <v>0.94</v>
       </c>
       <c r="L335">
-        <v>140.19</v>
+        <v>942.16</v>
       </c>
       <c r="M335" s="1">
-        <v>100199.0</v>
+        <v>98167.0</v>
       </c>
       <c r="N335" s="1">
-        <v>100339.19</v>
+        <v>99109.16</v>
       </c>
       <c r="O335" s="1">
         <v>0.08</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>807</v>
+        <v>786</v>
       </c>
       <c r="B336" t="s">
-        <v>808</v>
+        <v>787</v>
       </c>
       <c r="C336" s="1">
-        <v>2370000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>87.068</v>
+        <v>99.397</v>
       </c>
       <c r="E336" s="1">
-        <v>87.4151519</v>
+        <v>99.499</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>2071739.1</v>
+        <v>99499.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-8227.5</v>
+        <v>-102.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-0.39713012125899</v>
+        <v>-0.10251359310144</v>
       </c>
       <c r="K336">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.34</v>
+      </c>
+      <c r="L336" t="s">
+        <v>788</v>
       </c>
       <c r="M336" s="1">
-        <v>2063511.6</v>
+        <v>99397.0</v>
       </c>
       <c r="N336" s="1">
-        <v>2063511.6</v>
+        <v>100732.62</v>
       </c>
       <c r="O336" s="1">
-        <v>1.64</v>
+        <v>0.08</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>809</v>
+        <v>789</v>
       </c>
       <c r="B337" t="s">
-        <v>810</v>
+        <v>790</v>
       </c>
       <c r="C337" s="1">
-        <v>649000.0</v>
+        <v>333217.0</v>
       </c>
       <c r="D337" s="1">
-        <v>74.409</v>
+        <v>68.092</v>
       </c>
       <c r="E337" s="1">
-        <v>74.6182527</v>
+        <v>70.35181578</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>484272.46</v>
+        <v>234424.21</v>
       </c>
       <c r="I337" s="1">
-        <v>-1358.05</v>
+        <v>-7530.09</v>
       </c>
       <c r="J337" s="1">
-        <v>-0.28043097887499</v>
+        <v>-3.212163965488</v>
       </c>
       <c r="K337">
-        <v>0.64</v>
+        <v>1.21</v>
       </c>
       <c r="L337" t="s">
-        <v>811</v>
+        <v>791</v>
       </c>
       <c r="M337" s="1">
-        <v>482914.41</v>
+        <v>226894.12</v>
       </c>
       <c r="N337" s="1">
-        <v>487055.56</v>
+        <v>230929.24</v>
       </c>
       <c r="O337" s="1">
-        <v>0.39</v>
+        <v>0.18</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>812</v>
+        <v>792</v>
       </c>
       <c r="B338" t="s">
-        <v>813</v>
+        <v>793</v>
       </c>
       <c r="C338" s="1">
-        <v>1590000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>95.636</v>
+        <v>98.794</v>
       </c>
       <c r="E338" s="1">
-        <v>96.3792327</v>
+        <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>1532429.8</v>
+        <v>100000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-11817.4</v>
+        <v>-1206.0</v>
       </c>
       <c r="J338" s="1">
-        <v>-0.77115441111886</v>
+        <v>-1.206</v>
       </c>
       <c r="K338">
-        <v>0.85</v>
+        <v>1.75</v>
       </c>
       <c r="L338" t="s">
-        <v>814</v>
+        <v>794</v>
       </c>
       <c r="M338" s="1">
-        <v>1520612.4</v>
+        <v>98794.0</v>
       </c>
       <c r="N338" s="1">
-        <v>1534181.85</v>
+        <v>100543.28</v>
       </c>
       <c r="O338" s="1">
-        <v>1.22</v>
+        <v>0.08</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>815</v>
+        <v>795</v>
       </c>
       <c r="B339" t="s">
-        <v>816</v>
+        <v>796</v>
       </c>
       <c r="C339" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>96.791</v>
+        <v>98.946</v>
       </c>
       <c r="E339" s="1">
-        <v>101.30508571</v>
+        <v>99.871</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>70913.56</v>
+        <v>99871.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-3159.86</v>
+        <v>-925.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-4.4559319825433</v>
+        <v>-0.92619479128075</v>
       </c>
       <c r="K339">
-        <v>1.98</v>
+        <v>1.99</v>
       </c>
       <c r="L339" t="s">
-        <v>817</v>
+        <v>797</v>
       </c>
       <c r="M339" s="1">
-        <v>67753.7</v>
+        <v>98946.0</v>
       </c>
       <c r="N339" s="1">
-        <v>69142.19</v>
+        <v>100931.27</v>
       </c>
       <c r="O339" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>818</v>
+        <v>798</v>
       </c>
       <c r="B340" t="s">
-        <v>819</v>
+        <v>799</v>
       </c>
       <c r="C340" s="1">
         <v>100000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>99.613</v>
+        <v>100.231</v>
       </c>
       <c r="E340" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>99646.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-33.0</v>
+        <v>231.0</v>
       </c>
       <c r="J340" s="1">
-        <v>-0.033117235011942</v>
+        <v>0.231</v>
       </c>
       <c r="K340">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="L340">
-        <v>412.33</v>
+        <v>420.56</v>
       </c>
       <c r="M340" s="1">
-        <v>99613.0</v>
+        <v>100231.0</v>
       </c>
       <c r="N340" s="1">
-        <v>100025.33</v>
+        <v>100651.56</v>
       </c>
       <c r="O340" s="1">
         <v>0.08</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>820</v>
+        <v>800</v>
       </c>
       <c r="B341" t="s">
-        <v>821</v>
+        <v>801</v>
       </c>
       <c r="C341" s="1">
-        <v>100000.0</v>
+        <v>2379000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.262</v>
+        <v>87.478</v>
       </c>
       <c r="E341" s="1">
-        <v>97.41</v>
+        <v>87.41459521</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>97410.0</v>
+        <v>2079593.22</v>
       </c>
       <c r="I341" s="1">
-        <v>2852.0</v>
+        <v>1508.4</v>
       </c>
       <c r="J341" s="1">
-        <v>2.9278308181912</v>
+        <v>0.072533415934103</v>
       </c>
       <c r="K341">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>98.63</v>
+        <v>0.05</v>
+      </c>
+      <c r="L341" t="s">
+        <v>802</v>
       </c>
       <c r="M341" s="1">
-        <v>100262.0</v>
+        <v>2081101.62</v>
       </c>
       <c r="N341" s="1">
-        <v>100360.63</v>
+        <v>2082287.86</v>
       </c>
       <c r="O341" s="1">
-        <v>0.08</v>
+        <v>1.61</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>822</v>
+        <v>803</v>
       </c>
       <c r="B342" t="s">
-        <v>823</v>
+        <v>804</v>
       </c>
       <c r="C342" s="1">
-        <v>100000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.082</v>
+        <v>74.95</v>
       </c>
       <c r="E342" s="1">
-        <v>100.0</v>
+        <v>74.61877607</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>100000.0</v>
+        <v>486514.42</v>
       </c>
       <c r="I342" s="1">
-        <v>82.0</v>
+        <v>2159.58</v>
       </c>
       <c r="J342" s="1">
-        <v>0.082</v>
+        <v>0.44388817910063</v>
       </c>
       <c r="K342">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>96.42</v>
+        <v>0.7</v>
+      </c>
+      <c r="L342" t="s">
+        <v>805</v>
       </c>
       <c r="M342" s="1">
-        <v>100082.0</v>
+        <v>488674.0</v>
       </c>
       <c r="N342" s="1">
-        <v>100178.42</v>
+        <v>493229.07</v>
       </c>
       <c r="O342" s="1">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>824</v>
+        <v>806</v>
       </c>
       <c r="B343" t="s">
-        <v>825</v>
+        <v>807</v>
       </c>
       <c r="C343" s="1">
-        <v>100000.0</v>
+        <v>1860000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.82</v>
+        <v>65.64</v>
       </c>
       <c r="E343" s="1">
-        <v>100.0</v>
+        <v>65.634</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>100000.0</v>
+        <v>1220792.4</v>
       </c>
       <c r="I343" s="1">
-        <v>-180.0</v>
+        <v>111.6</v>
       </c>
       <c r="J343" s="1">
-        <v>-0.18</v>
+        <v>0.0091416034372429</v>
       </c>
       <c r="K343">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>21.73</v>
+        <v>0.82</v>
+      </c>
+      <c r="L343" t="s">
+        <v>808</v>
       </c>
       <c r="M343" s="1">
-        <v>99820.0</v>
+        <v>1220904.0</v>
       </c>
       <c r="N343" s="1">
-        <v>99841.73</v>
+        <v>1236191.67</v>
       </c>
       <c r="O343" s="1">
-        <v>0.08</v>
+        <v>0.95</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>826</v>
+        <v>809</v>
       </c>
       <c r="B344" t="s">
-        <v>827</v>
+        <v>810</v>
       </c>
       <c r="C344" s="1">
-        <v>50000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>88.453</v>
+        <v>84.846</v>
       </c>
       <c r="E344" s="1">
-        <v>85.25</v>
+        <v>84.822</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>42625.0</v>
+        <v>201028.14</v>
       </c>
       <c r="I344" s="1">
-        <v>1601.5</v>
+        <v>56.88</v>
       </c>
       <c r="J344" s="1">
-        <v>3.7571847507331</v>
+        <v>0.028294546226215</v>
       </c>
       <c r="K344">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>39.04</v>
+        <v>1.64</v>
+      </c>
+      <c r="L344" t="s">
+        <v>811</v>
       </c>
       <c r="M344" s="1">
-        <v>44226.5</v>
+        <v>201085.02</v>
       </c>
       <c r="N344" s="1">
-        <v>44265.54</v>
+        <v>204982.86</v>
       </c>
       <c r="O344" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>828</v>
+        <v>812</v>
       </c>
       <c r="B345" t="s">
-        <v>829</v>
+        <v>813</v>
       </c>
       <c r="C345" s="1">
-        <v>100000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.489</v>
+        <v>97.506</v>
       </c>
       <c r="E345" s="1">
-        <v>102.939</v>
+        <v>101.30508571</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>102939.0</v>
+        <v>70913.56</v>
       </c>
       <c r="I345" s="1">
-        <v>-2450.0</v>
+        <v>-2659.36</v>
       </c>
       <c r="J345" s="1">
-        <v>-2.3800503210639</v>
+        <v>-3.7501431320047</v>
       </c>
       <c r="K345">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>665.41</v>
+        <v>2.27</v>
+      </c>
+      <c r="L345" t="s">
+        <v>814</v>
       </c>
       <c r="M345" s="1">
-        <v>100489.0</v>
+        <v>68254.2</v>
       </c>
       <c r="N345" s="1">
-        <v>101154.41</v>
+        <v>69842.15</v>
       </c>
       <c r="O345" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="B346" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="C346" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>97.225</v>
+        <v>99.618</v>
       </c>
       <c r="E346" s="1">
-        <v>100.761</v>
+        <v>99.646</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>201522.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-7072.0</v>
+        <v>-28.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-3.5092942706007</v>
+        <v>-0.028099472131345</v>
       </c>
       <c r="K346">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>0.66</v>
+      </c>
+      <c r="L346">
+        <v>661.64</v>
       </c>
       <c r="M346" s="1">
-        <v>194450.0</v>
+        <v>99618.0</v>
       </c>
       <c r="N346" s="1">
-        <v>195541.1</v>
+        <v>100279.64</v>
       </c>
       <c r="O346" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
       <c r="B347" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="C347" s="1">
         <v>100000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>104.51</v>
+        <v>100.244</v>
       </c>
       <c r="E347" s="1">
-        <v>104.45</v>
+        <v>97.41</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>104450.0</v>
+        <v>97410.0</v>
       </c>
       <c r="I347" s="1">
-        <v>60.0</v>
+        <v>2834.0</v>
       </c>
       <c r="J347" s="1">
-        <v>0.057443752991862</v>
+        <v>2.9093522225644</v>
       </c>
       <c r="K347">
-        <v>0.02</v>
+        <v>0.38</v>
       </c>
       <c r="L347">
-        <v>23.29</v>
+        <v>383.56</v>
       </c>
       <c r="M347" s="1">
-        <v>104510.0</v>
+        <v>100244.0</v>
       </c>
       <c r="N347" s="1">
-        <v>104533.29</v>
+        <v>100627.56</v>
       </c>
       <c r="O347" s="1">
         <v>0.08</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>835</v>
+        <v>819</v>
       </c>
       <c r="B348" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
       <c r="C348" s="1">
         <v>100000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>102.056</v>
+        <v>100.575</v>
       </c>
       <c r="E348" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>103150.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-1094.0</v>
+        <v>575.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-1.0605913717887</v>
+        <v>0.575</v>
       </c>
       <c r="K348">
-        <v>0.25</v>
+        <v>0.41</v>
       </c>
       <c r="L348">
-        <v>247.26</v>
+        <v>409.77</v>
       </c>
       <c r="M348" s="1">
-        <v>102056.0</v>
+        <v>100575.0</v>
       </c>
       <c r="N348" s="1">
-        <v>102303.26</v>
+        <v>100984.77</v>
       </c>
       <c r="O348" s="1">
         <v>0.08</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="B349" t="s">
-        <v>836</v>
+        <v>822</v>
       </c>
       <c r="C349" s="1">
         <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>97.363</v>
+        <v>99.894</v>
       </c>
       <c r="E349" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>99908.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-2545.0</v>
+        <v>-106.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.5473435560716</v>
+        <v>-0.106</v>
       </c>
       <c r="K349">
-        <v>0.95</v>
+        <v>0.3</v>
       </c>
       <c r="L349">
-        <v>947.22</v>
+        <v>304.16</v>
       </c>
       <c r="M349" s="1">
-        <v>97363.0</v>
+        <v>99894.0</v>
       </c>
       <c r="N349" s="1">
-        <v>98310.22</v>
+        <v>100198.16</v>
       </c>
       <c r="O349" s="1">
         <v>0.08</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
       <c r="B350" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="C350" s="1">
-        <v>100000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>103.761</v>
+        <v>88.511</v>
       </c>
       <c r="E350" s="1">
-        <v>106.6</v>
+        <v>85.25</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>106600.0</v>
+        <v>42625.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-2839.0</v>
+        <v>1630.5</v>
       </c>
       <c r="J350" s="1">
-        <v>-2.6632270168856</v>
+        <v>3.825219941349</v>
       </c>
       <c r="K350">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>840</v>
+        <v>0.13</v>
+      </c>
+      <c r="L350">
+        <v>65.75</v>
       </c>
       <c r="M350" s="1">
-        <v>103761.0</v>
+        <v>44255.5</v>
       </c>
       <c r="N350" s="1">
-        <v>106019.9</v>
+        <v>44321.25</v>
       </c>
       <c r="O350" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>841</v>
+        <v>825</v>
       </c>
       <c r="B351" t="s">
-        <v>842</v>
+        <v>826</v>
       </c>
       <c r="C351" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>97.733</v>
+        <v>100.529</v>
       </c>
       <c r="E351" s="1">
-        <v>99.902</v>
+        <v>102.939</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>170832.42</v>
+        <v>102939.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-3708.99</v>
+        <v>-2410.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-2.171127705151</v>
+        <v>-2.3411923566384</v>
       </c>
       <c r="K351">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>0.92</v>
+      </c>
+      <c r="L351">
+        <v>923.63</v>
       </c>
       <c r="M351" s="1">
-        <v>167123.43</v>
+        <v>100529.0</v>
       </c>
       <c r="N351" s="1">
-        <v>168312.23</v>
+        <v>101452.63</v>
       </c>
       <c r="O351" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>844</v>
+        <v>827</v>
       </c>
       <c r="B352" t="s">
-        <v>845</v>
+        <v>828</v>
       </c>
       <c r="C352" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>99.875</v>
+        <v>97.536</v>
       </c>
       <c r="E352" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>168000.0</v>
+        <v>201522.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-210.0</v>
+        <v>-6450.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-0.125</v>
+        <v>-3.2006431059636</v>
       </c>
       <c r="K352">
-        <v>1.07</v>
+        <v>0.79</v>
       </c>
       <c r="L352" t="s">
-        <v>846</v>
+        <v>829</v>
       </c>
       <c r="M352" s="1">
-        <v>167790.0</v>
+        <v>195072.0</v>
       </c>
       <c r="N352" s="1">
-        <v>169589.26</v>
+        <v>196643.92</v>
       </c>
       <c r="O352" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>847</v>
+        <v>830</v>
       </c>
       <c r="B353" t="s">
-        <v>848</v>
+        <v>831</v>
       </c>
       <c r="C353" s="1">
         <v>100000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.848</v>
+        <v>104.5</v>
       </c>
       <c r="E353" s="1">
-        <v>100.0</v>
+        <v>104.45</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>100000.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I353" s="1">
-        <v>848.0</v>
+        <v>50.0</v>
       </c>
       <c r="J353" s="1">
-        <v>0.848</v>
+        <v>0.047869794159885</v>
       </c>
       <c r="K353">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="L353">
-        <v>147.56</v>
+        <v>326.03</v>
       </c>
       <c r="M353" s="1">
-        <v>100848.0</v>
+        <v>104500.0</v>
       </c>
       <c r="N353" s="1">
-        <v>100995.56</v>
+        <v>104826.03</v>
       </c>
       <c r="O353" s="1">
         <v>0.08</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>849</v>
+        <v>832</v>
       </c>
       <c r="B354" t="s">
-        <v>850</v>
+        <v>833</v>
       </c>
       <c r="C354" s="1">
         <v>100000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>101.839</v>
+        <v>97.374</v>
       </c>
       <c r="E354" s="1">
-        <v>103.602</v>
+        <v>99.908</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>103602.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-1763.0</v>
+        <v>-2534.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.7017046002973</v>
+        <v>-2.5363334267526</v>
       </c>
       <c r="K354">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>477.4</v>
+        <v>1.23</v>
+      </c>
+      <c r="L354" t="s">
+        <v>834</v>
       </c>
       <c r="M354" s="1">
-        <v>101839.0</v>
+        <v>97374.0</v>
       </c>
       <c r="N354" s="1">
-        <v>102316.4</v>
+        <v>98601.08</v>
       </c>
       <c r="O354" s="1">
         <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>851</v>
+        <v>835</v>
       </c>
       <c r="B355" t="s">
-        <v>852</v>
+        <v>833</v>
       </c>
       <c r="C355" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>98.465</v>
+        <v>102.248</v>
       </c>
       <c r="E355" s="1">
-        <v>99.142</v>
+        <v>103.15</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>198284.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-1354.0</v>
+        <v>-902.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.68285892961611</v>
+        <v>-0.8744546776539</v>
       </c>
       <c r="K355">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>853</v>
+        <v>0.59</v>
+      </c>
+      <c r="L355">
+        <v>585.62</v>
       </c>
       <c r="M355" s="1">
-        <v>196930.0</v>
+        <v>102248.0</v>
       </c>
       <c r="N355" s="1">
-        <v>201834.79</v>
+        <v>102833.62</v>
       </c>
       <c r="O355" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>854</v>
+        <v>836</v>
       </c>
       <c r="B356" t="s">
-        <v>855</v>
+        <v>837</v>
       </c>
       <c r="C356" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.907</v>
+        <v>103.832</v>
       </c>
       <c r="E356" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>150000.0</v>
+        <v>106600.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-139.5</v>
+        <v>-2768.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-0.093</v>
+        <v>-2.5966228893058</v>
       </c>
       <c r="K356">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>217.25</v>
+        <v>2.56</v>
+      </c>
+      <c r="L356" t="s">
+        <v>838</v>
       </c>
       <c r="M356" s="1">
-        <v>149860.5</v>
+        <v>103832.0</v>
       </c>
       <c r="N356" s="1">
-        <v>150077.75</v>
+        <v>106393.64</v>
       </c>
       <c r="O356" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>856</v>
+        <v>839</v>
       </c>
       <c r="B357" t="s">
-        <v>857</v>
+        <v>840</v>
       </c>
       <c r="C357" s="1">
-        <v>152000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.294</v>
+        <v>98.268</v>
       </c>
       <c r="E357" s="1">
-        <v>102.83</v>
+        <v>99.902</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>156301.6</v>
+        <v>170832.42</v>
       </c>
       <c r="I357" s="1">
-        <v>-5374.72</v>
+        <v>-2794.14</v>
       </c>
       <c r="J357" s="1">
-        <v>-3.4386852085967</v>
+        <v>-1.635602890833</v>
       </c>
       <c r="K357">
-        <v>3.12</v>
+        <v>0.95</v>
       </c>
       <c r="L357" t="s">
-        <v>858</v>
+        <v>841</v>
       </c>
       <c r="M357" s="1">
-        <v>150926.88</v>
+        <v>168038.28</v>
       </c>
       <c r="N357" s="1">
-        <v>155674.28</v>
+        <v>169668.64</v>
       </c>
       <c r="O357" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>859</v>
+        <v>842</v>
       </c>
       <c r="B358" t="s">
-        <v>860</v>
+        <v>843</v>
       </c>
       <c r="C358" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>97.845</v>
+        <v>100.384</v>
       </c>
       <c r="E358" s="1">
         <v>100.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-2155.0</v>
+        <v>645.12</v>
       </c>
       <c r="J358" s="1">
-        <v>-2.155</v>
+        <v>0.384</v>
       </c>
       <c r="K358">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>896.27</v>
+        <v>1.36</v>
+      </c>
+      <c r="L358" t="s">
+        <v>844</v>
       </c>
       <c r="M358" s="1">
-        <v>97845.0</v>
+        <v>168645.12</v>
       </c>
       <c r="N358" s="1">
-        <v>98741.27</v>
+        <v>170926.65</v>
       </c>
       <c r="O358" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>861</v>
+        <v>845</v>
       </c>
       <c r="B359" t="s">
-        <v>862</v>
+        <v>846</v>
       </c>
       <c r="C359" s="1">
         <v>100000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>95.624</v>
+        <v>101.151</v>
       </c>
       <c r="E359" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>97250.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-1626.0</v>
+        <v>1151.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-1.6719794344473</v>
+        <v>1.151</v>
       </c>
       <c r="K359">
-        <v>0.07</v>
+        <v>0.44</v>
       </c>
       <c r="L359">
-        <v>68.49</v>
+        <v>442.68</v>
       </c>
       <c r="M359" s="1">
-        <v>95624.0</v>
+        <v>101151.0</v>
       </c>
       <c r="N359" s="1">
-        <v>95692.49</v>
+        <v>101593.68</v>
       </c>
       <c r="O359" s="1">
         <v>0.08</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>863</v>
+        <v>847</v>
       </c>
       <c r="B360" t="s">
-        <v>864</v>
+        <v>848</v>
       </c>
       <c r="C360" s="1">
         <v>100000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.346</v>
+        <v>101.862</v>
       </c>
       <c r="E360" s="1">
-        <v>99.695</v>
+        <v>103.602</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>99695.0</v>
+        <v>103602.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-349.0</v>
+        <v>-1740.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-0.35006770650484</v>
+        <v>-1.6795042566746</v>
       </c>
       <c r="K360">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="L360">
-        <v>441.78</v>
+        <v>780.14</v>
       </c>
       <c r="M360" s="1">
-        <v>99346.0</v>
+        <v>101862.0</v>
       </c>
       <c r="N360" s="1">
-        <v>99787.78</v>
+        <v>102642.14</v>
       </c>
       <c r="O360" s="1">
         <v>0.08</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>865</v>
+        <v>849</v>
       </c>
       <c r="B361" t="s">
-        <v>866</v>
+        <v>850</v>
       </c>
       <c r="C361" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>82.745</v>
+        <v>98.827</v>
       </c>
       <c r="E361" s="1">
-        <v>81.804</v>
+        <v>99.142</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>245412.0</v>
+        <v>198284.0</v>
       </c>
       <c r="I361" s="1">
-        <v>2823.0</v>
+        <v>-630.0</v>
       </c>
       <c r="J361" s="1">
-        <v>1.1503104982641</v>
+        <v>-0.31772608985092</v>
       </c>
       <c r="K361">
-        <v>0.5</v>
+        <v>2.73</v>
       </c>
       <c r="L361" t="s">
-        <v>867</v>
+        <v>851</v>
       </c>
       <c r="M361" s="1">
-        <v>248235.0</v>
+        <v>197654.0</v>
       </c>
       <c r="N361" s="1">
-        <v>249720.62</v>
+        <v>203110.85</v>
       </c>
       <c r="O361" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>868</v>
+        <v>852</v>
       </c>
       <c r="B362" t="s">
-        <v>869</v>
+        <v>853</v>
       </c>
       <c r="C362" s="1">
-        <v>155000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.815</v>
+        <v>100.235</v>
       </c>
       <c r="E362" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>154096.35</v>
+        <v>150000.0</v>
       </c>
       <c r="I362" s="1">
-        <v>2166.9</v>
+        <v>352.5</v>
       </c>
       <c r="J362" s="1">
-        <v>1.4061981351278</v>
+        <v>0.235</v>
       </c>
       <c r="K362">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="L362">
-        <v>429.97</v>
+        <v>620.71</v>
       </c>
       <c r="M362" s="1">
-        <v>156263.25</v>
+        <v>150352.5</v>
       </c>
       <c r="N362" s="1">
-        <v>156693.22</v>
+        <v>150973.21</v>
       </c>
       <c r="O362" s="1">
         <v>0.12</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>870</v>
+        <v>854</v>
       </c>
       <c r="B363" t="s">
-        <v>871</v>
+        <v>855</v>
       </c>
       <c r="C363" s="1">
-        <v>630.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>0.0675</v>
+        <v>99.628</v>
       </c>
       <c r="E363" s="1">
-        <v>0.1083650794</v>
+        <v>102.83</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>0.0</v>
+        <v>156301.6</v>
       </c>
       <c r="I363" s="1">
-        <v>-64362.5</v>
+        <v>-4867.04</v>
       </c>
       <c r="J363" s="1">
-        <v>0</v>
+        <v>-3.1138772731693</v>
       </c>
       <c r="K363">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.39</v>
+      </c>
+      <c r="L363" t="s">
+        <v>856</v>
       </c>
       <c r="M363" s="1">
-        <v>-64362.5</v>
+        <v>151434.56</v>
       </c>
       <c r="N363" s="1">
-        <v>-64362.5</v>
+        <v>156587.98</v>
       </c>
       <c r="O363" s="1">
-        <v>-0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>872</v>
+        <v>857</v>
       </c>
       <c r="B364" t="s">
-        <v>873</v>
+        <v>858</v>
       </c>
       <c r="C364" s="1">
-        <v>115.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>64.6</v>
+        <v>97.955</v>
       </c>
       <c r="E364" s="1">
-        <v>53.2</v>
+        <v>100.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>61180.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I364" s="1">
-        <v>13110.0</v>
+        <v>-2045.0</v>
       </c>
       <c r="J364" s="1">
-        <v>21.428571428571</v>
+        <v>-2.045</v>
       </c>
       <c r="K364">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.11</v>
+      </c>
+      <c r="L364" t="s">
+        <v>859</v>
       </c>
       <c r="M364" s="1">
-        <v>74290.0</v>
+        <v>97955.0</v>
       </c>
       <c r="N364" s="1">
-        <v>74290.0</v>
+        <v>99063.12</v>
       </c>
       <c r="O364" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>874</v>
+        <v>860</v>
       </c>
       <c r="B365" t="s">
-        <v>875</v>
+        <v>861</v>
       </c>
       <c r="C365" s="1">
-        <v>160.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>65.2</v>
+        <v>95.887</v>
       </c>
       <c r="E365" s="1">
-        <v>75.3</v>
+        <v>97.25</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>120480.0</v>
+        <v>97250.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-16160.0</v>
+        <v>-1363.0</v>
       </c>
       <c r="J365" s="1">
-        <v>-13.413014608234</v>
+        <v>-1.4015424164524</v>
       </c>
       <c r="K365">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="L365">
-        <v>0.0</v>
+        <v>246.58</v>
       </c>
       <c r="M365" s="1">
-        <v>104320.0</v>
+        <v>95887.0</v>
       </c>
       <c r="N365" s="1">
-        <v>104320.0</v>
+        <v>96133.58</v>
       </c>
       <c r="O365" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
+        <v>862</v>
+      </c>
+      <c r="B366" t="s">
+        <v>863</v>
+      </c>
+      <c r="C366" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>99.444</v>
+      </c>
+      <c r="E366" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>99695.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-251.0</v>
+      </c>
+      <c r="J366" s="1">
+        <v>-0.25176789207082</v>
+      </c>
+      <c r="K366">
+        <v>0.71</v>
+      </c>
+      <c r="L366">
+        <v>708.9</v>
+      </c>
+      <c r="M366" s="1">
+        <v>99444.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>100152.9</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>864</v>
+      </c>
+      <c r="B367" t="s">
+        <v>865</v>
+      </c>
+      <c r="C367" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>82.871</v>
+      </c>
+      <c r="E367" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>245412.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>3201.0</v>
+      </c>
+      <c r="J367" s="1">
+        <v>1.3043371962251</v>
+      </c>
+      <c r="K367">
+        <v>0.55</v>
+      </c>
+      <c r="L367" t="s">
+        <v>866</v>
+      </c>
+      <c r="M367" s="1">
+        <v>248613.0</v>
+      </c>
+      <c r="N367" s="1">
+        <v>250258.89</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>867</v>
+      </c>
+      <c r="B368" t="s">
+        <v>868</v>
+      </c>
+      <c r="C368" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>100.975</v>
+      </c>
+      <c r="E368" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I368" s="1">
+        <v>2414.9</v>
+      </c>
+      <c r="J368" s="1">
+        <v>1.5671364052426</v>
+      </c>
+      <c r="K368">
+        <v>0.54</v>
+      </c>
+      <c r="L368">
+        <v>844.01</v>
+      </c>
+      <c r="M368" s="1">
+        <v>156511.25</v>
+      </c>
+      <c r="N368" s="1">
+        <v>157355.26</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>869</v>
+      </c>
+      <c r="B369" t="s">
+        <v>870</v>
+      </c>
+      <c r="C369" s="1">
+        <v>630.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="E369" s="1">
+        <v>0.1083650794</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-76175.0</v>
+      </c>
+      <c r="J369" s="1">
+        <v>0</v>
+      </c>
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>0.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>-76175.0</v>
+      </c>
+      <c r="N369" s="1">
+        <v>-76175.0</v>
+      </c>
+      <c r="O369" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>871</v>
+      </c>
+      <c r="B370" t="s">
+        <v>872</v>
+      </c>
+      <c r="C370" s="1">
+        <v>480.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>13.9</v>
+      </c>
+      <c r="E370" s="1">
+        <v>31.0</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>148800.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>-82080.0</v>
+      </c>
+      <c r="J370" s="1">
+        <v>-55.161290322581</v>
+      </c>
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370">
+        <v>0.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>66720.0</v>
+      </c>
+      <c r="N370" s="1">
+        <v>66720.0</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>873</v>
+      </c>
+      <c r="B371" t="s">
+        <v>874</v>
+      </c>
+      <c r="C371" s="1">
+        <v>480.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>38.2</v>
+      </c>
+      <c r="E371" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-200640.0</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-52.25</v>
+      </c>
+      <c r="K371">
+        <v>0.0</v>
+      </c>
+      <c r="L371">
+        <v>0.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>183360.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>183360.0</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>875</v>
+      </c>
+      <c r="B372" t="s">
         <v>876</v>
       </c>
-      <c r="B366" t="s">
+      <c r="C372" s="1">
+        <v>-630.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>0.0425</v>
+      </c>
+      <c r="E372" s="1">
+        <v>0.0738333333</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>49350.0</v>
+      </c>
+      <c r="J372" s="1">
+        <v>0</v>
+      </c>
+      <c r="K372">
+        <v>0.0</v>
+      </c>
+      <c r="L372">
+        <v>0.0</v>
+      </c>
+      <c r="M372" s="1">
+        <v>49350.0</v>
+      </c>
+      <c r="N372" s="1">
+        <v>49350.0</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
         <v>877</v>
       </c>
-      <c r="C366" s="1">
-[...38 lines deleted...]
-      <c r="P366">
+      <c r="B373" t="s">
+        <v>878</v>
+      </c>
+      <c r="C373" s="1">
+        <v>-960.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>22.7</v>
+      </c>
+      <c r="E373" s="1">
+        <v>49.405</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>-474288.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>256368.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>-54.053233478393</v>
+      </c>
+      <c r="K373">
+        <v>0.0</v>
+      </c>
+      <c r="L373">
+        <v>0.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>-217920.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>-217920.0</v>
+      </c>
+      <c r="O373" s="1">
+        <v>-0.17</v>
+      </c>
+      <c r="P373">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>