--- v2 (2026-08-25)
+++ v3 (2026-09-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="879">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="905">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -259,51 +259,51 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
@@ -1024,1677 +1024,1755 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...38 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 763.70</t>
+    <t>4 039.38</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 390.75</t>
+    <t>1 634.93</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 797.95</t>
+    <t>2 034.25</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 844.47</t>
+    <t>5 179.07</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>9 733.26</t>
+    <t>10 467.24</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3064423174</t>
-[...2 lines deleted...]
-    <t>ALPHABET INC 3 06/05/2033</t>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>XS3229091015</t>
-[...13 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 696.51</t>
+    <t>3 985.69</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>1 044.30</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>1 218.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 153.42</t>
+    <t>2 308.20</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 327.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>1 218.02</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 720.01</t>
+    <t>2 008.77</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 198.63</t>
+    <t>1 419.18</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 904.88</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>1 091.10</t>
+  </si>
+  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>11 323.34</t>
+    <t>12 657.62</t>
   </si>
   <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
+    <t>1 139.05</t>
+  </si>
+  <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>4 139.25</t>
+    <t>6 010.66</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 940.46</t>
+    <t>3 283.76</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 524.66</t>
+    <t>2 823.97</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 315.09</t>
+    <t>1 553.26</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 498.63</t>
+    <t>2 797.95</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>3 265.75</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 389.32</t>
+    <t>2 678.55</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>2 191.44</t>
+    <t>2 404.11</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 660.27</t>
+    <t>5 101.37</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>2 478.08</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 327.40</t>
+    <t>1 836.23</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 193.84</t>
+    <t>4 501.03</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 038.26</t>
+    <t>3 327.02</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 441.10</t>
+    <t>3 693.15</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>4 498.29</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
+    <t>1 534.25</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 769.18</t>
+    <t>2 100.00</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 155.82</t>
+  </si>
+  <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 078.77</t>
+    <t>1 157.53</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 076.71</t>
+    <t>1 265.75</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 789.73</t>
+    <t>1 994.52</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 264.21</t>
+    <t>2 497.74</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 099.50</t>
+    <t>2 479.73</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>3 150.69</t>
+    <t>3 423.12</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 018.84</t>
+    <t>1 294.52</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>FR0014016ZV3</t>
-[...2 lines deleted...]
-    <t>ELIS SA 3.875 23/03/2032</t>
+    <t>1 115.07</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>4 113.70</t>
+    <t>4 477.60</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 486.30</t>
+    <t>1 730.48</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>1 191.78</t>
+  </si>
+  <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>EU000A4ERVC2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.25 12/12/2036</t>
   </si>
   <si>
-    <t>3 315.24</t>
+    <t>4 603.28</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>11 243.20</t>
+    <t>12 897.48</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>3 015.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 025.22</t>
+    <t>2 312.75</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>1 052.05</t>
+    <t>1 304.11</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 318.36</t>
+    <t>4 668.08</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
+    <t>1 333.07</t>
+  </si>
+  <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>18 493.23</t>
+    <t>21 754.19</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
+    <t>1 328.76</t>
+  </si>
+  <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
+    <t>1 239.60</t>
+  </si>
+  <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>31 990.24</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>50 723.45</t>
+    <t>56 740.32</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>19 141.49</t>
+    <t>24 597.12</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 284.25</t>
+    <t>1 520.55</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 205.48</t>
+    <t>2 426.03</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 768.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>4 150.68</t>
+    <t>4 623.29</t>
   </si>
   <si>
     <t>FR0014018J01</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 123.21</t>
+    <t>3 426.30</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 038.36</t>
+    <t>2 290.41</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>5 923.97</t>
+    <t>6 412.33</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>4 040.28</t>
+    <t>4 409.04</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>2 173.08</t>
+    <t>3 022.34</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>4 773.85</t>
+    <t>6 256.52</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>4 697.87</t>
+    <t>6 493.28</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>10 678.72</t>
+    <t>14 141.12</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>4 291.24</t>
+    <t>5 679.55</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>5 114.46</t>
+    <t>6 504.00</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>6 248.36</t>
+    <t>9 255.15</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 705.48</t>
+    <t>1 941.78</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 591.80</t>
+    <t>1 969.24</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 601.03</t>
+    <t>2 845.21</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
     <t>DE000A3E5VK1</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>1 611.64</t>
+    <t>1 816.44</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 413.29</t>
+    <t>1 592.88</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>1 109.85</t>
+  </si>
+  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>2 342.47</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>3 080.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>3 216.17</t>
+    <t>3 495.31</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>3 539.73</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 836.00</t>
+    <t>2 305.20</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
+    <t>1 107.48</t>
+  </si>
+  <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>5 533.94</t>
+    <t>6 800.89</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>4 985.92</t>
+    <t>6 130.28</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>3 347.95</t>
+    <t>1 878.77</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 638.70</t>
+    <t>3 905.23</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 642.19</t>
+    <t>2 108.49</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 468.58</t>
+    <t>2 958.03</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 119.18</t>
+    <t>1 796.58</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
+    <t>1 068.22</t>
+  </si>
+  <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>2 378.97</t>
+    <t>2 659.87</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>3 477.57</t>
+    <t>4 470.85</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 167.68</t>
+    <t>1 491.26</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>3 054.11</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 435.62</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 796.66</t>
+    <t>3 039.39</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 239.04</t>
+    <t>1 664.38</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 182.94</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 335.62</t>
+    <t>1 571.92</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>4 035.12</t>
+    <t>4 655.61</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 749.28</t>
+    <t>1 969.13</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 985.27</t>
+    <t>2 229.45</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>1 186.24</t>
+    <t>2 336.16</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>4 555.07</t>
+    <t>5 122.43</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>15 287.67</t>
+    <t>14 008.47</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>3 897.84</t>
+    <t>4 513.67</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 587.95</t>
+    <t>1 840.00</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>1 152.05</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 571.92</t>
+    <t>1 997.26</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>XS2798269069</t>
+    <t>1 463.89</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 561.64</t>
+    <t>2 829.45</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 630.36</t>
+    <t>2 020.96</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 281.53</t>
+    <t>2 708.16</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 047.95</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>5 456.85</t>
-[...5 lines deleted...]
-    <t>UNICREDIT SPA 16/04/2032</t>
+    <t>5 945.21</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>5 153.42</t>
+    <t>5 512.60</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 108.12</t>
+    <t>1 295.52</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 645.89</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>ER32612CK01</t>
+    <t>1 210.27</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2606PS18</t>
-[...20 lines deleted...]
-    <t>JUN26 SX5E P @ 5550.000000</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3003,18919 +3081,19319 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="C2">
+        <v>235.37</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3530.6</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3530.6</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>643962.2907</v>
+      </c>
+      <c r="C3">
+        <v>140.84</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>90696395.63</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>90696395.63</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>365585.89</v>
+      </c>
+      <c r="C4">
+        <v>128.94</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>47141037.37</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>47141037.37</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>916.1288</v>
+      </c>
+      <c r="C5">
+        <v>129.19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>118356.2</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>118356.2</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>137.07</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>137.07</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>137.07</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P373"/>
+  <dimension ref="A1:Z381"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O373" sqref="O373"/>
+      <selection activeCell="N381" sqref="N381"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1817.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>39.58</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>63994.74</v>
+      </c>
+      <c r="H2" s="1">
+        <v>7922.12</v>
+      </c>
+      <c r="I2" s="1">
+        <v>12.379329926178</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>71916.86</v>
+      </c>
+      <c r="M2" s="1">
+        <v>71916.86</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6025.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>36.19</v>
+      </c>
+      <c r="D3" s="1">
+        <v>29.1505892116</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>175632.3</v>
+      </c>
+      <c r="H3" s="1">
+        <v>42412.45</v>
+      </c>
+      <c r="I3" s="1">
+        <v>24.148433972567</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>218044.75</v>
+      </c>
+      <c r="M3" s="1">
+        <v>218044.75</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1473.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>251.8</v>
+      </c>
+      <c r="D4" s="1">
+        <v>246.3108689749</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>362815.91</v>
+      </c>
+      <c r="H4" s="1">
+        <v>8085.49</v>
+      </c>
+      <c r="I4" s="1">
+        <v>2.2285378830272</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>370901.4</v>
+      </c>
+      <c r="M4" s="1">
+        <v>370901.4</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>2420.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>174.2</v>
+      </c>
+      <c r="D5" s="1">
+        <v>203.2324049587</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>491822.42</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-70258.42</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-14.285322739049</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>421564.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>421564.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
+        <v>221.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>890.3</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1266.3645701357</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>279866.57</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-83110.27</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-29.696390676457</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>196756.3</v>
+      </c>
+      <c r="M6" s="1">
+        <v>196756.3</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>29781.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>26.7</v>
+      </c>
+      <c r="D7" s="1">
+        <v>26.9972247406</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>804004.35</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-8851.65</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.100945535929</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>795152.7</v>
+      </c>
+      <c r="M7" s="1">
+        <v>795152.7</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>498.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>109.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>58963.2</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-4681.2</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-7.9391891891892</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>54282.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>54282.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1842.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>67.45</v>
+      </c>
+      <c r="D9" s="1">
+        <v>64.0799674267</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>118035.3</v>
+      </c>
+      <c r="H9" s="1">
+        <v>6207.6</v>
+      </c>
+      <c r="I9" s="1">
+        <v>5.2591046915626</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>124242.9</v>
+      </c>
+      <c r="M9" s="1">
+        <v>124242.9</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>27450.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.395</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.9227285974</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>244928.9</v>
+      </c>
+      <c r="H10" s="1">
+        <v>40413.85</v>
+      </c>
+      <c r="I10" s="1">
+        <v>16.500237415838</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>285342.75</v>
+      </c>
+      <c r="M10" s="1">
+        <v>285342.75</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5514.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>185.3</v>
+      </c>
+      <c r="D11" s="1">
+        <v>159.9336216902</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>881873.99</v>
+      </c>
+      <c r="H11" s="1">
+        <v>139870.21</v>
+      </c>
+      <c r="I11" s="1">
+        <v>15.860566428544</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1021744.2</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1021744.2</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>3554.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>399.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>224.0871159257</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>796405.61</v>
+      </c>
+      <c r="H12" s="1">
+        <v>621640.39</v>
+      </c>
+      <c r="I12" s="1">
+        <v>78.055752269249</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1418046.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1418046.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="1">
+        <v>8369.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>16.04</v>
+      </c>
+      <c r="D13" s="1">
+        <v>24.8976723623</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>208368.62</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-74129.86</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-35.576307027421</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>134238.76</v>
+      </c>
+      <c r="M13" s="1">
+        <v>134238.76</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1041.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>63.15</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>66155.55</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-416.4</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.6294256490952</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>65739.15</v>
+      </c>
+      <c r="M14" s="1">
+        <v>65739.15</v>
+      </c>
+      <c r="N14" s="1">
         <v>0.05</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="1">
+        <v>10189.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>52.22</v>
+      </c>
+      <c r="D15" s="1">
+        <v>60.400686034</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>615422.59</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-83353.01</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-13.544028339941</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>532069.58</v>
+      </c>
+      <c r="M15" s="1">
+        <v>532069.58</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="1">
+        <v>4764.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>10.345</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.175</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>62765.7</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-13482.12</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-21.480075901328</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>49283.58</v>
+      </c>
+      <c r="M16" s="1">
+        <v>49283.58</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1">
+        <v>11979.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>71.18</v>
+      </c>
+      <c r="D17" s="1">
+        <v>55.7349428166</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>667648.88</v>
+      </c>
+      <c r="H17" s="1">
+        <v>185016.34</v>
+      </c>
+      <c r="I17" s="1">
+        <v>27.711622911732</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>852665.22</v>
+      </c>
+      <c r="M17" s="1">
+        <v>852665.22</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1">
+        <v>5405.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>34.46</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.8347419056</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>161256.78</v>
+      </c>
+      <c r="H18" s="1">
+        <v>24999.52</v>
+      </c>
+      <c r="I18" s="1">
+        <v>15.502926450596</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>186256.3</v>
+      </c>
+      <c r="M18" s="1">
+        <v>186256.3</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.14</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4135.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1591.2</v>
+      </c>
+      <c r="D19" s="1">
+        <v>545.4301354293</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2255353.61</v>
+      </c>
+      <c r="H19" s="1">
+        <v>4324258.39</v>
+      </c>
+      <c r="I19" s="1">
+        <v>191.73305555398</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>6579612.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>6579612.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>4.77</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1308.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.08</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>80363.52</v>
+      </c>
+      <c r="H20" s="1">
+        <v>6069.12</v>
+      </c>
+      <c r="I20" s="1">
+        <v>7.5520833333333</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>86432.64</v>
+      </c>
+      <c r="M20" s="1">
+        <v>86432.64</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="1">
+        <v>32197.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>42.35</v>
+      </c>
+      <c r="D21" s="1">
+        <v>27.6535149238</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>890360.22</v>
+      </c>
+      <c r="H21" s="1">
+        <v>473182.73</v>
+      </c>
+      <c r="I21" s="1">
+        <v>53.145088849545</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1363542.95</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1363542.95</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
+        <v>7106.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>10.16</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.395</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>59654.87</v>
+      </c>
+      <c r="H22" s="1">
+        <v>12542.09</v>
+      </c>
+      <c r="I22" s="1">
+        <v>21.024419297201</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>72196.96</v>
+      </c>
+      <c r="M22" s="1">
+        <v>72196.96</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1135.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>64.9</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>62254.75</v>
+      </c>
+      <c r="H23" s="1">
+        <v>11406.75</v>
+      </c>
+      <c r="I23" s="1">
+        <v>18.322698268004</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>73661.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>73661.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="1">
+        <v>7804.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>21.6</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.4263364941</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>143799.13</v>
+      </c>
+      <c r="H24" s="1">
+        <v>24767.27</v>
+      </c>
+      <c r="I24" s="1">
+        <v>17.22351866802</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>168566.4</v>
+      </c>
+      <c r="M24" s="1">
+        <v>168566.4</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>59731.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.1</v>
+      </c>
+      <c r="D25" s="1">
+        <v>9.7697343088</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>583556.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>676768.1</v>
+      </c>
+      <c r="I25" s="1">
+        <v>115.97311997478</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1260324.1</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1260324.1</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="1">
+        <v>45974.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.068</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.202381781</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>147226.3</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-6178.07</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-4.1963086758276</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>141048.23</v>
+      </c>
+      <c r="M26" s="1">
+        <v>141048.23</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="1">
+        <v>133040.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.634</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.5430302165</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1003524.74</v>
+      </c>
+      <c r="H27" s="1">
+        <v>544262.62</v>
+      </c>
+      <c r="I27" s="1">
+        <v>54.235097382851</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1547787.36</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1547787.36</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="1">
+        <v>9841.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.82</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.735686414</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>164695.89</v>
+      </c>
+      <c r="H28" s="1">
+        <v>10670.73</v>
+      </c>
+      <c r="I28" s="1">
+        <v>6.4790505701144</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>175366.62</v>
+      </c>
+      <c r="M28" s="1">
+        <v>175366.62</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="1">
+        <v>6954.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>14.69</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.2214998562</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>98896.31</v>
+      </c>
+      <c r="H29" s="1">
+        <v>3257.95</v>
+      </c>
+      <c r="I29" s="1">
+        <v>3.2943089585446</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>102154.26</v>
+      </c>
+      <c r="M29" s="1">
+        <v>102154.26</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>1295.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>168.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>130.5452277992</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>169056.07</v>
+      </c>
+      <c r="H30" s="1">
+        <v>48503.93</v>
+      </c>
+      <c r="I30" s="1">
+        <v>28.691031324696</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>217560.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>217560.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>738.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>298.9</v>
+      </c>
+      <c r="D31" s="1">
+        <v>201.1945799458</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>148481.6</v>
+      </c>
+      <c r="H31" s="1">
+        <v>72106.6</v>
+      </c>
+      <c r="I31" s="1">
+        <v>48.562650186959</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>220588.2</v>
+      </c>
+      <c r="M31" s="1">
+        <v>220588.2</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1906.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>31.48</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>65185.2</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-5184.32</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-7.953216374269</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>60000.88</v>
+      </c>
+      <c r="M32" s="1">
+        <v>60000.88</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>9989.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>67.9</v>
+      </c>
+      <c r="D33" s="1">
+        <v>78.4756502152</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>783893.27</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-105640.17</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-13.476346084716</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>678253.1</v>
+      </c>
+      <c r="M33" s="1">
+        <v>678253.1</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>11207.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.96</v>
+      </c>
+      <c r="D34" s="1">
+        <v>77.0085419827</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>863034.73</v>
+      </c>
+      <c r="H34" s="1">
+        <v>257216.99</v>
+      </c>
+      <c r="I34" s="1">
+        <v>29.803782056372</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1120251.72</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1120251.72</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>728098.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.328</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.2551319877</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>8194839.09</v>
+      </c>
+      <c r="H35" s="1">
+        <v>53055.05</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.64742027777876</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>8247894.14</v>
+      </c>
+      <c r="M35" s="1">
+        <v>8247894.14</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.98</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>199820.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.746</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.7060685117</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2139286.61</v>
+      </c>
+      <c r="H36" s="1">
+        <v>7979.11</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.37297994400105</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2147265.72</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2147265.72</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2870.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>50.52</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.2573240418</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>149978.52</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-4986.12</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.3245560764301</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>144992.4</v>
+      </c>
+      <c r="M37" s="1">
+        <v>144992.4</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>15081.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.642</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.948720244</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>180198.65</v>
+      </c>
+      <c r="H38" s="1">
+        <v>25536.35</v>
+      </c>
+      <c r="I38" s="1">
+        <v>14.171221593503</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>205735.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>205735.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>15232.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>26.17</v>
+      </c>
+      <c r="D39" s="1">
+        <v>24.9207733718</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>379593.22</v>
+      </c>
+      <c r="H39" s="1">
+        <v>19028.22</v>
+      </c>
+      <c r="I39" s="1">
+        <v>5.0127923781147</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>398621.44</v>
+      </c>
+      <c r="M39" s="1">
+        <v>398621.44</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>52213.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.31</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5967065673</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>553285.84</v>
+      </c>
+      <c r="H40" s="1">
+        <v>89456.19</v>
+      </c>
+      <c r="I40" s="1">
+        <v>16.168169060679</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>642742.03</v>
+      </c>
+      <c r="M40" s="1">
+        <v>642742.03</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>7271.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>16.615</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.2664764131</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>118273.55</v>
+      </c>
+      <c r="H41" s="1">
+        <v>2534.12</v>
+      </c>
+      <c r="I41" s="1">
+        <v>2.1425923209374</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>120807.67</v>
+      </c>
+      <c r="M41" s="1">
+        <v>120807.67</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>680.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>81.6</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>63036.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-7548.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-11.974110032362</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>55488.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>55488.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4539.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>36.3</v>
+      </c>
+      <c r="D43" s="1">
+        <v>34.5189557171</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>156681.54</v>
+      </c>
+      <c r="H43" s="1">
+        <v>8084.16</v>
+      </c>
+      <c r="I43" s="1">
+        <v>5.1596122938286</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>164765.7</v>
+      </c>
+      <c r="M43" s="1">
+        <v>164765.7</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="1">
+        <v>5431.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>78.5</v>
+      </c>
+      <c r="D44" s="1">
+        <v>66.154964095</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>359287.61</v>
+      </c>
+      <c r="H44" s="1">
+        <v>67045.89</v>
+      </c>
+      <c r="I44" s="1">
+        <v>18.660785435935</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>426333.5</v>
+      </c>
+      <c r="M44" s="1">
+        <v>426333.5</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>55.05</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>62771.5</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-7171.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-11.423974255833</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>55600.5</v>
+      </c>
+      <c r="M45" s="1">
+        <v>55600.5</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="1">
+        <v>20436.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.24</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.6503371501</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>381138.29</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-28821.65</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-7.5619927874473</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>352316.64</v>
+      </c>
+      <c r="M46" s="1">
+        <v>352316.64</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" s="1">
+        <v>6094.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>66.2</v>
+      </c>
+      <c r="D47" s="1">
+        <v>60.287361339</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>367391.18</v>
+      </c>
+      <c r="H47" s="1">
+        <v>36031.62</v>
+      </c>
+      <c r="I47" s="1">
+        <v>9.8074265147029</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>403422.8</v>
+      </c>
+      <c r="M47" s="1">
+        <v>403422.8</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" s="1">
+        <v>12453.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.365</v>
+      </c>
+      <c r="D48" s="1">
+        <v>28.7540022485</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>358073.59</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-141827.24</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-39.608405635277</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>216246.35</v>
+      </c>
+      <c r="M48" s="1">
+        <v>216246.35</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" s="1">
+        <v>16121.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>30.2</v>
+      </c>
+      <c r="D49" s="1">
+        <v>30.0731338006</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>484808.99</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2045.21</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.42185892633715</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>486854.2</v>
+      </c>
+      <c r="M49" s="1">
+        <v>486854.2</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2431.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>247.1</v>
+      </c>
+      <c r="D50" s="1">
+        <v>223.1258658988</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>542418.98</v>
+      </c>
+      <c r="H50" s="1">
+        <v>58281.12</v>
+      </c>
+      <c r="I50" s="1">
+        <v>10.744668263636</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>600700.1</v>
+      </c>
+      <c r="M50" s="1">
+        <v>600700.1</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" s="1">
+        <v>8552.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>52.82</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.9395825538</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>427083.31</v>
+      </c>
+      <c r="H51" s="1">
+        <v>24633.33</v>
+      </c>
+      <c r="I51" s="1">
+        <v>5.76780441268</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>451716.64</v>
+      </c>
+      <c r="M51" s="1">
+        <v>451716.64</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" s="1">
+        <v>9494.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>27.65</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.8287623762</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>292688.27</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-30179.17</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-10.311028180255</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>262509.1</v>
+      </c>
+      <c r="M52" s="1">
+        <v>262509.1</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="1">
+        <v>48579.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>18.23</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1358377077</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>929599.86</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-44004.69</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-4.7337238196228</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>885595.17</v>
+      </c>
+      <c r="M53" s="1">
+        <v>885595.17</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="1">
+        <v>100769.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.373</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5127372505</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>454744.02</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-14081.18</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-3.0965069095356</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>440662.84</v>
+      </c>
+      <c r="M54" s="1">
+        <v>440662.84</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1318.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>129.35</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.6875644917</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>192016.21</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-21532.91</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-11.214110517024</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>170483.3</v>
+      </c>
+      <c r="M55" s="1">
+        <v>170483.3</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" s="1">
+        <v>10473.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>38.66</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.3131223145</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>453618.33</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-48732.15</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-10.742985187569</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>404886.18</v>
+      </c>
+      <c r="M56" s="1">
+        <v>404886.18</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="1">
+        <v>135041.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>9.935</v>
+      </c>
+      <c r="D57" s="1">
+        <v>6.228397968</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>841089.09</v>
+      </c>
+      <c r="H57" s="1">
+        <v>500543.25</v>
+      </c>
+      <c r="I57" s="1">
+        <v>59.511323586423</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1341632.34</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1341632.34</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" s="1">
+        <v>34331.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>26.9</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.9324412339</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>546976.64</v>
+      </c>
+      <c r="H58" s="1">
+        <v>376527.26</v>
+      </c>
+      <c r="I58" s="1">
+        <v>68.837905033751</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>923503.9</v>
+      </c>
+      <c r="M58" s="1">
+        <v>923503.9</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2845.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="D59" s="1">
+        <v>104.1228154657</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>296229.41</v>
+      </c>
+      <c r="H59" s="1">
+        <v>26678.09</v>
+      </c>
+      <c r="I59" s="1">
+        <v>9.0058883754992</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>322907.5</v>
+      </c>
+      <c r="M59" s="1">
+        <v>322907.5</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" s="1">
+        <v>2649.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>183.55</v>
+      </c>
+      <c r="D60" s="1">
+        <v>201.1602151755</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>532873.41</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-46649.46</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-8.7543230952357</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>486223.95</v>
+      </c>
+      <c r="M60" s="1">
+        <v>486223.95</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>151</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1013.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>62.72</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>69046.08</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-5510.72</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-7.981220657277</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>63535.36</v>
+      </c>
+      <c r="M61" s="1">
+        <v>63535.36</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" s="1">
+        <v>2454.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>22.68</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>62969.64</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-7312.92</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-11.613406079501</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>55656.72</v>
+      </c>
+      <c r="M62" s="1">
+        <v>55656.72</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" s="1">
+        <v>487.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>318.8</v>
+      </c>
+      <c r="D63" s="1">
+        <v>318.4788501027</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>155099.2</v>
+      </c>
+      <c r="H63" s="1">
+        <v>156.4</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.10083868904546</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>155255.6</v>
+      </c>
+      <c r="M63" s="1">
+        <v>155255.6</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" s="1">
+        <v>4645.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>59.9</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.742058127</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>291436.86</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-13201.36</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-4.5297495999648</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>278235.5</v>
+      </c>
+      <c r="M64" s="1">
+        <v>278235.5</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" s="1">
+        <v>723.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>73.15</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>60189.75</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-7302.3</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-12.132132132132</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>52887.45</v>
+      </c>
+      <c r="M65" s="1">
+        <v>52887.45</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1948.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>41.03</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>76848.6</v>
+      </c>
+      <c r="H66" s="1">
+        <v>3077.84</v>
+      </c>
+      <c r="I66" s="1">
+        <v>4.0050697084918</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>79926.44</v>
+      </c>
+      <c r="M66" s="1">
+        <v>79926.44</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" s="1">
+        <v>1676.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>39.12</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>61609.76</v>
+      </c>
+      <c r="H67" s="1">
+        <v>3955.36</v>
+      </c>
+      <c r="I67" s="1">
+        <v>6.4200217627856</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>65565.12</v>
+      </c>
+      <c r="M67" s="1">
+        <v>65565.12</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" s="1">
+        <v>3661.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>199.1</v>
+      </c>
+      <c r="D68" s="1">
+        <v>153.1502758809</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>560683.16</v>
+      </c>
+      <c r="H68" s="1">
+        <v>168221.94</v>
+      </c>
+      <c r="I68" s="1">
+        <v>30.003030588613</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>728905.1</v>
+      </c>
+      <c r="M68" s="1">
+        <v>728905.1</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1308.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>58.95</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>86197.2</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-9090.6</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-10.546282245827</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>77106.6</v>
+      </c>
+      <c r="M69" s="1">
+        <v>77106.6</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="1">
+        <v>19463.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.65</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.2702959462</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>686465.77</v>
+      </c>
+      <c r="H70" s="1">
+        <v>143631.18</v>
+      </c>
+      <c r="I70" s="1">
+        <v>20.923283618351</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>830096.95</v>
+      </c>
+      <c r="M70" s="1">
+        <v>830096.95</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" s="1">
+        <v>5624.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>9.05</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>59783.12</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-8885.92</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-14.86359360301</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>50897.2</v>
+      </c>
+      <c r="M71" s="1">
+        <v>50897.2</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="1">
+        <v>940.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>232.2</v>
+      </c>
+      <c r="D72" s="1">
+        <v>257.355</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>241913.7</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-23645.7</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-9.7744360902256</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>218268.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>218268.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" s="1">
+        <v>5643.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>70.46</v>
+      </c>
+      <c r="D73" s="1">
+        <v>77.7788357257</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>438905.97</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-41300.19</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-9.4098036533884</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>397605.78</v>
+      </c>
+      <c r="M73" s="1">
+        <v>397605.78</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" s="1">
+        <v>2106.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>70.04</v>
+      </c>
+      <c r="D74" s="1">
+        <v>68.7123409307</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>144708.19</v>
+      </c>
+      <c r="H74" s="1">
+        <v>2796.05</v>
+      </c>
+      <c r="I74" s="1">
+        <v>1.932198861723</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>147504.24</v>
+      </c>
+      <c r="M74" s="1">
+        <v>147504.24</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>329.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1749.5</v>
+      </c>
+      <c r="D75" s="1">
+        <v>1477.9031306991</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>486230.13</v>
+      </c>
+      <c r="H75" s="1">
+        <v>89355.37</v>
+      </c>
+      <c r="I75" s="1">
+        <v>18.377176667353</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>575585.5</v>
+      </c>
+      <c r="M75" s="1">
+        <v>575585.5</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1253.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>56.95</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>61071.22</v>
+      </c>
+      <c r="H76" s="1">
+        <v>10287.13</v>
+      </c>
+      <c r="I76" s="1">
+        <v>16.844480919163</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>71358.35</v>
+      </c>
+      <c r="M76" s="1">
+        <v>71358.35</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1928.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>27.26</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>61001.92</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-8444.64</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-13.843236409608</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>52557.28</v>
+      </c>
+      <c r="M77" s="1">
+        <v>52557.28</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" s="1">
+        <v>26914.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>20.58</v>
+      </c>
+      <c r="D78" s="1">
+        <v>13.7980051274</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>371359.51</v>
+      </c>
+      <c r="H78" s="1">
+        <v>182530.61</v>
+      </c>
+      <c r="I78" s="1">
+        <v>49.151995595858</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>553890.12</v>
+      </c>
+      <c r="M78" s="1">
+        <v>553890.12</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" s="1">
+        <v>11887.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>55.94</v>
+      </c>
+      <c r="D79" s="1">
+        <v>40.6200816017</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>482850.91</v>
+      </c>
+      <c r="H79" s="1">
+        <v>182107.87</v>
+      </c>
+      <c r="I79" s="1">
+        <v>37.715134470804</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>664958.78</v>
+      </c>
+      <c r="M79" s="1">
+        <v>664958.78</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1">
+        <v>12183.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>79.28</v>
+      </c>
+      <c r="D80" s="1">
+        <v>36.4924173028</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>444587.12</v>
+      </c>
+      <c r="H80" s="1">
+        <v>521281.12</v>
+      </c>
+      <c r="I80" s="1">
+        <v>117.25061220847</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>965868.24</v>
+      </c>
+      <c r="M80" s="1">
+        <v>965868.24</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" s="1">
+        <v>28295.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>26.85</v>
+      </c>
+      <c r="D81" s="1">
+        <v>13.1743534193</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>372768.33</v>
+      </c>
+      <c r="H81" s="1">
+        <v>386952.42</v>
+      </c>
+      <c r="I81" s="1">
+        <v>103.80506841877</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>759720.75</v>
+      </c>
+      <c r="M81" s="1">
+        <v>759720.75</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>1536.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>35.88</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>60057.6</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-4945.92</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-8.2352941176471</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>55111.68</v>
+      </c>
+      <c r="M82" s="1">
+        <v>55111.68</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="1">
+        <v>220505.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>6.056</v>
+      </c>
+      <c r="D83" s="1">
+        <v>2.9392707648</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>648123.9</v>
+      </c>
+      <c r="H83" s="1">
+        <v>687254.38</v>
+      </c>
+      <c r="I83" s="1">
+        <v>106.03749992864</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>1335378.28</v>
+      </c>
+      <c r="M83" s="1">
+        <v>1335378.28</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" s="1">
+        <v>11143.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.9</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.1496598762</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>213384.66</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-58496.96</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.413854397968</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>154887.7</v>
+      </c>
+      <c r="M84" s="1">
+        <v>154887.7</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" s="1">
+        <v>4134.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.56</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>61968.66</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-5911.62</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-9.5396931287525</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>56057.04</v>
+      </c>
+      <c r="M85" s="1">
+        <v>56057.04</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2515.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>117.75</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.4485447316</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>287838.09</v>
+      </c>
+      <c r="H86" s="1">
+        <v>8303.16</v>
+      </c>
+      <c r="I86" s="1">
+        <v>2.8846633883653</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>296141.25</v>
+      </c>
+      <c r="M86" s="1">
+        <v>296141.25</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" s="1">
+        <v>631.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>265.35</v>
+      </c>
+      <c r="D87" s="1">
+        <v>517.4809508716</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>326530.48</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-159094.63</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-48.722750170214</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>167435.85</v>
+      </c>
+      <c r="M87" s="1">
+        <v>167435.85</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1966.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>36.2</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>70028.92</v>
+      </c>
+      <c r="H88" s="1">
+        <v>1140.28</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.6282987085907</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>71169.2</v>
+      </c>
+      <c r="M88" s="1">
+        <v>71169.2</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="1">
+        <v>3603.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.49</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.7048293089</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>229528.5</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-51216.03</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-22.31358197348</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>178312.47</v>
+      </c>
+      <c r="M89" s="1">
+        <v>178312.47</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1830.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>27.64</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>61183.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-10601.8</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-17.328015952144</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>50581.2</v>
+      </c>
+      <c r="M90" s="1">
+        <v>50581.2</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" s="1">
+        <v>172638.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.307</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.4298296435</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>592118.93</v>
+      </c>
+      <c r="H91" s="1">
+        <v>151432.94</v>
+      </c>
+      <c r="I91" s="1">
+        <v>25.574750667066</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>743551.87</v>
+      </c>
+      <c r="M91" s="1">
+        <v>743551.87</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="1">
+        <v>8079.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.21</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.5228283203</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>214277.93</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-26764.34</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-12.490479070803</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>187513.59</v>
+      </c>
+      <c r="M92" s="1">
+        <v>187513.59</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4222.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>167.38</v>
+      </c>
+      <c r="D93" s="1">
+        <v>138.7950236855</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>585992.59</v>
+      </c>
+      <c r="H93" s="1">
+        <v>120685.77</v>
+      </c>
+      <c r="I93" s="1">
+        <v>20.595101723044</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>706678.36</v>
+      </c>
+      <c r="M93" s="1">
+        <v>706678.36</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" s="1">
+        <v>3297.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>138.7</v>
+      </c>
+      <c r="D94" s="1">
+        <v>77.7181225356</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>256236.65</v>
+      </c>
+      <c r="H94" s="1">
+        <v>201057.25</v>
+      </c>
+      <c r="I94" s="1">
+        <v>78.465453712418</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>457293.9</v>
+      </c>
+      <c r="M94" s="1">
+        <v>457293.9</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3673.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>51.7</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8421453852</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>208781.2</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-18887.1</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-9.04636049606</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>189894.1</v>
+      </c>
+      <c r="M95" s="1">
+        <v>189894.1</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2188.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>386.15</v>
+      </c>
+      <c r="D96" s="1">
+        <v>393.5851828154</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>861164.38</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-16268.18</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.8890911396033</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>844896.2</v>
+      </c>
+      <c r="M96" s="1">
+        <v>844896.2</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" s="1">
+        <v>12252.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>26.29</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.6837797911</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>253417.67</v>
+      </c>
+      <c r="H97" s="1">
+        <v>68687.41</v>
+      </c>
+      <c r="I97" s="1">
+        <v>27.104428037713</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>322105.08</v>
+      </c>
+      <c r="M97" s="1">
+        <v>322105.08</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2347.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>520.3</v>
+      </c>
+      <c r="D98" s="1">
+        <v>618.611533873</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1451881.27</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-230737.17</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-15.89228918147</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1221144.1</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1221144.1</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" s="1">
+        <v>6628.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>48.88</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.5334580567</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>387959.76</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-63983.12</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-16.492205274073</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>323976.64</v>
+      </c>
+      <c r="M99" s="1">
+        <v>323976.64</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" s="1">
+        <v>3161.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>132.05</v>
+      </c>
+      <c r="D100" s="1">
+        <v>116.2436222714</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>367446.09</v>
+      </c>
+      <c r="H100" s="1">
+        <v>49963.96</v>
+      </c>
+      <c r="I100" s="1">
+        <v>13.597630063229</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>417410.05</v>
+      </c>
+      <c r="M100" s="1">
+        <v>417410.05</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" s="1">
+        <v>5580.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>15.66</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7747831541</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>65703.29</v>
+      </c>
+      <c r="H101" s="1">
+        <v>21679.51</v>
+      </c>
+      <c r="I101" s="1">
+        <v>32.99607980057</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>87382.8</v>
+      </c>
+      <c r="M101" s="1">
+        <v>87382.8</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" s="1">
+        <v>5811.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>53.88</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.1764136982</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>303197.14</v>
+      </c>
+      <c r="H102" s="1">
+        <v>9899.54</v>
+      </c>
+      <c r="I102" s="1">
+        <v>3.2650505872186</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>313096.68</v>
+      </c>
+      <c r="M102" s="1">
+        <v>313096.68</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" s="1">
+        <v>576.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>468.8</v>
+      </c>
+      <c r="D103" s="1">
+        <v>220.1371006944</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>126798.97</v>
+      </c>
+      <c r="H103" s="1">
+        <v>143229.83</v>
+      </c>
+      <c r="I103" s="1">
+        <v>112.95819674245</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>270028.8</v>
+      </c>
+      <c r="M103" s="1">
+        <v>270028.8</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" s="1">
+        <v>65072.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.553</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4756946152</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>226170.4</v>
+      </c>
+      <c r="H104" s="1">
+        <v>5030.42</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2.2241725707697</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>231200.82</v>
+      </c>
+      <c r="M104" s="1">
+        <v>231200.82</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" s="1">
+        <v>4019.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>74.52</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.223901468</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>278210.86</v>
+      </c>
+      <c r="H105" s="1">
+        <v>21285.02</v>
+      </c>
+      <c r="I105" s="1">
+        <v>7.6506790568851</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>299495.88</v>
+      </c>
+      <c r="M105" s="1">
+        <v>299495.88</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" s="1">
+        <v>68677.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>12.005</v>
+      </c>
+      <c r="D106" s="1">
+        <v>5.453645762</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>374540.03</v>
+      </c>
+      <c r="H106" s="1">
+        <v>449927.36</v>
+      </c>
+      <c r="I106" s="1">
+        <v>120.12797670786</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>824467.39</v>
+      </c>
+      <c r="M106" s="1">
+        <v>824467.39</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" s="1">
+        <v>30446.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.445</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.4017076135</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>499366.39</v>
+      </c>
+      <c r="H107" s="1">
+        <v>1318.08</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.26395048333149</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>500684.47</v>
+      </c>
+      <c r="M107" s="1">
+        <v>500684.47</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" s="1">
+        <v>1299.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>4809.79</v>
+      </c>
+      <c r="D108" s="1">
+        <v>4799.6759969207</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>6234779.12</v>
+      </c>
+      <c r="H108" s="1">
+        <v>13138.09</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.21072262139737</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>6247917.21</v>
+      </c>
+      <c r="M108" s="1">
+        <v>6247917.21</v>
+      </c>
+      <c r="N108" s="1">
+        <v>4.53</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" s="1">
+        <v>25806.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>17.505</v>
+      </c>
+      <c r="D109" s="1">
+        <v>18.1693536387</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>468878.34</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-17144.31</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-3.6564516927781</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>451734.03</v>
+      </c>
+      <c r="M109" s="1">
+        <v>451734.03</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" s="1">
+        <v>2743.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>67.2</v>
+      </c>
+      <c r="D110" s="1">
+        <v>68.3907473569</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>187595.82</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-3266.22</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-1.7410942312041</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>184329.6</v>
+      </c>
+      <c r="M110" s="1">
+        <v>184329.6</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="1">
+        <v>8736.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>28.98</v>
+      </c>
+      <c r="D111" s="1">
+        <v>22.8193463828</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>199349.81</v>
+      </c>
+      <c r="H111" s="1">
+        <v>53819.47</v>
+      </c>
+      <c r="I111" s="1">
+        <v>26.997502530853</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>253169.28</v>
+      </c>
+      <c r="M111" s="1">
+        <v>253169.28</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" s="1">
+        <v>4994.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>38.8</v>
+      </c>
+      <c r="D112" s="1">
+        <v>30.6325290348</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>152978.85</v>
+      </c>
+      <c r="H112" s="1">
+        <v>40788.35</v>
+      </c>
+      <c r="I112" s="1">
+        <v>26.662738019014</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>193767.2</v>
+      </c>
+      <c r="M112" s="1">
+        <v>193767.2</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" s="1">
+        <v>3827.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>16.16</v>
+      </c>
+      <c r="D113" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>62609.72</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-765.4</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-1.2224938875306</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>61844.32</v>
+      </c>
+      <c r="M113" s="1">
+        <v>61844.32</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" s="1">
+        <v>3318.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>28.55</v>
+      </c>
+      <c r="D114" s="1">
+        <v>24.5858890898</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>81575.98</v>
+      </c>
+      <c r="H114" s="1">
+        <v>13152.92</v>
+      </c>
+      <c r="I114" s="1">
+        <v>16.12352067361</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>94728.9</v>
+      </c>
+      <c r="M114" s="1">
+        <v>94728.9</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" s="1">
+        <v>6999.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>32.29</v>
+      </c>
+      <c r="D115" s="1">
+        <v>41.7146735248</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>291961.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-65963.29</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-22.5931853912</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>225997.71</v>
+      </c>
+      <c r="M115" s="1">
+        <v>225997.71</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" s="1">
+        <v>2308.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>26.62</v>
+      </c>
+      <c r="D116" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>64231.64</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-2792.68</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-4.3478260869565</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>61438.96</v>
+      </c>
+      <c r="M116" s="1">
+        <v>61438.96</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" s="1">
+        <v>698.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="D117" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>63308.6</v>
+      </c>
+      <c r="H117" s="1">
+        <v>7049.8</v>
+      </c>
+      <c r="I117" s="1">
+        <v>11.135611907387</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>70358.4</v>
+      </c>
+      <c r="M117" s="1">
+        <v>70358.4</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" s="1">
+        <v>2539.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>37.25</v>
+      </c>
+      <c r="D118" s="1">
+        <v>36.9735840882</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>93875.93</v>
+      </c>
+      <c r="H118" s="1">
+        <v>701.82</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.74760377873221</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>94577.75</v>
+      </c>
+      <c r="M118" s="1">
+        <v>94577.75</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" s="1">
+        <v>3258.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>324.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>235.61737876</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>767641.42</v>
+      </c>
+      <c r="H119" s="1">
+        <v>287950.58</v>
+      </c>
+      <c r="I119" s="1">
+        <v>37.511079066057</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>1055592.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>1055592.0</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" s="1">
+        <v>107728.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>4.596</v>
+      </c>
+      <c r="D120" s="1">
+        <v>2.6802696606</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>288740.09</v>
+      </c>
+      <c r="H120" s="1">
+        <v>206377.8</v>
+      </c>
+      <c r="I120" s="1">
+        <v>71.475284225339</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>495117.89</v>
+      </c>
+      <c r="M120" s="1">
+        <v>495117.89</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>271</v>
+      </c>
+      <c r="B121" s="1">
+        <v>23810.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>9.092</v>
+      </c>
+      <c r="D121" s="1">
+        <v>9.3778282234</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>223286.09</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-6805.57</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-3.0479148969826</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>216480.52</v>
+      </c>
+      <c r="M121" s="1">
+        <v>216480.52</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" s="1">
+        <v>10652.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>75.66</v>
+      </c>
+      <c r="D122" s="1">
+        <v>90.8712579797</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>967960.64</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-162030.32</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-16.739350062829</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>805930.32</v>
+      </c>
+      <c r="M122" s="1">
+        <v>805930.32</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" s="1">
+        <v>9539.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>142.9</v>
+      </c>
+      <c r="D123" s="1">
+        <v>167.95129783</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1602087.43</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-238964.33</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-14.915810805656</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1363123.1</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1363123.1</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>277</v>
+      </c>
+      <c r="B124" s="1">
+        <v>20894.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>32.62</v>
+      </c>
+      <c r="D124" s="1">
+        <v>32.6166918733</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>681493.16</v>
+      </c>
+      <c r="H124" s="1">
+        <v>69.12</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.010142434885187</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>681562.28</v>
+      </c>
+      <c r="M124" s="1">
+        <v>681562.28</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" s="1">
+        <v>5645.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>276.95</v>
+      </c>
+      <c r="D125" s="1">
+        <v>142.026428698</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>801739.19</v>
+      </c>
+      <c r="H125" s="1">
+        <v>761643.56</v>
+      </c>
+      <c r="I125" s="1">
+        <v>94.998918538584</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1563382.75</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1563382.75</v>
+      </c>
+      <c r="N125" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" s="1">
+        <v>7718.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>156.12</v>
+      </c>
+      <c r="D126" s="1">
+        <v>127.6891992744</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>985505.24</v>
+      </c>
+      <c r="H126" s="1">
+        <v>219428.92</v>
+      </c>
+      <c r="I126" s="1">
+        <v>22.265626918432</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1204934.16</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1204934.16</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" s="1">
+        <v>6939.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>273.05</v>
+      </c>
+      <c r="D127" s="1">
+        <v>191.3631805736</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1327869.11</v>
+      </c>
+      <c r="H127" s="1">
+        <v>566824.84</v>
+      </c>
+      <c r="I127" s="1">
+        <v>42.68680065914</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>1894693.95</v>
+      </c>
+      <c r="M127" s="1">
+        <v>1894693.95</v>
+      </c>
+      <c r="N127" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" s="1">
+        <v>8269.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>20.5</v>
+      </c>
+      <c r="D128" s="1">
+        <v>19.7925142097</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>163664.3</v>
+      </c>
+      <c r="H128" s="1">
+        <v>5850.2</v>
+      </c>
+      <c r="I128" s="1">
+        <v>3.5745119735947</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>169514.5</v>
+      </c>
+      <c r="M128" s="1">
+        <v>169514.5</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" s="1">
+        <v>7172.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>77.18</v>
+      </c>
+      <c r="D129" s="1">
+        <v>35.793615449</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>256711.81</v>
+      </c>
+      <c r="H129" s="1">
+        <v>296823.15</v>
+      </c>
+      <c r="I129" s="1">
+        <v>115.62504662329</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>553534.96</v>
+      </c>
+      <c r="M129" s="1">
+        <v>553534.96</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" s="1">
+        <v>519.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>148.9</v>
+      </c>
+      <c r="D130" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>68092.8</v>
+      </c>
+      <c r="H130" s="1">
+        <v>9186.3</v>
+      </c>
+      <c r="I130" s="1">
+        <v>13.490853658537</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>77279.1</v>
+      </c>
+      <c r="M130" s="1">
+        <v>77279.1</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>291</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1928.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>49.92</v>
+      </c>
+      <c r="D131" s="1">
+        <v>51.8724481328</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>100010.08</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-3764.32</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-3.763940594788</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>96245.76</v>
+      </c>
+      <c r="M131" s="1">
+        <v>96245.76</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>293</v>
+      </c>
+      <c r="B132" s="1">
+        <v>6194.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>65.69</v>
+      </c>
+      <c r="D132" s="1">
+        <v>26.7491314175</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>165684.12</v>
+      </c>
+      <c r="H132" s="1">
+        <v>241199.74</v>
+      </c>
+      <c r="I132" s="1">
+        <v>145.57806746959</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>406883.86</v>
+      </c>
+      <c r="M132" s="1">
+        <v>406883.86</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>295</v>
+      </c>
+      <c r="B133" s="1">
+        <v>5410.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>9.954</v>
+      </c>
+      <c r="D133" s="1">
+        <v>11.505</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>62242.05</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-8390.91</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-13.48109517601</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>53851.14</v>
+      </c>
+      <c r="M133" s="1">
+        <v>53851.14</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>297</v>
+      </c>
+      <c r="B134" s="1">
+        <v>18992.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>36.34</v>
+      </c>
+      <c r="D134" s="1">
+        <v>29.6970024221</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>564005.47</v>
+      </c>
+      <c r="H134" s="1">
+        <v>126163.81</v>
+      </c>
+      <c r="I134" s="1">
+        <v>22.369252908132</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>690169.28</v>
+      </c>
+      <c r="M134" s="1">
+        <v>690169.28</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>299</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1209.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>55.56</v>
+      </c>
+      <c r="D135" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>62239.32</v>
+      </c>
+      <c r="H135" s="1">
+        <v>4932.72</v>
+      </c>
+      <c r="I135" s="1">
+        <v>7.9254079254079</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>67172.04</v>
+      </c>
+      <c r="M135" s="1">
+        <v>67172.04</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>301</v>
+      </c>
+      <c r="B136" s="1">
+        <v>15283.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>10.32</v>
+      </c>
+      <c r="D136" s="1">
+        <v>10.1668134529</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>155379.41</v>
+      </c>
+      <c r="H136" s="1">
+        <v>2341.15</v>
+      </c>
+      <c r="I136" s="1">
+        <v>1.5067311685635</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>157720.56</v>
+      </c>
+      <c r="M136" s="1">
+        <v>157720.56</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="1">
+        <v>865.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>228.1</v>
+      </c>
+      <c r="D137" s="1">
+        <v>254.8052947977</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>220406.58</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-23100.08</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-10.480667137977</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>197306.5</v>
+      </c>
+      <c r="M137" s="1">
+        <v>197306.5</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>305</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1115.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>250.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>252.5115515695</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>281550.38</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-2800.38</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-0.99462838586828</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>278750.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>278750.0</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>307</v>
+      </c>
+      <c r="B139" s="1">
+        <v>4174.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>24.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>19.4360852899</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>81126.22</v>
+      </c>
+      <c r="H139" s="1">
+        <v>19049.78</v>
+      </c>
+      <c r="I139" s="1">
+        <v>23.481656115618</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>100176.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>100176.0</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>309</v>
+      </c>
+      <c r="B140" s="1">
+        <v>4321.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="D140" s="1">
+        <v>104.3157486693</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>450748.35</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-20808.85</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-4.6165116300481</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>429939.5</v>
+      </c>
+      <c r="M140" s="1">
+        <v>429939.5</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>311</v>
+      </c>
+      <c r="B141" s="1">
+        <v>16433.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>77.68</v>
+      </c>
+      <c r="D141" s="1">
+        <v>68.0879133451</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1118888.68</v>
+      </c>
+      <c r="H141" s="1">
+        <v>157626.76</v>
+      </c>
+      <c r="I141" s="1">
+        <v>14.087796473193</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1276515.44</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1276515.44</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>313</v>
+      </c>
+      <c r="B142" s="1">
+        <v>4369.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>24.47</v>
+      </c>
+      <c r="D142" s="1">
+        <v>21.3030762188</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>93073.14</v>
+      </c>
+      <c r="H142" s="1">
+        <v>13836.29</v>
+      </c>
+      <c r="I142" s="1">
+        <v>14.866039761848</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>106909.43</v>
+      </c>
+      <c r="M142" s="1">
+        <v>106909.43</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>315</v>
+      </c>
+      <c r="B143" s="1">
+        <v>9813.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>18.1</v>
+      </c>
+      <c r="D143" s="1">
+        <v>19.025623153</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>186698.44</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-9083.14</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-4.865139740857</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>177615.3</v>
+      </c>
+      <c r="M143" s="1">
+        <v>177615.3</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>317</v>
+      </c>
+      <c r="B144" s="1">
+        <v>5951.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>24.7</v>
+      </c>
+      <c r="D144" s="1">
+        <v>26.7070105865</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>158933.42</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-11943.72</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-7.5149203987431</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>146989.7</v>
+      </c>
+      <c r="M144" s="1">
+        <v>146989.7</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>319</v>
+      </c>
+      <c r="B145" s="1">
+        <v>16574.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>23.48</v>
+      </c>
+      <c r="D145" s="1">
+        <v>19.9986726198</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>331458.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>57699.52</v>
+      </c>
+      <c r="I145" s="1">
+        <v>17.407792239137</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>389157.52</v>
+      </c>
+      <c r="M145" s="1">
+        <v>389157.52</v>
+      </c>
+      <c r="N145" s="1">
         <v>0.28</v>
       </c>
-      <c r="P4">
-[...196 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>321</v>
+      </c>
+      <c r="B146" s="1">
+        <v>7311.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>56.9</v>
+      </c>
+      <c r="D146" s="1">
+        <v>60.4260648338</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>441774.96</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-25779.06</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-5.8353375211669</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>415995.9</v>
+      </c>
+      <c r="M146" s="1">
+        <v>415995.9</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>323</v>
+      </c>
+      <c r="B147" s="1">
+        <v>776.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>79.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>63632.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-2328.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-3.6585365853659</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>61304.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>61304.0</v>
+      </c>
+      <c r="N147" s="1">
         <v>0.04</v>
       </c>
-      <c r="P8">
-[...496 lines deleted...]
-      <c r="O18" s="1">
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>325</v>
+      </c>
+      <c r="B148" s="1">
+        <v>2779.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>129.2</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.2994566391</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>281511.19</v>
+      </c>
+      <c r="H148" s="1">
+        <v>77535.61</v>
+      </c>
+      <c r="I148" s="1">
+        <v>27.54263871358</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>359046.8</v>
+      </c>
+      <c r="M148" s="1">
+        <v>359046.8</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>327</v>
+      </c>
+      <c r="B149" s="1">
+        <v>2168.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>89.66</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.4024400369</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>215504.49</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-21121.61</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-9.8010069302964</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>194382.88</v>
+      </c>
+      <c r="M149" s="1">
+        <v>194382.88</v>
+      </c>
+      <c r="N149" s="1">
         <v>0.14</v>
       </c>
-      <c r="P18">
-[...96 lines deleted...]
-      <c r="O20" s="1">
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>329</v>
+      </c>
+      <c r="B150" s="1">
+        <v>12352.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>20.9</v>
+      </c>
+      <c r="D150" s="1">
+        <v>33.8087993847</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>417606.29</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-159449.49</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-38.181774034103</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>258156.8</v>
+      </c>
+      <c r="M150" s="1">
+        <v>258156.8</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>331</v>
+      </c>
+      <c r="B151" s="1">
+        <v>14452.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>33.54</v>
+      </c>
+      <c r="D151" s="1">
+        <v>36.7068758649</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>530487.77</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-45767.69</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-8.6274731649327</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>484720.08</v>
+      </c>
+      <c r="M151" s="1">
+        <v>484720.08</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>333</v>
+      </c>
+      <c r="B152" s="1">
+        <v>11134.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>23.26</v>
+      </c>
+      <c r="D152" s="1">
+        <v>30.4360804742</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>338875.32</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-79898.48</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-23.577544685166</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>258976.84</v>
+      </c>
+      <c r="M152" s="1">
+        <v>258976.84</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>335</v>
+      </c>
+      <c r="B153" s="1">
+        <v>7290.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>59.94</v>
+      </c>
+      <c r="D153" s="1">
+        <v>118.9744951989</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>867324.07</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-430361.47</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-49.619454236984</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>436962.6</v>
+      </c>
+      <c r="M153" s="1">
+        <v>436962.6</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>337</v>
+      </c>
+      <c r="B154" s="1">
+        <v>290.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>276.1</v>
+      </c>
+      <c r="D154" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>1450.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>1450.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>1450.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>339</v>
+      </c>
+      <c r="B155" s="1">
+        <v>60.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>115.03</v>
+      </c>
+      <c r="D155" s="1">
+        <v>114.872</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>9480.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>9480.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>9480.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>341</v>
+      </c>
+      <c r="B156" s="1">
+        <v>5.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>105.85</v>
+      </c>
+      <c r="D156" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>800.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>800.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>800.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>343</v>
+      </c>
+      <c r="B157" s="1">
+        <v>-5.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>6285.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>150.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>150.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>150.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>345</v>
+      </c>
+      <c r="B158" s="1">
+        <v>-4.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>118.84</v>
+      </c>
+      <c r="D158" s="1">
+        <v>117.835</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-4020.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>-4020.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>-4020.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>347</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-14.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>126.51</v>
+      </c>
+      <c r="D159" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-10360.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>-10360.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>-10360.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>349</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-8.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>119.73</v>
+      </c>
+      <c r="D160" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-6640.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-6640.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-6640.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>351</v>
+      </c>
+      <c r="B161" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.905</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>99331.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>574.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.57786592302504</v>
+      </c>
+      <c r="J161">
+        <v>0.1</v>
+      </c>
+      <c r="K161">
+        <v>99.32</v>
+      </c>
+      <c r="L161" s="1">
+        <v>99905.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>100004.32</v>
+      </c>
+      <c r="N161" s="1">
         <v>0.07</v>
       </c>
-      <c r="P20">
-[...7004 lines deleted...]
-      <c r="A161" t="s">
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
         <v>350</v>
       </c>
-      <c r="B161" t="s">
-[...45 lines deleted...]
-    <row r="162" spans="1:16">
+    </row>
+    <row r="162" spans="1:26">
       <c r="A162" t="s">
         <v>353</v>
       </c>
-      <c r="B162" t="s">
+      <c r="B162" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>102.211</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>99634.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>2577.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>2.5864664672702</v>
+      </c>
+      <c r="J162">
+        <v>4.04</v>
+      </c>
+      <c r="K162" t="s">
         <v>354</v>
       </c>
-      <c r="C162" s="1">
-[...27 lines deleted...]
-        <v>355</v>
+      <c r="L162" s="1">
+        <v>102211.0</v>
       </c>
       <c r="M162" s="1">
-        <v>101237.0</v>
+        <v>106250.38</v>
       </c>
       <c r="N162" s="1">
-        <v>102627.75</v>
-[...1 lines deleted...]
-      <c r="O162" s="1">
         <v>0.08</v>
       </c>
-      <c r="P162">
-[...3 lines deleted...]
-    <row r="163" spans="1:16">
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>356</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B163" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>101.911</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>99179.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>2732.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.7546153923714</v>
+      </c>
+      <c r="J163">
+        <v>1.63</v>
+      </c>
+      <c r="K163" t="s">
         <v>357</v>
       </c>
-      <c r="C163" s="1">
+      <c r="L163" s="1">
+        <v>101911.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>103545.93</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>359</v>
+      </c>
+      <c r="B164" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D163" s="1">
-[...2 lines deleted...]
-      <c r="E163" s="1">
+      <c r="C164" s="1">
+        <v>100.998</v>
+      </c>
+      <c r="D164" s="1">
         <v>99.847</v>
       </c>
-      <c r="F163" t="s">
-[...5 lines deleted...]
-      <c r="H163" s="1">
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
         <v>199694.0</v>
       </c>
-      <c r="I163" s="1">
-[...25 lines deleted...]
-      <c r="A164" t="s">
+      <c r="H164" s="1">
+        <v>2302.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.1527637285046</v>
+      </c>
+      <c r="J164">
+        <v>0.22</v>
+      </c>
+      <c r="K164">
+        <v>441.1</v>
+      </c>
+      <c r="L164" s="1">
+        <v>201996.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>202437.1</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
         <v>358</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" s="1">
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>361</v>
+      </c>
+      <c r="B165" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D164" s="1">
-[...2 lines deleted...]
-      <c r="E164" s="1">
+      <c r="C165" s="1">
+        <v>102.242</v>
+      </c>
+      <c r="D165" s="1">
         <v>99.89</v>
       </c>
-      <c r="F164" t="s">
-[...5 lines deleted...]
-      <c r="H164" s="1">
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
         <v>99890.0</v>
       </c>
-      <c r="I164" s="1">
-[...25 lines deleted...]
-      <c r="A165" t="s">
+      <c r="H165" s="1">
+        <v>2352.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>2.354590049054</v>
+      </c>
+      <c r="J165">
+        <v>0.6</v>
+      </c>
+      <c r="K165">
+        <v>595.55</v>
+      </c>
+      <c r="L165" s="1">
+        <v>102242.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>102837.55</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
         <v>360</v>
       </c>
-      <c r="B165" t="s">
-[...45 lines deleted...]
-    <row r="166" spans="1:16">
+    </row>
+    <row r="166" spans="1:26">
       <c r="A166" t="s">
         <v>363</v>
       </c>
-      <c r="B166" t="s">
+      <c r="B166" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>98.733</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>99330.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-597.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-0.60102688009665</v>
+      </c>
+      <c r="J166">
+        <v>2.03</v>
+      </c>
+      <c r="K166" t="s">
         <v>364</v>
       </c>
-      <c r="C166" s="1">
+      <c r="L166" s="1">
+        <v>98733.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>100767.25</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>366</v>
+      </c>
+      <c r="B167" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D166" s="1">
-[...2 lines deleted...]
-      <c r="E166" s="1">
+      <c r="C167" s="1">
+        <v>97.314</v>
+      </c>
+      <c r="D167" s="1">
         <v>99.253</v>
       </c>
-      <c r="F166" t="s">
-[...5 lines deleted...]
-      <c r="H166" s="1">
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
         <v>198506.0</v>
       </c>
-      <c r="I166" s="1">
-[...5 lines deleted...]
-      <c r="K166">
+      <c r="H167" s="1">
+        <v>-3878.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-1.9535933422667</v>
+      </c>
+      <c r="J167">
+        <v>0.36</v>
+      </c>
+      <c r="K167">
+        <v>723.29</v>
+      </c>
+      <c r="L167" s="1">
+        <v>194628.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>195351.29</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>368</v>
+      </c>
+      <c r="B168" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>94.158</v>
+      </c>
+      <c r="D168" s="1">
+        <v>93.8</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>93800.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>358.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.3816631130064</v>
+      </c>
+      <c r="J168">
+        <v>0.49</v>
+      </c>
+      <c r="K168">
+        <v>486.99</v>
+      </c>
+      <c r="L168" s="1">
+        <v>94158.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>94644.99</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>370</v>
+      </c>
+      <c r="B169" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.071</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>425.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.42650984485077</v>
+      </c>
+      <c r="J169">
+        <v>0.44</v>
+      </c>
+      <c r="K169">
+        <v>436.3</v>
+      </c>
+      <c r="L169" s="1">
+        <v>100071.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>100507.3</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>372</v>
+      </c>
+      <c r="B170" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>101.979</v>
+      </c>
+      <c r="D170" s="1">
+        <v>101.04697458</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>119235.43</v>
+      </c>
+      <c r="H170" s="1">
+        <v>1099.79</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.92236846044838</v>
+      </c>
+      <c r="J170">
+        <v>4.39</v>
+      </c>
+      <c r="K170" t="s">
+        <v>373</v>
+      </c>
+      <c r="L170" s="1">
+        <v>120335.22</v>
+      </c>
+      <c r="M170" s="1">
+        <v>125514.29</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>375</v>
+      </c>
+      <c r="B171" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>110.652</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>200038.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>21266.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>10.630980113778</v>
+      </c>
+      <c r="J171">
+        <v>5.23</v>
+      </c>
+      <c r="K171" t="s">
+        <v>376</v>
+      </c>
+      <c r="L171" s="1">
+        <v>221304.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>231771.24</v>
+      </c>
+      <c r="N171" s="1">
         <v>0.17</v>
       </c>
-      <c r="L166">
-[...22 lines deleted...]
-      <c r="C167" s="1">
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>378</v>
+      </c>
+      <c r="B172" s="1">
+        <v>134000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.449</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>133437.2</v>
+      </c>
+      <c r="H172" s="1">
+        <v>1164.46</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.87266519381402</v>
+      </c>
+      <c r="J172">
+        <v>0.44</v>
+      </c>
+      <c r="K172">
+        <v>591.99</v>
+      </c>
+      <c r="L172" s="1">
+        <v>134601.66</v>
+      </c>
+      <c r="M172" s="1">
+        <v>135193.65</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>380</v>
+      </c>
+      <c r="B173" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D167" s="1">
-[...32 lines deleted...]
-      <c r="O167" s="1">
+      <c r="C173" s="1">
+        <v>104.551</v>
+      </c>
+      <c r="D173" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-2099.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-1.9681200187529</v>
+      </c>
+      <c r="J173">
+        <v>0.51</v>
+      </c>
+      <c r="K173">
+        <v>506.85</v>
+      </c>
+      <c r="L173" s="1">
+        <v>104551.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>105057.85</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>382</v>
+      </c>
+      <c r="B174" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.702</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>100610.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>92.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.091442202564357</v>
+      </c>
+      <c r="J174">
+        <v>0.36</v>
+      </c>
+      <c r="K174">
+        <v>359.18</v>
+      </c>
+      <c r="L174" s="1">
+        <v>100702.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>101061.18</v>
+      </c>
+      <c r="N174" s="1">
         <v>0.07</v>
       </c>
-      <c r="P167">
-[...46 lines deleted...]
-      <c r="O168" s="1">
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>384</v>
+      </c>
+      <c r="B175" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>96.591</v>
+      </c>
+      <c r="D175" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>28652.87</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-641.48</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-2.2387984170521</v>
+      </c>
+      <c r="J175">
+        <v>2.15</v>
+      </c>
+      <c r="K175">
+        <v>622.9</v>
+      </c>
+      <c r="L175" s="1">
+        <v>28011.39</v>
+      </c>
+      <c r="M175" s="1">
+        <v>28634.29</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>386</v>
+      </c>
+      <c r="B176" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>98.301</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>195858.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>744.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.37986704653371</v>
+      </c>
+      <c r="J176">
+        <v>0.35</v>
+      </c>
+      <c r="K176">
+        <v>690.41</v>
+      </c>
+      <c r="L176" s="1">
+        <v>196602.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>197292.41</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>388</v>
+      </c>
+      <c r="B177" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.414</v>
+      </c>
+      <c r="D177" s="1">
+        <v>101.0269</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>141437.66</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-2258.06</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.5965054851728</v>
+      </c>
+      <c r="J177">
+        <v>2.85</v>
+      </c>
+      <c r="K177" t="s">
+        <v>389</v>
+      </c>
+      <c r="L177" s="1">
+        <v>139179.6</v>
+      </c>
+      <c r="M177" s="1">
+        <v>143165.29</v>
+      </c>
+      <c r="N177" s="1">
         <v>0.1</v>
       </c>
-      <c r="P168">
-[...404 lines deleted...]
-      <c r="A177" t="s">
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
         <v>387</v>
       </c>
-      <c r="B177" t="s">
-[...45 lines deleted...]
-    <row r="178" spans="1:16">
+    </row>
+    <row r="178" spans="1:26">
       <c r="A178" t="s">
+        <v>391</v>
+      </c>
+      <c r="B178" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>90.665</v>
+      </c>
+      <c r="D178" s="1">
+        <v>87.63511834</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>148103.35</v>
+      </c>
+      <c r="H178" s="1">
+        <v>5120.5</v>
+      </c>
+      <c r="I178" s="1">
+        <v>3.4573829693927</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>153223.85</v>
+      </c>
+      <c r="M178" s="1">
+        <v>153223.85</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
         <v>390</v>
       </c>
-      <c r="B178" t="s">
-[...45 lines deleted...]
-    <row r="179" spans="1:16">
+    </row>
+    <row r="179" spans="1:26">
       <c r="A179" t="s">
+        <v>393</v>
+      </c>
+      <c r="B179" s="1">
+        <v>717000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>61.121</v>
+      </c>
+      <c r="D179" s="1">
+        <v>67.7512622</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>485776.55</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-47538.98</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-9.7861825565684</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>438237.57</v>
+      </c>
+      <c r="M179" s="1">
+        <v>438237.57</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
         <v>392</v>
       </c>
-      <c r="B179" t="s">
-[...45 lines deleted...]
-    <row r="180" spans="1:16">
+    </row>
+    <row r="180" spans="1:26">
       <c r="A180" t="s">
         <v>395</v>
       </c>
-      <c r="B180" t="s">
+      <c r="B180" s="1">
+        <v>109500.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>98.915</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.56292237</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>109021.4</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-709.47</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-0.65076214394605</v>
+      </c>
+      <c r="J180">
+        <v>0.95</v>
+      </c>
+      <c r="K180" t="s">
         <v>396</v>
       </c>
-      <c r="C180" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L180" s="1">
+        <v>108311.93</v>
       </c>
       <c r="M180" s="1">
-        <v>146276.28</v>
+        <v>109356.23</v>
       </c>
       <c r="N180" s="1">
-        <v>146276.28</v>
-[...8 lines deleted...]
-    <row r="181" spans="1:16">
+        <v>0.08</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
       <c r="A181" t="s">
+        <v>398</v>
+      </c>
+      <c r="B181" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>89.742</v>
+      </c>
+      <c r="D181" s="1">
+        <v>87.671</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>35068.4</v>
+      </c>
+      <c r="H181" s="1">
+        <v>828.4</v>
+      </c>
+      <c r="I181" s="1">
+        <v>2.3622406497017</v>
+      </c>
+      <c r="J181">
+        <v>0.96</v>
+      </c>
+      <c r="K181">
+        <v>382.74</v>
+      </c>
+      <c r="L181" s="1">
+        <v>35896.8</v>
+      </c>
+      <c r="M181" s="1">
+        <v>36279.54</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
         <v>397</v>
       </c>
-      <c r="B181" t="s">
-[...45 lines deleted...]
-    <row r="182" spans="1:16">
+    </row>
+    <row r="182" spans="1:26">
       <c r="A182" t="s">
+        <v>400</v>
+      </c>
+      <c r="B182" s="1">
+        <v>131000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>90.004</v>
+      </c>
+      <c r="D182" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>110419.9</v>
+      </c>
+      <c r="H182" s="1">
+        <v>7485.34</v>
+      </c>
+      <c r="I182" s="1">
+        <v>6.7789773401352</v>
+      </c>
+      <c r="J182">
+        <v>1.76</v>
+      </c>
+      <c r="K182" t="s">
+        <v>401</v>
+      </c>
+      <c r="L182" s="1">
+        <v>117905.24</v>
+      </c>
+      <c r="M182" s="1">
+        <v>120213.44</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
         <v>399</v>
       </c>
-      <c r="B182" t="s">
-[...45 lines deleted...]
-    <row r="183" spans="1:16">
+    </row>
+    <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="B183" t="s">
+        <v>403</v>
+      </c>
+      <c r="B183" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.533</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>116599.86</v>
+      </c>
+      <c r="H183" s="1">
+        <v>1023.75</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.87800276947159</v>
+      </c>
+      <c r="J183">
+        <v>0.23</v>
+      </c>
+      <c r="K183">
+        <v>270.16</v>
+      </c>
+      <c r="L183" s="1">
+        <v>117623.61</v>
+      </c>
+      <c r="M183" s="1">
+        <v>117893.77</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
         <v>402</v>
       </c>
-      <c r="C183" s="1">
-[...42 lines deleted...]
-    <row r="184" spans="1:16">
+    </row>
+    <row r="184" spans="1:26">
       <c r="A184" t="s">
+        <v>405</v>
+      </c>
+      <c r="B184" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>92.214</v>
+      </c>
+      <c r="D184" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>91610.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>604.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.65931666848597</v>
+      </c>
+      <c r="J184">
+        <v>0.83</v>
+      </c>
+      <c r="K184">
+        <v>827.4</v>
+      </c>
+      <c r="L184" s="1">
+        <v>92214.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>93041.4</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
         <v>404</v>
       </c>
-      <c r="B184" t="s">
-[...45 lines deleted...]
-    <row r="185" spans="1:16">
+    </row>
+    <row r="185" spans="1:26">
       <c r="A185" t="s">
         <v>407</v>
       </c>
-      <c r="B185" t="s">
-        <v>408</v>
+      <c r="B185" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>100000.0</v>
+        <v>99.692</v>
       </c>
       <c r="D185" s="1">
-        <v>91.711</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.991</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>99991.0</v>
       </c>
       <c r="H185" s="1">
-        <v>91610.0</v>
+        <v>-299.0</v>
       </c>
       <c r="I185" s="1">
-        <v>101.0</v>
-[...2 lines deleted...]
-        <v>0.1102499727104</v>
+        <v>-0.29902691242212</v>
+      </c>
+      <c r="J185">
+        <v>0.05</v>
       </c>
       <c r="K185">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>701.37</v>
+        <v>47.95</v>
+      </c>
+      <c r="L185" s="1">
+        <v>99692.0</v>
       </c>
       <c r="M185" s="1">
-        <v>91711.0</v>
+        <v>99739.95</v>
       </c>
       <c r="N185" s="1">
-        <v>92412.37</v>
-[...1 lines deleted...]
-      <c r="O185" s="1">
         <v>0.07</v>
       </c>
-      <c r="P185">
-[...3 lines deleted...]
-    <row r="186" spans="1:16">
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
       <c r="A186" t="s">
         <v>409</v>
       </c>
-      <c r="B186" t="s">
+      <c r="B186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>101.018</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>99834.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>1184.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>1.1859687080554</v>
+      </c>
+      <c r="J186">
+        <v>0.66</v>
+      </c>
+      <c r="K186">
+        <v>663.7</v>
+      </c>
+      <c r="L186" s="1">
+        <v>101018.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>101681.7</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>411</v>
+      </c>
+      <c r="B187" s="1">
+        <v>322000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>89.7</v>
+      </c>
+      <c r="D187" s="1">
+        <v>89.0625</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>286781.25</v>
+      </c>
+      <c r="H187" s="1">
+        <v>2052.75</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0.71578947368421</v>
+      </c>
+      <c r="J187">
+        <v>0.08</v>
+      </c>
+      <c r="K187">
+        <v>243.04</v>
+      </c>
+      <c r="L187" s="1">
+        <v>288834.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>289077.04</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
         <v>410</v>
       </c>
-      <c r="C186" s="1">
-[...43 lines deleted...]
-      <c r="A187" t="s">
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>413</v>
+      </c>
+      <c r="B188" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.173</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>147954.02</v>
+      </c>
+      <c r="H188" s="1">
+        <v>2793.75</v>
+      </c>
+      <c r="I188" s="1">
+        <v>1.888255553989</v>
+      </c>
+      <c r="J188">
+        <v>0.82</v>
+      </c>
+      <c r="K188" t="s">
+        <v>414</v>
+      </c>
+      <c r="L188" s="1">
+        <v>150747.77</v>
+      </c>
+      <c r="M188" s="1">
+        <v>151965.79</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
         <v>412</v>
       </c>
-      <c r="B187" t="s">
-[...95 lines deleted...]
-    <row r="189" spans="1:16">
+    </row>
+    <row r="189" spans="1:26">
       <c r="A189" t="s">
         <v>416</v>
       </c>
-      <c r="B189" t="s">
+      <c r="B189" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>99.302</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>140237.19</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-221.37</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-0.15785399008637</v>
+      </c>
+      <c r="J189">
+        <v>1.42</v>
+      </c>
+      <c r="K189" t="s">
         <v>417</v>
       </c>
-      <c r="C189" s="1">
-[...27 lines deleted...]
-        <v>854.2</v>
+      <c r="L189" s="1">
+        <v>140015.82</v>
       </c>
       <c r="M189" s="1">
-        <v>149585.57</v>
+        <v>142024.59</v>
       </c>
       <c r="N189" s="1">
-        <v>150439.77</v>
-[...8 lines deleted...]
-    <row r="190" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
       <c r="A190" t="s">
+        <v>419</v>
+      </c>
+      <c r="B190" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>98.751</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>99292.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-541.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-0.54485759174959</v>
+      </c>
+      <c r="J190">
+        <v>1.42</v>
+      </c>
+      <c r="K190" t="s">
+        <v>420</v>
+      </c>
+      <c r="L190" s="1">
+        <v>98751.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>100170.18</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
         <v>418</v>
       </c>
-      <c r="B190" t="s">
-[...45 lines deleted...]
-    <row r="191" spans="1:16">
+    </row>
+    <row r="191" spans="1:26">
       <c r="A191" t="s">
+        <v>422</v>
+      </c>
+      <c r="B191" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>104.093</v>
+      </c>
+      <c r="D191" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>105478.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-1385.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-1.3130700240809</v>
+      </c>
+      <c r="J191">
+        <v>0.25</v>
+      </c>
+      <c r="K191">
+        <v>245.24</v>
+      </c>
+      <c r="L191" s="1">
+        <v>104093.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>104338.24</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
         <v>421</v>
       </c>
-      <c r="B191" t="s">
-[...45 lines deleted...]
-    <row r="192" spans="1:16">
+    </row>
+    <row r="192" spans="1:26">
       <c r="A192" t="s">
         <v>424</v>
       </c>
-      <c r="B192" t="s">
+      <c r="B192" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>99933.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-450.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-0.45030170214043</v>
+      </c>
+      <c r="J192">
+        <v>1.09</v>
+      </c>
+      <c r="K192" t="s">
         <v>425</v>
       </c>
-      <c r="C192" s="1">
-[...27 lines deleted...]
-        <v>426</v>
+      <c r="L192" s="1">
+        <v>99483.0</v>
       </c>
       <c r="M192" s="1">
-        <v>103522.0</v>
+        <v>100574.1</v>
       </c>
       <c r="N192" s="1">
-        <v>108426.88</v>
-[...8 lines deleted...]
-    <row r="193" spans="1:16">
+        <v>0.07</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
       <c r="A193" t="s">
         <v>427</v>
       </c>
-      <c r="B193" t="s">
-        <v>428</v>
+      <c r="B193" s="1">
+        <v>108207.99</v>
       </c>
       <c r="C193" s="1">
-        <v>100000.0</v>
+        <v>96.489</v>
       </c>
       <c r="D193" s="1">
-        <v>98.86</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>95.97999187</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>103858.02</v>
       </c>
       <c r="H193" s="1">
-        <v>99933.0</v>
+        <v>550.78</v>
       </c>
       <c r="I193" s="1">
-        <v>-1073.0</v>
-[...2 lines deleted...]
-        <v>-1.0737193919926</v>
+        <v>0.53032014282575</v>
+      </c>
+      <c r="J193">
+        <v>0.79</v>
       </c>
       <c r="K193">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>878.42</v>
+        <v>856.18</v>
+      </c>
+      <c r="L193" s="1">
+        <v>104408.8</v>
       </c>
       <c r="M193" s="1">
-        <v>98860.0</v>
+        <v>105264.98</v>
       </c>
       <c r="N193" s="1">
-        <v>99738.42</v>
-[...1 lines deleted...]
-      <c r="O193" s="1">
         <v>0.08</v>
       </c>
-      <c r="P193">
-[...3 lines deleted...]
-    <row r="194" spans="1:16">
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>429</v>
       </c>
-      <c r="B194" t="s">
+      <c r="B194" s="1">
+        <v>426595.64</v>
+      </c>
+      <c r="C194" s="1">
+        <v>98.524</v>
+      </c>
+      <c r="D194" s="1">
+        <v>103.44637606</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>441297.73</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-20998.64</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-4.7583838693211</v>
+      </c>
+      <c r="J194">
+        <v>2.97</v>
+      </c>
+      <c r="K194" t="s">
         <v>430</v>
       </c>
-      <c r="C194" s="1">
-[...27 lines deleted...]
-        <v>764.59</v>
+      <c r="L194" s="1">
+        <v>420299.09</v>
       </c>
       <c r="M194" s="1">
-        <v>99289.18</v>
+        <v>432956.71</v>
       </c>
       <c r="N194" s="1">
-        <v>100053.77</v>
-[...1 lines deleted...]
-      <c r="O194" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>432</v>
+      </c>
+      <c r="B195" s="1">
+        <v>478979.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>100.774</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.94868669</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>478733.22</v>
+      </c>
+      <c r="H195" s="1">
+        <v>3953.08</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0.825737557966</v>
+      </c>
+      <c r="J195">
+        <v>0.24</v>
+      </c>
+      <c r="K195" t="s">
+        <v>433</v>
+      </c>
+      <c r="L195" s="1">
+        <v>482686.3</v>
+      </c>
+      <c r="M195" s="1">
+        <v>483825.35</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>435</v>
+      </c>
+      <c r="B196" s="1">
+        <v>629523.57</v>
+      </c>
+      <c r="C196" s="1">
+        <v>104.64</v>
+      </c>
+      <c r="D196" s="1">
+        <v>121.27118608</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>763430.7</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-104697.24</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-13.714046343696</v>
+      </c>
+      <c r="J196">
+        <v>0.95</v>
+      </c>
+      <c r="K196" t="s">
+        <v>436</v>
+      </c>
+      <c r="L196" s="1">
+        <v>658733.46</v>
+      </c>
+      <c r="M196" s="1">
+        <v>664744.12</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>438</v>
+      </c>
+      <c r="B197" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>98.964</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-1678.32</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-1.036</v>
+      </c>
+      <c r="J197">
+        <v>2.03</v>
+      </c>
+      <c r="K197" t="s">
+        <v>439</v>
+      </c>
+      <c r="L197" s="1">
+        <v>160321.68</v>
+      </c>
+      <c r="M197" s="1">
+        <v>163605.44</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>441</v>
+      </c>
+      <c r="B198" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>101.458</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1458.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>1.458</v>
+      </c>
+      <c r="J198">
+        <v>0.27</v>
+      </c>
+      <c r="K198">
+        <v>266.05</v>
+      </c>
+      <c r="L198" s="1">
+        <v>101458.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>101724.05</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>443</v>
+      </c>
+      <c r="B199" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>105.522</v>
+      </c>
+      <c r="D199" s="1">
+        <v>104.64733</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>104647.33</v>
+      </c>
+      <c r="H199" s="1">
+        <v>874.67</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.83582638945494</v>
+      </c>
+      <c r="J199">
+        <v>2.82</v>
+      </c>
+      <c r="K199" t="s">
+        <v>444</v>
+      </c>
+      <c r="L199" s="1">
+        <v>105522.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>108345.97</v>
+      </c>
+      <c r="N199" s="1">
         <v>0.08</v>
       </c>
-      <c r="P194">
-[...46 lines deleted...]
-      <c r="O195" s="1">
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>446</v>
+      </c>
+      <c r="B200" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>99.372</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>100028.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-656.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-0.655816371416</v>
+      </c>
+      <c r="J200">
+        <v>1.55</v>
+      </c>
+      <c r="K200" t="s">
+        <v>447</v>
+      </c>
+      <c r="L200" s="1">
+        <v>99372.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>100925.26</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>449</v>
+      </c>
+      <c r="B201" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>106.291</v>
+      </c>
+      <c r="D201" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>107840.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-1549.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-1.4363872403561</v>
+      </c>
+      <c r="J201">
+        <v>2.8</v>
+      </c>
+      <c r="K201" t="s">
+        <v>450</v>
+      </c>
+      <c r="L201" s="1">
+        <v>106291.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>109088.95</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>452</v>
+      </c>
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.851</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.34</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>200680.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>1022.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.50926848714371</v>
+      </c>
+      <c r="J202">
+        <v>1.63</v>
+      </c>
+      <c r="K202" t="s">
+        <v>453</v>
+      </c>
+      <c r="L202" s="1">
+        <v>201702.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>204967.75</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>455</v>
+      </c>
+      <c r="B203" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>98.589</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>135358.08</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-1277.04</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.94345309862551</v>
+      </c>
+      <c r="J203">
+        <v>1.97</v>
+      </c>
+      <c r="K203" t="s">
+        <v>456</v>
+      </c>
+      <c r="L203" s="1">
+        <v>134081.04</v>
+      </c>
+      <c r="M203" s="1">
+        <v>136759.59</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>458</v>
+      </c>
+      <c r="B204" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>98.318</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>99460.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-1142.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-1.1482002815202</v>
+      </c>
+      <c r="J204">
+        <v>2.4</v>
+      </c>
+      <c r="K204" t="s">
+        <v>459</v>
+      </c>
+      <c r="L204" s="1">
+        <v>98318.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>100722.11</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>461</v>
+      </c>
+      <c r="B205" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>99.066</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>100450.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-1384.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-1.377799900448</v>
+      </c>
+      <c r="J205">
+        <v>0.37</v>
+      </c>
+      <c r="K205">
+        <v>371.58</v>
+      </c>
+      <c r="L205" s="1">
+        <v>99066.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>99437.58</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>463</v>
+      </c>
+      <c r="B206" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>96.591</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-4972.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-2.509159542578</v>
+      </c>
+      <c r="J206">
+        <v>2.55</v>
+      </c>
+      <c r="K206" t="s">
+        <v>464</v>
+      </c>
+      <c r="L206" s="1">
+        <v>193182.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>198283.37</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>466</v>
+      </c>
+      <c r="B207" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>105.308</v>
+      </c>
+      <c r="D207" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>104920.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.36980556614563</v>
+      </c>
+      <c r="J207">
+        <v>2.48</v>
+      </c>
+      <c r="K207" t="s">
+        <v>467</v>
+      </c>
+      <c r="L207" s="1">
+        <v>105308.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>107786.08</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>469</v>
+      </c>
+      <c r="B208" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>99.924</v>
+      </c>
+      <c r="D208" s="1">
+        <v>92.51784</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>92517.84</v>
+      </c>
+      <c r="H208" s="1">
+        <v>7406.16</v>
+      </c>
+      <c r="I208" s="1">
+        <v>8.0051155539299</v>
+      </c>
+      <c r="J208">
+        <v>0.66</v>
+      </c>
+      <c r="K208">
+        <v>656.85</v>
+      </c>
+      <c r="L208" s="1">
+        <v>99924.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>100580.85</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>471</v>
+      </c>
+      <c r="B209" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>103.798</v>
+      </c>
+      <c r="D209" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>169920.1</v>
+      </c>
+      <c r="H209" s="1">
+        <v>6536.5</v>
+      </c>
+      <c r="I209" s="1">
+        <v>3.8468079997599</v>
+      </c>
+      <c r="J209">
+        <v>1.08</v>
+      </c>
+      <c r="K209" t="s">
+        <v>472</v>
+      </c>
+      <c r="L209" s="1">
+        <v>176456.6</v>
+      </c>
+      <c r="M209" s="1">
+        <v>178292.83</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>474</v>
+      </c>
+      <c r="B210" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.011</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>99254.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>757.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>0.76268966490016</v>
+      </c>
+      <c r="J210">
+        <v>0.07</v>
+      </c>
+      <c r="K210">
+        <v>67.81</v>
+      </c>
+      <c r="L210" s="1">
+        <v>100011.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>100078.81</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>476</v>
+      </c>
+      <c r="B211" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>104.158</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>99961.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>4197.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>4.1986374686128</v>
+      </c>
+      <c r="J211">
+        <v>4.5</v>
+      </c>
+      <c r="K211" t="s">
+        <v>477</v>
+      </c>
+      <c r="L211" s="1">
+        <v>104158.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>108659.03</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>479</v>
+      </c>
+      <c r="B212" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>102.273</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>99943.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>2330.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>2.3313288574487</v>
+      </c>
+      <c r="J212">
+        <v>0.85</v>
+      </c>
+      <c r="K212">
+        <v>854.79</v>
+      </c>
+      <c r="L212" s="1">
+        <v>102273.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>103127.79</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>481</v>
+      </c>
+      <c r="B213" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>98.439</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>140579.82</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-1780.83</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-1.2667749894686</v>
+      </c>
+      <c r="J213">
+        <v>2.36</v>
+      </c>
+      <c r="K213" t="s">
+        <v>482</v>
+      </c>
+      <c r="L213" s="1">
+        <v>138798.99</v>
+      </c>
+      <c r="M213" s="1">
+        <v>142126.01</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>484</v>
+      </c>
+      <c r="B214" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>102.077</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>99611.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>2466.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>2.4756302014838</v>
+      </c>
+      <c r="J214">
+        <v>3.69</v>
+      </c>
+      <c r="K214" t="s">
+        <v>485</v>
+      </c>
+      <c r="L214" s="1">
+        <v>102077.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>105770.15</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>487</v>
+      </c>
+      <c r="B215" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>99438.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-179.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-0.18001166556045</v>
+      </c>
+      <c r="J215">
+        <v>0.28</v>
+      </c>
+      <c r="K215">
+        <v>282.53</v>
+      </c>
+      <c r="L215" s="1">
+        <v>99259.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>99541.53</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>489</v>
+      </c>
+      <c r="B216" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>100.328</v>
+      </c>
+      <c r="D216" s="1">
+        <v>102.8745</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>205749.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-5093.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-2.475346174222</v>
+      </c>
+      <c r="J216">
+        <v>0.29</v>
+      </c>
+      <c r="K216">
+        <v>587.67</v>
+      </c>
+      <c r="L216" s="1">
+        <v>200656.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>201243.67</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>491</v>
+      </c>
+      <c r="B217" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>104.479</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>99661.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>4818.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>4.834388577277</v>
+      </c>
+      <c r="J217">
+        <v>0.16</v>
+      </c>
+      <c r="K217">
+        <v>164.73</v>
+      </c>
+      <c r="L217" s="1">
+        <v>104479.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>104643.73</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>493</v>
+      </c>
+      <c r="B218" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>101.879</v>
+      </c>
+      <c r="D218" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>197200.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>6558.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>3.3255578093306</v>
+      </c>
+      <c r="J218">
+        <v>0.77</v>
+      </c>
+      <c r="K218" t="s">
+        <v>494</v>
+      </c>
+      <c r="L218" s="1">
+        <v>203758.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>205292.25</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>496</v>
+      </c>
+      <c r="B219" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>103.381</v>
+      </c>
+      <c r="D219" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>6762.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>3.381</v>
+      </c>
+      <c r="J219">
+        <v>0.45</v>
+      </c>
+      <c r="K219">
+        <v>896.11</v>
+      </c>
+      <c r="L219" s="1">
+        <v>206762.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>207658.11</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>498</v>
+      </c>
+      <c r="B220" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>106.989</v>
+      </c>
+      <c r="D220" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>109300.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>-2311.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-2.1143641354071</v>
+      </c>
+      <c r="J220">
+        <v>2.1</v>
+      </c>
+      <c r="K220" t="s">
+        <v>499</v>
+      </c>
+      <c r="L220" s="1">
+        <v>106989.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>109089.0</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>501</v>
+      </c>
+      <c r="B221" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>99.371</v>
+      </c>
+      <c r="D221" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>99852.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>-481.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-0.48171293514401</v>
+      </c>
+      <c r="J221">
+        <v>0.54</v>
+      </c>
+      <c r="K221">
+        <v>536.99</v>
+      </c>
+      <c r="L221" s="1">
+        <v>99371.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>99907.99</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>503</v>
+      </c>
+      <c r="B222" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>100.333</v>
+      </c>
+      <c r="D222" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>99934.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>399.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0.39926351391919</v>
+      </c>
+      <c r="J222">
+        <v>0.45</v>
+      </c>
+      <c r="K222">
+        <v>445.21</v>
+      </c>
+      <c r="L222" s="1">
+        <v>100333.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>100778.21</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>505</v>
+      </c>
+      <c r="B223" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>101.338</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>1338.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>1.338</v>
+      </c>
+      <c r="J223">
+        <v>0.81</v>
+      </c>
+      <c r="K223">
+        <v>808.85</v>
+      </c>
+      <c r="L223" s="1">
+        <v>101338.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>102146.85</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>507</v>
+      </c>
+      <c r="B224" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>99.678</v>
+      </c>
+      <c r="D224" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>89.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.089367299601362</v>
+      </c>
+      <c r="J224">
+        <v>1.16</v>
+      </c>
+      <c r="K224" t="s">
+        <v>508</v>
+      </c>
+      <c r="L224" s="1">
+        <v>99678.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>100833.82</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>510</v>
+      </c>
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>85.968</v>
+      </c>
+      <c r="D225" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>171920.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>16.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>0.0093066542577943</v>
+      </c>
+      <c r="J225">
+        <v>0.58</v>
+      </c>
+      <c r="K225" t="s">
+        <v>511</v>
+      </c>
+      <c r="L225" s="1">
+        <v>171936.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>173093.53</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>513</v>
+      </c>
+      <c r="B226" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>99.526</v>
+      </c>
+      <c r="D226" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>100650.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-1124.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-1.116741182315</v>
+      </c>
+      <c r="J226">
+        <v>1.27</v>
+      </c>
+      <c r="K226" t="s">
+        <v>514</v>
+      </c>
+      <c r="L226" s="1">
+        <v>99526.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>100791.75</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>516</v>
+      </c>
+      <c r="B227" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.901</v>
+      </c>
+      <c r="D227" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>99662.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>1239.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>1.2432020228372</v>
+      </c>
+      <c r="J227">
+        <v>0.57</v>
+      </c>
+      <c r="K227">
+        <v>566.1</v>
+      </c>
+      <c r="L227" s="1">
+        <v>100901.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>101467.1</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>518</v>
+      </c>
+      <c r="B228" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>99.848</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>99571.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>277.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.27819344990007</v>
+      </c>
+      <c r="J228">
+        <v>1.99</v>
+      </c>
+      <c r="K228" t="s">
+        <v>519</v>
+      </c>
+      <c r="L228" s="1">
+        <v>99848.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>101842.52</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>521</v>
+      </c>
+      <c r="B229" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.284</v>
+      </c>
+      <c r="D229" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-716.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-0.716</v>
+      </c>
+      <c r="J229">
+        <v>2.5</v>
+      </c>
+      <c r="K229" t="s">
+        <v>522</v>
+      </c>
+      <c r="L229" s="1">
+        <v>99284.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>101781.74</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>524</v>
+      </c>
+      <c r="B230" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>98.957</v>
+      </c>
+      <c r="D230" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-1825.25</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-1.043</v>
+      </c>
+      <c r="J230">
+        <v>1.42</v>
+      </c>
+      <c r="K230" t="s">
+        <v>525</v>
+      </c>
+      <c r="L230" s="1">
+        <v>173174.75</v>
+      </c>
+      <c r="M230" s="1">
+        <v>175654.48</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>527</v>
+      </c>
+      <c r="B231" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>98.667</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-1546.28</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-1.333</v>
+      </c>
+      <c r="J231">
+        <v>2.95</v>
+      </c>
+      <c r="K231" t="s">
+        <v>528</v>
+      </c>
+      <c r="L231" s="1">
+        <v>114453.72</v>
+      </c>
+      <c r="M231" s="1">
+        <v>117876.84</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>530</v>
+      </c>
+      <c r="B232" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>99.59</v>
+      </c>
+      <c r="D232" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>100420.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-830.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-0.82652857996415</v>
+      </c>
+      <c r="J232">
+        <v>0.4</v>
+      </c>
+      <c r="K232">
+        <v>397.26</v>
+      </c>
+      <c r="L232" s="1">
+        <v>99590.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>99987.26</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>532</v>
+      </c>
+      <c r="B233" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>98.943</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>99259.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-316.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-0.31835904049003</v>
+      </c>
+      <c r="J233">
+        <v>1.29</v>
+      </c>
+      <c r="K233" t="s">
+        <v>533</v>
+      </c>
+      <c r="L233" s="1">
+        <v>98943.0</v>
+      </c>
+      <c r="M233" s="1">
+        <v>100237.52</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>535</v>
+      </c>
+      <c r="B234" s="1">
+        <v>186000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>100.685</v>
+      </c>
+      <c r="D234" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>185499.66</v>
+      </c>
+      <c r="H234" s="1">
+        <v>1774.44</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0.9565731818592</v>
+      </c>
+      <c r="J234">
+        <v>0.21</v>
+      </c>
+      <c r="K234">
+        <v>382.19</v>
+      </c>
+      <c r="L234" s="1">
+        <v>187274.1</v>
+      </c>
+      <c r="M234" s="1">
+        <v>187656.29</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>537</v>
+      </c>
+      <c r="B235" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="D235" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>198902.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>2476.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>1.2448341394254</v>
+      </c>
+      <c r="J235">
+        <v>0.56</v>
+      </c>
+      <c r="K235" t="s">
+        <v>538</v>
+      </c>
+      <c r="L235" s="1">
+        <v>201378.0</v>
+      </c>
+      <c r="M235" s="1">
+        <v>202493.07</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>540</v>
+      </c>
+      <c r="B236" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>98.471</v>
+      </c>
+      <c r="D236" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>230208.96</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-1756.24</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-0.76288950699399</v>
+      </c>
+      <c r="J236">
+        <v>0.28</v>
+      </c>
+      <c r="K236">
+        <v>639.59</v>
+      </c>
+      <c r="L236" s="1">
+        <v>228452.72</v>
+      </c>
+      <c r="M236" s="1">
+        <v>229092.31</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>542</v>
+      </c>
+      <c r="B237" s="1">
+        <v>308000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>91.613</v>
+      </c>
+      <c r="D237" s="1">
+        <v>83.45955844</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>257055.44</v>
+      </c>
+      <c r="H237" s="1">
+        <v>25112.6</v>
+      </c>
+      <c r="I237" s="1">
+        <v>9.7693322498835</v>
+      </c>
+      <c r="J237">
+        <v>1.45</v>
+      </c>
+      <c r="K237" t="s">
+        <v>543</v>
+      </c>
+      <c r="L237" s="1">
+        <v>282168.04</v>
+      </c>
+      <c r="M237" s="1">
+        <v>286645.64</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>545</v>
+      </c>
+      <c r="B238" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>102.356</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>99329.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>3027.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>3.0474483786205</v>
+      </c>
+      <c r="J238">
+        <v>1.73</v>
+      </c>
+      <c r="K238" t="s">
+        <v>546</v>
+      </c>
+      <c r="L238" s="1">
+        <v>102356.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>104086.48</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>548</v>
+      </c>
+      <c r="B239" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.622</v>
+      </c>
+      <c r="D239" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>100250.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>372.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.371072319202</v>
+      </c>
+      <c r="J239">
+        <v>0.75</v>
+      </c>
+      <c r="K239">
+        <v>754.48</v>
+      </c>
+      <c r="L239" s="1">
+        <v>100622.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>101376.48</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>550</v>
+      </c>
+      <c r="B240" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>99.131</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.5965</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>199193.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-931.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-0.46738590211503</v>
+      </c>
+      <c r="J240">
+        <v>0.6</v>
+      </c>
+      <c r="K240" t="s">
+        <v>551</v>
+      </c>
+      <c r="L240" s="1">
+        <v>198262.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>199453.78</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>553</v>
+      </c>
+      <c r="B241" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>101.708</v>
+      </c>
+      <c r="D241" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>99651.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>2057.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>2.064204072212</v>
+      </c>
+      <c r="J241">
+        <v>0.79</v>
+      </c>
+      <c r="K241">
+        <v>785.62</v>
+      </c>
+      <c r="L241" s="1">
+        <v>101708.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>102493.62</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>555</v>
+      </c>
+      <c r="B242" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>100.93</v>
+      </c>
+      <c r="D242" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>149652.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>1743.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>1.1647021088926</v>
+      </c>
+      <c r="J242">
+        <v>0.25</v>
+      </c>
+      <c r="K242">
+        <v>382.19</v>
+      </c>
+      <c r="L242" s="1">
+        <v>151395.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>151777.19</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>557</v>
+      </c>
+      <c r="B243" s="1">
+        <v>555896.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>99.033</v>
+      </c>
+      <c r="D243" s="1">
+        <v>98.10396729</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>545356.03</v>
+      </c>
+      <c r="H243" s="1">
+        <v>5164.45</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.94698687021027</v>
+      </c>
+      <c r="J243">
+        <v>0.83</v>
+      </c>
+      <c r="K243" t="s">
+        <v>558</v>
+      </c>
+      <c r="L243" s="1">
+        <v>550520.48</v>
+      </c>
+      <c r="M243" s="1">
+        <v>555123.76</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>560</v>
+      </c>
+      <c r="B244" s="1">
+        <v>544859.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>88.672</v>
+      </c>
+      <c r="D244" s="1">
+        <v>90.81661127</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>494822.48</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-11685.1</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-2.361473148916</v>
+      </c>
+      <c r="J244">
+        <v>2.37</v>
+      </c>
+      <c r="K244" t="s">
+        <v>561</v>
+      </c>
+      <c r="L244" s="1">
+        <v>483137.38</v>
+      </c>
+      <c r="M244" s="1">
+        <v>496034.86</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>563</v>
+      </c>
+      <c r="B245" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>99.479</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-287.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>-0.28767315518313</v>
+      </c>
+      <c r="J245">
+        <v>0.1</v>
+      </c>
+      <c r="K245">
+        <v>104.79</v>
+      </c>
+      <c r="L245" s="1">
+        <v>99479.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>99583.79</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>565</v>
+      </c>
+      <c r="B246" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>98.981</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>129928.5</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-1253.2</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-0.96453049177047</v>
+      </c>
+      <c r="J246">
+        <v>1.78</v>
+      </c>
+      <c r="K246" t="s">
+        <v>566</v>
+      </c>
+      <c r="L246" s="1">
+        <v>128675.3</v>
+      </c>
+      <c r="M246" s="1">
+        <v>130988.05</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>568</v>
+      </c>
+      <c r="B247" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>98.975</v>
+      </c>
+      <c r="D247" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>98710.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>265.0</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0.26846317495694</v>
+      </c>
+      <c r="J247">
+        <v>1.3</v>
+      </c>
+      <c r="K247" t="s">
+        <v>569</v>
+      </c>
+      <c r="L247" s="1">
+        <v>98975.0</v>
+      </c>
+      <c r="M247" s="1">
+        <v>100279.11</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>571</v>
+      </c>
+      <c r="B248" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>74.083</v>
+      </c>
+      <c r="D248" s="1">
+        <v>72.7651</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>87318.12</v>
+      </c>
+      <c r="H248" s="1">
+        <v>1581.48</v>
+      </c>
+      <c r="I248" s="1">
+        <v>1.8111704649619</v>
+      </c>
+      <c r="J248">
+        <v>0.02</v>
+      </c>
+      <c r="K248">
+        <v>26.3</v>
+      </c>
+      <c r="L248" s="1">
+        <v>88899.6</v>
+      </c>
+      <c r="M248" s="1">
+        <v>88925.9</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>573</v>
+      </c>
+      <c r="B249" s="1">
+        <v>592000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>86.909</v>
+      </c>
+      <c r="D249" s="1">
+        <v>86.20606757</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>510339.92</v>
+      </c>
+      <c r="H249" s="1">
+        <v>4161.36</v>
+      </c>
+      <c r="I249" s="1">
+        <v>0.81540946277532</v>
+      </c>
+      <c r="J249">
+        <v>0.09</v>
+      </c>
+      <c r="K249">
+        <v>559.56</v>
+      </c>
+      <c r="L249" s="1">
+        <v>514501.28</v>
+      </c>
+      <c r="M249" s="1">
+        <v>515060.84</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>575</v>
+      </c>
+      <c r="B250" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>63.224</v>
+      </c>
+      <c r="D250" s="1">
+        <v>72.92776</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>18231.94</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-2425.94</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-13.305989379079</v>
+      </c>
+      <c r="J250">
+        <v>0.19</v>
+      </c>
+      <c r="K250">
+        <v>47.26</v>
+      </c>
+      <c r="L250" s="1">
+        <v>15806.0</v>
+      </c>
+      <c r="M250" s="1">
+        <v>15853.26</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>577</v>
+      </c>
+      <c r="B251" s="1">
+        <v>208000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>95.473</v>
+      </c>
+      <c r="D251" s="1">
+        <v>93.56469231</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>194614.56</v>
+      </c>
+      <c r="H251" s="1">
+        <v>3969.28</v>
+      </c>
+      <c r="I251" s="1">
+        <v>2.0395596300708</v>
+      </c>
+      <c r="J251">
+        <v>0.38</v>
+      </c>
+      <c r="K251">
+        <v>786.41</v>
+      </c>
+      <c r="L251" s="1">
+        <v>198583.84</v>
+      </c>
+      <c r="M251" s="1">
+        <v>199370.25</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>579</v>
+      </c>
+      <c r="B252" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>99.088</v>
+      </c>
+      <c r="D252" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>134997.3</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-1228.5</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-0.91001820036401</v>
+      </c>
+      <c r="J252">
+        <v>0.29</v>
+      </c>
+      <c r="K252">
+        <v>391.17</v>
+      </c>
+      <c r="L252" s="1">
+        <v>133768.8</v>
+      </c>
+      <c r="M252" s="1">
+        <v>134159.97</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>581</v>
+      </c>
+      <c r="B253" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>101.277</v>
+      </c>
+      <c r="D253" s="1">
+        <v>100.0965</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>150144.75</v>
+      </c>
+      <c r="H253" s="1">
+        <v>1770.75</v>
+      </c>
+      <c r="I253" s="1">
+        <v>1.1793619157513</v>
+      </c>
+      <c r="J253">
+        <v>3.11</v>
+      </c>
+      <c r="K253" t="s">
+        <v>582</v>
+      </c>
+      <c r="L253" s="1">
+        <v>151915.5</v>
+      </c>
+      <c r="M253" s="1">
+        <v>156583.58</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>584</v>
+      </c>
+      <c r="B254" s="1">
+        <v>1085503.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>88.0</v>
+      </c>
+      <c r="D254" s="1">
+        <v>87.26291867</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>947241.6</v>
+      </c>
+      <c r="H254" s="1">
+        <v>8001.04</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0.84466729501745</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254">
+        <v>0.0</v>
+      </c>
+      <c r="L254" s="1">
+        <v>955242.64</v>
+      </c>
+      <c r="M254" s="1">
+        <v>955242.64</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>586</v>
+      </c>
+      <c r="B255" s="1">
+        <v>1648300.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>84.936</v>
+      </c>
+      <c r="D255" s="1">
+        <v>84.17083237</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>1387387.83</v>
+      </c>
+      <c r="H255" s="1">
+        <v>12612.26</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0.90906520349108</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255">
+        <v>0.0</v>
+      </c>
+      <c r="L255" s="1">
+        <v>1400000.09</v>
+      </c>
+      <c r="M255" s="1">
+        <v>1400000.09</v>
+      </c>
+      <c r="N255" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>588</v>
+      </c>
+      <c r="B256" s="1">
+        <v>4054769.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>63.368</v>
+      </c>
+      <c r="D256" s="1">
+        <v>68.75977793</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>2788050.16</v>
+      </c>
+      <c r="H256" s="1">
+        <v>-218624.14</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-7.8414708292049</v>
+      </c>
+      <c r="J256">
+        <v>0.03</v>
+      </c>
+      <c r="K256" t="s">
+        <v>589</v>
+      </c>
+      <c r="L256" s="1">
+        <v>2569426.02</v>
+      </c>
+      <c r="M256" s="1">
+        <v>2570759.09</v>
+      </c>
+      <c r="N256" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>591</v>
+      </c>
+      <c r="B257" s="1">
+        <v>1106659.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>99.586</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.44980703</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>1100570.24</v>
+      </c>
+      <c r="H257" s="1">
+        <v>1507.19</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0.13694627977584</v>
+      </c>
+      <c r="J257">
+        <v>1.97</v>
+      </c>
+      <c r="K257" t="s">
+        <v>592</v>
+      </c>
+      <c r="L257" s="1">
+        <v>1102077.43</v>
+      </c>
+      <c r="M257" s="1">
+        <v>1123831.62</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>594</v>
+      </c>
+      <c r="B258" s="1">
+        <v>492884.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>98.833</v>
+      </c>
+      <c r="D258" s="1">
+        <v>98.21541377</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>484088.06</v>
+      </c>
+      <c r="H258" s="1">
+        <v>3043.98</v>
+      </c>
+      <c r="I258" s="1">
+        <v>0.62880708109182</v>
+      </c>
+      <c r="J258">
+        <v>0.27</v>
+      </c>
+      <c r="K258" t="s">
+        <v>595</v>
+      </c>
+      <c r="L258" s="1">
+        <v>487132.04</v>
+      </c>
+      <c r="M258" s="1">
+        <v>488460.8</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>597</v>
+      </c>
+      <c r="B259" s="1">
+        <v>428459.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>98.965</v>
+      </c>
+      <c r="D259" s="1">
+        <v>98.51635512</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>422102.19</v>
+      </c>
+      <c r="H259" s="1">
+        <v>1922.26</v>
+      </c>
+      <c r="I259" s="1">
+        <v>0.45540156993737</v>
+      </c>
+      <c r="J259">
+        <v>0.29</v>
+      </c>
+      <c r="K259" t="s">
+        <v>598</v>
+      </c>
+      <c r="L259" s="1">
+        <v>424024.45</v>
+      </c>
+      <c r="M259" s="1">
+        <v>425264.05</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>600</v>
+      </c>
+      <c r="B260" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>83.408</v>
+      </c>
+      <c r="D260" s="1">
+        <v>81.75</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>81750.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>1658.0</v>
+      </c>
+      <c r="I260" s="1">
+        <v>2.0281345565749</v>
+      </c>
+      <c r="J260">
+        <v>0.4</v>
+      </c>
+      <c r="K260">
+        <v>398.63</v>
+      </c>
+      <c r="L260" s="1">
+        <v>83408.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>83806.63</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>602</v>
+      </c>
+      <c r="B261" s="1">
+        <v>1807099.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>99.217</v>
+      </c>
+      <c r="D261" s="1">
+        <v>99.18303812</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>1792335.69</v>
+      </c>
+      <c r="H261" s="1">
+        <v>613.72</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0.034241353526805</v>
+      </c>
+      <c r="J261">
+        <v>0.04</v>
+      </c>
+      <c r="K261">
+        <v>673.33</v>
+      </c>
+      <c r="L261" s="1">
+        <v>1792949.41</v>
+      </c>
+      <c r="M261" s="1">
+        <v>1793622.74</v>
+      </c>
+      <c r="N261" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>604</v>
+      </c>
+      <c r="B262" s="1">
+        <v>2373663.72</v>
+      </c>
+      <c r="C262" s="1">
+        <v>88.361</v>
+      </c>
+      <c r="D262" s="1">
+        <v>102.1667905</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>2425096.04</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-327703.04</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-13.512992252464</v>
+      </c>
+      <c r="J262">
+        <v>2.39</v>
+      </c>
+      <c r="K262" t="s">
+        <v>605</v>
+      </c>
+      <c r="L262" s="1">
+        <v>2097393.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>2154133.32</v>
+      </c>
+      <c r="N262" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>607</v>
+      </c>
+      <c r="B263" s="1">
+        <v>2919658.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>97.19</v>
+      </c>
+      <c r="D263" s="1">
+        <v>97.0584702</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>2833775.39</v>
+      </c>
+      <c r="H263" s="1">
+        <v>3840.22</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0.13551603325908</v>
+      </c>
+      <c r="J263">
+        <v>0.84</v>
+      </c>
+      <c r="K263" t="s">
+        <v>608</v>
+      </c>
+      <c r="L263" s="1">
+        <v>2837615.61</v>
+      </c>
+      <c r="M263" s="1">
+        <v>2862212.73</v>
+      </c>
+      <c r="N263" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>610</v>
+      </c>
+      <c r="B264" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>100.712</v>
+      </c>
+      <c r="D264" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>712.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.712</v>
+      </c>
+      <c r="J264">
+        <v>0.65</v>
+      </c>
+      <c r="K264">
+        <v>654.02</v>
+      </c>
+      <c r="L264" s="1">
+        <v>100712.0</v>
+      </c>
+      <c r="M264" s="1">
+        <v>101366.02</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>612</v>
+      </c>
+      <c r="B265" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>99.564</v>
+      </c>
+      <c r="D265" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>324.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>0.32648125755744</v>
+      </c>
+      <c r="J265">
+        <v>1.52</v>
+      </c>
+      <c r="K265" t="s">
+        <v>613</v>
+      </c>
+      <c r="L265" s="1">
+        <v>99564.0</v>
+      </c>
+      <c r="M265" s="1">
+        <v>101084.55</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>615</v>
+      </c>
+      <c r="B266" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>89.869</v>
+      </c>
+      <c r="D266" s="1">
+        <v>85.48</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>85480.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>4389.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>5.1345343940103</v>
+      </c>
+      <c r="J266">
+        <v>0.29</v>
+      </c>
+      <c r="K266">
+        <v>293.97</v>
+      </c>
+      <c r="L266" s="1">
+        <v>89869.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>90162.97</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>617</v>
+      </c>
+      <c r="B267" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>92.82</v>
+      </c>
+      <c r="D267" s="1">
+        <v>92.546</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>185092.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>548.0</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0.2960689819117</v>
+      </c>
+      <c r="J267">
+        <v>1.21</v>
+      </c>
+      <c r="K267" t="s">
+        <v>618</v>
+      </c>
+      <c r="L267" s="1">
+        <v>185640.0</v>
+      </c>
+      <c r="M267" s="1">
+        <v>188066.03</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>620</v>
+      </c>
+      <c r="B268" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>101.477</v>
+      </c>
+      <c r="D268" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>99942.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>1535.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>1.5358908166737</v>
+      </c>
+      <c r="J268">
+        <v>0.76</v>
+      </c>
+      <c r="K268">
+        <v>764.73</v>
+      </c>
+      <c r="L268" s="1">
+        <v>101477.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>102241.73</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>622</v>
+      </c>
+      <c r="B269" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>94.882</v>
+      </c>
+      <c r="D269" s="1">
+        <v>94.7</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>94700.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>182.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0.1921858500528</v>
+      </c>
+      <c r="J269">
+        <v>0.47</v>
+      </c>
+      <c r="K269">
+        <v>470.89</v>
+      </c>
+      <c r="L269" s="1">
+        <v>94882.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>95352.89</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>624</v>
+      </c>
+      <c r="B270" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>101.644</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>99858.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>1786.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>1.7885397264115</v>
+      </c>
+      <c r="J270">
+        <v>0.14</v>
+      </c>
+      <c r="K270">
+        <v>138.01</v>
+      </c>
+      <c r="L270" s="1">
+        <v>101644.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>101782.01</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>626</v>
+      </c>
+      <c r="B271" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>98.273</v>
+      </c>
+      <c r="D271" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>197800.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>-1254.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-0.63397371081901</v>
+      </c>
+      <c r="J271">
+        <v>2.31</v>
+      </c>
+      <c r="K271" t="s">
+        <v>627</v>
+      </c>
+      <c r="L271" s="1">
+        <v>196546.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>201169.29</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>629</v>
+      </c>
+      <c r="B272" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>98.03</v>
+      </c>
+      <c r="D272" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>95396.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>2634.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>2.7611220596251</v>
+      </c>
+      <c r="J272">
         <v>0.32</v>
       </c>
-      <c r="P195">
-[...34 lines deleted...]
-      <c r="K196">
+      <c r="K272">
+        <v>323.63</v>
+      </c>
+      <c r="L272" s="1">
+        <v>98030.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>98353.63</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>629</v>
+      </c>
+      <c r="B273" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>98.149</v>
+      </c>
+      <c r="D273" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>98642.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>-493.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-0.4997871089394</v>
+      </c>
+      <c r="J273">
+        <v>0.32</v>
+      </c>
+      <c r="K273">
+        <v>323.63</v>
+      </c>
+      <c r="L273" s="1">
+        <v>98149.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>98472.63</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>632</v>
+      </c>
+      <c r="B274" s="1">
+        <v>148000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>98.784</v>
+      </c>
+      <c r="D274" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>147449.44</v>
+      </c>
+      <c r="H274" s="1">
+        <v>-1249.12</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-0.84715140321998</v>
+      </c>
+      <c r="J274">
+        <v>2.32</v>
+      </c>
+      <c r="K274" t="s">
+        <v>633</v>
+      </c>
+      <c r="L274" s="1">
+        <v>146200.32</v>
+      </c>
+      <c r="M274" s="1">
+        <v>149626.62</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>635</v>
+      </c>
+      <c r="B275" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>99.245</v>
+      </c>
+      <c r="D275" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>99736.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-491.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-0.49229967113179</v>
+      </c>
+      <c r="J275">
+        <v>2.29</v>
+      </c>
+      <c r="K275" t="s">
+        <v>636</v>
+      </c>
+      <c r="L275" s="1">
+        <v>99245.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>101535.41</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>638</v>
+      </c>
+      <c r="B276" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>99.725</v>
+      </c>
+      <c r="D276" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>115297.04</v>
+      </c>
+      <c r="H276" s="1">
+        <v>383.96</v>
+      </c>
+      <c r="I276" s="1">
+        <v>0.33301808962312</v>
+      </c>
+      <c r="J276">
+        <v>0.51</v>
+      </c>
+      <c r="K276">
+        <v>595.89</v>
+      </c>
+      <c r="L276" s="1">
+        <v>115681.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>116276.89</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>640</v>
+      </c>
+      <c r="B277" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>95.665</v>
+      </c>
+      <c r="D277" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>93600.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>2065.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>2.2061965811966</v>
+      </c>
+      <c r="J277">
+        <v>1.07</v>
+      </c>
+      <c r="K277" t="s">
+        <v>641</v>
+      </c>
+      <c r="L277" s="1">
+        <v>95665.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>96733.49</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>643</v>
+      </c>
+      <c r="B278" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>99.18</v>
+      </c>
+      <c r="D278" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>-1640.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-0.82</v>
+      </c>
+      <c r="J278">
+        <v>3.21</v>
+      </c>
+      <c r="K278" t="s">
+        <v>644</v>
+      </c>
+      <c r="L278" s="1">
+        <v>198360.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>204772.33</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>646</v>
+      </c>
+      <c r="B279" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>101.412</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>151770.48</v>
+      </c>
+      <c r="H279" s="1">
+        <v>2375.76</v>
+      </c>
+      <c r="I279" s="1">
+        <v>1.5653636991858</v>
+      </c>
+      <c r="J279">
+        <v>2.9</v>
+      </c>
+      <c r="K279" t="s">
+        <v>647</v>
+      </c>
+      <c r="L279" s="1">
+        <v>154146.24</v>
+      </c>
+      <c r="M279" s="1">
+        <v>158555.28</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>649</v>
+      </c>
+      <c r="B280" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>100.012</v>
+      </c>
+      <c r="D280" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>115964.55</v>
+      </c>
+      <c r="H280" s="1">
+        <v>1049.49</v>
+      </c>
+      <c r="I280" s="1">
+        <v>0.90500933259345</v>
+      </c>
+      <c r="J280">
+        <v>0.76</v>
+      </c>
+      <c r="K280">
+        <v>886.32</v>
+      </c>
+      <c r="L280" s="1">
+        <v>117014.04</v>
+      </c>
+      <c r="M280" s="1">
+        <v>117900.36</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>651</v>
+      </c>
+      <c r="B281" s="1">
+        <v>108553.72</v>
+      </c>
+      <c r="C281" s="1">
+        <v>90.367</v>
+      </c>
+      <c r="D281" s="1">
+        <v>92.84837037</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>100790.36</v>
+      </c>
+      <c r="H281" s="1">
+        <v>-2693.62</v>
+      </c>
+      <c r="I281" s="1">
+        <v>-2.6724976475925</v>
+      </c>
+      <c r="J281">
+        <v>0.12</v>
+      </c>
+      <c r="K281">
+        <v>131.45</v>
+      </c>
+      <c r="L281" s="1">
+        <v>98096.74</v>
+      </c>
+      <c r="M281" s="1">
+        <v>98228.19</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>653</v>
+      </c>
+      <c r="B282" s="1">
+        <v>136465.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>94.128</v>
+      </c>
+      <c r="D282" s="1">
+        <v>93.83347378</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>128049.85</v>
+      </c>
+      <c r="H282" s="1">
+        <v>401.93</v>
+      </c>
+      <c r="I282" s="1">
+        <v>0.31388556878434</v>
+      </c>
+      <c r="J282">
+        <v>0.34</v>
+      </c>
+      <c r="K282">
+        <v>464.35</v>
+      </c>
+      <c r="L282" s="1">
+        <v>128451.78</v>
+      </c>
+      <c r="M282" s="1">
+        <v>128916.13</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>655</v>
+      </c>
+      <c r="B283" s="1">
+        <v>84286.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>66.859</v>
+      </c>
+      <c r="D283" s="1">
+        <v>65.25033813</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>54996.9</v>
+      </c>
+      <c r="H283" s="1">
+        <v>1355.88</v>
+      </c>
+      <c r="I283" s="1">
+        <v>2.4653753211545</v>
+      </c>
+      <c r="J283">
+        <v>0.14</v>
+      </c>
+      <c r="K283">
+        <v>117.77</v>
+      </c>
+      <c r="L283" s="1">
+        <v>56352.78</v>
+      </c>
+      <c r="M283" s="1">
+        <v>56470.55</v>
+      </c>
+      <c r="N283" s="1">
         <v>0.04</v>
       </c>
-      <c r="L196">
-[...8 lines deleted...]
-      <c r="O196" s="1">
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>657</v>
+      </c>
+      <c r="B284" s="1">
+        <v>715000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.038</v>
+      </c>
+      <c r="D284" s="1">
+        <v>124.26114266</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>888467.17</v>
+      </c>
+      <c r="H284" s="1">
+        <v>57861.91</v>
+      </c>
+      <c r="I284" s="1">
+        <v>6.512554650725</v>
+      </c>
+      <c r="J284">
+        <v>0.42</v>
+      </c>
+      <c r="K284" t="s">
+        <v>658</v>
+      </c>
+      <c r="L284" s="1">
+        <v>946329.08</v>
+      </c>
+      <c r="M284" s="1">
+        <v>949351.42</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>660</v>
+      </c>
+      <c r="B285" s="1">
+        <v>786000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>99.989</v>
+      </c>
+      <c r="D285" s="1">
+        <v>100.87206107</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>792854.4</v>
+      </c>
+      <c r="H285" s="1">
+        <v>-6940.86</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-0.87542681228735</v>
+      </c>
+      <c r="J285">
+        <v>0.8</v>
+      </c>
+      <c r="K285" t="s">
+        <v>661</v>
+      </c>
+      <c r="L285" s="1">
+        <v>785913.54</v>
+      </c>
+      <c r="M285" s="1">
+        <v>792170.06</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>663</v>
+      </c>
+      <c r="B286" s="1">
+        <v>807000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>99.263</v>
+      </c>
+      <c r="D286" s="1">
+        <v>97.95745849</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>790516.69</v>
+      </c>
+      <c r="H286" s="1">
+        <v>10535.72</v>
+      </c>
+      <c r="I286" s="1">
+        <v>1.3327637649244</v>
+      </c>
+      <c r="J286">
+        <v>0.8</v>
+      </c>
+      <c r="K286" t="s">
+        <v>664</v>
+      </c>
+      <c r="L286" s="1">
+        <v>801052.41</v>
+      </c>
+      <c r="M286" s="1">
+        <v>807545.69</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>666</v>
+      </c>
+      <c r="B287" s="1">
+        <v>1469000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>95.057</v>
+      </c>
+      <c r="D287" s="1">
+        <v>93.75584003</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>1377273.29</v>
+      </c>
+      <c r="H287" s="1">
+        <v>19114.04</v>
+      </c>
+      <c r="I287" s="1">
+        <v>1.3878175187729</v>
+      </c>
+      <c r="J287">
+        <v>0.96</v>
+      </c>
+      <c r="K287" t="s">
+        <v>667</v>
+      </c>
+      <c r="L287" s="1">
+        <v>1396387.33</v>
+      </c>
+      <c r="M287" s="1">
+        <v>1410528.45</v>
+      </c>
+      <c r="N287" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>669</v>
+      </c>
+      <c r="B288" s="1">
+        <v>590000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>86.935</v>
+      </c>
+      <c r="D288" s="1">
+        <v>95.00168983</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>560509.97</v>
+      </c>
+      <c r="H288" s="1">
+        <v>-47593.47</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-8.4911014160908</v>
+      </c>
+      <c r="J288">
+        <v>0.96</v>
+      </c>
+      <c r="K288" t="s">
+        <v>670</v>
+      </c>
+      <c r="L288" s="1">
+        <v>512916.5</v>
+      </c>
+      <c r="M288" s="1">
+        <v>518596.05</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>672</v>
+      </c>
+      <c r="B289" s="1">
+        <v>1087000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>101.344</v>
+      </c>
+      <c r="D289" s="1">
+        <v>99.90877185</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>1086008.35</v>
+      </c>
+      <c r="H289" s="1">
+        <v>15600.93</v>
+      </c>
+      <c r="I289" s="1">
+        <v>1.436538678547</v>
+      </c>
+      <c r="J289">
+        <v>0.6</v>
+      </c>
+      <c r="K289" t="s">
+        <v>673</v>
+      </c>
+      <c r="L289" s="1">
+        <v>1101609.28</v>
+      </c>
+      <c r="M289" s="1">
+        <v>1108113.28</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>675</v>
+      </c>
+      <c r="B290" s="1">
+        <v>1128000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>98.671</v>
+      </c>
+      <c r="D290" s="1">
+        <v>96.86516667</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>1092639.08</v>
+      </c>
+      <c r="H290" s="1">
+        <v>20369.8</v>
+      </c>
+      <c r="I290" s="1">
+        <v>1.8642752554668</v>
+      </c>
+      <c r="J290">
+        <v>0.82</v>
+      </c>
+      <c r="K290" t="s">
+        <v>676</v>
+      </c>
+      <c r="L290" s="1">
+        <v>1113008.88</v>
+      </c>
+      <c r="M290" s="1">
+        <v>1122264.03</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>678</v>
+      </c>
+      <c r="B291" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>97.048</v>
+      </c>
+      <c r="D291" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>119287.2</v>
+      </c>
+      <c r="H291" s="1">
+        <v>-2829.6</v>
+      </c>
+      <c r="I291" s="1">
+        <v>-2.3720902158823</v>
+      </c>
+      <c r="J291">
+        <v>1.62</v>
+      </c>
+      <c r="K291" t="s">
+        <v>679</v>
+      </c>
+      <c r="L291" s="1">
+        <v>116457.6</v>
+      </c>
+      <c r="M291" s="1">
+        <v>118399.38</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>681</v>
+      </c>
+      <c r="B292" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>98.862</v>
+      </c>
+      <c r="D292" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-2173.58</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-1.138</v>
+      </c>
+      <c r="J292">
+        <v>1.03</v>
+      </c>
+      <c r="K292" t="s">
+        <v>682</v>
+      </c>
+      <c r="L292" s="1">
+        <v>188826.42</v>
+      </c>
+      <c r="M292" s="1">
+        <v>190795.66</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>684</v>
+      </c>
+      <c r="B293" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>103.533</v>
+      </c>
+      <c r="D293" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>100770.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>2763.0</v>
+      </c>
+      <c r="I293" s="1">
+        <v>2.7418874665079</v>
+      </c>
+      <c r="J293">
+        <v>0.81</v>
+      </c>
+      <c r="K293">
+        <v>806.85</v>
+      </c>
+      <c r="L293" s="1">
+        <v>103533.0</v>
+      </c>
+      <c r="M293" s="1">
+        <v>104339.85</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>686</v>
+      </c>
+      <c r="B294" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>100.197</v>
+      </c>
+      <c r="D294" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>99076.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>1121.0</v>
+      </c>
+      <c r="I294" s="1">
+        <v>1.1314546408817</v>
+      </c>
+      <c r="J294">
+        <v>0.08</v>
+      </c>
+      <c r="K294">
+        <v>81.51</v>
+      </c>
+      <c r="L294" s="1">
+        <v>100197.0</v>
+      </c>
+      <c r="M294" s="1">
+        <v>100278.51</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>688</v>
+      </c>
+      <c r="B295" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>101.322</v>
+      </c>
+      <c r="D295" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>98690.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>2632.0</v>
+      </c>
+      <c r="I295" s="1">
+        <v>2.6669368730368</v>
+      </c>
+      <c r="J295">
+        <v>2.85</v>
+      </c>
+      <c r="K295" t="s">
+        <v>689</v>
+      </c>
+      <c r="L295" s="1">
+        <v>101322.0</v>
+      </c>
+      <c r="M295" s="1">
+        <v>104167.21</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>691</v>
+      </c>
+      <c r="B296" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>85.024</v>
+      </c>
+      <c r="D296" s="1">
+        <v>85.427</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>170854.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>-806.0</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-0.47174780807005</v>
+      </c>
+      <c r="J296">
+        <v>0.45</v>
+      </c>
+      <c r="K296">
+        <v>891.78</v>
+      </c>
+      <c r="L296" s="1">
+        <v>170048.0</v>
+      </c>
+      <c r="M296" s="1">
+        <v>170939.78</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>693</v>
+      </c>
+      <c r="B297" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>100.096</v>
+      </c>
+      <c r="D297" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>299694.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>594.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0.19820216620953</v>
+      </c>
+      <c r="J297">
+        <v>0.16</v>
+      </c>
+      <c r="K297">
+        <v>493.15</v>
+      </c>
+      <c r="L297" s="1">
+        <v>300288.0</v>
+      </c>
+      <c r="M297" s="1">
+        <v>300781.15</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>695</v>
+      </c>
+      <c r="B298" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>89.107</v>
+      </c>
+      <c r="D298" s="1">
+        <v>85.8</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>85800.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>3307.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>3.8543123543124</v>
+      </c>
+      <c r="J298">
+        <v>0.22</v>
+      </c>
+      <c r="K298">
+        <v>218.49</v>
+      </c>
+      <c r="L298" s="1">
+        <v>89107.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>89325.49</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>697</v>
+      </c>
+      <c r="B299" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>86.872</v>
+      </c>
+      <c r="D299" s="1">
+        <v>85.957</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>85957.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>915.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>1.0644857312377</v>
+      </c>
+      <c r="J299">
+        <v>0.73</v>
+      </c>
+      <c r="K299">
+        <v>725.34</v>
+      </c>
+      <c r="L299" s="1">
+        <v>86872.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>87597.34</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>699</v>
+      </c>
+      <c r="B300" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>98.545</v>
+      </c>
+      <c r="D300" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>99423.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-878.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-0.88309546080887</v>
+      </c>
+      <c r="J300">
+        <v>0.85</v>
+      </c>
+      <c r="K300">
+        <v>846.58</v>
+      </c>
+      <c r="L300" s="1">
+        <v>98545.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>99391.58</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>701</v>
+      </c>
+      <c r="B301" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>98.52</v>
+      </c>
+      <c r="D301" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>97590.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>930.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0.95296649246849</v>
+      </c>
+      <c r="J301">
+        <v>1.82</v>
+      </c>
+      <c r="K301" t="s">
+        <v>702</v>
+      </c>
+      <c r="L301" s="1">
+        <v>98520.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>100336.44</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>704</v>
+      </c>
+      <c r="B302" s="1">
+        <v>76000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="D302" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>75959.72</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-869.44</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-1.14460664152</v>
+      </c>
+      <c r="J302">
+        <v>2.1</v>
+      </c>
+      <c r="K302" t="s">
+        <v>705</v>
+      </c>
+      <c r="L302" s="1">
+        <v>75090.28</v>
+      </c>
+      <c r="M302" s="1">
+        <v>76683.16</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>707</v>
+      </c>
+      <c r="B303" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>102.065</v>
+      </c>
+      <c r="D303" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>2106.3</v>
+      </c>
+      <c r="I303" s="1">
+        <v>2.065</v>
+      </c>
+      <c r="J303">
+        <v>1.09</v>
+      </c>
+      <c r="K303" t="s">
+        <v>708</v>
+      </c>
+      <c r="L303" s="1">
+        <v>104106.3</v>
+      </c>
+      <c r="M303" s="1">
+        <v>105216.15</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>710</v>
+      </c>
+      <c r="B304" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>98.932</v>
+      </c>
+      <c r="D304" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>199558.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>-1694.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-0.84887601599535</v>
+      </c>
+      <c r="J304">
+        <v>1.17</v>
+      </c>
+      <c r="K304" t="s">
+        <v>711</v>
+      </c>
+      <c r="L304" s="1">
+        <v>197864.0</v>
+      </c>
+      <c r="M304" s="1">
+        <v>200206.47</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>713</v>
+      </c>
+      <c r="B305" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>98.905</v>
+      </c>
+      <c r="D305" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>-1971.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-1.095</v>
+      </c>
+      <c r="J305">
+        <v>0.29</v>
+      </c>
+      <c r="K305">
+        <v>522.39</v>
+      </c>
+      <c r="L305" s="1">
+        <v>178029.0</v>
+      </c>
+      <c r="M305" s="1">
+        <v>178551.39</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>715</v>
+      </c>
+      <c r="B306" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>98.538</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>69450.5</v>
+      </c>
+      <c r="H306" s="1">
+        <v>-473.9</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-0.68235649851333</v>
+      </c>
+      <c r="J306">
+        <v>0.32</v>
+      </c>
+      <c r="K306">
+        <v>222.95</v>
+      </c>
+      <c r="L306" s="1">
+        <v>68976.6</v>
+      </c>
+      <c r="M306" s="1">
+        <v>69199.55</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>717</v>
+      </c>
+      <c r="B307" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D307" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>101669.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>-479.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-0.47113672800952</v>
+      </c>
+      <c r="J307">
+        <v>0.96</v>
+      </c>
+      <c r="K307">
+        <v>964.37</v>
+      </c>
+      <c r="L307" s="1">
+        <v>101190.0</v>
+      </c>
+      <c r="M307" s="1">
+        <v>102154.37</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>719</v>
+      </c>
+      <c r="B308" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>100.414</v>
+      </c>
+      <c r="D308" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>678.96</v>
+      </c>
+      <c r="I308" s="1">
+        <v>0.414</v>
+      </c>
+      <c r="J308">
+        <v>0.26</v>
+      </c>
+      <c r="K308">
+        <v>427.15</v>
+      </c>
+      <c r="L308" s="1">
+        <v>164678.96</v>
+      </c>
+      <c r="M308" s="1">
+        <v>165106.11</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>721</v>
+      </c>
+      <c r="B309" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="D309" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>100780.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>-1449.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-1.4377852748561</v>
+      </c>
+      <c r="J309">
+        <v>0.13</v>
+      </c>
+      <c r="K309">
+        <v>129.45</v>
+      </c>
+      <c r="L309" s="1">
+        <v>99331.0</v>
+      </c>
+      <c r="M309" s="1">
+        <v>99460.45</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>723</v>
+      </c>
+      <c r="B310" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>100.781</v>
+      </c>
+      <c r="D310" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>952.82</v>
+      </c>
+      <c r="I310" s="1">
+        <v>0.781</v>
+      </c>
+      <c r="J310">
+        <v>2.87</v>
+      </c>
+      <c r="K310" t="s">
+        <v>724</v>
+      </c>
+      <c r="L310" s="1">
+        <v>122952.82</v>
+      </c>
+      <c r="M310" s="1">
+        <v>126448.13</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>726</v>
+      </c>
+      <c r="B311" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>94.538</v>
+      </c>
+      <c r="D311" s="1">
+        <v>93.109</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>186218.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>2858.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>1.5347603346615</v>
+      </c>
+      <c r="J311">
+        <v>0.37</v>
+      </c>
+      <c r="K311">
+        <v>739.73</v>
+      </c>
+      <c r="L311" s="1">
+        <v>189076.0</v>
+      </c>
+      <c r="M311" s="1">
+        <v>189815.73</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>728</v>
+      </c>
+      <c r="B312" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>100.848</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>99833.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>1015.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>1.0166978854687</v>
+      </c>
+      <c r="J312">
+        <v>3.54</v>
+      </c>
+      <c r="K312" t="s">
+        <v>729</v>
+      </c>
+      <c r="L312" s="1">
+        <v>100848.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>104387.73</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>731</v>
+      </c>
+      <c r="B313" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>99.791</v>
+      </c>
+      <c r="D313" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>198140.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>1442.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>0.72776824467548</v>
+      </c>
+      <c r="J313">
+        <v>1.15</v>
+      </c>
+      <c r="K313" t="s">
+        <v>732</v>
+      </c>
+      <c r="L313" s="1">
+        <v>199582.0</v>
+      </c>
+      <c r="M313" s="1">
+        <v>201887.2</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>734</v>
+      </c>
+      <c r="B314" s="1">
+        <v>159459.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>98.152</v>
+      </c>
+      <c r="D314" s="1">
+        <v>97.16645031</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>154940.65</v>
+      </c>
+      <c r="H314" s="1">
+        <v>1571.54</v>
+      </c>
+      <c r="I314" s="1">
+        <v>1.0142851472483</v>
+      </c>
+      <c r="J314">
+        <v>0.69</v>
+      </c>
+      <c r="K314" t="s">
+        <v>735</v>
+      </c>
+      <c r="L314" s="1">
+        <v>156512.19</v>
+      </c>
+      <c r="M314" s="1">
+        <v>157619.67</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>737</v>
+      </c>
+      <c r="B315" s="1">
+        <v>644760.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>98.147</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.66154383</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>649025.37</v>
+      </c>
+      <c r="H315" s="1">
+        <v>-16212.77</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-2.4980179126126</v>
+      </c>
+      <c r="J315">
+        <v>1.05</v>
+      </c>
+      <c r="K315" t="s">
+        <v>738</v>
+      </c>
+      <c r="L315" s="1">
+        <v>632812.6</v>
+      </c>
+      <c r="M315" s="1">
+        <v>639613.49</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>740</v>
+      </c>
+      <c r="B316" s="1">
+        <v>387455.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>104.836</v>
+      </c>
+      <c r="D316" s="1">
+        <v>116.81598895</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>452609.39</v>
+      </c>
+      <c r="H316" s="1">
+        <v>-46417.07</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-10.255436812745</v>
+      </c>
+      <c r="J316">
+        <v>1.58</v>
+      </c>
+      <c r="K316" t="s">
+        <v>741</v>
+      </c>
+      <c r="L316" s="1">
+        <v>406192.32</v>
+      </c>
+      <c r="M316" s="1">
+        <v>412322.6</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>743</v>
+      </c>
+      <c r="B317" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="D317" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>-1141.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-1.1433553119426</v>
+      </c>
+      <c r="J317">
+        <v>1.01</v>
+      </c>
+      <c r="K317" t="s">
+        <v>744</v>
+      </c>
+      <c r="L317" s="1">
+        <v>98653.0</v>
+      </c>
+      <c r="M317" s="1">
+        <v>99659.85</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>746</v>
+      </c>
+      <c r="B318" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.577</v>
+      </c>
+      <c r="D318" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>120864.48</v>
+      </c>
+      <c r="H318" s="1">
+        <v>833.69</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0.68977254525068</v>
+      </c>
+      <c r="J318">
+        <v>0.02</v>
+      </c>
+      <c r="K318">
+        <v>25.69</v>
+      </c>
+      <c r="L318" s="1">
+        <v>121698.17</v>
+      </c>
+      <c r="M318" s="1">
+        <v>121723.86</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>748</v>
+      </c>
+      <c r="B319" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>98.454</v>
+      </c>
+      <c r="D319" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>99105.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>-651.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-0.65687906765552</v>
+      </c>
+      <c r="J319">
+        <v>1.88</v>
+      </c>
+      <c r="K319" t="s">
+        <v>749</v>
+      </c>
+      <c r="L319" s="1">
+        <v>98454.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>100332.77</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>751</v>
+      </c>
+      <c r="B320" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>100.089</v>
+      </c>
+      <c r="D320" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>102.35</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0.089</v>
+      </c>
+      <c r="J320">
+        <v>3.4</v>
+      </c>
+      <c r="K320" t="s">
+        <v>752</v>
+      </c>
+      <c r="L320" s="1">
+        <v>115102.35</v>
+      </c>
+      <c r="M320" s="1">
+        <v>119007.58</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>754</v>
+      </c>
+      <c r="B321" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>99.936</v>
+      </c>
+      <c r="D321" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>-2528.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-1.2490118577075</v>
+      </c>
+      <c r="J321">
+        <v>1.05</v>
+      </c>
+      <c r="K321" t="s">
+        <v>755</v>
+      </c>
+      <c r="L321" s="1">
+        <v>199872.0</v>
+      </c>
+      <c r="M321" s="1">
+        <v>201980.49</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>757</v>
+      </c>
+      <c r="B322" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>98.903</v>
+      </c>
+      <c r="D322" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>238349.92</v>
+      </c>
+      <c r="H322" s="1">
+        <v>-1971.75</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-0.82725012032729</v>
+      </c>
+      <c r="J322">
+        <v>1.24</v>
+      </c>
+      <c r="K322" t="s">
+        <v>758</v>
+      </c>
+      <c r="L322" s="1">
+        <v>236378.17</v>
+      </c>
+      <c r="M322" s="1">
+        <v>239336.2</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>760</v>
+      </c>
+      <c r="B323" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>105.05</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>11520.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>5.8011884379092</v>
+      </c>
+      <c r="J323">
+        <v>0.9</v>
+      </c>
+      <c r="K323" t="s">
+        <v>761</v>
+      </c>
+      <c r="L323" s="1">
+        <v>210100.0</v>
+      </c>
+      <c r="M323" s="1">
+        <v>211896.58</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>763</v>
+      </c>
+      <c r="B324" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>100.349</v>
+      </c>
+      <c r="D324" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>-2121.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-2.0698741094955</v>
+      </c>
+      <c r="J324">
+        <v>0.66</v>
+      </c>
+      <c r="K324">
+        <v>657.53</v>
+      </c>
+      <c r="L324" s="1">
+        <v>100349.0</v>
+      </c>
+      <c r="M324" s="1">
+        <v>101006.53</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>765</v>
+      </c>
+      <c r="B325" s="1">
+        <v>226422.49</v>
+      </c>
+      <c r="C325" s="1">
+        <v>97.678</v>
+      </c>
+      <c r="D325" s="1">
+        <v>95.12240149</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>215378.51</v>
+      </c>
+      <c r="H325" s="1">
+        <v>5786.45</v>
+      </c>
+      <c r="I325" s="1">
+        <v>2.6866422281406</v>
+      </c>
+      <c r="J325">
+        <v>0.47</v>
+      </c>
+      <c r="K325" t="s">
+        <v>766</v>
+      </c>
+      <c r="L325" s="1">
+        <v>221164.96</v>
+      </c>
+      <c r="M325" s="1">
+        <v>222233.18</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>768</v>
+      </c>
+      <c r="B326" s="1">
+        <v>147011.84</v>
+      </c>
+      <c r="C326" s="1">
+        <v>81.652</v>
+      </c>
+      <c r="D326" s="1">
+        <v>82.23615186</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>120896.88</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-858.77</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-0.71033264051148</v>
+      </c>
+      <c r="J326">
+        <v>0.61</v>
+      </c>
+      <c r="K326">
+        <v>902.61</v>
+      </c>
+      <c r="L326" s="1">
+        <v>120038.11</v>
+      </c>
+      <c r="M326" s="1">
+        <v>120940.72</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>770</v>
+      </c>
+      <c r="B327" s="1">
+        <v>174598.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>93.279</v>
+      </c>
+      <c r="D327" s="1">
+        <v>92.6137871</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>161701.82</v>
+      </c>
+      <c r="H327" s="1">
+        <v>1161.45</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0.71826649817547</v>
+      </c>
+      <c r="J327">
+        <v>1.52</v>
+      </c>
+      <c r="K327" t="s">
+        <v>771</v>
+      </c>
+      <c r="L327" s="1">
+        <v>162863.27</v>
+      </c>
+      <c r="M327" s="1">
+        <v>165523.14</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>773</v>
+      </c>
+      <c r="B328" s="1">
+        <v>323588.93</v>
+      </c>
+      <c r="C328" s="1">
+        <v>104.278</v>
+      </c>
+      <c r="D328" s="1">
+        <v>106.19840425</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>343646.28</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-6214.22</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-1.8083187165594</v>
+      </c>
+      <c r="J328">
+        <v>1.38</v>
+      </c>
+      <c r="K328" t="s">
+        <v>774</v>
+      </c>
+      <c r="L328" s="1">
+        <v>337432.06</v>
+      </c>
+      <c r="M328" s="1">
+        <v>341902.91</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>776</v>
+      </c>
+      <c r="B329" s="1">
+        <v>103000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>100.568</v>
+      </c>
+      <c r="D329" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>102956.74</v>
+      </c>
+      <c r="H329" s="1">
+        <v>628.3</v>
+      </c>
+      <c r="I329" s="1">
+        <v>0.61025630764921</v>
+      </c>
+      <c r="J329">
+        <v>0.44</v>
+      </c>
+      <c r="K329">
+        <v>455.03</v>
+      </c>
+      <c r="L329" s="1">
+        <v>103585.04</v>
+      </c>
+      <c r="M329" s="1">
+        <v>104040.07</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>778</v>
+      </c>
+      <c r="B330" s="1">
+        <v>158000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>98.426</v>
+      </c>
+      <c r="D330" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>157086.76</v>
+      </c>
+      <c r="H330" s="1">
+        <v>-1573.68</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-1.0017903482127</v>
+      </c>
+      <c r="J330">
+        <v>0.94</v>
+      </c>
+      <c r="K330" t="s">
+        <v>779</v>
+      </c>
+      <c r="L330" s="1">
+        <v>155513.08</v>
+      </c>
+      <c r="M330" s="1">
+        <v>157004.34</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>781</v>
+      </c>
+      <c r="B331" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>101.375</v>
+      </c>
+      <c r="D331" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>2612.5</v>
+      </c>
+      <c r="I331" s="1">
+        <v>1.375</v>
+      </c>
+      <c r="J331">
+        <v>0.48</v>
+      </c>
+      <c r="K331">
+        <v>916.16</v>
+      </c>
+      <c r="L331" s="1">
+        <v>192612.5</v>
+      </c>
+      <c r="M331" s="1">
+        <v>193528.66</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>783</v>
+      </c>
+      <c r="B332" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>89.559</v>
+      </c>
+      <c r="D332" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>177242.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>1876.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>1.0584398731678</v>
+      </c>
+      <c r="J332">
+        <v>0.0</v>
+      </c>
+      <c r="K332">
+        <v>8.9</v>
+      </c>
+      <c r="L332" s="1">
+        <v>179118.0</v>
+      </c>
+      <c r="M332" s="1">
+        <v>179126.9</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>785</v>
+      </c>
+      <c r="B333" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>75.741</v>
+      </c>
+      <c r="D333" s="1">
+        <v>73.87</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>147740.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>3742.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>2.5328279409774</v>
+      </c>
+      <c r="J333">
+        <v>0.44</v>
+      </c>
+      <c r="K333">
+        <v>875.34</v>
+      </c>
+      <c r="L333" s="1">
+        <v>151482.0</v>
+      </c>
+      <c r="M333" s="1">
+        <v>152357.34</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>787</v>
+      </c>
+      <c r="B334" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>99.004</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>-1962.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-0.98114717207581</v>
+      </c>
+      <c r="J334">
+        <v>0.06</v>
+      </c>
+      <c r="K334">
+        <v>110.96</v>
+      </c>
+      <c r="L334" s="1">
+        <v>198008.0</v>
+      </c>
+      <c r="M334" s="1">
+        <v>198118.96</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>789</v>
+      </c>
+      <c r="B335" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>101.714</v>
+      </c>
+      <c r="D335" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>1714.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>1.714</v>
+      </c>
+      <c r="J335">
+        <v>3.04</v>
+      </c>
+      <c r="K335" t="s">
+        <v>790</v>
+      </c>
+      <c r="L335" s="1">
+        <v>101714.0</v>
+      </c>
+      <c r="M335" s="1">
+        <v>104753.39</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>792</v>
+      </c>
+      <c r="B336" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>100.699</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>99915.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>784.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>0.78466696692188</v>
+      </c>
+      <c r="J336">
+        <v>0.0</v>
+      </c>
+      <c r="K336">
+        <v>0.0</v>
+      </c>
+      <c r="L336" s="1">
+        <v>100699.0</v>
+      </c>
+      <c r="M336" s="1">
+        <v>100699.0</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>794</v>
+      </c>
+      <c r="B337" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>100.578</v>
+      </c>
+      <c r="D337" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>578.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>0.578</v>
+      </c>
+      <c r="J337">
+        <v>0.62</v>
+      </c>
+      <c r="K337">
+        <v>623.29</v>
+      </c>
+      <c r="L337" s="1">
+        <v>100578.0</v>
+      </c>
+      <c r="M337" s="1">
+        <v>101201.29</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>796</v>
+      </c>
+      <c r="B338" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>98.556</v>
+      </c>
+      <c r="D338" s="1">
+        <v>99.917</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>199834.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>-2722.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>-1.3621305683717</v>
+      </c>
+      <c r="J338">
+        <v>0.83</v>
+      </c>
+      <c r="K338" t="s">
+        <v>797</v>
+      </c>
+      <c r="L338" s="1">
+        <v>197112.0</v>
+      </c>
+      <c r="M338" s="1">
+        <v>198776.38</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>799</v>
+      </c>
+      <c r="B339" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>99.296</v>
+      </c>
+      <c r="D339" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>-30.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-0.030203572075791</v>
+      </c>
+      <c r="J339">
+        <v>0.89</v>
+      </c>
+      <c r="K339">
+        <v>893.84</v>
+      </c>
+      <c r="L339" s="1">
+        <v>99296.0</v>
+      </c>
+      <c r="M339" s="1">
+        <v>100189.84</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>801</v>
+      </c>
+      <c r="B340" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>98.97</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>-1030.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>-1.03</v>
+      </c>
+      <c r="J340">
+        <v>1.18</v>
+      </c>
+      <c r="K340" t="s">
+        <v>802</v>
+      </c>
+      <c r="L340" s="1">
+        <v>98970.0</v>
+      </c>
+      <c r="M340" s="1">
+        <v>100152.94</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>804</v>
+      </c>
+      <c r="B341" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>100.187</v>
+      </c>
+      <c r="D341" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>199400.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>974.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>0.48846539618857</v>
+      </c>
+      <c r="J341">
+        <v>0.13</v>
+      </c>
+      <c r="K341">
+        <v>267.12</v>
+      </c>
+      <c r="L341" s="1">
+        <v>200374.0</v>
+      </c>
+      <c r="M341" s="1">
+        <v>200641.12</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>806</v>
+      </c>
+      <c r="B342" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>100.067</v>
+      </c>
+      <c r="D342" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>568.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>0.5708600086433</v>
+      </c>
+      <c r="J342">
+        <v>1.57</v>
+      </c>
+      <c r="K342" t="s">
+        <v>807</v>
+      </c>
+      <c r="L342" s="1">
+        <v>100067.0</v>
+      </c>
+      <c r="M342" s="1">
+        <v>101638.92</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>809</v>
+      </c>
+      <c r="B343" s="1">
+        <v>348217.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>69.423</v>
+      </c>
+      <c r="D343" s="1">
+        <v>70.31891321</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>244862.41</v>
+      </c>
+      <c r="H343" s="1">
+        <v>-3119.72</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-1.2740706096946</v>
+      </c>
+      <c r="J343">
+        <v>1.34</v>
+      </c>
+      <c r="K343" t="s">
+        <v>810</v>
+      </c>
+      <c r="L343" s="1">
+        <v>241742.69</v>
+      </c>
+      <c r="M343" s="1">
+        <v>246398.3</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>812</v>
+      </c>
+      <c r="B344" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>99.546</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>-454.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-0.454</v>
+      </c>
+      <c r="J344">
+        <v>1.97</v>
+      </c>
+      <c r="K344" t="s">
+        <v>813</v>
+      </c>
+      <c r="L344" s="1">
+        <v>99546.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>101515.13</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>815</v>
+      </c>
+      <c r="B345" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>99.513</v>
+      </c>
+      <c r="D345" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>-358.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-0.35846241651731</v>
+      </c>
+      <c r="J345">
+        <v>2.23</v>
+      </c>
+      <c r="K345" t="s">
+        <v>816</v>
+      </c>
+      <c r="L345" s="1">
+        <v>99513.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>101742.45</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>818</v>
+      </c>
+      <c r="B346" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>100.833</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>833.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>0.833</v>
+      </c>
+      <c r="J346">
+        <v>0.67</v>
+      </c>
+      <c r="K346">
+        <v>668.58</v>
+      </c>
+      <c r="L346" s="1">
+        <v>100833.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>101501.58</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>820</v>
+      </c>
+      <c r="B347" s="1">
+        <v>2486000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>88.156</v>
+      </c>
+      <c r="D347" s="1">
+        <v>87.4449996</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>2173882.69</v>
+      </c>
+      <c r="H347" s="1">
+        <v>17675.47</v>
+      </c>
+      <c r="I347" s="1">
+        <v>0.81308297275232</v>
+      </c>
+      <c r="J347">
+        <v>0.09</v>
+      </c>
+      <c r="K347" t="s">
+        <v>821</v>
+      </c>
+      <c r="L347" s="1">
+        <v>2191558.16</v>
+      </c>
+      <c r="M347" s="1">
+        <v>2193894.32</v>
+      </c>
+      <c r="N347" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>823</v>
+      </c>
+      <c r="B348" s="1">
+        <v>681000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>75.975</v>
+      </c>
+      <c r="D348" s="1">
+        <v>74.67478414</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>508535.28</v>
+      </c>
+      <c r="H348" s="1">
+        <v>8854.47</v>
+      </c>
+      <c r="I348" s="1">
+        <v>1.7411712320136</v>
+      </c>
+      <c r="J348">
+        <v>0.75</v>
+      </c>
+      <c r="K348" t="s">
+        <v>824</v>
+      </c>
+      <c r="L348" s="1">
+        <v>517389.75</v>
+      </c>
+      <c r="M348" s="1">
+        <v>522512.18</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>826</v>
+      </c>
+      <c r="B349" s="1">
+        <v>1583000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>66.743</v>
+      </c>
+      <c r="D349" s="1">
+        <v>65.68154454</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>1039738.85</v>
+      </c>
+      <c r="H349" s="1">
+        <v>16802.84</v>
+      </c>
+      <c r="I349" s="1">
+        <v>1.6160634951748</v>
+      </c>
+      <c r="J349">
+        <v>0.88</v>
+      </c>
+      <c r="K349" t="s">
+        <v>827</v>
+      </c>
+      <c r="L349" s="1">
+        <v>1056541.69</v>
+      </c>
+      <c r="M349" s="1">
+        <v>1070550.16</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>829</v>
+      </c>
+      <c r="B350" s="1">
+        <v>247000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>86.079</v>
+      </c>
+      <c r="D350" s="1">
+        <v>84.87216194</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>209634.24</v>
+      </c>
+      <c r="H350" s="1">
+        <v>2980.89</v>
+      </c>
+      <c r="I350" s="1">
+        <v>1.4219480558138</v>
+      </c>
+      <c r="J350">
+        <v>1.83</v>
+      </c>
+      <c r="K350" t="s">
+        <v>830</v>
+      </c>
+      <c r="L350" s="1">
+        <v>212615.13</v>
+      </c>
+      <c r="M350" s="1">
+        <v>217128.8</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>832</v>
+      </c>
+      <c r="B351" s="1">
+        <v>73000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>98.878</v>
+      </c>
+      <c r="D351" s="1">
+        <v>101.21261644</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>73885.21</v>
+      </c>
+      <c r="H351" s="1">
+        <v>-1704.27</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-2.3066456737417</v>
+      </c>
+      <c r="J351">
+        <v>2.52</v>
+      </c>
+      <c r="K351" t="s">
+        <v>833</v>
+      </c>
+      <c r="L351" s="1">
+        <v>72180.94</v>
+      </c>
+      <c r="M351" s="1">
+        <v>74020.94</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>835</v>
+      </c>
+      <c r="B352" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>100.185</v>
+      </c>
+      <c r="D352" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>539.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>0.54091483852839</v>
+      </c>
+      <c r="J352">
+        <v>0.88</v>
+      </c>
+      <c r="K352">
+        <v>882.19</v>
+      </c>
+      <c r="L352" s="1">
+        <v>100185.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>101067.19</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>837</v>
+      </c>
+      <c r="B353" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100.448</v>
+      </c>
+      <c r="D353" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>97410.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>3038.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>3.1187763063341</v>
+      </c>
+      <c r="J353">
+        <v>0.64</v>
+      </c>
+      <c r="K353">
+        <v>635.62</v>
+      </c>
+      <c r="L353" s="1">
+        <v>100448.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>101083.62</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>839</v>
+      </c>
+      <c r="B354" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>101.427</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>1427.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>1.427</v>
+      </c>
+      <c r="J354">
+        <v>0.69</v>
+      </c>
+      <c r="K354">
+        <v>686.97</v>
+      </c>
+      <c r="L354" s="1">
+        <v>101427.0</v>
+      </c>
+      <c r="M354" s="1">
+        <v>102113.97</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>841</v>
+      </c>
+      <c r="B355" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>100.581</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>581.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>0.581</v>
+      </c>
+      <c r="J355">
+        <v>0.55</v>
+      </c>
+      <c r="K355">
+        <v>554.01</v>
+      </c>
+      <c r="L355" s="1">
+        <v>100581.0</v>
+      </c>
+      <c r="M355" s="1">
+        <v>101135.01</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>843</v>
+      </c>
+      <c r="B356" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>89.01</v>
+      </c>
+      <c r="D356" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>42625.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>1880.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>4.4105571847507</v>
+      </c>
+      <c r="J356">
+        <v>0.18</v>
+      </c>
+      <c r="K356">
+        <v>89.38</v>
+      </c>
+      <c r="L356" s="1">
+        <v>44505.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>44594.38</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>845</v>
+      </c>
+      <c r="B357" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>101.152</v>
+      </c>
+      <c r="D357" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>102939.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>-1787.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-1.7359795607107</v>
+      </c>
+      <c r="J357">
+        <v>1.15</v>
+      </c>
+      <c r="K357" t="s">
+        <v>846</v>
+      </c>
+      <c r="L357" s="1">
+        <v>101152.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>102304.05</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>848</v>
+      </c>
+      <c r="B358" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>98.334</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>201522.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>-4854.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-2.4086700211391</v>
+      </c>
+      <c r="J358">
+        <v>1.0</v>
+      </c>
+      <c r="K358" t="s">
+        <v>849</v>
+      </c>
+      <c r="L358" s="1">
+        <v>196668.0</v>
+      </c>
+      <c r="M358" s="1">
+        <v>198665.26</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>851</v>
+      </c>
+      <c r="B359" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>104.881</v>
+      </c>
+      <c r="D359" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>431.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0.41263762565821</v>
+      </c>
+      <c r="J359">
+        <v>0.59</v>
+      </c>
+      <c r="K359">
+        <v>593.84</v>
+      </c>
+      <c r="L359" s="1">
+        <v>104881.0</v>
+      </c>
+      <c r="M359" s="1">
+        <v>105474.84</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>853</v>
+      </c>
+      <c r="B360" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>102.839</v>
+      </c>
+      <c r="D360" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>-311.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-0.30150266602036</v>
+      </c>
+      <c r="J360">
+        <v>0.88</v>
+      </c>
+      <c r="K360">
+        <v>884.93</v>
+      </c>
+      <c r="L360" s="1">
+        <v>102839.0</v>
+      </c>
+      <c r="M360" s="1">
+        <v>103723.93</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>853</v>
+      </c>
+      <c r="B361" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>98.452</v>
+      </c>
+      <c r="D361" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>-1456.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-1.4573407534932</v>
+      </c>
+      <c r="J361">
+        <v>1.46</v>
+      </c>
+      <c r="K361" t="s">
+        <v>855</v>
+      </c>
+      <c r="L361" s="1">
+        <v>98452.0</v>
+      </c>
+      <c r="M361" s="1">
+        <v>99915.89</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>857</v>
+      </c>
+      <c r="B362" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>104.482</v>
+      </c>
+      <c r="D362" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>106600.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>-2118.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-1.9868667917448</v>
+      </c>
+      <c r="J362">
+        <v>2.83</v>
+      </c>
+      <c r="K362" t="s">
+        <v>858</v>
+      </c>
+      <c r="L362" s="1">
+        <v>104482.0</v>
+      </c>
+      <c r="M362" s="1">
+        <v>107311.45</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>860</v>
+      </c>
+      <c r="B363" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>99.005</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>170832.42</v>
+      </c>
+      <c r="H363" s="1">
+        <v>-1533.87</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-0.89787992232388</v>
+      </c>
+      <c r="J363">
+        <v>1.18</v>
+      </c>
+      <c r="K363" t="s">
+        <v>861</v>
+      </c>
+      <c r="L363" s="1">
+        <v>169298.55</v>
+      </c>
+      <c r="M363" s="1">
+        <v>171319.51</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>863</v>
+      </c>
+      <c r="B364" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>100.646</v>
+      </c>
+      <c r="D364" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>1085.28</v>
+      </c>
+      <c r="I364" s="1">
+        <v>0.646</v>
+      </c>
+      <c r="J364">
+        <v>1.61</v>
+      </c>
+      <c r="K364" t="s">
+        <v>864</v>
+      </c>
+      <c r="L364" s="1">
+        <v>169085.28</v>
+      </c>
+      <c r="M364" s="1">
+        <v>171793.44</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>866</v>
+      </c>
+      <c r="B365" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>101.947</v>
+      </c>
+      <c r="D365" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>1947.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>1.947</v>
+      </c>
+      <c r="J365">
+        <v>0.7</v>
+      </c>
+      <c r="K365">
+        <v>703.74</v>
+      </c>
+      <c r="L365" s="1">
+        <v>101947.0</v>
+      </c>
+      <c r="M365" s="1">
+        <v>102650.74</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>868</v>
+      </c>
+      <c r="B366" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>102.237</v>
+      </c>
+      <c r="D366" s="1">
+        <v>103.602</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>103602.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>-1365.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-1.3175421323913</v>
+      </c>
+      <c r="J366">
+        <v>1.05</v>
+      </c>
+      <c r="K366" t="s">
+        <v>869</v>
+      </c>
+      <c r="L366" s="1">
+        <v>102237.0</v>
+      </c>
+      <c r="M366" s="1">
+        <v>103284.95</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>871</v>
+      </c>
+      <c r="B367" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>99.703</v>
+      </c>
+      <c r="D367" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>198284.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>1122.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>0.56585503621069</v>
+      </c>
+      <c r="J367">
+        <v>2.97</v>
+      </c>
+      <c r="K367" t="s">
+        <v>872</v>
+      </c>
+      <c r="L367" s="1">
+        <v>199406.0</v>
+      </c>
+      <c r="M367" s="1">
+        <v>205351.21</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>874</v>
+      </c>
+      <c r="B368" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>100.94</v>
+      </c>
+      <c r="D368" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>200826.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>1054.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>0.52483244201448</v>
+      </c>
+      <c r="J368">
         <v>0.35</v>
       </c>
-      <c r="P196">
-[...66 lines deleted...]
-      <c r="E198" s="1">
+      <c r="K368">
+        <v>695.51</v>
+      </c>
+      <c r="L368" s="1">
+        <v>201880.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>202575.51</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>876</v>
+      </c>
+      <c r="B369" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>100.949</v>
+      </c>
+      <c r="D369" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>156301.6</v>
+      </c>
+      <c r="H369" s="1">
+        <v>-2859.12</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-1.8292327141885</v>
+      </c>
+      <c r="J369">
+        <v>3.63</v>
+      </c>
+      <c r="K369" t="s">
+        <v>877</v>
+      </c>
+      <c r="L369" s="1">
+        <v>153442.48</v>
+      </c>
+      <c r="M369" s="1">
+        <v>158955.08</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>879</v>
+      </c>
+      <c r="B370" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>98.473</v>
+      </c>
+      <c r="D370" s="1">
         <v>100.0</v>
       </c>
-      <c r="F198" t="s">
-[...26 lines deleted...]
-      <c r="O198" s="1">
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>-1527.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>-1.527</v>
+      </c>
+      <c r="J370">
+        <v>1.3</v>
+      </c>
+      <c r="K370" t="s">
+        <v>880</v>
+      </c>
+      <c r="L370" s="1">
+        <v>98473.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>99768.52</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>882</v>
+      </c>
+      <c r="B371" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>96.848</v>
+      </c>
+      <c r="D371" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>97250.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>-402.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-0.4133676092545</v>
+      </c>
+      <c r="J371">
+        <v>0.4</v>
+      </c>
+      <c r="K371">
+        <v>404.11</v>
+      </c>
+      <c r="L371" s="1">
+        <v>96848.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>97252.11</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>884</v>
+      </c>
+      <c r="B372" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>99.95</v>
+      </c>
+      <c r="D372" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>99695.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>255.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>0.25578012939465</v>
+      </c>
+      <c r="J372">
+        <v>0.03</v>
+      </c>
+      <c r="K372">
+        <v>30.82</v>
+      </c>
+      <c r="L372" s="1">
+        <v>99950.0</v>
+      </c>
+      <c r="M372" s="1">
+        <v>99980.82</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>886</v>
+      </c>
+      <c r="B373" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>83.601</v>
+      </c>
+      <c r="D373" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>245412.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>5391.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>2.1967140971102</v>
+      </c>
+      <c r="J373">
+        <v>0.6</v>
+      </c>
+      <c r="K373" t="s">
+        <v>887</v>
+      </c>
+      <c r="L373" s="1">
+        <v>250803.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>252590.67</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>889</v>
+      </c>
+      <c r="B374" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>101.763</v>
+      </c>
+      <c r="D374" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="H374" s="1">
+        <v>3636.3</v>
+      </c>
+      <c r="I374" s="1">
+        <v>2.3597573855578</v>
+      </c>
+      <c r="J374">
+        <v>0.78</v>
+      </c>
+      <c r="K374" t="s">
+        <v>890</v>
+      </c>
+      <c r="L374" s="1">
+        <v>157732.65</v>
+      </c>
+      <c r="M374" s="1">
+        <v>158942.92</v>
+      </c>
+      <c r="N374" s="1">
         <v>0.12</v>
       </c>
-      <c r="P198">
-[...210 lines deleted...]
-      <c r="C203" s="1">
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>892</v>
+      </c>
+      <c r="B375" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D203" s="1">
-[...232 lines deleted...]
-      <c r="O207" s="1">
+      <c r="C375" s="1">
+        <v>100.698</v>
+      </c>
+      <c r="D375" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>201720.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-324.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-0.16061867935753</v>
+      </c>
+      <c r="J375">
+        <v>0.06</v>
+      </c>
+      <c r="K375">
+        <v>119.01</v>
+      </c>
+      <c r="L375" s="1">
+        <v>201396.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>201515.01</v>
+      </c>
+      <c r="N375" s="1">
         <v>0.15</v>
       </c>
-      <c r="P207">
-[...1684 lines deleted...]
-      <c r="K241">
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>894</v>
+      </c>
+      <c r="B376" s="1">
+        <v>630.0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>0.2025</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.2015277778</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>1531.25</v>
+      </c>
+      <c r="I376" s="1">
+        <v>0</v>
+      </c>
+      <c r="J376">
+        <v>0.0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376" s="1">
+        <v>1531.25</v>
+      </c>
+      <c r="M376" s="1">
+        <v>1531.25</v>
+      </c>
+      <c r="N376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>896</v>
+      </c>
+      <c r="B377" s="1">
+        <v>630.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="D377" s="1">
+        <v>0.1083650794</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>-115550.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>0</v>
+      </c>
+      <c r="J377">
+        <v>0.0</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377" s="1">
+        <v>-115550.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>-115550.0</v>
+      </c>
+      <c r="N377" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>898</v>
+      </c>
+      <c r="B378" s="1">
+        <v>547.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>13.7</v>
+      </c>
+      <c r="D378" s="1">
+        <v>60.3524680073</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>330128.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-255189.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-77.300016963117</v>
+      </c>
+      <c r="J378">
+        <v>0.0</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378" s="1">
+        <v>74939.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>74939.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>900</v>
+      </c>
+      <c r="B379" s="1">
+        <v>-630.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>0.1375</v>
+      </c>
+      <c r="D379" s="1">
+        <v>0.1422380952</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>7462.5</v>
+      </c>
+      <c r="I379" s="1">
+        <v>0</v>
+      </c>
+      <c r="J379">
+        <v>0.0</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
+      </c>
+      <c r="L379" s="1">
+        <v>7462.5</v>
+      </c>
+      <c r="M379" s="1">
+        <v>7462.5</v>
+      </c>
+      <c r="N379" s="1">
         <v>0.01</v>
       </c>
-      <c r="L241">
-[...296 lines deleted...]
-      <c r="K247">
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>902</v>
+      </c>
+      <c r="B380" s="1">
+        <v>-630.0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>0.055</v>
+      </c>
+      <c r="D380" s="1">
+        <v>0.0661944444</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>17631.25</v>
+      </c>
+      <c r="I380" s="1">
+        <v>0</v>
+      </c>
+      <c r="J380">
+        <v>0.0</v>
+      </c>
+      <c r="K380">
+        <v>0.0</v>
+      </c>
+      <c r="L380" s="1">
+        <v>17631.25</v>
+      </c>
+      <c r="M380" s="1">
+        <v>17631.25</v>
+      </c>
+      <c r="N380" s="1">
         <v>0.01</v>
       </c>
-      <c r="L247">
-[...6312 lines deleted...]
-        <v>1</v>
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>904</v>
+      </c>
+      <c r="B381" s="1">
+        <v>-547.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>11.5</v>
+      </c>
+      <c r="D381" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>-276782.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>213877.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-77.272727272727</v>
+      </c>
+      <c r="J381">
+        <v>0.0</v>
+      </c>
+      <c r="K381">
+        <v>0.0</v>
+      </c>
+      <c r="L381" s="1">
+        <v>-62905.0</v>
+      </c>
+      <c r="M381" s="1">
+        <v>-62905.0</v>
+      </c>
+      <c r="N381" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>903</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">