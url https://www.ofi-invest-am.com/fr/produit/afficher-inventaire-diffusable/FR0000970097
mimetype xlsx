--- v3 (2026-09-16)
+++ v4 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="905">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="881">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -112,332 +112,308 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>DERECHOS IBERDROLA S.A. SA</t>
+  </si>
+  <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
@@ -472,110 +448,80 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
@@ -592,104 +538,92 @@
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -724,134 +658,122 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -910,1869 +832,1875 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
-    <t>ES0183746314</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
+  </si>
+  <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
-    <t>VG180926</t>
-[...22 lines deleted...]
-  <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>4 039.38</t>
+    <t>4 291.10</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 634.93</t>
+    <t>1 857.88</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 034.25</t>
+    <t>2 250.00</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>5 179.07</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 467.24</t>
+    <t>11 137.40</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3372845746</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>XS3070545234</t>
-[...2 lines deleted...]
-    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>5 021.92</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 985.69</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>4 249.72</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 044.30</t>
+    <t>1 230.15</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 308.20</t>
+    <t>2 449.52</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>XS2345798271</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 218.02</t>
+    <t>1 550.21</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 008.77</t>
+    <t>2 272.42</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 419.18</t>
+    <t>1 620.55</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 091.10</t>
+    <t>1 285.27</t>
+  </si>
+  <si>
+    <t>BE0000331406</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 3.75 22/06/2045</t>
+  </si>
+  <si>
+    <t>1 003.62</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>12 657.62</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>1 139.05</t>
-[...8 lines deleted...]
-    <t>6 010.66</t>
+    <t>2 034.96</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 283.76</t>
+    <t>3 597.21</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 823.97</t>
+    <t>3 097.26</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 553.26</t>
+    <t>1 770.72</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 797.95</t>
+    <t>3 071.23</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>3 265.75</t>
+    <t>3 726.03</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 678.55</t>
+    <t>2 942.63</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>2 404.11</t>
+    <t>2 598.29</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 101.37</t>
+    <t>5 504.11</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>2 478.08</t>
-[...5 lines deleted...]
-    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+    <t>2 736.99</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 836.23</t>
+    <t>2 300.82</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 501.03</t>
+    <t>4 781.51</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 084.93</t>
+  </si>
+  <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 327.02</t>
+    <t>3 590.67</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 693.15</t>
+    <t>3 923.29</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>1 062.33</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
+    <t>2 037.67</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>1 449.59</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>2 402.05</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 026.62</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 350.00</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>1 229.45</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>5 753.42</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>2 181.51</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>2 710.96</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>2 826.89</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>3 671.86</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>1 546.23</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>1 023.34</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>4 809.86</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>1 953.42</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>1 005.97</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>1 623.29</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>1 051.71</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>5 744.23</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>14 211.61</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>2 575.28</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
     <t>1 534.25</t>
   </si>
   <si>
-    <t>FR001400PZV0</t>
-[...223 lines deleted...]
-  <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>XS3299544711</t>
-[...2 lines deleted...]
-    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 668.08</t>
+    <t>4 987.40</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>1 333.07</t>
-[...8 lines deleted...]
-    <t>21 754.19</t>
+    <t>2 530.34</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>11 912.99</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>1 328.76</t>
+    <t>2 541.98</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>1 239.60</t>
+    <t>2 324.24</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
+    <t>2 467.84</t>
+  </si>
+  <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>56 740.32</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>24 597.12</t>
+    <t>29 092.52</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 520.55</t>
+    <t>1 736.30</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 426.03</t>
+    <t>2 627.40</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>4 623.29</t>
-[...2 lines deleted...]
-    <t>FR0014018J01</t>
+    <t>5 054.79</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>FR001400ZRC6</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 426.30</t>
+    <t>3 703.04</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 290.41</t>
+    <t>2 520.55</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>1 161.99</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>6 412.33</t>
+    <t>6 858.22</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>4 409.04</t>
+    <t>4 745.73</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>3 022.34</t>
+    <t>3 759.56</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>6 256.52</t>
+    <t>7 513.62</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>6 493.28</t>
-[...8 lines deleted...]
-    <t>14 141.12</t>
+    <t>5 227.03</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>5 679.55</t>
+    <t>3 559.10</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>6 504.00</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>9 255.15</t>
+    <t>25 389.17</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 941.78</t>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 969.24</t>
+    <t>2 313.85</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>1 080.14</t>
+  </si>
+  <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
+    <t>DE000A383B10</t>
+  </si>
+  <si>
+    <t>KFW 2.75 01/10/2027</t>
+  </si>
+  <si>
+    <t>61 396.58</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 845.21</t>
+    <t>3 068.15</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
+    <t>1 183.56</t>
+  </si>
+  <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
-    <t>DE000A3E5VK1</t>
-[...2 lines deleted...]
-    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>1 816.44</t>
+    <t>2 003.42</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 592.88</t>
+    <t>1 756.85</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 109.85</t>
+    <t>1 387.31</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>2 342.47</t>
+    <t>2 773.97</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>1 191.92</t>
+  </si>
+  <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>3 495.31</t>
+    <t>3 750.18</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>3 539.73</t>
+    <t>3 769.86</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 305.20</t>
+    <t>2 733.60</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 107.48</t>
+    <t>1 176.28</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>6 800.89</t>
+    <t>7 848.15</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>6 130.28</t>
+    <t>6 966.23</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 208.22</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>1 878.77</t>
+    <t>2 065.75</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 905.23</t>
+    <t>4 148.58</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 108.49</t>
+    <t>1 267.12</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 958.03</t>
+    <t>3 404.93</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 796.58</t>
+    <t>2 415.07</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 068.22</t>
+    <t>1 159.41</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>2 659.87</t>
+    <t>2 825.62</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>4 470.85</t>
+    <t>5 234.16</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 491.26</t>
+    <t>1 786.70</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 353.42</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>3 039.39</t>
+    <t>3 261.01</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 664.38</t>
+    <t>2 052.74</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 102.40</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 182.94</t>
+    <t>1 402.78</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 571.92</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>4 655.61</t>
+    <t>5 056.30</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 969.13</t>
+    <t>2 169.87</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 229.45</t>
+    <t>2 452.40</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>2 336.16</t>
-[...8 lines deleted...]
-    <t>5 122.43</t>
+    <t>3 377.64</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>14 008.47</t>
+    <t>8 359.67</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>4 513.67</t>
+    <t>4 925.79</t>
+  </si>
+  <si>
+    <t>ES0000012L60</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
+  </si>
+  <si>
+    <t>21 686.14</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 840.00</t>
+    <t>2 008.00</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>2 167.12</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 152.05</t>
+    <t>2 721.23</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 997.26</t>
+    <t>2 385.62</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
+    <t>1 158.22</t>
+  </si>
+  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>1 463.89</t>
-[...8 lines deleted...]
-    <t>2 829.45</t>
+    <t>1 689.93</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 020.96</t>
+    <t>2 377.60</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 708.16</t>
+    <t>3 097.69</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 292.47</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>5 945.21</t>
+    <t>6 391.10</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
+    <t>1 182.36</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>5 512.60</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 295.52</t>
+    <t>1 466.63</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>1 917.12</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 210.27</t>
+    <t>1 544.69</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2607PQ14</t>
   </si>
   <si>
     <t>JUL26 SX5E P @ 5800.000000</t>
   </si>
   <si>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
+  </si>
+  <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
     <t>SX5E2607PQ21</t>
   </si>
   <si>
     <t>JUL26 SX5E P @ 5750.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3136,212 +3064,212 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>15.0</v>
       </c>
       <c r="C2">
-        <v>235.37</v>
+        <v>235.47</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>3530.6</v>
+        <v>3532.16</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>3530.6</v>
+        <v>3532.16</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>643962.2907</v>
+        <v>639623.0148</v>
       </c>
       <c r="C3">
-        <v>140.84</v>
+        <v>140.83</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>90696395.63</v>
+        <v>90084205.81</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>90696395.63</v>
+        <v>90084205.81</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>365585.89</v>
+        <v>365399.81</v>
       </c>
       <c r="C4">
-        <v>128.94</v>
+        <v>128.99</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>47141037.37</v>
+        <v>47135467.18</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>47141037.37</v>
+        <v>47135467.18</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>916.1288</v>
+        <v>910.6034</v>
       </c>
       <c r="C5">
-        <v>129.19</v>
+        <v>129.15</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>118356.2</v>
+        <v>117607.21</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>118356.2</v>
+        <v>117607.21</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>137.07</v>
+        <v>137.13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>137.07</v>
+        <v>137.13</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>137.07</v>
+        <v>137.13</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z381"/>
+  <dimension ref="A1:Z362"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N381" sqref="N381"/>
+      <selection activeCell="N362" sqref="N362"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -3357,19043 +3285,18093 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>1817.0</v>
+        <v>6025.0</v>
       </c>
       <c r="C2" s="1">
-        <v>39.58</v>
+        <v>38.49</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>29.1505892116</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>63994.74</v>
+        <v>175632.3</v>
       </c>
       <c r="H2" s="1">
-        <v>7922.12</v>
+        <v>56269.95</v>
       </c>
       <c r="I2" s="1">
-        <v>12.379329926178</v>
+        <v>32.038497474553</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>71916.86</v>
+        <v>231902.25</v>
       </c>
       <c r="M2" s="1">
-        <v>71916.86</v>
+        <v>231902.25</v>
       </c>
       <c r="N2" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>6025.0</v>
+        <v>1455.0</v>
       </c>
       <c r="C3" s="1">
-        <v>36.19</v>
+        <v>252.4</v>
       </c>
       <c r="D3" s="1">
-        <v>29.1505892116</v>
+        <v>246.3108659794</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>175632.3</v>
+        <v>358382.31</v>
       </c>
       <c r="H3" s="1">
-        <v>42412.45</v>
+        <v>8859.69</v>
       </c>
       <c r="I3" s="1">
-        <v>24.148433972567</v>
+        <v>2.4721337389672</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>218044.75</v>
+        <v>367242.0</v>
       </c>
       <c r="M3" s="1">
-        <v>218044.75</v>
+        <v>367242.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>1473.0</v>
+        <v>2391.0</v>
       </c>
       <c r="C4" s="1">
-        <v>251.8</v>
+        <v>187.9</v>
       </c>
       <c r="D4" s="1">
-        <v>246.3108689749</v>
+        <v>203.2324048515</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>362815.91</v>
+        <v>485928.68</v>
       </c>
       <c r="H4" s="1">
-        <v>8085.49</v>
+        <v>-36659.78</v>
       </c>
       <c r="I4" s="1">
-        <v>2.2285378830272</v>
+        <v>-7.5442717231673</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>370901.4</v>
+        <v>449268.9</v>
       </c>
       <c r="M4" s="1">
-        <v>370901.4</v>
+        <v>449268.9</v>
       </c>
       <c r="N4" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
-        <v>2420.0</v>
+        <v>801.0</v>
       </c>
       <c r="C5" s="1">
-        <v>174.2</v>
+        <v>70.1</v>
       </c>
       <c r="D5" s="1">
-        <v>203.2324049587</v>
+        <v>78.6966292135</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>491822.42</v>
+        <v>63036.0</v>
       </c>
       <c r="H5" s="1">
-        <v>-70258.42</v>
+        <v>-6885.9</v>
       </c>
       <c r="I5" s="1">
-        <v>-14.285322739049</v>
+        <v>-10.923757852656</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>421564.0</v>
+        <v>56150.1</v>
       </c>
       <c r="M5" s="1">
-        <v>421564.0</v>
+        <v>56150.1</v>
       </c>
       <c r="N5" s="1">
-        <v>0.31</v>
+        <v>0.04</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="1">
-        <v>221.0</v>
+        <v>29426.0</v>
       </c>
       <c r="C6" s="1">
-        <v>890.3</v>
+        <v>27.12</v>
       </c>
       <c r="D6" s="1">
-        <v>1266.3645701357</v>
+        <v>26.9972249031</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>279866.57</v>
+        <v>794420.34</v>
       </c>
       <c r="H6" s="1">
-        <v>-83110.27</v>
+        <v>3612.78</v>
       </c>
       <c r="I6" s="1">
-        <v>-29.696390676457</v>
+        <v>0.45476932274921</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>196756.3</v>
+        <v>798033.12</v>
       </c>
       <c r="M6" s="1">
-        <v>196756.3</v>
+        <v>798033.12</v>
       </c>
       <c r="N6" s="1">
-        <v>0.14</v>
+        <v>0.58</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1">
-        <v>29781.0</v>
+        <v>1842.0</v>
       </c>
       <c r="C7" s="1">
-        <v>26.7</v>
+        <v>70.65</v>
       </c>
       <c r="D7" s="1">
-        <v>26.9972247406</v>
+        <v>64.0799674267</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>804004.35</v>
+        <v>118035.3</v>
       </c>
       <c r="H7" s="1">
-        <v>-8851.65</v>
+        <v>12102.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-1.100945535929</v>
+        <v>10.252865032749</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>795152.7</v>
+        <v>130137.3</v>
       </c>
       <c r="M7" s="1">
-        <v>795152.7</v>
+        <v>130137.3</v>
       </c>
       <c r="N7" s="1">
-        <v>0.58</v>
+        <v>0.09</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1">
-        <v>498.0</v>
+        <v>39938.0</v>
       </c>
       <c r="C8" s="1">
-        <v>109.0</v>
+        <v>10.31</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>9.3518168161</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>58963.2</v>
+        <v>373492.86</v>
       </c>
       <c r="H8" s="1">
-        <v>-4681.2</v>
+        <v>38267.92</v>
       </c>
       <c r="I8" s="1">
-        <v>-7.9391891891892</v>
+        <v>10.245957580019</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>54282.0</v>
+        <v>411760.78</v>
       </c>
       <c r="M8" s="1">
-        <v>54282.0</v>
+        <v>411760.78</v>
       </c>
       <c r="N8" s="1">
-        <v>0.04</v>
+        <v>0.3</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="1">
-        <v>1842.0</v>
+        <v>5448.0</v>
       </c>
       <c r="C9" s="1">
-        <v>67.45</v>
+        <v>203.95</v>
       </c>
       <c r="D9" s="1">
-        <v>64.0799674267</v>
+        <v>159.9336215125</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>118035.3</v>
+        <v>871318.37</v>
       </c>
       <c r="H9" s="1">
-        <v>6207.6</v>
+        <v>239801.23</v>
       </c>
       <c r="I9" s="1">
-        <v>5.2591046915626</v>
+        <v>27.521654340881</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>124242.9</v>
+        <v>1111119.6</v>
       </c>
       <c r="M9" s="1">
-        <v>124242.9</v>
+        <v>1111119.6</v>
       </c>
       <c r="N9" s="1">
-        <v>0.09</v>
+        <v>0.81</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
-        <v>27450.0</v>
+        <v>3512.0</v>
       </c>
       <c r="C10" s="1">
-        <v>10.395</v>
+        <v>422.8</v>
       </c>
       <c r="D10" s="1">
-        <v>8.9227285974</v>
+        <v>224.0871156036</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>244928.9</v>
+        <v>786993.95</v>
       </c>
       <c r="H10" s="1">
-        <v>40413.85</v>
+        <v>697879.65</v>
       </c>
       <c r="I10" s="1">
-        <v>16.500237415838</v>
+        <v>88.676621974032</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>285342.75</v>
+        <v>1484873.6</v>
       </c>
       <c r="M10" s="1">
-        <v>285342.75</v>
+        <v>1484873.6</v>
       </c>
       <c r="N10" s="1">
-        <v>0.21</v>
+        <v>1.08</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="1">
-        <v>5514.0</v>
+        <v>9371.0</v>
       </c>
       <c r="C11" s="1">
-        <v>185.3</v>
+        <v>15.825</v>
       </c>
       <c r="D11" s="1">
-        <v>159.9336216902</v>
+        <v>23.9633913136</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>881873.99</v>
+        <v>224560.94</v>
       </c>
       <c r="H11" s="1">
-        <v>139870.21</v>
+        <v>-76264.86</v>
       </c>
       <c r="I11" s="1">
-        <v>15.860566428544</v>
+        <v>-33.961765567957</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>1021744.2</v>
+        <v>148296.08</v>
       </c>
       <c r="M11" s="1">
-        <v>1021744.2</v>
+        <v>148296.08</v>
       </c>
       <c r="N11" s="1">
-        <v>0.74</v>
+        <v>0.11</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="1">
-        <v>3554.0</v>
+        <v>14591.0</v>
       </c>
       <c r="C12" s="1">
-        <v>399.0</v>
+        <v>51.98</v>
       </c>
       <c r="D12" s="1">
-        <v>224.0871159257</v>
+        <v>57.6973990816</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>796405.61</v>
+        <v>841862.75</v>
       </c>
       <c r="H12" s="1">
-        <v>621640.39</v>
+        <v>-83422.57</v>
       </c>
       <c r="I12" s="1">
-        <v>78.055752269249</v>
+        <v>-9.9092839064325</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1418046.0</v>
+        <v>758440.18</v>
       </c>
       <c r="M12" s="1">
-        <v>1418046.0</v>
+        <v>758440.18</v>
       </c>
       <c r="N12" s="1">
-        <v>1.03</v>
+        <v>0.55</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="1">
-        <v>8369.0</v>
+        <v>4764.0</v>
       </c>
       <c r="C13" s="1">
-        <v>16.04</v>
+        <v>10.645</v>
       </c>
       <c r="D13" s="1">
-        <v>24.8976723623</v>
+        <v>13.175</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>208368.62</v>
+        <v>62765.7</v>
       </c>
       <c r="H13" s="1">
-        <v>-74129.86</v>
+        <v>-12052.92</v>
       </c>
       <c r="I13" s="1">
-        <v>-35.576307027421</v>
+        <v>-19.203036053131</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>134238.76</v>
+        <v>50712.78</v>
       </c>
       <c r="M13" s="1">
-        <v>134238.76</v>
+        <v>50712.78</v>
       </c>
       <c r="N13" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="1">
-        <v>1041.0</v>
+        <v>1547.0</v>
       </c>
       <c r="C14" s="1">
-        <v>63.15</v>
+        <v>88.3</v>
       </c>
       <c r="D14" s="1">
-        <v>63.55</v>
+        <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>66155.55</v>
+        <v>138379.15</v>
       </c>
       <c r="H14" s="1">
-        <v>-416.4</v>
+        <v>-1779.05</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.6294256490952</v>
+        <v>-1.2856344326439</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>65739.15</v>
+        <v>136600.1</v>
       </c>
       <c r="M14" s="1">
-        <v>65739.15</v>
+        <v>136600.1</v>
       </c>
       <c r="N14" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="1">
-        <v>10189.0</v>
+        <v>11836.0</v>
       </c>
       <c r="C15" s="1">
-        <v>52.22</v>
+        <v>70.58</v>
       </c>
       <c r="D15" s="1">
-        <v>60.400686034</v>
+        <v>55.7349425482</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>615422.59</v>
+        <v>659678.78</v>
       </c>
       <c r="H15" s="1">
-        <v>-83353.01</v>
+        <v>175706.1</v>
       </c>
       <c r="I15" s="1">
-        <v>-13.544028339941</v>
+        <v>26.635099585892</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>532069.58</v>
+        <v>835384.88</v>
       </c>
       <c r="M15" s="1">
-        <v>532069.58</v>
+        <v>835384.88</v>
       </c>
       <c r="N15" s="1">
-        <v>0.39</v>
+        <v>0.61</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="1">
-        <v>4764.0</v>
+        <v>7817.0</v>
       </c>
       <c r="C16" s="1">
-        <v>10.345</v>
+        <v>34.1</v>
       </c>
       <c r="D16" s="1">
-        <v>13.175</v>
+        <v>31.0150569272</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>62765.7</v>
+        <v>242444.7</v>
       </c>
       <c r="H16" s="1">
-        <v>-13482.12</v>
+        <v>24115.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-21.480075901328</v>
+        <v>9.9465981314502</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>49283.58</v>
+        <v>266559.7</v>
       </c>
       <c r="M16" s="1">
-        <v>49283.58</v>
+        <v>266559.7</v>
       </c>
       <c r="N16" s="1">
-        <v>0.04</v>
+        <v>0.19</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="1">
-        <v>11979.0</v>
+        <v>319.0</v>
       </c>
       <c r="C17" s="1">
-        <v>71.18</v>
+        <v>896.6</v>
       </c>
       <c r="D17" s="1">
-        <v>55.7349428166</v>
+        <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>667648.88</v>
+        <v>307643.6</v>
       </c>
       <c r="H17" s="1">
-        <v>185016.34</v>
+        <v>-21628.2</v>
       </c>
       <c r="I17" s="1">
-        <v>27.711622911732</v>
+        <v>-7.0302778929905</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>852665.22</v>
+        <v>286015.4</v>
       </c>
       <c r="M17" s="1">
-        <v>852665.22</v>
+        <v>286015.4</v>
       </c>
       <c r="N17" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="1">
-        <v>5405.0</v>
+        <v>4086.0</v>
       </c>
       <c r="C18" s="1">
-        <v>34.46</v>
+        <v>1509.8</v>
       </c>
       <c r="D18" s="1">
-        <v>29.8347419056</v>
+        <v>545.430134606</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>161256.78</v>
+        <v>2228627.53</v>
       </c>
       <c r="H18" s="1">
-        <v>24999.52</v>
+        <v>3940415.27</v>
       </c>
       <c r="I18" s="1">
-        <v>15.502926450596</v>
+        <v>176.80905476385</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>186256.3</v>
+        <v>6169042.8</v>
       </c>
       <c r="M18" s="1">
-        <v>186256.3</v>
+        <v>6169042.8</v>
       </c>
       <c r="N18" s="1">
-        <v>0.14</v>
+        <v>4.49</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="1">
-        <v>4135.0</v>
+        <v>1308.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1591.2</v>
+        <v>66.8</v>
       </c>
       <c r="D19" s="1">
-        <v>545.4301354293</v>
+        <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>2255353.61</v>
+        <v>80363.52</v>
       </c>
       <c r="H19" s="1">
-        <v>4324258.39</v>
+        <v>7010.88</v>
       </c>
       <c r="I19" s="1">
-        <v>191.73305555398</v>
+        <v>8.7239583333333</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>6579612.0</v>
+        <v>87374.4</v>
       </c>
       <c r="M19" s="1">
-        <v>6579612.0</v>
+        <v>87374.4</v>
       </c>
       <c r="N19" s="1">
-        <v>4.77</v>
+        <v>0.06</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="1">
-        <v>1308.0</v>
+        <v>1688.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.08</v>
+        <v>171.8</v>
       </c>
       <c r="D20" s="1">
-        <v>61.44</v>
+        <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>80363.52</v>
+        <v>303502.4</v>
       </c>
       <c r="H20" s="1">
-        <v>6069.12</v>
+        <v>-13504.0</v>
       </c>
       <c r="I20" s="1">
-        <v>7.5520833333333</v>
+        <v>-4.4493882091212</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>86432.64</v>
+        <v>289998.4</v>
       </c>
       <c r="M20" s="1">
-        <v>86432.64</v>
+        <v>289998.4</v>
       </c>
       <c r="N20" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="1">
-        <v>32197.0</v>
+        <v>33013.0</v>
       </c>
       <c r="C21" s="1">
-        <v>42.35</v>
+        <v>44.3</v>
       </c>
       <c r="D21" s="1">
-        <v>27.6535149238</v>
+        <v>28.2538778663</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>890360.22</v>
+        <v>932745.27</v>
       </c>
       <c r="H21" s="1">
-        <v>473182.73</v>
+        <v>529730.63</v>
       </c>
       <c r="I21" s="1">
-        <v>53.145088849545</v>
+        <v>56.792636429022</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1363542.95</v>
+        <v>1462475.9</v>
       </c>
       <c r="M21" s="1">
-        <v>1363542.95</v>
+        <v>1462475.9</v>
       </c>
       <c r="N21" s="1">
-        <v>0.99</v>
+        <v>1.06</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="1">
         <v>7106.0</v>
       </c>
       <c r="C22" s="1">
-        <v>10.16</v>
+        <v>9.885</v>
       </c>
       <c r="D22" s="1">
         <v>8.395</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>59654.87</v>
       </c>
       <c r="H22" s="1">
-        <v>12542.09</v>
+        <v>10587.94</v>
       </c>
       <c r="I22" s="1">
-        <v>21.024419297201</v>
+        <v>17.748659916617</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>72196.96</v>
+        <v>70242.81</v>
       </c>
       <c r="M22" s="1">
-        <v>72196.96</v>
+        <v>70242.81</v>
       </c>
       <c r="N22" s="1">
         <v>0.05</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="1">
-        <v>1135.0</v>
+        <v>8345.0</v>
       </c>
       <c r="C23" s="1">
-        <v>64.9</v>
+        <v>12.14</v>
       </c>
       <c r="D23" s="1">
-        <v>54.85</v>
+        <v>12.5344002397</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>62254.75</v>
+        <v>104599.57</v>
       </c>
       <c r="H23" s="1">
-        <v>11406.75</v>
+        <v>-3291.27</v>
       </c>
       <c r="I23" s="1">
-        <v>18.322698268004</v>
+        <v>-3.1465425718289</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>73661.5</v>
+        <v>101308.3</v>
       </c>
       <c r="M23" s="1">
-        <v>73661.5</v>
+        <v>101308.3</v>
       </c>
       <c r="N23" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="1">
         <v>7804.0</v>
       </c>
       <c r="C24" s="1">
-        <v>21.6</v>
+        <v>22.41</v>
       </c>
       <c r="D24" s="1">
         <v>18.4263364941</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>143799.13</v>
       </c>
       <c r="H24" s="1">
-        <v>24767.27</v>
+        <v>31088.51</v>
       </c>
       <c r="I24" s="1">
-        <v>17.22351866802</v>
+        <v>21.61940061807</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>168566.4</v>
+        <v>174887.64</v>
       </c>
       <c r="M24" s="1">
-        <v>168566.4</v>
+        <v>174887.64</v>
       </c>
       <c r="N24" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="1">
-        <v>59731.0</v>
+        <v>61899.0</v>
       </c>
       <c r="C25" s="1">
-        <v>21.1</v>
+        <v>22.8</v>
       </c>
       <c r="D25" s="1">
-        <v>9.7697343088</v>
+        <v>10.3748580753</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>583556.0</v>
+        <v>642193.34</v>
       </c>
       <c r="H25" s="1">
-        <v>676768.1</v>
+        <v>769103.86</v>
       </c>
       <c r="I25" s="1">
-        <v>115.97311997478</v>
+        <v>119.76204237808</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1260324.1</v>
+        <v>1411297.2</v>
       </c>
       <c r="M25" s="1">
-        <v>1260324.1</v>
+        <v>1411297.2</v>
       </c>
       <c r="N25" s="1">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="1">
-        <v>45974.0</v>
+        <v>53032.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.068</v>
+        <v>3.222</v>
       </c>
       <c r="D26" s="1">
-        <v>3.202381781</v>
+        <v>3.2063237291</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>147226.3</v>
+        <v>170037.76</v>
       </c>
       <c r="H26" s="1">
-        <v>-6178.07</v>
+        <v>831.34</v>
       </c>
       <c r="I26" s="1">
-        <v>-4.1963086758276</v>
+        <v>0.48891493277728</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>141048.23</v>
+        <v>170869.1</v>
       </c>
       <c r="M26" s="1">
-        <v>141048.23</v>
+        <v>170869.1</v>
       </c>
       <c r="N26" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="1">
-        <v>133040.0</v>
+        <v>131455.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.634</v>
+        <v>12.482</v>
       </c>
       <c r="D27" s="1">
-        <v>7.5430302165</v>
+        <v>7.5430302385</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>1003524.74</v>
+        <v>991569.04</v>
       </c>
       <c r="H27" s="1">
-        <v>544262.62</v>
+        <v>649252.27</v>
       </c>
       <c r="I27" s="1">
-        <v>54.235097382851</v>
+        <v>65.477263186838</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>1547787.36</v>
+        <v>1640821.31</v>
       </c>
       <c r="M27" s="1">
-        <v>1547787.36</v>
+        <v>1640821.31</v>
       </c>
       <c r="N27" s="1">
-        <v>1.12</v>
+        <v>1.19</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="1">
         <v>9841.0</v>
       </c>
       <c r="C28" s="1">
-        <v>17.82</v>
+        <v>17.65</v>
       </c>
       <c r="D28" s="1">
         <v>16.735686414</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>164695.89</v>
       </c>
       <c r="H28" s="1">
-        <v>10670.73</v>
+        <v>8997.76</v>
       </c>
       <c r="I28" s="1">
-        <v>6.4790505701144</v>
+        <v>5.4632571583905</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>175366.62</v>
+        <v>173693.65</v>
       </c>
       <c r="M28" s="1">
-        <v>175366.62</v>
+        <v>173693.65</v>
       </c>
       <c r="N28" s="1">
         <v>0.13</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1">
         <v>6954.0</v>
       </c>
       <c r="C29" s="1">
-        <v>14.69</v>
+        <v>15.305</v>
       </c>
       <c r="D29" s="1">
         <v>14.2214998562</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>98896.31</v>
       </c>
       <c r="H29" s="1">
-        <v>3257.95</v>
+        <v>7534.66</v>
       </c>
       <c r="I29" s="1">
-        <v>3.2943089585446</v>
+        <v>7.6187473526565</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>102154.26</v>
+        <v>106430.97</v>
       </c>
       <c r="M29" s="1">
-        <v>102154.26</v>
+        <v>106430.97</v>
       </c>
       <c r="N29" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1">
-        <v>1295.0</v>
+        <v>738.0</v>
       </c>
       <c r="C30" s="1">
-        <v>168.0</v>
+        <v>241.9</v>
       </c>
       <c r="D30" s="1">
-        <v>130.5452277992</v>
+        <v>201.1945799458</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>169056.07</v>
+        <v>148481.6</v>
       </c>
       <c r="H30" s="1">
-        <v>48503.93</v>
+        <v>30040.6</v>
       </c>
       <c r="I30" s="1">
-        <v>28.691031324696</v>
+        <v>20.231867113501</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>217560.0</v>
+        <v>178522.2</v>
       </c>
       <c r="M30" s="1">
-        <v>217560.0</v>
+        <v>178522.2</v>
       </c>
       <c r="N30" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="1">
-        <v>738.0</v>
+        <v>9870.0</v>
       </c>
       <c r="C31" s="1">
-        <v>298.9</v>
+        <v>60.74</v>
       </c>
       <c r="D31" s="1">
-        <v>201.1945799458</v>
+        <v>78.4756504559</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>148481.6</v>
+        <v>774554.67</v>
       </c>
       <c r="H31" s="1">
-        <v>72106.6</v>
+        <v>-175050.87</v>
       </c>
       <c r="I31" s="1">
-        <v>48.562650186959</v>
+        <v>-22.60019554204</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>220588.2</v>
+        <v>599503.8</v>
       </c>
       <c r="M31" s="1">
-        <v>220588.2</v>
+        <v>599503.8</v>
       </c>
       <c r="N31" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="1">
-        <v>1906.0</v>
+        <v>11707.0</v>
       </c>
       <c r="C32" s="1">
-        <v>31.48</v>
+        <v>101.78</v>
       </c>
       <c r="D32" s="1">
-        <v>34.2</v>
+        <v>78.4463474844</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>65185.2</v>
+        <v>918371.39</v>
       </c>
       <c r="H32" s="1">
-        <v>-5184.32</v>
+        <v>273167.07</v>
       </c>
       <c r="I32" s="1">
-        <v>-7.953216374269</v>
+        <v>29.744727783822</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>60000.88</v>
+        <v>1191538.46</v>
       </c>
       <c r="M32" s="1">
-        <v>60000.88</v>
+        <v>1191538.46</v>
       </c>
       <c r="N32" s="1">
-        <v>0.04</v>
+        <v>0.87</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="1">
-        <v>9989.0</v>
+        <v>728098.0</v>
       </c>
       <c r="C33" s="1">
-        <v>67.9</v>
+        <v>11.364</v>
       </c>
       <c r="D33" s="1">
-        <v>78.4756502152</v>
+        <v>11.2551319877</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>783893.27</v>
+        <v>8194839.09</v>
       </c>
       <c r="H33" s="1">
-        <v>-105640.17</v>
+        <v>79266.58</v>
       </c>
       <c r="I33" s="1">
-        <v>-13.476346084716</v>
+        <v>0.9672743922053</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>678253.1</v>
+        <v>8274105.67</v>
       </c>
       <c r="M33" s="1">
-        <v>678253.1</v>
+        <v>8274105.67</v>
       </c>
       <c r="N33" s="1">
-        <v>0.49</v>
+        <v>6.02</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="1">
-        <v>11207.0</v>
+        <v>199820.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.96</v>
+        <v>10.722</v>
       </c>
       <c r="D34" s="1">
-        <v>77.0085419827</v>
+        <v>10.7060685117</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>863034.73</v>
+        <v>2139286.61</v>
       </c>
       <c r="H34" s="1">
-        <v>257216.99</v>
+        <v>3183.43</v>
       </c>
       <c r="I34" s="1">
-        <v>29.803782056372</v>
+        <v>0.14880801782796</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1120251.72</v>
+        <v>2142470.04</v>
       </c>
       <c r="M34" s="1">
-        <v>1120251.72</v>
+        <v>2142470.04</v>
       </c>
       <c r="N34" s="1">
-        <v>0.81</v>
+        <v>1.56</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" s="1">
-        <v>728098.0</v>
+        <v>2870.0</v>
       </c>
       <c r="C35" s="1">
-        <v>11.328</v>
+        <v>46.95</v>
       </c>
       <c r="D35" s="1">
-        <v>11.2551319877</v>
+        <v>52.2573240418</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>8194839.09</v>
+        <v>149978.52</v>
       </c>
       <c r="H35" s="1">
-        <v>53055.05</v>
+        <v>-15232.02</v>
       </c>
       <c r="I35" s="1">
-        <v>0.64742027777876</v>
+        <v>-10.15613435844</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>8247894.14</v>
+        <v>134746.5</v>
       </c>
       <c r="M35" s="1">
-        <v>8247894.14</v>
+        <v>134746.5</v>
       </c>
       <c r="N35" s="1">
-        <v>5.98</v>
+        <v>0.1</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="1">
-        <v>199820.0</v>
+        <v>15051.0</v>
       </c>
       <c r="C36" s="1">
-        <v>10.746</v>
+        <v>27.22</v>
       </c>
       <c r="D36" s="1">
-        <v>10.7060685117</v>
+        <v>24.9207733705</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>2139286.61</v>
+        <v>375082.56</v>
       </c>
       <c r="H36" s="1">
-        <v>7979.11</v>
+        <v>34605.66</v>
       </c>
       <c r="I36" s="1">
-        <v>0.37297994400105</v>
+        <v>9.226144771967</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>2147265.72</v>
+        <v>409688.22</v>
       </c>
       <c r="M36" s="1">
-        <v>2147265.72</v>
+        <v>409688.22</v>
       </c>
       <c r="N36" s="1">
-        <v>1.56</v>
+        <v>0.3</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="1">
-        <v>2870.0</v>
+        <v>51591.0</v>
       </c>
       <c r="C37" s="1">
-        <v>50.52</v>
+        <v>12.675</v>
       </c>
       <c r="D37" s="1">
-        <v>52.2573240418</v>
+        <v>10.5967065961</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>149978.52</v>
+        <v>546694.69</v>
       </c>
       <c r="H37" s="1">
-        <v>-4986.12</v>
+        <v>107221.24</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.3245560764301</v>
+        <v>19.612636076637</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>144992.4</v>
+        <v>653915.93</v>
       </c>
       <c r="M37" s="1">
-        <v>144992.4</v>
+        <v>653915.93</v>
       </c>
       <c r="N37" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="1">
-        <v>15081.0</v>
+        <v>7499.0</v>
       </c>
       <c r="C38" s="1">
-        <v>13.642</v>
+        <v>38.28</v>
       </c>
       <c r="D38" s="1">
-        <v>11.948720244</v>
+        <v>35.9600933458</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>180198.65</v>
+        <v>269664.74</v>
       </c>
       <c r="H38" s="1">
-        <v>25536.35</v>
+        <v>17396.98</v>
       </c>
       <c r="I38" s="1">
-        <v>14.171221593503</v>
+        <v>6.4513365744443</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>205735.0</v>
+        <v>287061.72</v>
       </c>
       <c r="M38" s="1">
-        <v>205735.0</v>
+        <v>287061.72</v>
       </c>
       <c r="N38" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="1">
-        <v>15232.0</v>
+        <v>2024.0</v>
       </c>
       <c r="C39" s="1">
-        <v>26.17</v>
+        <v>78.48</v>
       </c>
       <c r="D39" s="1">
-        <v>24.9207733718</v>
+        <v>66.154965415</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>379593.22</v>
+        <v>133897.65</v>
       </c>
       <c r="H39" s="1">
-        <v>19028.22</v>
+        <v>24945.87</v>
       </c>
       <c r="I39" s="1">
-        <v>5.0127923781147</v>
+        <v>18.63055102162</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>398621.44</v>
+        <v>158843.52</v>
       </c>
       <c r="M39" s="1">
-        <v>398621.44</v>
+        <v>158843.52</v>
       </c>
       <c r="N39" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="1">
-        <v>52213.0</v>
+        <v>1010.0</v>
       </c>
       <c r="C40" s="1">
-        <v>12.31</v>
+        <v>54.2</v>
       </c>
       <c r="D40" s="1">
-        <v>10.5967065673</v>
+        <v>62.15</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>553285.84</v>
+        <v>62771.5</v>
       </c>
       <c r="H40" s="1">
-        <v>89456.19</v>
+        <v>-8029.5</v>
       </c>
       <c r="I40" s="1">
-        <v>16.168169060679</v>
+        <v>-12.791633145615</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>642742.03</v>
+        <v>54742.0</v>
       </c>
       <c r="M40" s="1">
-        <v>642742.03</v>
+        <v>54742.0</v>
       </c>
       <c r="N40" s="1">
-        <v>0.47</v>
+        <v>0.04</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" s="1">
-        <v>7271.0</v>
+        <v>20436.0</v>
       </c>
       <c r="C41" s="1">
-        <v>16.615</v>
+        <v>17.6</v>
       </c>
       <c r="D41" s="1">
-        <v>16.2664764131</v>
+        <v>18.6503371501</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>118273.55</v>
+        <v>381138.29</v>
       </c>
       <c r="H41" s="1">
-        <v>2534.12</v>
+        <v>-21464.69</v>
       </c>
       <c r="I41" s="1">
-        <v>2.1425923209374</v>
+        <v>-5.6317327760483</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>120807.67</v>
+        <v>359673.6</v>
       </c>
       <c r="M41" s="1">
-        <v>120807.67</v>
+        <v>359673.6</v>
       </c>
       <c r="N41" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="1">
-        <v>680.0</v>
+        <v>5707.0</v>
       </c>
       <c r="C42" s="1">
-        <v>81.6</v>
+        <v>74.0</v>
       </c>
       <c r="D42" s="1">
-        <v>92.7</v>
+        <v>60.2873611354</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>63036.0</v>
+        <v>344059.97</v>
       </c>
       <c r="H42" s="1">
-        <v>-7548.0</v>
+        <v>78258.03</v>
       </c>
       <c r="I42" s="1">
-        <v>-11.974110032362</v>
+        <v>22.74546207744</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>55488.0</v>
+        <v>422318.0</v>
       </c>
       <c r="M42" s="1">
-        <v>55488.0</v>
+        <v>422318.0</v>
       </c>
       <c r="N42" s="1">
-        <v>0.04</v>
+        <v>0.31</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" s="1">
-        <v>4539.0</v>
+        <v>15702.0</v>
       </c>
       <c r="C43" s="1">
-        <v>36.3</v>
+        <v>18.66</v>
       </c>
       <c r="D43" s="1">
-        <v>34.5189557171</v>
+        <v>26.6167634696</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>156681.54</v>
+        <v>417936.42</v>
       </c>
       <c r="H43" s="1">
-        <v>8084.16</v>
+        <v>-124937.1</v>
       </c>
       <c r="I43" s="1">
-        <v>5.1596122938286</v>
+        <v>-29.89380537834</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>164765.7</v>
+        <v>292999.32</v>
       </c>
       <c r="M43" s="1">
-        <v>164765.7</v>
+        <v>292999.32</v>
       </c>
       <c r="N43" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" s="1">
-        <v>5431.0</v>
+        <v>26593.0</v>
       </c>
       <c r="C44" s="1">
-        <v>78.5</v>
+        <v>0.412</v>
       </c>
       <c r="D44" s="1">
-        <v>66.154964095</v>
+        <v>0.0</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>359287.61</v>
+        <v>0.0</v>
       </c>
       <c r="H44" s="1">
-        <v>67045.89</v>
+        <v>10956.32</v>
       </c>
       <c r="I44" s="1">
-        <v>18.660785435935</v>
+        <v>0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>426333.5</v>
+        <v>10956.32</v>
       </c>
       <c r="M44" s="1">
-        <v>426333.5</v>
+        <v>10956.32</v>
       </c>
       <c r="N44" s="1">
-        <v>0.31</v>
+        <v>0.01</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" s="1">
-        <v>1010.0</v>
+        <v>15929.0</v>
       </c>
       <c r="C45" s="1">
-        <v>55.05</v>
+        <v>32.305</v>
       </c>
       <c r="D45" s="1">
-        <v>62.15</v>
+        <v>30.0731339067</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>62771.5</v>
+        <v>479034.95</v>
       </c>
       <c r="H45" s="1">
-        <v>-7171.0</v>
+        <v>35551.4</v>
       </c>
       <c r="I45" s="1">
-        <v>-11.423974255833</v>
+        <v>7.4214626719825</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>55600.5</v>
+        <v>514586.35</v>
       </c>
       <c r="M45" s="1">
-        <v>55600.5</v>
+        <v>514586.35</v>
       </c>
       <c r="N45" s="1">
-        <v>0.04</v>
+        <v>0.37</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" s="1">
-        <v>20436.0</v>
+        <v>2474.0</v>
       </c>
       <c r="C46" s="1">
-        <v>17.24</v>
+        <v>259.7</v>
       </c>
       <c r="D46" s="1">
-        <v>18.6503371501</v>
+        <v>224.0302061439</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>381138.29</v>
+        <v>554250.73</v>
       </c>
       <c r="H46" s="1">
-        <v>-28821.65</v>
+        <v>88247.07</v>
       </c>
       <c r="I46" s="1">
-        <v>-7.5619927874473</v>
+        <v>15.921868068627</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>352316.64</v>
+        <v>642497.8</v>
       </c>
       <c r="M46" s="1">
-        <v>352316.64</v>
+        <v>642497.8</v>
       </c>
       <c r="N46" s="1">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" s="1">
-        <v>6094.0</v>
+        <v>8450.0</v>
       </c>
       <c r="C47" s="1">
-        <v>66.2</v>
+        <v>56.68</v>
       </c>
       <c r="D47" s="1">
-        <v>60.287361339</v>
+        <v>49.9395822485</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>367391.18</v>
+        <v>421989.47</v>
       </c>
       <c r="H47" s="1">
-        <v>36031.62</v>
+        <v>56956.53</v>
       </c>
       <c r="I47" s="1">
-        <v>9.8074265147029</v>
+        <v>13.497144845818</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>403422.8</v>
+        <v>478946.0</v>
       </c>
       <c r="M47" s="1">
-        <v>403422.8</v>
+        <v>478946.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" s="1">
-        <v>12453.0</v>
+        <v>9494.0</v>
       </c>
       <c r="C48" s="1">
-        <v>17.365</v>
+        <v>25.74</v>
       </c>
       <c r="D48" s="1">
-        <v>28.7540022485</v>
+        <v>30.8287623762</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>358073.59</v>
+        <v>292688.27</v>
       </c>
       <c r="H48" s="1">
-        <v>-141827.24</v>
+        <v>-48312.71</v>
       </c>
       <c r="I48" s="1">
-        <v>-39.608405635277</v>
+        <v>-16.506541242667</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>216246.35</v>
+        <v>244375.56</v>
       </c>
       <c r="M48" s="1">
-        <v>216246.35</v>
+        <v>244375.56</v>
       </c>
       <c r="N48" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="1">
-        <v>16121.0</v>
+        <v>45797.0</v>
       </c>
       <c r="C49" s="1">
-        <v>30.2</v>
+        <v>19.055</v>
       </c>
       <c r="D49" s="1">
-        <v>30.0731338006</v>
+        <v>19.1358377186</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>484808.99</v>
+        <v>876363.96</v>
       </c>
       <c r="H49" s="1">
-        <v>2045.21</v>
+        <v>-3702.12</v>
       </c>
       <c r="I49" s="1">
-        <v>0.42185892633715</v>
+        <v>-0.42244092283302</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>486854.2</v>
+        <v>872661.84</v>
       </c>
       <c r="M49" s="1">
-        <v>486854.2</v>
+        <v>872661.84</v>
       </c>
       <c r="N49" s="1">
-        <v>0.35</v>
+        <v>0.64</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="1">
-        <v>2431.0</v>
+        <v>142601.0</v>
       </c>
       <c r="C50" s="1">
-        <v>247.1</v>
+        <v>4.545</v>
       </c>
       <c r="D50" s="1">
-        <v>223.1258658988</v>
+        <v>4.5327330804</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>542418.98</v>
+        <v>646372.27</v>
       </c>
       <c r="H50" s="1">
-        <v>58281.12</v>
+        <v>1749.28</v>
       </c>
       <c r="I50" s="1">
-        <v>10.744668263636</v>
+        <v>0.27063042169182</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>600700.1</v>
+        <v>648121.55</v>
       </c>
       <c r="M50" s="1">
-        <v>600700.1</v>
+        <v>648121.55</v>
       </c>
       <c r="N50" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" s="1">
-        <v>8552.0</v>
+        <v>1318.0</v>
       </c>
       <c r="C51" s="1">
-        <v>52.82</v>
+        <v>124.15</v>
       </c>
       <c r="D51" s="1">
-        <v>49.9395825538</v>
+        <v>145.6875644917</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>427083.31</v>
+        <v>192016.21</v>
       </c>
       <c r="H51" s="1">
-        <v>24633.33</v>
+        <v>-28386.51</v>
       </c>
       <c r="I51" s="1">
-        <v>5.76780441268</v>
+        <v>-14.783392506289</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>451716.64</v>
+        <v>163629.7</v>
       </c>
       <c r="M51" s="1">
-        <v>451716.64</v>
+        <v>163629.7</v>
       </c>
       <c r="N51" s="1">
-        <v>0.33</v>
+        <v>0.12</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" s="1">
-        <v>9494.0</v>
+        <v>10473.0</v>
       </c>
       <c r="C52" s="1">
-        <v>27.65</v>
+        <v>35.32</v>
       </c>
       <c r="D52" s="1">
-        <v>30.8287623762</v>
+        <v>43.3131223145</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>292688.27</v>
+        <v>453618.33</v>
       </c>
       <c r="H52" s="1">
-        <v>-30179.17</v>
+        <v>-83711.97</v>
       </c>
       <c r="I52" s="1">
-        <v>-10.311028180255</v>
+        <v>-18.454274103077</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>262509.1</v>
+        <v>369906.36</v>
       </c>
       <c r="M52" s="1">
-        <v>262509.1</v>
+        <v>369906.36</v>
       </c>
       <c r="N52" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" s="1">
-        <v>48579.0</v>
+        <v>133432.0</v>
       </c>
       <c r="C53" s="1">
-        <v>18.23</v>
+        <v>10.134</v>
       </c>
       <c r="D53" s="1">
-        <v>19.1358377077</v>
+        <v>6.2283979855</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>929599.86</v>
+        <v>831067.6</v>
       </c>
       <c r="H53" s="1">
-        <v>-44004.69</v>
+        <v>521132.29</v>
       </c>
       <c r="I53" s="1">
-        <v>-4.7337238196228</v>
+        <v>62.706365884075</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>885595.17</v>
+        <v>1352199.89</v>
       </c>
       <c r="M53" s="1">
-        <v>885595.17</v>
+        <v>1352199.89</v>
       </c>
       <c r="N53" s="1">
-        <v>0.64</v>
+        <v>0.98</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>100769.0</v>
+        <v>36322.0</v>
       </c>
       <c r="C54" s="1">
-        <v>4.373</v>
+        <v>27.38</v>
       </c>
       <c r="D54" s="1">
-        <v>4.5127372505</v>
+        <v>16.6776132922</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>454744.02</v>
+        <v>605764.27</v>
       </c>
       <c r="H54" s="1">
-        <v>-14081.18</v>
+        <v>388732.09</v>
       </c>
       <c r="I54" s="1">
-        <v>-3.0965069095356</v>
+        <v>64.172172122334</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>440662.84</v>
+        <v>994496.36</v>
       </c>
       <c r="M54" s="1">
-        <v>440662.84</v>
+        <v>994496.36</v>
       </c>
       <c r="N54" s="1">
-        <v>0.32</v>
+        <v>0.72</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" s="1">
-        <v>1318.0</v>
+        <v>1384.0</v>
       </c>
       <c r="C55" s="1">
-        <v>129.35</v>
+        <v>118.4</v>
       </c>
       <c r="D55" s="1">
-        <v>145.6875644917</v>
+        <v>104.1228179191</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>192016.21</v>
+        <v>144105.98</v>
       </c>
       <c r="H55" s="1">
-        <v>-21532.91</v>
+        <v>19759.62</v>
       </c>
       <c r="I55" s="1">
-        <v>-11.214110517024</v>
+        <v>13.711866780268</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>170483.3</v>
+        <v>163865.6</v>
       </c>
       <c r="M55" s="1">
-        <v>170483.3</v>
+        <v>163865.6</v>
       </c>
       <c r="N55" s="1">
         <v>0.12</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" s="1">
-        <v>10473.0</v>
+        <v>2617.0</v>
       </c>
       <c r="C56" s="1">
-        <v>38.66</v>
+        <v>175.9</v>
       </c>
       <c r="D56" s="1">
-        <v>43.3131223145</v>
+        <v>201.1602139855</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>453618.33</v>
+        <v>526436.28</v>
       </c>
       <c r="H56" s="1">
-        <v>-48732.15</v>
+        <v>-66105.98</v>
       </c>
       <c r="I56" s="1">
-        <v>-10.742985187569</v>
+        <v>-12.557261441024</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>404886.18</v>
+        <v>460330.3</v>
       </c>
       <c r="M56" s="1">
-        <v>404886.18</v>
+        <v>460330.3</v>
       </c>
       <c r="N56" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" s="1">
-        <v>135041.0</v>
+        <v>1013.0</v>
       </c>
       <c r="C57" s="1">
-        <v>9.935</v>
+        <v>68.92</v>
       </c>
       <c r="D57" s="1">
-        <v>6.228397968</v>
+        <v>68.16</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>841089.09</v>
+        <v>69046.08</v>
       </c>
       <c r="H57" s="1">
-        <v>500543.25</v>
+        <v>769.88</v>
       </c>
       <c r="I57" s="1">
-        <v>59.511323586423</v>
+        <v>1.1150234741784</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>1341632.34</v>
+        <v>69815.96</v>
       </c>
       <c r="M57" s="1">
-        <v>1341632.34</v>
+        <v>69815.96</v>
       </c>
       <c r="N57" s="1">
-        <v>0.97</v>
+        <v>0.05</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" s="1">
-        <v>34331.0</v>
+        <v>33128.0</v>
       </c>
       <c r="C58" s="1">
-        <v>26.9</v>
+        <v>16.2</v>
       </c>
       <c r="D58" s="1">
-        <v>15.9324412339</v>
+        <v>15.9615998551</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>546976.64</v>
+        <v>528775.88</v>
       </c>
       <c r="H58" s="1">
-        <v>376527.26</v>
+        <v>7897.72</v>
       </c>
       <c r="I58" s="1">
-        <v>68.837905033751</v>
+        <v>1.4935855243624</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>923503.9</v>
+        <v>536673.6</v>
       </c>
       <c r="M58" s="1">
-        <v>923503.9</v>
+        <v>536673.6</v>
       </c>
       <c r="N58" s="1">
-        <v>0.67</v>
+        <v>0.39</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" s="1">
-        <v>2845.0</v>
+        <v>2454.0</v>
       </c>
       <c r="C59" s="1">
-        <v>113.5</v>
+        <v>22.6</v>
       </c>
       <c r="D59" s="1">
-        <v>104.1228154657</v>
+        <v>25.66</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>296229.41</v>
+        <v>62969.64</v>
       </c>
       <c r="H59" s="1">
-        <v>26678.09</v>
+        <v>-7509.24</v>
       </c>
       <c r="I59" s="1">
-        <v>9.0058883754992</v>
+        <v>-11.925175370226</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>322907.5</v>
+        <v>55460.4</v>
       </c>
       <c r="M59" s="1">
-        <v>322907.5</v>
+        <v>55460.4</v>
       </c>
       <c r="N59" s="1">
-        <v>0.23</v>
+        <v>0.04</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" s="1">
-        <v>2649.0</v>
+        <v>3896.0</v>
       </c>
       <c r="C60" s="1">
-        <v>183.55</v>
+        <v>187.0</v>
       </c>
       <c r="D60" s="1">
-        <v>201.1602151755</v>
+        <v>155.7605107803</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>532873.41</v>
+        <v>606842.95</v>
       </c>
       <c r="H60" s="1">
-        <v>-46649.46</v>
+        <v>121709.05</v>
       </c>
       <c r="I60" s="1">
-        <v>-8.7543230952357</v>
+        <v>20.056103477844</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>486223.95</v>
+        <v>728552.0</v>
       </c>
       <c r="M60" s="1">
-        <v>486223.95</v>
+        <v>728552.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.35</v>
+        <v>0.53</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" s="1">
-        <v>1013.0</v>
+        <v>1308.0</v>
       </c>
       <c r="C61" s="1">
-        <v>62.72</v>
+        <v>61.25</v>
       </c>
       <c r="D61" s="1">
-        <v>68.16</v>
+        <v>65.9</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>69046.08</v>
+        <v>86197.2</v>
       </c>
       <c r="H61" s="1">
-        <v>-5510.72</v>
+        <v>-6082.2</v>
       </c>
       <c r="I61" s="1">
-        <v>-7.981220657277</v>
+        <v>-7.0561456752656</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>63535.36</v>
+        <v>80115.0</v>
       </c>
       <c r="M61" s="1">
-        <v>63535.36</v>
+        <v>80115.0</v>
       </c>
       <c r="N61" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" s="1">
-        <v>2454.0</v>
+        <v>19231.0</v>
       </c>
       <c r="C62" s="1">
-        <v>22.68</v>
+        <v>42.47</v>
       </c>
       <c r="D62" s="1">
-        <v>25.66</v>
+        <v>35.2702958764</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>62969.64</v>
+        <v>678283.06</v>
       </c>
       <c r="H62" s="1">
-        <v>-7312.92</v>
+        <v>138457.51</v>
       </c>
       <c r="I62" s="1">
-        <v>-11.613406079501</v>
+        <v>20.412939400256</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>55656.72</v>
+        <v>816740.57</v>
       </c>
       <c r="M62" s="1">
-        <v>55656.72</v>
+        <v>816740.57</v>
       </c>
       <c r="N62" s="1">
-        <v>0.04</v>
+        <v>0.59</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" s="1">
-        <v>487.0</v>
+        <v>940.0</v>
       </c>
       <c r="C63" s="1">
-        <v>318.8</v>
+        <v>249.4</v>
       </c>
       <c r="D63" s="1">
-        <v>318.4788501027</v>
+        <v>257.355</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>155099.2</v>
+        <v>241913.7</v>
       </c>
       <c r="H63" s="1">
-        <v>156.4</v>
+        <v>-7477.7</v>
       </c>
       <c r="I63" s="1">
-        <v>0.10083868904546</v>
+        <v>-3.0910609857978</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>155255.6</v>
+        <v>234436.0</v>
       </c>
       <c r="M63" s="1">
-        <v>155255.6</v>
+        <v>234436.0</v>
       </c>
       <c r="N63" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" s="1">
-        <v>4645.0</v>
+        <v>5576.0</v>
       </c>
       <c r="C64" s="1">
-        <v>59.9</v>
+        <v>76.82</v>
       </c>
       <c r="D64" s="1">
-        <v>62.742058127</v>
+        <v>77.7788360832</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>291436.86</v>
+        <v>433694.79</v>
       </c>
       <c r="H64" s="1">
-        <v>-13201.36</v>
+        <v>-5346.47</v>
       </c>
       <c r="I64" s="1">
-        <v>-4.5297495999648</v>
+        <v>-1.2327724757773</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>278235.5</v>
+        <v>428348.32</v>
       </c>
       <c r="M64" s="1">
-        <v>278235.5</v>
+        <v>428348.32</v>
       </c>
       <c r="N64" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" s="1">
-        <v>723.0</v>
+        <v>2106.0</v>
       </c>
       <c r="C65" s="1">
-        <v>73.15</v>
+        <v>75.66</v>
       </c>
       <c r="D65" s="1">
-        <v>83.25</v>
+        <v>68.7123409307</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>60189.75</v>
+        <v>144708.19</v>
       </c>
       <c r="H65" s="1">
-        <v>-7302.3</v>
+        <v>14631.77</v>
       </c>
       <c r="I65" s="1">
-        <v>-12.132132132132</v>
+        <v>10.111224527098</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>52887.45</v>
+        <v>159339.96</v>
       </c>
       <c r="M65" s="1">
-        <v>52887.45</v>
+        <v>159339.96</v>
       </c>
       <c r="N65" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" s="1">
-        <v>1948.0</v>
+        <v>325.0</v>
       </c>
       <c r="C66" s="1">
-        <v>41.03</v>
+        <v>1640.0</v>
       </c>
       <c r="D66" s="1">
-        <v>39.45</v>
+        <v>1477.9031384615</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>76848.6</v>
+        <v>480318.52</v>
       </c>
       <c r="H66" s="1">
-        <v>3077.84</v>
+        <v>52681.48</v>
       </c>
       <c r="I66" s="1">
-        <v>4.0050697084918</v>
+        <v>10.968030131339</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>79926.44</v>
+        <v>533000.0</v>
       </c>
       <c r="M66" s="1">
-        <v>79926.44</v>
+        <v>533000.0</v>
       </c>
       <c r="N66" s="1">
-        <v>0.06</v>
+        <v>0.39</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" s="1">
-        <v>1676.0</v>
+        <v>1253.0</v>
       </c>
       <c r="C67" s="1">
-        <v>39.12</v>
+        <v>52.2</v>
       </c>
       <c r="D67" s="1">
-        <v>36.76</v>
+        <v>48.74</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>61609.76</v>
+        <v>61071.22</v>
       </c>
       <c r="H67" s="1">
-        <v>3955.36</v>
+        <v>4335.38</v>
       </c>
       <c r="I67" s="1">
-        <v>6.4200217627856</v>
+        <v>7.0988920804268</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>65565.12</v>
+        <v>65406.6</v>
       </c>
       <c r="M67" s="1">
-        <v>65565.12</v>
+        <v>65406.6</v>
       </c>
       <c r="N67" s="1">
         <v>0.05</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" s="1">
-        <v>3661.0</v>
+        <v>1928.0</v>
       </c>
       <c r="C68" s="1">
-        <v>199.1</v>
+        <v>26.46</v>
       </c>
       <c r="D68" s="1">
-        <v>153.1502758809</v>
+        <v>31.64</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>560683.16</v>
+        <v>61001.92</v>
       </c>
       <c r="H68" s="1">
-        <v>168221.94</v>
+        <v>-9987.04</v>
       </c>
       <c r="I68" s="1">
-        <v>30.003030588613</v>
+        <v>-16.371681415929</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>728905.1</v>
+        <v>51014.88</v>
       </c>
       <c r="M68" s="1">
-        <v>728905.1</v>
+        <v>51014.88</v>
       </c>
       <c r="N68" s="1">
-        <v>0.53</v>
+        <v>0.04</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" s="1">
-        <v>1308.0</v>
+        <v>26593.0</v>
       </c>
       <c r="C69" s="1">
-        <v>58.95</v>
+        <v>21.02</v>
       </c>
       <c r="D69" s="1">
-        <v>65.9</v>
+        <v>13.7980051141</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>86197.2</v>
+        <v>366930.35</v>
       </c>
       <c r="H69" s="1">
-        <v>-9090.6</v>
+        <v>192054.51</v>
       </c>
       <c r="I69" s="1">
-        <v>-10.546282245827</v>
+        <v>52.340862509738</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>77106.6</v>
+        <v>558984.86</v>
       </c>
       <c r="M69" s="1">
-        <v>77106.6</v>
+        <v>558984.86</v>
       </c>
       <c r="N69" s="1">
-        <v>0.06</v>
+        <v>0.41</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" s="1">
-        <v>19463.0</v>
+        <v>11745.0</v>
       </c>
       <c r="C70" s="1">
-        <v>42.65</v>
+        <v>56.44</v>
       </c>
       <c r="D70" s="1">
-        <v>35.2702959462</v>
+        <v>40.6200817369</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>686465.77</v>
+        <v>477082.86</v>
       </c>
       <c r="H70" s="1">
-        <v>143631.18</v>
+        <v>185804.94</v>
       </c>
       <c r="I70" s="1">
-        <v>20.923283618351</v>
+        <v>38.94605226438</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>830096.95</v>
+        <v>662887.8</v>
       </c>
       <c r="M70" s="1">
-        <v>830096.95</v>
+        <v>662887.8</v>
       </c>
       <c r="N70" s="1">
-        <v>0.6</v>
+        <v>0.48</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" s="1">
-        <v>5624.0</v>
+        <v>10014.0</v>
       </c>
       <c r="C71" s="1">
-        <v>9.05</v>
+        <v>70.83</v>
       </c>
       <c r="D71" s="1">
-        <v>10.63</v>
+        <v>36.4924176153</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>59783.12</v>
+        <v>365435.07</v>
       </c>
       <c r="H71" s="1">
-        <v>-8885.92</v>
+        <v>343856.55</v>
       </c>
       <c r="I71" s="1">
-        <v>-14.86359360301</v>
+        <v>94.095115173265</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>50897.2</v>
+        <v>709291.62</v>
       </c>
       <c r="M71" s="1">
-        <v>50897.2</v>
+        <v>709291.62</v>
       </c>
       <c r="N71" s="1">
-        <v>0.04</v>
+        <v>0.52</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" s="1">
-        <v>940.0</v>
+        <v>27958.0</v>
       </c>
       <c r="C72" s="1">
-        <v>232.2</v>
+        <v>28.35</v>
       </c>
       <c r="D72" s="1">
-        <v>257.355</v>
+        <v>13.1743533157</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>241913.7</v>
+        <v>368328.57</v>
       </c>
       <c r="H72" s="1">
-        <v>-23645.7</v>
+        <v>424280.73</v>
       </c>
       <c r="I72" s="1">
-        <v>-9.7744360902256</v>
+        <v>115.19082812392</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>218268.0</v>
+        <v>792609.3</v>
       </c>
       <c r="M72" s="1">
-        <v>218268.0</v>
+        <v>792609.3</v>
       </c>
       <c r="N72" s="1">
-        <v>0.16</v>
+        <v>0.58</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" s="1">
-        <v>5643.0</v>
+        <v>217878.0</v>
       </c>
       <c r="C73" s="1">
-        <v>70.46</v>
+        <v>6.226</v>
       </c>
       <c r="D73" s="1">
-        <v>77.7788357257</v>
+        <v>2.9392707846</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>438905.97</v>
+        <v>640402.44</v>
       </c>
       <c r="H73" s="1">
-        <v>-41300.19</v>
+        <v>716105.99</v>
       </c>
       <c r="I73" s="1">
-        <v>-9.4098036533884</v>
+        <v>111.82124634004</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>397605.78</v>
+        <v>1356508.43</v>
       </c>
       <c r="M73" s="1">
-        <v>397605.78</v>
+        <v>1356508.43</v>
       </c>
       <c r="N73" s="1">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" s="1">
-        <v>2106.0</v>
+        <v>12478.0</v>
       </c>
       <c r="C74" s="1">
-        <v>70.04</v>
+        <v>13.94</v>
       </c>
       <c r="D74" s="1">
-        <v>68.7123409307</v>
+        <v>18.5933571085</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>144708.19</v>
+        <v>232007.91</v>
       </c>
       <c r="H74" s="1">
-        <v>2796.05</v>
+        <v>-58064.59</v>
       </c>
       <c r="I74" s="1">
-        <v>1.932198861723</v>
+        <v>-25.026987226427</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>147504.24</v>
+        <v>173943.32</v>
       </c>
       <c r="M74" s="1">
-        <v>147504.24</v>
+        <v>173943.32</v>
       </c>
       <c r="N74" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" s="1">
-        <v>329.0</v>
+        <v>3676.0</v>
       </c>
       <c r="C75" s="1">
-        <v>1749.5</v>
+        <v>121.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1477.9031306991</v>
+        <v>116.5492899891</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>486230.13</v>
+        <v>428435.19</v>
       </c>
       <c r="H75" s="1">
-        <v>89355.37</v>
+        <v>16360.81</v>
       </c>
       <c r="I75" s="1">
-        <v>18.377176667353</v>
+        <v>3.8187362714067</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>575585.5</v>
+        <v>444796.0</v>
       </c>
       <c r="M75" s="1">
-        <v>575585.5</v>
+        <v>444796.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" s="1">
-        <v>1253.0</v>
+        <v>1966.0</v>
       </c>
       <c r="C76" s="1">
-        <v>56.95</v>
+        <v>35.98</v>
       </c>
       <c r="D76" s="1">
-        <v>48.74</v>
+        <v>35.62</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>61071.22</v>
+        <v>70028.92</v>
       </c>
       <c r="H76" s="1">
-        <v>10287.13</v>
+        <v>707.76</v>
       </c>
       <c r="I76" s="1">
-        <v>16.844480919163</v>
+        <v>1.0106681639528</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>71358.35</v>
+        <v>70736.68</v>
       </c>
       <c r="M76" s="1">
-        <v>71358.35</v>
+        <v>70736.68</v>
       </c>
       <c r="N76" s="1">
         <v>0.05</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" s="1">
-        <v>1928.0</v>
+        <v>2393.0</v>
       </c>
       <c r="C77" s="1">
-        <v>27.26</v>
+        <v>50.42</v>
       </c>
       <c r="D77" s="1">
-        <v>31.64</v>
+        <v>63.7048307564</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>61001.92</v>
+        <v>152445.66</v>
       </c>
       <c r="H77" s="1">
-        <v>-8444.64</v>
+        <v>-31790.6</v>
       </c>
       <c r="I77" s="1">
-        <v>-13.843236409608</v>
+        <v>-20.853725845655</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>52557.28</v>
+        <v>120655.06</v>
       </c>
       <c r="M77" s="1">
-        <v>52557.28</v>
+        <v>120655.06</v>
       </c>
       <c r="N77" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" s="1">
-        <v>26914.0</v>
+        <v>1830.0</v>
       </c>
       <c r="C78" s="1">
-        <v>20.58</v>
+        <v>26.44</v>
       </c>
       <c r="D78" s="1">
-        <v>13.7980051274</v>
+        <v>33.4333333333</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>371359.51</v>
+        <v>61183.0</v>
       </c>
       <c r="H78" s="1">
-        <v>182530.61</v>
+        <v>-12797.8</v>
       </c>
       <c r="I78" s="1">
-        <v>49.151995595858</v>
+        <v>-20.917248255234</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>553890.12</v>
+        <v>48385.2</v>
       </c>
       <c r="M78" s="1">
-        <v>553890.12</v>
+        <v>48385.2</v>
       </c>
       <c r="N78" s="1">
-        <v>0.4</v>
+        <v>0.04</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" s="1">
-        <v>11887.0</v>
+        <v>3499.0</v>
       </c>
       <c r="C79" s="1">
-        <v>55.94</v>
+        <v>36.33</v>
       </c>
       <c r="D79" s="1">
-        <v>40.6200816017</v>
+        <v>35.44</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>482850.91</v>
+        <v>124004.56</v>
       </c>
       <c r="H79" s="1">
-        <v>182107.87</v>
+        <v>3114.11</v>
       </c>
       <c r="I79" s="1">
-        <v>37.715134470804</v>
+        <v>2.5112866817156</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>664958.78</v>
+        <v>127118.67</v>
       </c>
       <c r="M79" s="1">
-        <v>664958.78</v>
+        <v>127118.67</v>
       </c>
       <c r="N79" s="1">
-        <v>0.48</v>
+        <v>0.09</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>189</v>
       </c>
       <c r="B80" s="1">
-        <v>12183.0</v>
+        <v>198729.0</v>
       </c>
       <c r="C80" s="1">
-        <v>79.28</v>
+        <v>4.23</v>
       </c>
       <c r="D80" s="1">
-        <v>36.4924173028</v>
+        <v>3.5356551887</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>444587.12</v>
+        <v>702637.22</v>
       </c>
       <c r="H80" s="1">
-        <v>521281.12</v>
+        <v>137986.45</v>
       </c>
       <c r="I80" s="1">
-        <v>117.25061220847</v>
+        <v>19.638363307882</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>965868.24</v>
+        <v>840623.67</v>
       </c>
       <c r="M80" s="1">
-        <v>965868.24</v>
+        <v>840623.67</v>
       </c>
       <c r="N80" s="1">
-        <v>0.7</v>
+        <v>0.61</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" s="1">
-        <v>28295.0</v>
+        <v>8079.0</v>
       </c>
       <c r="C81" s="1">
-        <v>26.85</v>
+        <v>24.66</v>
       </c>
       <c r="D81" s="1">
-        <v>13.1743534193</v>
+        <v>26.5228283203</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>372768.33</v>
+        <v>214277.93</v>
       </c>
       <c r="H81" s="1">
-        <v>386952.42</v>
+        <v>-15049.79</v>
       </c>
       <c r="I81" s="1">
-        <v>103.80506841877</v>
+        <v>-7.0234904733306</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>759720.75</v>
+        <v>199228.14</v>
       </c>
       <c r="M81" s="1">
-        <v>759720.75</v>
+        <v>199228.14</v>
       </c>
       <c r="N81" s="1">
-        <v>0.55</v>
+        <v>0.15</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>193</v>
       </c>
       <c r="B82" s="1">
-        <v>1536.0</v>
+        <v>4172.0</v>
       </c>
       <c r="C82" s="1">
-        <v>35.88</v>
+        <v>178.18</v>
       </c>
       <c r="D82" s="1">
-        <v>39.1</v>
+        <v>138.7950239693</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>60057.6</v>
+        <v>579052.84</v>
       </c>
       <c r="H82" s="1">
-        <v>-4945.92</v>
+        <v>164314.12</v>
       </c>
       <c r="I82" s="1">
-        <v>-8.2352941176471</v>
+        <v>28.376360264462</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>55111.68</v>
+        <v>743366.96</v>
       </c>
       <c r="M82" s="1">
-        <v>55111.68</v>
+        <v>743366.96</v>
       </c>
       <c r="N82" s="1">
-        <v>0.04</v>
+        <v>0.54</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" s="1">
-        <v>220505.0</v>
+        <v>3258.0</v>
       </c>
       <c r="C83" s="1">
-        <v>6.056</v>
+        <v>141.75</v>
       </c>
       <c r="D83" s="1">
-        <v>2.9392707648</v>
+        <v>77.718121547</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>648123.9</v>
+        <v>253205.64</v>
       </c>
       <c r="H83" s="1">
-        <v>687254.38</v>
+        <v>208615.86</v>
       </c>
       <c r="I83" s="1">
-        <v>106.03749992864</v>
+        <v>82.389894632679</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>1335378.28</v>
+        <v>461821.5</v>
       </c>
       <c r="M83" s="1">
-        <v>1335378.28</v>
+        <v>461821.5</v>
       </c>
       <c r="N83" s="1">
-        <v>0.97</v>
+        <v>0.34</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>197</v>
       </c>
       <c r="B84" s="1">
-        <v>11143.0</v>
+        <v>2489.0</v>
       </c>
       <c r="C84" s="1">
-        <v>13.9</v>
+        <v>53.93</v>
       </c>
       <c r="D84" s="1">
-        <v>19.1496598762</v>
+        <v>56.8421454399</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>213384.66</v>
+        <v>141480.1</v>
       </c>
       <c r="H84" s="1">
-        <v>-58496.96</v>
+        <v>-7248.33</v>
       </c>
       <c r="I84" s="1">
-        <v>-27.413854397968</v>
+        <v>-5.1232152083579</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>154887.7</v>
+        <v>134231.77</v>
       </c>
       <c r="M84" s="1">
-        <v>154887.7</v>
+        <v>134231.77</v>
       </c>
       <c r="N84" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>199</v>
       </c>
       <c r="B85" s="1">
-        <v>4134.0</v>
+        <v>2162.0</v>
       </c>
       <c r="C85" s="1">
-        <v>13.56</v>
+        <v>388.35</v>
       </c>
       <c r="D85" s="1">
-        <v>14.99</v>
+        <v>393.5851850139</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>61968.66</v>
+        <v>850931.17</v>
       </c>
       <c r="H85" s="1">
-        <v>-5911.62</v>
+        <v>-11318.47</v>
       </c>
       <c r="I85" s="1">
-        <v>-9.5396931287525</v>
+        <v>-1.3301275589658</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>56057.04</v>
+        <v>839612.7</v>
       </c>
       <c r="M85" s="1">
-        <v>56057.04</v>
+        <v>839612.7</v>
       </c>
       <c r="N85" s="1">
-        <v>0.04</v>
+        <v>0.61</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" s="1">
-        <v>2515.0</v>
+        <v>12252.0</v>
       </c>
       <c r="C86" s="1">
-        <v>117.75</v>
+        <v>25.65</v>
       </c>
       <c r="D86" s="1">
-        <v>114.4485447316</v>
+        <v>20.6837797911</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>287838.09</v>
+        <v>253417.67</v>
       </c>
       <c r="H86" s="1">
-        <v>8303.16</v>
+        <v>60846.13</v>
       </c>
       <c r="I86" s="1">
-        <v>2.8846633883653</v>
+        <v>24.010216020059</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>296141.25</v>
+        <v>314263.8</v>
       </c>
       <c r="M86" s="1">
-        <v>296141.25</v>
+        <v>314263.8</v>
       </c>
       <c r="N86" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>203</v>
       </c>
       <c r="B87" s="1">
-        <v>631.0</v>
+        <v>1847.0</v>
       </c>
       <c r="C87" s="1">
-        <v>265.35</v>
+        <v>495.8</v>
       </c>
       <c r="D87" s="1">
-        <v>517.4809508716</v>
+        <v>618.6115376286</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>326530.48</v>
+        <v>1142575.51</v>
       </c>
       <c r="H87" s="1">
-        <v>-159094.63</v>
+        <v>-226832.91</v>
       </c>
       <c r="I87" s="1">
-        <v>-48.722750170214</v>
+        <v>-19.852771918768</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>167435.85</v>
+        <v>915742.6</v>
       </c>
       <c r="M87" s="1">
-        <v>167435.85</v>
+        <v>915742.6</v>
       </c>
       <c r="N87" s="1">
-        <v>0.12</v>
+        <v>0.67</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" s="1">
-        <v>1966.0</v>
+        <v>10017.0</v>
       </c>
       <c r="C88" s="1">
-        <v>36.2</v>
+        <v>45.97</v>
       </c>
       <c r="D88" s="1">
-        <v>35.62</v>
+        <v>54.0917749825</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>70028.92</v>
+        <v>541837.31</v>
       </c>
       <c r="H88" s="1">
-        <v>1140.28</v>
+        <v>-81355.82</v>
       </c>
       <c r="I88" s="1">
-        <v>1.6282987085907</v>
+        <v>-15.014805827971</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>71169.2</v>
+        <v>460481.49</v>
       </c>
       <c r="M88" s="1">
-        <v>71169.2</v>
+        <v>460481.49</v>
       </c>
       <c r="N88" s="1">
-        <v>0.05</v>
+        <v>0.34</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>207</v>
       </c>
       <c r="B89" s="1">
-        <v>3603.0</v>
+        <v>4023.0</v>
       </c>
       <c r="C89" s="1">
-        <v>49.49</v>
+        <v>141.75</v>
       </c>
       <c r="D89" s="1">
-        <v>63.7048293089</v>
+        <v>122.1846457867</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>229528.5</v>
+        <v>491548.83</v>
       </c>
       <c r="H89" s="1">
-        <v>-51216.03</v>
+        <v>78711.42</v>
       </c>
       <c r="I89" s="1">
-        <v>-22.31358197348</v>
+        <v>16.012940158967</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>178312.47</v>
+        <v>570260.25</v>
       </c>
       <c r="M89" s="1">
-        <v>178312.47</v>
+        <v>570260.25</v>
       </c>
       <c r="N89" s="1">
-        <v>0.13</v>
+        <v>0.42</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>209</v>
       </c>
       <c r="B90" s="1">
-        <v>1830.0</v>
+        <v>10578.0</v>
       </c>
       <c r="C90" s="1">
-        <v>27.64</v>
+        <v>15.48</v>
       </c>
       <c r="D90" s="1">
-        <v>33.4333333333</v>
+        <v>13.6577585555</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>61183.0</v>
+        <v>144471.77</v>
       </c>
       <c r="H90" s="1">
-        <v>-10601.8</v>
+        <v>19275.67</v>
       </c>
       <c r="I90" s="1">
-        <v>-17.328015952144</v>
+        <v>13.342170584606</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>50581.2</v>
+        <v>163747.44</v>
       </c>
       <c r="M90" s="1">
-        <v>50581.2</v>
+        <v>163747.44</v>
       </c>
       <c r="N90" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>211</v>
       </c>
       <c r="B91" s="1">
-        <v>172638.0</v>
+        <v>6055.0</v>
       </c>
       <c r="C91" s="1">
-        <v>4.307</v>
+        <v>51.28</v>
       </c>
       <c r="D91" s="1">
-        <v>3.4298296435</v>
+        <v>52.1346490504</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>592118.93</v>
+        <v>315675.3</v>
       </c>
       <c r="H91" s="1">
-        <v>151432.94</v>
+        <v>-5174.9</v>
       </c>
       <c r="I91" s="1">
-        <v>25.574750667066</v>
+        <v>-1.6393110262349</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>743551.87</v>
+        <v>310500.4</v>
       </c>
       <c r="M91" s="1">
-        <v>743551.87</v>
+        <v>310500.4</v>
       </c>
       <c r="N91" s="1">
-        <v>0.54</v>
+        <v>0.23</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>213</v>
       </c>
       <c r="B92" s="1">
-        <v>8079.0</v>
+        <v>576.0</v>
       </c>
       <c r="C92" s="1">
-        <v>23.21</v>
+        <v>508.0</v>
       </c>
       <c r="D92" s="1">
-        <v>26.5228283203</v>
+        <v>220.1371006944</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>214277.93</v>
+        <v>126798.97</v>
       </c>
       <c r="H92" s="1">
-        <v>-26764.34</v>
+        <v>165809.03</v>
       </c>
       <c r="I92" s="1">
-        <v>-12.490479070803</v>
+        <v>130.765281453</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>187513.59</v>
+        <v>292608.0</v>
       </c>
       <c r="M92" s="1">
-        <v>187513.59</v>
+        <v>292608.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>215</v>
       </c>
       <c r="B93" s="1">
-        <v>4222.0</v>
+        <v>4019.0</v>
       </c>
       <c r="C93" s="1">
-        <v>167.38</v>
+        <v>76.1</v>
       </c>
       <c r="D93" s="1">
-        <v>138.7950236855</v>
+        <v>69.223901468</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>585992.59</v>
+        <v>278210.86</v>
       </c>
       <c r="H93" s="1">
-        <v>120685.77</v>
+        <v>27635.04</v>
       </c>
       <c r="I93" s="1">
-        <v>20.595101723044</v>
+        <v>9.9331277003349</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>706678.36</v>
+        <v>305845.9</v>
       </c>
       <c r="M93" s="1">
-        <v>706678.36</v>
+        <v>305845.9</v>
       </c>
       <c r="N93" s="1">
-        <v>0.51</v>
+        <v>0.22</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94" s="1">
-        <v>3297.0</v>
+        <v>69870.0</v>
       </c>
       <c r="C94" s="1">
-        <v>138.7</v>
+        <v>10.42</v>
       </c>
       <c r="D94" s="1">
-        <v>77.7181225356</v>
+        <v>5.6141445542</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>256236.65</v>
+        <v>392260.28</v>
       </c>
       <c r="H94" s="1">
-        <v>201057.25</v>
+        <v>335785.12</v>
       </c>
       <c r="I94" s="1">
-        <v>78.465453712418</v>
+        <v>85.602630987772</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>457293.9</v>
+        <v>728045.4</v>
       </c>
       <c r="M94" s="1">
-        <v>457293.9</v>
+        <v>728045.4</v>
       </c>
       <c r="N94" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>219</v>
       </c>
       <c r="B95" s="1">
-        <v>3673.0</v>
+        <v>30083.0</v>
       </c>
       <c r="C95" s="1">
-        <v>51.7</v>
+        <v>17.095</v>
       </c>
       <c r="D95" s="1">
-        <v>56.8421453852</v>
+        <v>16.4017076089</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>208781.2</v>
+        <v>493412.57</v>
       </c>
       <c r="H95" s="1">
-        <v>-18887.1</v>
+        <v>20856.32</v>
       </c>
       <c r="I95" s="1">
-        <v>-9.04636049606</v>
+        <v>4.2269535208639</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>189894.1</v>
+        <v>514268.89</v>
       </c>
       <c r="M95" s="1">
-        <v>189894.1</v>
+        <v>514268.89</v>
       </c>
       <c r="N95" s="1">
-        <v>0.14</v>
+        <v>0.37</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>221</v>
       </c>
       <c r="B96" s="1">
-        <v>2188.0</v>
+        <v>1157.0</v>
       </c>
       <c r="C96" s="1">
-        <v>386.15</v>
+        <v>4816.33</v>
       </c>
       <c r="D96" s="1">
-        <v>393.5851828154</v>
+        <v>4805.0456006914</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>861164.38</v>
+        <v>5559437.76</v>
       </c>
       <c r="H96" s="1">
-        <v>-16268.18</v>
+        <v>13056.05</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.8890911396033</v>
+        <v>0.2348447912114</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>844896.2</v>
+        <v>5572493.81</v>
       </c>
       <c r="M96" s="1">
-        <v>844896.2</v>
+        <v>5572493.81</v>
       </c>
       <c r="N96" s="1">
-        <v>0.61</v>
+        <v>4.06</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>223</v>
       </c>
       <c r="B97" s="1">
-        <v>12252.0</v>
+        <v>17067.0</v>
       </c>
       <c r="C97" s="1">
-        <v>26.29</v>
+        <v>15.92</v>
       </c>
       <c r="D97" s="1">
-        <v>20.6837797911</v>
+        <v>18.1693537236</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>253417.67</v>
+        <v>310096.36</v>
       </c>
       <c r="H97" s="1">
-        <v>68687.41</v>
+        <v>-38389.72</v>
       </c>
       <c r="I97" s="1">
-        <v>27.104428037713</v>
+        <v>-12.379932482922</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>322105.08</v>
+        <v>271706.64</v>
       </c>
       <c r="M97" s="1">
-        <v>322105.08</v>
+        <v>271706.64</v>
       </c>
       <c r="N97" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>225</v>
       </c>
       <c r="B98" s="1">
-        <v>2347.0</v>
+        <v>4398.0</v>
       </c>
       <c r="C98" s="1">
-        <v>520.3</v>
+        <v>71.9</v>
       </c>
       <c r="D98" s="1">
-        <v>618.611533873</v>
+        <v>69.1844747613</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1451881.27</v>
+        <v>304273.32</v>
       </c>
       <c r="H98" s="1">
-        <v>-230737.17</v>
+        <v>11942.88</v>
       </c>
       <c r="I98" s="1">
-        <v>-15.89228918147</v>
+        <v>3.9250500175303</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>1221144.1</v>
+        <v>316216.2</v>
       </c>
       <c r="M98" s="1">
-        <v>1221144.1</v>
+        <v>316216.2</v>
       </c>
       <c r="N98" s="1">
-        <v>0.89</v>
+        <v>0.23</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" s="1">
-        <v>6628.0</v>
+        <v>8736.0</v>
       </c>
       <c r="C99" s="1">
-        <v>48.88</v>
+        <v>28.79</v>
       </c>
       <c r="D99" s="1">
-        <v>58.5334580567</v>
+        <v>22.8193463828</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>387959.76</v>
+        <v>199349.81</v>
       </c>
       <c r="H99" s="1">
-        <v>-63983.12</v>
+        <v>52159.63</v>
       </c>
       <c r="I99" s="1">
-        <v>-16.492205274073</v>
+        <v>26.164875702666</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>323976.64</v>
+        <v>251509.44</v>
       </c>
       <c r="M99" s="1">
-        <v>323976.64</v>
+        <v>251509.44</v>
       </c>
       <c r="N99" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>229</v>
       </c>
       <c r="B100" s="1">
-        <v>3161.0</v>
+        <v>2109.0</v>
       </c>
       <c r="C100" s="1">
-        <v>132.05</v>
+        <v>133.8</v>
       </c>
       <c r="D100" s="1">
-        <v>116.2436222714</v>
+        <v>143.25</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>367446.09</v>
+        <v>302114.25</v>
       </c>
       <c r="H100" s="1">
-        <v>49963.96</v>
+        <v>-19930.05</v>
       </c>
       <c r="I100" s="1">
-        <v>13.597630063229</v>
+        <v>-6.5968586387435</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>417410.05</v>
+        <v>282184.2</v>
       </c>
       <c r="M100" s="1">
-        <v>417410.05</v>
+        <v>282184.2</v>
       </c>
       <c r="N100" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>231</v>
       </c>
       <c r="B101" s="1">
-        <v>5580.0</v>
+        <v>3827.0</v>
       </c>
       <c r="C101" s="1">
-        <v>15.66</v>
+        <v>17.14</v>
       </c>
       <c r="D101" s="1">
-        <v>11.7747831541</v>
+        <v>16.36</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>65703.29</v>
+        <v>62609.72</v>
       </c>
       <c r="H101" s="1">
-        <v>21679.51</v>
+        <v>2985.06</v>
       </c>
       <c r="I101" s="1">
-        <v>32.99607980057</v>
+        <v>4.7677261613692</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>87382.8</v>
+        <v>65594.78</v>
       </c>
       <c r="M101" s="1">
-        <v>87382.8</v>
+        <v>65594.78</v>
       </c>
       <c r="N101" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>233</v>
       </c>
       <c r="B102" s="1">
-        <v>5811.0</v>
+        <v>3318.0</v>
       </c>
       <c r="C102" s="1">
-        <v>53.88</v>
+        <v>28.03</v>
       </c>
       <c r="D102" s="1">
-        <v>52.1764136982</v>
+        <v>24.5858890898</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>303197.14</v>
+        <v>81575.98</v>
       </c>
       <c r="H102" s="1">
-        <v>9899.54</v>
+        <v>11427.56</v>
       </c>
       <c r="I102" s="1">
-        <v>3.2650505872186</v>
+        <v>14.008486321586</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>313096.68</v>
+        <v>93003.54</v>
       </c>
       <c r="M102" s="1">
-        <v>313096.68</v>
+        <v>93003.54</v>
       </c>
       <c r="N102" s="1">
-        <v>0.23</v>
+        <v>0.07</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>235</v>
       </c>
       <c r="B103" s="1">
-        <v>576.0</v>
+        <v>6999.0</v>
       </c>
       <c r="C103" s="1">
-        <v>468.8</v>
+        <v>34.17</v>
       </c>
       <c r="D103" s="1">
-        <v>220.1371006944</v>
+        <v>41.7146735248</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>126798.97</v>
+        <v>291961.0</v>
       </c>
       <c r="H103" s="1">
-        <v>143229.83</v>
+        <v>-52805.17</v>
       </c>
       <c r="I103" s="1">
-        <v>112.95819674245</v>
+        <v>-18.086377975141</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>270028.8</v>
+        <v>239155.83</v>
       </c>
       <c r="M103" s="1">
-        <v>270028.8</v>
+        <v>239155.83</v>
       </c>
       <c r="N103" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104" s="1">
-        <v>65072.0</v>
+        <v>5734.0</v>
       </c>
       <c r="C104" s="1">
-        <v>3.553</v>
+        <v>28.48</v>
       </c>
       <c r="D104" s="1">
-        <v>3.4756946152</v>
+        <v>28.1167945588</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>226170.4</v>
+        <v>161221.7</v>
       </c>
       <c r="H104" s="1">
-        <v>5030.42</v>
+        <v>2082.62</v>
       </c>
       <c r="I104" s="1">
-        <v>2.2241725707697</v>
+        <v>1.2917739981653</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>231200.82</v>
+        <v>163304.32</v>
       </c>
       <c r="M104" s="1">
-        <v>231200.82</v>
+        <v>163304.32</v>
       </c>
       <c r="N104" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>239</v>
       </c>
       <c r="B105" s="1">
-        <v>4019.0</v>
+        <v>4003.0</v>
       </c>
       <c r="C105" s="1">
-        <v>74.52</v>
+        <v>37.38</v>
       </c>
       <c r="D105" s="1">
-        <v>69.223901468</v>
+        <v>37.5757207095</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>278210.86</v>
+        <v>150415.61</v>
       </c>
       <c r="H105" s="1">
-        <v>21285.02</v>
+        <v>-783.47</v>
       </c>
       <c r="I105" s="1">
-        <v>7.6506790568851</v>
+        <v>-0.52087014107113</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>299495.88</v>
+        <v>149632.14</v>
       </c>
       <c r="M105" s="1">
-        <v>299495.88</v>
+        <v>149632.14</v>
       </c>
       <c r="N105" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" s="1">
-        <v>68677.0</v>
+        <v>3219.0</v>
       </c>
       <c r="C106" s="1">
-        <v>12.005</v>
+        <v>347.2</v>
       </c>
       <c r="D106" s="1">
-        <v>5.453645762</v>
+        <v>235.6173780677</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>374540.03</v>
+        <v>758452.34</v>
       </c>
       <c r="H106" s="1">
-        <v>449927.36</v>
+        <v>359184.46</v>
       </c>
       <c r="I106" s="1">
-        <v>120.12797670786</v>
+        <v>47.357551827185</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>824467.39</v>
+        <v>1117636.8</v>
       </c>
       <c r="M106" s="1">
-        <v>824467.39</v>
+        <v>1117636.8</v>
       </c>
       <c r="N106" s="1">
-        <v>0.6</v>
+        <v>0.81</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>243</v>
       </c>
       <c r="B107" s="1">
-        <v>30446.0</v>
+        <v>65576.0</v>
       </c>
       <c r="C107" s="1">
-        <v>16.445</v>
+        <v>4.408</v>
       </c>
       <c r="D107" s="1">
-        <v>16.4017076135</v>
+        <v>2.6802696108</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>499366.39</v>
+        <v>175761.36</v>
       </c>
       <c r="H107" s="1">
-        <v>1318.08</v>
+        <v>113297.65</v>
       </c>
       <c r="I107" s="1">
-        <v>0.26395048333149</v>
+        <v>64.461068121002</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>500684.47</v>
+        <v>289059.01</v>
       </c>
       <c r="M107" s="1">
-        <v>500684.47</v>
+        <v>289059.01</v>
       </c>
       <c r="N107" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>245</v>
       </c>
       <c r="B108" s="1">
-        <v>1299.0</v>
+        <v>23810.0</v>
       </c>
       <c r="C108" s="1">
-        <v>4809.79</v>
+        <v>9.43</v>
       </c>
       <c r="D108" s="1">
-        <v>4799.6759969207</v>
+        <v>9.3778282234</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>6234779.12</v>
+        <v>223286.09</v>
       </c>
       <c r="H108" s="1">
-        <v>13138.09</v>
+        <v>1242.21</v>
       </c>
       <c r="I108" s="1">
-        <v>0.21072262139737</v>
+        <v>0.55633111762582</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>6247917.21</v>
+        <v>224528.3</v>
       </c>
       <c r="M108" s="1">
-        <v>6247917.21</v>
+        <v>224528.3</v>
       </c>
       <c r="N108" s="1">
-        <v>4.53</v>
+        <v>0.16</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" s="1">
-        <v>25806.0</v>
+        <v>10525.0</v>
       </c>
       <c r="C109" s="1">
-        <v>17.505</v>
+        <v>75.78</v>
       </c>
       <c r="D109" s="1">
-        <v>18.1693536387</v>
+        <v>90.8712579572</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>468878.34</v>
+        <v>956419.99</v>
       </c>
       <c r="H109" s="1">
-        <v>-17144.31</v>
+        <v>-158835.49</v>
       </c>
       <c r="I109" s="1">
-        <v>-3.6564516927781</v>
+        <v>-16.607295085917</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>451734.03</v>
+        <v>797584.5</v>
       </c>
       <c r="M109" s="1">
-        <v>451734.03</v>
+        <v>797584.5</v>
       </c>
       <c r="N109" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>249</v>
       </c>
       <c r="B110" s="1">
-        <v>2743.0</v>
+        <v>9425.0</v>
       </c>
       <c r="C110" s="1">
-        <v>67.2</v>
+        <v>143.9</v>
       </c>
       <c r="D110" s="1">
-        <v>68.3907473569</v>
+        <v>167.9512976127</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>187595.82</v>
+        <v>1582940.98</v>
       </c>
       <c r="H110" s="1">
-        <v>-3266.22</v>
+        <v>-226683.48</v>
       </c>
       <c r="I110" s="1">
-        <v>-1.7410942312041</v>
+        <v>-14.320399993688</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>184329.6</v>
+        <v>1356257.5</v>
       </c>
       <c r="M110" s="1">
-        <v>184329.6</v>
+        <v>1356257.5</v>
       </c>
       <c r="N110" s="1">
-        <v>0.13</v>
+        <v>0.99</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" s="1">
-        <v>8736.0</v>
+        <v>23480.0</v>
       </c>
       <c r="C111" s="1">
-        <v>28.98</v>
+        <v>31.46</v>
       </c>
       <c r="D111" s="1">
-        <v>22.8193463828</v>
+        <v>32.4552981261</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>199349.81</v>
+        <v>762050.4</v>
       </c>
       <c r="H111" s="1">
-        <v>53819.47</v>
+        <v>-23369.6</v>
       </c>
       <c r="I111" s="1">
-        <v>26.997502530853</v>
+        <v>-3.0666738053021</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>253169.28</v>
+        <v>738680.8</v>
       </c>
       <c r="M111" s="1">
-        <v>253169.28</v>
+        <v>738680.8</v>
       </c>
       <c r="N111" s="1">
-        <v>0.18</v>
+        <v>0.54</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" s="1">
-        <v>4994.0</v>
+        <v>5811.0</v>
       </c>
       <c r="C112" s="1">
-        <v>38.8</v>
+        <v>268.0</v>
       </c>
       <c r="D112" s="1">
-        <v>30.6325290348</v>
+        <v>147.4925090346</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>152978.85</v>
+        <v>857078.97</v>
       </c>
       <c r="H112" s="1">
-        <v>40788.35</v>
+        <v>700269.03</v>
       </c>
       <c r="I112" s="1">
-        <v>26.662738019014</v>
+        <v>81.704143318322</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>193767.2</v>
+        <v>1557348.0</v>
       </c>
       <c r="M112" s="1">
-        <v>193767.2</v>
+        <v>1557348.0</v>
       </c>
       <c r="N112" s="1">
-        <v>0.14</v>
+        <v>1.13</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" s="1">
-        <v>3827.0</v>
+        <v>7626.0</v>
       </c>
       <c r="C113" s="1">
-        <v>16.16</v>
+        <v>155.3</v>
       </c>
       <c r="D113" s="1">
-        <v>16.36</v>
+        <v>127.6891987936</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>62609.72</v>
+        <v>973757.83</v>
       </c>
       <c r="H113" s="1">
-        <v>-765.4</v>
+        <v>210559.97</v>
       </c>
       <c r="I113" s="1">
-        <v>-1.2224938875306</v>
+        <v>21.623443069002</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>61844.32</v>
+        <v>1184317.8</v>
       </c>
       <c r="M113" s="1">
-        <v>61844.32</v>
+        <v>1184317.8</v>
       </c>
       <c r="N113" s="1">
-        <v>0.04</v>
+        <v>0.86</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" s="1">
-        <v>3318.0</v>
+        <v>6856.0</v>
       </c>
       <c r="C114" s="1">
-        <v>28.55</v>
+        <v>269.6</v>
       </c>
       <c r="D114" s="1">
-        <v>24.5858890898</v>
+        <v>191.3631811552</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>81575.98</v>
+        <v>1311985.97</v>
       </c>
       <c r="H114" s="1">
-        <v>13152.92</v>
+        <v>536391.63</v>
       </c>
       <c r="I114" s="1">
-        <v>16.12352067361</v>
+        <v>40.883945580607</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>94728.9</v>
+        <v>1848377.6</v>
       </c>
       <c r="M114" s="1">
-        <v>94728.9</v>
+        <v>1848377.6</v>
       </c>
       <c r="N114" s="1">
-        <v>0.07</v>
+        <v>1.35</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" s="1">
-        <v>6999.0</v>
+        <v>8269.0</v>
       </c>
       <c r="C115" s="1">
-        <v>32.29</v>
+        <v>16.17</v>
       </c>
       <c r="D115" s="1">
-        <v>41.7146735248</v>
+        <v>19.7925142097</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>291961.0</v>
+        <v>163664.3</v>
       </c>
       <c r="H115" s="1">
-        <v>-65963.29</v>
+        <v>-29954.57</v>
       </c>
       <c r="I115" s="1">
-        <v>-22.5931853912</v>
+        <v>-18.302445921316</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>225997.71</v>
+        <v>133709.73</v>
       </c>
       <c r="M115" s="1">
-        <v>225997.71</v>
+        <v>133709.73</v>
       </c>
       <c r="N115" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" s="1">
-        <v>2308.0</v>
+        <v>7087.0</v>
       </c>
       <c r="C116" s="1">
-        <v>26.62</v>
+        <v>75.68</v>
       </c>
       <c r="D116" s="1">
-        <v>27.83</v>
+        <v>35.7936150698</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>64231.64</v>
+        <v>253669.35</v>
       </c>
       <c r="H116" s="1">
-        <v>-2792.68</v>
+        <v>282674.81</v>
       </c>
       <c r="I116" s="1">
-        <v>-4.3478260869565</v>
+        <v>111.43435736324</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>61438.96</v>
+        <v>536344.16</v>
       </c>
       <c r="M116" s="1">
-        <v>61438.96</v>
+        <v>536344.16</v>
       </c>
       <c r="N116" s="1">
-        <v>0.04</v>
+        <v>0.39</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" s="1">
-        <v>698.0</v>
+        <v>519.0</v>
       </c>
       <c r="C117" s="1">
-        <v>100.8</v>
+        <v>152.0</v>
       </c>
       <c r="D117" s="1">
-        <v>90.7</v>
+        <v>131.2</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>63308.6</v>
+        <v>68092.8</v>
       </c>
       <c r="H117" s="1">
-        <v>7049.8</v>
+        <v>10795.2</v>
       </c>
       <c r="I117" s="1">
-        <v>11.135611907387</v>
+        <v>15.853658536585</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>70358.4</v>
+        <v>78888.0</v>
       </c>
       <c r="M117" s="1">
-        <v>70358.4</v>
+        <v>78888.0</v>
       </c>
       <c r="N117" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" s="1">
-        <v>2539.0</v>
+        <v>1928.0</v>
       </c>
       <c r="C118" s="1">
-        <v>37.25</v>
+        <v>51.15</v>
       </c>
       <c r="D118" s="1">
-        <v>36.9735840882</v>
+        <v>51.8724481328</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>93875.93</v>
+        <v>100010.08</v>
       </c>
       <c r="H118" s="1">
-        <v>701.82</v>
+        <v>-1392.88</v>
       </c>
       <c r="I118" s="1">
-        <v>0.74760377873221</v>
+        <v>-1.3927396118471</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>94577.75</v>
+        <v>98617.2</v>
       </c>
       <c r="M118" s="1">
-        <v>94577.75</v>
+        <v>98617.2</v>
       </c>
       <c r="N118" s="1">
         <v>0.07</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" s="1">
-        <v>3258.0</v>
+        <v>4939.0</v>
       </c>
       <c r="C119" s="1">
-        <v>324.0</v>
+        <v>58.36</v>
       </c>
       <c r="D119" s="1">
-        <v>235.61737876</v>
+        <v>26.7491314031</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>767641.42</v>
+        <v>132113.96</v>
       </c>
       <c r="H119" s="1">
-        <v>287950.58</v>
+        <v>156126.08</v>
       </c>
       <c r="I119" s="1">
-        <v>37.511079066057</v>
+        <v>118.1753086502</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>1055592.0</v>
+        <v>288240.04</v>
       </c>
       <c r="M119" s="1">
-        <v>1055592.0</v>
+        <v>288240.04</v>
       </c>
       <c r="N119" s="1">
-        <v>0.77</v>
+        <v>0.21</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" s="1">
-        <v>107728.0</v>
+        <v>5410.0</v>
       </c>
       <c r="C120" s="1">
-        <v>4.596</v>
+        <v>9.356</v>
       </c>
       <c r="D120" s="1">
-        <v>2.6802696606</v>
+        <v>11.505</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>288740.09</v>
+        <v>62242.05</v>
       </c>
       <c r="H120" s="1">
-        <v>206377.8</v>
+        <v>-11626.09</v>
       </c>
       <c r="I120" s="1">
-        <v>71.475284225339</v>
+        <v>-18.678835289005</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>495117.89</v>
+        <v>50615.96</v>
       </c>
       <c r="M120" s="1">
-        <v>495117.89</v>
+        <v>50615.96</v>
       </c>
       <c r="N120" s="1">
-        <v>0.36</v>
+        <v>0.04</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" s="1">
-        <v>23810.0</v>
+        <v>12965.0</v>
       </c>
       <c r="C121" s="1">
-        <v>9.092</v>
+        <v>34.6</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3778282234</v>
+        <v>29.6970026996</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>223286.09</v>
+        <v>385021.64</v>
       </c>
       <c r="H121" s="1">
-        <v>-6805.57</v>
+        <v>63567.36</v>
       </c>
       <c r="I121" s="1">
-        <v>-3.0479148969826</v>
+        <v>16.51007460256</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>216480.52</v>
+        <v>448589.0</v>
       </c>
       <c r="M121" s="1">
-        <v>216480.52</v>
+        <v>448589.0</v>
       </c>
       <c r="N121" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" s="1">
-        <v>10652.0</v>
+        <v>865.0</v>
       </c>
       <c r="C122" s="1">
-        <v>75.66</v>
+        <v>237.6</v>
       </c>
       <c r="D122" s="1">
-        <v>90.8712579797</v>
+        <v>254.8052947977</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>967960.64</v>
+        <v>220406.58</v>
       </c>
       <c r="H122" s="1">
-        <v>-162030.32</v>
+        <v>-14882.58</v>
       </c>
       <c r="I122" s="1">
-        <v>-16.739350062829</v>
+        <v>-6.7523301709051</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>805930.32</v>
+        <v>205524.0</v>
       </c>
       <c r="M122" s="1">
-        <v>805930.32</v>
+        <v>205524.0</v>
       </c>
       <c r="N122" s="1">
-        <v>0.58</v>
+        <v>0.15</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" s="1">
-        <v>9539.0</v>
+        <v>1115.0</v>
       </c>
       <c r="C123" s="1">
-        <v>142.9</v>
+        <v>253.8</v>
       </c>
       <c r="D123" s="1">
-        <v>167.95129783</v>
+        <v>252.5115515695</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>1602087.43</v>
+        <v>281550.38</v>
       </c>
       <c r="H123" s="1">
-        <v>-238964.33</v>
+        <v>1436.62</v>
       </c>
       <c r="I123" s="1">
-        <v>-14.915810805656</v>
+        <v>0.51025326266653</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>1363123.1</v>
+        <v>282987.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1363123.1</v>
+        <v>282987.0</v>
       </c>
       <c r="N123" s="1">
-        <v>0.99</v>
+        <v>0.21</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" s="1">
-        <v>20894.0</v>
+        <v>4174.0</v>
       </c>
       <c r="C124" s="1">
-        <v>32.62</v>
+        <v>20.36</v>
       </c>
       <c r="D124" s="1">
-        <v>32.6166918733</v>
+        <v>19.4360852899</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>681493.16</v>
+        <v>81126.22</v>
       </c>
       <c r="H124" s="1">
-        <v>69.12</v>
+        <v>3856.42</v>
       </c>
       <c r="I124" s="1">
-        <v>0.010142434885187</v>
+        <v>4.7536049380829</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>681562.28</v>
+        <v>84982.64</v>
       </c>
       <c r="M124" s="1">
-        <v>681562.28</v>
+        <v>84982.64</v>
       </c>
       <c r="N124" s="1">
-        <v>0.49</v>
+        <v>0.06</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" s="1">
-        <v>5645.0</v>
+        <v>4395.0</v>
       </c>
       <c r="C125" s="1">
-        <v>276.95</v>
+        <v>103.1</v>
       </c>
       <c r="D125" s="1">
-        <v>142.026428698</v>
+        <v>104.2655290102</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>801739.19</v>
+        <v>458247.0</v>
       </c>
       <c r="H125" s="1">
-        <v>761643.56</v>
+        <v>-5122.5</v>
       </c>
       <c r="I125" s="1">
-        <v>94.998918538584</v>
+        <v>-1.1178469253481</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>1563382.75</v>
+        <v>453124.5</v>
       </c>
       <c r="M125" s="1">
-        <v>1563382.75</v>
+        <v>453124.5</v>
       </c>
       <c r="N125" s="1">
-        <v>1.13</v>
+        <v>0.33</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" s="1">
-        <v>7718.0</v>
+        <v>16237.0</v>
       </c>
       <c r="C126" s="1">
-        <v>156.12</v>
+        <v>82.21</v>
       </c>
       <c r="D126" s="1">
-        <v>127.6891992744</v>
+        <v>68.0879134076</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>985505.24</v>
+        <v>1105543.45</v>
       </c>
       <c r="H126" s="1">
-        <v>219428.92</v>
+        <v>229300.32</v>
       </c>
       <c r="I126" s="1">
-        <v>22.265626918432</v>
+        <v>20.740959570608</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>1204934.16</v>
+        <v>1334843.77</v>
       </c>
       <c r="M126" s="1">
-        <v>1204934.16</v>
+        <v>1334843.77</v>
       </c>
       <c r="N126" s="1">
-        <v>0.87</v>
+        <v>0.97</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" s="1">
-        <v>6939.0</v>
+        <v>9813.0</v>
       </c>
       <c r="C127" s="1">
-        <v>273.05</v>
+        <v>18.825</v>
       </c>
       <c r="D127" s="1">
-        <v>191.3631805736</v>
+        <v>19.025623153</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>1327869.11</v>
+        <v>186698.44</v>
       </c>
       <c r="H127" s="1">
-        <v>566824.84</v>
+        <v>-1968.71</v>
       </c>
       <c r="I127" s="1">
-        <v>42.68680065914</v>
+        <v>-1.0544865827481</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>1894693.95</v>
+        <v>184729.73</v>
       </c>
       <c r="M127" s="1">
-        <v>1894693.95</v>
+        <v>184729.73</v>
       </c>
       <c r="N127" s="1">
-        <v>1.37</v>
+        <v>0.13</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" s="1">
-        <v>8269.0</v>
+        <v>5951.0</v>
       </c>
       <c r="C128" s="1">
-        <v>20.5</v>
+        <v>22.88</v>
       </c>
       <c r="D128" s="1">
-        <v>19.7925142097</v>
+        <v>26.7070105865</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>163664.3</v>
+        <v>158933.42</v>
       </c>
       <c r="H128" s="1">
-        <v>5850.2</v>
+        <v>-22774.54</v>
       </c>
       <c r="I128" s="1">
-        <v>3.5745119735947</v>
+        <v>-14.329610474625</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>169514.5</v>
+        <v>136158.88</v>
       </c>
       <c r="M128" s="1">
-        <v>169514.5</v>
+        <v>136158.88</v>
       </c>
       <c r="N128" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>287</v>
       </c>
       <c r="B129" s="1">
-        <v>7172.0</v>
+        <v>22272.0</v>
       </c>
       <c r="C129" s="1">
-        <v>77.18</v>
+        <v>20.38</v>
       </c>
       <c r="D129" s="1">
-        <v>35.793615449</v>
+        <v>20.062971444</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>256711.81</v>
+        <v>446842.5</v>
       </c>
       <c r="H129" s="1">
-        <v>296823.15</v>
+        <v>7060.86</v>
       </c>
       <c r="I129" s="1">
-        <v>115.62504662329</v>
+        <v>1.5801675086859</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>553534.96</v>
+        <v>453903.36</v>
       </c>
       <c r="M129" s="1">
-        <v>553534.96</v>
+        <v>453903.36</v>
       </c>
       <c r="N129" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>289</v>
       </c>
       <c r="B130" s="1">
-        <v>519.0</v>
+        <v>6386.0</v>
       </c>
       <c r="C130" s="1">
-        <v>148.9</v>
+        <v>37.01</v>
       </c>
       <c r="D130" s="1">
-        <v>131.2</v>
+        <v>37.08</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>68092.8</v>
+        <v>236792.88</v>
       </c>
       <c r="H130" s="1">
-        <v>9186.3</v>
+        <v>-447.02</v>
       </c>
       <c r="I130" s="1">
-        <v>13.490853658537</v>
+        <v>-0.18878101402373</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>77279.1</v>
+        <v>236345.86</v>
       </c>
       <c r="M130" s="1">
-        <v>77279.1</v>
+        <v>236345.86</v>
       </c>
       <c r="N130" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>291</v>
       </c>
       <c r="B131" s="1">
-        <v>1928.0</v>
+        <v>7224.0</v>
       </c>
       <c r="C131" s="1">
-        <v>49.92</v>
+        <v>57.1</v>
       </c>
       <c r="D131" s="1">
-        <v>51.8724481328</v>
+        <v>60.4260645072</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>100010.08</v>
+        <v>436517.89</v>
       </c>
       <c r="H131" s="1">
-        <v>-3764.32</v>
+        <v>-24027.49</v>
       </c>
       <c r="I131" s="1">
-        <v>-3.763940594788</v>
+        <v>-5.5043540139901</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>96245.76</v>
+        <v>412490.4</v>
       </c>
       <c r="M131" s="1">
-        <v>96245.76</v>
+        <v>412490.4</v>
       </c>
       <c r="N131" s="1">
-        <v>0.07</v>
+        <v>0.3</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>293</v>
       </c>
       <c r="B132" s="1">
-        <v>6194.0</v>
+        <v>2779.0</v>
       </c>
       <c r="C132" s="1">
-        <v>65.69</v>
+        <v>123.5</v>
       </c>
       <c r="D132" s="1">
-        <v>26.7491314175</v>
+        <v>101.2994566391</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>165684.12</v>
+        <v>281511.19</v>
       </c>
       <c r="H132" s="1">
-        <v>241199.74</v>
+        <v>61695.31</v>
       </c>
       <c r="I132" s="1">
-        <v>145.57806746959</v>
+        <v>21.915757593863</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>406883.86</v>
+        <v>343206.5</v>
       </c>
       <c r="M132" s="1">
-        <v>406883.86</v>
+        <v>343206.5</v>
       </c>
       <c r="N132" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>295</v>
       </c>
       <c r="B133" s="1">
-        <v>5410.0</v>
+        <v>2168.0</v>
       </c>
       <c r="C133" s="1">
-        <v>9.954</v>
+        <v>75.8</v>
       </c>
       <c r="D133" s="1">
-        <v>11.505</v>
+        <v>99.4024400369</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>62242.05</v>
+        <v>215504.49</v>
       </c>
       <c r="H133" s="1">
-        <v>-8390.91</v>
+        <v>-51170.09</v>
       </c>
       <c r="I133" s="1">
-        <v>-13.48109517601</v>
+        <v>-23.744326626327</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>53851.14</v>
+        <v>164334.4</v>
       </c>
       <c r="M133" s="1">
-        <v>53851.14</v>
+        <v>164334.4</v>
       </c>
       <c r="N133" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>297</v>
       </c>
       <c r="B134" s="1">
-        <v>18992.0</v>
+        <v>12352.0</v>
       </c>
       <c r="C134" s="1">
-        <v>36.34</v>
+        <v>22.38</v>
       </c>
       <c r="D134" s="1">
-        <v>29.6970024221</v>
+        <v>33.8087993847</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>564005.47</v>
+        <v>417606.29</v>
       </c>
       <c r="H134" s="1">
-        <v>126163.81</v>
+        <v>-141168.53</v>
       </c>
       <c r="I134" s="1">
-        <v>22.369252908132</v>
+        <v>-33.804215448958</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>690169.28</v>
+        <v>276437.76</v>
       </c>
       <c r="M134" s="1">
-        <v>690169.28</v>
+        <v>276437.76</v>
       </c>
       <c r="N134" s="1">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>299</v>
       </c>
       <c r="B135" s="1">
-        <v>1209.0</v>
+        <v>16796.0</v>
       </c>
       <c r="C135" s="1">
-        <v>55.56</v>
+        <v>30.48</v>
       </c>
       <c r="D135" s="1">
-        <v>51.48</v>
+        <v>35.985319719</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>62239.32</v>
+        <v>604409.43</v>
       </c>
       <c r="H135" s="1">
-        <v>4932.72</v>
+        <v>-92467.35</v>
       </c>
       <c r="I135" s="1">
-        <v>7.9254079254079</v>
+        <v>-15.298793402346</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>67172.04</v>
+        <v>511942.08</v>
       </c>
       <c r="M135" s="1">
-        <v>67172.04</v>
+        <v>511942.08</v>
       </c>
       <c r="N135" s="1">
-        <v>0.05</v>
+        <v>0.37</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>301</v>
       </c>
       <c r="B136" s="1">
-        <v>15283.0</v>
+        <v>5857.0</v>
       </c>
       <c r="C136" s="1">
-        <v>10.32</v>
+        <v>22.9</v>
       </c>
       <c r="D136" s="1">
-        <v>10.1668134529</v>
+        <v>30.4360799044</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>155379.41</v>
+        <v>178264.12</v>
       </c>
       <c r="H136" s="1">
-        <v>2341.15</v>
+        <v>-44138.82</v>
       </c>
       <c r="I136" s="1">
-        <v>1.5067311685635</v>
+        <v>-24.76034997957</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>157720.56</v>
+        <v>134125.3</v>
       </c>
       <c r="M136" s="1">
-        <v>157720.56</v>
+        <v>134125.3</v>
       </c>
       <c r="N136" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>303</v>
       </c>
       <c r="B137" s="1">
-        <v>865.0</v>
+        <v>9505.0</v>
       </c>
       <c r="C137" s="1">
-        <v>228.1</v>
+        <v>60.18</v>
       </c>
       <c r="D137" s="1">
-        <v>254.8052947977</v>
+        <v>104.178122041</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>220406.58</v>
+        <v>990213.05</v>
       </c>
       <c r="H137" s="1">
-        <v>-23100.08</v>
+        <v>-418202.15</v>
       </c>
       <c r="I137" s="1">
-        <v>-10.480667137977</v>
+        <v>-42.233552668287</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>197306.5</v>
+        <v>572010.9</v>
       </c>
       <c r="M137" s="1">
-        <v>197306.5</v>
+        <v>572010.9</v>
       </c>
       <c r="N137" s="1">
-        <v>0.14</v>
+        <v>0.42</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>305</v>
       </c>
       <c r="B138" s="1">
-        <v>1115.0</v>
+        <v>290.0</v>
       </c>
       <c r="C138" s="1">
-        <v>250.0</v>
+        <v>278.2</v>
       </c>
       <c r="D138" s="1">
-        <v>252.5115515695</v>
+        <v>276.05</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>281550.38</v>
+        <v>0.0</v>
       </c>
       <c r="H138" s="1">
-        <v>-2800.38</v>
+        <v>62350.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-0.99462838586828</v>
+        <v>0</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>278750.0</v>
+        <v>62350.0</v>
       </c>
       <c r="M138" s="1">
-        <v>278750.0</v>
+        <v>62350.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>307</v>
       </c>
       <c r="B139" s="1">
-        <v>4174.0</v>
+        <v>53.0</v>
       </c>
       <c r="C139" s="1">
-        <v>24.0</v>
+        <v>114.86</v>
       </c>
       <c r="D139" s="1">
-        <v>19.4360852899</v>
+        <v>115.362857143</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>81126.22</v>
+        <v>0.0</v>
       </c>
       <c r="H139" s="1">
-        <v>19049.78</v>
+        <v>2800.0</v>
       </c>
       <c r="I139" s="1">
-        <v>23.481656115618</v>
+        <v>0</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>100176.0</v>
+        <v>2800.0</v>
       </c>
       <c r="M139" s="1">
-        <v>100176.0</v>
+        <v>2800.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>309</v>
       </c>
       <c r="B140" s="1">
-        <v>4321.0</v>
+        <v>-5.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.5</v>
+        <v>6357.0</v>
       </c>
       <c r="D140" s="1">
-        <v>104.3157486693</v>
+        <v>6288.0</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>450748.35</v>
+        <v>0.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-20808.85</v>
+        <v>-3450.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-4.6165116300481</v>
+        <v>0</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>429939.5</v>
+        <v>-3450.0</v>
       </c>
       <c r="M140" s="1">
-        <v>429939.5</v>
+        <v>-3450.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.31</v>
+        <v>0.0</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>311</v>
       </c>
       <c r="B141" s="1">
-        <v>16433.0</v>
+        <v>-4.0</v>
       </c>
       <c r="C141" s="1">
-        <v>77.68</v>
+        <v>118.28</v>
       </c>
       <c r="D141" s="1">
-        <v>68.0879133451</v>
+        <v>117.835</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1118888.68</v>
+        <v>0.0</v>
       </c>
       <c r="H141" s="1">
-        <v>157626.76</v>
+        <v>-1780.0</v>
       </c>
       <c r="I141" s="1">
-        <v>14.087796473193</v>
+        <v>0</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>1276515.44</v>
+        <v>-1780.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1276515.44</v>
+        <v>-1780.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.93</v>
+        <v>0.0</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>313</v>
       </c>
       <c r="B142" s="1">
-        <v>4369.0</v>
+        <v>-14.0</v>
       </c>
       <c r="C142" s="1">
-        <v>24.47</v>
+        <v>126.13</v>
       </c>
       <c r="D142" s="1">
-        <v>21.3030762188</v>
+        <v>125.77</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>93073.14</v>
+        <v>0.0</v>
       </c>
       <c r="H142" s="1">
-        <v>13836.29</v>
+        <v>-5040.0</v>
       </c>
       <c r="I142" s="1">
-        <v>14.866039761848</v>
+        <v>0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>106909.43</v>
+        <v>-5040.0</v>
       </c>
       <c r="M142" s="1">
-        <v>106909.43</v>
+        <v>-5040.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>315</v>
       </c>
       <c r="B143" s="1">
-        <v>9813.0</v>
+        <v>-8.0</v>
       </c>
       <c r="C143" s="1">
-        <v>18.1</v>
+        <v>118.9</v>
       </c>
       <c r="D143" s="1">
-        <v>19.025623153</v>
+        <v>118.9</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>186698.44</v>
+        <v>0.0</v>
       </c>
       <c r="H143" s="1">
-        <v>-9083.14</v>
+        <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-4.865139740857</v>
+        <v>0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>177615.3</v>
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>177615.3</v>
+        <v>0.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>317</v>
       </c>
       <c r="B144" s="1">
-        <v>5951.0</v>
+        <v>-17.0</v>
       </c>
       <c r="C144" s="1">
-        <v>24.7</v>
+        <v>105.865</v>
       </c>
       <c r="D144" s="1">
-        <v>26.7070105865</v>
+        <v>105.869310345</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>158933.42</v>
+        <v>0.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-11943.72</v>
+        <v>-835.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-7.5149203987431</v>
+        <v>0</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>146989.7</v>
+        <v>-835.0</v>
       </c>
       <c r="M144" s="1">
-        <v>146989.7</v>
+        <v>-835.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>319</v>
       </c>
       <c r="B145" s="1">
-        <v>16574.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>23.48</v>
+        <v>99.579</v>
       </c>
       <c r="D145" s="1">
-        <v>19.9986726198</v>
+        <v>99.331</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>331458.0</v>
+        <v>99331.0</v>
       </c>
       <c r="H145" s="1">
-        <v>57699.52</v>
+        <v>248.0</v>
       </c>
       <c r="I145" s="1">
-        <v>17.407792239137</v>
+        <v>0.24967029426866</v>
       </c>
       <c r="J145">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="K145">
-        <v>0.0</v>
+        <v>307.88</v>
       </c>
       <c r="L145" s="1">
-        <v>389157.52</v>
+        <v>99579.0</v>
       </c>
       <c r="M145" s="1">
-        <v>389157.52</v>
+        <v>99886.88</v>
       </c>
       <c r="N145" s="1">
-        <v>0.28</v>
+        <v>0.07</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>321</v>
       </c>
       <c r="B146" s="1">
-        <v>7311.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>56.9</v>
+        <v>102.317</v>
       </c>
       <c r="D146" s="1">
-        <v>60.4260648338</v>
+        <v>99.634</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>441774.96</v>
+        <v>99634.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-25779.06</v>
+        <v>2683.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-5.8353375211669</v>
+        <v>2.6928558524199</v>
       </c>
       <c r="J146">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.29</v>
+      </c>
+      <c r="K146" t="s">
+        <v>322</v>
       </c>
       <c r="L146" s="1">
-        <v>415995.9</v>
+        <v>102317.0</v>
       </c>
       <c r="M146" s="1">
-        <v>415995.9</v>
+        <v>106608.1</v>
       </c>
       <c r="N146" s="1">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
+        <v>324</v>
+      </c>
+      <c r="B147" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>101.711</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>99179.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>2532.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>2.5529597999577</v>
+      </c>
+      <c r="J147">
+        <v>1.86</v>
+      </c>
+      <c r="K147" t="s">
+        <v>325</v>
+      </c>
+      <c r="L147" s="1">
+        <v>101711.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>103568.88</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>323</v>
-      </c>
-[...43 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B148" s="1">
-        <v>2779.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>129.2</v>
+        <v>100.804</v>
       </c>
       <c r="D148" s="1">
-        <v>101.2994566391</v>
+        <v>99.847</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>281511.19</v>
+        <v>199694.0</v>
       </c>
       <c r="H148" s="1">
-        <v>77535.61</v>
+        <v>1914.0</v>
       </c>
       <c r="I148" s="1">
-        <v>27.54263871358</v>
+        <v>0.95846645367412</v>
       </c>
       <c r="J148">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="K148">
-        <v>0.0</v>
+        <v>843.84</v>
       </c>
       <c r="L148" s="1">
-        <v>359046.8</v>
+        <v>201608.0</v>
       </c>
       <c r="M148" s="1">
-        <v>359046.8</v>
+        <v>202451.84</v>
       </c>
       <c r="N148" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B149" s="1">
-        <v>2168.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>89.66</v>
+        <v>101.929</v>
       </c>
       <c r="D149" s="1">
-        <v>99.4024400369</v>
+        <v>99.89</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>215504.49</v>
+        <v>99890.0</v>
       </c>
       <c r="H149" s="1">
-        <v>-21121.61</v>
+        <v>2039.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-9.8010069302964</v>
+        <v>2.0412453699069</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
+        <v>0.86</v>
       </c>
       <c r="K149">
-        <v>0.0</v>
+        <v>861.64</v>
       </c>
       <c r="L149" s="1">
-        <v>194382.88</v>
+        <v>101929.0</v>
       </c>
       <c r="M149" s="1">
-        <v>194382.88</v>
+        <v>102790.64</v>
       </c>
       <c r="N149" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B150" s="1">
-        <v>12352.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>20.9</v>
+        <v>98.782</v>
       </c>
       <c r="D150" s="1">
-        <v>33.8087993847</v>
+        <v>99.33</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>417606.29</v>
+        <v>99330.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-159449.49</v>
+        <v>-548.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-38.181774034103</v>
+        <v>-0.55169636564985</v>
       </c>
       <c r="J150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.25</v>
+      </c>
+      <c r="K150" t="s">
+        <v>332</v>
       </c>
       <c r="L150" s="1">
-        <v>258156.8</v>
+        <v>98782.0</v>
       </c>
       <c r="M150" s="1">
-        <v>258156.8</v>
+        <v>101032.0</v>
       </c>
       <c r="N150" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B151" s="1">
-        <v>14452.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>33.54</v>
+        <v>97.213</v>
       </c>
       <c r="D151" s="1">
-        <v>36.7068758649</v>
+        <v>99.253</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>530487.77</v>
+        <v>198506.0</v>
       </c>
       <c r="H151" s="1">
-        <v>-45767.69</v>
+        <v>-4080.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-8.6274731649327</v>
+        <v>-2.0553534905746</v>
       </c>
       <c r="J151">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.53</v>
+      </c>
+      <c r="K151" t="s">
+        <v>335</v>
       </c>
       <c r="L151" s="1">
-        <v>484720.08</v>
+        <v>194426.0</v>
       </c>
       <c r="M151" s="1">
-        <v>484720.08</v>
+        <v>195494.49</v>
       </c>
       <c r="N151" s="1">
-        <v>0.35</v>
+        <v>0.14</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B152" s="1">
-        <v>11134.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>23.26</v>
+        <v>94.269</v>
       </c>
       <c r="D152" s="1">
-        <v>30.4360804742</v>
+        <v>93.8</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>338875.32</v>
+        <v>93800.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-79898.48</v>
+        <v>469.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-23.577544685166</v>
+        <v>0.5</v>
       </c>
       <c r="J152">
-        <v>0.0</v>
+        <v>0.55</v>
       </c>
       <c r="K152">
-        <v>0.0</v>
+        <v>551.71</v>
       </c>
       <c r="L152" s="1">
-        <v>258976.84</v>
+        <v>94269.0</v>
       </c>
       <c r="M152" s="1">
-        <v>258976.84</v>
+        <v>94820.71</v>
       </c>
       <c r="N152" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B153" s="1">
-        <v>7290.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>59.94</v>
+        <v>99.869</v>
       </c>
       <c r="D153" s="1">
-        <v>118.9744951989</v>
+        <v>99.646</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>867324.07</v>
+        <v>99646.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-430361.47</v>
+        <v>223.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-49.619454236984</v>
+        <v>0.22379222447464</v>
       </c>
       <c r="J153">
-        <v>0.0</v>
+        <v>0.62</v>
       </c>
       <c r="K153">
-        <v>0.0</v>
+        <v>623.29</v>
       </c>
       <c r="L153" s="1">
-        <v>436962.6</v>
+        <v>99869.0</v>
       </c>
       <c r="M153" s="1">
-        <v>436962.6</v>
+        <v>100492.29</v>
       </c>
       <c r="N153" s="1">
-        <v>0.32</v>
+        <v>0.07</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B154" s="1">
-        <v>290.0</v>
+        <v>118000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>276.1</v>
+        <v>102.153</v>
       </c>
       <c r="D154" s="1">
-        <v>276.05</v>
+        <v>101.04697458</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>0.0</v>
+        <v>119235.43</v>
       </c>
       <c r="H154" s="1">
-        <v>1450.0</v>
+        <v>1305.11</v>
       </c>
       <c r="I154" s="1">
-        <v>0</v>
+        <v>1.0945656001744</v>
       </c>
       <c r="J154">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="K154">
-        <v>0.0</v>
+        <v>174.58</v>
       </c>
       <c r="L154" s="1">
-        <v>1450.0</v>
+        <v>120540.54</v>
       </c>
       <c r="M154" s="1">
-        <v>1450.0</v>
+        <v>120715.12</v>
       </c>
       <c r="N154" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B155" s="1">
-        <v>60.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>115.03</v>
+        <v>110.325</v>
       </c>
       <c r="D155" s="1">
-        <v>114.872</v>
+        <v>100.019</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>0.0</v>
+        <v>200038.0</v>
       </c>
       <c r="H155" s="1">
-        <v>9480.0</v>
+        <v>20612.0</v>
       </c>
       <c r="I155" s="1">
-        <v>0</v>
+        <v>10.304042231976</v>
       </c>
       <c r="J155">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.57</v>
+      </c>
+      <c r="K155" t="s">
+        <v>344</v>
       </c>
       <c r="L155" s="1">
-        <v>9480.0</v>
+        <v>220650.0</v>
       </c>
       <c r="M155" s="1">
-        <v>9480.0</v>
+        <v>231787.4</v>
       </c>
       <c r="N155" s="1">
-        <v>0.01</v>
+        <v>0.17</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B156" s="1">
-        <v>5.0</v>
+        <v>134000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>105.85</v>
+        <v>100.196</v>
       </c>
       <c r="D156" s="1">
-        <v>105.69</v>
+        <v>99.58</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>0.0</v>
+        <v>133437.2</v>
       </c>
       <c r="H156" s="1">
-        <v>800.0</v>
+        <v>825.44</v>
       </c>
       <c r="I156" s="1">
-        <v>0</v>
+        <v>0.6185981120707</v>
       </c>
       <c r="J156">
-        <v>0.0</v>
+        <v>0.66</v>
       </c>
       <c r="K156">
-        <v>0.0</v>
+        <v>881.1</v>
       </c>
       <c r="L156" s="1">
-        <v>800.0</v>
+        <v>134262.64</v>
       </c>
       <c r="M156" s="1">
-        <v>800.0</v>
+        <v>135143.74</v>
       </c>
       <c r="N156" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="B157" s="1">
-        <v>-5.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>6285.0</v>
+        <v>104.417</v>
       </c>
       <c r="D157" s="1">
-        <v>6288.0</v>
+        <v>106.65</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>0.0</v>
+        <v>106650.0</v>
       </c>
       <c r="H157" s="1">
-        <v>150.0</v>
+        <v>-2233.0</v>
       </c>
       <c r="I157" s="1">
-        <v>0</v>
+        <v>-2.0937646507267</v>
       </c>
       <c r="J157">
-        <v>0.0</v>
+        <v>0.79</v>
       </c>
       <c r="K157">
-        <v>0.0</v>
+        <v>794.52</v>
       </c>
       <c r="L157" s="1">
-        <v>150.0</v>
+        <v>104417.0</v>
       </c>
       <c r="M157" s="1">
-        <v>150.0</v>
+        <v>105211.52</v>
       </c>
       <c r="N157" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="B158" s="1">
-        <v>-4.0</v>
+        <v>29000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>118.84</v>
+        <v>95.53</v>
       </c>
       <c r="D158" s="1">
-        <v>117.835</v>
+        <v>98.803</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>0.0</v>
+        <v>28652.87</v>
       </c>
       <c r="H158" s="1">
-        <v>-4020.0</v>
+        <v>-949.17</v>
       </c>
       <c r="I158" s="1">
-        <v>0</v>
+        <v>-3.3126524498244</v>
       </c>
       <c r="J158">
-        <v>0.0</v>
+        <v>2.35</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
+        <v>681.3</v>
       </c>
       <c r="L158" s="1">
-        <v>-4020.0</v>
+        <v>27703.7</v>
       </c>
       <c r="M158" s="1">
-        <v>-4020.0</v>
+        <v>28385.0</v>
       </c>
       <c r="N158" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="B159" s="1">
-        <v>-14.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>126.51</v>
+        <v>96.708</v>
       </c>
       <c r="D159" s="1">
-        <v>125.77</v>
+        <v>96.91366667</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>0.0</v>
+        <v>290741.0</v>
       </c>
       <c r="H159" s="1">
-        <v>-10360.0</v>
+        <v>-617.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0</v>
+        <v>-0.21221637127203</v>
       </c>
       <c r="J159">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.67</v>
+      </c>
+      <c r="K159" t="s">
+        <v>353</v>
       </c>
       <c r="L159" s="1">
-        <v>-10360.0</v>
+        <v>290124.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-10360.0</v>
+        <v>295145.92</v>
       </c>
       <c r="N159" s="1">
-        <v>-0.01</v>
+        <v>0.21</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="B160" s="1">
-        <v>-8.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>119.73</v>
+        <v>99.286</v>
       </c>
       <c r="D160" s="1">
-        <v>118.9</v>
+        <v>101.0269</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>0.0</v>
+        <v>141437.66</v>
       </c>
       <c r="H160" s="1">
-        <v>-6640.0</v>
+        <v>-2437.26</v>
       </c>
       <c r="I160" s="1">
-        <v>0</v>
+        <v>-1.7232044138739</v>
       </c>
       <c r="J160">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.04</v>
+      </c>
+      <c r="K160" t="s">
+        <v>356</v>
       </c>
       <c r="L160" s="1">
-        <v>-6640.0</v>
+        <v>139000.4</v>
       </c>
       <c r="M160" s="1">
-        <v>-6640.0</v>
+        <v>143250.12</v>
       </c>
       <c r="N160" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="B161" s="1">
-        <v>100000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.905</v>
+        <v>60.554</v>
       </c>
       <c r="D161" s="1">
-        <v>99.331</v>
+        <v>67.66762724</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>99331.0</v>
+        <v>491943.65</v>
       </c>
       <c r="H161" s="1">
-        <v>574.0</v>
+        <v>-51716.07</v>
       </c>
       <c r="I161" s="1">
-        <v>0.57786592302504</v>
+        <v>-10.51260037608</v>
       </c>
       <c r="J161">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="K161">
-        <v>99.32</v>
+        <v>0.0</v>
       </c>
       <c r="L161" s="1">
-        <v>99905.0</v>
+        <v>440227.58</v>
       </c>
       <c r="M161" s="1">
-        <v>100004.32</v>
+        <v>440227.58</v>
       </c>
       <c r="N161" s="1">
-        <v>0.07</v>
+        <v>0.32</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="B162" s="1">
-        <v>100000.0</v>
+        <v>109500.0</v>
       </c>
       <c r="C162" s="1">
-        <v>102.211</v>
+        <v>98.363</v>
       </c>
       <c r="D162" s="1">
-        <v>99.634</v>
+        <v>99.56292237</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>99634.0</v>
+        <v>109021.4</v>
       </c>
       <c r="H162" s="1">
-        <v>2577.0</v>
+        <v>-1313.91</v>
       </c>
       <c r="I162" s="1">
-        <v>2.5864664672702</v>
+        <v>-1.2051854039666</v>
       </c>
       <c r="J162">
-        <v>4.04</v>
+        <v>1.12</v>
       </c>
       <c r="K162" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="L162" s="1">
-        <v>102211.0</v>
+        <v>107707.49</v>
       </c>
       <c r="M162" s="1">
-        <v>106250.38</v>
+        <v>108937.64</v>
       </c>
       <c r="N162" s="1">
         <v>0.08</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="B163" s="1">
-        <v>100000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>101.911</v>
+        <v>89.852</v>
       </c>
       <c r="D163" s="1">
-        <v>99.179</v>
+        <v>87.671</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>99179.0</v>
+        <v>35068.4</v>
       </c>
       <c r="H163" s="1">
-        <v>2732.0</v>
+        <v>872.4</v>
       </c>
       <c r="I163" s="1">
-        <v>2.7546153923714</v>
+        <v>2.487709732979</v>
       </c>
       <c r="J163">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>1.04</v>
+      </c>
+      <c r="K163">
+        <v>414.38</v>
       </c>
       <c r="L163" s="1">
-        <v>101911.0</v>
+        <v>35940.8</v>
       </c>
       <c r="M163" s="1">
-        <v>103545.93</v>
+        <v>36355.18</v>
       </c>
       <c r="N163" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="B164" s="1">
-        <v>200000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>100.998</v>
+        <v>89.974</v>
       </c>
       <c r="D164" s="1">
-        <v>99.847</v>
+        <v>84.29</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>199694.0</v>
+        <v>110419.9</v>
       </c>
       <c r="H164" s="1">
-        <v>2302.0</v>
+        <v>7446.04</v>
       </c>
       <c r="I164" s="1">
-        <v>1.1527637285046</v>
+        <v>6.743385929529</v>
       </c>
       <c r="J164">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>441.1</v>
+        <v>1.87</v>
+      </c>
+      <c r="K164" t="s">
+        <v>366</v>
       </c>
       <c r="L164" s="1">
-        <v>201996.0</v>
+        <v>117865.94</v>
       </c>
       <c r="M164" s="1">
-        <v>202437.1</v>
+        <v>120315.46</v>
       </c>
       <c r="N164" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="B165" s="1">
-        <v>100000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>102.242</v>
+        <v>100.316</v>
       </c>
       <c r="D165" s="1">
-        <v>99.89</v>
+        <v>99.658</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>99890.0</v>
+        <v>116599.86</v>
       </c>
       <c r="H165" s="1">
-        <v>2352.0</v>
+        <v>769.86</v>
       </c>
       <c r="I165" s="1">
-        <v>2.354590049054</v>
+        <v>0.66025808264264</v>
       </c>
       <c r="J165">
-        <v>0.6</v>
+        <v>0.49</v>
       </c>
       <c r="K165">
-        <v>595.55</v>
+        <v>568.75</v>
       </c>
       <c r="L165" s="1">
-        <v>102242.0</v>
+        <v>117369.72</v>
       </c>
       <c r="M165" s="1">
-        <v>102837.55</v>
+        <v>117938.47</v>
       </c>
       <c r="N165" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="B166" s="1">
         <v>100000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>98.733</v>
+        <v>92.331</v>
       </c>
       <c r="D166" s="1">
-        <v>99.33</v>
+        <v>91.61</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>99330.0</v>
+        <v>91610.0</v>
       </c>
       <c r="H166" s="1">
-        <v>-597.0</v>
+        <v>721.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-0.60102688009665</v>
+        <v>0.78703198340792</v>
       </c>
       <c r="J166">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>0.94</v>
+      </c>
+      <c r="K166">
+        <v>942.47</v>
       </c>
       <c r="L166" s="1">
-        <v>98733.0</v>
+        <v>92331.0</v>
       </c>
       <c r="M166" s="1">
-        <v>100767.25</v>
+        <v>93273.47</v>
       </c>
       <c r="N166" s="1">
         <v>0.07</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B167" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>97.314</v>
+        <v>99.704</v>
       </c>
       <c r="D167" s="1">
-        <v>99.253</v>
+        <v>99.991</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>198506.0</v>
+        <v>99991.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-3878.0</v>
+        <v>-287.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-1.9535933422667</v>
+        <v>-0.28702583232491</v>
       </c>
       <c r="J167">
-        <v>0.36</v>
+        <v>0.25</v>
       </c>
       <c r="K167">
-        <v>723.29</v>
+        <v>249.32</v>
       </c>
       <c r="L167" s="1">
-        <v>194628.0</v>
+        <v>99704.0</v>
       </c>
       <c r="M167" s="1">
-        <v>195351.29</v>
+        <v>99953.32</v>
       </c>
       <c r="N167" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B168" s="1">
         <v>100000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>94.158</v>
+        <v>101.038</v>
       </c>
       <c r="D168" s="1">
-        <v>93.8</v>
+        <v>99.834</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>93800.0</v>
+        <v>99834.0</v>
       </c>
       <c r="H168" s="1">
-        <v>358.0</v>
+        <v>1204.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.3816631130064</v>
+        <v>1.206001963259</v>
       </c>
       <c r="J168">
-        <v>0.49</v>
+        <v>0.91</v>
       </c>
       <c r="K168">
-        <v>486.99</v>
+        <v>908.22</v>
       </c>
       <c r="L168" s="1">
-        <v>94158.0</v>
+        <v>101038.0</v>
       </c>
       <c r="M168" s="1">
-        <v>94644.99</v>
+        <v>101946.22</v>
       </c>
       <c r="N168" s="1">
         <v>0.07</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="B169" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.071</v>
+        <v>100.992</v>
       </c>
       <c r="D169" s="1">
-        <v>99.646</v>
+        <v>99.298</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>99646.0</v>
+        <v>147954.02</v>
       </c>
       <c r="H169" s="1">
-        <v>425.0</v>
+        <v>2524.06</v>
       </c>
       <c r="I169" s="1">
-        <v>0.42650984485077</v>
+        <v>1.7059759511773</v>
       </c>
       <c r="J169">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>436.3</v>
+        <v>1.04</v>
+      </c>
+      <c r="K169" t="s">
+        <v>377</v>
       </c>
       <c r="L169" s="1">
-        <v>100071.0</v>
+        <v>150478.08</v>
       </c>
       <c r="M169" s="1">
-        <v>100507.3</v>
+        <v>152028.29</v>
       </c>
       <c r="N169" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="B170" s="1">
-        <v>118000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>101.979</v>
+        <v>99.062</v>
       </c>
       <c r="D170" s="1">
-        <v>101.04697458</v>
+        <v>99.459</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>119235.43</v>
+        <v>140237.19</v>
       </c>
       <c r="H170" s="1">
-        <v>1099.79</v>
+        <v>-559.77</v>
       </c>
       <c r="I170" s="1">
-        <v>0.92236846044838</v>
+        <v>-0.39915945263878</v>
       </c>
       <c r="J170">
-        <v>4.39</v>
+        <v>1.61</v>
       </c>
       <c r="K170" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="L170" s="1">
-        <v>120335.22</v>
+        <v>139677.42</v>
       </c>
       <c r="M170" s="1">
-        <v>125514.29</v>
+        <v>141949.84</v>
       </c>
       <c r="N170" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="B171" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>110.652</v>
+        <v>98.709</v>
       </c>
       <c r="D171" s="1">
-        <v>100.019</v>
+        <v>99.292</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>200038.0</v>
+        <v>99292.0</v>
       </c>
       <c r="H171" s="1">
-        <v>21266.0</v>
+        <v>-583.0</v>
       </c>
       <c r="I171" s="1">
-        <v>10.630980113778</v>
+        <v>-0.58715707207026</v>
       </c>
       <c r="J171">
-        <v>5.23</v>
+        <v>1.62</v>
       </c>
       <c r="K171" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="L171" s="1">
-        <v>221304.0</v>
+        <v>98709.0</v>
       </c>
       <c r="M171" s="1">
-        <v>231771.24</v>
+        <v>100329.55</v>
       </c>
       <c r="N171" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="B172" s="1">
-        <v>134000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.449</v>
+        <v>104.074</v>
       </c>
       <c r="D172" s="1">
-        <v>99.58</v>
+        <v>105.478</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>133437.2</v>
+        <v>105478.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1164.46</v>
+        <v>-1404.0</v>
       </c>
       <c r="I172" s="1">
-        <v>0.87266519381402</v>
+        <v>-1.3310832590682</v>
       </c>
       <c r="J172">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="K172">
-        <v>591.99</v>
+        <v>531.36</v>
       </c>
       <c r="L172" s="1">
-        <v>134601.66</v>
+        <v>104074.0</v>
       </c>
       <c r="M172" s="1">
-        <v>135193.65</v>
+        <v>104605.36</v>
       </c>
       <c r="N172" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="B173" s="1">
         <v>100000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>104.551</v>
+        <v>99.403</v>
       </c>
       <c r="D173" s="1">
-        <v>106.65</v>
+        <v>99.933</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>106650.0</v>
+        <v>99933.0</v>
       </c>
       <c r="H173" s="1">
-        <v>-2099.0</v>
+        <v>-530.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-1.9681200187529</v>
+        <v>-0.53035533807651</v>
       </c>
       <c r="J173">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>506.85</v>
+        <v>1.29</v>
+      </c>
+      <c r="K173" t="s">
+        <v>388</v>
       </c>
       <c r="L173" s="1">
-        <v>104551.0</v>
+        <v>99403.0</v>
       </c>
       <c r="M173" s="1">
-        <v>105057.85</v>
+        <v>100688.27</v>
       </c>
       <c r="N173" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="B174" s="1">
-        <v>100000.0</v>
+        <v>574622.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.702</v>
+        <v>94.834</v>
       </c>
       <c r="D174" s="1">
-        <v>100.61</v>
+        <v>95.45999979</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>100610.0</v>
+        <v>548534.16</v>
       </c>
       <c r="H174" s="1">
-        <v>92.0</v>
+        <v>-3597.13</v>
       </c>
       <c r="I174" s="1">
-        <v>0.091442202564357</v>
+        <v>-0.65577137438441</v>
       </c>
       <c r="J174">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>359.18</v>
+        <v>0.17</v>
+      </c>
+      <c r="K174" t="s">
+        <v>391</v>
       </c>
       <c r="L174" s="1">
-        <v>100702.0</v>
+        <v>544937.03</v>
       </c>
       <c r="M174" s="1">
-        <v>101061.18</v>
+        <v>545940.65</v>
       </c>
       <c r="N174" s="1">
-        <v>0.07</v>
+        <v>0.4</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="B175" s="1">
-        <v>29000.0</v>
+        <v>108207.99</v>
       </c>
       <c r="C175" s="1">
-        <v>96.591</v>
+        <v>96.56</v>
       </c>
       <c r="D175" s="1">
-        <v>98.803</v>
+        <v>95.97999187</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>28652.87</v>
+        <v>103858.02</v>
       </c>
       <c r="H175" s="1">
-        <v>-641.48</v>
+        <v>627.61</v>
       </c>
       <c r="I175" s="1">
-        <v>-2.2387984170521</v>
+        <v>0.60429613428024</v>
       </c>
       <c r="J175">
-        <v>2.15</v>
+        <v>0.04</v>
       </c>
       <c r="K175">
-        <v>622.9</v>
+        <v>40.32</v>
       </c>
       <c r="L175" s="1">
-        <v>28011.39</v>
+        <v>104485.63</v>
       </c>
       <c r="M175" s="1">
-        <v>28634.29</v>
+        <v>104525.95</v>
       </c>
       <c r="N175" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="B176" s="1">
-        <v>200000.0</v>
+        <v>426595.64</v>
       </c>
       <c r="C176" s="1">
-        <v>98.301</v>
+        <v>97.842</v>
       </c>
       <c r="D176" s="1">
-        <v>97.929</v>
+        <v>103.44637606</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>195858.0</v>
+        <v>441297.73</v>
       </c>
       <c r="H176" s="1">
-        <v>744.0</v>
+        <v>-23908.03</v>
       </c>
       <c r="I176" s="1">
-        <v>0.37986704653371</v>
+        <v>-5.4176643963249</v>
       </c>
       <c r="J176">
-        <v>0.35</v>
+        <v>0.14</v>
       </c>
       <c r="K176">
-        <v>690.41</v>
+        <v>596.07</v>
       </c>
       <c r="L176" s="1">
-        <v>196602.0</v>
+        <v>417389.7</v>
       </c>
       <c r="M176" s="1">
-        <v>197292.41</v>
+        <v>417985.77</v>
       </c>
       <c r="N176" s="1">
-        <v>0.14</v>
+        <v>0.3</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="B177" s="1">
-        <v>140000.0</v>
+        <v>488979.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.414</v>
+        <v>100.423</v>
       </c>
       <c r="D177" s="1">
-        <v>101.0269</v>
+        <v>99.96836674</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>141437.66</v>
+        <v>488824.32</v>
       </c>
       <c r="H177" s="1">
-        <v>-2258.06</v>
+        <v>2223.06</v>
       </c>
       <c r="I177" s="1">
-        <v>-1.5965054851728</v>
+        <v>0.4547768818049</v>
       </c>
       <c r="J177">
-        <v>2.85</v>
+        <v>0.42</v>
       </c>
       <c r="K177" t="s">
-        <v>389</v>
+        <v>398</v>
       </c>
       <c r="L177" s="1">
-        <v>139179.6</v>
+        <v>491047.38</v>
       </c>
       <c r="M177" s="1">
-        <v>143165.29</v>
+        <v>493082.34</v>
       </c>
       <c r="N177" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="B178" s="1">
-        <v>169000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>90.665</v>
+        <v>98.72</v>
       </c>
       <c r="D178" s="1">
-        <v>87.63511834</v>
+        <v>100.0</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>148103.35</v>
+        <v>162000.0</v>
       </c>
       <c r="H178" s="1">
-        <v>5120.5</v>
+        <v>-2073.6</v>
       </c>
       <c r="I178" s="1">
-        <v>3.4573829693927</v>
+        <v>-1.28</v>
       </c>
       <c r="J178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.22</v>
+      </c>
+      <c r="K178" t="s">
+        <v>401</v>
       </c>
       <c r="L178" s="1">
-        <v>153223.85</v>
+        <v>159926.4</v>
       </c>
       <c r="M178" s="1">
-        <v>153223.85</v>
+        <v>163523.61</v>
       </c>
       <c r="N178" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="B179" s="1">
-        <v>717000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>61.121</v>
+        <v>101.383</v>
       </c>
       <c r="D179" s="1">
-        <v>67.7512622</v>
+        <v>100.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>485776.55</v>
+        <v>100000.0</v>
       </c>
       <c r="H179" s="1">
-        <v>-47538.98</v>
+        <v>1383.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-9.7861825565684</v>
+        <v>1.383</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
+        <v>520.01</v>
       </c>
       <c r="L179" s="1">
-        <v>438237.57</v>
+        <v>101383.0</v>
       </c>
       <c r="M179" s="1">
-        <v>438237.57</v>
+        <v>101903.01</v>
       </c>
       <c r="N179" s="1">
-        <v>0.32</v>
+        <v>0.07</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="B180" s="1">
-        <v>109500.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>98.915</v>
+        <v>105.367</v>
       </c>
       <c r="D180" s="1">
-        <v>99.56292237</v>
+        <v>104.64733</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>109021.4</v>
+        <v>104647.33</v>
       </c>
       <c r="H180" s="1">
-        <v>-709.47</v>
+        <v>719.67</v>
       </c>
       <c r="I180" s="1">
-        <v>-0.65076214394605</v>
+        <v>0.687709853658</v>
       </c>
       <c r="J180">
-        <v>0.95</v>
+        <v>3.1</v>
       </c>
       <c r="K180" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="L180" s="1">
-        <v>108311.93</v>
+        <v>105367.0</v>
       </c>
       <c r="M180" s="1">
-        <v>109356.23</v>
+        <v>108464.26</v>
       </c>
       <c r="N180" s="1">
         <v>0.08</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="B181" s="1">
-        <v>40000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>89.742</v>
+        <v>99.293</v>
       </c>
       <c r="D181" s="1">
-        <v>87.671</v>
+        <v>100.028</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>35068.4</v>
+        <v>100028.0</v>
       </c>
       <c r="H181" s="1">
-        <v>828.4</v>
+        <v>-735.0</v>
       </c>
       <c r="I181" s="1">
-        <v>2.3622406497017</v>
+        <v>-0.73479425760787</v>
       </c>
       <c r="J181">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>382.74</v>
+        <v>1.77</v>
+      </c>
+      <c r="K181" t="s">
+        <v>409</v>
       </c>
       <c r="L181" s="1">
-        <v>35896.8</v>
+        <v>99293.0</v>
       </c>
       <c r="M181" s="1">
-        <v>36279.54</v>
+        <v>101063.72</v>
       </c>
       <c r="N181" s="1">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>400</v>
+        <v>411</v>
       </c>
       <c r="B182" s="1">
-        <v>131000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>90.004</v>
+        <v>106.295</v>
       </c>
       <c r="D182" s="1">
-        <v>84.29</v>
+        <v>107.84</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>110419.9</v>
+        <v>107840.0</v>
       </c>
       <c r="H182" s="1">
-        <v>7485.34</v>
+        <v>-1545.0</v>
       </c>
       <c r="I182" s="1">
-        <v>6.7789773401352</v>
+        <v>-1.432678041543</v>
       </c>
       <c r="J182">
-        <v>1.76</v>
+        <v>3.07</v>
       </c>
       <c r="K182" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="L182" s="1">
-        <v>117905.24</v>
+        <v>106295.0</v>
       </c>
       <c r="M182" s="1">
-        <v>120213.44</v>
+        <v>109366.23</v>
       </c>
       <c r="N182" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>399</v>
+        <v>410</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="B183" s="1">
-        <v>117000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.533</v>
+        <v>100.629</v>
       </c>
       <c r="D183" s="1">
-        <v>99.658</v>
+        <v>100.34</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>116599.86</v>
+        <v>200680.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1023.75</v>
+        <v>578.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.87800276947159</v>
+        <v>0.28802072951963</v>
       </c>
       <c r="J183">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>270.16</v>
+        <v>1.86</v>
+      </c>
+      <c r="K183" t="s">
+        <v>415</v>
       </c>
       <c r="L183" s="1">
-        <v>117623.61</v>
+        <v>201258.0</v>
       </c>
       <c r="M183" s="1">
-        <v>117893.77</v>
+        <v>204984.03</v>
       </c>
       <c r="N183" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
       <c r="B184" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>92.214</v>
+        <v>98.292</v>
       </c>
       <c r="D184" s="1">
-        <v>91.61</v>
+        <v>99.528</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>91610.0</v>
+        <v>135358.08</v>
       </c>
       <c r="H184" s="1">
-        <v>604.0</v>
+        <v>-1680.96</v>
       </c>
       <c r="I184" s="1">
-        <v>0.65931666848597</v>
+        <v>-1.2418615866892</v>
       </c>
       <c r="J184">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>827.4</v>
+        <v>2.16</v>
+      </c>
+      <c r="K184" t="s">
+        <v>418</v>
       </c>
       <c r="L184" s="1">
-        <v>92214.0</v>
+        <v>133677.12</v>
       </c>
       <c r="M184" s="1">
-        <v>93041.4</v>
+        <v>136619.75</v>
       </c>
       <c r="N184" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="B185" s="1">
         <v>100000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>99.692</v>
+        <v>98.066</v>
       </c>
       <c r="D185" s="1">
-        <v>99.991</v>
+        <v>99.46</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>99991.0</v>
+        <v>99460.0</v>
       </c>
       <c r="H185" s="1">
-        <v>-299.0</v>
+        <v>-1394.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-0.29902691242212</v>
+        <v>-1.4015684697366</v>
       </c>
       <c r="J185">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>47.95</v>
+        <v>2.6</v>
+      </c>
+      <c r="K185" t="s">
+        <v>421</v>
       </c>
       <c r="L185" s="1">
-        <v>99692.0</v>
+        <v>98066.0</v>
       </c>
       <c r="M185" s="1">
-        <v>99739.95</v>
+        <v>100664.29</v>
       </c>
       <c r="N185" s="1">
         <v>0.07</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="B186" s="1">
         <v>100000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>101.018</v>
+        <v>98.939</v>
       </c>
       <c r="D186" s="1">
-        <v>99.834</v>
+        <v>100.45</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>99834.0</v>
+        <v>100450.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1184.0</v>
+        <v>-1511.0</v>
       </c>
       <c r="I186" s="1">
-        <v>1.1859687080554</v>
+        <v>-1.504230960677</v>
       </c>
       <c r="J186">
-        <v>0.66</v>
+        <v>0.59</v>
       </c>
       <c r="K186">
-        <v>663.7</v>
+        <v>594.52</v>
       </c>
       <c r="L186" s="1">
-        <v>101018.0</v>
+        <v>98939.0</v>
       </c>
       <c r="M186" s="1">
-        <v>101681.7</v>
+        <v>99533.52</v>
       </c>
       <c r="N186" s="1">
         <v>0.07</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>408</v>
+        <v>422</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="B187" s="1">
-        <v>322000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>89.7</v>
+        <v>95.921</v>
       </c>
       <c r="D187" s="1">
-        <v>89.0625</v>
+        <v>99.077</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>286781.25</v>
+        <v>198154.0</v>
       </c>
       <c r="H187" s="1">
-        <v>2052.75</v>
+        <v>-6312.0</v>
       </c>
       <c r="I187" s="1">
-        <v>0.71578947368421</v>
+        <v>-3.1854012535705</v>
       </c>
       <c r="J187">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>243.04</v>
+        <v>2.75</v>
+      </c>
+      <c r="K187" t="s">
+        <v>426</v>
       </c>
       <c r="L187" s="1">
-        <v>288834.0</v>
+        <v>191842.0</v>
       </c>
       <c r="M187" s="1">
-        <v>289077.04</v>
+        <v>197346.11</v>
       </c>
       <c r="N187" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
       <c r="B188" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>101.173</v>
+        <v>105.274</v>
       </c>
       <c r="D188" s="1">
-        <v>99.298</v>
+        <v>104.92</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>147954.02</v>
+        <v>104920.0</v>
       </c>
       <c r="H188" s="1">
-        <v>2793.75</v>
+        <v>354.0</v>
       </c>
       <c r="I188" s="1">
-        <v>1.888255553989</v>
+        <v>0.33739992375143</v>
       </c>
       <c r="J188">
-        <v>0.82</v>
+        <v>2.74</v>
       </c>
       <c r="K188" t="s">
-        <v>414</v>
+        <v>429</v>
       </c>
       <c r="L188" s="1">
-        <v>150747.77</v>
+        <v>105274.0</v>
       </c>
       <c r="M188" s="1">
-        <v>151965.79</v>
+        <v>108010.99</v>
       </c>
       <c r="N188" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="B189" s="1">
-        <v>141000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>99.302</v>
+        <v>103.545</v>
       </c>
       <c r="D189" s="1">
-        <v>99.459</v>
+        <v>99.953</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>140237.19</v>
+        <v>169920.1</v>
       </c>
       <c r="H189" s="1">
-        <v>-221.37</v>
+        <v>6106.4</v>
       </c>
       <c r="I189" s="1">
-        <v>-0.15785399008637</v>
+        <v>3.5936890338459</v>
       </c>
       <c r="J189">
-        <v>1.42</v>
+        <v>1.35</v>
       </c>
       <c r="K189" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="L189" s="1">
-        <v>140015.82</v>
+        <v>176026.5</v>
       </c>
       <c r="M189" s="1">
-        <v>142024.59</v>
+        <v>178327.32</v>
       </c>
       <c r="N189" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>415</v>
+        <v>430</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>419</v>
+        <v>434</v>
       </c>
       <c r="B190" s="1">
         <v>100000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>98.751</v>
+        <v>99.839</v>
       </c>
       <c r="D190" s="1">
-        <v>99.292</v>
+        <v>99.254</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>99292.0</v>
+        <v>99254.0</v>
       </c>
       <c r="H190" s="1">
-        <v>-541.0</v>
+        <v>585.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-0.54485759174959</v>
+        <v>0.58939690088057</v>
       </c>
       <c r="J190">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>0.31</v>
+      </c>
+      <c r="K190">
+        <v>305.14</v>
       </c>
       <c r="L190" s="1">
-        <v>98751.0</v>
+        <v>99839.0</v>
       </c>
       <c r="M190" s="1">
-        <v>100170.18</v>
+        <v>100144.14</v>
       </c>
       <c r="N190" s="1">
         <v>0.07</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>422</v>
+        <v>436</v>
       </c>
       <c r="B191" s="1">
         <v>100000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>104.093</v>
+        <v>104.021</v>
       </c>
       <c r="D191" s="1">
-        <v>105.478</v>
+        <v>99.961</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>105478.0</v>
+        <v>99961.0</v>
       </c>
       <c r="H191" s="1">
-        <v>-1385.0</v>
+        <v>4060.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-1.3130700240809</v>
+        <v>4.0615840177669</v>
       </c>
       <c r="J191">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>245.24</v>
+        <v>4.78</v>
+      </c>
+      <c r="K191" t="s">
+        <v>437</v>
       </c>
       <c r="L191" s="1">
-        <v>104093.0</v>
+        <v>104021.0</v>
       </c>
       <c r="M191" s="1">
-        <v>104338.24</v>
+        <v>108802.51</v>
       </c>
       <c r="N191" s="1">
         <v>0.08</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>421</v>
+        <v>435</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
       <c r="B192" s="1">
         <v>100000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>99.483</v>
+        <v>101.766</v>
       </c>
       <c r="D192" s="1">
-        <v>99.933</v>
+        <v>99.943</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>99933.0</v>
+        <v>99943.0</v>
       </c>
       <c r="H192" s="1">
-        <v>-450.0</v>
+        <v>1823.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-0.45030170214043</v>
+        <v>1.8240397026305</v>
       </c>
       <c r="J192">
-        <v>1.09</v>
+        <v>1.08</v>
       </c>
       <c r="K192" t="s">
-        <v>425</v>
+        <v>440</v>
       </c>
       <c r="L192" s="1">
-        <v>99483.0</v>
+        <v>101766.0</v>
       </c>
       <c r="M192" s="1">
-        <v>100574.1</v>
+        <v>102850.93</v>
       </c>
       <c r="N192" s="1">
         <v>0.07</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>427</v>
+        <v>442</v>
       </c>
       <c r="B193" s="1">
-        <v>108207.99</v>
+        <v>141000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>96.489</v>
+        <v>97.527</v>
       </c>
       <c r="D193" s="1">
-        <v>95.97999187</v>
+        <v>99.702</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>103858.02</v>
+        <v>140579.82</v>
       </c>
       <c r="H193" s="1">
-        <v>550.78</v>
+        <v>-3066.75</v>
       </c>
       <c r="I193" s="1">
-        <v>0.53032014282575</v>
+        <v>-2.1815008726003</v>
       </c>
       <c r="J193">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>856.18</v>
+        <v>2.55</v>
+      </c>
+      <c r="K193" t="s">
+        <v>443</v>
       </c>
       <c r="L193" s="1">
-        <v>104408.8</v>
+        <v>137513.07</v>
       </c>
       <c r="M193" s="1">
-        <v>105264.98</v>
+        <v>141103.74</v>
       </c>
       <c r="N193" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>426</v>
+        <v>441</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="B194" s="1">
-        <v>426595.64</v>
+        <v>100000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>98.524</v>
+        <v>101.953</v>
       </c>
       <c r="D194" s="1">
-        <v>103.44637606</v>
+        <v>99.611</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>441297.73</v>
+        <v>99611.0</v>
       </c>
       <c r="H194" s="1">
-        <v>-20998.64</v>
+        <v>2342.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-4.7583838693211</v>
+        <v>2.3511459577757</v>
       </c>
       <c r="J194">
-        <v>2.97</v>
+        <v>3.92</v>
       </c>
       <c r="K194" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="L194" s="1">
-        <v>420299.09</v>
+        <v>101953.0</v>
       </c>
       <c r="M194" s="1">
-        <v>432956.71</v>
+        <v>105876.29</v>
       </c>
       <c r="N194" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="B195" s="1">
-        <v>478979.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>100.774</v>
+        <v>98.878</v>
       </c>
       <c r="D195" s="1">
-        <v>99.94868669</v>
+        <v>99.438</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>478733.22</v>
+        <v>99438.0</v>
       </c>
       <c r="H195" s="1">
-        <v>3953.08</v>
+        <v>-560.0</v>
       </c>
       <c r="I195" s="1">
-        <v>0.825737557966</v>
+        <v>-0.56316498722822</v>
       </c>
       <c r="J195">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.46</v>
+      </c>
+      <c r="K195">
+        <v>462.33</v>
       </c>
       <c r="L195" s="1">
-        <v>482686.3</v>
+        <v>98878.0</v>
       </c>
       <c r="M195" s="1">
-        <v>483825.35</v>
+        <v>99340.33</v>
       </c>
       <c r="N195" s="1">
-        <v>0.35</v>
+        <v>0.07</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
       <c r="B196" s="1">
-        <v>629523.57</v>
+        <v>200000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>104.64</v>
+        <v>100.103</v>
       </c>
       <c r="D196" s="1">
-        <v>121.27118608</v>
+        <v>102.8745</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>763430.7</v>
+        <v>205749.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-104697.24</v>
+        <v>-5543.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-13.714046343696</v>
+        <v>-2.6940592663877</v>
       </c>
       <c r="J196">
-        <v>0.95</v>
+        <v>0.53</v>
       </c>
       <c r="K196" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="L196" s="1">
-        <v>658733.46</v>
+        <v>200206.0</v>
       </c>
       <c r="M196" s="1">
-        <v>664744.12</v>
+        <v>201268.33</v>
       </c>
       <c r="N196" s="1">
-        <v>0.48</v>
+        <v>0.15</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
       <c r="B197" s="1">
-        <v>162000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>98.964</v>
+        <v>104.408</v>
       </c>
       <c r="D197" s="1">
-        <v>100.0</v>
+        <v>99.661</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>162000.0</v>
+        <v>99661.0</v>
       </c>
       <c r="H197" s="1">
-        <v>-1678.32</v>
+        <v>4747.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-1.036</v>
+        <v>4.7631470685624</v>
       </c>
       <c r="J197">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.43</v>
+      </c>
+      <c r="K197">
+        <v>430.82</v>
       </c>
       <c r="L197" s="1">
-        <v>160321.68</v>
+        <v>104408.0</v>
       </c>
       <c r="M197" s="1">
-        <v>163605.44</v>
+        <v>104838.82</v>
       </c>
       <c r="N197" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>437</v>
+        <v>452</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>441</v>
+        <v>455</v>
       </c>
       <c r="B198" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>101.458</v>
+        <v>101.908</v>
       </c>
       <c r="D198" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>100000.0</v>
+        <v>197200.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1458.0</v>
+        <v>6616.0</v>
       </c>
       <c r="I198" s="1">
-        <v>1.458</v>
+        <v>3.3549695740365</v>
       </c>
       <c r="J198">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>266.05</v>
+        <v>1.02</v>
+      </c>
+      <c r="K198" t="s">
+        <v>456</v>
       </c>
       <c r="L198" s="1">
-        <v>101458.0</v>
+        <v>203816.0</v>
       </c>
       <c r="M198" s="1">
-        <v>101724.05</v>
+        <v>205853.67</v>
       </c>
       <c r="N198" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
       <c r="B199" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>105.522</v>
+        <v>103.36</v>
       </c>
       <c r="D199" s="1">
-        <v>104.64733</v>
+        <v>100.0</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>104647.33</v>
+        <v>200000.0</v>
       </c>
       <c r="H199" s="1">
-        <v>874.67</v>
+        <v>6720.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.83582638945494</v>
+        <v>3.36</v>
       </c>
       <c r="J199">
-        <v>2.82</v>
+        <v>0.72</v>
       </c>
       <c r="K199" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
       <c r="L199" s="1">
-        <v>105522.0</v>
+        <v>206720.0</v>
       </c>
       <c r="M199" s="1">
-        <v>108345.97</v>
+        <v>208169.59</v>
       </c>
       <c r="N199" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
       <c r="B200" s="1">
         <v>100000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>99.372</v>
+        <v>106.866</v>
       </c>
       <c r="D200" s="1">
-        <v>100.028</v>
+        <v>109.3</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>100028.0</v>
+        <v>109300.0</v>
       </c>
       <c r="H200" s="1">
-        <v>-656.0</v>
+        <v>-2434.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-0.655816371416</v>
+        <v>-2.2268984446478</v>
       </c>
       <c r="J200">
-        <v>1.55</v>
+        <v>2.4</v>
       </c>
       <c r="K200" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="L200" s="1">
-        <v>99372.0</v>
+        <v>106866.0</v>
       </c>
       <c r="M200" s="1">
-        <v>100925.26</v>
+        <v>109268.05</v>
       </c>
       <c r="N200" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="B201" s="1">
         <v>100000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>106.291</v>
+        <v>99.251</v>
       </c>
       <c r="D201" s="1">
-        <v>107.84</v>
+        <v>99.852</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>107840.0</v>
+        <v>99852.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-1549.0</v>
+        <v>-601.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-1.4363872403561</v>
+        <v>-0.6018907983816</v>
       </c>
       <c r="J201">
-        <v>2.8</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>0.77</v>
+      </c>
+      <c r="K201">
+        <v>767.12</v>
       </c>
       <c r="L201" s="1">
-        <v>106291.0</v>
+        <v>99251.0</v>
       </c>
       <c r="M201" s="1">
-        <v>109088.95</v>
+        <v>100018.12</v>
       </c>
       <c r="N201" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>448</v>
+        <v>463</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>452</v>
+        <v>466</v>
       </c>
       <c r="B202" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.851</v>
+        <v>100.112</v>
       </c>
       <c r="D202" s="1">
-        <v>100.34</v>
+        <v>99.934</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>200680.0</v>
+        <v>99934.0</v>
       </c>
       <c r="H202" s="1">
-        <v>1022.0</v>
+        <v>178.0</v>
       </c>
       <c r="I202" s="1">
-        <v>0.50926848714371</v>
+        <v>0.17811755758801</v>
       </c>
       <c r="J202">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.63</v>
+      </c>
+      <c r="K202">
+        <v>632.19</v>
       </c>
       <c r="L202" s="1">
-        <v>201702.0</v>
+        <v>100112.0</v>
       </c>
       <c r="M202" s="1">
-        <v>204967.75</v>
+        <v>100744.19</v>
       </c>
       <c r="N202" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>451</v>
+        <v>465</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="B203" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>98.589</v>
+        <v>100.934</v>
       </c>
       <c r="D203" s="1">
-        <v>99.528</v>
+        <v>100.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>135358.08</v>
+        <v>100000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>-1277.04</v>
+        <v>934.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-0.94345309862551</v>
+        <v>0.934</v>
       </c>
       <c r="J203">
-        <v>1.97</v>
+        <v>1.03</v>
       </c>
       <c r="K203" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="L203" s="1">
-        <v>134081.04</v>
+        <v>100934.0</v>
       </c>
       <c r="M203" s="1">
-        <v>136759.59</v>
+        <v>101960.62</v>
       </c>
       <c r="N203" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="B204" s="1">
         <v>100000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>98.318</v>
+        <v>99.598</v>
       </c>
       <c r="D204" s="1">
-        <v>99.46</v>
+        <v>99.589</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>99460.0</v>
+        <v>99589.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-1142.0</v>
+        <v>9.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-1.1482002815202</v>
+        <v>0.0090371426563175</v>
       </c>
       <c r="J204">
-        <v>2.4</v>
+        <v>1.35</v>
       </c>
       <c r="K204" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="L204" s="1">
-        <v>98318.0</v>
+        <v>99598.0</v>
       </c>
       <c r="M204" s="1">
-        <v>100722.11</v>
+        <v>100948.0</v>
       </c>
       <c r="N204" s="1">
         <v>0.07</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="B205" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>99.066</v>
+        <v>86.031</v>
       </c>
       <c r="D205" s="1">
-        <v>100.45</v>
+        <v>85.96</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>100450.0</v>
+        <v>171920.0</v>
       </c>
       <c r="H205" s="1">
-        <v>-1384.0</v>
+        <v>142.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-1.377799900448</v>
+        <v>0.082596556537925</v>
       </c>
       <c r="J205">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>371.58</v>
+        <v>0.61</v>
+      </c>
+      <c r="K205" t="s">
+        <v>475</v>
       </c>
       <c r="L205" s="1">
-        <v>99066.0</v>
+        <v>172062.0</v>
       </c>
       <c r="M205" s="1">
-        <v>99437.58</v>
+        <v>173291.45</v>
       </c>
       <c r="N205" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>463</v>
+        <v>477</v>
       </c>
       <c r="B206" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>96.591</v>
+        <v>99.434</v>
       </c>
       <c r="D206" s="1">
-        <v>99.077</v>
+        <v>99.89775</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>198154.0</v>
+        <v>399591.0</v>
       </c>
       <c r="H206" s="1">
-        <v>-4972.0</v>
+        <v>-1855.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-2.509159542578</v>
+        <v>-0.46422466972479</v>
       </c>
       <c r="J206">
-        <v>2.55</v>
+        <v>1.44</v>
       </c>
       <c r="K206" t="s">
-        <v>464</v>
+        <v>478</v>
       </c>
       <c r="L206" s="1">
-        <v>193182.0</v>
+        <v>397736.0</v>
       </c>
       <c r="M206" s="1">
-        <v>198283.37</v>
+        <v>403489.42</v>
       </c>
       <c r="N206" s="1">
-        <v>0.14</v>
+        <v>0.29</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>466</v>
+        <v>480</v>
       </c>
       <c r="B207" s="1">
         <v>100000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>105.308</v>
+        <v>100.451</v>
       </c>
       <c r="D207" s="1">
-        <v>104.92</v>
+        <v>99.662</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>104920.0</v>
+        <v>99662.0</v>
       </c>
       <c r="H207" s="1">
-        <v>388.0</v>
+        <v>789.0</v>
       </c>
       <c r="I207" s="1">
-        <v>0.36980556614563</v>
+        <v>0.79167586442175</v>
       </c>
       <c r="J207">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.77</v>
+      </c>
+      <c r="K207">
+        <v>774.66</v>
       </c>
       <c r="L207" s="1">
-        <v>105308.0</v>
+        <v>100451.0</v>
       </c>
       <c r="M207" s="1">
-        <v>107786.08</v>
+        <v>101225.66</v>
       </c>
       <c r="N207" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>465</v>
+        <v>479</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>469</v>
+        <v>482</v>
       </c>
       <c r="B208" s="1">
         <v>100000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>99.924</v>
+        <v>99.724</v>
       </c>
       <c r="D208" s="1">
-        <v>92.51784</v>
+        <v>99.571</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>92517.84</v>
+        <v>99571.0</v>
       </c>
       <c r="H208" s="1">
-        <v>7406.16</v>
+        <v>153.0</v>
       </c>
       <c r="I208" s="1">
-        <v>8.0051155539299</v>
+        <v>0.15365919795925</v>
       </c>
       <c r="J208">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>656.85</v>
+        <v>2.18</v>
+      </c>
+      <c r="K208" t="s">
+        <v>483</v>
       </c>
       <c r="L208" s="1">
-        <v>99924.0</v>
+        <v>99724.0</v>
       </c>
       <c r="M208" s="1">
-        <v>100580.85</v>
+        <v>101905.51</v>
       </c>
       <c r="N208" s="1">
         <v>0.07</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>468</v>
+        <v>481</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>471</v>
+        <v>485</v>
       </c>
       <c r="B209" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>103.798</v>
+        <v>99.356</v>
       </c>
       <c r="D209" s="1">
-        <v>99.953</v>
+        <v>100.0</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>169920.1</v>
+        <v>100000.0</v>
       </c>
       <c r="H209" s="1">
-        <v>6536.5</v>
+        <v>-644.0</v>
       </c>
       <c r="I209" s="1">
-        <v>3.8468079997599</v>
+        <v>-0.644</v>
       </c>
       <c r="J209">
-        <v>1.08</v>
+        <v>2.71</v>
       </c>
       <c r="K209" t="s">
-        <v>472</v>
+        <v>486</v>
       </c>
       <c r="L209" s="1">
-        <v>176456.6</v>
+        <v>99356.0</v>
       </c>
       <c r="M209" s="1">
-        <v>178292.83</v>
+        <v>102066.96</v>
       </c>
       <c r="N209" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>470</v>
+        <v>484</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>474</v>
+        <v>488</v>
       </c>
       <c r="B210" s="1">
-        <v>100000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.011</v>
+        <v>98.602</v>
       </c>
       <c r="D210" s="1">
-        <v>99.254</v>
+        <v>100.0</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>99254.0</v>
+        <v>175000.0</v>
       </c>
       <c r="H210" s="1">
-        <v>757.0</v>
+        <v>-2446.5</v>
       </c>
       <c r="I210" s="1">
-        <v>0.76268966490016</v>
+        <v>-1.398</v>
       </c>
       <c r="J210">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>67.81</v>
+        <v>1.62</v>
+      </c>
+      <c r="K210" t="s">
+        <v>489</v>
       </c>
       <c r="L210" s="1">
-        <v>100011.0</v>
+        <v>172553.5</v>
       </c>
       <c r="M210" s="1">
-        <v>100078.81</v>
+        <v>175380.39</v>
       </c>
       <c r="N210" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>473</v>
+        <v>487</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>476</v>
+        <v>491</v>
       </c>
       <c r="B211" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>104.158</v>
+        <v>98.422</v>
       </c>
       <c r="D211" s="1">
-        <v>99.961</v>
+        <v>100.0</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>99961.0</v>
+        <v>116000.0</v>
       </c>
       <c r="H211" s="1">
-        <v>4197.0</v>
+        <v>-1830.48</v>
       </c>
       <c r="I211" s="1">
-        <v>4.1986374686128</v>
+        <v>-1.578</v>
       </c>
       <c r="J211">
-        <v>4.5</v>
+        <v>3.17</v>
       </c>
       <c r="K211" t="s">
-        <v>477</v>
+        <v>492</v>
       </c>
       <c r="L211" s="1">
-        <v>104158.0</v>
+        <v>114169.52</v>
       </c>
       <c r="M211" s="1">
-        <v>108659.03</v>
+        <v>117841.38</v>
       </c>
       <c r="N211" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="B212" s="1">
         <v>100000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>102.273</v>
+        <v>99.269</v>
       </c>
       <c r="D212" s="1">
-        <v>99.943</v>
+        <v>100.42</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>99943.0</v>
+        <v>100420.0</v>
       </c>
       <c r="H212" s="1">
-        <v>2330.0</v>
+        <v>-1151.0</v>
       </c>
       <c r="I212" s="1">
-        <v>2.3313288574487</v>
+        <v>-1.1461860187214</v>
       </c>
       <c r="J212">
-        <v>0.85</v>
+        <v>0.61</v>
       </c>
       <c r="K212">
-        <v>854.79</v>
+        <v>605.82</v>
       </c>
       <c r="L212" s="1">
-        <v>102273.0</v>
+        <v>99269.0</v>
       </c>
       <c r="M212" s="1">
-        <v>103127.79</v>
+        <v>99874.82</v>
       </c>
       <c r="N212" s="1">
         <v>0.07</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>478</v>
+        <v>493</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="B213" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>98.439</v>
+        <v>99.298</v>
       </c>
       <c r="D213" s="1">
-        <v>99.702</v>
+        <v>99.259</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>140579.82</v>
+        <v>99259.0</v>
       </c>
       <c r="H213" s="1">
-        <v>-1780.83</v>
+        <v>39.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-1.2667749894686</v>
+        <v>0.039291147402251</v>
       </c>
       <c r="J213">
-        <v>2.36</v>
+        <v>1.55</v>
       </c>
       <c r="K213" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="L213" s="1">
-        <v>138798.99</v>
+        <v>99298.0</v>
       </c>
       <c r="M213" s="1">
-        <v>142126.01</v>
+        <v>100844.23</v>
       </c>
       <c r="N213" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="B214" s="1">
-        <v>100000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>102.077</v>
+        <v>100.351</v>
       </c>
       <c r="D214" s="1">
-        <v>99.611</v>
+        <v>99.731</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>99611.0</v>
+        <v>185499.66</v>
       </c>
       <c r="H214" s="1">
-        <v>2466.0</v>
+        <v>1153.2</v>
       </c>
       <c r="I214" s="1">
-        <v>2.4756302014838</v>
+        <v>0.62167229848292</v>
       </c>
       <c r="J214">
-        <v>3.69</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>0.42</v>
+      </c>
+      <c r="K214">
+        <v>783.49</v>
       </c>
       <c r="L214" s="1">
-        <v>102077.0</v>
+        <v>186652.86</v>
       </c>
       <c r="M214" s="1">
-        <v>105770.15</v>
+        <v>187436.35</v>
       </c>
       <c r="N214" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>487</v>
+        <v>501</v>
       </c>
       <c r="B215" s="1">
-        <v>100000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>99.259</v>
+        <v>98.41</v>
       </c>
       <c r="D215" s="1">
-        <v>99.438</v>
+        <v>99.228</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>99438.0</v>
+        <v>230208.96</v>
       </c>
       <c r="H215" s="1">
-        <v>-179.0</v>
+        <v>-1897.76</v>
       </c>
       <c r="I215" s="1">
-        <v>-0.18001166556045</v>
+        <v>-0.82436409078083</v>
       </c>
       <c r="J215">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>282.53</v>
+        <v>0.44</v>
+      </c>
+      <c r="K215" t="s">
+        <v>502</v>
       </c>
       <c r="L215" s="1">
-        <v>99259.0</v>
+        <v>228311.2</v>
       </c>
       <c r="M215" s="1">
-        <v>99541.53</v>
+        <v>229334.54</v>
       </c>
       <c r="N215" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>486</v>
+        <v>500</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
       <c r="B216" s="1">
-        <v>200000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>100.328</v>
+        <v>91.834</v>
       </c>
       <c r="D216" s="1">
-        <v>102.8745</v>
+        <v>83.45955844</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>205749.0</v>
+        <v>257055.44</v>
       </c>
       <c r="H216" s="1">
-        <v>-5093.0</v>
+        <v>25793.28</v>
       </c>
       <c r="I216" s="1">
-        <v>-2.475346174222</v>
+        <v>10.034131158633</v>
       </c>
       <c r="J216">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>587.67</v>
+        <v>1.56</v>
+      </c>
+      <c r="K216" t="s">
+        <v>505</v>
       </c>
       <c r="L216" s="1">
-        <v>200656.0</v>
+        <v>282848.72</v>
       </c>
       <c r="M216" s="1">
-        <v>201243.67</v>
+        <v>287658.58</v>
       </c>
       <c r="N216" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>491</v>
+        <v>507</v>
       </c>
       <c r="B217" s="1">
         <v>100000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>104.479</v>
+        <v>102.089</v>
       </c>
       <c r="D217" s="1">
-        <v>99.661</v>
+        <v>99.329</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>99661.0</v>
+        <v>99329.0</v>
       </c>
       <c r="H217" s="1">
-        <v>4818.0</v>
+        <v>2760.0</v>
       </c>
       <c r="I217" s="1">
-        <v>4.834388577277</v>
+        <v>2.7786447059771</v>
       </c>
       <c r="J217">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>164.73</v>
+        <v>1.95</v>
+      </c>
+      <c r="K217" t="s">
+        <v>508</v>
       </c>
       <c r="L217" s="1">
-        <v>104479.0</v>
+        <v>102089.0</v>
       </c>
       <c r="M217" s="1">
-        <v>104643.73</v>
+        <v>104042.42</v>
       </c>
       <c r="N217" s="1">
         <v>0.08</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>490</v>
+        <v>506</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="B218" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>101.879</v>
+        <v>100.909</v>
       </c>
       <c r="D218" s="1">
-        <v>98.6</v>
+        <v>100.25</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>197200.0</v>
+        <v>100250.0</v>
       </c>
       <c r="H218" s="1">
-        <v>6558.0</v>
+        <v>659.0</v>
       </c>
       <c r="I218" s="1">
-        <v>3.3255578093306</v>
+        <v>0.6573566084788</v>
       </c>
       <c r="J218">
-        <v>0.77</v>
+        <v>1.01</v>
       </c>
       <c r="K218" t="s">
-        <v>494</v>
+        <v>511</v>
       </c>
       <c r="L218" s="1">
-        <v>203758.0</v>
+        <v>100909.0</v>
       </c>
       <c r="M218" s="1">
-        <v>205292.25</v>
+        <v>101914.97</v>
       </c>
       <c r="N218" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="B219" s="1">
         <v>200000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>103.381</v>
+        <v>99.171</v>
       </c>
       <c r="D219" s="1">
-        <v>100.0</v>
+        <v>99.5965</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>200000.0</v>
+        <v>199193.0</v>
       </c>
       <c r="H219" s="1">
-        <v>6762.0</v>
+        <v>-851.0</v>
       </c>
       <c r="I219" s="1">
-        <v>3.381</v>
+        <v>-0.4272238482276</v>
       </c>
       <c r="J219">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>896.11</v>
+        <v>0.81</v>
+      </c>
+      <c r="K219" t="s">
+        <v>514</v>
       </c>
       <c r="L219" s="1">
-        <v>206762.0</v>
+        <v>198342.0</v>
       </c>
       <c r="M219" s="1">
-        <v>207658.11</v>
+        <v>199965.29</v>
       </c>
       <c r="N219" s="1">
         <v>0.15</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>495</v>
+        <v>512</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>498</v>
+        <v>516</v>
       </c>
       <c r="B220" s="1">
         <v>100000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>106.989</v>
+        <v>101.555</v>
       </c>
       <c r="D220" s="1">
-        <v>109.3</v>
+        <v>99.651</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>109300.0</v>
+        <v>99651.0</v>
       </c>
       <c r="H220" s="1">
-        <v>-2311.0</v>
+        <v>1904.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-2.1143641354071</v>
+        <v>1.9106682321301</v>
       </c>
       <c r="J220">
-        <v>2.1</v>
+        <v>1.05</v>
       </c>
       <c r="K220" t="s">
-        <v>499</v>
+        <v>517</v>
       </c>
       <c r="L220" s="1">
-        <v>106989.0</v>
+        <v>101555.0</v>
       </c>
       <c r="M220" s="1">
-        <v>109089.0</v>
+        <v>102606.71</v>
       </c>
       <c r="N220" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>497</v>
+        <v>515</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
       <c r="B221" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>99.371</v>
+        <v>100.74</v>
       </c>
       <c r="D221" s="1">
-        <v>99.852</v>
+        <v>99.768</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>99852.0</v>
+        <v>149652.0</v>
       </c>
       <c r="H221" s="1">
-        <v>-481.0</v>
+        <v>1458.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-0.48171293514401</v>
+        <v>0.97426028385855</v>
       </c>
       <c r="J221">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="K221">
-        <v>536.99</v>
+        <v>716.61</v>
       </c>
       <c r="L221" s="1">
-        <v>99371.0</v>
+        <v>151110.0</v>
       </c>
       <c r="M221" s="1">
-        <v>99907.99</v>
+        <v>151826.61</v>
       </c>
       <c r="N221" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>500</v>
+        <v>518</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>503</v>
+        <v>521</v>
       </c>
       <c r="B222" s="1">
-        <v>100000.0</v>
+        <v>565896.0</v>
       </c>
       <c r="C222" s="1">
-        <v>100.333</v>
+        <v>98.445</v>
       </c>
       <c r="D222" s="1">
-        <v>99.934</v>
+        <v>98.12918451</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>99934.0</v>
+        <v>555309.13</v>
       </c>
       <c r="H222" s="1">
-        <v>399.0</v>
+        <v>1787.19</v>
       </c>
       <c r="I222" s="1">
-        <v>0.39926351391919</v>
+        <v>0.32183695593119</v>
       </c>
       <c r="J222">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>445.21</v>
+        <v>1.02</v>
+      </c>
+      <c r="K222" t="s">
+        <v>522</v>
       </c>
       <c r="L222" s="1">
-        <v>100333.0</v>
+        <v>557096.32</v>
       </c>
       <c r="M222" s="1">
-        <v>100778.21</v>
+        <v>562840.55</v>
       </c>
       <c r="N222" s="1">
-        <v>0.07</v>
+        <v>0.41</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>502</v>
+        <v>520</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="B223" s="1">
-        <v>100000.0</v>
+        <v>554859.0</v>
       </c>
       <c r="C223" s="1">
-        <v>101.338</v>
+        <v>87.265</v>
       </c>
       <c r="D223" s="1">
-        <v>100.0</v>
+        <v>90.79023319</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>100000.0</v>
+        <v>503757.78</v>
       </c>
       <c r="H223" s="1">
-        <v>1338.0</v>
+        <v>-19560.07</v>
       </c>
       <c r="I223" s="1">
-        <v>1.338</v>
+        <v>-3.8828323405745</v>
       </c>
       <c r="J223">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>808.85</v>
+        <v>2.56</v>
+      </c>
+      <c r="K223" t="s">
+        <v>525</v>
       </c>
       <c r="L223" s="1">
-        <v>101338.0</v>
+        <v>484197.71</v>
       </c>
       <c r="M223" s="1">
-        <v>102146.85</v>
+        <v>498409.32</v>
       </c>
       <c r="N223" s="1">
-        <v>0.07</v>
+        <v>0.36</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>507</v>
+        <v>527</v>
       </c>
       <c r="B224" s="1">
         <v>100000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>99.678</v>
+        <v>99.98</v>
       </c>
       <c r="D224" s="1">
-        <v>99.589</v>
+        <v>99.766</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>99589.0</v>
+        <v>99766.0</v>
       </c>
       <c r="H224" s="1">
-        <v>89.0</v>
+        <v>214.0</v>
       </c>
       <c r="I224" s="1">
-        <v>0.089367299601362</v>
+        <v>0.21450193452679</v>
       </c>
       <c r="J224">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>0.35</v>
+      </c>
+      <c r="K224">
+        <v>349.32</v>
       </c>
       <c r="L224" s="1">
-        <v>99678.0</v>
+        <v>99980.0</v>
       </c>
       <c r="M224" s="1">
-        <v>100833.82</v>
+        <v>100329.32</v>
       </c>
       <c r="N224" s="1">
         <v>0.07</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>510</v>
+        <v>529</v>
       </c>
       <c r="B225" s="1">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>85.968</v>
+        <v>98.602</v>
       </c>
       <c r="D225" s="1">
-        <v>85.96</v>
+        <v>99.945</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>171920.0</v>
+        <v>129928.5</v>
       </c>
       <c r="H225" s="1">
-        <v>16.0</v>
+        <v>-1745.9</v>
       </c>
       <c r="I225" s="1">
-        <v>0.0093066542577943</v>
+        <v>-1.3437390564811</v>
       </c>
       <c r="J225">
-        <v>0.58</v>
+        <v>1.98</v>
       </c>
       <c r="K225" t="s">
-        <v>511</v>
+        <v>530</v>
       </c>
       <c r="L225" s="1">
-        <v>171936.0</v>
+        <v>128182.6</v>
       </c>
       <c r="M225" s="1">
-        <v>173093.53</v>
+        <v>130757.88</v>
       </c>
       <c r="N225" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>513</v>
+        <v>532</v>
       </c>
       <c r="B226" s="1">
         <v>100000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>99.526</v>
+        <v>98.95</v>
       </c>
       <c r="D226" s="1">
-        <v>100.65</v>
+        <v>98.71</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>100650.0</v>
+        <v>98710.0</v>
       </c>
       <c r="H226" s="1">
-        <v>-1124.0</v>
+        <v>240.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-1.116741182315</v>
+        <v>0.24313646033836</v>
       </c>
       <c r="J226">
-        <v>1.27</v>
+        <v>1.53</v>
       </c>
       <c r="K226" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="L226" s="1">
-        <v>99526.0</v>
+        <v>98950.0</v>
       </c>
       <c r="M226" s="1">
-        <v>100791.75</v>
+        <v>100484.25</v>
       </c>
       <c r="N226" s="1">
         <v>0.07</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>512</v>
+        <v>531</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>516</v>
+        <v>535</v>
       </c>
       <c r="B227" s="1">
-        <v>100000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>100.901</v>
+        <v>73.518</v>
       </c>
       <c r="D227" s="1">
-        <v>99.662</v>
+        <v>72.7651</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>99662.0</v>
+        <v>87318.12</v>
       </c>
       <c r="H227" s="1">
-        <v>1239.0</v>
+        <v>903.48</v>
       </c>
       <c r="I227" s="1">
-        <v>1.2432020228372</v>
+        <v>1.0346993270125</v>
       </c>
       <c r="J227">
-        <v>0.57</v>
+        <v>0.03</v>
       </c>
       <c r="K227">
-        <v>566.1</v>
+        <v>34.93</v>
       </c>
       <c r="L227" s="1">
-        <v>100901.0</v>
+        <v>88221.6</v>
       </c>
       <c r="M227" s="1">
-        <v>101467.1</v>
+        <v>88256.53</v>
       </c>
       <c r="N227" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>515</v>
+        <v>534</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>518</v>
+        <v>537</v>
       </c>
       <c r="B228" s="1">
-        <v>100000.0</v>
+        <v>772000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>99.848</v>
+        <v>86.857</v>
       </c>
       <c r="D228" s="1">
-        <v>99.571</v>
+        <v>86.41115544</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>99571.0</v>
+        <v>667094.12</v>
       </c>
       <c r="H228" s="1">
-        <v>277.0</v>
+        <v>3441.92</v>
       </c>
       <c r="I228" s="1">
-        <v>0.27819344990007</v>
+        <v>0.51595717857624</v>
       </c>
       <c r="J228">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.1</v>
+      </c>
+      <c r="K228">
+        <v>785.22</v>
       </c>
       <c r="L228" s="1">
-        <v>99848.0</v>
+        <v>670536.04</v>
       </c>
       <c r="M228" s="1">
-        <v>101842.52</v>
+        <v>671321.26</v>
       </c>
       <c r="N228" s="1">
-        <v>0.07</v>
+        <v>0.49</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>517</v>
+        <v>536</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>521</v>
+        <v>539</v>
       </c>
       <c r="B229" s="1">
-        <v>100000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>99.284</v>
+        <v>62.626</v>
       </c>
       <c r="D229" s="1">
-        <v>100.0</v>
+        <v>72.92776</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>100000.0</v>
+        <v>18231.94</v>
       </c>
       <c r="H229" s="1">
-        <v>-716.0</v>
+        <v>-2575.44</v>
       </c>
       <c r="I229" s="1">
-        <v>-0.716</v>
+        <v>-14.125978913928</v>
       </c>
       <c r="J229">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>0.2</v>
+      </c>
+      <c r="K229">
+        <v>50.86</v>
       </c>
       <c r="L229" s="1">
-        <v>99284.0</v>
+        <v>15656.5</v>
       </c>
       <c r="M229" s="1">
-        <v>101781.74</v>
+        <v>15707.36</v>
       </c>
       <c r="N229" s="1">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
       <c r="B230" s="1">
-        <v>175000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>98.957</v>
+        <v>95.764</v>
       </c>
       <c r="D230" s="1">
-        <v>100.0</v>
+        <v>93.56469231</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>175000.0</v>
+        <v>194614.56</v>
       </c>
       <c r="H230" s="1">
-        <v>-1825.25</v>
+        <v>4574.56</v>
       </c>
       <c r="I230" s="1">
-        <v>-1.043</v>
+        <v>2.3505743866235</v>
       </c>
       <c r="J230">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>0.41</v>
+      </c>
+      <c r="K230">
+        <v>846.25</v>
       </c>
       <c r="L230" s="1">
-        <v>173174.75</v>
+        <v>199189.12</v>
       </c>
       <c r="M230" s="1">
-        <v>175654.48</v>
+        <v>200035.37</v>
       </c>
       <c r="N230" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>523</v>
+        <v>540</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
       <c r="B231" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>98.667</v>
+        <v>101.42</v>
       </c>
       <c r="D231" s="1">
-        <v>100.0</v>
+        <v>101.62</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>116000.0</v>
+        <v>101620.0</v>
       </c>
       <c r="H231" s="1">
-        <v>-1546.28</v>
+        <v>-200.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-1.333</v>
+        <v>-0.19681165124975</v>
       </c>
       <c r="J231">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>0.01</v>
+      </c>
+      <c r="K231">
+        <v>12.27</v>
       </c>
       <c r="L231" s="1">
-        <v>114453.72</v>
+        <v>101420.0</v>
       </c>
       <c r="M231" s="1">
-        <v>117876.84</v>
+        <v>101432.27</v>
       </c>
       <c r="N231" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="B232" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>99.59</v>
+        <v>101.131</v>
       </c>
       <c r="D232" s="1">
-        <v>100.42</v>
+        <v>100.0965</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>100420.0</v>
+        <v>150144.75</v>
       </c>
       <c r="H232" s="1">
-        <v>-830.0</v>
+        <v>1551.75</v>
       </c>
       <c r="I232" s="1">
-        <v>-0.82652857996415</v>
+        <v>1.0335026699235</v>
       </c>
       <c r="J232">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>397.26</v>
+        <v>3.32</v>
+      </c>
+      <c r="K232" t="s">
+        <v>546</v>
       </c>
       <c r="L232" s="1">
-        <v>99590.0</v>
+        <v>151696.5</v>
       </c>
       <c r="M232" s="1">
-        <v>99987.26</v>
+        <v>156683.9</v>
       </c>
       <c r="N232" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
       <c r="B233" s="1">
-        <v>100000.0</v>
+        <v>1095503.0</v>
       </c>
       <c r="C233" s="1">
-        <v>98.943</v>
+        <v>87.8</v>
       </c>
       <c r="D233" s="1">
-        <v>99.259</v>
+        <v>87.27119871</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>99259.0</v>
+        <v>956058.6</v>
       </c>
       <c r="H233" s="1">
-        <v>-316.0</v>
+        <v>5793.03</v>
       </c>
       <c r="I233" s="1">
-        <v>-0.31835904049003</v>
+        <v>0.60592833953902</v>
       </c>
       <c r="J233">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>0.0</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
       </c>
       <c r="L233" s="1">
-        <v>98943.0</v>
+        <v>961851.63</v>
       </c>
       <c r="M233" s="1">
-        <v>100237.52</v>
+        <v>961851.63</v>
       </c>
       <c r="N233" s="1">
-        <v>0.07</v>
+        <v>0.7</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>535</v>
+        <v>550</v>
       </c>
       <c r="B234" s="1">
-        <v>186000.0</v>
+        <v>1668300.0</v>
       </c>
       <c r="C234" s="1">
-        <v>100.685</v>
+        <v>84.641</v>
       </c>
       <c r="D234" s="1">
-        <v>99.731</v>
+        <v>84.18192351</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>185499.66</v>
+        <v>1404407.03</v>
       </c>
       <c r="H234" s="1">
-        <v>1774.44</v>
+        <v>7658.77</v>
       </c>
       <c r="I234" s="1">
-        <v>0.9565731818592</v>
+        <v>0.5453383411218</v>
       </c>
       <c r="J234">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="K234">
-        <v>382.19</v>
+        <v>0.0</v>
       </c>
       <c r="L234" s="1">
-        <v>187274.1</v>
+        <v>1412065.8</v>
       </c>
       <c r="M234" s="1">
-        <v>187656.29</v>
+        <v>1412065.8</v>
       </c>
       <c r="N234" s="1">
-        <v>0.14</v>
+        <v>1.03</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>534</v>
+        <v>549</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>537</v>
+        <v>552</v>
       </c>
       <c r="B235" s="1">
-        <v>200000.0</v>
+        <v>4104769.0</v>
       </c>
       <c r="C235" s="1">
-        <v>100.689</v>
+        <v>62.423</v>
       </c>
       <c r="D235" s="1">
-        <v>99.451</v>
+        <v>68.69611079</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>198902.0</v>
+        <v>2819816.66</v>
       </c>
       <c r="H235" s="1">
-        <v>2476.0</v>
+        <v>-257496.71</v>
       </c>
       <c r="I235" s="1">
-        <v>1.2448341394254</v>
+        <v>-9.1316826959949</v>
       </c>
       <c r="J235">
-        <v>0.56</v>
+        <v>0.06</v>
       </c>
       <c r="K235" t="s">
-        <v>538</v>
+        <v>553</v>
       </c>
       <c r="L235" s="1">
-        <v>201378.0</v>
+        <v>2562319.95</v>
       </c>
       <c r="M235" s="1">
-        <v>202493.07</v>
+        <v>2564850.29</v>
       </c>
       <c r="N235" s="1">
-        <v>0.15</v>
+        <v>1.87</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>536</v>
+        <v>551</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>540</v>
+        <v>555</v>
       </c>
       <c r="B236" s="1">
-        <v>232000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>98.471</v>
+        <v>99.227</v>
       </c>
       <c r="D236" s="1">
-        <v>99.228</v>
+        <v>99.87859615</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>230208.96</v>
+        <v>519368.7</v>
       </c>
       <c r="H236" s="1">
-        <v>-1756.24</v>
+        <v>-3388.3</v>
       </c>
       <c r="I236" s="1">
-        <v>-0.76288950699399</v>
+        <v>-0.65238817818633</v>
       </c>
       <c r="J236">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>639.59</v>
+        <v>2.29</v>
+      </c>
+      <c r="K236" t="s">
+        <v>556</v>
       </c>
       <c r="L236" s="1">
-        <v>228452.72</v>
+        <v>515980.4</v>
       </c>
       <c r="M236" s="1">
-        <v>229092.31</v>
+        <v>527893.39</v>
       </c>
       <c r="N236" s="1">
-        <v>0.17</v>
+        <v>0.38</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>539</v>
+        <v>554</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="B237" s="1">
-        <v>308000.0</v>
+        <v>502884.0</v>
       </c>
       <c r="C237" s="1">
-        <v>91.613</v>
+        <v>96.896</v>
       </c>
       <c r="D237" s="1">
-        <v>83.45955844</v>
+        <v>98.22407553</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>257055.44</v>
+        <v>493953.16</v>
       </c>
       <c r="H237" s="1">
-        <v>25112.6</v>
+        <v>-6678.68</v>
       </c>
       <c r="I237" s="1">
-        <v>9.7693322498835</v>
+        <v>-1.3520877161713</v>
       </c>
       <c r="J237">
-        <v>1.45</v>
+        <v>0.51</v>
       </c>
       <c r="K237" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="L237" s="1">
-        <v>282168.04</v>
+        <v>487274.48</v>
       </c>
       <c r="M237" s="1">
-        <v>286645.64</v>
+        <v>489816.46</v>
       </c>
       <c r="N237" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>545</v>
+        <v>561</v>
       </c>
       <c r="B238" s="1">
-        <v>100000.0</v>
+        <v>428459.0</v>
       </c>
       <c r="C238" s="1">
-        <v>102.356</v>
+        <v>96.674</v>
       </c>
       <c r="D238" s="1">
-        <v>99.329</v>
+        <v>98.51635512</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>99329.0</v>
+        <v>422102.19</v>
       </c>
       <c r="H238" s="1">
-        <v>3027.0</v>
+        <v>-7893.73</v>
       </c>
       <c r="I238" s="1">
-        <v>3.0474483786205</v>
+        <v>-1.8700992761966</v>
       </c>
       <c r="J238">
-        <v>1.73</v>
+        <v>0.54</v>
       </c>
       <c r="K238" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="L238" s="1">
-        <v>102356.0</v>
+        <v>414208.46</v>
       </c>
       <c r="M238" s="1">
-        <v>104086.48</v>
+        <v>416532.7</v>
       </c>
       <c r="N238" s="1">
-        <v>0.08</v>
+        <v>0.3</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>544</v>
+        <v>560</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>548</v>
+        <v>564</v>
       </c>
       <c r="B239" s="1">
         <v>100000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>100.622</v>
+        <v>83.243</v>
       </c>
       <c r="D239" s="1">
-        <v>100.25</v>
+        <v>81.75</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>100250.0</v>
+        <v>81750.0</v>
       </c>
       <c r="H239" s="1">
-        <v>372.0</v>
+        <v>1493.0</v>
       </c>
       <c r="I239" s="1">
-        <v>0.371072319202</v>
+        <v>1.8262996941896</v>
       </c>
       <c r="J239">
-        <v>0.75</v>
+        <v>0.48</v>
       </c>
       <c r="K239">
-        <v>754.48</v>
+        <v>484.93</v>
       </c>
       <c r="L239" s="1">
-        <v>100622.0</v>
+        <v>83243.0</v>
       </c>
       <c r="M239" s="1">
-        <v>101376.48</v>
+        <v>83727.93</v>
       </c>
       <c r="N239" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>547</v>
+        <v>563</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="B240" s="1">
-        <v>200000.0</v>
+        <v>1827099.0</v>
       </c>
       <c r="C240" s="1">
-        <v>99.131</v>
+        <v>99.285</v>
       </c>
       <c r="D240" s="1">
-        <v>99.5965</v>
+        <v>99.1842418</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>199193.0</v>
+        <v>1812194.29</v>
       </c>
       <c r="H240" s="1">
-        <v>-931.0</v>
+        <v>1840.95</v>
       </c>
       <c r="I240" s="1">
-        <v>-0.46738590211503</v>
+        <v>0.101586789571</v>
       </c>
       <c r="J240">
-        <v>0.6</v>
+        <v>0.14</v>
       </c>
       <c r="K240" t="s">
-        <v>551</v>
+        <v>567</v>
       </c>
       <c r="L240" s="1">
-        <v>198262.0</v>
+        <v>1814035.24</v>
       </c>
       <c r="M240" s="1">
-        <v>199453.78</v>
+        <v>1816503.08</v>
       </c>
       <c r="N240" s="1">
-        <v>0.14</v>
+        <v>1.32</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
       <c r="B241" s="1">
-        <v>100000.0</v>
+        <v>2403663.72</v>
       </c>
       <c r="C241" s="1">
-        <v>101.708</v>
+        <v>87.496</v>
       </c>
       <c r="D241" s="1">
-        <v>99.651</v>
+        <v>102.00630062</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>99651.0</v>
+        <v>2451888.44</v>
       </c>
       <c r="H241" s="1">
-        <v>2057.0</v>
+        <v>-348778.83</v>
       </c>
       <c r="I241" s="1">
-        <v>2.064204072212</v>
+        <v>-14.22490617069</v>
       </c>
       <c r="J241">
-        <v>0.79</v>
+        <v>0.03</v>
       </c>
       <c r="K241">
-        <v>785.62</v>
+        <v>823.17</v>
       </c>
       <c r="L241" s="1">
-        <v>101708.0</v>
+        <v>2103109.61</v>
       </c>
       <c r="M241" s="1">
-        <v>102493.62</v>
+        <v>2103932.78</v>
       </c>
       <c r="N241" s="1">
-        <v>0.07</v>
+        <v>1.53</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>552</v>
+        <v>568</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>555</v>
+        <v>571</v>
       </c>
       <c r="B242" s="1">
-        <v>150000.0</v>
+        <v>2949658.0</v>
       </c>
       <c r="C242" s="1">
-        <v>100.93</v>
+        <v>96.72</v>
       </c>
       <c r="D242" s="1">
-        <v>99.768</v>
+        <v>97.06506619</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>149652.0</v>
+        <v>2863087.49</v>
       </c>
       <c r="H242" s="1">
-        <v>1743.0</v>
+        <v>-10178.28</v>
       </c>
       <c r="I242" s="1">
-        <v>1.1647021088926</v>
+        <v>-0.35550013876803</v>
       </c>
       <c r="J242">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>382.19</v>
+        <v>0.99</v>
+      </c>
+      <c r="K242" t="s">
+        <v>572</v>
       </c>
       <c r="L242" s="1">
-        <v>151395.0</v>
+        <v>2852909.21</v>
       </c>
       <c r="M242" s="1">
-        <v>151777.19</v>
+        <v>2882001.73</v>
       </c>
       <c r="N242" s="1">
-        <v>0.11</v>
+        <v>2.1</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>554</v>
+        <v>570</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>557</v>
+        <v>574</v>
       </c>
       <c r="B243" s="1">
-        <v>555896.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>99.033</v>
+        <v>100.677</v>
       </c>
       <c r="D243" s="1">
-        <v>98.10396729</v>
+        <v>100.0</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>545356.03</v>
+        <v>100000.0</v>
       </c>
       <c r="H243" s="1">
-        <v>5164.45</v>
+        <v>677.0</v>
       </c>
       <c r="I243" s="1">
-        <v>0.94698687021027</v>
+        <v>0.677</v>
       </c>
       <c r="J243">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>0.89</v>
+      </c>
+      <c r="K243">
+        <v>894.97</v>
       </c>
       <c r="L243" s="1">
-        <v>550520.48</v>
+        <v>100677.0</v>
       </c>
       <c r="M243" s="1">
-        <v>555123.76</v>
+        <v>101571.97</v>
       </c>
       <c r="N243" s="1">
-        <v>0.4</v>
+        <v>0.07</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>556</v>
+        <v>573</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="B244" s="1">
-        <v>544859.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>88.672</v>
+        <v>99.089</v>
       </c>
       <c r="D244" s="1">
-        <v>90.81661127</v>
+        <v>99.24</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>494822.48</v>
+        <v>99240.0</v>
       </c>
       <c r="H244" s="1">
-        <v>-11685.1</v>
+        <v>-151.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-2.361473148916</v>
+        <v>-0.152156388553</v>
       </c>
       <c r="J244">
-        <v>2.37</v>
+        <v>1.74</v>
       </c>
       <c r="K244" t="s">
-        <v>561</v>
+        <v>577</v>
       </c>
       <c r="L244" s="1">
-        <v>483137.38</v>
+        <v>99089.0</v>
       </c>
       <c r="M244" s="1">
-        <v>496034.86</v>
+        <v>100825.3</v>
       </c>
       <c r="N244" s="1">
-        <v>0.36</v>
+        <v>0.07</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>563</v>
+        <v>579</v>
       </c>
       <c r="B245" s="1">
         <v>100000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>99.479</v>
+        <v>89.873</v>
       </c>
       <c r="D245" s="1">
-        <v>99.766</v>
+        <v>85.48</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>99766.0</v>
+        <v>85480.0</v>
       </c>
       <c r="H245" s="1">
-        <v>-287.0</v>
+        <v>4393.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-0.28767315518313</v>
+        <v>5.1392138511933</v>
       </c>
       <c r="J245">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="K245">
-        <v>104.79</v>
+        <v>400.41</v>
       </c>
       <c r="L245" s="1">
-        <v>99479.0</v>
+        <v>89873.0</v>
       </c>
       <c r="M245" s="1">
-        <v>99583.79</v>
+        <v>90273.41</v>
       </c>
       <c r="N245" s="1">
         <v>0.07</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>565</v>
+        <v>581</v>
       </c>
       <c r="B246" s="1">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>98.981</v>
+        <v>92.839</v>
       </c>
       <c r="D246" s="1">
-        <v>99.945</v>
+        <v>92.546</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>129928.5</v>
+        <v>185092.0</v>
       </c>
       <c r="H246" s="1">
-        <v>-1253.2</v>
+        <v>586.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-0.96453049177047</v>
+        <v>0.31659931277419</v>
       </c>
       <c r="J246">
-        <v>1.78</v>
+        <v>1.31</v>
       </c>
       <c r="K246" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="L246" s="1">
-        <v>128675.3</v>
+        <v>185678.0</v>
       </c>
       <c r="M246" s="1">
-        <v>130988.05</v>
+        <v>188305.4</v>
       </c>
       <c r="N246" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>564</v>
+        <v>580</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="B247" s="1">
         <v>100000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>98.975</v>
+        <v>101.292</v>
       </c>
       <c r="D247" s="1">
-        <v>98.71</v>
+        <v>99.942</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>98710.0</v>
+        <v>99942.0</v>
       </c>
       <c r="H247" s="1">
-        <v>265.0</v>
+        <v>1350.0</v>
       </c>
       <c r="I247" s="1">
-        <v>0.26846317495694</v>
+        <v>1.3507834544036</v>
       </c>
       <c r="J247">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>0.97</v>
+      </c>
+      <c r="K247">
+        <v>973.29</v>
       </c>
       <c r="L247" s="1">
-        <v>98975.0</v>
+        <v>101292.0</v>
       </c>
       <c r="M247" s="1">
-        <v>100279.11</v>
+        <v>102265.29</v>
       </c>
       <c r="N247" s="1">
         <v>0.07</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>571</v>
+        <v>586</v>
       </c>
       <c r="B248" s="1">
-        <v>120000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>74.083</v>
+        <v>95.555</v>
       </c>
       <c r="D248" s="1">
-        <v>72.7651</v>
+        <v>94.7</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>87318.12</v>
+        <v>94700.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1581.48</v>
+        <v>855.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1.8111704649619</v>
+        <v>0.90285110876452</v>
       </c>
       <c r="J248">
-        <v>0.02</v>
+        <v>0.51</v>
       </c>
       <c r="K248">
-        <v>26.3</v>
+        <v>506.85</v>
       </c>
       <c r="L248" s="1">
-        <v>88899.6</v>
+        <v>95555.0</v>
       </c>
       <c r="M248" s="1">
-        <v>88925.9</v>
+        <v>96061.85</v>
       </c>
       <c r="N248" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>573</v>
+        <v>588</v>
       </c>
       <c r="B249" s="1">
-        <v>592000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>86.909</v>
+        <v>101.596</v>
       </c>
       <c r="D249" s="1">
-        <v>86.20606757</v>
+        <v>99.858</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>510339.92</v>
+        <v>99858.0</v>
       </c>
       <c r="H249" s="1">
-        <v>4161.36</v>
+        <v>1738.0</v>
       </c>
       <c r="I249" s="1">
-        <v>0.81540946277532</v>
+        <v>1.7404714694867</v>
       </c>
       <c r="J249">
-        <v>0.09</v>
+        <v>0.36</v>
       </c>
       <c r="K249">
-        <v>559.56</v>
+        <v>360.96</v>
       </c>
       <c r="L249" s="1">
-        <v>514501.28</v>
+        <v>101596.0</v>
       </c>
       <c r="M249" s="1">
-        <v>515060.84</v>
+        <v>101956.96</v>
       </c>
       <c r="N249" s="1">
-        <v>0.37</v>
+        <v>0.07</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>572</v>
+        <v>587</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>575</v>
+        <v>590</v>
       </c>
       <c r="B250" s="1">
-        <v>25000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>63.224</v>
+        <v>98.797</v>
       </c>
       <c r="D250" s="1">
-        <v>72.92776</v>
+        <v>98.9</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>18231.94</v>
+        <v>197800.0</v>
       </c>
       <c r="H250" s="1">
-        <v>-2425.94</v>
+        <v>-206.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-13.305989379079</v>
+        <v>-0.1041456016178</v>
       </c>
       <c r="J250">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>47.26</v>
+        <v>2.53</v>
+      </c>
+      <c r="K250" t="s">
+        <v>591</v>
       </c>
       <c r="L250" s="1">
-        <v>15806.0</v>
+        <v>197594.0</v>
       </c>
       <c r="M250" s="1">
-        <v>15853.26</v>
+        <v>202648.79</v>
       </c>
       <c r="N250" s="1">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>574</v>
+        <v>589</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>577</v>
+        <v>593</v>
       </c>
       <c r="B251" s="1">
-        <v>208000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>95.473</v>
+        <v>97.989</v>
       </c>
       <c r="D251" s="1">
-        <v>93.56469231</v>
+        <v>97.019</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>194614.56</v>
+        <v>97019.0</v>
       </c>
       <c r="H251" s="1">
-        <v>3969.28</v>
+        <v>970.0</v>
       </c>
       <c r="I251" s="1">
-        <v>2.0395596300708</v>
+        <v>0.99980416207135</v>
       </c>
       <c r="J251">
-        <v>0.38</v>
+        <v>0.58</v>
       </c>
       <c r="K251">
-        <v>786.41</v>
+        <v>575.34</v>
       </c>
       <c r="L251" s="1">
-        <v>198583.84</v>
+        <v>97989.0</v>
       </c>
       <c r="M251" s="1">
-        <v>199370.25</v>
+        <v>98564.34</v>
       </c>
       <c r="N251" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>576</v>
+        <v>592</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>579</v>
+        <v>595</v>
       </c>
       <c r="B252" s="1">
-        <v>135000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>99.088</v>
+        <v>98.673</v>
       </c>
       <c r="D252" s="1">
-        <v>99.998</v>
+        <v>99.628</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>134997.3</v>
+        <v>147449.44</v>
       </c>
       <c r="H252" s="1">
-        <v>-1228.5</v>
+        <v>-1413.4</v>
       </c>
       <c r="I252" s="1">
-        <v>-0.91001820036401</v>
+        <v>-0.95856586501787</v>
       </c>
       <c r="J252">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>391.17</v>
+        <v>2.5</v>
+      </c>
+      <c r="K252" t="s">
+        <v>596</v>
       </c>
       <c r="L252" s="1">
-        <v>133768.8</v>
+        <v>146036.04</v>
       </c>
       <c r="M252" s="1">
-        <v>134159.97</v>
+        <v>149739.08</v>
       </c>
       <c r="N252" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>578</v>
+        <v>594</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>581</v>
+        <v>598</v>
       </c>
       <c r="B253" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>101.277</v>
+        <v>99.307</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0965</v>
+        <v>99.736</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>150144.75</v>
+        <v>99736.0</v>
       </c>
       <c r="H253" s="1">
-        <v>1770.75</v>
+        <v>-429.0</v>
       </c>
       <c r="I253" s="1">
-        <v>1.1793619157513</v>
+        <v>-0.43013555787278</v>
       </c>
       <c r="J253">
-        <v>3.11</v>
+        <v>2.52</v>
       </c>
       <c r="K253" t="s">
-        <v>582</v>
+        <v>599</v>
       </c>
       <c r="L253" s="1">
-        <v>151915.5</v>
+        <v>99307.0</v>
       </c>
       <c r="M253" s="1">
-        <v>156583.58</v>
+        <v>101827.55</v>
       </c>
       <c r="N253" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>580</v>
+        <v>597</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>584</v>
+        <v>601</v>
       </c>
       <c r="B254" s="1">
-        <v>1085503.0</v>
+        <v>116000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>88.0</v>
+        <v>99.881</v>
       </c>
       <c r="D254" s="1">
-        <v>87.26291867</v>
+        <v>99.394</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>947241.6</v>
+        <v>115297.04</v>
       </c>
       <c r="H254" s="1">
-        <v>8001.04</v>
+        <v>564.92</v>
       </c>
       <c r="I254" s="1">
-        <v>0.84466729501745</v>
+        <v>0.48996921343341</v>
       </c>
       <c r="J254">
-        <v>0.0</v>
+        <v>0.73</v>
       </c>
       <c r="K254">
-        <v>0.0</v>
+        <v>846.16</v>
       </c>
       <c r="L254" s="1">
-        <v>955242.64</v>
+        <v>115861.96</v>
       </c>
       <c r="M254" s="1">
-        <v>955242.64</v>
+        <v>116708.12</v>
       </c>
       <c r="N254" s="1">
-        <v>0.69</v>
+        <v>0.08</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>583</v>
+        <v>600</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>586</v>
+        <v>603</v>
       </c>
       <c r="B255" s="1">
-        <v>1648300.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>84.936</v>
+        <v>95.803</v>
       </c>
       <c r="D255" s="1">
-        <v>84.17083237</v>
+        <v>93.6</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>1387387.83</v>
+        <v>93600.0</v>
       </c>
       <c r="H255" s="1">
-        <v>12612.26</v>
+        <v>2203.0</v>
       </c>
       <c r="I255" s="1">
-        <v>0.90906520349108</v>
+        <v>2.3536324786325</v>
       </c>
       <c r="J255">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.16</v>
+      </c>
+      <c r="K255" t="s">
+        <v>604</v>
       </c>
       <c r="L255" s="1">
-        <v>1400000.09</v>
+        <v>95803.0</v>
       </c>
       <c r="M255" s="1">
-        <v>1400000.09</v>
+        <v>96964.99</v>
       </c>
       <c r="N255" s="1">
-        <v>1.01</v>
+        <v>0.07</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>585</v>
+        <v>602</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>588</v>
+        <v>606</v>
       </c>
       <c r="B256" s="1">
-        <v>4054769.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>63.368</v>
+        <v>99.25</v>
       </c>
       <c r="D256" s="1">
-        <v>68.75977793</v>
+        <v>100.0</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>2788050.16</v>
+        <v>200000.0</v>
       </c>
       <c r="H256" s="1">
-        <v>-218624.14</v>
+        <v>-1500.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-7.8414708292049</v>
+        <v>-0.75</v>
       </c>
       <c r="J256">
-        <v>0.03</v>
+        <v>3.43</v>
       </c>
       <c r="K256" t="s">
-        <v>589</v>
+        <v>607</v>
       </c>
       <c r="L256" s="1">
-        <v>2569426.02</v>
+        <v>198500.0</v>
       </c>
       <c r="M256" s="1">
-        <v>2570759.09</v>
+        <v>205358.22</v>
       </c>
       <c r="N256" s="1">
-        <v>1.86</v>
+        <v>0.15</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>587</v>
+        <v>605</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>591</v>
+        <v>609</v>
       </c>
       <c r="B257" s="1">
-        <v>1106659.0</v>
+        <v>152000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>99.586</v>
+        <v>101.223</v>
       </c>
       <c r="D257" s="1">
-        <v>99.44980703</v>
+        <v>99.849</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>1100570.24</v>
+        <v>151770.48</v>
       </c>
       <c r="H257" s="1">
-        <v>1507.19</v>
+        <v>2088.48</v>
       </c>
       <c r="I257" s="1">
-        <v>0.13694627977584</v>
+        <v>1.3760778775952</v>
       </c>
       <c r="J257">
-        <v>1.97</v>
+        <v>3.12</v>
       </c>
       <c r="K257" t="s">
-        <v>592</v>
+        <v>610</v>
       </c>
       <c r="L257" s="1">
-        <v>1102077.43</v>
+        <v>153858.96</v>
       </c>
       <c r="M257" s="1">
-        <v>1123831.62</v>
+        <v>158604.69</v>
       </c>
       <c r="N257" s="1">
-        <v>0.81</v>
+        <v>0.12</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>590</v>
+        <v>608</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>594</v>
+        <v>612</v>
       </c>
       <c r="B258" s="1">
-        <v>492884.0</v>
+        <v>117000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>98.833</v>
+        <v>99.755</v>
       </c>
       <c r="D258" s="1">
-        <v>98.21541377</v>
+        <v>99.115</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>484088.06</v>
+        <v>115964.55</v>
       </c>
       <c r="H258" s="1">
-        <v>3043.98</v>
+        <v>748.8</v>
       </c>
       <c r="I258" s="1">
-        <v>0.62880708109182</v>
+        <v>0.64571457397972</v>
       </c>
       <c r="J258">
-        <v>0.27</v>
+        <v>0.96</v>
       </c>
       <c r="K258" t="s">
-        <v>595</v>
+        <v>613</v>
       </c>
       <c r="L258" s="1">
-        <v>487132.04</v>
+        <v>116713.35</v>
       </c>
       <c r="M258" s="1">
-        <v>488460.8</v>
+        <v>117835.27</v>
       </c>
       <c r="N258" s="1">
-        <v>0.35</v>
+        <v>0.09</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>593</v>
+        <v>611</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>597</v>
+        <v>615</v>
       </c>
       <c r="B259" s="1">
-        <v>428459.0</v>
+        <v>108553.72</v>
       </c>
       <c r="C259" s="1">
-        <v>98.965</v>
+        <v>90.083</v>
       </c>
       <c r="D259" s="1">
-        <v>98.51635512</v>
+        <v>92.84837037</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>422102.19</v>
+        <v>100790.36</v>
       </c>
       <c r="H259" s="1">
-        <v>1922.26</v>
+        <v>-3001.92</v>
       </c>
       <c r="I259" s="1">
-        <v>0.45540156993737</v>
+        <v>-2.9783800752374</v>
       </c>
       <c r="J259">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0.2</v>
+      </c>
+      <c r="K259">
+        <v>212.65</v>
       </c>
       <c r="L259" s="1">
-        <v>424024.45</v>
+        <v>97788.44</v>
       </c>
       <c r="M259" s="1">
-        <v>425264.05</v>
+        <v>98001.09</v>
       </c>
       <c r="N259" s="1">
-        <v>0.31</v>
+        <v>0.07</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>596</v>
+        <v>614</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>600</v>
+        <v>617</v>
       </c>
       <c r="B260" s="1">
-        <v>100000.0</v>
+        <v>136465.0</v>
       </c>
       <c r="C260" s="1">
-        <v>83.408</v>
+        <v>93.959</v>
       </c>
       <c r="D260" s="1">
-        <v>81.75</v>
+        <v>93.83347378</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
-        <v>81750.0</v>
+        <v>128049.85</v>
       </c>
       <c r="H260" s="1">
-        <v>1658.0</v>
+        <v>171.3</v>
       </c>
       <c r="I260" s="1">
-        <v>2.0281345565749</v>
+        <v>0.13377602550882</v>
       </c>
       <c r="J260">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="K260">
-        <v>398.63</v>
+        <v>570.35</v>
       </c>
       <c r="L260" s="1">
-        <v>83408.0</v>
+        <v>128221.15</v>
       </c>
       <c r="M260" s="1">
-        <v>83806.63</v>
+        <v>128791.5</v>
       </c>
       <c r="N260" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>599</v>
+        <v>616</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>602</v>
+        <v>619</v>
       </c>
       <c r="B261" s="1">
-        <v>1807099.0</v>
+        <v>84286.0</v>
       </c>
       <c r="C261" s="1">
-        <v>99.217</v>
+        <v>65.862</v>
       </c>
       <c r="D261" s="1">
-        <v>99.18303812</v>
+        <v>65.25033813</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
-        <v>1792335.69</v>
+        <v>54996.9</v>
       </c>
       <c r="H261" s="1">
-        <v>613.72</v>
+        <v>515.54</v>
       </c>
       <c r="I261" s="1">
-        <v>0.034241353526805</v>
+        <v>0.93739828972178</v>
       </c>
       <c r="J261">
+        <v>0.23</v>
+      </c>
+      <c r="K261">
+        <v>190.51</v>
+      </c>
+      <c r="L261" s="1">
+        <v>55512.44</v>
+      </c>
+      <c r="M261" s="1">
+        <v>55702.95</v>
+      </c>
+      <c r="N261" s="1">
         <v>0.04</v>
       </c>
-      <c r="K261">
-[...10 lines deleted...]
-      </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>601</v>
+        <v>618</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>604</v>
+        <v>621</v>
       </c>
       <c r="B262" s="1">
-        <v>2373663.72</v>
+        <v>725000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>88.361</v>
+        <v>100.186</v>
       </c>
       <c r="D262" s="1">
-        <v>102.1667905</v>
+        <v>124.37369103</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>2425096.04</v>
+        <v>901709.26</v>
       </c>
       <c r="H262" s="1">
-        <v>-327703.04</v>
+        <v>54216.21</v>
       </c>
       <c r="I262" s="1">
-        <v>-13.512992252464</v>
+        <v>6.0126043288055</v>
       </c>
       <c r="J262">
-        <v>2.39</v>
+        <v>0.52</v>
       </c>
       <c r="K262" t="s">
-        <v>605</v>
+        <v>622</v>
       </c>
       <c r="L262" s="1">
-        <v>2097393.0</v>
+        <v>955925.47</v>
       </c>
       <c r="M262" s="1">
-        <v>2154133.32</v>
+        <v>959685.03</v>
       </c>
       <c r="N262" s="1">
-        <v>1.56</v>
+        <v>0.7</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>603</v>
+        <v>620</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>607</v>
+        <v>624</v>
       </c>
       <c r="B263" s="1">
-        <v>2919658.0</v>
+        <v>796000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>97.19</v>
+        <v>99.995</v>
       </c>
       <c r="D263" s="1">
-        <v>97.0584702</v>
+        <v>100.86104271</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>2833775.39</v>
+        <v>802853.9</v>
       </c>
       <c r="H263" s="1">
-        <v>3840.22</v>
+        <v>-6893.7</v>
       </c>
       <c r="I263" s="1">
-        <v>0.13551603325908</v>
+        <v>-0.85864937568342</v>
       </c>
       <c r="J263">
-        <v>0.84</v>
+        <v>0.94</v>
       </c>
       <c r="K263" t="s">
-        <v>608</v>
+        <v>625</v>
       </c>
       <c r="L263" s="1">
-        <v>2837615.61</v>
+        <v>795960.2</v>
       </c>
       <c r="M263" s="1">
-        <v>2862212.73</v>
+        <v>803473.82</v>
       </c>
       <c r="N263" s="1">
-        <v>2.07</v>
+        <v>0.59</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>606</v>
+        <v>623</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>610</v>
+        <v>627</v>
       </c>
       <c r="B264" s="1">
-        <v>100000.0</v>
+        <v>531000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>100.712</v>
+        <v>98.728</v>
       </c>
       <c r="D264" s="1">
-        <v>100.0</v>
+        <v>97.9866968</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>100000.0</v>
+        <v>520309.36</v>
       </c>
       <c r="H264" s="1">
-        <v>712.0</v>
+        <v>3936.32</v>
       </c>
       <c r="I264" s="1">
-        <v>0.712</v>
+        <v>0.75653453553094</v>
       </c>
       <c r="J264">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>654.02</v>
+        <v>0.98</v>
+      </c>
+      <c r="K264" t="s">
+        <v>628</v>
       </c>
       <c r="L264" s="1">
-        <v>100712.0</v>
+        <v>524245.68</v>
       </c>
       <c r="M264" s="1">
-        <v>101366.02</v>
+        <v>529472.71</v>
       </c>
       <c r="N264" s="1">
-        <v>0.07</v>
+        <v>0.39</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>609</v>
+        <v>626</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="B265" s="1">
-        <v>100000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>99.564</v>
+        <v>85.668</v>
       </c>
       <c r="D265" s="1">
-        <v>99.24</v>
+        <v>95.00169032</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>99240.0</v>
+        <v>294505.24</v>
       </c>
       <c r="H265" s="1">
-        <v>324.0</v>
+        <v>-28934.44</v>
       </c>
       <c r="I265" s="1">
-        <v>0.32648125755744</v>
+        <v>-9.8247623709514</v>
       </c>
       <c r="J265">
-        <v>1.52</v>
+        <v>1.15</v>
       </c>
       <c r="K265" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="L265" s="1">
-        <v>99564.0</v>
+        <v>265570.8</v>
       </c>
       <c r="M265" s="1">
-        <v>101084.55</v>
+        <v>269129.9</v>
       </c>
       <c r="N265" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>611</v>
+        <v>629</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>615</v>
+        <v>633</v>
       </c>
       <c r="B266" s="1">
-        <v>100000.0</v>
+        <v>1097000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>89.869</v>
+        <v>100.499</v>
       </c>
       <c r="D266" s="1">
-        <v>85.48</v>
+        <v>99.92508204</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>85480.0</v>
+        <v>1096178.15</v>
       </c>
       <c r="H266" s="1">
-        <v>4389.0</v>
+        <v>6295.88</v>
       </c>
       <c r="I266" s="1">
-        <v>5.1345343940103</v>
+        <v>0.57434824804709</v>
       </c>
       <c r="J266">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="K266">
-        <v>293.97</v>
+        <v>906.22</v>
       </c>
       <c r="L266" s="1">
-        <v>89869.0</v>
+        <v>1102474.03</v>
       </c>
       <c r="M266" s="1">
-        <v>90162.97</v>
+        <v>1103380.25</v>
       </c>
       <c r="N266" s="1">
-        <v>0.07</v>
+        <v>0.8</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>617</v>
+        <v>635</v>
       </c>
       <c r="B267" s="1">
-        <v>200000.0</v>
+        <v>2438000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>92.82</v>
+        <v>97.601</v>
       </c>
       <c r="D267" s="1">
-        <v>92.546</v>
+        <v>97.75063495</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>185092.0</v>
+        <v>2383160.48</v>
       </c>
       <c r="H267" s="1">
-        <v>548.0</v>
+        <v>-3648.1</v>
       </c>
       <c r="I267" s="1">
-        <v>0.2960689819117</v>
+        <v>-0.15307823499994</v>
       </c>
       <c r="J267">
-        <v>1.21</v>
+        <v>1.04</v>
       </c>
       <c r="K267" t="s">
-        <v>618</v>
+        <v>636</v>
       </c>
       <c r="L267" s="1">
-        <v>185640.0</v>
+        <v>2379512.38</v>
       </c>
       <c r="M267" s="1">
-        <v>188066.03</v>
+        <v>2404901.55</v>
       </c>
       <c r="N267" s="1">
-        <v>0.14</v>
+        <v>1.75</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>616</v>
+        <v>634</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>620</v>
+        <v>638</v>
       </c>
       <c r="B268" s="1">
-        <v>100000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>101.477</v>
+        <v>97.087</v>
       </c>
       <c r="D268" s="1">
-        <v>99.942</v>
+        <v>99.406</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>99942.0</v>
+        <v>119287.2</v>
       </c>
       <c r="H268" s="1">
-        <v>1535.0</v>
+        <v>-2782.8</v>
       </c>
       <c r="I268" s="1">
-        <v>1.5358908166737</v>
+        <v>-2.3328571715993</v>
       </c>
       <c r="J268">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>764.73</v>
+        <v>1.8</v>
+      </c>
+      <c r="K268" t="s">
+        <v>639</v>
       </c>
       <c r="L268" s="1">
-        <v>101477.0</v>
+        <v>116504.4</v>
       </c>
       <c r="M268" s="1">
-        <v>102241.73</v>
+        <v>118661.93</v>
       </c>
       <c r="N268" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>622</v>
+        <v>641</v>
       </c>
       <c r="B269" s="1">
-        <v>100000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>94.882</v>
+        <v>98.762</v>
       </c>
       <c r="D269" s="1">
-        <v>94.7</v>
+        <v>100.0</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
-        <v>94700.0</v>
+        <v>191000.0</v>
       </c>
       <c r="H269" s="1">
-        <v>182.0</v>
+        <v>-2364.58</v>
       </c>
       <c r="I269" s="1">
-        <v>0.1921858500528</v>
+        <v>-1.238</v>
       </c>
       <c r="J269">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>470.89</v>
+        <v>1.21</v>
+      </c>
+      <c r="K269" t="s">
+        <v>642</v>
       </c>
       <c r="L269" s="1">
-        <v>94882.0</v>
+        <v>188635.42</v>
       </c>
       <c r="M269" s="1">
-        <v>95352.89</v>
+        <v>190949.27</v>
       </c>
       <c r="N269" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>621</v>
+        <v>640</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>624</v>
+        <v>644</v>
       </c>
       <c r="B270" s="1">
         <v>100000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>101.644</v>
+        <v>103.462</v>
       </c>
       <c r="D270" s="1">
-        <v>99.858</v>
+        <v>100.77</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
-        <v>99858.0</v>
+        <v>100770.0</v>
       </c>
       <c r="H270" s="1">
-        <v>1786.0</v>
+        <v>2692.0</v>
       </c>
       <c r="I270" s="1">
-        <v>1.7885397264115</v>
+        <v>2.6714299890841</v>
       </c>
       <c r="J270">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>138.01</v>
+        <v>1.08</v>
+      </c>
+      <c r="K270" t="s">
+        <v>645</v>
       </c>
       <c r="L270" s="1">
-        <v>101644.0</v>
+        <v>103462.0</v>
       </c>
       <c r="M270" s="1">
-        <v>101782.01</v>
+        <v>104542.14</v>
       </c>
       <c r="N270" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>623</v>
+        <v>643</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>626</v>
+        <v>647</v>
       </c>
       <c r="B271" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>98.273</v>
+        <v>100.428</v>
       </c>
       <c r="D271" s="1">
-        <v>98.9</v>
+        <v>99.076</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
-        <v>197800.0</v>
+        <v>99076.0</v>
       </c>
       <c r="H271" s="1">
-        <v>-1254.0</v>
+        <v>1352.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-0.63397371081901</v>
+        <v>1.3646089870403</v>
       </c>
       <c r="J271">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>0.33</v>
+      </c>
+      <c r="K271">
+        <v>326.03</v>
       </c>
       <c r="L271" s="1">
-        <v>196546.0</v>
+        <v>100428.0</v>
       </c>
       <c r="M271" s="1">
-        <v>201169.29</v>
+        <v>100754.03</v>
       </c>
       <c r="N271" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>629</v>
+        <v>649</v>
       </c>
       <c r="B272" s="1">
-        <v>100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>98.03</v>
+        <v>100.179</v>
       </c>
       <c r="D272" s="1">
-        <v>95.396</v>
+        <v>100.228</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
-        <v>95396.0</v>
+        <v>2906612.0</v>
       </c>
       <c r="H272" s="1">
-        <v>2634.0</v>
+        <v>-1421.0</v>
       </c>
       <c r="I272" s="1">
-        <v>2.7611220596251</v>
+        <v>-0.048888534142156</v>
       </c>
       <c r="J272">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>323.63</v>
+        <v>2.12</v>
+      </c>
+      <c r="K272" t="s">
+        <v>650</v>
       </c>
       <c r="L272" s="1">
-        <v>98030.0</v>
+        <v>2905191.0</v>
       </c>
       <c r="M272" s="1">
-        <v>98353.63</v>
+        <v>2966587.58</v>
       </c>
       <c r="N272" s="1">
-        <v>0.07</v>
+        <v>2.16</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>629</v>
+        <v>652</v>
       </c>
       <c r="B273" s="1">
         <v>100000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>98.149</v>
+        <v>100.832</v>
       </c>
       <c r="D273" s="1">
-        <v>98.642</v>
+        <v>98.69</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>98642.0</v>
+        <v>98690.0</v>
       </c>
       <c r="H273" s="1">
-        <v>-493.0</v>
+        <v>2142.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-0.4997871089394</v>
+        <v>2.1704326679501</v>
       </c>
       <c r="J273">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>323.63</v>
+        <v>3.07</v>
+      </c>
+      <c r="K273" t="s">
+        <v>653</v>
       </c>
       <c r="L273" s="1">
-        <v>98149.0</v>
+        <v>100832.0</v>
       </c>
       <c r="M273" s="1">
-        <v>98472.63</v>
+        <v>103900.15</v>
       </c>
       <c r="N273" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>630</v>
+        <v>651</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>632</v>
+        <v>655</v>
       </c>
       <c r="B274" s="1">
-        <v>148000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>98.784</v>
+        <v>84.986</v>
       </c>
       <c r="D274" s="1">
-        <v>99.628</v>
+        <v>85.427</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>147449.44</v>
+        <v>170854.0</v>
       </c>
       <c r="H274" s="1">
-        <v>-1249.12</v>
+        <v>-882.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-0.84715140321998</v>
+        <v>-0.51623023165978</v>
       </c>
       <c r="J274">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0.5</v>
+      </c>
+      <c r="K274">
+        <v>992.47</v>
       </c>
       <c r="L274" s="1">
-        <v>146200.32</v>
+        <v>169972.0</v>
       </c>
       <c r="M274" s="1">
-        <v>149626.62</v>
+        <v>170964.47</v>
       </c>
       <c r="N274" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>631</v>
+        <v>654</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
       <c r="B275" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>99.245</v>
+        <v>99.892</v>
       </c>
       <c r="D275" s="1">
-        <v>99.736</v>
+        <v>99.898</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
-        <v>99736.0</v>
+        <v>299694.0</v>
       </c>
       <c r="H275" s="1">
-        <v>-491.0</v>
+        <v>-18.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-0.49229967113179</v>
+        <v>-0.0060061262487737</v>
       </c>
       <c r="J275">
-        <v>2.29</v>
+        <v>0.39</v>
       </c>
       <c r="K275" t="s">
-        <v>636</v>
+        <v>658</v>
       </c>
       <c r="L275" s="1">
-        <v>99245.0</v>
+        <v>299676.0</v>
       </c>
       <c r="M275" s="1">
-        <v>101535.41</v>
+        <v>300859.56</v>
       </c>
       <c r="N275" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>634</v>
+        <v>656</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>638</v>
+        <v>660</v>
       </c>
       <c r="B276" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>99.725</v>
+        <v>88.811</v>
       </c>
       <c r="D276" s="1">
-        <v>99.394</v>
+        <v>85.8</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>115297.04</v>
+        <v>85800.0</v>
       </c>
       <c r="H276" s="1">
-        <v>383.96</v>
+        <v>3011.0</v>
       </c>
       <c r="I276" s="1">
-        <v>0.33301808962312</v>
+        <v>3.509324009324</v>
       </c>
       <c r="J276">
-        <v>0.51</v>
+        <v>0.3</v>
       </c>
       <c r="K276">
-        <v>595.89</v>
+        <v>297.6</v>
       </c>
       <c r="L276" s="1">
-        <v>115681.0</v>
+        <v>88811.0</v>
       </c>
       <c r="M276" s="1">
-        <v>116276.89</v>
+        <v>89108.6</v>
       </c>
       <c r="N276" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>637</v>
+        <v>659</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>640</v>
+        <v>662</v>
       </c>
       <c r="B277" s="1">
         <v>100000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>95.665</v>
+        <v>81.867</v>
       </c>
       <c r="D277" s="1">
-        <v>93.6</v>
+        <v>82.0</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
-        <v>93600.0</v>
+        <v>82000.0</v>
       </c>
       <c r="H277" s="1">
-        <v>2065.0</v>
+        <v>-133.0</v>
       </c>
       <c r="I277" s="1">
-        <v>2.2061965811966</v>
+        <v>-0.16219512195122</v>
       </c>
       <c r="J277">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>0.24</v>
+      </c>
+      <c r="K277">
+        <v>242.12</v>
       </c>
       <c r="L277" s="1">
-        <v>95665.0</v>
+        <v>81867.0</v>
       </c>
       <c r="M277" s="1">
-        <v>96733.49</v>
+        <v>82109.12</v>
       </c>
       <c r="N277" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>639</v>
+        <v>661</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
       <c r="B278" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>99.18</v>
+        <v>98.406</v>
       </c>
       <c r="D278" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>200000.0</v>
+        <v>99423.0</v>
       </c>
       <c r="H278" s="1">
-        <v>-1640.0</v>
+        <v>-1017.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-0.82</v>
+        <v>-1.0229021453788</v>
       </c>
       <c r="J278">
-        <v>3.21</v>
+        <v>1.02</v>
       </c>
       <c r="K278" t="s">
-        <v>644</v>
+        <v>665</v>
       </c>
       <c r="L278" s="1">
-        <v>198360.0</v>
+        <v>98406.0</v>
       </c>
       <c r="M278" s="1">
-        <v>204772.33</v>
+        <v>99425.18</v>
       </c>
       <c r="N278" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>642</v>
+        <v>663</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>646</v>
+        <v>667</v>
       </c>
       <c r="B279" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>101.412</v>
+        <v>98.42</v>
       </c>
       <c r="D279" s="1">
-        <v>99.849</v>
+        <v>97.59</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>151770.48</v>
+        <v>97590.0</v>
       </c>
       <c r="H279" s="1">
-        <v>2375.76</v>
+        <v>830.0</v>
       </c>
       <c r="I279" s="1">
-        <v>1.5653636991858</v>
+        <v>0.8504969771493</v>
       </c>
       <c r="J279">
-        <v>2.9</v>
+        <v>2.0</v>
       </c>
       <c r="K279" t="s">
-        <v>647</v>
+        <v>668</v>
       </c>
       <c r="L279" s="1">
-        <v>154146.24</v>
+        <v>98420.0</v>
       </c>
       <c r="M279" s="1">
-        <v>158555.28</v>
+        <v>100423.42</v>
       </c>
       <c r="N279" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>645</v>
+        <v>666</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>649</v>
+        <v>670</v>
       </c>
       <c r="B280" s="1">
-        <v>117000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>100.012</v>
+        <v>98.293</v>
       </c>
       <c r="D280" s="1">
-        <v>99.115</v>
+        <v>99.947</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
-        <v>115964.55</v>
+        <v>75959.72</v>
       </c>
       <c r="H280" s="1">
-        <v>1049.49</v>
+        <v>-1257.04</v>
       </c>
       <c r="I280" s="1">
-        <v>0.90500933259345</v>
+        <v>-1.654877084855</v>
       </c>
       <c r="J280">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>886.32</v>
+        <v>2.31</v>
+      </c>
+      <c r="K280" t="s">
+        <v>671</v>
       </c>
       <c r="L280" s="1">
-        <v>117014.04</v>
+        <v>74702.68</v>
       </c>
       <c r="M280" s="1">
-        <v>117900.36</v>
+        <v>76459.53</v>
       </c>
       <c r="N280" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>648</v>
+        <v>669</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>651</v>
+        <v>673</v>
       </c>
       <c r="B281" s="1">
-        <v>108553.72</v>
+        <v>102000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>90.367</v>
+        <v>102.598</v>
       </c>
       <c r="D281" s="1">
-        <v>92.84837037</v>
+        <v>100.0</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>100790.36</v>
+        <v>102000.0</v>
       </c>
       <c r="H281" s="1">
-        <v>-2693.62</v>
+        <v>2649.96</v>
       </c>
       <c r="I281" s="1">
-        <v>-2.6724976475925</v>
+        <v>2.598</v>
       </c>
       <c r="J281">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>131.45</v>
+        <v>1.36</v>
+      </c>
+      <c r="K281" t="s">
+        <v>674</v>
       </c>
       <c r="L281" s="1">
-        <v>98096.74</v>
+        <v>104649.96</v>
       </c>
       <c r="M281" s="1">
-        <v>98228.19</v>
+        <v>106037.27</v>
       </c>
       <c r="N281" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>650</v>
+        <v>672</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>653</v>
+        <v>676</v>
       </c>
       <c r="B282" s="1">
-        <v>136465.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>94.128</v>
+        <v>99.042</v>
       </c>
       <c r="D282" s="1">
-        <v>93.83347378</v>
+        <v>99.779</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
-        <v>128049.85</v>
+        <v>199558.0</v>
       </c>
       <c r="H282" s="1">
-        <v>401.93</v>
+        <v>-1474.0</v>
       </c>
       <c r="I282" s="1">
-        <v>0.31388556878434</v>
+        <v>-0.7386323775544</v>
       </c>
       <c r="J282">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>464.35</v>
+        <v>1.39</v>
+      </c>
+      <c r="K282" t="s">
+        <v>677</v>
       </c>
       <c r="L282" s="1">
-        <v>128451.78</v>
+        <v>198084.0</v>
       </c>
       <c r="M282" s="1">
-        <v>128916.13</v>
+        <v>200857.97</v>
       </c>
       <c r="N282" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>652</v>
+        <v>675</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
-        <v>655</v>
+        <v>679</v>
       </c>
       <c r="B283" s="1">
-        <v>84286.0</v>
+        <v>180000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>66.859</v>
+        <v>98.672</v>
       </c>
       <c r="D283" s="1">
-        <v>65.25033813</v>
+        <v>100.0</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>54996.9</v>
+        <v>180000.0</v>
       </c>
       <c r="H283" s="1">
-        <v>1355.88</v>
+        <v>-2390.4</v>
       </c>
       <c r="I283" s="1">
-        <v>2.4653753211545</v>
+        <v>-1.328</v>
       </c>
       <c r="J283">
-        <v>0.14</v>
+        <v>0.47</v>
       </c>
       <c r="K283">
-        <v>117.77</v>
+        <v>854.83</v>
       </c>
       <c r="L283" s="1">
-        <v>56352.78</v>
+        <v>177609.6</v>
       </c>
       <c r="M283" s="1">
-        <v>56470.55</v>
+        <v>178464.43</v>
       </c>
       <c r="N283" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>654</v>
+        <v>678</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
-        <v>657</v>
+        <v>681</v>
       </c>
       <c r="B284" s="1">
-        <v>715000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>101.038</v>
+        <v>98.417</v>
       </c>
       <c r="D284" s="1">
-        <v>124.26114266</v>
+        <v>99.215</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
-        <v>888467.17</v>
+        <v>69450.5</v>
       </c>
       <c r="H284" s="1">
-        <v>57861.91</v>
+        <v>-558.6</v>
       </c>
       <c r="I284" s="1">
-        <v>6.512554650725</v>
+        <v>-0.80431386383107</v>
       </c>
       <c r="J284">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>0.53</v>
+      </c>
+      <c r="K284">
+        <v>373.97</v>
       </c>
       <c r="L284" s="1">
-        <v>946329.08</v>
+        <v>68891.9</v>
       </c>
       <c r="M284" s="1">
-        <v>949351.42</v>
+        <v>69265.87</v>
       </c>
       <c r="N284" s="1">
-        <v>0.69</v>
+        <v>0.05</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>656</v>
+        <v>680</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>660</v>
+        <v>683</v>
       </c>
       <c r="B285" s="1">
-        <v>786000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>99.989</v>
+        <v>101.078</v>
       </c>
       <c r="D285" s="1">
-        <v>100.87206107</v>
+        <v>101.669</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
-        <v>792854.4</v>
+        <v>101669.0</v>
       </c>
       <c r="H285" s="1">
-        <v>-6940.86</v>
+        <v>-591.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-0.87542681228735</v>
+        <v>-0.58129813414118</v>
       </c>
       <c r="J285">
-        <v>0.8</v>
+        <v>1.19</v>
       </c>
       <c r="K285" t="s">
-        <v>661</v>
+        <v>684</v>
       </c>
       <c r="L285" s="1">
-        <v>785913.54</v>
+        <v>101078.0</v>
       </c>
       <c r="M285" s="1">
-        <v>792170.06</v>
+        <v>102269.92</v>
       </c>
       <c r="N285" s="1">
-        <v>0.57</v>
+        <v>0.07</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>659</v>
+        <v>682</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
-        <v>663</v>
+        <v>686</v>
       </c>
       <c r="B286" s="1">
-        <v>807000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>99.263</v>
+        <v>100.433</v>
       </c>
       <c r="D286" s="1">
-        <v>97.95745849</v>
+        <v>100.0</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
-        <v>790516.69</v>
+        <v>164000.0</v>
       </c>
       <c r="H286" s="1">
-        <v>10535.72</v>
+        <v>710.12</v>
       </c>
       <c r="I286" s="1">
-        <v>1.3327637649244</v>
+        <v>0.433</v>
       </c>
       <c r="J286">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>0.46</v>
+      </c>
+      <c r="K286">
+        <v>759.38</v>
       </c>
       <c r="L286" s="1">
-        <v>801052.41</v>
+        <v>164710.12</v>
       </c>
       <c r="M286" s="1">
-        <v>807545.69</v>
+        <v>165469.5</v>
       </c>
       <c r="N286" s="1">
-        <v>0.59</v>
+        <v>0.12</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>662</v>
+        <v>685</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
-        <v>666</v>
+        <v>688</v>
       </c>
       <c r="B287" s="1">
-        <v>1469000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>95.057</v>
+        <v>99.228</v>
       </c>
       <c r="D287" s="1">
-        <v>93.75584003</v>
+        <v>100.78</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
-        <v>1377273.29</v>
+        <v>100780.0</v>
       </c>
       <c r="H287" s="1">
-        <v>19114.04</v>
+        <v>-1552.0</v>
       </c>
       <c r="I287" s="1">
-        <v>1.3878175187729</v>
+        <v>-1.5399880928756</v>
       </c>
       <c r="J287">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>667</v>
+        <v>0.31</v>
+      </c>
+      <c r="K287">
+        <v>310.68</v>
       </c>
       <c r="L287" s="1">
-        <v>1396387.33</v>
+        <v>99228.0</v>
       </c>
       <c r="M287" s="1">
-        <v>1410528.45</v>
+        <v>99538.68</v>
       </c>
       <c r="N287" s="1">
-        <v>1.02</v>
+        <v>0.07</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>665</v>
+        <v>687</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
-        <v>669</v>
+        <v>690</v>
       </c>
       <c r="B288" s="1">
-        <v>590000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>86.935</v>
+        <v>100.613</v>
       </c>
       <c r="D288" s="1">
-        <v>95.00168983</v>
+        <v>100.0</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
-        <v>560509.97</v>
+        <v>122000.0</v>
       </c>
       <c r="H288" s="1">
-        <v>-47593.47</v>
+        <v>747.86</v>
       </c>
       <c r="I288" s="1">
-        <v>-8.4911014160908</v>
+        <v>0.613</v>
       </c>
       <c r="J288">
-        <v>0.96</v>
+        <v>3.07</v>
       </c>
       <c r="K288" t="s">
-        <v>670</v>
+        <v>691</v>
       </c>
       <c r="L288" s="1">
-        <v>512916.5</v>
+        <v>122747.86</v>
       </c>
       <c r="M288" s="1">
-        <v>518596.05</v>
+        <v>126498.04</v>
       </c>
       <c r="N288" s="1">
-        <v>0.38</v>
+        <v>0.09</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>668</v>
+        <v>689</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
-        <v>672</v>
+        <v>693</v>
       </c>
       <c r="B289" s="1">
-        <v>1087000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>101.344</v>
+        <v>94.703</v>
       </c>
       <c r="D289" s="1">
-        <v>99.90877185</v>
+        <v>93.109</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
-        <v>1086008.35</v>
+        <v>186218.0</v>
       </c>
       <c r="H289" s="1">
-        <v>15600.93</v>
+        <v>3188.0</v>
       </c>
       <c r="I289" s="1">
-        <v>1.436538678547</v>
+        <v>1.7119719898184</v>
       </c>
       <c r="J289">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>0.4</v>
+      </c>
+      <c r="K289">
+        <v>797.26</v>
       </c>
       <c r="L289" s="1">
-        <v>1101609.28</v>
+        <v>189406.0</v>
       </c>
       <c r="M289" s="1">
-        <v>1108113.28</v>
+        <v>190203.26</v>
       </c>
       <c r="N289" s="1">
-        <v>0.8</v>
+        <v>0.14</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>671</v>
+        <v>692</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
-        <v>675</v>
+        <v>695</v>
       </c>
       <c r="B290" s="1">
-        <v>1128000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>98.671</v>
+        <v>100.816</v>
       </c>
       <c r="D290" s="1">
-        <v>96.86516667</v>
+        <v>99.833</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>1092639.08</v>
+        <v>99833.0</v>
       </c>
       <c r="H290" s="1">
-        <v>20369.8</v>
+        <v>983.0</v>
       </c>
       <c r="I290" s="1">
-        <v>1.8642752554668</v>
+        <v>0.98464435607464</v>
       </c>
       <c r="J290">
-        <v>0.82</v>
+        <v>3.77</v>
       </c>
       <c r="K290" t="s">
-        <v>676</v>
+        <v>696</v>
       </c>
       <c r="L290" s="1">
-        <v>1113008.88</v>
+        <v>100816.0</v>
       </c>
       <c r="M290" s="1">
-        <v>1122264.03</v>
+        <v>104585.86</v>
       </c>
       <c r="N290" s="1">
-        <v>0.81</v>
+        <v>0.08</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>674</v>
+        <v>694</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>678</v>
+        <v>698</v>
       </c>
       <c r="B291" s="1">
-        <v>120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>97.048</v>
+        <v>99.874</v>
       </c>
       <c r="D291" s="1">
-        <v>99.406</v>
+        <v>99.07</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
-        <v>119287.2</v>
+        <v>198140.0</v>
       </c>
       <c r="H291" s="1">
-        <v>-2829.6</v>
+        <v>1608.0</v>
       </c>
       <c r="I291" s="1">
-        <v>-2.3720902158823</v>
+        <v>0.81154739073382</v>
       </c>
       <c r="J291">
-        <v>1.62</v>
+        <v>1.37</v>
       </c>
       <c r="K291" t="s">
-        <v>679</v>
+        <v>699</v>
       </c>
       <c r="L291" s="1">
-        <v>116457.6</v>
+        <v>199748.0</v>
       </c>
       <c r="M291" s="1">
-        <v>118399.38</v>
+        <v>202481.6</v>
       </c>
       <c r="N291" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>677</v>
+        <v>697</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
-        <v>681</v>
+        <v>701</v>
       </c>
       <c r="B292" s="1">
-        <v>191000.0</v>
+        <v>159459.0</v>
       </c>
       <c r="C292" s="1">
-        <v>98.862</v>
+        <v>98.266</v>
       </c>
       <c r="D292" s="1">
-        <v>100.0</v>
+        <v>97.16645031</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
-        <v>191000.0</v>
+        <v>154940.65</v>
       </c>
       <c r="H292" s="1">
-        <v>-2173.58</v>
+        <v>1753.33</v>
       </c>
       <c r="I292" s="1">
-        <v>-1.138</v>
+        <v>1.1316139437907</v>
       </c>
       <c r="J292">
-        <v>1.03</v>
+        <v>0.74</v>
       </c>
       <c r="K292" t="s">
-        <v>682</v>
+        <v>702</v>
       </c>
       <c r="L292" s="1">
-        <v>188826.42</v>
+        <v>156693.98</v>
       </c>
       <c r="M292" s="1">
-        <v>190795.66</v>
+        <v>157870.26</v>
       </c>
       <c r="N292" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>680</v>
+        <v>700</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>684</v>
+        <v>704</v>
       </c>
       <c r="B293" s="1">
-        <v>100000.0</v>
+        <v>654760.0</v>
       </c>
       <c r="C293" s="1">
-        <v>103.533</v>
+        <v>97.735</v>
       </c>
       <c r="D293" s="1">
-        <v>100.77</v>
+        <v>100.62804234</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
-        <v>100770.0</v>
+        <v>658872.17</v>
       </c>
       <c r="H293" s="1">
-        <v>2763.0</v>
+        <v>-18942.48</v>
       </c>
       <c r="I293" s="1">
-        <v>2.7418874665079</v>
+        <v>-2.8749855984963</v>
       </c>
       <c r="J293">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>806.85</v>
+        <v>1.2</v>
+      </c>
+      <c r="K293" t="s">
+        <v>705</v>
       </c>
       <c r="L293" s="1">
-        <v>103533.0</v>
+        <v>639929.69</v>
       </c>
       <c r="M293" s="1">
-        <v>104339.85</v>
+        <v>647777.84</v>
       </c>
       <c r="N293" s="1">
-        <v>0.08</v>
+        <v>0.47</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>683</v>
+        <v>703</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
-        <v>686</v>
+        <v>707</v>
       </c>
       <c r="B294" s="1">
-        <v>100000.0</v>
+        <v>387455.0</v>
       </c>
       <c r="C294" s="1">
-        <v>100.197</v>
+        <v>103.69</v>
       </c>
       <c r="D294" s="1">
-        <v>99.076</v>
+        <v>116.81598895</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
-        <v>99076.0</v>
+        <v>452609.39</v>
       </c>
       <c r="H294" s="1">
-        <v>1121.0</v>
+        <v>-50857.3</v>
       </c>
       <c r="I294" s="1">
-        <v>1.1314546408817</v>
+        <v>-11.236465951358</v>
       </c>
       <c r="J294">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>81.51</v>
+        <v>1.8</v>
+      </c>
+      <c r="K294" t="s">
+        <v>708</v>
       </c>
       <c r="L294" s="1">
-        <v>100197.0</v>
+        <v>401752.09</v>
       </c>
       <c r="M294" s="1">
-        <v>100278.51</v>
+        <v>408718.32</v>
       </c>
       <c r="N294" s="1">
-        <v>0.07</v>
+        <v>0.3</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>685</v>
+        <v>706</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
-        <v>688</v>
+        <v>710</v>
       </c>
       <c r="B295" s="1">
         <v>100000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>101.322</v>
+        <v>98.416</v>
       </c>
       <c r="D295" s="1">
-        <v>98.69</v>
+        <v>99.794</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
-        <v>98690.0</v>
+        <v>99794.0</v>
       </c>
       <c r="H295" s="1">
-        <v>2632.0</v>
+        <v>-1378.0</v>
       </c>
       <c r="I295" s="1">
-        <v>2.6669368730368</v>
+        <v>-1.3808445397519</v>
       </c>
       <c r="J295">
-        <v>2.85</v>
+        <v>1.21</v>
       </c>
       <c r="K295" t="s">
-        <v>689</v>
+        <v>711</v>
       </c>
       <c r="L295" s="1">
-        <v>101322.0</v>
+        <v>98416.0</v>
       </c>
       <c r="M295" s="1">
-        <v>104167.21</v>
+        <v>99624.22</v>
       </c>
       <c r="N295" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>687</v>
+        <v>709</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>691</v>
+        <v>713</v>
       </c>
       <c r="B296" s="1">
-        <v>200000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>85.024</v>
+        <v>100.524</v>
       </c>
       <c r="D296" s="1">
-        <v>85.427</v>
+        <v>99.888</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
-        <v>170854.0</v>
+        <v>120864.48</v>
       </c>
       <c r="H296" s="1">
-        <v>-806.0</v>
+        <v>769.56</v>
       </c>
       <c r="I296" s="1">
-        <v>-0.47174780807005</v>
+        <v>0.63671311869294</v>
       </c>
       <c r="J296">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="K296">
-        <v>891.78</v>
+        <v>295.46</v>
       </c>
       <c r="L296" s="1">
-        <v>170048.0</v>
+        <v>121634.04</v>
       </c>
       <c r="M296" s="1">
-        <v>170939.78</v>
+        <v>121929.5</v>
       </c>
       <c r="N296" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>690</v>
+        <v>712</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
-        <v>693</v>
+        <v>715</v>
       </c>
       <c r="B297" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>100.096</v>
+        <v>98.5</v>
       </c>
       <c r="D297" s="1">
-        <v>99.898</v>
+        <v>99.105</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
-        <v>299694.0</v>
+        <v>99105.0</v>
       </c>
       <c r="H297" s="1">
-        <v>594.0</v>
+        <v>-605.0</v>
       </c>
       <c r="I297" s="1">
-        <v>0.19820216620953</v>
+        <v>-0.6104636496645</v>
       </c>
       <c r="J297">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>493.15</v>
+        <v>2.07</v>
+      </c>
+      <c r="K297" t="s">
+        <v>716</v>
       </c>
       <c r="L297" s="1">
-        <v>300288.0</v>
+        <v>98500.0</v>
       </c>
       <c r="M297" s="1">
-        <v>300781.15</v>
+        <v>100565.75</v>
       </c>
       <c r="N297" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>692</v>
+        <v>714</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
-        <v>695</v>
+        <v>718</v>
       </c>
       <c r="B298" s="1">
-        <v>100000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>89.107</v>
+        <v>99.404</v>
       </c>
       <c r="D298" s="1">
-        <v>85.8</v>
+        <v>100.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
-        <v>85800.0</v>
+        <v>115000.0</v>
       </c>
       <c r="H298" s="1">
-        <v>3307.0</v>
+        <v>-685.4</v>
       </c>
       <c r="I298" s="1">
-        <v>3.8543123543124</v>
+        <v>-0.596</v>
       </c>
       <c r="J298">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>218.49</v>
+        <v>3.61</v>
+      </c>
+      <c r="K298" t="s">
+        <v>719</v>
       </c>
       <c r="L298" s="1">
-        <v>89107.0</v>
+        <v>114314.6</v>
       </c>
       <c r="M298" s="1">
-        <v>89325.49</v>
+        <v>118463.18</v>
       </c>
       <c r="N298" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>694</v>
+        <v>717</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
-        <v>697</v>
+        <v>721</v>
       </c>
       <c r="B299" s="1">
         <v>100000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>86.872</v>
+        <v>99.744</v>
       </c>
       <c r="D299" s="1">
-        <v>85.957</v>
+        <v>101.2</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
-        <v>85957.0</v>
+        <v>101200.0</v>
       </c>
       <c r="H299" s="1">
-        <v>915.0</v>
+        <v>-1456.0</v>
       </c>
       <c r="I299" s="1">
-        <v>1.0644857312377</v>
+        <v>-1.4387351778656</v>
       </c>
       <c r="J299">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>725.34</v>
+        <v>1.27</v>
+      </c>
+      <c r="K299" t="s">
+        <v>722</v>
       </c>
       <c r="L299" s="1">
-        <v>86872.0</v>
+        <v>99744.0</v>
       </c>
       <c r="M299" s="1">
-        <v>87597.34</v>
+        <v>101011.12</v>
       </c>
       <c r="N299" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>696</v>
+        <v>720</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
-        <v>699</v>
+        <v>724</v>
       </c>
       <c r="B300" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>98.545</v>
+        <v>98.771</v>
       </c>
       <c r="D300" s="1">
-        <v>99.423</v>
+        <v>99.728</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
-        <v>99423.0</v>
+        <v>238349.92</v>
       </c>
       <c r="H300" s="1">
-        <v>-878.0</v>
+        <v>-2287.23</v>
       </c>
       <c r="I300" s="1">
-        <v>-0.88309546080887</v>
+        <v>-0.95961013957966</v>
       </c>
       <c r="J300">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>846.58</v>
+        <v>1.42</v>
+      </c>
+      <c r="K300" t="s">
+        <v>725</v>
       </c>
       <c r="L300" s="1">
-        <v>98545.0</v>
+        <v>236062.69</v>
       </c>
       <c r="M300" s="1">
-        <v>99391.58</v>
+        <v>239467.62</v>
       </c>
       <c r="N300" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>698</v>
+        <v>723</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
-        <v>701</v>
+        <v>727</v>
       </c>
       <c r="B301" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>98.52</v>
+        <v>105.298</v>
       </c>
       <c r="D301" s="1">
-        <v>97.59</v>
+        <v>99.29</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
-        <v>97590.0</v>
+        <v>198580.0</v>
       </c>
       <c r="H301" s="1">
-        <v>930.0</v>
+        <v>12016.0</v>
       </c>
       <c r="I301" s="1">
-        <v>0.95296649246849</v>
+        <v>6.0509618289858</v>
       </c>
       <c r="J301">
-        <v>1.82</v>
+        <v>1.21</v>
       </c>
       <c r="K301" t="s">
-        <v>702</v>
+        <v>728</v>
       </c>
       <c r="L301" s="1">
-        <v>98520.0</v>
+        <v>210596.0</v>
       </c>
       <c r="M301" s="1">
-        <v>100336.44</v>
+        <v>213011.07</v>
       </c>
       <c r="N301" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>700</v>
+        <v>726</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
-        <v>704</v>
+        <v>730</v>
       </c>
       <c r="B302" s="1">
-        <v>76000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>98.803</v>
+        <v>100.482</v>
       </c>
       <c r="D302" s="1">
-        <v>99.947</v>
+        <v>102.47</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
-        <v>75959.72</v>
+        <v>102470.0</v>
       </c>
       <c r="H302" s="1">
-        <v>-869.44</v>
+        <v>-1988.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-1.14460664152</v>
+        <v>-1.9400800234215</v>
       </c>
       <c r="J302">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>0.89</v>
+      </c>
+      <c r="K302">
+        <v>887.67</v>
       </c>
       <c r="L302" s="1">
-        <v>75090.28</v>
+        <v>100482.0</v>
       </c>
       <c r="M302" s="1">
-        <v>76683.16</v>
+        <v>101369.67</v>
       </c>
       <c r="N302" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>703</v>
+        <v>729</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
-        <v>707</v>
+        <v>732</v>
       </c>
       <c r="B303" s="1">
-        <v>102000.0</v>
+        <v>226422.49</v>
       </c>
       <c r="C303" s="1">
-        <v>102.065</v>
+        <v>97.738</v>
       </c>
       <c r="D303" s="1">
-        <v>100.0</v>
+        <v>95.12240149</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
-        <v>102000.0</v>
+        <v>215378.51</v>
       </c>
       <c r="H303" s="1">
-        <v>2106.3</v>
+        <v>5922.3</v>
       </c>
       <c r="I303" s="1">
-        <v>2.065</v>
+        <v>2.7497172303773</v>
       </c>
       <c r="J303">
-        <v>1.09</v>
+        <v>0.51</v>
       </c>
       <c r="K303" t="s">
-        <v>708</v>
+        <v>733</v>
       </c>
       <c r="L303" s="1">
-        <v>104106.3</v>
+        <v>221300.81</v>
       </c>
       <c r="M303" s="1">
-        <v>105216.15</v>
+        <v>222460.22</v>
       </c>
       <c r="N303" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>706</v>
+        <v>731</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
-        <v>710</v>
+        <v>735</v>
       </c>
       <c r="B304" s="1">
-        <v>200000.0</v>
+        <v>147011.84</v>
       </c>
       <c r="C304" s="1">
-        <v>98.932</v>
+        <v>81.152</v>
       </c>
       <c r="D304" s="1">
-        <v>99.779</v>
+        <v>82.23615186</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
-        <v>199558.0</v>
+        <v>120896.88</v>
       </c>
       <c r="H304" s="1">
-        <v>-1694.0</v>
+        <v>-1593.84</v>
       </c>
       <c r="I304" s="1">
-        <v>-0.84887601599535</v>
+        <v>-1.3183466769366</v>
       </c>
       <c r="J304">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>0.67</v>
+      </c>
+      <c r="K304">
+        <v>978.74</v>
       </c>
       <c r="L304" s="1">
-        <v>197864.0</v>
+        <v>119303.04</v>
       </c>
       <c r="M304" s="1">
-        <v>200206.47</v>
+        <v>120281.78</v>
       </c>
       <c r="N304" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>709</v>
+        <v>734</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="B305" s="1">
-        <v>180000.0</v>
+        <v>174598.0</v>
       </c>
       <c r="C305" s="1">
-        <v>98.905</v>
+        <v>92.931</v>
       </c>
       <c r="D305" s="1">
-        <v>100.0</v>
+        <v>92.6137871</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
-        <v>180000.0</v>
+        <v>161701.82</v>
       </c>
       <c r="H305" s="1">
-        <v>-1971.0</v>
+        <v>553.84</v>
       </c>
       <c r="I305" s="1">
-        <v>-1.095</v>
+        <v>0.34250696745405</v>
       </c>
       <c r="J305">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>522.39</v>
+        <v>1.62</v>
+      </c>
+      <c r="K305" t="s">
+        <v>738</v>
       </c>
       <c r="L305" s="1">
-        <v>178029.0</v>
+        <v>162255.66</v>
       </c>
       <c r="M305" s="1">
-        <v>178551.39</v>
+        <v>165081.28</v>
       </c>
       <c r="N305" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>712</v>
+        <v>736</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>715</v>
+        <v>740</v>
       </c>
       <c r="B306" s="1">
-        <v>70000.0</v>
+        <v>323588.93</v>
       </c>
       <c r="C306" s="1">
-        <v>98.538</v>
+        <v>103.018</v>
       </c>
       <c r="D306" s="1">
-        <v>99.215</v>
+        <v>106.19840425</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
-        <v>69450.5</v>
+        <v>343646.28</v>
       </c>
       <c r="H306" s="1">
-        <v>-473.9</v>
+        <v>-10291.43</v>
       </c>
       <c r="I306" s="1">
-        <v>-0.68235649851333</v>
+        <v>-2.9947741613848</v>
       </c>
       <c r="J306">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>222.95</v>
+        <v>1.62</v>
+      </c>
+      <c r="K306" t="s">
+        <v>741</v>
       </c>
       <c r="L306" s="1">
-        <v>68976.6</v>
+        <v>333354.85</v>
       </c>
       <c r="M306" s="1">
-        <v>69199.55</v>
+        <v>338589.01</v>
       </c>
       <c r="N306" s="1">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>714</v>
+        <v>739</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>717</v>
+        <v>743</v>
       </c>
       <c r="B307" s="1">
-        <v>100000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>101.19</v>
+        <v>100.542</v>
       </c>
       <c r="D307" s="1">
-        <v>101.669</v>
+        <v>99.958</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
-        <v>101669.0</v>
+        <v>102956.74</v>
       </c>
       <c r="H307" s="1">
-        <v>-479.0</v>
+        <v>601.52</v>
       </c>
       <c r="I307" s="1">
-        <v>-0.47113672800952</v>
+        <v>0.58424538306089</v>
       </c>
       <c r="J307">
-        <v>0.96</v>
+        <v>0.66</v>
       </c>
       <c r="K307">
-        <v>964.37</v>
+        <v>677.26</v>
       </c>
       <c r="L307" s="1">
-        <v>101190.0</v>
+        <v>103558.26</v>
       </c>
       <c r="M307" s="1">
-        <v>102154.37</v>
+        <v>104235.52</v>
       </c>
       <c r="N307" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>716</v>
+        <v>742</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>719</v>
+        <v>745</v>
       </c>
       <c r="B308" s="1">
-        <v>164000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>100.414</v>
+        <v>98.165</v>
       </c>
       <c r="D308" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
-        <v>164000.0</v>
+        <v>157086.76</v>
       </c>
       <c r="H308" s="1">
-        <v>678.96</v>
+        <v>-1986.06</v>
       </c>
       <c r="I308" s="1">
-        <v>0.414</v>
+        <v>-1.2643076984973</v>
       </c>
       <c r="J308">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>427.15</v>
+        <v>1.13</v>
+      </c>
+      <c r="K308" t="s">
+        <v>746</v>
       </c>
       <c r="L308" s="1">
-        <v>164678.96</v>
+        <v>155100.7</v>
       </c>
       <c r="M308" s="1">
-        <v>165106.11</v>
+        <v>156887.4</v>
       </c>
       <c r="N308" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>718</v>
+        <v>744</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>721</v>
+        <v>748</v>
       </c>
       <c r="B309" s="1">
-        <v>100000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>99.331</v>
+        <v>100.988</v>
       </c>
       <c r="D309" s="1">
-        <v>100.78</v>
+        <v>100.0</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
-        <v>100780.0</v>
+        <v>190000.0</v>
       </c>
       <c r="H309" s="1">
-        <v>-1449.0</v>
+        <v>1877.2</v>
       </c>
       <c r="I309" s="1">
-        <v>-1.4377852748561</v>
+        <v>0.988</v>
       </c>
       <c r="J309">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>129.45</v>
+        <v>0.71</v>
+      </c>
+      <c r="K309" t="s">
+        <v>749</v>
       </c>
       <c r="L309" s="1">
-        <v>99331.0</v>
+        <v>191877.2</v>
       </c>
       <c r="M309" s="1">
-        <v>99460.45</v>
+        <v>193230.62</v>
       </c>
       <c r="N309" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>720</v>
+        <v>747</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>723</v>
+        <v>751</v>
       </c>
       <c r="B310" s="1">
-        <v>122000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>100.781</v>
+        <v>89.572</v>
       </c>
       <c r="D310" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
-        <v>122000.0</v>
+        <v>177242.0</v>
       </c>
       <c r="H310" s="1">
-        <v>952.82</v>
+        <v>1902.0</v>
       </c>
       <c r="I310" s="1">
-        <v>0.781</v>
+        <v>1.0731090824974</v>
       </c>
       <c r="J310">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>0.1</v>
+      </c>
+      <c r="K310">
+        <v>195.89</v>
       </c>
       <c r="L310" s="1">
-        <v>122952.82</v>
+        <v>179144.0</v>
       </c>
       <c r="M310" s="1">
-        <v>126448.13</v>
+        <v>179339.89</v>
       </c>
       <c r="N310" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>722</v>
+        <v>750</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>726</v>
+        <v>753</v>
       </c>
       <c r="B311" s="1">
         <v>200000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>94.538</v>
+        <v>75.431</v>
       </c>
       <c r="D311" s="1">
-        <v>93.109</v>
+        <v>73.87</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
-        <v>186218.0</v>
+        <v>147740.0</v>
       </c>
       <c r="H311" s="1">
-        <v>2858.0</v>
+        <v>3122.0</v>
       </c>
       <c r="I311" s="1">
-        <v>1.5347603346615</v>
+        <v>2.1131717882767</v>
       </c>
       <c r="J311">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="K311">
-        <v>739.73</v>
+        <v>961.64</v>
       </c>
       <c r="L311" s="1">
-        <v>189076.0</v>
+        <v>150862.0</v>
       </c>
       <c r="M311" s="1">
-        <v>189815.73</v>
+        <v>151823.64</v>
       </c>
       <c r="N311" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>725</v>
+        <v>752</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>728</v>
+        <v>755</v>
       </c>
       <c r="B312" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>100.848</v>
+        <v>98.884</v>
       </c>
       <c r="D312" s="1">
-        <v>99.833</v>
+        <v>99.985</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
-        <v>99833.0</v>
+        <v>199970.0</v>
       </c>
       <c r="H312" s="1">
-        <v>1015.0</v>
+        <v>-2202.0</v>
       </c>
       <c r="I312" s="1">
-        <v>1.0166978854687</v>
+        <v>-1.1011651747762</v>
       </c>
       <c r="J312">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>0.25</v>
+      </c>
+      <c r="K312">
+        <v>499.32</v>
       </c>
       <c r="L312" s="1">
-        <v>100848.0</v>
+        <v>197768.0</v>
       </c>
       <c r="M312" s="1">
-        <v>104387.73</v>
+        <v>198267.32</v>
       </c>
       <c r="N312" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>727</v>
+        <v>754</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>731</v>
+        <v>757</v>
       </c>
       <c r="B313" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>99.791</v>
+        <v>101.759</v>
       </c>
       <c r="D313" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
-        <v>198140.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H313" s="1">
-        <v>1442.0</v>
+        <v>1759.0</v>
       </c>
       <c r="I313" s="1">
-        <v>0.72776824467548</v>
+        <v>1.759</v>
       </c>
       <c r="J313">
-        <v>1.15</v>
+        <v>3.26</v>
       </c>
       <c r="K313" t="s">
-        <v>732</v>
+        <v>758</v>
       </c>
       <c r="L313" s="1">
-        <v>199582.0</v>
+        <v>101759.0</v>
       </c>
       <c r="M313" s="1">
-        <v>201887.2</v>
+        <v>105020.01</v>
       </c>
       <c r="N313" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>730</v>
+        <v>756</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>734</v>
+        <v>760</v>
       </c>
       <c r="B314" s="1">
-        <v>159459.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>98.152</v>
+        <v>100.474</v>
       </c>
       <c r="D314" s="1">
-        <v>97.16645031</v>
+        <v>99.915</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
-        <v>154940.65</v>
+        <v>99915.0</v>
       </c>
       <c r="H314" s="1">
-        <v>1571.54</v>
+        <v>559.0</v>
       </c>
       <c r="I314" s="1">
-        <v>1.0142851472483</v>
+        <v>0.55947555422109</v>
       </c>
       <c r="J314">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>0.22</v>
+      </c>
+      <c r="K314">
+        <v>219.18</v>
       </c>
       <c r="L314" s="1">
-        <v>156512.19</v>
+        <v>100474.0</v>
       </c>
       <c r="M314" s="1">
-        <v>157619.67</v>
+        <v>100693.18</v>
       </c>
       <c r="N314" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>733</v>
+        <v>759</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>737</v>
+        <v>762</v>
       </c>
       <c r="B315" s="1">
-        <v>644760.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>98.147</v>
+        <v>100.786</v>
       </c>
       <c r="D315" s="1">
-        <v>100.66154383</v>
+        <v>100.0</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
-        <v>649025.37</v>
+        <v>100000.0</v>
       </c>
       <c r="H315" s="1">
-        <v>-16212.77</v>
+        <v>786.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-2.4980179126126</v>
+        <v>0.786</v>
       </c>
       <c r="J315">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>0.88</v>
+      </c>
+      <c r="K315">
+        <v>875.0</v>
       </c>
       <c r="L315" s="1">
-        <v>632812.6</v>
+        <v>100786.0</v>
       </c>
       <c r="M315" s="1">
-        <v>639613.49</v>
+        <v>101661.0</v>
       </c>
       <c r="N315" s="1">
-        <v>0.46</v>
+        <v>0.07</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>736</v>
+        <v>761</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>740</v>
+        <v>764</v>
       </c>
       <c r="B316" s="1">
-        <v>387455.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>104.836</v>
+        <v>98.374</v>
       </c>
       <c r="D316" s="1">
-        <v>116.81598895</v>
+        <v>99.917</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
-        <v>452609.39</v>
+        <v>199834.0</v>
       </c>
       <c r="H316" s="1">
-        <v>-46417.07</v>
+        <v>-3086.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-10.255436812745</v>
+        <v>-1.5442817538557</v>
       </c>
       <c r="J316">
-        <v>1.58</v>
+        <v>1.03</v>
       </c>
       <c r="K316" t="s">
-        <v>741</v>
+        <v>765</v>
       </c>
       <c r="L316" s="1">
-        <v>406192.32</v>
+        <v>196748.0</v>
       </c>
       <c r="M316" s="1">
-        <v>412322.6</v>
+        <v>198800.74</v>
       </c>
       <c r="N316" s="1">
-        <v>0.3</v>
+        <v>0.14</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>739</v>
+        <v>763</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>743</v>
+        <v>767</v>
       </c>
       <c r="B317" s="1">
         <v>100000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>98.653</v>
+        <v>99.025</v>
       </c>
       <c r="D317" s="1">
-        <v>99.794</v>
+        <v>99.326</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
-        <v>99794.0</v>
+        <v>99326.0</v>
       </c>
       <c r="H317" s="1">
-        <v>-1141.0</v>
+        <v>-301.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-1.1433553119426</v>
+        <v>-0.30304250649377</v>
       </c>
       <c r="J317">
-        <v>1.01</v>
+        <v>1.1</v>
       </c>
       <c r="K317" t="s">
-        <v>744</v>
+        <v>768</v>
       </c>
       <c r="L317" s="1">
-        <v>98653.0</v>
+        <v>99025.0</v>
       </c>
       <c r="M317" s="1">
-        <v>99659.85</v>
+        <v>100127.4</v>
       </c>
       <c r="N317" s="1">
         <v>0.07</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>742</v>
+        <v>766</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>746</v>
+        <v>770</v>
       </c>
       <c r="B318" s="1">
-        <v>121000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>100.577</v>
+        <v>98.958</v>
       </c>
       <c r="D318" s="1">
-        <v>99.888</v>
+        <v>100.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
-        <v>120864.48</v>
+        <v>100000.0</v>
       </c>
       <c r="H318" s="1">
-        <v>833.69</v>
+        <v>-1042.0</v>
       </c>
       <c r="I318" s="1">
-        <v>0.68977254525068</v>
+        <v>-1.042</v>
       </c>
       <c r="J318">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>25.69</v>
+        <v>1.4</v>
+      </c>
+      <c r="K318" t="s">
+        <v>771</v>
       </c>
       <c r="L318" s="1">
-        <v>121698.17</v>
+        <v>98958.0</v>
       </c>
       <c r="M318" s="1">
-        <v>121723.86</v>
+        <v>100360.78</v>
       </c>
       <c r="N318" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>745</v>
+        <v>769</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>748</v>
+        <v>773</v>
       </c>
       <c r="B319" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>98.454</v>
+        <v>99.948</v>
       </c>
       <c r="D319" s="1">
-        <v>99.105</v>
+        <v>99.7</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
-        <v>99105.0</v>
+        <v>199400.0</v>
       </c>
       <c r="H319" s="1">
-        <v>-651.0</v>
+        <v>496.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-0.65687906765552</v>
+        <v>0.24874623871615</v>
       </c>
       <c r="J319">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>0.32</v>
+      </c>
+      <c r="K319">
+        <v>641.1</v>
       </c>
       <c r="L319" s="1">
-        <v>98454.0</v>
+        <v>199896.0</v>
       </c>
       <c r="M319" s="1">
-        <v>100332.77</v>
+        <v>200537.1</v>
       </c>
       <c r="N319" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>747</v>
+        <v>772</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>751</v>
+        <v>775</v>
       </c>
       <c r="B320" s="1">
-        <v>115000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>100.089</v>
+        <v>99.794</v>
       </c>
       <c r="D320" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
-        <v>115000.0</v>
+        <v>99499.0</v>
       </c>
       <c r="H320" s="1">
-        <v>102.35</v>
+        <v>295.0</v>
       </c>
       <c r="I320" s="1">
-        <v>0.089</v>
+        <v>0.29648539181298</v>
       </c>
       <c r="J320">
-        <v>3.4</v>
+        <v>1.79</v>
       </c>
       <c r="K320" t="s">
-        <v>752</v>
+        <v>776</v>
       </c>
       <c r="L320" s="1">
-        <v>115102.35</v>
+        <v>99794.0</v>
       </c>
       <c r="M320" s="1">
-        <v>119007.58</v>
+        <v>101581.67</v>
       </c>
       <c r="N320" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>750</v>
+        <v>774</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>754</v>
+        <v>778</v>
       </c>
       <c r="B321" s="1">
-        <v>200000.0</v>
+        <v>348217.0</v>
       </c>
       <c r="C321" s="1">
-        <v>99.936</v>
+        <v>68.566</v>
       </c>
       <c r="D321" s="1">
-        <v>101.2</v>
+        <v>70.31891321</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
-        <v>202400.0</v>
+        <v>244862.41</v>
       </c>
       <c r="H321" s="1">
-        <v>-2528.0</v>
+        <v>-6103.94</v>
       </c>
       <c r="I321" s="1">
-        <v>-1.2490118577075</v>
+        <v>-2.4928040200209</v>
       </c>
       <c r="J321">
-        <v>1.05</v>
+        <v>1.45</v>
       </c>
       <c r="K321" t="s">
-        <v>755</v>
+        <v>779</v>
       </c>
       <c r="L321" s="1">
-        <v>199872.0</v>
+        <v>238758.47</v>
       </c>
       <c r="M321" s="1">
-        <v>201980.49</v>
+        <v>243814.77</v>
       </c>
       <c r="N321" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>753</v>
+        <v>777</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>757</v>
+        <v>781</v>
       </c>
       <c r="B322" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>98.903</v>
+        <v>99.465</v>
       </c>
       <c r="D322" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
-        <v>238349.92</v>
+        <v>100000.0</v>
       </c>
       <c r="H322" s="1">
-        <v>-1971.75</v>
+        <v>-535.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-0.82725012032729</v>
+        <v>-0.535</v>
       </c>
       <c r="J322">
-        <v>1.24</v>
+        <v>2.17</v>
       </c>
       <c r="K322" t="s">
-        <v>758</v>
+        <v>782</v>
       </c>
       <c r="L322" s="1">
-        <v>236378.17</v>
+        <v>99465.0</v>
       </c>
       <c r="M322" s="1">
-        <v>239336.2</v>
+        <v>101634.87</v>
       </c>
       <c r="N322" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>756</v>
+        <v>780</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>760</v>
+        <v>784</v>
       </c>
       <c r="B323" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>105.05</v>
+        <v>99.566</v>
       </c>
       <c r="D323" s="1">
-        <v>99.29</v>
+        <v>99.871</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
-        <v>198580.0</v>
+        <v>99871.0</v>
       </c>
       <c r="H323" s="1">
-        <v>11520.0</v>
+        <v>-305.0</v>
       </c>
       <c r="I323" s="1">
-        <v>5.8011884379092</v>
+        <v>-0.30539395820609</v>
       </c>
       <c r="J323">
-        <v>0.9</v>
+        <v>2.45</v>
       </c>
       <c r="K323" t="s">
-        <v>761</v>
+        <v>785</v>
       </c>
       <c r="L323" s="1">
-        <v>210100.0</v>
+        <v>99566.0</v>
       </c>
       <c r="M323" s="1">
-        <v>211896.58</v>
+        <v>102018.4</v>
       </c>
       <c r="N323" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>759</v>
+        <v>783</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>763</v>
+        <v>787</v>
       </c>
       <c r="B324" s="1">
         <v>100000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>100.349</v>
+        <v>100.595</v>
       </c>
       <c r="D324" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
-        <v>102470.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H324" s="1">
-        <v>-2121.0</v>
+        <v>595.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-2.0698741094955</v>
+        <v>0.595</v>
       </c>
       <c r="J324">
-        <v>0.66</v>
+        <v>0.1</v>
       </c>
       <c r="K324">
-        <v>657.53</v>
+        <v>97.05</v>
       </c>
       <c r="L324" s="1">
-        <v>100349.0</v>
+        <v>100595.0</v>
       </c>
       <c r="M324" s="1">
-        <v>101006.53</v>
+        <v>100692.05</v>
       </c>
       <c r="N324" s="1">
         <v>0.07</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>762</v>
+        <v>786</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>765</v>
+        <v>789</v>
       </c>
       <c r="B325" s="1">
-        <v>226422.49</v>
+        <v>2516000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>97.678</v>
+        <v>87.918</v>
       </c>
       <c r="D325" s="1">
-        <v>95.12240149</v>
+        <v>87.45701868</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
-        <v>215378.51</v>
+        <v>2200418.59</v>
       </c>
       <c r="H325" s="1">
-        <v>5786.45</v>
+        <v>11598.29</v>
       </c>
       <c r="I325" s="1">
-        <v>2.6866422281406</v>
+        <v>0.52709471064776</v>
       </c>
       <c r="J325">
-        <v>0.47</v>
+        <v>0.13</v>
       </c>
       <c r="K325" t="s">
-        <v>766</v>
+        <v>790</v>
       </c>
       <c r="L325" s="1">
-        <v>221164.96</v>
+        <v>2212016.88</v>
       </c>
       <c r="M325" s="1">
-        <v>222233.18</v>
+        <v>2215394.52</v>
       </c>
       <c r="N325" s="1">
-        <v>0.16</v>
+        <v>1.61</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>764</v>
+        <v>788</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>768</v>
+        <v>792</v>
       </c>
       <c r="B326" s="1">
-        <v>147011.84</v>
+        <v>887000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>81.652</v>
+        <v>66.053</v>
       </c>
       <c r="D326" s="1">
-        <v>82.23615186</v>
+        <v>65.7006133</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
-        <v>120896.88</v>
+        <v>582764.44</v>
       </c>
       <c r="H326" s="1">
-        <v>-858.77</v>
+        <v>3125.67</v>
       </c>
       <c r="I326" s="1">
-        <v>-0.71033264051148</v>
+        <v>0.53635221805915</v>
       </c>
       <c r="J326">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>902.61</v>
+        <v>0.94</v>
+      </c>
+      <c r="K326" t="s">
+        <v>793</v>
       </c>
       <c r="L326" s="1">
-        <v>120038.11</v>
+        <v>585890.11</v>
       </c>
       <c r="M326" s="1">
-        <v>120940.72</v>
+        <v>594249.78</v>
       </c>
       <c r="N326" s="1">
-        <v>0.09</v>
+        <v>0.43</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>767</v>
+        <v>791</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>770</v>
+        <v>795</v>
       </c>
       <c r="B327" s="1">
-        <v>174598.0</v>
+        <v>247000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>93.279</v>
+        <v>84.951</v>
       </c>
       <c r="D327" s="1">
-        <v>92.6137871</v>
+        <v>84.87216194</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
-        <v>161701.82</v>
+        <v>209634.24</v>
       </c>
       <c r="H327" s="1">
-        <v>1161.45</v>
+        <v>194.73</v>
       </c>
       <c r="I327" s="1">
-        <v>0.71826649817547</v>
+        <v>0.092890359895406</v>
       </c>
       <c r="J327">
-        <v>1.52</v>
+        <v>1.99</v>
       </c>
       <c r="K327" t="s">
-        <v>771</v>
+        <v>796</v>
       </c>
       <c r="L327" s="1">
-        <v>162863.27</v>
+        <v>209828.97</v>
       </c>
       <c r="M327" s="1">
-        <v>165523.14</v>
+        <v>214754.76</v>
       </c>
       <c r="N327" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>769</v>
+        <v>794</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>773</v>
+        <v>798</v>
       </c>
       <c r="B328" s="1">
-        <v>323588.93</v>
+        <v>590000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>104.278</v>
+        <v>102.058</v>
       </c>
       <c r="D328" s="1">
-        <v>106.19840425</v>
+        <v>103.54855932</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
-        <v>343646.28</v>
+        <v>610936.5</v>
       </c>
       <c r="H328" s="1">
-        <v>-6214.22</v>
+        <v>-8794.3</v>
       </c>
       <c r="I328" s="1">
-        <v>-1.8083187165594</v>
+        <v>-1.4394785710135</v>
       </c>
       <c r="J328">
-        <v>1.38</v>
+        <v>3.68</v>
       </c>
       <c r="K328" t="s">
-        <v>774</v>
+        <v>799</v>
       </c>
       <c r="L328" s="1">
-        <v>337432.06</v>
+        <v>602142.2</v>
       </c>
       <c r="M328" s="1">
-        <v>341902.91</v>
+        <v>623828.34</v>
       </c>
       <c r="N328" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>772</v>
+        <v>797</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>776</v>
+        <v>801</v>
       </c>
       <c r="B329" s="1">
-        <v>103000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>100.568</v>
+        <v>97.365</v>
       </c>
       <c r="D329" s="1">
-        <v>99.958</v>
+        <v>101.21261644</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
-        <v>102956.74</v>
+        <v>73885.21</v>
       </c>
       <c r="H329" s="1">
-        <v>628.3</v>
+        <v>-2808.76</v>
       </c>
       <c r="I329" s="1">
-        <v>0.61025630764921</v>
+        <v>-3.8015185989185</v>
       </c>
       <c r="J329">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>455.03</v>
+        <v>2.75</v>
+      </c>
+      <c r="K329" t="s">
+        <v>802</v>
       </c>
       <c r="L329" s="1">
-        <v>103585.04</v>
+        <v>71076.45</v>
       </c>
       <c r="M329" s="1">
-        <v>104040.07</v>
+        <v>73084.45</v>
       </c>
       <c r="N329" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>775</v>
+        <v>800</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>778</v>
+        <v>804</v>
       </c>
       <c r="B330" s="1">
-        <v>158000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>98.426</v>
+        <v>99.838</v>
       </c>
       <c r="D330" s="1">
-        <v>99.422</v>
+        <v>99.8525</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
-        <v>157086.76</v>
+        <v>199705.0</v>
       </c>
       <c r="H330" s="1">
-        <v>-1573.68</v>
+        <v>-29.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-1.0017903482127</v>
+        <v>-0.014521419093162</v>
       </c>
       <c r="J330">
-        <v>0.94</v>
+        <v>1.08</v>
       </c>
       <c r="K330" t="s">
-        <v>779</v>
+        <v>805</v>
       </c>
       <c r="L330" s="1">
-        <v>155513.08</v>
+        <v>199676.0</v>
       </c>
       <c r="M330" s="1">
-        <v>157004.34</v>
+        <v>201843.12</v>
       </c>
       <c r="N330" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>777</v>
+        <v>803</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>781</v>
+        <v>807</v>
       </c>
       <c r="B331" s="1">
-        <v>190000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>101.375</v>
+        <v>100.616</v>
       </c>
       <c r="D331" s="1">
-        <v>100.0</v>
+        <v>97.41</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
-        <v>190000.0</v>
+        <v>97410.0</v>
       </c>
       <c r="H331" s="1">
-        <v>2612.5</v>
+        <v>3206.0</v>
       </c>
       <c r="I331" s="1">
-        <v>1.375</v>
+        <v>3.2912431988502</v>
       </c>
       <c r="J331">
-        <v>0.48</v>
+        <v>0.87</v>
       </c>
       <c r="K331">
-        <v>916.16</v>
+        <v>865.75</v>
       </c>
       <c r="L331" s="1">
-        <v>192612.5</v>
+        <v>100616.0</v>
       </c>
       <c r="M331" s="1">
-        <v>193528.66</v>
+        <v>101481.75</v>
       </c>
       <c r="N331" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>780</v>
+        <v>806</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>783</v>
+        <v>809</v>
       </c>
       <c r="B332" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>89.559</v>
+        <v>101.251</v>
       </c>
       <c r="D332" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
-        <v>177242.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H332" s="1">
-        <v>1876.0</v>
+        <v>1251.0</v>
       </c>
       <c r="I332" s="1">
-        <v>1.0584398731678</v>
+        <v>1.251</v>
       </c>
       <c r="J332">
-        <v>0.0</v>
+        <v>0.94</v>
       </c>
       <c r="K332">
-        <v>8.9</v>
+        <v>940.06</v>
       </c>
       <c r="L332" s="1">
-        <v>179118.0</v>
+        <v>101251.0</v>
       </c>
       <c r="M332" s="1">
-        <v>179126.9</v>
+        <v>102191.06</v>
       </c>
       <c r="N332" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>782</v>
+        <v>808</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>785</v>
+        <v>811</v>
       </c>
       <c r="B333" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>75.741</v>
+        <v>100.279</v>
       </c>
       <c r="D333" s="1">
-        <v>73.87</v>
+        <v>100.0</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
-        <v>147740.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H333" s="1">
-        <v>3742.0</v>
+        <v>279.0</v>
       </c>
       <c r="I333" s="1">
-        <v>2.5328279409774</v>
+        <v>0.279</v>
       </c>
       <c r="J333">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="K333">
-        <v>875.34</v>
+        <v>782.14</v>
       </c>
       <c r="L333" s="1">
-        <v>151482.0</v>
+        <v>100279.0</v>
       </c>
       <c r="M333" s="1">
-        <v>152357.34</v>
+        <v>101061.14</v>
       </c>
       <c r="N333" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>784</v>
+        <v>810</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>787</v>
+        <v>813</v>
       </c>
       <c r="B334" s="1">
-        <v>200000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>99.004</v>
+        <v>88.988</v>
       </c>
       <c r="D334" s="1">
-        <v>99.985</v>
+        <v>85.25</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
-        <v>199970.0</v>
+        <v>42625.0</v>
       </c>
       <c r="H334" s="1">
-        <v>-1962.0</v>
+        <v>1869.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-0.98114717207581</v>
+        <v>4.3847507331378</v>
       </c>
       <c r="J334">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="K334">
         <v>110.96</v>
       </c>
       <c r="L334" s="1">
-        <v>198008.0</v>
+        <v>44494.0</v>
       </c>
       <c r="M334" s="1">
-        <v>198118.96</v>
+        <v>44604.96</v>
       </c>
       <c r="N334" s="1">
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>786</v>
+        <v>812</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>789</v>
+        <v>815</v>
       </c>
       <c r="B335" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>101.714</v>
+        <v>101.039</v>
       </c>
       <c r="D335" s="1">
-        <v>100.0</v>
+        <v>102.1775</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
-        <v>100000.0</v>
+        <v>204355.0</v>
       </c>
       <c r="H335" s="1">
-        <v>1714.0</v>
+        <v>-2277.0</v>
       </c>
       <c r="I335" s="1">
-        <v>1.714</v>
+        <v>-1.114237478897</v>
       </c>
       <c r="J335">
-        <v>3.04</v>
+        <v>1.36</v>
       </c>
       <c r="K335" t="s">
-        <v>790</v>
+        <v>816</v>
       </c>
       <c r="L335" s="1">
-        <v>101714.0</v>
+        <v>202078.0</v>
       </c>
       <c r="M335" s="1">
-        <v>104753.39</v>
+        <v>204799.23</v>
       </c>
       <c r="N335" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>788</v>
+        <v>814</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>792</v>
+        <v>818</v>
       </c>
       <c r="B336" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>100.699</v>
+        <v>97.852</v>
       </c>
       <c r="D336" s="1">
-        <v>99.915</v>
+        <v>100.761</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
-        <v>99915.0</v>
+        <v>201522.0</v>
       </c>
       <c r="H336" s="1">
-        <v>784.0</v>
+        <v>-5818.0</v>
       </c>
       <c r="I336" s="1">
-        <v>0.78466696692188</v>
+        <v>-2.8870297039529</v>
       </c>
       <c r="J336">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.19</v>
+      </c>
+      <c r="K336" t="s">
+        <v>819</v>
       </c>
       <c r="L336" s="1">
-        <v>100699.0</v>
+        <v>195704.0</v>
       </c>
       <c r="M336" s="1">
-        <v>100699.0</v>
+        <v>198089.62</v>
       </c>
       <c r="N336" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>791</v>
+        <v>817</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>794</v>
+        <v>821</v>
       </c>
       <c r="B337" s="1">
         <v>100000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>100.578</v>
+        <v>104.462</v>
       </c>
       <c r="D337" s="1">
-        <v>100.0</v>
+        <v>104.45</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
-        <v>100000.0</v>
+        <v>104450.0</v>
       </c>
       <c r="H337" s="1">
-        <v>578.0</v>
+        <v>12.0</v>
       </c>
       <c r="I337" s="1">
-        <v>0.578</v>
+        <v>0.011488750598372</v>
       </c>
       <c r="J337">
-        <v>0.62</v>
+        <v>0.84</v>
       </c>
       <c r="K337">
-        <v>623.29</v>
+        <v>838.36</v>
       </c>
       <c r="L337" s="1">
-        <v>100578.0</v>
+        <v>104462.0</v>
       </c>
       <c r="M337" s="1">
-        <v>101201.29</v>
+        <v>105300.36</v>
       </c>
       <c r="N337" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>793</v>
+        <v>820</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>796</v>
+        <v>823</v>
       </c>
       <c r="B338" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>98.556</v>
+        <v>102.882</v>
       </c>
       <c r="D338" s="1">
-        <v>99.917</v>
+        <v>103.15</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
-        <v>199834.0</v>
+        <v>103150.0</v>
       </c>
       <c r="H338" s="1">
-        <v>-2722.0</v>
+        <v>-268.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-1.3621305683717</v>
+        <v>-0.25981580222976</v>
       </c>
       <c r="J338">
-        <v>0.83</v>
+        <v>1.16</v>
       </c>
       <c r="K338" t="s">
-        <v>797</v>
+        <v>824</v>
       </c>
       <c r="L338" s="1">
-        <v>197112.0</v>
+        <v>102882.0</v>
       </c>
       <c r="M338" s="1">
-        <v>198776.38</v>
+        <v>104040.22</v>
       </c>
       <c r="N338" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>795</v>
+        <v>822</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>799</v>
+        <v>823</v>
       </c>
       <c r="B339" s="1">
         <v>100000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>99.296</v>
+        <v>98.53</v>
       </c>
       <c r="D339" s="1">
-        <v>99.326</v>
+        <v>99.908</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
-        <v>99326.0</v>
+        <v>99908.0</v>
       </c>
       <c r="H339" s="1">
-        <v>-30.0</v>
+        <v>-1378.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-0.030203572075791</v>
+        <v>-1.3792689274132</v>
       </c>
       <c r="J339">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>893.84</v>
+        <v>1.69</v>
+      </c>
+      <c r="K339" t="s">
+        <v>826</v>
       </c>
       <c r="L339" s="1">
-        <v>99296.0</v>
+        <v>98530.0</v>
       </c>
       <c r="M339" s="1">
-        <v>100189.84</v>
+        <v>100219.93</v>
       </c>
       <c r="N339" s="1">
         <v>0.07</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>798</v>
+        <v>825</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>801</v>
+        <v>828</v>
       </c>
       <c r="B340" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>98.97</v>
+        <v>98.525</v>
       </c>
       <c r="D340" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
-        <v>100000.0</v>
+        <v>170832.42</v>
       </c>
       <c r="H340" s="1">
-        <v>-1030.0</v>
+        <v>-2354.67</v>
       </c>
       <c r="I340" s="1">
-        <v>-1.03</v>
+        <v>-1.3783507837681</v>
       </c>
       <c r="J340">
-        <v>1.18</v>
+        <v>1.39</v>
       </c>
       <c r="K340" t="s">
-        <v>802</v>
+        <v>829</v>
       </c>
       <c r="L340" s="1">
-        <v>98970.0</v>
+        <v>168477.75</v>
       </c>
       <c r="M340" s="1">
-        <v>100152.94</v>
+        <v>170855.35</v>
       </c>
       <c r="N340" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>800</v>
+        <v>827</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>804</v>
+        <v>831</v>
       </c>
       <c r="B341" s="1">
-        <v>200000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>100.187</v>
+        <v>100.699</v>
       </c>
       <c r="D341" s="1">
-        <v>99.7</v>
+        <v>100.0</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
-        <v>199400.0</v>
+        <v>168000.0</v>
       </c>
       <c r="H341" s="1">
-        <v>974.0</v>
+        <v>1174.32</v>
       </c>
       <c r="I341" s="1">
-        <v>0.48846539618857</v>
+        <v>0.699</v>
       </c>
       <c r="J341">
+        <v>1.84</v>
+      </c>
+      <c r="K341" t="s">
+        <v>832</v>
+      </c>
+      <c r="L341" s="1">
+        <v>169174.32</v>
+      </c>
+      <c r="M341" s="1">
+        <v>172272.01</v>
+      </c>
+      <c r="N341" s="1">
         <v>0.13</v>
       </c>
-      <c r="K341">
-[...10 lines deleted...]
-      </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>803</v>
+        <v>830</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>806</v>
+        <v>834</v>
       </c>
       <c r="B342" s="1">
         <v>100000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>100.067</v>
+        <v>101.722</v>
       </c>
       <c r="D342" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
-        <v>99499.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H342" s="1">
-        <v>568.0</v>
+        <v>1722.0</v>
       </c>
       <c r="I342" s="1">
-        <v>0.5708600086433</v>
+        <v>1.722</v>
       </c>
       <c r="J342">
-        <v>1.57</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>0.94</v>
+      </c>
+      <c r="K342">
+        <v>942.11</v>
       </c>
       <c r="L342" s="1">
-        <v>100067.0</v>
+        <v>101722.0</v>
       </c>
       <c r="M342" s="1">
-        <v>101638.92</v>
+        <v>102664.11</v>
       </c>
       <c r="N342" s="1">
         <v>0.07</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>805</v>
+        <v>833</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>809</v>
+        <v>836</v>
       </c>
       <c r="B343" s="1">
-        <v>348217.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>69.423</v>
+        <v>102.149</v>
       </c>
       <c r="D343" s="1">
-        <v>70.31891321</v>
+        <v>103.602</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
-        <v>244862.41</v>
+        <v>103602.0</v>
       </c>
       <c r="H343" s="1">
-        <v>-3119.72</v>
+        <v>-1453.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-1.2740706096946</v>
+        <v>-1.4024825775564</v>
       </c>
       <c r="J343">
-        <v>1.34</v>
+        <v>1.29</v>
       </c>
       <c r="K343" t="s">
-        <v>810</v>
+        <v>837</v>
       </c>
       <c r="L343" s="1">
-        <v>241742.69</v>
+        <v>102149.0</v>
       </c>
       <c r="M343" s="1">
-        <v>246398.3</v>
+        <v>103441.47</v>
       </c>
       <c r="N343" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>808</v>
+        <v>835</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>812</v>
+        <v>839</v>
       </c>
       <c r="B344" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>99.546</v>
+        <v>99.149</v>
       </c>
       <c r="D344" s="1">
-        <v>100.0</v>
+        <v>99.142</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
-        <v>100000.0</v>
+        <v>198284.0</v>
       </c>
       <c r="H344" s="1">
-        <v>-454.0</v>
+        <v>14.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-0.454</v>
+        <v>0.0070605797744649</v>
       </c>
       <c r="J344">
-        <v>1.97</v>
+        <v>3.2</v>
       </c>
       <c r="K344" t="s">
-        <v>813</v>
+        <v>840</v>
       </c>
       <c r="L344" s="1">
-        <v>99546.0</v>
+        <v>198298.0</v>
       </c>
       <c r="M344" s="1">
-        <v>101515.13</v>
+        <v>204689.1</v>
       </c>
       <c r="N344" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>811</v>
+        <v>838</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>815</v>
+        <v>842</v>
       </c>
       <c r="B345" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>99.513</v>
+        <v>100.856</v>
       </c>
       <c r="D345" s="1">
-        <v>99.871</v>
+        <v>100.413</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
-        <v>99871.0</v>
+        <v>200826.0</v>
       </c>
       <c r="H345" s="1">
-        <v>-358.0</v>
+        <v>886.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-0.35846241651731</v>
+        <v>0.44117793512792</v>
       </c>
       <c r="J345">
-        <v>2.23</v>
+        <v>0.59</v>
       </c>
       <c r="K345" t="s">
-        <v>816</v>
+        <v>843</v>
       </c>
       <c r="L345" s="1">
-        <v>99513.0</v>
+        <v>201712.0</v>
       </c>
       <c r="M345" s="1">
-        <v>101742.45</v>
+        <v>202894.36</v>
       </c>
       <c r="N345" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>814</v>
+        <v>841</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>818</v>
+        <v>845</v>
       </c>
       <c r="B346" s="1">
         <v>100000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>100.833</v>
+        <v>91.872</v>
       </c>
       <c r="D346" s="1">
-        <v>100.0</v>
+        <v>92.35</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
-        <v>100000.0</v>
+        <v>92350.0</v>
       </c>
       <c r="H346" s="1">
-        <v>833.0</v>
+        <v>-478.0</v>
       </c>
       <c r="I346" s="1">
-        <v>0.833</v>
+        <v>-0.51759610178668</v>
       </c>
       <c r="J346">
-        <v>0.67</v>
+        <v>0.45</v>
       </c>
       <c r="K346">
-        <v>668.58</v>
+        <v>448.63</v>
       </c>
       <c r="L346" s="1">
-        <v>100833.0</v>
+        <v>91872.0</v>
       </c>
       <c r="M346" s="1">
-        <v>101501.58</v>
+        <v>92320.63</v>
       </c>
       <c r="N346" s="1">
         <v>0.07</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>817</v>
+        <v>844</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>820</v>
+        <v>847</v>
       </c>
       <c r="B347" s="1">
-        <v>2486000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>88.156</v>
+        <v>90.069</v>
       </c>
       <c r="D347" s="1">
-        <v>87.4449996</v>
+        <v>90.199</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
-        <v>2173882.69</v>
+        <v>90199.0</v>
       </c>
       <c r="H347" s="1">
-        <v>17675.47</v>
+        <v>-130.0</v>
       </c>
       <c r="I347" s="1">
-        <v>0.81308297275232</v>
+        <v>-0.14412576636105</v>
       </c>
       <c r="J347">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>0.65</v>
+      </c>
+      <c r="K347">
+        <v>654.45</v>
       </c>
       <c r="L347" s="1">
-        <v>2191558.16</v>
+        <v>90069.0</v>
       </c>
       <c r="M347" s="1">
-        <v>2193894.32</v>
+        <v>90723.45</v>
       </c>
       <c r="N347" s="1">
-        <v>1.59</v>
+        <v>0.07</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>819</v>
+        <v>846</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>823</v>
+        <v>849</v>
       </c>
       <c r="B348" s="1">
-        <v>681000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>75.975</v>
+        <v>100.654</v>
       </c>
       <c r="D348" s="1">
-        <v>74.67478414</v>
+        <v>102.83</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
-        <v>508535.28</v>
+        <v>156301.6</v>
       </c>
       <c r="H348" s="1">
-        <v>8854.47</v>
+        <v>-3307.52</v>
       </c>
       <c r="I348" s="1">
-        <v>1.7411712320136</v>
+        <v>-2.1161139745211</v>
       </c>
       <c r="J348">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>824</v>
+        <v>0.09</v>
+      </c>
+      <c r="K348">
+        <v>140.55</v>
       </c>
       <c r="L348" s="1">
-        <v>517389.75</v>
+        <v>152994.08</v>
       </c>
       <c r="M348" s="1">
-        <v>522512.18</v>
+        <v>153134.63</v>
       </c>
       <c r="N348" s="1">
-        <v>0.38</v>
+        <v>0.11</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>822</v>
+        <v>848</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>826</v>
+        <v>851</v>
       </c>
       <c r="B349" s="1">
-        <v>1583000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>66.743</v>
+        <v>98.314</v>
       </c>
       <c r="D349" s="1">
-        <v>65.68154454</v>
+        <v>100.0</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
-        <v>1039738.85</v>
+        <v>100000.0</v>
       </c>
       <c r="H349" s="1">
-        <v>16802.84</v>
+        <v>-1686.0</v>
       </c>
       <c r="I349" s="1">
-        <v>1.6160634951748</v>
+        <v>-1.686</v>
       </c>
       <c r="J349">
-        <v>0.88</v>
+        <v>1.47</v>
       </c>
       <c r="K349" t="s">
-        <v>827</v>
+        <v>852</v>
       </c>
       <c r="L349" s="1">
-        <v>1056541.69</v>
+        <v>98314.0</v>
       </c>
       <c r="M349" s="1">
-        <v>1070550.16</v>
+        <v>99780.63</v>
       </c>
       <c r="N349" s="1">
-        <v>0.78</v>
+        <v>0.07</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>825</v>
+        <v>850</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>829</v>
+        <v>854</v>
       </c>
       <c r="B350" s="1">
-        <v>247000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>86.079</v>
+        <v>96.766</v>
       </c>
       <c r="D350" s="1">
-        <v>84.87216194</v>
+        <v>97.25</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
-        <v>209634.24</v>
+        <v>97250.0</v>
       </c>
       <c r="H350" s="1">
-        <v>2980.89</v>
+        <v>-484.0</v>
       </c>
       <c r="I350" s="1">
-        <v>1.4219480558138</v>
+        <v>-0.49768637532134</v>
       </c>
       <c r="J350">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>0.55</v>
+      </c>
+      <c r="K350">
+        <v>547.95</v>
       </c>
       <c r="L350" s="1">
-        <v>212615.13</v>
+        <v>96766.0</v>
       </c>
       <c r="M350" s="1">
-        <v>217128.8</v>
+        <v>97313.95</v>
       </c>
       <c r="N350" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>828</v>
+        <v>853</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>832</v>
+        <v>856</v>
       </c>
       <c r="B351" s="1">
-        <v>73000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>98.878</v>
+        <v>99.546</v>
       </c>
       <c r="D351" s="1">
-        <v>101.21261644</v>
+        <v>99.695</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
-        <v>73885.21</v>
+        <v>99695.0</v>
       </c>
       <c r="H351" s="1">
-        <v>-1704.27</v>
+        <v>-149.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-2.3066456737417</v>
+        <v>-0.14945584031295</v>
       </c>
       <c r="J351">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>0.25</v>
+      </c>
+      <c r="K351">
+        <v>246.58</v>
       </c>
       <c r="L351" s="1">
-        <v>72180.94</v>
+        <v>99546.0</v>
       </c>
       <c r="M351" s="1">
-        <v>74020.94</v>
+        <v>99792.58</v>
       </c>
       <c r="N351" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>831</v>
+        <v>855</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>835</v>
+        <v>858</v>
       </c>
       <c r="B352" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>100.185</v>
+        <v>83.569</v>
       </c>
       <c r="D352" s="1">
-        <v>99.646</v>
+        <v>81.804</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
-        <v>99646.0</v>
+        <v>245412.0</v>
       </c>
       <c r="H352" s="1">
-        <v>539.0</v>
+        <v>5295.0</v>
       </c>
       <c r="I352" s="1">
-        <v>0.54091483852839</v>
+        <v>2.1575962055645</v>
       </c>
       <c r="J352">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>882.19</v>
+        <v>0.64</v>
+      </c>
+      <c r="K352" t="s">
+        <v>859</v>
       </c>
       <c r="L352" s="1">
-        <v>100185.0</v>
+        <v>250707.0</v>
       </c>
       <c r="M352" s="1">
-        <v>101067.19</v>
+        <v>252624.12</v>
       </c>
       <c r="N352" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>834</v>
+        <v>857</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>837</v>
+        <v>861</v>
       </c>
       <c r="B353" s="1">
-        <v>100000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>100.448</v>
+        <v>101.5</v>
       </c>
       <c r="D353" s="1">
-        <v>97.41</v>
+        <v>99.417</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
-        <v>97410.0</v>
+        <v>154096.35</v>
       </c>
       <c r="H353" s="1">
-        <v>3038.0</v>
+        <v>3228.65</v>
       </c>
       <c r="I353" s="1">
-        <v>3.1187763063341</v>
+        <v>2.0952151040567</v>
       </c>
       <c r="J353">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>635.62</v>
+        <v>1.0</v>
+      </c>
+      <c r="K353" t="s">
+        <v>862</v>
       </c>
       <c r="L353" s="1">
-        <v>100448.0</v>
+        <v>157325.0</v>
       </c>
       <c r="M353" s="1">
-        <v>101083.62</v>
+        <v>158869.69</v>
       </c>
       <c r="N353" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>836</v>
+        <v>860</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>839</v>
+        <v>864</v>
       </c>
       <c r="B354" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>101.427</v>
+        <v>100.568</v>
       </c>
       <c r="D354" s="1">
-        <v>100.0</v>
+        <v>100.86</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
-        <v>100000.0</v>
+        <v>201720.0</v>
       </c>
       <c r="H354" s="1">
-        <v>1427.0</v>
+        <v>-584.0</v>
       </c>
       <c r="I354" s="1">
-        <v>1.427</v>
+        <v>-0.28951021217529</v>
       </c>
       <c r="J354">
-        <v>0.69</v>
+        <v>0.27</v>
       </c>
       <c r="K354">
-        <v>686.97</v>
+        <v>535.56</v>
       </c>
       <c r="L354" s="1">
-        <v>101427.0</v>
+        <v>201136.0</v>
       </c>
       <c r="M354" s="1">
-        <v>102113.97</v>
+        <v>201671.56</v>
       </c>
       <c r="N354" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>838</v>
+        <v>863</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>841</v>
+        <v>866</v>
       </c>
       <c r="B355" s="1">
-        <v>100000.0</v>
+        <v>840.0</v>
       </c>
       <c r="C355" s="1">
-        <v>100.581</v>
+        <v>0.1725</v>
       </c>
       <c r="D355" s="1">
-        <v>100.0</v>
+        <v>0.2090744048</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
-        <v>100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H355" s="1">
-        <v>581.0</v>
+        <v>-76806.25</v>
       </c>
       <c r="I355" s="1">
-        <v>0.581</v>
+        <v>0</v>
       </c>
       <c r="J355">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="K355">
-        <v>554.01</v>
+        <v>0.0</v>
       </c>
       <c r="L355" s="1">
-        <v>100581.0</v>
+        <v>-76806.25</v>
       </c>
       <c r="M355" s="1">
-        <v>101135.01</v>
+        <v>-76806.25</v>
       </c>
       <c r="N355" s="1">
-        <v>0.07</v>
+        <v>-0.06</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>840</v>
+        <v>865</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>843</v>
+        <v>868</v>
       </c>
       <c r="B356" s="1">
-        <v>50000.0</v>
+        <v>840.0</v>
       </c>
       <c r="C356" s="1">
-        <v>89.01</v>
+        <v>0.025</v>
       </c>
       <c r="D356" s="1">
-        <v>85.25</v>
+        <v>0.091</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
-        <v>42625.0</v>
+        <v>0.0</v>
       </c>
       <c r="H356" s="1">
-        <v>1880.0</v>
+        <v>-138600.0</v>
       </c>
       <c r="I356" s="1">
-        <v>4.4105571847507</v>
+        <v>0</v>
       </c>
       <c r="J356">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="K356">
-        <v>89.38</v>
+        <v>0.0</v>
       </c>
       <c r="L356" s="1">
-        <v>44505.0</v>
+        <v>-138600.0</v>
       </c>
       <c r="M356" s="1">
-        <v>44594.38</v>
+        <v>-138600.0</v>
       </c>
       <c r="N356" s="1">
-        <v>0.03</v>
+        <v>-0.1</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>842</v>
+        <v>867</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>845</v>
+        <v>870</v>
       </c>
       <c r="B357" s="1">
-        <v>100000.0</v>
+        <v>547.0</v>
       </c>
       <c r="C357" s="1">
-        <v>101.152</v>
+        <v>1.8</v>
       </c>
       <c r="D357" s="1">
-        <v>102.939</v>
+        <v>60.3524680073</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
-        <v>102939.0</v>
+        <v>330128.0</v>
       </c>
       <c r="H357" s="1">
-        <v>-1787.0</v>
+        <v>-320282.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-1.7359795607107</v>
+        <v>-97.017520476906</v>
       </c>
       <c r="J357">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>0.0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
       </c>
       <c r="L357" s="1">
-        <v>101152.0</v>
+        <v>9846.0</v>
       </c>
       <c r="M357" s="1">
-        <v>102304.05</v>
+        <v>9846.0</v>
       </c>
       <c r="N357" s="1">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>844</v>
+        <v>869</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>848</v>
+        <v>872</v>
       </c>
       <c r="B358" s="1">
-        <v>200000.0</v>
+        <v>1480.0</v>
       </c>
       <c r="C358" s="1">
-        <v>98.334</v>
+        <v>87.4</v>
       </c>
       <c r="D358" s="1">
-        <v>100.761</v>
+        <v>85.2180405405</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
-        <v>201522.0</v>
+        <v>1261227.0</v>
       </c>
       <c r="H358" s="1">
-        <v>-4854.0</v>
+        <v>32293.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-2.4086700211391</v>
+        <v>2.5604431240371</v>
       </c>
       <c r="J358">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>0.0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
       </c>
       <c r="L358" s="1">
-        <v>196668.0</v>
+        <v>1293520.0</v>
       </c>
       <c r="M358" s="1">
-        <v>198665.26</v>
+        <v>1293520.0</v>
       </c>
       <c r="N358" s="1">
-        <v>0.14</v>
+        <v>0.94</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>847</v>
+        <v>871</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>851</v>
+        <v>874</v>
       </c>
       <c r="B359" s="1">
-        <v>100000.0</v>
+        <v>-840.0</v>
       </c>
       <c r="C359" s="1">
-        <v>104.881</v>
+        <v>0.1125</v>
       </c>
       <c r="D359" s="1">
-        <v>104.45</v>
+        <v>0.1458571429</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
-        <v>104450.0</v>
+        <v>0.0</v>
       </c>
       <c r="H359" s="1">
-        <v>431.0</v>
+        <v>70050.0</v>
       </c>
       <c r="I359" s="1">
-        <v>0.41263762565821</v>
+        <v>0</v>
       </c>
       <c r="J359">
-        <v>0.59</v>
+        <v>0.0</v>
       </c>
       <c r="K359">
-        <v>593.84</v>
+        <v>0.0</v>
       </c>
       <c r="L359" s="1">
-        <v>104881.0</v>
+        <v>70050.0</v>
       </c>
       <c r="M359" s="1">
-        <v>105474.84</v>
+        <v>70050.0</v>
       </c>
       <c r="N359" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>850</v>
+        <v>873</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>853</v>
+        <v>876</v>
       </c>
       <c r="B360" s="1">
-        <v>100000.0</v>
+        <v>-840.0</v>
       </c>
       <c r="C360" s="1">
-        <v>102.839</v>
+        <v>0.0425</v>
       </c>
       <c r="D360" s="1">
-        <v>103.15</v>
+        <v>0.0649970238</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
-        <v>103150.0</v>
+        <v>0.0</v>
       </c>
       <c r="H360" s="1">
-        <v>-311.0</v>
+        <v>47243.75</v>
       </c>
       <c r="I360" s="1">
-        <v>-0.30150266602036</v>
+        <v>0</v>
       </c>
       <c r="J360">
-        <v>0.88</v>
+        <v>0.0</v>
       </c>
       <c r="K360">
-        <v>884.93</v>
+        <v>0.0</v>
       </c>
       <c r="L360" s="1">
-        <v>102839.0</v>
+        <v>47243.75</v>
       </c>
       <c r="M360" s="1">
-        <v>103723.93</v>
+        <v>47243.75</v>
       </c>
       <c r="N360" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>852</v>
+        <v>875</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>853</v>
+        <v>878</v>
       </c>
       <c r="B361" s="1">
-        <v>100000.0</v>
+        <v>-547.0</v>
       </c>
       <c r="C361" s="1">
-        <v>98.452</v>
+        <v>1.5</v>
       </c>
       <c r="D361" s="1">
-        <v>99.908</v>
+        <v>50.6</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
-        <v>99908.0</v>
+        <v>-276782.0</v>
       </c>
       <c r="H361" s="1">
-        <v>-1456.0</v>
+        <v>268577.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-1.4573407534932</v>
+        <v>-97.03557312253</v>
       </c>
       <c r="J361">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>0.0</v>
+      </c>
+      <c r="K361">
+        <v>0.0</v>
       </c>
       <c r="L361" s="1">
-        <v>98452.0</v>
+        <v>-8205.0</v>
       </c>
       <c r="M361" s="1">
-        <v>99915.89</v>
+        <v>-8205.0</v>
       </c>
       <c r="N361" s="1">
-        <v>0.07</v>
+        <v>-0.01</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>854</v>
+        <v>877</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" t="s">
-        <v>857</v>
+        <v>880</v>
       </c>
       <c r="B362" s="1">
-        <v>100000.0</v>
+        <v>-89.0</v>
       </c>
       <c r="C362" s="1">
-        <v>104.482</v>
+        <v>82.0</v>
       </c>
       <c r="D362" s="1">
-        <v>106.6</v>
+        <v>80.4</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362">
         <v>1.0</v>
       </c>
       <c r="G362" s="1">
-        <v>106600.0</v>
+        <v>-71556.0</v>
       </c>
       <c r="H362" s="1">
-        <v>-2118.0</v>
+        <v>-1424.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-1.9868667917448</v>
+        <v>1.9900497512438</v>
       </c>
       <c r="J362">
-        <v>2.83</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>0.0</v>
+      </c>
+      <c r="K362">
+        <v>0.0</v>
       </c>
       <c r="L362" s="1">
-        <v>104482.0</v>
+        <v>-72980.0</v>
       </c>
       <c r="M362" s="1">
-        <v>107311.45</v>
+        <v>-72980.0</v>
       </c>
       <c r="N362" s="1">
-        <v>0.08</v>
+        <v>-0.05</v>
       </c>
       <c r="O362">
         <v>1</v>
       </c>
       <c r="Z362" t="s">
-        <v>856</v>
-[...353 lines deleted...]
-      <c r="A370" t="s">
         <v>879</v>
-      </c>
-[...593 lines deleted...]
-        <v>903</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">