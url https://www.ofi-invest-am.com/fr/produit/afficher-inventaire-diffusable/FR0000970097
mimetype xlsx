--- v4 (2026-10-07)
+++ v5 (2026-10-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="881">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="886">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -364,56 +364,50 @@
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
-    <t>ES06445809W9</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
@@ -940,1761 +934,1782 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>VG180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 SEP 26</t>
   </si>
   <si>
     <t>IK1100926</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) SEP 26</t>
   </si>
   <si>
-    <t>RX100926</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100926</t>
   </si>
   <si>
     <t>EURO-OAT SEP 26</t>
   </si>
   <si>
-    <t>DU100926</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>4 291.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 857.88</t>
+    <t>2 080.82</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>1 246.58</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>1 127.74</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 250.00</t>
+    <t>2 465.75</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>1 413.70</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>11 137.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>XS2761146468</t>
-[...2 lines deleted...]
-    <t>ALPHA BANK SA 12/05/2030</t>
+    <t>1 170.21</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>5 021.92</t>
+    <t>5 582.88</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 249.72</t>
+    <t>4 513.76</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 230.15</t>
+    <t>1 416.00</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 449.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
+    <t>1 057.53</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
+    <t>1 152.74</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 550.21</t>
+    <t>1 882.40</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 272.42</t>
+    <t>2 536.07</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 620.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 285.27</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>BE0000331406</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 3.75 22/06/2045</t>
   </si>
   <si>
-    <t>1 003.62</t>
+    <t>2 243.39</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
+    <t>1 332.38</t>
+  </si>
+  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>2 034.96</t>
+    <t>2 907.08</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 597.21</t>
+    <t>3 910.66</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>3 097.26</t>
+    <t>3 370.55</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 770.72</t>
+    <t>1 988.17</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>3 071.23</t>
+    <t>3 344.52</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>3 726.03</t>
+    <t>4 186.30</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 942.63</t>
+    <t>3 206.71</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>2 598.29</t>
+    <t>2 792.47</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 504.11</t>
+    <t>5 906.85</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>2 736.99</t>
+    <t>2 995.89</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 300.82</t>
+    <t>2 765.41</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 781.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 084.93</t>
-[...8 lines deleted...]
-    <t>3 590.67</t>
+    <t>1 315.07</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 923.29</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>1 062.33</t>
+    <t>1 536.99</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>2 037.67</t>
+    <t>2 541.10</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 449.59</t>
+    <t>2 003.07</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 402.05</t>
+    <t>2 704.11</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 026.62</t>
+    <t>1 244.38</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 350.00</t>
+    <t>1 544.18</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 229.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>6 443.84</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 181.51</t>
+    <t>2 368.49</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 710.96</t>
+    <t>2 924.19</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 826.89</t>
+    <t>3 174.05</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>3 671.86</t>
+    <t>3 920.60</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 546.23</t>
+    <t>1 797.95</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
+    <t>1 184.79</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>1 023.34</t>
+    <t>1 407.10</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>4 809.86</t>
+    <t>5 142.12</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 953.42</t>
+    <t>2 176.37</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>1 005.97</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 623.29</t>
+    <t>2 054.79</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>1 051.71</t>
-[...14 lines deleted...]
-    <t>5 744.23</t>
+    <t>1 317.81</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>14 211.61</t>
+    <t>15 289.03</t>
+  </si>
+  <si>
+    <t>EU000A4EJF17</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.625 12/12/2040</t>
+  </si>
+  <si>
+    <t>12 915.92</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 575.28</t>
+    <t>2 837.81</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>1 764.38</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
     <t>XS3370251459</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 987.40</t>
-[...5 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+    <t>5 306.71</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>2 530.34</t>
+    <t>3 711.16</t>
+  </si>
+  <si>
+    <t>FR001400L834</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2033</t>
+  </si>
+  <si>
+    <t>36 948.49</t>
   </si>
   <si>
     <t>FR0014018YR0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
   </si>
   <si>
-    <t>11 912.99</t>
+    <t>27 867.69</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>2 541.98</t>
+    <t>3 728.23</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>2 324.24</t>
+    <t>3 408.89</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>2 467.84</t>
+    <t>4 254.89</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
+    <t>4 280.50</t>
+  </si>
+  <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>29 092.52</t>
+    <t>33 335.18</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
+    <t>1 135.92</t>
+  </si>
+  <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 736.30</t>
+    <t>1 952.05</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 627.40</t>
+    <t>2 828.77</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
+    <t>1 181.85</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>5 054.79</t>
+    <t>5 486.30</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 703.04</t>
+    <t>3 979.78</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 520.55</t>
+    <t>2 750.68</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
+    <t>1 096.44</t>
+  </si>
+  <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>1 161.99</t>
+    <t>1 255.48</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>6 858.22</t>
+    <t>7 304.11</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>4 745.73</t>
+    <t>5 082.42</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>1 357.52</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>3 759.56</t>
+    <t>4 442.50</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>7 513.62</t>
+    <t>8 691.13</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>5 227.03</t>
+    <t>6 181.53</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>3 559.10</t>
+    <t>4 134.04</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
+    <t>3 285.04</t>
+  </si>
+  <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>25 389.17</t>
+    <t>30 774.75</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 157.53</t>
+    <t>2 373.29</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>2 313.85</t>
+    <t>2 658.47</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>1 080.14</t>
+    <t>1 353.42</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
-    <t>DE000A383B10</t>
-[...5 lines deleted...]
-    <t>61 396.58</t>
+    <t>DE000A351MT2</t>
+  </si>
+  <si>
+    <t>KFW 3.125 10/10/2028</t>
+  </si>
+  <si>
+    <t>39 635.27</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>3 068.15</t>
+    <t>3 291.10</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>1 093.15</t>
+  </si>
+  <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>1 183.56</t>
+    <t>1 873.97</t>
   </si>
   <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
     <t>DE000A3H3JU7</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>1 019.18</t>
+    <t>1 191.78</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
+    <t>2 190.41</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>1 920.82</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>1 664.77</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>3 205.48</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 187.26</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>1 419.47</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>1 091.61</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>4 005.04</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>3 162.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>8 789.93</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>7 802.18</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 409.59</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>2 252.74</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>1 480.00</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>3 851.83</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>3 033.56</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>1 250.60</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>1 054.86</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>5 997.48</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>2 082.14</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>1 790.68</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 047.95</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>3 482.63</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>1 126.71</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>2 441.10</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>1 310.96</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>1 622.62</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>1 015.07</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
     <t>2 003.42</t>
   </si>
   <si>
-    <t>XS3238212164</t>
-[...20 lines deleted...]
-    <t>MERCK KGAA 24/11/2055</t>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>5 456.99</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>2 370.61</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>2 675.34</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>4 390.94</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>5 337.91</t>
+  </si>
+  <si>
+    <t>ES0000012L60</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
+  </si>
+  <si>
+    <t>ES0000012M93</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
+  </si>
+  <si>
+    <t>2 176.00</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>2 569.86</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>1 095.89</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>1 193.15</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>1 010.26</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>3 138.36</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
     <t>2 773.97</t>
   </si>
   <si>
-    <t>XS3293638568</t>
-[...424 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>1 082.88</t>
+  </si>
+  <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>1 158.22</t>
+    <t>1 431.51</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>1 689.93</t>
+    <t>1 915.97</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>1 411.51</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 377.60</t>
+    <t>2 734.24</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 097.69</t>
+    <t>3 487.22</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 180.47</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 292.47</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>6 391.10</t>
+    <t>6 836.99</t>
+  </si>
+  <si>
+    <t>ES0280907066</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 26/06/2033</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>1 182.36</t>
+    <t>1 669.22</t>
   </si>
   <si>
     <t>XS2450200741</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
   </si>
   <si>
     <t>XS1769091296</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 466.63</t>
+    <t>1 637.74</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 917.12</t>
+    <t>2 046.58</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 544.69</t>
+    <t>1 879.11</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609PR21</t>
   </si>
   <si>
     <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
-  </si>
-[...4 lines deleted...]
-    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
   <si>
     <t>SX5E2609PR23</t>
   </si>
   <si>
     <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3064,212 +3079,212 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>15.0</v>
       </c>
       <c r="C2">
-        <v>235.47</v>
+        <v>233.82</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>3532.16</v>
+        <v>3507.32</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>3532.16</v>
+        <v>3507.32</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>639623.0148</v>
+        <v>638533.0262</v>
       </c>
       <c r="C3">
-        <v>140.83</v>
+        <v>139.78</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>90084205.81</v>
+        <v>89257529.04</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>90084205.81</v>
+        <v>89257529.04</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>365399.81</v>
+        <v>363779.56</v>
       </c>
       <c r="C4">
-        <v>128.99</v>
+        <v>128.08</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>47135467.18</v>
+        <v>46593973.1</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>47135467.18</v>
+        <v>46593973.1</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>910.6034</v>
+        <v>808.9941</v>
       </c>
       <c r="C5">
-        <v>129.15</v>
+        <v>128.14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>117607.21</v>
+        <v>103672.0</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>117607.21</v>
+        <v>103672.0</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>137.13</v>
+        <v>136.15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>137.13</v>
+        <v>136.15</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>137.13</v>
+        <v>136.15</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z362"/>
+  <dimension ref="A1:Z359"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N362" sqref="N362"/>
+      <selection activeCell="N359" sqref="N359"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -3288,18090 +3303,17940 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
         <v>6025.0</v>
       </c>
       <c r="C2" s="1">
-        <v>38.49</v>
+        <v>37.82</v>
       </c>
       <c r="D2" s="1">
         <v>29.1505892116</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>175632.3</v>
       </c>
       <c r="H2" s="1">
-        <v>56269.95</v>
+        <v>52233.2</v>
       </c>
       <c r="I2" s="1">
-        <v>32.038497474553</v>
+        <v>29.740087671801</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>231902.25</v>
+        <v>227865.5</v>
       </c>
       <c r="M2" s="1">
-        <v>231902.25</v>
+        <v>227865.5</v>
       </c>
       <c r="N2" s="1">
         <v>0.17</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
         <v>1455.0</v>
       </c>
       <c r="C3" s="1">
-        <v>252.4</v>
+        <v>237.8</v>
       </c>
       <c r="D3" s="1">
         <v>246.3108659794</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>358382.31</v>
       </c>
       <c r="H3" s="1">
-        <v>8859.69</v>
+        <v>-12383.31</v>
       </c>
       <c r="I3" s="1">
-        <v>2.4721337389672</v>
+        <v>-3.4553351698637</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>367242.0</v>
+        <v>345999.0</v>
       </c>
       <c r="M3" s="1">
-        <v>367242.0</v>
+        <v>345999.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>2391.0</v>
       </c>
       <c r="C4" s="1">
-        <v>187.9</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
         <v>203.2324048515</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>485928.68</v>
       </c>
       <c r="H4" s="1">
-        <v>-36659.78</v>
+        <v>-52918.58</v>
       </c>
       <c r="I4" s="1">
-        <v>-7.5442717231673</v>
+        <v>-10.890194832707</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>449268.9</v>
+        <v>433010.1</v>
       </c>
       <c r="M4" s="1">
-        <v>449268.9</v>
+        <v>433010.1</v>
       </c>
       <c r="N4" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
         <v>801.0</v>
       </c>
       <c r="C5" s="1">
-        <v>70.1</v>
+        <v>71.65</v>
       </c>
       <c r="D5" s="1">
         <v>78.6966292135</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>63036.0</v>
       </c>
       <c r="H5" s="1">
-        <v>-6885.9</v>
+        <v>-5644.35</v>
       </c>
       <c r="I5" s="1">
-        <v>-10.923757852656</v>
+        <v>-8.9541690462593</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>56150.1</v>
+        <v>57391.65</v>
       </c>
       <c r="M5" s="1">
-        <v>56150.1</v>
+        <v>57391.65</v>
       </c>
       <c r="N5" s="1">
         <v>0.04</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="1">
         <v>29426.0</v>
       </c>
       <c r="C6" s="1">
-        <v>27.12</v>
+        <v>26.98</v>
       </c>
       <c r="D6" s="1">
         <v>26.9972249031</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>794420.34</v>
       </c>
       <c r="H6" s="1">
-        <v>3612.78</v>
+        <v>-506.86</v>
       </c>
       <c r="I6" s="1">
-        <v>0.45476932274921</v>
+        <v>-0.063802495288577</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>798033.12</v>
+        <v>793913.48</v>
       </c>
       <c r="M6" s="1">
-        <v>798033.12</v>
+        <v>793913.48</v>
       </c>
       <c r="N6" s="1">
         <v>0.58</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1">
         <v>1842.0</v>
       </c>
       <c r="C7" s="1">
-        <v>70.65</v>
+        <v>71.6</v>
       </c>
       <c r="D7" s="1">
         <v>64.0799674267</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>118035.3</v>
       </c>
       <c r="H7" s="1">
-        <v>12102.0</v>
+        <v>13851.9</v>
       </c>
       <c r="I7" s="1">
-        <v>10.252865032749</v>
+        <v>11.735387634038</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>130137.3</v>
+        <v>131887.2</v>
       </c>
       <c r="M7" s="1">
-        <v>130137.3</v>
+        <v>131887.2</v>
       </c>
       <c r="N7" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1">
         <v>39938.0</v>
       </c>
       <c r="C8" s="1">
-        <v>10.31</v>
+        <v>10.735</v>
       </c>
       <c r="D8" s="1">
         <v>9.3518168161</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>373492.86</v>
       </c>
       <c r="H8" s="1">
-        <v>38267.92</v>
+        <v>55241.57</v>
       </c>
       <c r="I8" s="1">
-        <v>10.245957580019</v>
+        <v>14.790529061252</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>411760.78</v>
+        <v>428734.43</v>
       </c>
       <c r="M8" s="1">
-        <v>411760.78</v>
+        <v>428734.43</v>
       </c>
       <c r="N8" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="1">
         <v>5448.0</v>
       </c>
       <c r="C9" s="1">
-        <v>203.95</v>
+        <v>212.0</v>
       </c>
       <c r="D9" s="1">
         <v>159.9336215125</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>871318.37</v>
       </c>
       <c r="H9" s="1">
-        <v>239801.23</v>
+        <v>283657.63</v>
       </c>
       <c r="I9" s="1">
-        <v>27.521654340881</v>
+        <v>32.55499249947</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>1111119.6</v>
+        <v>1154976.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1111119.6</v>
+        <v>1154976.0</v>
       </c>
       <c r="N9" s="1">
-        <v>0.81</v>
+        <v>0.85</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
         <v>3512.0</v>
       </c>
       <c r="C10" s="1">
-        <v>422.8</v>
+        <v>432.4</v>
       </c>
       <c r="D10" s="1">
         <v>224.0871156036</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>786993.95</v>
       </c>
       <c r="H10" s="1">
-        <v>697879.65</v>
+        <v>731594.85</v>
       </c>
       <c r="I10" s="1">
-        <v>88.676621974032</v>
+        <v>92.960670155088</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1484873.6</v>
+        <v>1518588.8</v>
       </c>
       <c r="M10" s="1">
-        <v>1484873.6</v>
+        <v>1518588.8</v>
       </c>
       <c r="N10" s="1">
-        <v>1.08</v>
+        <v>1.12</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="1">
         <v>9371.0</v>
       </c>
       <c r="C11" s="1">
-        <v>15.825</v>
+        <v>16.33</v>
       </c>
       <c r="D11" s="1">
         <v>23.9633913136</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>224560.94</v>
       </c>
       <c r="H11" s="1">
-        <v>-76264.86</v>
+        <v>-71532.51</v>
       </c>
       <c r="I11" s="1">
-        <v>-33.961765567957</v>
+        <v>-31.85438660882</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>148296.08</v>
+        <v>153028.43</v>
       </c>
       <c r="M11" s="1">
-        <v>148296.08</v>
+        <v>153028.43</v>
       </c>
       <c r="N11" s="1">
         <v>0.11</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="1">
         <v>14591.0</v>
       </c>
       <c r="C12" s="1">
-        <v>51.98</v>
+        <v>53.06</v>
       </c>
       <c r="D12" s="1">
         <v>57.6973990816</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>841862.75</v>
       </c>
       <c r="H12" s="1">
-        <v>-83422.57</v>
+        <v>-67664.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-9.9092839064325</v>
+        <v>-8.0374490972549</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>758440.18</v>
+        <v>774198.46</v>
       </c>
       <c r="M12" s="1">
-        <v>758440.18</v>
+        <v>774198.46</v>
       </c>
       <c r="N12" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="1">
         <v>4764.0</v>
       </c>
       <c r="C13" s="1">
-        <v>10.645</v>
+        <v>11.66</v>
       </c>
       <c r="D13" s="1">
         <v>13.175</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>62765.7</v>
       </c>
       <c r="H13" s="1">
-        <v>-12052.92</v>
+        <v>-7217.46</v>
       </c>
       <c r="I13" s="1">
-        <v>-19.203036053131</v>
+        <v>-11.499051233397</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>50712.78</v>
+        <v>55548.24</v>
       </c>
       <c r="M13" s="1">
-        <v>50712.78</v>
+        <v>55548.24</v>
       </c>
       <c r="N13" s="1">
         <v>0.04</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="1">
         <v>1547.0</v>
       </c>
       <c r="C14" s="1">
-        <v>88.3</v>
+        <v>89.05</v>
       </c>
       <c r="D14" s="1">
         <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>138379.15</v>
       </c>
       <c r="H14" s="1">
-        <v>-1779.05</v>
+        <v>-618.8</v>
       </c>
       <c r="I14" s="1">
-        <v>-1.2856344326439</v>
+        <v>-0.44717719396311</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>136600.1</v>
+        <v>137760.35</v>
       </c>
       <c r="M14" s="1">
-        <v>136600.1</v>
+        <v>137760.35</v>
       </c>
       <c r="N14" s="1">
         <v>0.1</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="1">
         <v>11836.0</v>
       </c>
       <c r="C15" s="1">
-        <v>70.58</v>
+        <v>73.42</v>
       </c>
       <c r="D15" s="1">
         <v>55.7349425482</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>659678.78</v>
       </c>
       <c r="H15" s="1">
-        <v>175706.1</v>
+        <v>209320.34</v>
       </c>
       <c r="I15" s="1">
-        <v>26.635099585892</v>
+        <v>31.730646239674</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>835384.88</v>
+        <v>868999.12</v>
       </c>
       <c r="M15" s="1">
-        <v>835384.88</v>
+        <v>868999.12</v>
       </c>
       <c r="N15" s="1">
-        <v>0.61</v>
+        <v>0.64</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="1">
         <v>7817.0</v>
       </c>
       <c r="C16" s="1">
-        <v>34.1</v>
+        <v>42.06</v>
       </c>
       <c r="D16" s="1">
         <v>31.0150569272</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>242444.7</v>
       </c>
       <c r="H16" s="1">
-        <v>24115.0</v>
+        <v>86338.32</v>
       </c>
       <c r="I16" s="1">
-        <v>9.9465981314502</v>
+        <v>35.61155183017</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>266559.7</v>
+        <v>328783.02</v>
       </c>
       <c r="M16" s="1">
-        <v>266559.7</v>
+        <v>328783.02</v>
       </c>
       <c r="N16" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="1">
         <v>319.0</v>
       </c>
       <c r="C17" s="1">
-        <v>896.6</v>
+        <v>756.0</v>
       </c>
       <c r="D17" s="1">
         <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>307643.6</v>
       </c>
       <c r="H17" s="1">
-        <v>-21628.2</v>
+        <v>-66479.6</v>
       </c>
       <c r="I17" s="1">
-        <v>-7.0302778929905</v>
+        <v>-21.609290750726</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>286015.4</v>
+        <v>241164.0</v>
       </c>
       <c r="M17" s="1">
-        <v>286015.4</v>
+        <v>241164.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="1">
         <v>4086.0</v>
       </c>
       <c r="C18" s="1">
-        <v>1509.8</v>
+        <v>1388.4</v>
       </c>
       <c r="D18" s="1">
         <v>545.430134606</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>2228627.53</v>
       </c>
       <c r="H18" s="1">
-        <v>3940415.27</v>
+        <v>3444374.87</v>
       </c>
       <c r="I18" s="1">
-        <v>176.80905476385</v>
+        <v>154.55139199505</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>6169042.8</v>
+        <v>5673002.4</v>
       </c>
       <c r="M18" s="1">
-        <v>6169042.8</v>
+        <v>5673002.4</v>
       </c>
       <c r="N18" s="1">
-        <v>4.49</v>
+        <v>4.17</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="1">
         <v>1308.0</v>
       </c>
       <c r="C19" s="1">
-        <v>66.8</v>
+        <v>69.76</v>
       </c>
       <c r="D19" s="1">
         <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>80363.52</v>
       </c>
       <c r="H19" s="1">
-        <v>7010.88</v>
+        <v>10882.56</v>
       </c>
       <c r="I19" s="1">
-        <v>8.7239583333333</v>
+        <v>13.541666666667</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>87374.4</v>
+        <v>91246.08</v>
       </c>
       <c r="M19" s="1">
-        <v>87374.4</v>
+        <v>91246.08</v>
       </c>
       <c r="N19" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="1">
         <v>1688.0</v>
       </c>
       <c r="C20" s="1">
-        <v>171.8</v>
+        <v>174.8</v>
       </c>
       <c r="D20" s="1">
         <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>303502.4</v>
       </c>
       <c r="H20" s="1">
-        <v>-13504.0</v>
+        <v>-8440.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-4.4493882091212</v>
+        <v>-2.7808676307008</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>289998.4</v>
+        <v>295062.4</v>
       </c>
       <c r="M20" s="1">
-        <v>289998.4</v>
+        <v>295062.4</v>
       </c>
       <c r="N20" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="1">
         <v>33013.0</v>
       </c>
       <c r="C21" s="1">
-        <v>44.3</v>
+        <v>45.57</v>
       </c>
       <c r="D21" s="1">
         <v>28.2538778663</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>932745.27</v>
       </c>
       <c r="H21" s="1">
-        <v>529730.63</v>
+        <v>571657.14</v>
       </c>
       <c r="I21" s="1">
-        <v>56.792636429022</v>
+        <v>61.287594629132</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1462475.9</v>
+        <v>1504402.41</v>
       </c>
       <c r="M21" s="1">
-        <v>1462475.9</v>
+        <v>1504402.41</v>
       </c>
       <c r="N21" s="1">
-        <v>1.06</v>
+        <v>1.11</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="1">
         <v>7106.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.885</v>
+        <v>11.03</v>
       </c>
       <c r="D22" s="1">
         <v>8.395</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>59654.87</v>
       </c>
       <c r="H22" s="1">
-        <v>10587.94</v>
+        <v>18724.31</v>
       </c>
       <c r="I22" s="1">
-        <v>17.748659916617</v>
+        <v>31.387730792138</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>70242.81</v>
+        <v>78379.18</v>
       </c>
       <c r="M22" s="1">
-        <v>70242.81</v>
+        <v>78379.18</v>
       </c>
       <c r="N22" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="1">
         <v>8345.0</v>
       </c>
       <c r="C23" s="1">
-        <v>12.14</v>
+        <v>10.64</v>
       </c>
       <c r="D23" s="1">
         <v>12.5344002397</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>104599.57</v>
       </c>
       <c r="H23" s="1">
-        <v>-3291.27</v>
+        <v>-15808.77</v>
       </c>
       <c r="I23" s="1">
-        <v>-3.1465425718289</v>
+        <v>-15.113608975639</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>101308.3</v>
+        <v>88790.8</v>
       </c>
       <c r="M23" s="1">
-        <v>101308.3</v>
+        <v>88790.8</v>
       </c>
       <c r="N23" s="1">
         <v>0.07</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="1">
         <v>7804.0</v>
       </c>
       <c r="C24" s="1">
-        <v>22.41</v>
+        <v>22.68</v>
       </c>
       <c r="D24" s="1">
         <v>18.4263364941</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>143799.13</v>
       </c>
       <c r="H24" s="1">
-        <v>31088.51</v>
+        <v>33195.59</v>
       </c>
       <c r="I24" s="1">
-        <v>21.61940061807</v>
+        <v>23.084694601421</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>174887.64</v>
+        <v>176994.72</v>
       </c>
       <c r="M24" s="1">
-        <v>174887.64</v>
+        <v>176994.72</v>
       </c>
       <c r="N24" s="1">
         <v>0.13</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="1">
         <v>61899.0</v>
       </c>
       <c r="C25" s="1">
-        <v>22.8</v>
+        <v>23.25</v>
       </c>
       <c r="D25" s="1">
         <v>10.3748580753</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>642193.34</v>
       </c>
       <c r="H25" s="1">
-        <v>769103.86</v>
+        <v>796958.41</v>
       </c>
       <c r="I25" s="1">
-        <v>119.76204237808</v>
+        <v>124.09945110923</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1411297.2</v>
+        <v>1439151.75</v>
       </c>
       <c r="M25" s="1">
-        <v>1411297.2</v>
+        <v>1439151.75</v>
       </c>
       <c r="N25" s="1">
-        <v>1.03</v>
+        <v>1.06</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="1">
         <v>53032.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.222</v>
+        <v>3.336</v>
       </c>
       <c r="D26" s="1">
         <v>3.2063237291</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>170037.76</v>
       </c>
       <c r="H26" s="1">
-        <v>831.34</v>
+        <v>6876.99</v>
       </c>
       <c r="I26" s="1">
-        <v>0.48891493277728</v>
+        <v>4.0443899049246</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>170869.1</v>
+        <v>176914.75</v>
       </c>
       <c r="M26" s="1">
-        <v>170869.1</v>
+        <v>176914.75</v>
       </c>
       <c r="N26" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="1">
         <v>131455.0</v>
       </c>
       <c r="C27" s="1">
-        <v>12.482</v>
+        <v>12.24</v>
       </c>
       <c r="D27" s="1">
         <v>7.5430302385</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>991569.04</v>
       </c>
       <c r="H27" s="1">
-        <v>649252.27</v>
+        <v>617440.16</v>
       </c>
       <c r="I27" s="1">
-        <v>65.477263186838</v>
+        <v>62.269003477559</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>1640821.31</v>
+        <v>1609009.2</v>
       </c>
       <c r="M27" s="1">
-        <v>1640821.31</v>
+        <v>1609009.2</v>
       </c>
       <c r="N27" s="1">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="1">
         <v>9841.0</v>
       </c>
       <c r="C28" s="1">
-        <v>17.65</v>
+        <v>18.095</v>
       </c>
       <c r="D28" s="1">
         <v>16.735686414</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>164695.89</v>
       </c>
       <c r="H28" s="1">
-        <v>8997.76</v>
+        <v>13377.01</v>
       </c>
       <c r="I28" s="1">
-        <v>5.4632571583905</v>
+        <v>8.1222488308603</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>173693.65</v>
+        <v>178072.9</v>
       </c>
       <c r="M28" s="1">
-        <v>173693.65</v>
+        <v>178072.9</v>
       </c>
       <c r="N28" s="1">
         <v>0.13</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1">
         <v>6954.0</v>
       </c>
       <c r="C29" s="1">
-        <v>15.305</v>
+        <v>15.985</v>
       </c>
       <c r="D29" s="1">
         <v>14.2214998562</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>98896.31</v>
       </c>
       <c r="H29" s="1">
-        <v>7534.66</v>
+        <v>12263.38</v>
       </c>
       <c r="I29" s="1">
-        <v>7.6187473526565</v>
+        <v>12.400240211187</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>106430.97</v>
+        <v>111159.69</v>
       </c>
       <c r="M29" s="1">
-        <v>106430.97</v>
+        <v>111159.69</v>
       </c>
       <c r="N29" s="1">
         <v>0.08</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1">
         <v>738.0</v>
       </c>
       <c r="C30" s="1">
-        <v>241.9</v>
+        <v>197.8</v>
       </c>
       <c r="D30" s="1">
         <v>201.1945799458</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>148481.6</v>
       </c>
       <c r="H30" s="1">
-        <v>30040.6</v>
+        <v>-2505.2</v>
       </c>
       <c r="I30" s="1">
-        <v>20.231867113501</v>
+        <v>-1.6872124222799</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>178522.2</v>
+        <v>145976.4</v>
       </c>
       <c r="M30" s="1">
-        <v>178522.2</v>
+        <v>145976.4</v>
       </c>
       <c r="N30" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="1">
         <v>9870.0</v>
       </c>
       <c r="C31" s="1">
-        <v>60.74</v>
+        <v>59.54</v>
       </c>
       <c r="D31" s="1">
         <v>78.4756504559</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>774554.67</v>
       </c>
       <c r="H31" s="1">
-        <v>-175050.87</v>
+        <v>-186894.87</v>
       </c>
       <c r="I31" s="1">
-        <v>-22.60019554204</v>
+        <v>-24.129332278121</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>599503.8</v>
+        <v>587659.8</v>
       </c>
       <c r="M31" s="1">
-        <v>599503.8</v>
+        <v>587659.8</v>
       </c>
       <c r="N31" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="1">
         <v>11707.0</v>
       </c>
       <c r="C32" s="1">
-        <v>101.78</v>
+        <v>108.2</v>
       </c>
       <c r="D32" s="1">
         <v>78.4463474844</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>918371.39</v>
       </c>
       <c r="H32" s="1">
-        <v>273167.07</v>
+        <v>348326.01</v>
       </c>
       <c r="I32" s="1">
-        <v>29.744727783822</v>
+        <v>37.928665221159</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>1191538.46</v>
+        <v>1266697.4</v>
       </c>
       <c r="M32" s="1">
-        <v>1191538.46</v>
+        <v>1266697.4</v>
       </c>
       <c r="N32" s="1">
-        <v>0.87</v>
+        <v>0.93</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="1">
         <v>728098.0</v>
       </c>
       <c r="C33" s="1">
-        <v>11.364</v>
+        <v>11.27</v>
       </c>
       <c r="D33" s="1">
         <v>11.2551319877</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>8194839.09</v>
       </c>
       <c r="H33" s="1">
-        <v>79266.58</v>
+        <v>10825.37</v>
       </c>
       <c r="I33" s="1">
-        <v>0.9672743922053</v>
+        <v>0.13209984822289</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>8274105.67</v>
+        <v>8205664.46</v>
       </c>
       <c r="M33" s="1">
-        <v>8274105.67</v>
+        <v>8205664.46</v>
       </c>
       <c r="N33" s="1">
-        <v>6.02</v>
+        <v>6.04</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="1">
         <v>199820.0</v>
       </c>
       <c r="C34" s="1">
-        <v>10.722</v>
+        <v>10.678</v>
       </c>
       <c r="D34" s="1">
         <v>10.7060685117</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>2139286.61</v>
       </c>
       <c r="H34" s="1">
-        <v>3183.43</v>
+        <v>-5608.65</v>
       </c>
       <c r="I34" s="1">
-        <v>0.14880801782796</v>
+        <v>-0.2621738468227</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>2142470.04</v>
+        <v>2133677.96</v>
       </c>
       <c r="M34" s="1">
-        <v>2142470.04</v>
+        <v>2133677.96</v>
       </c>
       <c r="N34" s="1">
-        <v>1.56</v>
+        <v>1.57</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" s="1">
         <v>2870.0</v>
       </c>
       <c r="C35" s="1">
-        <v>46.95</v>
+        <v>46.53</v>
       </c>
       <c r="D35" s="1">
         <v>52.2573240418</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>149978.52</v>
       </c>
       <c r="H35" s="1">
-        <v>-15232.02</v>
+        <v>-16437.42</v>
       </c>
       <c r="I35" s="1">
-        <v>-10.15613435844</v>
+        <v>-10.959849450441</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>134746.5</v>
+        <v>133541.1</v>
       </c>
       <c r="M35" s="1">
-        <v>134746.5</v>
+        <v>133541.1</v>
       </c>
       <c r="N35" s="1">
         <v>0.1</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="1">
         <v>15051.0</v>
       </c>
       <c r="C36" s="1">
-        <v>27.22</v>
+        <v>27.32</v>
       </c>
       <c r="D36" s="1">
         <v>24.9207733705</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>375082.56</v>
       </c>
       <c r="H36" s="1">
-        <v>34605.66</v>
+        <v>36110.76</v>
       </c>
       <c r="I36" s="1">
-        <v>9.226144771967</v>
+        <v>9.6274164279992</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>409688.22</v>
+        <v>411193.32</v>
       </c>
       <c r="M36" s="1">
-        <v>409688.22</v>
+        <v>411193.32</v>
       </c>
       <c r="N36" s="1">
         <v>0.3</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="1">
         <v>51591.0</v>
       </c>
       <c r="C37" s="1">
-        <v>12.675</v>
+        <v>13.195</v>
       </c>
       <c r="D37" s="1">
         <v>10.5967065961</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>546694.69</v>
       </c>
       <c r="H37" s="1">
-        <v>107221.24</v>
+        <v>134048.56</v>
       </c>
       <c r="I37" s="1">
-        <v>19.612636076637</v>
+        <v>24.519821108926</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>653915.93</v>
+        <v>680743.25</v>
       </c>
       <c r="M37" s="1">
-        <v>653915.93</v>
+        <v>680743.25</v>
       </c>
       <c r="N37" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="1">
         <v>7499.0</v>
       </c>
       <c r="C38" s="1">
-        <v>38.28</v>
+        <v>37.59</v>
       </c>
       <c r="D38" s="1">
         <v>35.9600933458</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
         <v>269664.74</v>
       </c>
       <c r="H38" s="1">
-        <v>17396.98</v>
+        <v>12222.67</v>
       </c>
       <c r="I38" s="1">
-        <v>6.4513365744443</v>
+        <v>4.5325428901087</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>287061.72</v>
+        <v>281887.41</v>
       </c>
       <c r="M38" s="1">
-        <v>287061.72</v>
+        <v>281887.41</v>
       </c>
       <c r="N38" s="1">
         <v>0.21</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="1">
         <v>2024.0</v>
       </c>
       <c r="C39" s="1">
-        <v>78.48</v>
+        <v>76.56</v>
       </c>
       <c r="D39" s="1">
         <v>66.154965415</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>133897.65</v>
       </c>
       <c r="H39" s="1">
-        <v>24945.87</v>
+        <v>21059.79</v>
       </c>
       <c r="I39" s="1">
-        <v>18.63055102162</v>
+        <v>15.728274544027</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>158843.52</v>
+        <v>154957.44</v>
       </c>
       <c r="M39" s="1">
-        <v>158843.52</v>
+        <v>154957.44</v>
       </c>
       <c r="N39" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="1">
         <v>1010.0</v>
       </c>
       <c r="C40" s="1">
-        <v>54.2</v>
+        <v>54.05</v>
       </c>
       <c r="D40" s="1">
-        <v>62.15</v>
+        <v>59.9485643564</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>62771.5</v>
+        <v>60548.05</v>
       </c>
       <c r="H40" s="1">
-        <v>-8029.5</v>
+        <v>-5957.55</v>
       </c>
       <c r="I40" s="1">
-        <v>-12.791633145615</v>
+        <v>-9.8393755042483</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>54742.0</v>
+        <v>54590.5</v>
       </c>
       <c r="M40" s="1">
-        <v>54742.0</v>
+        <v>54590.5</v>
       </c>
       <c r="N40" s="1">
         <v>0.04</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" s="1">
         <v>20436.0</v>
       </c>
       <c r="C41" s="1">
-        <v>17.6</v>
+        <v>18.665</v>
       </c>
       <c r="D41" s="1">
         <v>18.6503371501</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>381138.29</v>
       </c>
       <c r="H41" s="1">
-        <v>-21464.69</v>
+        <v>299.65</v>
       </c>
       <c r="I41" s="1">
-        <v>-5.6317327760483</v>
+        <v>0.078619757673783</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>359673.6</v>
+        <v>381437.94</v>
       </c>
       <c r="M41" s="1">
-        <v>359673.6</v>
+        <v>381437.94</v>
       </c>
       <c r="N41" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="1">
         <v>5707.0</v>
       </c>
       <c r="C42" s="1">
-        <v>74.0</v>
+        <v>72.24</v>
       </c>
       <c r="D42" s="1">
         <v>60.2873611354</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>344059.97</v>
       </c>
       <c r="H42" s="1">
-        <v>78258.03</v>
+        <v>68213.71</v>
       </c>
       <c r="I42" s="1">
-        <v>22.74546207744</v>
+        <v>19.826110546949</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>422318.0</v>
+        <v>412273.68</v>
       </c>
       <c r="M42" s="1">
-        <v>422318.0</v>
+        <v>412273.68</v>
       </c>
       <c r="N42" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" s="1">
         <v>15702.0</v>
       </c>
       <c r="C43" s="1">
-        <v>18.66</v>
+        <v>21.01</v>
       </c>
       <c r="D43" s="1">
         <v>26.6167634696</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>417936.42</v>
       </c>
       <c r="H43" s="1">
-        <v>-124937.1</v>
+        <v>-88037.4</v>
       </c>
       <c r="I43" s="1">
-        <v>-29.89380537834</v>
+        <v>-21.064783011732</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>292999.32</v>
+        <v>329899.02</v>
       </c>
       <c r="M43" s="1">
-        <v>292999.32</v>
+        <v>329899.02</v>
       </c>
       <c r="N43" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" s="1">
-        <v>26593.0</v>
+        <v>15929.0</v>
       </c>
       <c r="C44" s="1">
-        <v>0.412</v>
+        <v>30.935</v>
       </c>
       <c r="D44" s="1">
-        <v>0.0</v>
+        <v>30.0731339067</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>0.0</v>
+        <v>479034.95</v>
       </c>
       <c r="H44" s="1">
-        <v>10956.32</v>
+        <v>13728.67</v>
       </c>
       <c r="I44" s="1">
-        <v>0</v>
+        <v>2.8659015380819</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>10956.32</v>
+        <v>492763.62</v>
       </c>
       <c r="M44" s="1">
-        <v>10956.32</v>
+        <v>492763.62</v>
       </c>
       <c r="N44" s="1">
-        <v>0.01</v>
+        <v>0.36</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" s="1">
-        <v>15929.0</v>
+        <v>2474.0</v>
       </c>
       <c r="C45" s="1">
-        <v>32.305</v>
+        <v>266.2</v>
       </c>
       <c r="D45" s="1">
-        <v>30.0731339067</v>
+        <v>224.0302061439</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>479034.95</v>
+        <v>554250.73</v>
       </c>
       <c r="H45" s="1">
-        <v>35551.4</v>
+        <v>104328.07</v>
       </c>
       <c r="I45" s="1">
-        <v>7.4214626719825</v>
+        <v>18.823262533186</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>514586.35</v>
+        <v>658578.8</v>
       </c>
       <c r="M45" s="1">
-        <v>514586.35</v>
+        <v>658578.8</v>
       </c>
       <c r="N45" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" s="1">
-        <v>2474.0</v>
+        <v>8450.0</v>
       </c>
       <c r="C46" s="1">
-        <v>259.7</v>
+        <v>57.38</v>
       </c>
       <c r="D46" s="1">
-        <v>224.0302061439</v>
+        <v>49.9395822485</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>554250.73</v>
+        <v>421989.47</v>
       </c>
       <c r="H46" s="1">
-        <v>88247.07</v>
+        <v>62871.53</v>
       </c>
       <c r="I46" s="1">
-        <v>15.921868068627</v>
+        <v>14.898838589503</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>642497.8</v>
+        <v>484861.0</v>
       </c>
       <c r="M46" s="1">
-        <v>642497.8</v>
+        <v>484861.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" s="1">
-        <v>8450.0</v>
+        <v>9494.0</v>
       </c>
       <c r="C47" s="1">
-        <v>56.68</v>
+        <v>27.59</v>
       </c>
       <c r="D47" s="1">
-        <v>49.9395822485</v>
+        <v>30.8287623762</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>421989.47</v>
+        <v>292688.27</v>
       </c>
       <c r="H47" s="1">
-        <v>56956.53</v>
+        <v>-30748.81</v>
       </c>
       <c r="I47" s="1">
-        <v>13.497144845818</v>
+        <v>-10.505651627242</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>478946.0</v>
+        <v>261939.46</v>
       </c>
       <c r="M47" s="1">
-        <v>478946.0</v>
+        <v>261939.46</v>
       </c>
       <c r="N47" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" s="1">
-        <v>9494.0</v>
+        <v>45797.0</v>
       </c>
       <c r="C48" s="1">
-        <v>25.74</v>
+        <v>18.99</v>
       </c>
       <c r="D48" s="1">
-        <v>30.8287623762</v>
+        <v>19.1358377186</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>292688.27</v>
+        <v>876363.96</v>
       </c>
       <c r="H48" s="1">
-        <v>-48312.71</v>
+        <v>-6678.93</v>
       </c>
       <c r="I48" s="1">
-        <v>-16.506541242667</v>
+        <v>-0.76211828701856</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>244375.56</v>
+        <v>869685.03</v>
       </c>
       <c r="M48" s="1">
-        <v>244375.56</v>
+        <v>869685.03</v>
       </c>
       <c r="N48" s="1">
-        <v>0.18</v>
+        <v>0.64</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="1">
-        <v>45797.0</v>
+        <v>142601.0</v>
       </c>
       <c r="C49" s="1">
-        <v>19.055</v>
+        <v>4.503</v>
       </c>
       <c r="D49" s="1">
-        <v>19.1358377186</v>
+        <v>4.5327330804</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>876363.96</v>
+        <v>646372.27</v>
       </c>
       <c r="H49" s="1">
-        <v>-3702.12</v>
+        <v>-4239.97</v>
       </c>
       <c r="I49" s="1">
-        <v>-0.42244092283302</v>
+        <v>-0.65596409326161</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>872661.84</v>
+        <v>642132.3</v>
       </c>
       <c r="M49" s="1">
-        <v>872661.84</v>
+        <v>642132.3</v>
       </c>
       <c r="N49" s="1">
-        <v>0.64</v>
+        <v>0.47</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="1">
-        <v>142601.0</v>
+        <v>1318.0</v>
       </c>
       <c r="C50" s="1">
-        <v>4.545</v>
+        <v>121.7</v>
       </c>
       <c r="D50" s="1">
-        <v>4.5327330804</v>
+        <v>145.6875644917</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>646372.27</v>
+        <v>192016.21</v>
       </c>
       <c r="H50" s="1">
-        <v>1749.28</v>
+        <v>-31615.61</v>
       </c>
       <c r="I50" s="1">
-        <v>0.27063042169182</v>
+        <v>-16.465073443539</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>648121.55</v>
+        <v>160400.6</v>
       </c>
       <c r="M50" s="1">
-        <v>648121.55</v>
+        <v>160400.6</v>
       </c>
       <c r="N50" s="1">
-        <v>0.47</v>
+        <v>0.12</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" s="1">
-        <v>1318.0</v>
+        <v>10473.0</v>
       </c>
       <c r="C51" s="1">
-        <v>124.15</v>
+        <v>35.52</v>
       </c>
       <c r="D51" s="1">
-        <v>145.6875644917</v>
+        <v>43.3131223145</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>192016.21</v>
+        <v>453618.33</v>
       </c>
       <c r="H51" s="1">
-        <v>-28386.51</v>
+        <v>-81617.37</v>
       </c>
       <c r="I51" s="1">
-        <v>-14.783392506289</v>
+        <v>-17.992520275801</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>163629.7</v>
+        <v>372000.96</v>
       </c>
       <c r="M51" s="1">
-        <v>163629.7</v>
+        <v>372000.96</v>
       </c>
       <c r="N51" s="1">
-        <v>0.12</v>
+        <v>0.27</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" s="1">
-        <v>10473.0</v>
+        <v>133432.0</v>
       </c>
       <c r="C52" s="1">
-        <v>35.32</v>
+        <v>9.87</v>
       </c>
       <c r="D52" s="1">
-        <v>43.3131223145</v>
+        <v>6.2283979855</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>453618.33</v>
+        <v>831067.6</v>
       </c>
       <c r="H52" s="1">
-        <v>-83711.97</v>
+        <v>485906.24</v>
       </c>
       <c r="I52" s="1">
-        <v>-18.454274103077</v>
+        <v>58.467715502325</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>369906.36</v>
+        <v>1316973.84</v>
       </c>
       <c r="M52" s="1">
-        <v>369906.36</v>
+        <v>1316973.84</v>
       </c>
       <c r="N52" s="1">
-        <v>0.27</v>
+        <v>0.97</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" s="1">
-        <v>133432.0</v>
+        <v>36322.0</v>
       </c>
       <c r="C53" s="1">
-        <v>10.134</v>
+        <v>26.16</v>
       </c>
       <c r="D53" s="1">
-        <v>6.2283979855</v>
+        <v>16.6776132922</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>831067.6</v>
+        <v>605764.27</v>
       </c>
       <c r="H53" s="1">
-        <v>521132.29</v>
+        <v>344419.25</v>
       </c>
       <c r="I53" s="1">
-        <v>62.706365884075</v>
+        <v>56.856976724626</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1352199.89</v>
+        <v>950183.52</v>
       </c>
       <c r="M53" s="1">
-        <v>1352199.89</v>
+        <v>950183.52</v>
       </c>
       <c r="N53" s="1">
-        <v>0.98</v>
+        <v>0.7</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>36322.0</v>
+        <v>1384.0</v>
       </c>
       <c r="C54" s="1">
-        <v>27.38</v>
+        <v>113.9</v>
       </c>
       <c r="D54" s="1">
-        <v>16.6776132922</v>
+        <v>104.1228179191</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>605764.27</v>
+        <v>144105.98</v>
       </c>
       <c r="H54" s="1">
-        <v>388732.09</v>
+        <v>13531.62</v>
       </c>
       <c r="I54" s="1">
-        <v>64.172172122334</v>
+        <v>9.3900475191939</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>994496.36</v>
+        <v>157637.6</v>
       </c>
       <c r="M54" s="1">
-        <v>994496.36</v>
+        <v>157637.6</v>
       </c>
       <c r="N54" s="1">
-        <v>0.72</v>
+        <v>0.12</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" s="1">
-        <v>1384.0</v>
+        <v>2617.0</v>
       </c>
       <c r="C55" s="1">
-        <v>118.4</v>
+        <v>168.65</v>
       </c>
       <c r="D55" s="1">
-        <v>104.1228179191</v>
+        <v>201.1602139855</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>144105.98</v>
+        <v>526436.28</v>
       </c>
       <c r="H55" s="1">
-        <v>19759.62</v>
+        <v>-85079.23</v>
       </c>
       <c r="I55" s="1">
-        <v>13.711866780268</v>
+        <v>-16.161353848941</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>163865.6</v>
+        <v>441357.05</v>
       </c>
       <c r="M55" s="1">
-        <v>163865.6</v>
+        <v>441357.05</v>
       </c>
       <c r="N55" s="1">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" s="1">
-        <v>2617.0</v>
+        <v>1013.0</v>
       </c>
       <c r="C56" s="1">
-        <v>175.9</v>
+        <v>68.52</v>
       </c>
       <c r="D56" s="1">
-        <v>201.1602139855</v>
+        <v>68.16</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>526436.28</v>
+        <v>69046.08</v>
       </c>
       <c r="H56" s="1">
-        <v>-66105.98</v>
+        <v>364.68</v>
       </c>
       <c r="I56" s="1">
-        <v>-12.557261441024</v>
+        <v>0.52816901408451</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>460330.3</v>
+        <v>69410.76</v>
       </c>
       <c r="M56" s="1">
-        <v>460330.3</v>
+        <v>69410.76</v>
       </c>
       <c r="N56" s="1">
-        <v>0.34</v>
+        <v>0.05</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" s="1">
-        <v>1013.0</v>
+        <v>33128.0</v>
       </c>
       <c r="C57" s="1">
-        <v>68.92</v>
+        <v>17.0</v>
       </c>
       <c r="D57" s="1">
-        <v>68.16</v>
+        <v>15.9615998551</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>69046.08</v>
+        <v>528775.88</v>
       </c>
       <c r="H57" s="1">
-        <v>769.88</v>
+        <v>34400.12</v>
       </c>
       <c r="I57" s="1">
-        <v>1.1150234741784</v>
+        <v>6.5056144391458</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>69815.96</v>
+        <v>563176.0</v>
       </c>
       <c r="M57" s="1">
-        <v>69815.96</v>
+        <v>563176.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.05</v>
+        <v>0.41</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" s="1">
-        <v>33128.0</v>
+        <v>2454.0</v>
       </c>
       <c r="C58" s="1">
-        <v>16.2</v>
+        <v>22.86</v>
       </c>
       <c r="D58" s="1">
-        <v>15.9615998551</v>
+        <v>25.66</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>528775.88</v>
+        <v>62969.64</v>
       </c>
       <c r="H58" s="1">
-        <v>7897.72</v>
+        <v>-6871.2</v>
       </c>
       <c r="I58" s="1">
-        <v>1.4935855243624</v>
+        <v>-10.91192517537</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>536673.6</v>
+        <v>56098.44</v>
       </c>
       <c r="M58" s="1">
-        <v>536673.6</v>
+        <v>56098.44</v>
       </c>
       <c r="N58" s="1">
-        <v>0.39</v>
+        <v>0.04</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" s="1">
-        <v>2454.0</v>
+        <v>3896.0</v>
       </c>
       <c r="C59" s="1">
-        <v>22.6</v>
+        <v>186.0</v>
       </c>
       <c r="D59" s="1">
-        <v>25.66</v>
+        <v>155.7605107803</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>62969.64</v>
+        <v>606842.95</v>
       </c>
       <c r="H59" s="1">
-        <v>-7509.24</v>
+        <v>117813.05</v>
       </c>
       <c r="I59" s="1">
-        <v>-11.925175370226</v>
+        <v>19.414092229299</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>55460.4</v>
+        <v>724656.0</v>
       </c>
       <c r="M59" s="1">
-        <v>55460.4</v>
+        <v>724656.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.04</v>
+        <v>0.53</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" s="1">
-        <v>3896.0</v>
+        <v>1308.0</v>
       </c>
       <c r="C60" s="1">
-        <v>187.0</v>
+        <v>63.55</v>
       </c>
       <c r="D60" s="1">
-        <v>155.7605107803</v>
+        <v>65.9</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>606842.95</v>
+        <v>86197.2</v>
       </c>
       <c r="H60" s="1">
-        <v>121709.05</v>
+        <v>-3073.8</v>
       </c>
       <c r="I60" s="1">
-        <v>20.056103477844</v>
+        <v>-3.5660091047041</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>728552.0</v>
+        <v>83123.4</v>
       </c>
       <c r="M60" s="1">
-        <v>728552.0</v>
+        <v>83123.4</v>
       </c>
       <c r="N60" s="1">
-        <v>0.53</v>
+        <v>0.06</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" s="1">
-        <v>1308.0</v>
+        <v>19231.0</v>
       </c>
       <c r="C61" s="1">
-        <v>61.25</v>
+        <v>43.79</v>
       </c>
       <c r="D61" s="1">
-        <v>65.9</v>
+        <v>35.2702958764</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>86197.2</v>
+        <v>678283.06</v>
       </c>
       <c r="H61" s="1">
-        <v>-6082.2</v>
+        <v>163842.43</v>
       </c>
       <c r="I61" s="1">
-        <v>-7.0561456752656</v>
+        <v>24.155465418818</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>80115.0</v>
+        <v>842125.49</v>
       </c>
       <c r="M61" s="1">
-        <v>80115.0</v>
+        <v>842125.49</v>
       </c>
       <c r="N61" s="1">
-        <v>0.06</v>
+        <v>0.62</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" s="1">
-        <v>19231.0</v>
+        <v>940.0</v>
       </c>
       <c r="C62" s="1">
-        <v>42.47</v>
+        <v>257.8</v>
       </c>
       <c r="D62" s="1">
-        <v>35.2702958764</v>
+        <v>257.355</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>678283.06</v>
+        <v>241913.7</v>
       </c>
       <c r="H62" s="1">
-        <v>138457.51</v>
+        <v>418.3</v>
       </c>
       <c r="I62" s="1">
-        <v>20.412939400256</v>
+        <v>0.17291290241107</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>816740.57</v>
+        <v>242332.0</v>
       </c>
       <c r="M62" s="1">
-        <v>816740.57</v>
+        <v>242332.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" s="1">
-        <v>940.0</v>
+        <v>5576.0</v>
       </c>
       <c r="C63" s="1">
-        <v>249.4</v>
+        <v>79.68</v>
       </c>
       <c r="D63" s="1">
-        <v>257.355</v>
+        <v>77.7788360832</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>241913.7</v>
+        <v>433694.79</v>
       </c>
       <c r="H63" s="1">
-        <v>-7477.7</v>
+        <v>10600.89</v>
       </c>
       <c r="I63" s="1">
-        <v>-3.0910609857978</v>
+        <v>2.4443203479571</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>234436.0</v>
+        <v>444295.68</v>
       </c>
       <c r="M63" s="1">
-        <v>234436.0</v>
+        <v>444295.68</v>
       </c>
       <c r="N63" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" s="1">
-        <v>5576.0</v>
+        <v>2106.0</v>
       </c>
       <c r="C64" s="1">
-        <v>76.82</v>
+        <v>76.84</v>
       </c>
       <c r="D64" s="1">
-        <v>77.7788360832</v>
+        <v>68.7123409307</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>433694.79</v>
+        <v>144708.19</v>
       </c>
       <c r="H64" s="1">
-        <v>-5346.47</v>
+        <v>17116.85</v>
       </c>
       <c r="I64" s="1">
-        <v>-1.2327724757773</v>
+        <v>11.828528848298</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>428348.32</v>
+        <v>161825.04</v>
       </c>
       <c r="M64" s="1">
-        <v>428348.32</v>
+        <v>161825.04</v>
       </c>
       <c r="N64" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" s="1">
-        <v>2106.0</v>
+        <v>325.0</v>
       </c>
       <c r="C65" s="1">
-        <v>75.66</v>
+        <v>1695.5</v>
       </c>
       <c r="D65" s="1">
-        <v>68.7123409307</v>
+        <v>1477.9031384615</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>144708.19</v>
+        <v>480318.52</v>
       </c>
       <c r="H65" s="1">
-        <v>14631.77</v>
+        <v>70718.98</v>
       </c>
       <c r="I65" s="1">
-        <v>10.111224527098</v>
+        <v>14.723350663222</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>159339.96</v>
+        <v>551037.5</v>
       </c>
       <c r="M65" s="1">
-        <v>159339.96</v>
+        <v>551037.5</v>
       </c>
       <c r="N65" s="1">
-        <v>0.12</v>
+        <v>0.41</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" s="1">
-        <v>325.0</v>
+        <v>1253.0</v>
       </c>
       <c r="C66" s="1">
-        <v>1640.0</v>
+        <v>59.4</v>
       </c>
       <c r="D66" s="1">
-        <v>1477.9031384615</v>
+        <v>48.74</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>480318.52</v>
+        <v>61071.22</v>
       </c>
       <c r="H66" s="1">
-        <v>52681.48</v>
+        <v>13356.98</v>
       </c>
       <c r="I66" s="1">
-        <v>10.968030131339</v>
+        <v>21.871153057037</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>533000.0</v>
+        <v>74428.2</v>
       </c>
       <c r="M66" s="1">
-        <v>533000.0</v>
+        <v>74428.2</v>
       </c>
       <c r="N66" s="1">
-        <v>0.39</v>
+        <v>0.05</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" s="1">
-        <v>1253.0</v>
+        <v>1928.0</v>
       </c>
       <c r="C67" s="1">
-        <v>52.2</v>
+        <v>31.34</v>
       </c>
       <c r="D67" s="1">
-        <v>48.74</v>
+        <v>31.64</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>61071.22</v>
+        <v>61001.92</v>
       </c>
       <c r="H67" s="1">
-        <v>4335.38</v>
+        <v>-578.4</v>
       </c>
       <c r="I67" s="1">
-        <v>7.0988920804268</v>
+        <v>-0.94816687737042</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>65406.6</v>
+        <v>60423.52</v>
       </c>
       <c r="M67" s="1">
-        <v>65406.6</v>
+        <v>60423.52</v>
       </c>
       <c r="N67" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" s="1">
-        <v>1928.0</v>
+        <v>26593.0</v>
       </c>
       <c r="C68" s="1">
-        <v>26.46</v>
+        <v>20.9</v>
       </c>
       <c r="D68" s="1">
-        <v>31.64</v>
+        <v>13.7980051141</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>61001.92</v>
+        <v>366930.35</v>
       </c>
       <c r="H68" s="1">
-        <v>-9987.04</v>
+        <v>188863.35</v>
       </c>
       <c r="I68" s="1">
-        <v>-16.371681415929</v>
+        <v>51.47117157248</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>51014.88</v>
+        <v>555793.7</v>
       </c>
       <c r="M68" s="1">
-        <v>51014.88</v>
+        <v>555793.7</v>
       </c>
       <c r="N68" s="1">
-        <v>0.04</v>
+        <v>0.41</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" s="1">
-        <v>26593.0</v>
+        <v>11745.0</v>
       </c>
       <c r="C69" s="1">
-        <v>21.02</v>
+        <v>56.82</v>
       </c>
       <c r="D69" s="1">
-        <v>13.7980051141</v>
+        <v>40.6200817369</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>366930.35</v>
+        <v>477082.86</v>
       </c>
       <c r="H69" s="1">
-        <v>192054.51</v>
+        <v>190268.04</v>
       </c>
       <c r="I69" s="1">
-        <v>52.340862509738</v>
+        <v>39.881550135756</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>558984.86</v>
+        <v>667350.9</v>
       </c>
       <c r="M69" s="1">
-        <v>558984.86</v>
+        <v>667350.9</v>
       </c>
       <c r="N69" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" s="1">
-        <v>11745.0</v>
+        <v>10014.0</v>
       </c>
       <c r="C70" s="1">
-        <v>56.44</v>
+        <v>57.77</v>
       </c>
       <c r="D70" s="1">
-        <v>40.6200817369</v>
+        <v>36.4924176153</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>477082.86</v>
+        <v>365435.07</v>
       </c>
       <c r="H70" s="1">
-        <v>185804.94</v>
+        <v>213073.71</v>
       </c>
       <c r="I70" s="1">
-        <v>38.94605226438</v>
+        <v>58.306858725956</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>662887.8</v>
+        <v>578508.78</v>
       </c>
       <c r="M70" s="1">
-        <v>662887.8</v>
+        <v>578508.78</v>
       </c>
       <c r="N70" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" s="1">
-        <v>10014.0</v>
+        <v>27958.0</v>
       </c>
       <c r="C71" s="1">
-        <v>70.83</v>
+        <v>29.135</v>
       </c>
       <c r="D71" s="1">
-        <v>36.4924176153</v>
+        <v>13.1743533157</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>365435.07</v>
+        <v>368328.57</v>
       </c>
       <c r="H71" s="1">
-        <v>343856.55</v>
+        <v>446227.76</v>
       </c>
       <c r="I71" s="1">
-        <v>94.095115173265</v>
+        <v>121.14937486386</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>709291.62</v>
+        <v>814556.33</v>
       </c>
       <c r="M71" s="1">
-        <v>709291.62</v>
+        <v>814556.33</v>
       </c>
       <c r="N71" s="1">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" s="1">
-        <v>27958.0</v>
+        <v>217878.0</v>
       </c>
       <c r="C72" s="1">
-        <v>28.35</v>
+        <v>6.48</v>
       </c>
       <c r="D72" s="1">
-        <v>13.1743533157</v>
+        <v>2.9392707846</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>368328.57</v>
+        <v>640402.44</v>
       </c>
       <c r="H72" s="1">
-        <v>424280.73</v>
+        <v>771447.0</v>
       </c>
       <c r="I72" s="1">
-        <v>115.19082812392</v>
+        <v>120.46284520715</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>792609.3</v>
+        <v>1411849.44</v>
       </c>
       <c r="M72" s="1">
-        <v>792609.3</v>
+        <v>1411849.44</v>
       </c>
       <c r="N72" s="1">
-        <v>0.58</v>
+        <v>1.04</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" s="1">
-        <v>217878.0</v>
+        <v>12478.0</v>
       </c>
       <c r="C73" s="1">
-        <v>6.226</v>
+        <v>13.93</v>
       </c>
       <c r="D73" s="1">
-        <v>2.9392707846</v>
+        <v>18.5933571085</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>640402.44</v>
+        <v>232007.91</v>
       </c>
       <c r="H73" s="1">
-        <v>716105.99</v>
+        <v>-58189.37</v>
       </c>
       <c r="I73" s="1">
-        <v>111.82124634004</v>
+        <v>-25.080769875475</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>1356508.43</v>
+        <v>173818.54</v>
       </c>
       <c r="M73" s="1">
-        <v>1356508.43</v>
+        <v>173818.54</v>
       </c>
       <c r="N73" s="1">
-        <v>0.99</v>
+        <v>0.13</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" s="1">
-        <v>12478.0</v>
+        <v>3676.0</v>
       </c>
       <c r="C74" s="1">
-        <v>13.94</v>
+        <v>122.8</v>
       </c>
       <c r="D74" s="1">
-        <v>18.5933571085</v>
+        <v>116.5492899891</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>232007.91</v>
+        <v>428435.19</v>
       </c>
       <c r="H74" s="1">
-        <v>-58064.59</v>
+        <v>22977.61</v>
       </c>
       <c r="I74" s="1">
-        <v>-25.026987226427</v>
+        <v>5.3631472242044</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>173943.32</v>
+        <v>451412.8</v>
       </c>
       <c r="M74" s="1">
-        <v>173943.32</v>
+        <v>451412.8</v>
       </c>
       <c r="N74" s="1">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" s="1">
-        <v>3676.0</v>
+        <v>1966.0</v>
       </c>
       <c r="C75" s="1">
-        <v>121.0</v>
+        <v>39.1</v>
       </c>
       <c r="D75" s="1">
-        <v>116.5492899891</v>
+        <v>35.62</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>428435.19</v>
+        <v>70028.92</v>
       </c>
       <c r="H75" s="1">
-        <v>16360.81</v>
+        <v>6841.68</v>
       </c>
       <c r="I75" s="1">
-        <v>3.8187362714067</v>
+        <v>9.7697922515441</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>444796.0</v>
+        <v>76870.6</v>
       </c>
       <c r="M75" s="1">
-        <v>444796.0</v>
+        <v>76870.6</v>
       </c>
       <c r="N75" s="1">
-        <v>0.32</v>
+        <v>0.06</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" s="1">
-        <v>1966.0</v>
+        <v>2393.0</v>
       </c>
       <c r="C76" s="1">
-        <v>35.98</v>
+        <v>51.06</v>
       </c>
       <c r="D76" s="1">
-        <v>35.62</v>
+        <v>63.7048307564</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>70028.92</v>
+        <v>152445.66</v>
       </c>
       <c r="H76" s="1">
-        <v>707.76</v>
+        <v>-30259.08</v>
       </c>
       <c r="I76" s="1">
-        <v>1.0106681639528</v>
+        <v>-19.849092456945</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>70736.68</v>
+        <v>122186.58</v>
       </c>
       <c r="M76" s="1">
-        <v>70736.68</v>
+        <v>122186.58</v>
       </c>
       <c r="N76" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" s="1">
-        <v>2393.0</v>
+        <v>1830.0</v>
       </c>
       <c r="C77" s="1">
-        <v>50.42</v>
+        <v>27.14</v>
       </c>
       <c r="D77" s="1">
-        <v>63.7048307564</v>
+        <v>33.4333333333</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>152445.66</v>
+        <v>61183.0</v>
       </c>
       <c r="H77" s="1">
-        <v>-31790.6</v>
+        <v>-11516.8</v>
       </c>
       <c r="I77" s="1">
-        <v>-20.853725845655</v>
+        <v>-18.823529411765</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>120655.06</v>
+        <v>49666.2</v>
       </c>
       <c r="M77" s="1">
-        <v>120655.06</v>
+        <v>49666.2</v>
       </c>
       <c r="N77" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" s="1">
-        <v>1830.0</v>
+        <v>3499.0</v>
       </c>
       <c r="C78" s="1">
-        <v>26.44</v>
+        <v>34.94</v>
       </c>
       <c r="D78" s="1">
-        <v>33.4333333333</v>
+        <v>35.44</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>61183.0</v>
+        <v>124004.56</v>
       </c>
       <c r="H78" s="1">
-        <v>-12797.8</v>
+        <v>-1749.5</v>
       </c>
       <c r="I78" s="1">
-        <v>-20.917248255234</v>
+        <v>-1.410835214447</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>48385.2</v>
+        <v>122255.06</v>
       </c>
       <c r="M78" s="1">
-        <v>48385.2</v>
+        <v>122255.06</v>
       </c>
       <c r="N78" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" s="1">
-        <v>3499.0</v>
+        <v>198729.0</v>
       </c>
       <c r="C79" s="1">
-        <v>36.33</v>
+        <v>4.199</v>
       </c>
       <c r="D79" s="1">
-        <v>35.44</v>
+        <v>3.5356551887</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>124004.56</v>
+        <v>702637.22</v>
       </c>
       <c r="H79" s="1">
-        <v>3114.11</v>
+        <v>131825.85</v>
       </c>
       <c r="I79" s="1">
-        <v>2.5112866817156</v>
+        <v>18.76158083399</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>127118.67</v>
+        <v>834463.07</v>
       </c>
       <c r="M79" s="1">
-        <v>127118.67</v>
+        <v>834463.07</v>
       </c>
       <c r="N79" s="1">
-        <v>0.09</v>
+        <v>0.61</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>189</v>
       </c>
       <c r="B80" s="1">
-        <v>198729.0</v>
+        <v>8079.0</v>
       </c>
       <c r="C80" s="1">
-        <v>4.23</v>
+        <v>22.41</v>
       </c>
       <c r="D80" s="1">
-        <v>3.5356551887</v>
+        <v>26.5228283203</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>702637.22</v>
+        <v>214277.93</v>
       </c>
       <c r="H80" s="1">
-        <v>137986.45</v>
+        <v>-33227.54</v>
       </c>
       <c r="I80" s="1">
-        <v>19.638363307882</v>
+        <v>-15.506748641822</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>840623.67</v>
+        <v>181050.39</v>
       </c>
       <c r="M80" s="1">
-        <v>840623.67</v>
+        <v>181050.39</v>
       </c>
       <c r="N80" s="1">
-        <v>0.61</v>
+        <v>0.13</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" s="1">
-        <v>8079.0</v>
+        <v>4172.0</v>
       </c>
       <c r="C81" s="1">
-        <v>24.66</v>
+        <v>173.54</v>
       </c>
       <c r="D81" s="1">
-        <v>26.5228283203</v>
+        <v>138.7950239693</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>214277.93</v>
+        <v>579052.84</v>
       </c>
       <c r="H81" s="1">
-        <v>-15049.79</v>
+        <v>144956.04</v>
       </c>
       <c r="I81" s="1">
-        <v>-7.0234904733306</v>
+        <v>25.033300933297</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>199228.14</v>
+        <v>724008.88</v>
       </c>
       <c r="M81" s="1">
-        <v>199228.14</v>
+        <v>724008.88</v>
       </c>
       <c r="N81" s="1">
-        <v>0.15</v>
+        <v>0.53</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>193</v>
       </c>
       <c r="B82" s="1">
-        <v>4172.0</v>
+        <v>3258.0</v>
       </c>
       <c r="C82" s="1">
-        <v>178.18</v>
+        <v>129.15</v>
       </c>
       <c r="D82" s="1">
-        <v>138.7950239693</v>
+        <v>77.718121547</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>579052.84</v>
+        <v>253205.64</v>
       </c>
       <c r="H82" s="1">
-        <v>164314.12</v>
+        <v>167565.06</v>
       </c>
       <c r="I82" s="1">
-        <v>28.376360264462</v>
+        <v>66.177459554218</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>743366.96</v>
+        <v>420770.7</v>
       </c>
       <c r="M82" s="1">
-        <v>743366.96</v>
+        <v>420770.7</v>
       </c>
       <c r="N82" s="1">
-        <v>0.54</v>
+        <v>0.31</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" s="1">
-        <v>3258.0</v>
+        <v>2489.0</v>
       </c>
       <c r="C83" s="1">
-        <v>141.75</v>
+        <v>54.05</v>
       </c>
       <c r="D83" s="1">
-        <v>77.718121547</v>
+        <v>56.8421454399</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>253205.64</v>
+        <v>141480.1</v>
       </c>
       <c r="H83" s="1">
-        <v>208615.86</v>
+        <v>-6949.65</v>
       </c>
       <c r="I83" s="1">
-        <v>82.389894632679</v>
+        <v>-4.9121042464629</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>461821.5</v>
+        <v>134530.45</v>
       </c>
       <c r="M83" s="1">
-        <v>461821.5</v>
+        <v>134530.45</v>
       </c>
       <c r="N83" s="1">
-        <v>0.34</v>
+        <v>0.1</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>197</v>
       </c>
       <c r="B84" s="1">
-        <v>2489.0</v>
+        <v>2162.0</v>
       </c>
       <c r="C84" s="1">
-        <v>53.93</v>
+        <v>382.9</v>
       </c>
       <c r="D84" s="1">
-        <v>56.8421454399</v>
+        <v>393.5851850139</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>141480.1</v>
+        <v>850931.17</v>
       </c>
       <c r="H84" s="1">
-        <v>-7248.33</v>
+        <v>-23101.37</v>
       </c>
       <c r="I84" s="1">
-        <v>-5.1232152083579</v>
+        <v>-2.7148341504519</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>134231.77</v>
+        <v>827829.8</v>
       </c>
       <c r="M84" s="1">
-        <v>134231.77</v>
+        <v>827829.8</v>
       </c>
       <c r="N84" s="1">
-        <v>0.1</v>
+        <v>0.61</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>199</v>
       </c>
       <c r="B85" s="1">
-        <v>2162.0</v>
+        <v>12252.0</v>
       </c>
       <c r="C85" s="1">
-        <v>388.35</v>
+        <v>24.76</v>
       </c>
       <c r="D85" s="1">
-        <v>393.5851850139</v>
+        <v>20.6837797911</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>850931.17</v>
+        <v>253417.67</v>
       </c>
       <c r="H85" s="1">
-        <v>-11318.47</v>
+        <v>49941.85</v>
       </c>
       <c r="I85" s="1">
-        <v>-1.3301275589658</v>
+        <v>19.707327433008</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>839612.7</v>
+        <v>303359.52</v>
       </c>
       <c r="M85" s="1">
-        <v>839612.7</v>
+        <v>303359.52</v>
       </c>
       <c r="N85" s="1">
-        <v>0.61</v>
+        <v>0.22</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" s="1">
-        <v>12252.0</v>
+        <v>1847.0</v>
       </c>
       <c r="C86" s="1">
-        <v>25.65</v>
+        <v>470.3</v>
       </c>
       <c r="D86" s="1">
-        <v>20.6837797911</v>
+        <v>618.6115376286</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>253417.67</v>
+        <v>1142575.51</v>
       </c>
       <c r="H86" s="1">
-        <v>60846.13</v>
+        <v>-273931.41</v>
       </c>
       <c r="I86" s="1">
-        <v>24.010216020059</v>
+        <v>-23.974906481236</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>314263.8</v>
+        <v>868644.1</v>
       </c>
       <c r="M86" s="1">
-        <v>314263.8</v>
+        <v>868644.1</v>
       </c>
       <c r="N86" s="1">
-        <v>0.23</v>
+        <v>0.64</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>203</v>
       </c>
       <c r="B87" s="1">
-        <v>1847.0</v>
+        <v>10017.0</v>
       </c>
       <c r="C87" s="1">
-        <v>495.8</v>
+        <v>46.62</v>
       </c>
       <c r="D87" s="1">
-        <v>618.6115376286</v>
+        <v>54.0917749825</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>1142575.51</v>
+        <v>541837.31</v>
       </c>
       <c r="H87" s="1">
-        <v>-226832.91</v>
+        <v>-74844.77</v>
       </c>
       <c r="I87" s="1">
-        <v>-19.852771918768</v>
+        <v>-13.813144391995</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>915742.6</v>
+        <v>466992.54</v>
       </c>
       <c r="M87" s="1">
-        <v>915742.6</v>
+        <v>466992.54</v>
       </c>
       <c r="N87" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" s="1">
-        <v>10017.0</v>
+        <v>4023.0</v>
       </c>
       <c r="C88" s="1">
-        <v>45.97</v>
+        <v>144.25</v>
       </c>
       <c r="D88" s="1">
-        <v>54.0917749825</v>
+        <v>122.1846457867</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>541837.31</v>
+        <v>491548.83</v>
       </c>
       <c r="H88" s="1">
-        <v>-81355.82</v>
+        <v>88768.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-15.014805827971</v>
+        <v>18.059023759654</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>460481.49</v>
+        <v>580317.75</v>
       </c>
       <c r="M88" s="1">
-        <v>460481.49</v>
+        <v>580317.75</v>
       </c>
       <c r="N88" s="1">
-        <v>0.34</v>
+        <v>0.43</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>207</v>
       </c>
       <c r="B89" s="1">
-        <v>4023.0</v>
+        <v>10578.0</v>
       </c>
       <c r="C89" s="1">
-        <v>141.75</v>
+        <v>15.86</v>
       </c>
       <c r="D89" s="1">
-        <v>122.1846457867</v>
+        <v>13.6577585555</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>491548.83</v>
+        <v>144471.77</v>
       </c>
       <c r="H89" s="1">
-        <v>78711.42</v>
+        <v>23295.31</v>
       </c>
       <c r="I89" s="1">
-        <v>16.012940158967</v>
+        <v>16.124471929706</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>570260.25</v>
+        <v>167767.08</v>
       </c>
       <c r="M89" s="1">
-        <v>570260.25</v>
+        <v>167767.08</v>
       </c>
       <c r="N89" s="1">
-        <v>0.42</v>
+        <v>0.12</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>209</v>
       </c>
       <c r="B90" s="1">
-        <v>10578.0</v>
+        <v>6055.0</v>
       </c>
       <c r="C90" s="1">
-        <v>15.48</v>
+        <v>47.6</v>
       </c>
       <c r="D90" s="1">
-        <v>13.6577585555</v>
+        <v>52.1346490504</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>144471.77</v>
+        <v>315675.3</v>
       </c>
       <c r="H90" s="1">
-        <v>19275.67</v>
+        <v>-27457.3</v>
       </c>
       <c r="I90" s="1">
-        <v>13.342170584606</v>
+        <v>-8.6979564128077</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>163747.44</v>
+        <v>288218.0</v>
       </c>
       <c r="M90" s="1">
-        <v>163747.44</v>
+        <v>288218.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>211</v>
       </c>
       <c r="B91" s="1">
-        <v>6055.0</v>
+        <v>576.0</v>
       </c>
       <c r="C91" s="1">
-        <v>51.28</v>
+        <v>527.0</v>
       </c>
       <c r="D91" s="1">
-        <v>52.1346490504</v>
+        <v>220.1371006944</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>315675.3</v>
+        <v>126798.97</v>
       </c>
       <c r="H91" s="1">
-        <v>-5174.9</v>
+        <v>176753.03</v>
       </c>
       <c r="I91" s="1">
-        <v>-1.6393110262349</v>
+        <v>139.39626638923</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>310500.4</v>
+        <v>303552.0</v>
       </c>
       <c r="M91" s="1">
-        <v>310500.4</v>
+        <v>303552.0</v>
       </c>
       <c r="N91" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>213</v>
       </c>
       <c r="B92" s="1">
-        <v>576.0</v>
+        <v>4019.0</v>
       </c>
       <c r="C92" s="1">
-        <v>508.0</v>
+        <v>80.0</v>
       </c>
       <c r="D92" s="1">
-        <v>220.1371006944</v>
+        <v>69.223901468</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>126798.97</v>
+        <v>278210.86</v>
       </c>
       <c r="H92" s="1">
-        <v>165809.03</v>
+        <v>43309.14</v>
       </c>
       <c r="I92" s="1">
-        <v>130.765281453</v>
+        <v>15.567019921508</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>292608.0</v>
+        <v>321520.0</v>
       </c>
       <c r="M92" s="1">
-        <v>292608.0</v>
+        <v>321520.0</v>
       </c>
       <c r="N92" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>215</v>
       </c>
       <c r="B93" s="1">
-        <v>4019.0</v>
+        <v>69870.0</v>
       </c>
       <c r="C93" s="1">
-        <v>76.1</v>
+        <v>7.828</v>
       </c>
       <c r="D93" s="1">
-        <v>69.223901468</v>
+        <v>5.6141445542</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>278210.86</v>
+        <v>392260.28</v>
       </c>
       <c r="H93" s="1">
-        <v>27635.04</v>
+        <v>154682.08</v>
       </c>
       <c r="I93" s="1">
-        <v>9.9331277003349</v>
+        <v>39.433531225746</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>305845.9</v>
+        <v>546942.36</v>
       </c>
       <c r="M93" s="1">
-        <v>305845.9</v>
+        <v>546942.36</v>
       </c>
       <c r="N93" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94" s="1">
-        <v>69870.0</v>
+        <v>30083.0</v>
       </c>
       <c r="C94" s="1">
-        <v>10.42</v>
+        <v>17.34</v>
       </c>
       <c r="D94" s="1">
-        <v>5.6141445542</v>
+        <v>16.4017076089</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>392260.28</v>
+        <v>493412.57</v>
       </c>
       <c r="H94" s="1">
-        <v>335785.12</v>
+        <v>28226.65</v>
       </c>
       <c r="I94" s="1">
-        <v>85.602630987772</v>
+        <v>5.72069941388</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>728045.4</v>
+        <v>521639.22</v>
       </c>
       <c r="M94" s="1">
-        <v>728045.4</v>
+        <v>521639.22</v>
       </c>
       <c r="N94" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>219</v>
       </c>
       <c r="B95" s="1">
-        <v>30083.0</v>
+        <v>1302.0</v>
       </c>
       <c r="C95" s="1">
-        <v>17.095</v>
+        <v>4822.89</v>
       </c>
       <c r="D95" s="1">
-        <v>16.4017076089</v>
+        <v>4812.8742242704</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>493412.57</v>
+        <v>6266362.24</v>
       </c>
       <c r="H95" s="1">
-        <v>20856.32</v>
+        <v>13040.54</v>
       </c>
       <c r="I95" s="1">
-        <v>4.2269535208639</v>
+        <v>0.20810383282279</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>514268.89</v>
+        <v>6279402.78</v>
       </c>
       <c r="M95" s="1">
-        <v>514268.89</v>
+        <v>6279402.78</v>
       </c>
       <c r="N95" s="1">
-        <v>0.37</v>
+        <v>4.62</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>221</v>
       </c>
       <c r="B96" s="1">
-        <v>1157.0</v>
+        <v>17067.0</v>
       </c>
       <c r="C96" s="1">
-        <v>4816.33</v>
+        <v>17.175</v>
       </c>
       <c r="D96" s="1">
-        <v>4805.0456006914</v>
+        <v>18.1693537236</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>5559437.76</v>
+        <v>310096.36</v>
       </c>
       <c r="H96" s="1">
-        <v>13056.05</v>
+        <v>-16970.63</v>
       </c>
       <c r="I96" s="1">
-        <v>0.2348447912114</v>
+        <v>-5.4726956485397</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>5572493.81</v>
+        <v>293125.73</v>
       </c>
       <c r="M96" s="1">
-        <v>5572493.81</v>
+        <v>293125.73</v>
       </c>
       <c r="N96" s="1">
-        <v>4.06</v>
+        <v>0.22</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>223</v>
       </c>
       <c r="B97" s="1">
-        <v>17067.0</v>
+        <v>4398.0</v>
       </c>
       <c r="C97" s="1">
-        <v>15.92</v>
+        <v>80.75</v>
       </c>
       <c r="D97" s="1">
-        <v>18.1693537236</v>
+        <v>69.1844747613</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>310096.36</v>
+        <v>304273.32</v>
       </c>
       <c r="H97" s="1">
-        <v>-38389.72</v>
+        <v>50865.18</v>
       </c>
       <c r="I97" s="1">
-        <v>-12.379932482922</v>
+        <v>16.716937258909</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>271706.64</v>
+        <v>355138.5</v>
       </c>
       <c r="M97" s="1">
-        <v>271706.64</v>
+        <v>355138.5</v>
       </c>
       <c r="N97" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>225</v>
       </c>
       <c r="B98" s="1">
-        <v>4398.0</v>
+        <v>8736.0</v>
       </c>
       <c r="C98" s="1">
-        <v>71.9</v>
+        <v>26.3</v>
       </c>
       <c r="D98" s="1">
-        <v>69.1844747613</v>
+        <v>22.8193463828</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>304273.32</v>
+        <v>199349.81</v>
       </c>
       <c r="H98" s="1">
-        <v>11942.88</v>
+        <v>30406.99</v>
       </c>
       <c r="I98" s="1">
-        <v>3.9250500175303</v>
+        <v>15.25308200695</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>316216.2</v>
+        <v>229756.8</v>
       </c>
       <c r="M98" s="1">
-        <v>316216.2</v>
+        <v>229756.8</v>
       </c>
       <c r="N98" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" s="1">
-        <v>8736.0</v>
+        <v>2109.0</v>
       </c>
       <c r="C99" s="1">
-        <v>28.79</v>
+        <v>116.85</v>
       </c>
       <c r="D99" s="1">
-        <v>22.8193463828</v>
+        <v>143.25</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>199349.81</v>
+        <v>302114.25</v>
       </c>
       <c r="H99" s="1">
-        <v>52159.63</v>
+        <v>-55677.6</v>
       </c>
       <c r="I99" s="1">
-        <v>26.164875702666</v>
+        <v>-18.429319371728</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>251509.44</v>
+        <v>246436.65</v>
       </c>
       <c r="M99" s="1">
-        <v>251509.44</v>
+        <v>246436.65</v>
       </c>
       <c r="N99" s="1">
         <v>0.18</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>229</v>
       </c>
       <c r="B100" s="1">
-        <v>2109.0</v>
+        <v>3827.0</v>
       </c>
       <c r="C100" s="1">
-        <v>133.8</v>
+        <v>16.49</v>
       </c>
       <c r="D100" s="1">
-        <v>143.25</v>
+        <v>16.36</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>302114.25</v>
+        <v>62609.72</v>
       </c>
       <c r="H100" s="1">
-        <v>-19930.05</v>
+        <v>497.51</v>
       </c>
       <c r="I100" s="1">
-        <v>-6.5968586387435</v>
+        <v>0.79462102689487</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>282184.2</v>
+        <v>63107.23</v>
       </c>
       <c r="M100" s="1">
-        <v>282184.2</v>
+        <v>63107.23</v>
       </c>
       <c r="N100" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>231</v>
       </c>
       <c r="B101" s="1">
-        <v>3827.0</v>
+        <v>3318.0</v>
       </c>
       <c r="C101" s="1">
-        <v>17.14</v>
+        <v>29.2</v>
       </c>
       <c r="D101" s="1">
-        <v>16.36</v>
+        <v>24.5858890898</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>62609.72</v>
+        <v>81575.98</v>
       </c>
       <c r="H101" s="1">
-        <v>2985.06</v>
+        <v>15309.62</v>
       </c>
       <c r="I101" s="1">
-        <v>4.7677261613692</v>
+        <v>18.76731361364</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>65594.78</v>
+        <v>96885.6</v>
       </c>
       <c r="M101" s="1">
-        <v>65594.78</v>
+        <v>96885.6</v>
       </c>
       <c r="N101" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>233</v>
       </c>
       <c r="B102" s="1">
-        <v>3318.0</v>
+        <v>6999.0</v>
       </c>
       <c r="C102" s="1">
-        <v>28.03</v>
+        <v>36.235</v>
       </c>
       <c r="D102" s="1">
-        <v>24.5858890898</v>
+        <v>41.7146735248</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>81575.98</v>
+        <v>291961.0</v>
       </c>
       <c r="H102" s="1">
-        <v>11427.56</v>
+        <v>-38352.23</v>
       </c>
       <c r="I102" s="1">
-        <v>14.008486321586</v>
+        <v>-13.13607981888</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>93003.54</v>
+        <v>253608.77</v>
       </c>
       <c r="M102" s="1">
-        <v>93003.54</v>
+        <v>253608.77</v>
       </c>
       <c r="N102" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>235</v>
       </c>
       <c r="B103" s="1">
-        <v>6999.0</v>
+        <v>5734.0</v>
       </c>
       <c r="C103" s="1">
-        <v>34.17</v>
+        <v>38.38</v>
       </c>
       <c r="D103" s="1">
-        <v>41.7146735248</v>
+        <v>28.1167945588</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>291961.0</v>
+        <v>161221.7</v>
       </c>
       <c r="H103" s="1">
-        <v>-52805.17</v>
+        <v>58849.22</v>
       </c>
       <c r="I103" s="1">
-        <v>-18.086377975141</v>
+        <v>36.50204656073</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>239155.83</v>
+        <v>220070.92</v>
       </c>
       <c r="M103" s="1">
-        <v>239155.83</v>
+        <v>220070.92</v>
       </c>
       <c r="N103" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104" s="1">
-        <v>5734.0</v>
+        <v>4003.0</v>
       </c>
       <c r="C104" s="1">
-        <v>28.48</v>
+        <v>35.45</v>
       </c>
       <c r="D104" s="1">
-        <v>28.1167945588</v>
+        <v>37.5757207095</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>161221.7</v>
+        <v>150415.61</v>
       </c>
       <c r="H104" s="1">
-        <v>2082.62</v>
+        <v>-8509.26</v>
       </c>
       <c r="I104" s="1">
-        <v>1.2917739981653</v>
+        <v>-5.6571655029687</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>163304.32</v>
+        <v>141906.35</v>
       </c>
       <c r="M104" s="1">
-        <v>163304.32</v>
+        <v>141906.35</v>
       </c>
       <c r="N104" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>239</v>
       </c>
       <c r="B105" s="1">
-        <v>4003.0</v>
+        <v>3219.0</v>
       </c>
       <c r="C105" s="1">
-        <v>37.38</v>
+        <v>343.0</v>
       </c>
       <c r="D105" s="1">
-        <v>37.5757207095</v>
+        <v>235.6173780677</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>150415.61</v>
+        <v>758452.34</v>
       </c>
       <c r="H105" s="1">
-        <v>-783.47</v>
+        <v>345664.66</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.52087014107113</v>
+        <v>45.575000797018</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>149632.14</v>
+        <v>1104117.0</v>
       </c>
       <c r="M105" s="1">
-        <v>149632.14</v>
+        <v>1104117.0</v>
       </c>
       <c r="N105" s="1">
-        <v>0.11</v>
+        <v>0.81</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" s="1">
-        <v>3219.0</v>
+        <v>65576.0</v>
       </c>
       <c r="C106" s="1">
-        <v>347.2</v>
+        <v>3.972</v>
       </c>
       <c r="D106" s="1">
-        <v>235.6173780677</v>
+        <v>2.6802696108</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>758452.34</v>
+        <v>175761.36</v>
       </c>
       <c r="H106" s="1">
-        <v>359184.46</v>
+        <v>84706.51</v>
       </c>
       <c r="I106" s="1">
-        <v>47.357551827185</v>
+        <v>48.194045608204</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>1117636.8</v>
+        <v>260467.87</v>
       </c>
       <c r="M106" s="1">
-        <v>1117636.8</v>
+        <v>260467.87</v>
       </c>
       <c r="N106" s="1">
-        <v>0.81</v>
+        <v>0.19</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>243</v>
       </c>
       <c r="B107" s="1">
-        <v>65576.0</v>
+        <v>23810.0</v>
       </c>
       <c r="C107" s="1">
-        <v>4.408</v>
+        <v>9.608</v>
       </c>
       <c r="D107" s="1">
-        <v>2.6802696108</v>
+        <v>9.3778282234</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>175761.36</v>
+        <v>223286.09</v>
       </c>
       <c r="H107" s="1">
-        <v>113297.65</v>
+        <v>5480.39</v>
       </c>
       <c r="I107" s="1">
-        <v>64.461068121002</v>
+        <v>2.4544251726563</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>289059.01</v>
+        <v>228766.48</v>
       </c>
       <c r="M107" s="1">
-        <v>289059.01</v>
+        <v>228766.48</v>
       </c>
       <c r="N107" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>245</v>
       </c>
       <c r="B108" s="1">
-        <v>23810.0</v>
+        <v>10525.0</v>
       </c>
       <c r="C108" s="1">
-        <v>9.43</v>
+        <v>79.38</v>
       </c>
       <c r="D108" s="1">
-        <v>9.3778282234</v>
+        <v>90.8712579572</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>223286.09</v>
+        <v>956419.99</v>
       </c>
       <c r="H108" s="1">
-        <v>1242.21</v>
+        <v>-120945.49</v>
       </c>
       <c r="I108" s="1">
-        <v>0.55633111762582</v>
+        <v>-12.645646396412</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>224528.3</v>
+        <v>835474.5</v>
       </c>
       <c r="M108" s="1">
-        <v>224528.3</v>
+        <v>835474.5</v>
       </c>
       <c r="N108" s="1">
-        <v>0.16</v>
+        <v>0.61</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" s="1">
-        <v>10525.0</v>
+        <v>9425.0</v>
       </c>
       <c r="C109" s="1">
-        <v>75.78</v>
+        <v>159.24</v>
       </c>
       <c r="D109" s="1">
-        <v>90.8712579572</v>
+        <v>167.9512976127</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>956419.99</v>
+        <v>1582940.98</v>
       </c>
       <c r="H109" s="1">
-        <v>-158835.49</v>
+        <v>-82103.98</v>
       </c>
       <c r="I109" s="1">
-        <v>-16.607295085917</v>
+        <v>-5.1867998262323</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>797584.5</v>
+        <v>1500837.0</v>
       </c>
       <c r="M109" s="1">
-        <v>797584.5</v>
+        <v>1500837.0</v>
       </c>
       <c r="N109" s="1">
-        <v>0.58</v>
+        <v>1.1</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>249</v>
       </c>
       <c r="B110" s="1">
-        <v>9425.0</v>
+        <v>23480.0</v>
       </c>
       <c r="C110" s="1">
-        <v>143.9</v>
+        <v>31.12</v>
       </c>
       <c r="D110" s="1">
-        <v>167.9512976127</v>
+        <v>32.4552981261</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>1582940.98</v>
+        <v>762050.4</v>
       </c>
       <c r="H110" s="1">
-        <v>-226683.48</v>
+        <v>-31352.8</v>
       </c>
       <c r="I110" s="1">
-        <v>-14.320399993688</v>
+        <v>-4.1142685575652</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>1356257.5</v>
+        <v>730697.6</v>
       </c>
       <c r="M110" s="1">
-        <v>1356257.5</v>
+        <v>730697.6</v>
       </c>
       <c r="N110" s="1">
-        <v>0.99</v>
+        <v>0.54</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" s="1">
-        <v>23480.0</v>
+        <v>5811.0</v>
       </c>
       <c r="C111" s="1">
-        <v>31.46</v>
+        <v>262.0</v>
       </c>
       <c r="D111" s="1">
-        <v>32.4552981261</v>
+        <v>147.4925090346</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>762050.4</v>
+        <v>857078.97</v>
       </c>
       <c r="H111" s="1">
-        <v>-23369.6</v>
+        <v>665403.03</v>
       </c>
       <c r="I111" s="1">
-        <v>-3.0666738053021</v>
+        <v>77.636140109703</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>738680.8</v>
+        <v>1522482.0</v>
       </c>
       <c r="M111" s="1">
-        <v>738680.8</v>
+        <v>1522482.0</v>
       </c>
       <c r="N111" s="1">
-        <v>0.54</v>
+        <v>1.12</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" s="1">
-        <v>5811.0</v>
+        <v>7626.0</v>
       </c>
       <c r="C112" s="1">
-        <v>268.0</v>
+        <v>137.9</v>
       </c>
       <c r="D112" s="1">
-        <v>147.4925090346</v>
+        <v>127.6891987936</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>857078.97</v>
+        <v>973757.83</v>
       </c>
       <c r="H112" s="1">
-        <v>700269.03</v>
+        <v>77867.57</v>
       </c>
       <c r="I112" s="1">
-        <v>81.704143318322</v>
+        <v>7.9966052750508</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>1557348.0</v>
+        <v>1051625.4</v>
       </c>
       <c r="M112" s="1">
-        <v>1557348.0</v>
+        <v>1051625.4</v>
       </c>
       <c r="N112" s="1">
-        <v>1.13</v>
+        <v>0.77</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" s="1">
-        <v>7626.0</v>
+        <v>6856.0</v>
       </c>
       <c r="C113" s="1">
-        <v>155.3</v>
+        <v>271.75</v>
       </c>
       <c r="D113" s="1">
-        <v>127.6891987936</v>
+        <v>191.3631811552</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>973757.83</v>
+        <v>1311985.97</v>
       </c>
       <c r="H113" s="1">
-        <v>210559.97</v>
+        <v>551132.03</v>
       </c>
       <c r="I113" s="1">
-        <v>21.623443069002</v>
+        <v>42.007463692619</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>1184317.8</v>
+        <v>1863118.0</v>
       </c>
       <c r="M113" s="1">
-        <v>1184317.8</v>
+        <v>1863118.0</v>
       </c>
       <c r="N113" s="1">
-        <v>0.86</v>
+        <v>1.37</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" s="1">
-        <v>6856.0</v>
+        <v>8269.0</v>
       </c>
       <c r="C114" s="1">
-        <v>269.6</v>
+        <v>13.97</v>
       </c>
       <c r="D114" s="1">
-        <v>191.3631811552</v>
+        <v>19.7925142097</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>1311985.97</v>
+        <v>163664.3</v>
       </c>
       <c r="H114" s="1">
-        <v>536391.63</v>
+        <v>-48146.37</v>
       </c>
       <c r="I114" s="1">
-        <v>40.883945580607</v>
+        <v>-29.417759401409</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>1848377.6</v>
+        <v>115517.93</v>
       </c>
       <c r="M114" s="1">
-        <v>1848377.6</v>
+        <v>115517.93</v>
       </c>
       <c r="N114" s="1">
-        <v>1.35</v>
+        <v>0.08</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" s="1">
-        <v>8269.0</v>
+        <v>7087.0</v>
       </c>
       <c r="C115" s="1">
-        <v>16.17</v>
+        <v>76.98</v>
       </c>
       <c r="D115" s="1">
-        <v>19.7925142097</v>
+        <v>35.7936150698</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>163664.3</v>
+        <v>253669.35</v>
       </c>
       <c r="H115" s="1">
-        <v>-29954.57</v>
+        <v>291887.91</v>
       </c>
       <c r="I115" s="1">
-        <v>-18.302445921316</v>
+        <v>115.06629003465</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>133709.73</v>
+        <v>545557.26</v>
       </c>
       <c r="M115" s="1">
-        <v>133709.73</v>
+        <v>545557.26</v>
       </c>
       <c r="N115" s="1">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" s="1">
-        <v>7087.0</v>
+        <v>519.0</v>
       </c>
       <c r="C116" s="1">
-        <v>75.68</v>
+        <v>172.2</v>
       </c>
       <c r="D116" s="1">
-        <v>35.7936150698</v>
+        <v>131.2</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>253669.35</v>
+        <v>68092.8</v>
       </c>
       <c r="H116" s="1">
-        <v>282674.81</v>
+        <v>21279.0</v>
       </c>
       <c r="I116" s="1">
-        <v>111.43435736324</v>
+        <v>31.25</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>536344.16</v>
+        <v>89371.8</v>
       </c>
       <c r="M116" s="1">
-        <v>536344.16</v>
+        <v>89371.8</v>
       </c>
       <c r="N116" s="1">
-        <v>0.39</v>
+        <v>0.07</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" s="1">
-        <v>519.0</v>
+        <v>1928.0</v>
       </c>
       <c r="C117" s="1">
-        <v>152.0</v>
+        <v>47.3</v>
       </c>
       <c r="D117" s="1">
-        <v>131.2</v>
+        <v>51.8724481328</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>68092.8</v>
+        <v>100010.08</v>
       </c>
       <c r="H117" s="1">
-        <v>10795.2</v>
+        <v>-8815.68</v>
       </c>
       <c r="I117" s="1">
-        <v>15.853658536585</v>
+        <v>-8.8147914690199</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>78888.0</v>
+        <v>91194.4</v>
       </c>
       <c r="M117" s="1">
-        <v>78888.0</v>
+        <v>91194.4</v>
       </c>
       <c r="N117" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" s="1">
-        <v>1928.0</v>
+        <v>4939.0</v>
       </c>
       <c r="C118" s="1">
-        <v>51.15</v>
+        <v>44.495</v>
       </c>
       <c r="D118" s="1">
-        <v>51.8724481328</v>
+        <v>26.7491314031</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>100010.08</v>
+        <v>132113.96</v>
       </c>
       <c r="H118" s="1">
-        <v>-1392.88</v>
+        <v>87646.85</v>
       </c>
       <c r="I118" s="1">
-        <v>-1.3927396118471</v>
+        <v>66.341853654224</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>98617.2</v>
+        <v>219760.81</v>
       </c>
       <c r="M118" s="1">
-        <v>98617.2</v>
+        <v>219760.81</v>
       </c>
       <c r="N118" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" s="1">
-        <v>4939.0</v>
+        <v>5410.0</v>
       </c>
       <c r="C119" s="1">
-        <v>58.36</v>
+        <v>9.74</v>
       </c>
       <c r="D119" s="1">
-        <v>26.7491314031</v>
+        <v>11.505</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>132113.96</v>
+        <v>62242.05</v>
       </c>
       <c r="H119" s="1">
-        <v>156126.08</v>
+        <v>-9548.65</v>
       </c>
       <c r="I119" s="1">
-        <v>118.1753086502</v>
+        <v>-15.341156019122</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>288240.04</v>
+        <v>52693.4</v>
       </c>
       <c r="M119" s="1">
-        <v>288240.04</v>
+        <v>52693.4</v>
       </c>
       <c r="N119" s="1">
-        <v>0.21</v>
+        <v>0.04</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" s="1">
-        <v>5410.0</v>
+        <v>12965.0</v>
       </c>
       <c r="C120" s="1">
-        <v>9.356</v>
+        <v>33.04</v>
       </c>
       <c r="D120" s="1">
-        <v>11.505</v>
+        <v>29.6970026996</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>62242.05</v>
+        <v>385021.64</v>
       </c>
       <c r="H120" s="1">
-        <v>-11626.09</v>
+        <v>43341.96</v>
       </c>
       <c r="I120" s="1">
-        <v>-18.678835289005</v>
+        <v>11.257019215855</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>50615.96</v>
+        <v>428363.6</v>
       </c>
       <c r="M120" s="1">
-        <v>50615.96</v>
+        <v>428363.6</v>
       </c>
       <c r="N120" s="1">
-        <v>0.04</v>
+        <v>0.32</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" s="1">
-        <v>12965.0</v>
+        <v>865.0</v>
       </c>
       <c r="C121" s="1">
-        <v>34.6</v>
+        <v>249.3</v>
       </c>
       <c r="D121" s="1">
-        <v>29.6970026996</v>
+        <v>254.8052947977</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>385021.64</v>
+        <v>220406.58</v>
       </c>
       <c r="H121" s="1">
-        <v>63567.36</v>
+        <v>-4762.08</v>
       </c>
       <c r="I121" s="1">
-        <v>16.51007460256</v>
+        <v>-2.1605888535633</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>448589.0</v>
+        <v>215644.5</v>
       </c>
       <c r="M121" s="1">
-        <v>448589.0</v>
+        <v>215644.5</v>
       </c>
       <c r="N121" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" s="1">
-        <v>865.0</v>
+        <v>1115.0</v>
       </c>
       <c r="C122" s="1">
-        <v>237.6</v>
+        <v>250.2</v>
       </c>
       <c r="D122" s="1">
-        <v>254.8052947977</v>
+        <v>252.5115515695</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>220406.58</v>
+        <v>281550.38</v>
       </c>
       <c r="H122" s="1">
-        <v>-14882.58</v>
+        <v>-2577.38</v>
       </c>
       <c r="I122" s="1">
-        <v>-6.7523301709051</v>
+        <v>-0.91542408857697</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>205524.0</v>
+        <v>278973.0</v>
       </c>
       <c r="M122" s="1">
-        <v>205524.0</v>
+        <v>278973.0</v>
       </c>
       <c r="N122" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" s="1">
-        <v>1115.0</v>
+        <v>4174.0</v>
       </c>
       <c r="C123" s="1">
-        <v>253.8</v>
+        <v>20.14</v>
       </c>
       <c r="D123" s="1">
-        <v>252.5115515695</v>
+        <v>19.4360852899</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>281550.38</v>
+        <v>81126.22</v>
       </c>
       <c r="H123" s="1">
-        <v>1436.62</v>
+        <v>2938.14</v>
       </c>
       <c r="I123" s="1">
-        <v>0.51025326266653</v>
+        <v>3.6216897570231</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>282987.0</v>
+        <v>84064.36</v>
       </c>
       <c r="M123" s="1">
-        <v>282987.0</v>
+        <v>84064.36</v>
       </c>
       <c r="N123" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" s="1">
-        <v>4174.0</v>
+        <v>4395.0</v>
       </c>
       <c r="C124" s="1">
-        <v>20.36</v>
+        <v>105.8</v>
       </c>
       <c r="D124" s="1">
-        <v>19.4360852899</v>
+        <v>104.2655290102</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>81126.22</v>
+        <v>458247.0</v>
       </c>
       <c r="H124" s="1">
-        <v>3856.42</v>
+        <v>6744.0</v>
       </c>
       <c r="I124" s="1">
-        <v>4.7536049380829</v>
+        <v>1.4716953957145</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>84982.64</v>
+        <v>464991.0</v>
       </c>
       <c r="M124" s="1">
-        <v>84982.64</v>
+        <v>464991.0</v>
       </c>
       <c r="N124" s="1">
-        <v>0.06</v>
+        <v>0.34</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" s="1">
-        <v>4395.0</v>
+        <v>16237.0</v>
       </c>
       <c r="C125" s="1">
-        <v>103.1</v>
+        <v>81.57</v>
       </c>
       <c r="D125" s="1">
-        <v>104.2655290102</v>
+        <v>68.0879134076</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>458247.0</v>
+        <v>1105543.45</v>
       </c>
       <c r="H125" s="1">
-        <v>-5122.5</v>
+        <v>218908.64</v>
       </c>
       <c r="I125" s="1">
-        <v>-1.1178469253481</v>
+        <v>19.800998323494</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>453124.5</v>
+        <v>1324452.09</v>
       </c>
       <c r="M125" s="1">
-        <v>453124.5</v>
+        <v>1324452.09</v>
       </c>
       <c r="N125" s="1">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" s="1">
-        <v>16237.0</v>
+        <v>9813.0</v>
       </c>
       <c r="C126" s="1">
-        <v>82.21</v>
+        <v>19.345</v>
       </c>
       <c r="D126" s="1">
-        <v>68.0879134076</v>
+        <v>19.025623153</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1105543.45</v>
+        <v>186698.44</v>
       </c>
       <c r="H126" s="1">
-        <v>229300.32</v>
+        <v>3134.05</v>
       </c>
       <c r="I126" s="1">
-        <v>20.740959570608</v>
+        <v>1.6786696235919</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>1334843.77</v>
+        <v>189832.49</v>
       </c>
       <c r="M126" s="1">
-        <v>1334843.77</v>
+        <v>189832.49</v>
       </c>
       <c r="N126" s="1">
-        <v>0.97</v>
+        <v>0.14</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" s="1">
-        <v>9813.0</v>
+        <v>5951.0</v>
       </c>
       <c r="C127" s="1">
-        <v>18.825</v>
+        <v>23.19</v>
       </c>
       <c r="D127" s="1">
-        <v>19.025623153</v>
+        <v>26.7070105865</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>186698.44</v>
+        <v>158933.42</v>
       </c>
       <c r="H127" s="1">
-        <v>-1968.71</v>
+        <v>-20929.73</v>
       </c>
       <c r="I127" s="1">
-        <v>-1.0544865827481</v>
+        <v>-13.168866560601</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>184729.73</v>
+        <v>138003.69</v>
       </c>
       <c r="M127" s="1">
-        <v>184729.73</v>
+        <v>138003.69</v>
       </c>
       <c r="N127" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" s="1">
-        <v>5951.0</v>
+        <v>22272.0</v>
       </c>
       <c r="C128" s="1">
-        <v>22.88</v>
+        <v>21.01</v>
       </c>
       <c r="D128" s="1">
-        <v>26.7070105865</v>
+        <v>20.062971444</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>158933.42</v>
+        <v>446842.5</v>
       </c>
       <c r="H128" s="1">
-        <v>-22774.54</v>
+        <v>21092.22</v>
       </c>
       <c r="I128" s="1">
-        <v>-14.329610474625</v>
+        <v>4.7202806357945</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>136158.88</v>
+        <v>467934.72</v>
       </c>
       <c r="M128" s="1">
-        <v>136158.88</v>
+        <v>467934.72</v>
       </c>
       <c r="N128" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>287</v>
       </c>
       <c r="B129" s="1">
-        <v>22272.0</v>
+        <v>6386.0</v>
       </c>
       <c r="C129" s="1">
-        <v>20.38</v>
+        <v>35.68</v>
       </c>
       <c r="D129" s="1">
-        <v>20.062971444</v>
+        <v>37.08</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>446842.5</v>
+        <v>236792.88</v>
       </c>
       <c r="H129" s="1">
-        <v>7060.86</v>
+        <v>-8940.4</v>
       </c>
       <c r="I129" s="1">
-        <v>1.5801675086859</v>
+        <v>-3.7756202804746</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>453903.36</v>
+        <v>227852.48</v>
       </c>
       <c r="M129" s="1">
-        <v>453903.36</v>
+        <v>227852.48</v>
       </c>
       <c r="N129" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>289</v>
       </c>
       <c r="B130" s="1">
-        <v>6386.0</v>
+        <v>7224.0</v>
       </c>
       <c r="C130" s="1">
-        <v>37.01</v>
+        <v>57.5</v>
       </c>
       <c r="D130" s="1">
-        <v>37.08</v>
+        <v>60.4260645072</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>236792.88</v>
+        <v>436517.89</v>
       </c>
       <c r="H130" s="1">
-        <v>-447.02</v>
+        <v>-21137.89</v>
       </c>
       <c r="I130" s="1">
-        <v>-0.18878101402373</v>
+        <v>-4.8423880175908</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>236345.86</v>
+        <v>415380.0</v>
       </c>
       <c r="M130" s="1">
-        <v>236345.86</v>
+        <v>415380.0</v>
       </c>
       <c r="N130" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>291</v>
       </c>
       <c r="B131" s="1">
-        <v>7224.0</v>
+        <v>2779.0</v>
       </c>
       <c r="C131" s="1">
-        <v>57.1</v>
+        <v>118.8</v>
       </c>
       <c r="D131" s="1">
-        <v>60.4260645072</v>
+        <v>101.2994566391</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>436517.89</v>
+        <v>281511.19</v>
       </c>
       <c r="H131" s="1">
-        <v>-24027.49</v>
+        <v>48634.01</v>
       </c>
       <c r="I131" s="1">
-        <v>-5.5043540139901</v>
+        <v>17.276048600413</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>412490.4</v>
+        <v>330145.2</v>
       </c>
       <c r="M131" s="1">
-        <v>412490.4</v>
+        <v>330145.2</v>
       </c>
       <c r="N131" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>293</v>
       </c>
       <c r="B132" s="1">
-        <v>2779.0</v>
+        <v>2168.0</v>
       </c>
       <c r="C132" s="1">
-        <v>123.5</v>
+        <v>73.92</v>
       </c>
       <c r="D132" s="1">
-        <v>101.2994566391</v>
+        <v>99.4024400369</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>281511.19</v>
+        <v>215504.49</v>
       </c>
       <c r="H132" s="1">
-        <v>61695.31</v>
+        <v>-55245.93</v>
       </c>
       <c r="I132" s="1">
-        <v>21.915757593863</v>
+        <v>-25.635628287838</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>343206.5</v>
+        <v>160258.56</v>
       </c>
       <c r="M132" s="1">
-        <v>343206.5</v>
+        <v>160258.56</v>
       </c>
       <c r="N132" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>295</v>
       </c>
       <c r="B133" s="1">
-        <v>2168.0</v>
+        <v>12352.0</v>
       </c>
       <c r="C133" s="1">
-        <v>75.8</v>
+        <v>21.52</v>
       </c>
       <c r="D133" s="1">
-        <v>99.4024400369</v>
+        <v>33.8087993847</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>215504.49</v>
+        <v>417606.29</v>
       </c>
       <c r="H133" s="1">
-        <v>-51170.09</v>
+        <v>-151791.25</v>
       </c>
       <c r="I133" s="1">
-        <v>-23.744326626327</v>
+        <v>-36.34793192411</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>164334.4</v>
+        <v>265815.04</v>
       </c>
       <c r="M133" s="1">
-        <v>164334.4</v>
+        <v>265815.04</v>
       </c>
       <c r="N133" s="1">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>297</v>
       </c>
       <c r="B134" s="1">
-        <v>12352.0</v>
+        <v>16796.0</v>
       </c>
       <c r="C134" s="1">
-        <v>22.38</v>
+        <v>29.45</v>
       </c>
       <c r="D134" s="1">
-        <v>33.8087993847</v>
+        <v>35.985319719</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>417606.29</v>
+        <v>604409.43</v>
       </c>
       <c r="H134" s="1">
-        <v>-141168.53</v>
+        <v>-109767.23</v>
       </c>
       <c r="I134" s="1">
-        <v>-33.804215448958</v>
+        <v>-18.161071709288</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>276437.76</v>
+        <v>494642.2</v>
       </c>
       <c r="M134" s="1">
-        <v>276437.76</v>
+        <v>494642.2</v>
       </c>
       <c r="N134" s="1">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>299</v>
       </c>
       <c r="B135" s="1">
-        <v>16796.0</v>
+        <v>5857.0</v>
       </c>
       <c r="C135" s="1">
-        <v>30.48</v>
+        <v>20.8</v>
       </c>
       <c r="D135" s="1">
-        <v>35.985319719</v>
+        <v>30.4360799044</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>604409.43</v>
+        <v>178264.12</v>
       </c>
       <c r="H135" s="1">
-        <v>-92467.35</v>
+        <v>-56438.52</v>
       </c>
       <c r="I135" s="1">
-        <v>-15.298793402346</v>
+        <v>-31.66005587664</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>511942.08</v>
+        <v>121825.6</v>
       </c>
       <c r="M135" s="1">
-        <v>511942.08</v>
+        <v>121825.6</v>
       </c>
       <c r="N135" s="1">
-        <v>0.37</v>
+        <v>0.09</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>301</v>
       </c>
       <c r="B136" s="1">
-        <v>5857.0</v>
+        <v>9505.0</v>
       </c>
       <c r="C136" s="1">
-        <v>22.9</v>
+        <v>71.86</v>
       </c>
       <c r="D136" s="1">
-        <v>30.4360799044</v>
+        <v>104.178122041</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>178264.12</v>
+        <v>990213.05</v>
       </c>
       <c r="H136" s="1">
-        <v>-44138.82</v>
+        <v>-307183.75</v>
       </c>
       <c r="I136" s="1">
-        <v>-24.76034997957</v>
+        <v>-31.021985622185</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>134125.3</v>
+        <v>683029.3</v>
       </c>
       <c r="M136" s="1">
-        <v>134125.3</v>
+        <v>683029.3</v>
       </c>
       <c r="N136" s="1">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>303</v>
       </c>
       <c r="B137" s="1">
-        <v>9505.0</v>
+        <v>290.0</v>
       </c>
       <c r="C137" s="1">
-        <v>60.18</v>
+        <v>274.9</v>
       </c>
       <c r="D137" s="1">
-        <v>104.178122041</v>
+        <v>276.05</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>990213.05</v>
+        <v>0.0</v>
       </c>
       <c r="H137" s="1">
-        <v>-418202.15</v>
+        <v>-33350.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-42.233552668287</v>
+        <v>0</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>572010.9</v>
+        <v>-33350.0</v>
       </c>
       <c r="M137" s="1">
-        <v>572010.9</v>
+        <v>-33350.0</v>
       </c>
       <c r="N137" s="1">
-        <v>0.42</v>
+        <v>-0.02</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>305</v>
       </c>
       <c r="B138" s="1">
-        <v>290.0</v>
+        <v>53.0</v>
       </c>
       <c r="C138" s="1">
-        <v>278.2</v>
+        <v>114.2</v>
       </c>
       <c r="D138" s="1">
-        <v>276.05</v>
+        <v>115.362857143</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
         <v>0.0</v>
       </c>
       <c r="H138" s="1">
-        <v>62350.0</v>
+        <v>-32180.0</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>62350.0</v>
+        <v>-32180.0</v>
       </c>
       <c r="M138" s="1">
-        <v>62350.0</v>
+        <v>-32180.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>307</v>
       </c>
       <c r="B139" s="1">
-        <v>53.0</v>
+        <v>4.0</v>
       </c>
       <c r="C139" s="1">
-        <v>114.86</v>
+        <v>125.15</v>
       </c>
       <c r="D139" s="1">
-        <v>115.362857143</v>
+        <v>124.637272727</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
         <v>0.0</v>
       </c>
       <c r="H139" s="1">
-        <v>2800.0</v>
+        <v>9980.0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>2800.0</v>
+        <v>9980.0</v>
       </c>
       <c r="M139" s="1">
-        <v>2800.0</v>
+        <v>9980.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>309</v>
       </c>
       <c r="B140" s="1">
-        <v>-5.0</v>
+        <v>14.0</v>
       </c>
       <c r="C140" s="1">
-        <v>6357.0</v>
+        <v>105.565</v>
       </c>
       <c r="D140" s="1">
-        <v>6288.0</v>
+        <v>105.869310345</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
         <v>0.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-3450.0</v>
+        <v>6450.0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>-3450.0</v>
+        <v>6450.0</v>
       </c>
       <c r="M140" s="1">
-        <v>-3450.0</v>
+        <v>6450.0</v>
       </c>
       <c r="N140" s="1">
         <v>0.0</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>311</v>
       </c>
       <c r="B141" s="1">
-        <v>-4.0</v>
+        <v>-5.0</v>
       </c>
       <c r="C141" s="1">
-        <v>118.28</v>
+        <v>6315.0</v>
       </c>
       <c r="D141" s="1">
-        <v>117.835</v>
+        <v>6288.0</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
         <v>0.0</v>
       </c>
       <c r="H141" s="1">
-        <v>-1780.0</v>
+        <v>-1350.0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>-1780.0</v>
+        <v>-1350.0</v>
       </c>
       <c r="M141" s="1">
-        <v>-1780.0</v>
+        <v>-1350.0</v>
       </c>
       <c r="N141" s="1">
         <v>0.0</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>313</v>
       </c>
       <c r="B142" s="1">
-        <v>-14.0</v>
+        <v>-4.0</v>
       </c>
       <c r="C142" s="1">
-        <v>126.13</v>
+        <v>116.95</v>
       </c>
       <c r="D142" s="1">
-        <v>125.77</v>
+        <v>117.835</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
         <v>0.0</v>
       </c>
       <c r="H142" s="1">
-        <v>-5040.0</v>
+        <v>3540.0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>-5040.0</v>
+        <v>3540.0</v>
       </c>
       <c r="M142" s="1">
-        <v>-5040.0</v>
+        <v>3540.0</v>
       </c>
       <c r="N142" s="1">
         <v>0.0</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>315</v>
       </c>
       <c r="B143" s="1">
         <v>-8.0</v>
       </c>
       <c r="C143" s="1">
-        <v>118.9</v>
+        <v>117.87</v>
       </c>
       <c r="D143" s="1">
         <v>118.9</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
         <v>0.0</v>
       </c>
       <c r="H143" s="1">
-        <v>0.0</v>
+        <v>8240.0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>0.0</v>
+        <v>8240.0</v>
       </c>
       <c r="M143" s="1">
-        <v>0.0</v>
+        <v>8240.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>317</v>
       </c>
       <c r="B144" s="1">
-        <v>-17.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>105.865</v>
+        <v>98.939</v>
       </c>
       <c r="D144" s="1">
-        <v>105.869310345</v>
+        <v>99.331</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>0.0</v>
+        <v>99331.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-835.0</v>
+        <v>-392.0</v>
       </c>
       <c r="I144" s="1">
-        <v>0</v>
+        <v>-0.39464014255368</v>
       </c>
       <c r="J144">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="K144">
-        <v>0.0</v>
+        <v>516.44</v>
       </c>
       <c r="L144" s="1">
-        <v>-835.0</v>
+        <v>98939.0</v>
       </c>
       <c r="M144" s="1">
-        <v>-835.0</v>
+        <v>99455.44</v>
       </c>
       <c r="N144" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>319</v>
       </c>
       <c r="B145" s="1">
         <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>99.579</v>
+        <v>101.482</v>
       </c>
       <c r="D145" s="1">
-        <v>99.331</v>
+        <v>99.634</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>99331.0</v>
+        <v>99634.0</v>
       </c>
       <c r="H145" s="1">
-        <v>248.0</v>
+        <v>1848.0</v>
       </c>
       <c r="I145" s="1">
-        <v>0.24967029426866</v>
+        <v>1.8547885260052</v>
       </c>
       <c r="J145">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="K145">
-        <v>307.88</v>
+        <v>167.81</v>
       </c>
       <c r="L145" s="1">
-        <v>99579.0</v>
+        <v>101482.0</v>
       </c>
       <c r="M145" s="1">
-        <v>99886.88</v>
+        <v>101649.81</v>
       </c>
       <c r="N145" s="1">
         <v>0.07</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>321</v>
       </c>
       <c r="B146" s="1">
         <v>100000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>102.317</v>
+        <v>100.908</v>
       </c>
       <c r="D146" s="1">
-        <v>99.634</v>
+        <v>99.179</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>99634.0</v>
+        <v>99179.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2683.0</v>
+        <v>1729.0</v>
       </c>
       <c r="I146" s="1">
-        <v>2.6928558524199</v>
+        <v>1.7433125964166</v>
       </c>
       <c r="J146">
-        <v>4.29</v>
+        <v>2.08</v>
       </c>
       <c r="K146" t="s">
         <v>322</v>
       </c>
       <c r="L146" s="1">
-        <v>102317.0</v>
+        <v>100908.0</v>
       </c>
       <c r="M146" s="1">
-        <v>106608.1</v>
+        <v>102988.82</v>
       </c>
       <c r="N146" s="1">
         <v>0.08</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>324</v>
       </c>
       <c r="B147" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>101.711</v>
+        <v>100.201</v>
       </c>
       <c r="D147" s="1">
-        <v>99.179</v>
+        <v>99.847</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>99179.0</v>
+        <v>199694.0</v>
       </c>
       <c r="H147" s="1">
-        <v>2532.0</v>
+        <v>708.0</v>
       </c>
       <c r="I147" s="1">
-        <v>2.5529597999577</v>
+        <v>0.35454244994842</v>
       </c>
       <c r="J147">
-        <v>1.86</v>
+        <v>0.62</v>
       </c>
       <c r="K147" t="s">
         <v>325</v>
       </c>
       <c r="L147" s="1">
-        <v>101711.0</v>
+        <v>200402.0</v>
       </c>
       <c r="M147" s="1">
-        <v>103568.88</v>
+        <v>201648.58</v>
       </c>
       <c r="N147" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
         <v>327</v>
       </c>
       <c r="B148" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>100.804</v>
+        <v>100.578</v>
       </c>
       <c r="D148" s="1">
-        <v>99.847</v>
+        <v>99.89</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>199694.0</v>
+        <v>99890.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1914.0</v>
+        <v>688.0</v>
       </c>
       <c r="I148" s="1">
-        <v>0.95846645367412</v>
+        <v>0.68875763339674</v>
       </c>
       <c r="J148">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>843.84</v>
+        <v>1.13</v>
+      </c>
+      <c r="K148" t="s">
+        <v>328</v>
       </c>
       <c r="L148" s="1">
-        <v>201608.0</v>
+        <v>100578.0</v>
       </c>
       <c r="M148" s="1">
-        <v>202451.84</v>
+        <v>101705.74</v>
       </c>
       <c r="N148" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B149" s="1">
         <v>100000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>101.929</v>
+        <v>98.065</v>
       </c>
       <c r="D149" s="1">
-        <v>99.89</v>
+        <v>99.33</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>99890.0</v>
+        <v>99330.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2039.0</v>
+        <v>-1265.0</v>
       </c>
       <c r="I149" s="1">
-        <v>2.0412453699069</v>
+        <v>-1.2735326688815</v>
       </c>
       <c r="J149">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>861.64</v>
+        <v>2.47</v>
+      </c>
+      <c r="K149" t="s">
+        <v>331</v>
       </c>
       <c r="L149" s="1">
-        <v>101929.0</v>
+        <v>98065.0</v>
       </c>
       <c r="M149" s="1">
-        <v>102790.64</v>
+        <v>100530.75</v>
       </c>
       <c r="N149" s="1">
         <v>0.07</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B150" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>98.782</v>
+        <v>96.513</v>
       </c>
       <c r="D150" s="1">
-        <v>99.33</v>
+        <v>99.253</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>99330.0</v>
+        <v>198506.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-548.0</v>
+        <v>-5480.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-0.55169636564985</v>
+        <v>-2.7606218451835</v>
       </c>
       <c r="J150">
-        <v>2.25</v>
+        <v>0.71</v>
       </c>
       <c r="K150" t="s">
+        <v>334</v>
+      </c>
+      <c r="L150" s="1">
+        <v>193026.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>194439.7</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
         <v>332</v>
-      </c>
-[...13 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B151" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>97.213</v>
+        <v>93.989</v>
       </c>
       <c r="D151" s="1">
-        <v>99.253</v>
+        <v>93.8</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>198506.0</v>
+        <v>93800.0</v>
       </c>
       <c r="H151" s="1">
-        <v>-4080.0</v>
+        <v>189.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-2.0553534905746</v>
+        <v>0.20149253731343</v>
       </c>
       <c r="J151">
-        <v>0.53</v>
-[...1 lines deleted...]
-      <c r="K151" t="s">
+        <v>0.62</v>
+      </c>
+      <c r="K151">
+        <v>616.44</v>
+      </c>
+      <c r="L151" s="1">
+        <v>93989.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>94605.44</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>335</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B152" s="1">
         <v>100000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>94.269</v>
+        <v>99.21</v>
       </c>
       <c r="D152" s="1">
-        <v>93.8</v>
+        <v>99.646</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>93800.0</v>
+        <v>99646.0</v>
       </c>
       <c r="H152" s="1">
-        <v>469.0</v>
+        <v>-436.0</v>
       </c>
       <c r="I152" s="1">
-        <v>0.5</v>
+        <v>-0.43754892318809</v>
       </c>
       <c r="J152">
-        <v>0.55</v>
+        <v>0.81</v>
       </c>
       <c r="K152">
-        <v>551.71</v>
+        <v>810.27</v>
       </c>
       <c r="L152" s="1">
-        <v>94269.0</v>
+        <v>99210.0</v>
       </c>
       <c r="M152" s="1">
-        <v>94820.71</v>
+        <v>100020.27</v>
       </c>
       <c r="N152" s="1">
         <v>0.07</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
+        <v>340</v>
+      </c>
+      <c r="B153" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>101.348</v>
+      </c>
+      <c r="D153" s="1">
+        <v>101.04697458</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>119235.43</v>
+      </c>
+      <c r="H153" s="1">
+        <v>355.21</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.2979064192581</v>
+      </c>
+      <c r="J153">
+        <v>0.41</v>
+      </c>
+      <c r="K153">
+        <v>480.08</v>
+      </c>
+      <c r="L153" s="1">
+        <v>119590.64</v>
+      </c>
+      <c r="M153" s="1">
+        <v>120070.72</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
         <v>339</v>
-      </c>
-[...43 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
+        <v>342</v>
+      </c>
+      <c r="B154" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>109.309</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>200038.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>18580.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>9.2882352353053</v>
+      </c>
+      <c r="J154">
+        <v>0.08</v>
+      </c>
+      <c r="K154">
+        <v>159.56</v>
+      </c>
+      <c r="L154" s="1">
+        <v>218618.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>218777.56</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
         <v>341</v>
-      </c>
-[...43 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
+        <v>344</v>
+      </c>
+      <c r="B155" s="1">
+        <v>134000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.619</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>133437.2</v>
+      </c>
+      <c r="H155" s="1">
+        <v>52.26</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.039164490861619</v>
+      </c>
+      <c r="J155">
+        <v>0.87</v>
+      </c>
+      <c r="K155" t="s">
+        <v>345</v>
+      </c>
+      <c r="L155" s="1">
+        <v>133489.46</v>
+      </c>
+      <c r="M155" s="1">
+        <v>134659.67</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
         <v>343</v>
-      </c>
-[...43 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
+        <v>347</v>
+      </c>
+      <c r="B156" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>93.243</v>
+      </c>
+      <c r="D156" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>28652.87</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-1612.4</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-5.6273594931328</v>
+      </c>
+      <c r="J156">
+        <v>2.55</v>
+      </c>
+      <c r="K156">
+        <v>739.7</v>
+      </c>
+      <c r="L156" s="1">
+        <v>27040.47</v>
+      </c>
+      <c r="M156" s="1">
+        <v>27780.17</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
         <v>346</v>
-      </c>
-[...43 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
+        <v>349</v>
+      </c>
+      <c r="B157" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>96.074</v>
+      </c>
+      <c r="D157" s="1">
+        <v>96.91366667</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>290741.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-2519.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-0.86640687071999</v>
+      </c>
+      <c r="J157">
+        <v>1.86</v>
+      </c>
+      <c r="K157" t="s">
+        <v>350</v>
+      </c>
+      <c r="L157" s="1">
+        <v>288222.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>293804.88</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>348</v>
-      </c>
-[...43 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B158" s="1">
-        <v>29000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>95.53</v>
+        <v>98.499</v>
       </c>
       <c r="D158" s="1">
-        <v>98.803</v>
+        <v>101.0269</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>28652.87</v>
+        <v>141437.66</v>
       </c>
       <c r="H158" s="1">
-        <v>-949.17</v>
+        <v>-3539.06</v>
       </c>
       <c r="I158" s="1">
-        <v>-3.3126524498244</v>
+        <v>-2.50220485831</v>
       </c>
       <c r="J158">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>681.3</v>
+        <v>3.22</v>
+      </c>
+      <c r="K158" t="s">
+        <v>353</v>
       </c>
       <c r="L158" s="1">
-        <v>27703.7</v>
+        <v>137898.6</v>
       </c>
       <c r="M158" s="1">
-        <v>28385.0</v>
+        <v>142412.36</v>
       </c>
       <c r="N158" s="1">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B159" s="1">
-        <v>300000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>96.708</v>
+        <v>60.296</v>
       </c>
       <c r="D159" s="1">
-        <v>96.91366667</v>
+        <v>67.66762724</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>290741.0</v>
+        <v>491943.65</v>
       </c>
       <c r="H159" s="1">
-        <v>-617.0</v>
+        <v>-53591.73</v>
       </c>
       <c r="I159" s="1">
-        <v>-0.21221637127203</v>
+        <v>-10.893875751826</v>
       </c>
       <c r="J159">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
       </c>
       <c r="L159" s="1">
-        <v>290124.0</v>
+        <v>438351.92</v>
       </c>
       <c r="M159" s="1">
-        <v>295145.92</v>
+        <v>438351.92</v>
       </c>
       <c r="N159" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B160" s="1">
-        <v>140000.0</v>
+        <v>109500.0</v>
       </c>
       <c r="C160" s="1">
-        <v>99.286</v>
+        <v>97.828</v>
       </c>
       <c r="D160" s="1">
-        <v>101.0269</v>
+        <v>99.56292237</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>141437.66</v>
+        <v>109021.4</v>
       </c>
       <c r="H160" s="1">
-        <v>-2437.26</v>
+        <v>-1899.74</v>
       </c>
       <c r="I160" s="1">
-        <v>-1.7232044138739</v>
+        <v>-1.7425386208579</v>
       </c>
       <c r="J160">
-        <v>3.04</v>
+        <v>1.29</v>
       </c>
       <c r="K160" t="s">
+        <v>358</v>
+      </c>
+      <c r="L160" s="1">
+        <v>107121.66</v>
+      </c>
+      <c r="M160" s="1">
+        <v>108537.66</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>356</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B161" s="1">
-        <v>727000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>60.554</v>
+        <v>89.385</v>
       </c>
       <c r="D161" s="1">
-        <v>67.66762724</v>
+        <v>87.671</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>491943.65</v>
+        <v>35068.4</v>
       </c>
       <c r="H161" s="1">
-        <v>-51716.07</v>
+        <v>685.6</v>
       </c>
       <c r="I161" s="1">
-        <v>-10.51260037608</v>
+        <v>1.9550364430656</v>
       </c>
       <c r="J161">
-        <v>0.0</v>
+        <v>1.12</v>
       </c>
       <c r="K161">
-        <v>0.0</v>
+        <v>446.03</v>
       </c>
       <c r="L161" s="1">
-        <v>440227.58</v>
+        <v>35754.0</v>
       </c>
       <c r="M161" s="1">
-        <v>440227.58</v>
+        <v>36200.03</v>
       </c>
       <c r="N161" s="1">
-        <v>0.32</v>
+        <v>0.03</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B162" s="1">
-        <v>109500.0</v>
+        <v>131000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>98.363</v>
+        <v>89.173</v>
       </c>
       <c r="D162" s="1">
-        <v>99.56292237</v>
+        <v>84.29</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>109021.4</v>
+        <v>110419.9</v>
       </c>
       <c r="H162" s="1">
-        <v>-1313.91</v>
+        <v>6396.73</v>
       </c>
       <c r="I162" s="1">
-        <v>-1.2051854039666</v>
+        <v>5.7930952663424</v>
       </c>
       <c r="J162">
-        <v>1.12</v>
-[...1 lines deleted...]
-      <c r="K162" t="s">
+        <v>0.1</v>
+      </c>
+      <c r="K162">
+        <v>134.59</v>
+      </c>
+      <c r="L162" s="1">
+        <v>116816.63</v>
+      </c>
+      <c r="M162" s="1">
+        <v>116951.22</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>361</v>
-      </c>
-[...13 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
+        <v>364</v>
+      </c>
+      <c r="B163" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>98.927</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>116599.86</v>
+      </c>
+      <c r="H163" s="1">
+        <v>-855.27</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-0.73350859940998</v>
+      </c>
+      <c r="J163">
+        <v>0.74</v>
+      </c>
+      <c r="K163">
+        <v>867.34</v>
+      </c>
+      <c r="L163" s="1">
+        <v>115744.59</v>
+      </c>
+      <c r="M163" s="1">
+        <v>116611.93</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
         <v>363</v>
-      </c>
-[...43 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
+        <v>366</v>
+      </c>
+      <c r="B164" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>91.929</v>
+      </c>
+      <c r="D164" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>91610.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>319.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.34821526034276</v>
+      </c>
+      <c r="J164">
+        <v>1.06</v>
+      </c>
+      <c r="K164" t="s">
+        <v>367</v>
+      </c>
+      <c r="L164" s="1">
+        <v>91929.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>92986.53</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
         <v>365</v>
-      </c>
-[...43 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
+        <v>369</v>
+      </c>
+      <c r="B165" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>99.123</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>99991.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-868.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-0.86807812703143</v>
+      </c>
+      <c r="J165">
+        <v>0.45</v>
+      </c>
+      <c r="K165">
+        <v>450.68</v>
+      </c>
+      <c r="L165" s="1">
+        <v>99123.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>99573.68</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
         <v>368</v>
-      </c>
-[...43 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B166" s="1">
         <v>100000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>92.331</v>
+        <v>100.28</v>
       </c>
       <c r="D166" s="1">
-        <v>91.61</v>
+        <v>99.834</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>91610.0</v>
+        <v>99834.0</v>
       </c>
       <c r="H166" s="1">
-        <v>721.0</v>
+        <v>446.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.78703198340792</v>
+        <v>0.44674159104113</v>
       </c>
       <c r="J166">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>942.47</v>
+        <v>1.15</v>
+      </c>
+      <c r="K166" t="s">
+        <v>372</v>
       </c>
       <c r="L166" s="1">
-        <v>92331.0</v>
+        <v>100280.0</v>
       </c>
       <c r="M166" s="1">
-        <v>93273.47</v>
+        <v>101432.74</v>
       </c>
       <c r="N166" s="1">
         <v>0.07</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B167" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>99.704</v>
+        <v>100.106</v>
       </c>
       <c r="D167" s="1">
-        <v>99.991</v>
+        <v>99.298</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>99991.0</v>
+        <v>147954.02</v>
       </c>
       <c r="H167" s="1">
-        <v>-287.0</v>
+        <v>1203.92</v>
       </c>
       <c r="I167" s="1">
-        <v>-0.28702583232491</v>
+        <v>0.81371226006566</v>
       </c>
       <c r="J167">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>249.32</v>
+        <v>1.26</v>
+      </c>
+      <c r="K167" t="s">
+        <v>375</v>
       </c>
       <c r="L167" s="1">
-        <v>99704.0</v>
+        <v>149157.94</v>
       </c>
       <c r="M167" s="1">
-        <v>99953.32</v>
+        <v>151040.34</v>
       </c>
       <c r="N167" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B168" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>101.038</v>
+        <v>98.378</v>
       </c>
       <c r="D168" s="1">
-        <v>99.834</v>
+        <v>99.459</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>99834.0</v>
+        <v>140237.19</v>
       </c>
       <c r="H168" s="1">
-        <v>1204.0</v>
+        <v>-1524.21</v>
       </c>
       <c r="I168" s="1">
-        <v>1.206001963259</v>
+        <v>-1.0868800209131</v>
       </c>
       <c r="J168">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>908.22</v>
+        <v>1.8</v>
+      </c>
+      <c r="K168" t="s">
+        <v>378</v>
       </c>
       <c r="L168" s="1">
-        <v>101038.0</v>
+        <v>138712.98</v>
       </c>
       <c r="M168" s="1">
-        <v>101946.22</v>
+        <v>141249.05</v>
       </c>
       <c r="N168" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B169" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.992</v>
+        <v>97.755</v>
       </c>
       <c r="D169" s="1">
-        <v>99.298</v>
+        <v>99.292</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>147954.02</v>
+        <v>99292.0</v>
       </c>
       <c r="H169" s="1">
-        <v>2524.06</v>
+        <v>-1537.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1.7059759511773</v>
+        <v>-1.5479595536398</v>
       </c>
       <c r="J169">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>0.09</v>
+      </c>
+      <c r="K169">
+        <v>86.3</v>
       </c>
       <c r="L169" s="1">
-        <v>150478.08</v>
+        <v>97755.0</v>
       </c>
       <c r="M169" s="1">
-        <v>152028.29</v>
+        <v>97841.3</v>
       </c>
       <c r="N169" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B170" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>99.062</v>
+        <v>103.182</v>
       </c>
       <c r="D170" s="1">
-        <v>99.459</v>
+        <v>105.478</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>140237.19</v>
+        <v>105478.0</v>
       </c>
       <c r="H170" s="1">
-        <v>-559.77</v>
+        <v>-2296.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.39915945263878</v>
+        <v>-2.1767572384763</v>
       </c>
       <c r="J170">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>0.82</v>
+      </c>
+      <c r="K170">
+        <v>817.48</v>
       </c>
       <c r="L170" s="1">
-        <v>139677.42</v>
+        <v>103182.0</v>
       </c>
       <c r="M170" s="1">
-        <v>141949.84</v>
+        <v>103999.48</v>
       </c>
       <c r="N170" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B171" s="1">
         <v>100000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>98.709</v>
+        <v>98.743</v>
       </c>
       <c r="D171" s="1">
-        <v>99.292</v>
+        <v>99.933</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>99292.0</v>
+        <v>99933.0</v>
       </c>
       <c r="H171" s="1">
-        <v>-583.0</v>
+        <v>-1190.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-0.58715707207026</v>
+        <v>-1.1907978345491</v>
       </c>
       <c r="J171">
-        <v>1.62</v>
+        <v>1.48</v>
       </c>
       <c r="K171" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="L171" s="1">
-        <v>98709.0</v>
+        <v>98743.0</v>
       </c>
       <c r="M171" s="1">
-        <v>100329.55</v>
+        <v>100222.45</v>
       </c>
       <c r="N171" s="1">
         <v>0.07</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B172" s="1">
-        <v>100000.0</v>
+        <v>574622.0</v>
       </c>
       <c r="C172" s="1">
-        <v>104.074</v>
+        <v>94.342</v>
       </c>
       <c r="D172" s="1">
-        <v>105.478</v>
+        <v>95.45999979</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>105478.0</v>
+        <v>548534.16</v>
       </c>
       <c r="H172" s="1">
-        <v>-1404.0</v>
+        <v>-6424.28</v>
       </c>
       <c r="I172" s="1">
-        <v>-1.3310832590682</v>
+        <v>-1.1711722748498</v>
       </c>
       <c r="J172">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>531.36</v>
+        <v>0.39</v>
+      </c>
+      <c r="K172" t="s">
+        <v>388</v>
       </c>
       <c r="L172" s="1">
-        <v>104074.0</v>
+        <v>542109.88</v>
       </c>
       <c r="M172" s="1">
-        <v>104605.36</v>
+        <v>544353.27</v>
       </c>
       <c r="N172" s="1">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B173" s="1">
-        <v>100000.0</v>
+        <v>108207.99</v>
       </c>
       <c r="C173" s="1">
-        <v>99.403</v>
+        <v>96.398</v>
       </c>
       <c r="D173" s="1">
-        <v>99.933</v>
+        <v>95.97999187</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>99933.0</v>
+        <v>103858.02</v>
       </c>
       <c r="H173" s="1">
-        <v>-530.0</v>
+        <v>452.32</v>
       </c>
       <c r="I173" s="1">
-        <v>-0.53035533807651</v>
+        <v>0.43551764225815</v>
       </c>
       <c r="J173">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>0.08</v>
+      </c>
+      <c r="K173">
+        <v>90.12</v>
       </c>
       <c r="L173" s="1">
-        <v>99403.0</v>
+        <v>104310.34</v>
       </c>
       <c r="M173" s="1">
-        <v>100688.27</v>
+        <v>104400.46</v>
       </c>
       <c r="N173" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B174" s="1">
-        <v>574622.0</v>
+        <v>426595.64</v>
       </c>
       <c r="C174" s="1">
-        <v>94.834</v>
+        <v>97.239</v>
       </c>
       <c r="D174" s="1">
-        <v>95.45999979</v>
+        <v>103.44637606</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>548534.16</v>
+        <v>441297.73</v>
       </c>
       <c r="H174" s="1">
-        <v>-3597.13</v>
+        <v>-26480.39</v>
       </c>
       <c r="I174" s="1">
-        <v>-0.65577137438441</v>
+        <v>-6.0005724479933</v>
       </c>
       <c r="J174">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="K174" t="s">
+        <v>393</v>
+      </c>
+      <c r="L174" s="1">
+        <v>414817.34</v>
+      </c>
+      <c r="M174" s="1">
+        <v>416149.72</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
         <v>391</v>
-      </c>
-[...13 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B175" s="1">
-        <v>108207.99</v>
+        <v>488979.0</v>
       </c>
       <c r="C175" s="1">
-        <v>96.56</v>
+        <v>99.906</v>
       </c>
       <c r="D175" s="1">
-        <v>95.97999187</v>
+        <v>99.96836674</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>103858.02</v>
+        <v>488824.32</v>
       </c>
       <c r="H175" s="1">
-        <v>627.61</v>
+        <v>-304.96</v>
       </c>
       <c r="I175" s="1">
-        <v>0.60429613428024</v>
+        <v>-0.062386421362996</v>
       </c>
       <c r="J175">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>40.32</v>
+        <v>0.59</v>
+      </c>
+      <c r="K175" t="s">
+        <v>396</v>
       </c>
       <c r="L175" s="1">
-        <v>104485.63</v>
+        <v>488519.36</v>
       </c>
       <c r="M175" s="1">
-        <v>104525.95</v>
+        <v>491426.44</v>
       </c>
       <c r="N175" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B176" s="1">
-        <v>426595.64</v>
+        <v>162000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>97.842</v>
+        <v>97.726</v>
       </c>
       <c r="D176" s="1">
-        <v>103.44637606</v>
+        <v>100.0</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>441297.73</v>
+        <v>162000.0</v>
       </c>
       <c r="H176" s="1">
-        <v>-23908.03</v>
+        <v>-3683.88</v>
       </c>
       <c r="I176" s="1">
-        <v>-5.4176643963249</v>
+        <v>-2.274</v>
       </c>
       <c r="J176">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>596.07</v>
+        <v>2.41</v>
+      </c>
+      <c r="K176" t="s">
+        <v>399</v>
       </c>
       <c r="L176" s="1">
-        <v>417389.7</v>
+        <v>158316.12</v>
       </c>
       <c r="M176" s="1">
-        <v>417985.77</v>
+        <v>162226.78</v>
       </c>
       <c r="N176" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B177" s="1">
-        <v>488979.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>100.423</v>
+        <v>100.557</v>
       </c>
       <c r="D177" s="1">
-        <v>99.96836674</v>
+        <v>100.0</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>488824.32</v>
+        <v>100000.0</v>
       </c>
       <c r="H177" s="1">
-        <v>2223.06</v>
+        <v>557.0</v>
       </c>
       <c r="I177" s="1">
-        <v>0.4547768818049</v>
+        <v>0.557</v>
       </c>
       <c r="J177">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.77</v>
+      </c>
+      <c r="K177">
+        <v>773.96</v>
       </c>
       <c r="L177" s="1">
-        <v>491047.38</v>
+        <v>100557.0</v>
       </c>
       <c r="M177" s="1">
-        <v>493082.34</v>
+        <v>101330.96</v>
       </c>
       <c r="N177" s="1">
-        <v>0.36</v>
+        <v>0.07</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B178" s="1">
-        <v>162000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>98.72</v>
+        <v>104.402</v>
       </c>
       <c r="D178" s="1">
-        <v>100.0</v>
+        <v>104.64733</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>162000.0</v>
+        <v>104647.33</v>
       </c>
       <c r="H178" s="1">
-        <v>-2073.6</v>
+        <v>-245.33</v>
       </c>
       <c r="I178" s="1">
-        <v>-1.28</v>
+        <v>-0.23443503049719</v>
       </c>
       <c r="J178">
-        <v>2.22</v>
+        <v>3.37</v>
       </c>
       <c r="K178" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="L178" s="1">
-        <v>159926.4</v>
+        <v>104402.0</v>
       </c>
       <c r="M178" s="1">
-        <v>163523.61</v>
+        <v>107772.55</v>
       </c>
       <c r="N178" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B179" s="1">
         <v>100000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>101.383</v>
+        <v>98.508</v>
       </c>
       <c r="D179" s="1">
-        <v>100.0</v>
+        <v>100.028</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>100000.0</v>
+        <v>100028.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1383.0</v>
+        <v>-1520.0</v>
       </c>
       <c r="I179" s="1">
-        <v>1.383</v>
+        <v>-1.5195745191346</v>
       </c>
       <c r="J179">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>520.01</v>
+        <v>1.99</v>
+      </c>
+      <c r="K179" t="s">
+        <v>407</v>
       </c>
       <c r="L179" s="1">
-        <v>101383.0</v>
+        <v>98508.0</v>
       </c>
       <c r="M179" s="1">
-        <v>101903.01</v>
+        <v>100496.17</v>
       </c>
       <c r="N179" s="1">
         <v>0.07</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B180" s="1">
         <v>100000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>105.367</v>
+        <v>104.824</v>
       </c>
       <c r="D180" s="1">
-        <v>104.64733</v>
+        <v>107.84</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>104647.33</v>
+        <v>107840.0</v>
       </c>
       <c r="H180" s="1">
-        <v>719.67</v>
+        <v>-3016.0</v>
       </c>
       <c r="I180" s="1">
-        <v>0.687709853658</v>
+        <v>-2.7967359050445</v>
       </c>
       <c r="J180">
-        <v>3.1</v>
+        <v>3.34</v>
       </c>
       <c r="K180" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="L180" s="1">
-        <v>105367.0</v>
+        <v>104824.0</v>
       </c>
       <c r="M180" s="1">
-        <v>108464.26</v>
+        <v>108168.52</v>
       </c>
       <c r="N180" s="1">
         <v>0.08</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="B181" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>99.293</v>
+        <v>99.555</v>
       </c>
       <c r="D181" s="1">
-        <v>100.028</v>
+        <v>100.34</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>100028.0</v>
+        <v>200680.0</v>
       </c>
       <c r="H181" s="1">
-        <v>-735.0</v>
+        <v>-1570.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-0.73479425760787</v>
+        <v>-0.78234004385091</v>
       </c>
       <c r="J181">
-        <v>1.77</v>
+        <v>2.09</v>
       </c>
       <c r="K181" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="L181" s="1">
-        <v>99293.0</v>
+        <v>199110.0</v>
       </c>
       <c r="M181" s="1">
-        <v>101063.72</v>
+        <v>203296.3</v>
       </c>
       <c r="N181" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B182" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>106.295</v>
+        <v>97.485</v>
       </c>
       <c r="D182" s="1">
-        <v>107.84</v>
+        <v>99.528</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>107840.0</v>
+        <v>135358.08</v>
       </c>
       <c r="H182" s="1">
-        <v>-1545.0</v>
+        <v>-2778.48</v>
       </c>
       <c r="I182" s="1">
-        <v>-1.432678041543</v>
+        <v>-2.0526886906197</v>
       </c>
       <c r="J182">
-        <v>3.07</v>
+        <v>2.36</v>
       </c>
       <c r="K182" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="L182" s="1">
-        <v>106295.0</v>
+        <v>132579.6</v>
       </c>
       <c r="M182" s="1">
-        <v>109366.23</v>
+        <v>135786.31</v>
       </c>
       <c r="N182" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B183" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.629</v>
+        <v>97.323</v>
       </c>
       <c r="D183" s="1">
-        <v>100.34</v>
+        <v>99.46</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>200680.0</v>
+        <v>99460.0</v>
       </c>
       <c r="H183" s="1">
-        <v>578.0</v>
+        <v>-2137.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.28802072951963</v>
+        <v>-2.1486024532475</v>
       </c>
       <c r="J183">
-        <v>1.86</v>
+        <v>2.79</v>
       </c>
       <c r="K183" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="L183" s="1">
-        <v>201258.0</v>
+        <v>97323.0</v>
       </c>
       <c r="M183" s="1">
-        <v>204984.03</v>
+        <v>100115.47</v>
       </c>
       <c r="N183" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B184" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>98.292</v>
+        <v>98.22</v>
       </c>
       <c r="D184" s="1">
-        <v>99.528</v>
+        <v>100.45</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>135358.08</v>
+        <v>100450.0</v>
       </c>
       <c r="H184" s="1">
-        <v>-1680.96</v>
+        <v>-2230.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-1.2418615866892</v>
+        <v>-2.2200099552016</v>
       </c>
       <c r="J184">
-        <v>2.16</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>0.82</v>
+      </c>
+      <c r="K184">
+        <v>817.47</v>
       </c>
       <c r="L184" s="1">
-        <v>133677.12</v>
+        <v>98220.0</v>
       </c>
       <c r="M184" s="1">
-        <v>136619.75</v>
+        <v>99037.47</v>
       </c>
       <c r="N184" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B185" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>98.066</v>
+        <v>95.041</v>
       </c>
       <c r="D185" s="1">
-        <v>99.46</v>
+        <v>99.077</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>99460.0</v>
+        <v>198154.0</v>
       </c>
       <c r="H185" s="1">
-        <v>-1394.0</v>
+        <v>-8072.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1.4015684697366</v>
+        <v>-4.0735993217397</v>
       </c>
       <c r="J185">
-        <v>2.6</v>
+        <v>2.95</v>
       </c>
       <c r="K185" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="L185" s="1">
-        <v>98066.0</v>
+        <v>190082.0</v>
       </c>
       <c r="M185" s="1">
-        <v>100664.29</v>
+        <v>195988.85</v>
       </c>
       <c r="N185" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B186" s="1">
         <v>100000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>98.939</v>
+        <v>104.421</v>
       </c>
       <c r="D186" s="1">
-        <v>100.45</v>
+        <v>104.92</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>100450.0</v>
+        <v>104920.0</v>
       </c>
       <c r="H186" s="1">
-        <v>-1511.0</v>
+        <v>-499.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1.504230960677</v>
+        <v>-0.47560045749142</v>
       </c>
       <c r="J186">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>594.52</v>
+        <v>3.0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>427</v>
       </c>
       <c r="L186" s="1">
-        <v>98939.0</v>
+        <v>104421.0</v>
       </c>
       <c r="M186" s="1">
-        <v>99533.52</v>
+        <v>107416.89</v>
       </c>
       <c r="N186" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B187" s="1">
-        <v>200000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>95.921</v>
+        <v>102.863</v>
       </c>
       <c r="D187" s="1">
-        <v>99.077</v>
+        <v>99.953</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>198154.0</v>
+        <v>169920.1</v>
       </c>
       <c r="H187" s="1">
-        <v>-6312.0</v>
+        <v>4947.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-3.1854012535705</v>
+        <v>2.9113683431213</v>
       </c>
       <c r="J187">
-        <v>2.75</v>
+        <v>1.63</v>
       </c>
       <c r="K187" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="L187" s="1">
-        <v>191842.0</v>
+        <v>174867.1</v>
       </c>
       <c r="M187" s="1">
-        <v>197346.11</v>
+        <v>177632.51</v>
       </c>
       <c r="N187" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="B188" s="1">
         <v>100000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>105.274</v>
+        <v>99.161</v>
       </c>
       <c r="D188" s="1">
-        <v>104.92</v>
+        <v>99.254</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>104920.0</v>
+        <v>99254.0</v>
       </c>
       <c r="H188" s="1">
-        <v>354.0</v>
+        <v>-93.0</v>
       </c>
       <c r="I188" s="1">
-        <v>0.33739992375143</v>
+        <v>-0.093698994498962</v>
       </c>
       <c r="J188">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.54</v>
+      </c>
+      <c r="K188">
+        <v>542.47</v>
       </c>
       <c r="L188" s="1">
-        <v>105274.0</v>
+        <v>99161.0</v>
       </c>
       <c r="M188" s="1">
-        <v>108010.99</v>
+        <v>99703.47</v>
       </c>
       <c r="N188" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B189" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>103.545</v>
+        <v>102.946</v>
       </c>
       <c r="D189" s="1">
-        <v>99.953</v>
+        <v>99.961</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>169920.1</v>
+        <v>99961.0</v>
       </c>
       <c r="H189" s="1">
-        <v>6106.4</v>
+        <v>2985.0</v>
       </c>
       <c r="I189" s="1">
-        <v>3.5936890338459</v>
+        <v>2.9861646041956</v>
       </c>
       <c r="J189">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.19</v>
+      </c>
+      <c r="K189">
+        <v>186.99</v>
       </c>
       <c r="L189" s="1">
-        <v>176026.5</v>
+        <v>102946.0</v>
       </c>
       <c r="M189" s="1">
-        <v>178327.32</v>
+        <v>103132.99</v>
       </c>
       <c r="N189" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B190" s="1">
         <v>100000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>99.839</v>
+        <v>100.966</v>
       </c>
       <c r="D190" s="1">
-        <v>99.254</v>
+        <v>99.943</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>99254.0</v>
+        <v>99943.0</v>
       </c>
       <c r="H190" s="1">
-        <v>585.0</v>
+        <v>1023.0</v>
       </c>
       <c r="I190" s="1">
-        <v>0.58939690088057</v>
+        <v>1.0235834425623</v>
       </c>
       <c r="J190">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>305.14</v>
+        <v>1.32</v>
+      </c>
+      <c r="K190" t="s">
+        <v>437</v>
       </c>
       <c r="L190" s="1">
-        <v>99839.0</v>
+        <v>100966.0</v>
       </c>
       <c r="M190" s="1">
-        <v>100144.14</v>
+        <v>102281.07</v>
       </c>
       <c r="N190" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B191" s="1">
         <v>100000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>104.021</v>
+        <v>101.181</v>
       </c>
       <c r="D191" s="1">
-        <v>99.961</v>
+        <v>99.611</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>99961.0</v>
+        <v>99611.0</v>
       </c>
       <c r="H191" s="1">
-        <v>4060.0</v>
+        <v>1570.0</v>
       </c>
       <c r="I191" s="1">
-        <v>4.0615840177669</v>
+        <v>1.5761311501742</v>
       </c>
       <c r="J191">
-        <v>4.78</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>0.15</v>
+      </c>
+      <c r="K191">
+        <v>153.42</v>
       </c>
       <c r="L191" s="1">
-        <v>104021.0</v>
+        <v>101181.0</v>
       </c>
       <c r="M191" s="1">
-        <v>108802.51</v>
+        <v>101334.42</v>
       </c>
       <c r="N191" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B192" s="1">
         <v>100000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>101.766</v>
+        <v>98.442</v>
       </c>
       <c r="D192" s="1">
-        <v>99.943</v>
+        <v>99.438</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>99943.0</v>
+        <v>99438.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1823.0</v>
+        <v>-996.0</v>
       </c>
       <c r="I192" s="1">
-        <v>1.8240397026305</v>
+        <v>-1.0016291558559</v>
       </c>
       <c r="J192">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>0.64</v>
+      </c>
+      <c r="K192">
+        <v>642.12</v>
       </c>
       <c r="L192" s="1">
-        <v>101766.0</v>
+        <v>98442.0</v>
       </c>
       <c r="M192" s="1">
-        <v>102850.93</v>
+        <v>99084.12</v>
       </c>
       <c r="N192" s="1">
         <v>0.07</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
+        <v>443</v>
+      </c>
+      <c r="B193" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>99.316</v>
+      </c>
+      <c r="D193" s="1">
+        <v>102.8745</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>205749.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-7117.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-3.4590690598739</v>
+      </c>
+      <c r="J193">
+        <v>0.77</v>
+      </c>
+      <c r="K193" t="s">
+        <v>444</v>
+      </c>
+      <c r="L193" s="1">
+        <v>198632.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>200168.99</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
         <v>442</v>
-      </c>
-[...43 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B194" s="1">
         <v>100000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>101.953</v>
+        <v>103.517</v>
       </c>
       <c r="D194" s="1">
-        <v>99.611</v>
+        <v>99.661</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>99611.0</v>
+        <v>99661.0</v>
       </c>
       <c r="H194" s="1">
-        <v>2342.0</v>
+        <v>3856.0</v>
       </c>
       <c r="I194" s="1">
-        <v>2.3511459577757</v>
+        <v>3.8691163042715</v>
       </c>
       <c r="J194">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>0.7</v>
+      </c>
+      <c r="K194">
+        <v>696.92</v>
       </c>
       <c r="L194" s="1">
-        <v>101953.0</v>
+        <v>103517.0</v>
       </c>
       <c r="M194" s="1">
-        <v>105876.29</v>
+        <v>104213.92</v>
       </c>
       <c r="N194" s="1">
         <v>0.08</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
         <v>448</v>
       </c>
       <c r="B195" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>98.878</v>
+        <v>101.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.438</v>
+        <v>98.6</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>99438.0</v>
+        <v>197200.0</v>
       </c>
       <c r="H195" s="1">
-        <v>-560.0</v>
+        <v>4800.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-0.56316498722822</v>
+        <v>2.4340770791075</v>
       </c>
       <c r="J195">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>462.33</v>
+        <v>1.27</v>
+      </c>
+      <c r="K195" t="s">
+        <v>449</v>
       </c>
       <c r="L195" s="1">
-        <v>98878.0</v>
+        <v>202000.0</v>
       </c>
       <c r="M195" s="1">
-        <v>99340.33</v>
+        <v>204541.1</v>
       </c>
       <c r="N195" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B196" s="1">
         <v>200000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>100.103</v>
+        <v>102.667</v>
       </c>
       <c r="D196" s="1">
-        <v>102.8745</v>
+        <v>100.0</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>205749.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-5543.0</v>
+        <v>5334.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-2.6940592663877</v>
+        <v>2.667</v>
       </c>
       <c r="J196">
-        <v>0.53</v>
+        <v>1.0</v>
       </c>
       <c r="K196" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="L196" s="1">
-        <v>200206.0</v>
+        <v>205334.0</v>
       </c>
       <c r="M196" s="1">
-        <v>201268.33</v>
+        <v>207337.07</v>
       </c>
       <c r="N196" s="1">
         <v>0.15</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B197" s="1">
         <v>100000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>104.408</v>
+        <v>106.066</v>
       </c>
       <c r="D197" s="1">
-        <v>99.661</v>
+        <v>109.3</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>99661.0</v>
+        <v>109300.0</v>
       </c>
       <c r="H197" s="1">
-        <v>4747.0</v>
+        <v>-3234.0</v>
       </c>
       <c r="I197" s="1">
-        <v>4.7631470685624</v>
+        <v>-2.9588289112534</v>
       </c>
       <c r="J197">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>430.82</v>
+        <v>2.7</v>
+      </c>
+      <c r="K197" t="s">
+        <v>455</v>
       </c>
       <c r="L197" s="1">
-        <v>104408.0</v>
+        <v>106066.0</v>
       </c>
       <c r="M197" s="1">
-        <v>104838.82</v>
+        <v>108770.11</v>
       </c>
       <c r="N197" s="1">
         <v>0.08</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B198" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>101.908</v>
+        <v>98.429</v>
       </c>
       <c r="D198" s="1">
-        <v>98.6</v>
+        <v>99.852</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>197200.0</v>
+        <v>99852.0</v>
       </c>
       <c r="H198" s="1">
-        <v>6616.0</v>
+        <v>-1423.0</v>
       </c>
       <c r="I198" s="1">
-        <v>3.3549695740365</v>
+        <v>-1.4251091615591</v>
       </c>
       <c r="J198">
-        <v>1.02</v>
-[...1 lines deleted...]
-      <c r="K198" t="s">
+        <v>1.0</v>
+      </c>
+      <c r="K198">
+        <v>997.26</v>
+      </c>
+      <c r="L198" s="1">
+        <v>98429.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>99426.26</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
         <v>456</v>
-      </c>
-[...13 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
+        <v>459</v>
+      </c>
+      <c r="B199" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>99934.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-417.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-0.41727540176516</v>
+      </c>
+      <c r="J199">
+        <v>0.82</v>
+      </c>
+      <c r="K199">
+        <v>819.18</v>
+      </c>
+      <c r="L199" s="1">
+        <v>99517.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>100336.18</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
         <v>458</v>
-      </c>
-[...43 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
         <v>461</v>
       </c>
       <c r="B200" s="1">
         <v>100000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>106.866</v>
+        <v>100.159</v>
       </c>
       <c r="D200" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>109300.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H200" s="1">
-        <v>-2434.0</v>
+        <v>159.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-2.2268984446478</v>
+        <v>0.159</v>
       </c>
       <c r="J200">
-        <v>2.4</v>
+        <v>1.24</v>
       </c>
       <c r="K200" t="s">
         <v>462</v>
       </c>
       <c r="L200" s="1">
-        <v>106866.0</v>
+        <v>100159.0</v>
       </c>
       <c r="M200" s="1">
-        <v>109268.05</v>
+        <v>101403.38</v>
       </c>
       <c r="N200" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
         <v>464</v>
       </c>
       <c r="B201" s="1">
         <v>100000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>99.251</v>
+        <v>99.036</v>
       </c>
       <c r="D201" s="1">
-        <v>99.852</v>
+        <v>99.589</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>99852.0</v>
+        <v>99589.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-601.0</v>
+        <v>-553.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-0.6018907983816</v>
+        <v>-0.55528220988262</v>
       </c>
       <c r="J201">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>767.12</v>
+        <v>1.54</v>
+      </c>
+      <c r="K201" t="s">
+        <v>465</v>
       </c>
       <c r="L201" s="1">
-        <v>99251.0</v>
+        <v>99036.0</v>
       </c>
       <c r="M201" s="1">
-        <v>100018.12</v>
+        <v>100580.18</v>
       </c>
       <c r="N201" s="1">
         <v>0.07</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
+        <v>467</v>
+      </c>
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>85.393</v>
+      </c>
+      <c r="D202" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>171920.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-1134.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-0.65960912052117</v>
+      </c>
+      <c r="J202">
+        <v>0.03</v>
+      </c>
+      <c r="K202">
+        <v>51.37</v>
+      </c>
+      <c r="L202" s="1">
+        <v>170786.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>170837.37</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
         <v>466</v>
-      </c>
-[...43 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
+        <v>469</v>
+      </c>
+      <c r="B203" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>98.905</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.89775</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>399591.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-3971.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.9937661258637</v>
+      </c>
+      <c r="J203">
+        <v>1.61</v>
+      </c>
+      <c r="K203" t="s">
+        <v>470</v>
+      </c>
+      <c r="L203" s="1">
+        <v>395620.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>402063.84</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
         <v>468</v>
-      </c>
-[...43 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B204" s="1">
         <v>100000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>99.598</v>
+        <v>99.552</v>
       </c>
       <c r="D204" s="1">
-        <v>99.589</v>
+        <v>99.662</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>99589.0</v>
+        <v>99662.0</v>
       </c>
       <c r="H204" s="1">
-        <v>9.0</v>
+        <v>-110.0</v>
       </c>
       <c r="I204" s="1">
-        <v>0.0090371426563175</v>
+        <v>-0.110373060946</v>
       </c>
       <c r="J204">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>0.98</v>
+      </c>
+      <c r="K204">
+        <v>983.22</v>
       </c>
       <c r="L204" s="1">
-        <v>99598.0</v>
+        <v>99552.0</v>
       </c>
       <c r="M204" s="1">
-        <v>100948.0</v>
+        <v>100535.22</v>
       </c>
       <c r="N204" s="1">
         <v>0.07</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>474</v>
       </c>
       <c r="B205" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>86.031</v>
+        <v>99.09</v>
       </c>
       <c r="D205" s="1">
-        <v>85.96</v>
+        <v>99.571</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>171920.0</v>
+        <v>99571.0</v>
       </c>
       <c r="H205" s="1">
-        <v>142.0</v>
+        <v>-481.0</v>
       </c>
       <c r="I205" s="1">
-        <v>0.082596556537925</v>
+        <v>-0.4830723805124</v>
       </c>
       <c r="J205">
-        <v>0.61</v>
+        <v>2.37</v>
       </c>
       <c r="K205" t="s">
         <v>475</v>
       </c>
       <c r="L205" s="1">
-        <v>172062.0</v>
+        <v>99090.0</v>
       </c>
       <c r="M205" s="1">
-        <v>173291.45</v>
+        <v>101458.49</v>
       </c>
       <c r="N205" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>477</v>
       </c>
       <c r="B206" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>99.434</v>
+        <v>98.834</v>
       </c>
       <c r="D206" s="1">
-        <v>99.89775</v>
+        <v>100.0</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>399591.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H206" s="1">
-        <v>-1855.0</v>
+        <v>-1166.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-0.46422466972479</v>
+        <v>-1.166</v>
       </c>
       <c r="J206">
-        <v>1.44</v>
+        <v>2.92</v>
       </c>
       <c r="K206" t="s">
         <v>478</v>
       </c>
       <c r="L206" s="1">
-        <v>397736.0</v>
+        <v>98834.0</v>
       </c>
       <c r="M206" s="1">
-        <v>403489.42</v>
+        <v>101758.19</v>
       </c>
       <c r="N206" s="1">
-        <v>0.29</v>
+        <v>0.07</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>480</v>
       </c>
       <c r="B207" s="1">
-        <v>100000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>100.451</v>
+        <v>97.838</v>
       </c>
       <c r="D207" s="1">
-        <v>99.662</v>
+        <v>100.0</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>99662.0</v>
+        <v>175000.0</v>
       </c>
       <c r="H207" s="1">
-        <v>789.0</v>
+        <v>-3783.5</v>
       </c>
       <c r="I207" s="1">
-        <v>0.79167586442175</v>
+        <v>-2.162</v>
       </c>
       <c r="J207">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>774.66</v>
+        <v>1.81</v>
+      </c>
+      <c r="K207" t="s">
+        <v>481</v>
       </c>
       <c r="L207" s="1">
-        <v>100451.0</v>
+        <v>171216.5</v>
       </c>
       <c r="M207" s="1">
-        <v>101225.66</v>
+        <v>174390.55</v>
       </c>
       <c r="N207" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
+        <v>483</v>
+      </c>
+      <c r="B208" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>97.191</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-3258.44</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-2.809</v>
+      </c>
+      <c r="J208">
+        <v>3.38</v>
+      </c>
+      <c r="K208" t="s">
+        <v>484</v>
+      </c>
+      <c r="L208" s="1">
+        <v>112741.56</v>
+      </c>
+      <c r="M208" s="1">
+        <v>116662.16</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
         <v>482</v>
-      </c>
-[...43 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B209" s="1">
         <v>100000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>99.356</v>
+        <v>98.311</v>
       </c>
       <c r="D209" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>100000.0</v>
+        <v>100420.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-644.0</v>
+        <v>-2109.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-0.644</v>
+        <v>-2.1001792471619</v>
       </c>
       <c r="J209">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>0.81</v>
+      </c>
+      <c r="K209">
+        <v>814.38</v>
       </c>
       <c r="L209" s="1">
-        <v>99356.0</v>
+        <v>98311.0</v>
       </c>
       <c r="M209" s="1">
-        <v>102066.96</v>
+        <v>99125.38</v>
       </c>
       <c r="N209" s="1">
         <v>0.07</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
         <v>488</v>
       </c>
       <c r="B210" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>98.602</v>
+        <v>97.929</v>
       </c>
       <c r="D210" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>175000.0</v>
+        <v>99259.0</v>
       </c>
       <c r="H210" s="1">
-        <v>-2446.5</v>
+        <v>-1330.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-1.398</v>
+        <v>-1.3399288729485</v>
       </c>
       <c r="J210">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="K210" t="s">
         <v>489</v>
       </c>
       <c r="L210" s="1">
-        <v>172553.5</v>
+        <v>97929.0</v>
       </c>
       <c r="M210" s="1">
-        <v>175380.39</v>
+        <v>99726.95</v>
       </c>
       <c r="N210" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
         <v>491</v>
       </c>
       <c r="B211" s="1">
-        <v>116000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>98.422</v>
+        <v>99.771</v>
       </c>
       <c r="D211" s="1">
-        <v>100.0</v>
+        <v>99.731</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>116000.0</v>
+        <v>185499.66</v>
       </c>
       <c r="H211" s="1">
-        <v>-1830.48</v>
+        <v>74.4</v>
       </c>
       <c r="I211" s="1">
-        <v>-1.578</v>
+        <v>0.040107890224704</v>
       </c>
       <c r="J211">
-        <v>3.17</v>
+        <v>0.64</v>
       </c>
       <c r="K211" t="s">
         <v>492</v>
       </c>
       <c r="L211" s="1">
-        <v>114169.52</v>
+        <v>185574.06</v>
       </c>
       <c r="M211" s="1">
-        <v>117841.38</v>
+        <v>186758.85</v>
       </c>
       <c r="N211" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
         <v>494</v>
       </c>
       <c r="B212" s="1">
-        <v>100000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>99.269</v>
+        <v>97.868</v>
       </c>
       <c r="D212" s="1">
-        <v>100.42</v>
+        <v>99.228</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>100420.0</v>
+        <v>230208.96</v>
       </c>
       <c r="H212" s="1">
-        <v>-1151.0</v>
+        <v>-3155.2</v>
       </c>
       <c r="I212" s="1">
-        <v>-1.1461860187214</v>
+        <v>-1.3705808844278</v>
       </c>
       <c r="J212">
         <v>0.61</v>
       </c>
-      <c r="K212">
-        <v>605.82</v>
+      <c r="K212" t="s">
+        <v>495</v>
       </c>
       <c r="L212" s="1">
-        <v>99269.0</v>
+        <v>227053.76</v>
       </c>
       <c r="M212" s="1">
-        <v>99874.82</v>
+        <v>228460.86</v>
       </c>
       <c r="N212" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
+        <v>497</v>
+      </c>
+      <c r="B213" s="1">
+        <v>308000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>90.994</v>
+      </c>
+      <c r="D213" s="1">
+        <v>83.45955844</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>257055.44</v>
+      </c>
+      <c r="H213" s="1">
+        <v>23206.08</v>
+      </c>
+      <c r="I213" s="1">
+        <v>9.0276556683648</v>
+      </c>
+      <c r="J213">
+        <v>1.67</v>
+      </c>
+      <c r="K213" t="s">
+        <v>498</v>
+      </c>
+      <c r="L213" s="1">
+        <v>280261.52</v>
+      </c>
+      <c r="M213" s="1">
+        <v>285403.64</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
         <v>496</v>
-      </c>
-[...43 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
+        <v>500</v>
+      </c>
+      <c r="B214" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>101.48</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>99329.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>2151.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>2.1655307110713</v>
+      </c>
+      <c r="J214">
+        <v>2.18</v>
+      </c>
+      <c r="K214" t="s">
+        <v>501</v>
+      </c>
+      <c r="L214" s="1">
+        <v>101480.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>103656.37</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
         <v>499</v>
-      </c>
-[...43 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B215" s="1">
-        <v>232000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>98.41</v>
+        <v>99.866</v>
       </c>
       <c r="D215" s="1">
-        <v>99.228</v>
+        <v>100.25</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>230208.96</v>
+        <v>100250.0</v>
       </c>
       <c r="H215" s="1">
-        <v>-1897.76</v>
+        <v>-384.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-0.82436409078083</v>
+        <v>-0.38304239401496</v>
       </c>
       <c r="J215">
-        <v>0.44</v>
-[...1 lines deleted...]
-      <c r="K215" t="s">
+        <v>0.17</v>
+      </c>
+      <c r="K215">
+        <v>167.66</v>
+      </c>
+      <c r="L215" s="1">
+        <v>99866.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>100033.66</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
         <v>502</v>
-      </c>
-[...13 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
+        <v>505</v>
+      </c>
+      <c r="B216" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>98.497</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.5965</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>199193.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-2199.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-1.1039544562309</v>
+      </c>
+      <c r="J216">
+        <v>1.03</v>
+      </c>
+      <c r="K216" t="s">
+        <v>506</v>
+      </c>
+      <c r="L216" s="1">
+        <v>196994.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>199048.79</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
         <v>504</v>
-      </c>
-[...43 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B217" s="1">
         <v>100000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>102.089</v>
+        <v>100.926</v>
       </c>
       <c r="D217" s="1">
-        <v>99.329</v>
+        <v>99.651</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>99329.0</v>
+        <v>99651.0</v>
       </c>
       <c r="H217" s="1">
-        <v>2760.0</v>
+        <v>1275.0</v>
       </c>
       <c r="I217" s="1">
-        <v>2.7786447059771</v>
+        <v>1.2794653340157</v>
       </c>
       <c r="J217">
-        <v>1.95</v>
+        <v>1.32</v>
       </c>
       <c r="K217" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="L217" s="1">
-        <v>102089.0</v>
+        <v>100926.0</v>
       </c>
       <c r="M217" s="1">
-        <v>104042.42</v>
+        <v>102243.81</v>
       </c>
       <c r="N217" s="1">
         <v>0.08</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
+        <v>511</v>
+      </c>
+      <c r="B218" s="1">
+        <v>554859.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>86.696</v>
+      </c>
+      <c r="D218" s="1">
+        <v>90.79023319</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>503757.78</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-22717.23</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-4.5095541750244</v>
+      </c>
+      <c r="J218">
+        <v>2.76</v>
+      </c>
+      <c r="K218" t="s">
+        <v>512</v>
+      </c>
+      <c r="L218" s="1">
+        <v>481040.55</v>
+      </c>
+      <c r="M218" s="1">
+        <v>496329.58</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
         <v>510</v>
-      </c>
-[...43 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
+        <v>514</v>
+      </c>
+      <c r="B219" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>97.653</v>
+      </c>
+      <c r="D219" s="1">
+        <v>97.89</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>440505.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-1066.5</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-0.24210848912044</v>
+      </c>
+      <c r="J219">
+        <v>2.87</v>
+      </c>
+      <c r="K219" t="s">
+        <v>515</v>
+      </c>
+      <c r="L219" s="1">
+        <v>439438.5</v>
+      </c>
+      <c r="M219" s="1">
+        <v>452354.42</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
         <v>513</v>
-      </c>
-[...43 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B220" s="1">
         <v>100000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>101.555</v>
+        <v>99.07</v>
       </c>
       <c r="D220" s="1">
-        <v>99.651</v>
+        <v>99.766</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>99651.0</v>
+        <v>99766.0</v>
       </c>
       <c r="H220" s="1">
-        <v>1904.0</v>
+        <v>-696.0</v>
       </c>
       <c r="I220" s="1">
-        <v>1.9106682321301</v>
+        <v>-0.6976324599563</v>
       </c>
       <c r="J220">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>0.59</v>
+      </c>
+      <c r="K220">
+        <v>593.84</v>
       </c>
       <c r="L220" s="1">
-        <v>101555.0</v>
+        <v>99070.0</v>
       </c>
       <c r="M220" s="1">
-        <v>102606.71</v>
+        <v>99663.84</v>
       </c>
       <c r="N220" s="1">
         <v>0.07</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
         <v>519</v>
       </c>
       <c r="B221" s="1">
-        <v>150000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>100.74</v>
+        <v>97.758</v>
       </c>
       <c r="D221" s="1">
-        <v>99.768</v>
+        <v>99.945</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>149652.0</v>
+        <v>129928.5</v>
       </c>
       <c r="H221" s="1">
-        <v>1458.0</v>
+        <v>-2843.1</v>
       </c>
       <c r="I221" s="1">
-        <v>0.97426028385855</v>
+        <v>-2.1882035119316</v>
       </c>
       <c r="J221">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>716.61</v>
+        <v>2.18</v>
+      </c>
+      <c r="K221" t="s">
+        <v>520</v>
       </c>
       <c r="L221" s="1">
-        <v>151110.0</v>
+        <v>127085.4</v>
       </c>
       <c r="M221" s="1">
-        <v>151826.61</v>
+        <v>129923.21</v>
       </c>
       <c r="N221" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
+        <v>522</v>
+      </c>
+      <c r="B222" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>98.399</v>
+      </c>
+      <c r="D222" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>98710.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>-311.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-0.31506432985513</v>
+      </c>
+      <c r="J222">
+        <v>1.76</v>
+      </c>
+      <c r="K222" t="s">
+        <v>523</v>
+      </c>
+      <c r="L222" s="1">
+        <v>98399.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>100163.38</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
         <v>521</v>
-      </c>
-[...43 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
+        <v>525</v>
+      </c>
+      <c r="B223" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>73.363</v>
+      </c>
+      <c r="D223" s="1">
+        <v>72.7651</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>87318.12</v>
+      </c>
+      <c r="H223" s="1">
+        <v>717.48</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0.82168512102643</v>
+      </c>
+      <c r="J223">
+        <v>0.04</v>
+      </c>
+      <c r="K223">
+        <v>43.56</v>
+      </c>
+      <c r="L223" s="1">
+        <v>88035.6</v>
+      </c>
+      <c r="M223" s="1">
+        <v>88079.16</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
         <v>524</v>
-      </c>
-[...43 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
         <v>527</v>
       </c>
       <c r="B224" s="1">
-        <v>100000.0</v>
+        <v>772000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>99.98</v>
+        <v>86.427</v>
       </c>
       <c r="D224" s="1">
-        <v>99.766</v>
+        <v>86.41115544</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>99766.0</v>
+        <v>667094.12</v>
       </c>
       <c r="H224" s="1">
-        <v>214.0</v>
+        <v>122.32</v>
       </c>
       <c r="I224" s="1">
-        <v>0.21450193452679</v>
+        <v>0.018336243167606</v>
       </c>
       <c r="J224">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="K224">
-        <v>349.32</v>
+        <v>840.74</v>
       </c>
       <c r="L224" s="1">
-        <v>99980.0</v>
+        <v>667216.44</v>
       </c>
       <c r="M224" s="1">
-        <v>100329.32</v>
+        <v>668057.18</v>
       </c>
       <c r="N224" s="1">
-        <v>0.07</v>
+        <v>0.49</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
         <v>529</v>
       </c>
       <c r="B225" s="1">
-        <v>130000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>98.602</v>
+        <v>62.371</v>
       </c>
       <c r="D225" s="1">
-        <v>99.945</v>
+        <v>72.92776</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>129928.5</v>
+        <v>18231.94</v>
       </c>
       <c r="H225" s="1">
-        <v>-1745.9</v>
+        <v>-2639.19</v>
       </c>
       <c r="I225" s="1">
-        <v>-1.3437390564811</v>
+        <v>-14.475640003203</v>
       </c>
       <c r="J225">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>0.22</v>
+      </c>
+      <c r="K225">
+        <v>54.45</v>
       </c>
       <c r="L225" s="1">
-        <v>128182.6</v>
+        <v>15592.75</v>
       </c>
       <c r="M225" s="1">
-        <v>130757.88</v>
+        <v>15647.2</v>
       </c>
       <c r="N225" s="1">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B226" s="1">
-        <v>100000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>98.95</v>
+        <v>95.421</v>
       </c>
       <c r="D226" s="1">
-        <v>98.71</v>
+        <v>93.56469231</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>98710.0</v>
+        <v>194614.56</v>
       </c>
       <c r="H226" s="1">
-        <v>240.0</v>
+        <v>3861.12</v>
       </c>
       <c r="I226" s="1">
-        <v>0.24313646033836</v>
+        <v>1.9839831099996</v>
       </c>
       <c r="J226">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>0.44</v>
+      </c>
+      <c r="K226">
+        <v>906.08</v>
       </c>
       <c r="L226" s="1">
-        <v>98950.0</v>
+        <v>198475.68</v>
       </c>
       <c r="M226" s="1">
-        <v>100484.25</v>
+        <v>199381.76</v>
       </c>
       <c r="N226" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B227" s="1">
-        <v>120000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>73.518</v>
+        <v>100.512</v>
       </c>
       <c r="D227" s="1">
-        <v>72.7651</v>
+        <v>101.62</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>87318.12</v>
+        <v>101620.0</v>
       </c>
       <c r="H227" s="1">
-        <v>903.48</v>
+        <v>-1108.0</v>
       </c>
       <c r="I227" s="1">
-        <v>1.0346993270125</v>
+        <v>-1.0903365479236</v>
       </c>
       <c r="J227">
-        <v>0.03</v>
+        <v>0.27</v>
       </c>
       <c r="K227">
-        <v>34.93</v>
+        <v>270.03</v>
       </c>
       <c r="L227" s="1">
-        <v>88221.6</v>
+        <v>100512.0</v>
       </c>
       <c r="M227" s="1">
-        <v>88256.53</v>
+        <v>100782.03</v>
       </c>
       <c r="N227" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="B228" s="1">
-        <v>772000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>86.857</v>
+        <v>100.665</v>
       </c>
       <c r="D228" s="1">
-        <v>86.41115544</v>
+        <v>100.0965</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>667094.12</v>
+        <v>150144.75</v>
       </c>
       <c r="H228" s="1">
-        <v>3441.92</v>
+        <v>852.75</v>
       </c>
       <c r="I228" s="1">
-        <v>0.51595717857624</v>
+        <v>0.56795192639103</v>
       </c>
       <c r="J228">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>785.22</v>
+        <v>3.54</v>
+      </c>
+      <c r="K228" t="s">
+        <v>536</v>
       </c>
       <c r="L228" s="1">
-        <v>670536.04</v>
+        <v>150997.5</v>
       </c>
       <c r="M228" s="1">
-        <v>671321.26</v>
+        <v>156304.21</v>
       </c>
       <c r="N228" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B229" s="1">
-        <v>25000.0</v>
+        <v>398300.0</v>
       </c>
       <c r="C229" s="1">
-        <v>62.626</v>
+        <v>84.258</v>
       </c>
       <c r="D229" s="1">
-        <v>72.92776</v>
+        <v>84.18192317</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>18231.94</v>
+        <v>335296.6</v>
       </c>
       <c r="H229" s="1">
-        <v>-2575.44</v>
+        <v>303.01</v>
       </c>
       <c r="I229" s="1">
-        <v>-14.125978913928</v>
+        <v>0.090370734448247</v>
       </c>
       <c r="J229">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="K229">
-        <v>50.86</v>
+        <v>0.0</v>
       </c>
       <c r="L229" s="1">
-        <v>15656.5</v>
+        <v>335599.61</v>
       </c>
       <c r="M229" s="1">
-        <v>15707.36</v>
+        <v>335599.61</v>
       </c>
       <c r="N229" s="1">
-        <v>0.01</v>
+        <v>0.25</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
+        <v>540</v>
+      </c>
+      <c r="B230" s="1">
+        <v>4104769.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>61.96</v>
+      </c>
+      <c r="D230" s="1">
+        <v>68.69611079</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>2819816.66</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-276501.79</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-9.8056655215308</v>
+      </c>
+      <c r="J230">
+        <v>0.09</v>
+      </c>
+      <c r="K230" t="s">
         <v>541</v>
       </c>
-      <c r="B230" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L230" s="1">
-        <v>199189.12</v>
+        <v>2543314.87</v>
       </c>
       <c r="M230" s="1">
-        <v>200035.37</v>
+        <v>2547026.03</v>
       </c>
       <c r="N230" s="1">
-        <v>0.15</v>
+        <v>1.87</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
         <v>543</v>
       </c>
       <c r="B231" s="1">
-        <v>100000.0</v>
+        <v>1560000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>101.42</v>
+        <v>99.718</v>
       </c>
       <c r="D231" s="1">
-        <v>101.62</v>
+        <v>99.514</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>101620.0</v>
+        <v>1552418.4</v>
       </c>
       <c r="H231" s="1">
-        <v>-200.0</v>
+        <v>3182.4</v>
       </c>
       <c r="I231" s="1">
-        <v>-0.19681165124975</v>
+        <v>0.20499628193018</v>
       </c>
       <c r="J231">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>12.27</v>
+        <v>2.37</v>
+      </c>
+      <c r="K231" t="s">
+        <v>544</v>
       </c>
       <c r="L231" s="1">
-        <v>101420.0</v>
+        <v>1555600.8</v>
       </c>
       <c r="M231" s="1">
-        <v>101432.27</v>
+        <v>1592549.29</v>
       </c>
       <c r="N231" s="1">
-        <v>0.07</v>
+        <v>1.17</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
+        <v>546</v>
+      </c>
+      <c r="B232" s="1">
+        <v>1113000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>98.455</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.15048158</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>1103544.86</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-7740.71</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-0.70144044710607</v>
+      </c>
+      <c r="J232">
+        <v>2.5</v>
+      </c>
+      <c r="K232" t="s">
+        <v>547</v>
+      </c>
+      <c r="L232" s="1">
+        <v>1095804.15</v>
+      </c>
+      <c r="M232" s="1">
+        <v>1123671.84</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
         <v>545</v>
-      </c>
-[...43 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
+        <v>549</v>
+      </c>
+      <c r="B233" s="1">
+        <v>502884.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>96.007</v>
+      </c>
+      <c r="D233" s="1">
+        <v>98.22407553</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>493953.16</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-11149.32</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-2.2571613875291</v>
+      </c>
+      <c r="J233">
+        <v>0.74</v>
+      </c>
+      <c r="K233" t="s">
+        <v>550</v>
+      </c>
+      <c r="L233" s="1">
+        <v>482803.84</v>
+      </c>
+      <c r="M233" s="1">
+        <v>486532.07</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
         <v>548</v>
-      </c>
-[...43 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B234" s="1">
-        <v>1668300.0</v>
+        <v>428459.0</v>
       </c>
       <c r="C234" s="1">
-        <v>84.641</v>
+        <v>95.855</v>
       </c>
       <c r="D234" s="1">
-        <v>84.18192351</v>
+        <v>98.51635512</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>1404407.03</v>
+        <v>422102.19</v>
       </c>
       <c r="H234" s="1">
-        <v>7658.77</v>
+        <v>-11402.82</v>
       </c>
       <c r="I234" s="1">
-        <v>0.5453383411218</v>
+        <v>-2.7014358774116</v>
       </c>
       <c r="J234">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.8</v>
+      </c>
+      <c r="K234" t="s">
+        <v>553</v>
       </c>
       <c r="L234" s="1">
-        <v>1412065.8</v>
+        <v>410699.37</v>
       </c>
       <c r="M234" s="1">
-        <v>1412065.8</v>
+        <v>414108.26</v>
       </c>
       <c r="N234" s="1">
-        <v>1.03</v>
+        <v>0.3</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B235" s="1">
-        <v>4104769.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>62.423</v>
+        <v>82.567</v>
       </c>
       <c r="D235" s="1">
-        <v>68.69611079</v>
+        <v>81.75</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>2819816.66</v>
+        <v>81750.0</v>
       </c>
       <c r="H235" s="1">
-        <v>-257496.71</v>
+        <v>817.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-9.1316826959949</v>
+        <v>0.99938837920489</v>
       </c>
       <c r="J235">
+        <v>0.57</v>
+      </c>
+      <c r="K235">
+        <v>571.23</v>
+      </c>
+      <c r="L235" s="1">
+        <v>82567.0</v>
+      </c>
+      <c r="M235" s="1">
+        <v>83138.23</v>
+      </c>
+      <c r="N235" s="1">
         <v>0.06</v>
       </c>
-      <c r="K235" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B236" s="1">
-        <v>520000.0</v>
+        <v>1827099.0</v>
       </c>
       <c r="C236" s="1">
-        <v>99.227</v>
+        <v>99.23</v>
       </c>
       <c r="D236" s="1">
-        <v>99.87859615</v>
+        <v>99.1842418</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>519368.7</v>
+        <v>1812194.29</v>
       </c>
       <c r="H236" s="1">
-        <v>-3388.3</v>
+        <v>836.05</v>
       </c>
       <c r="I236" s="1">
-        <v>-0.65238817818633</v>
+        <v>0.046134677976499</v>
       </c>
       <c r="J236">
-        <v>2.29</v>
+        <v>0.23</v>
       </c>
       <c r="K236" t="s">
+        <v>558</v>
+      </c>
+      <c r="L236" s="1">
+        <v>1813030.34</v>
+      </c>
+      <c r="M236" s="1">
+        <v>1817285.23</v>
+      </c>
+      <c r="N236" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
         <v>556</v>
-      </c>
-[...13 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B237" s="1">
-        <v>502884.0</v>
+        <v>2403663.72</v>
       </c>
       <c r="C237" s="1">
-        <v>96.896</v>
+        <v>87.027</v>
       </c>
       <c r="D237" s="1">
-        <v>98.22407553</v>
+        <v>102.00630062</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>493953.16</v>
+        <v>2451888.44</v>
       </c>
       <c r="H237" s="1">
-        <v>-6678.68</v>
+        <v>-360052.02</v>
       </c>
       <c r="I237" s="1">
-        <v>-1.3520877161713</v>
+        <v>-14.684681983329</v>
       </c>
       <c r="J237">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="K237" t="s">
+        <v>561</v>
+      </c>
+      <c r="L237" s="1">
+        <v>2091836.42</v>
+      </c>
+      <c r="M237" s="1">
+        <v>2096116.92</v>
+      </c>
+      <c r="N237" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
         <v>559</v>
-      </c>
-[...13 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="B238" s="1">
-        <v>428459.0</v>
+        <v>2949658.0</v>
       </c>
       <c r="C238" s="1">
-        <v>96.674</v>
+        <v>96.092</v>
       </c>
       <c r="D238" s="1">
-        <v>98.51635512</v>
+        <v>97.06506619</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>422102.19</v>
+        <v>2863087.49</v>
       </c>
       <c r="H238" s="1">
-        <v>-7893.73</v>
+        <v>-28702.13</v>
       </c>
       <c r="I238" s="1">
-        <v>-1.8700992761966</v>
+        <v>-1.0024887503525</v>
       </c>
       <c r="J238">
-        <v>0.54</v>
+        <v>1.13</v>
       </c>
       <c r="K238" t="s">
+        <v>564</v>
+      </c>
+      <c r="L238" s="1">
+        <v>2834385.36</v>
+      </c>
+      <c r="M238" s="1">
+        <v>2867720.54</v>
+      </c>
+      <c r="N238" s="1">
+        <v>2.11</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B239" s="1">
         <v>100000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>83.243</v>
+        <v>99.943</v>
       </c>
       <c r="D239" s="1">
-        <v>81.75</v>
+        <v>100.0</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>81750.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H239" s="1">
-        <v>1493.0</v>
+        <v>-57.0</v>
       </c>
       <c r="I239" s="1">
-        <v>1.8262996941896</v>
+        <v>-0.057</v>
       </c>
       <c r="J239">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>484.93</v>
+        <v>1.14</v>
+      </c>
+      <c r="K239" t="s">
+        <v>567</v>
       </c>
       <c r="L239" s="1">
-        <v>83243.0</v>
+        <v>99943.0</v>
       </c>
       <c r="M239" s="1">
-        <v>83727.93</v>
+        <v>101078.92</v>
       </c>
       <c r="N239" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B240" s="1">
-        <v>1827099.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>99.285</v>
+        <v>98.17</v>
       </c>
       <c r="D240" s="1">
-        <v>99.1842418</v>
+        <v>99.24</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>1812194.29</v>
+        <v>99240.0</v>
       </c>
       <c r="H240" s="1">
-        <v>1840.95</v>
+        <v>-1070.0</v>
       </c>
       <c r="I240" s="1">
-        <v>0.101586789571</v>
+        <v>-1.0781942765014</v>
       </c>
       <c r="J240">
-        <v>0.14</v>
+        <v>1.95</v>
       </c>
       <c r="K240" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="L240" s="1">
-        <v>1814035.24</v>
+        <v>98170.0</v>
       </c>
       <c r="M240" s="1">
-        <v>1816503.08</v>
+        <v>100122.05</v>
       </c>
       <c r="N240" s="1">
-        <v>1.32</v>
+        <v>0.07</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B241" s="1">
-        <v>2403663.72</v>
+        <v>100000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>87.496</v>
+        <v>89.173</v>
       </c>
       <c r="D241" s="1">
-        <v>102.00630062</v>
+        <v>85.48</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>2451888.44</v>
+        <v>85480.0</v>
       </c>
       <c r="H241" s="1">
-        <v>-348778.83</v>
+        <v>3693.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-14.22490617069</v>
+        <v>4.3203088441741</v>
       </c>
       <c r="J241">
-        <v>0.03</v>
+        <v>0.51</v>
       </c>
       <c r="K241">
-        <v>823.17</v>
+        <v>506.85</v>
       </c>
       <c r="L241" s="1">
-        <v>2103109.61</v>
+        <v>89173.0</v>
       </c>
       <c r="M241" s="1">
-        <v>2103932.78</v>
+        <v>89679.85</v>
       </c>
       <c r="N241" s="1">
-        <v>1.53</v>
+        <v>0.07</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="B242" s="1">
-        <v>2949658.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>96.72</v>
+        <v>92.348</v>
       </c>
       <c r="D242" s="1">
-        <v>97.06506619</v>
+        <v>92.546</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>2863087.49</v>
+        <v>185092.0</v>
       </c>
       <c r="H242" s="1">
-        <v>-10178.28</v>
+        <v>-396.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-0.35550013876803</v>
+        <v>-0.21394765846174</v>
       </c>
       <c r="J242">
-        <v>0.99</v>
+        <v>1.41</v>
       </c>
       <c r="K242" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="L242" s="1">
-        <v>2852909.21</v>
+        <v>184696.0</v>
       </c>
       <c r="M242" s="1">
-        <v>2882001.73</v>
+        <v>187524.77</v>
       </c>
       <c r="N242" s="1">
-        <v>2.1</v>
+        <v>0.14</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B243" s="1">
         <v>100000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>100.677</v>
+        <v>100.718</v>
       </c>
       <c r="D243" s="1">
-        <v>100.0</v>
+        <v>99.942</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>100000.0</v>
+        <v>99942.0</v>
       </c>
       <c r="H243" s="1">
-        <v>677.0</v>
+        <v>776.0</v>
       </c>
       <c r="I243" s="1">
-        <v>0.677</v>
+        <v>0.77645034119789</v>
       </c>
       <c r="J243">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>894.97</v>
+        <v>1.18</v>
+      </c>
+      <c r="K243" t="s">
+        <v>578</v>
       </c>
       <c r="L243" s="1">
-        <v>100677.0</v>
+        <v>100718.0</v>
       </c>
       <c r="M243" s="1">
-        <v>101571.97</v>
+        <v>101899.85</v>
       </c>
       <c r="N243" s="1">
         <v>0.07</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="B244" s="1">
         <v>100000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>99.089</v>
+        <v>95.685</v>
       </c>
       <c r="D244" s="1">
-        <v>99.24</v>
+        <v>94.7</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>99240.0</v>
+        <v>94700.0</v>
       </c>
       <c r="H244" s="1">
-        <v>-151.0</v>
+        <v>985.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-0.152156388553</v>
+        <v>1.0401267159451</v>
       </c>
       <c r="J244">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.54</v>
+      </c>
+      <c r="K244">
+        <v>542.81</v>
       </c>
       <c r="L244" s="1">
-        <v>99089.0</v>
+        <v>95685.0</v>
       </c>
       <c r="M244" s="1">
-        <v>100825.3</v>
+        <v>96227.81</v>
       </c>
       <c r="N244" s="1">
         <v>0.07</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="B245" s="1">
         <v>100000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>89.873</v>
+        <v>100.986</v>
       </c>
       <c r="D245" s="1">
-        <v>85.48</v>
+        <v>99.858</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>85480.0</v>
+        <v>99858.0</v>
       </c>
       <c r="H245" s="1">
-        <v>4393.0</v>
+        <v>1128.0</v>
       </c>
       <c r="I245" s="1">
-        <v>5.1392138511933</v>
+        <v>1.1296040377336</v>
       </c>
       <c r="J245">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="K245">
-        <v>400.41</v>
+        <v>583.9</v>
       </c>
       <c r="L245" s="1">
-        <v>89873.0</v>
+        <v>100986.0</v>
       </c>
       <c r="M245" s="1">
-        <v>90273.41</v>
+        <v>101569.9</v>
       </c>
       <c r="N245" s="1">
         <v>0.07</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="B246" s="1">
         <v>200000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>92.839</v>
+        <v>97.501</v>
       </c>
       <c r="D246" s="1">
-        <v>92.546</v>
+        <v>98.9</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>185092.0</v>
+        <v>197800.0</v>
       </c>
       <c r="H246" s="1">
-        <v>586.0</v>
+        <v>-2798.0</v>
       </c>
       <c r="I246" s="1">
-        <v>0.31659931277419</v>
+        <v>-1.4145601617796</v>
       </c>
       <c r="J246">
-        <v>1.31</v>
+        <v>2.74</v>
       </c>
       <c r="K246" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="L246" s="1">
-        <v>185678.0</v>
+        <v>195002.0</v>
       </c>
       <c r="M246" s="1">
-        <v>188305.4</v>
+        <v>200488.3</v>
       </c>
       <c r="N246" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B247" s="1">
         <v>100000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>101.292</v>
+        <v>97.0</v>
       </c>
       <c r="D247" s="1">
-        <v>99.942</v>
+        <v>97.019</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>99942.0</v>
+        <v>97019.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1350.0</v>
+        <v>-19.0</v>
       </c>
       <c r="I247" s="1">
-        <v>1.3507834544036</v>
+        <v>-0.019583792865315</v>
       </c>
       <c r="J247">
-        <v>0.97</v>
+        <v>0.83</v>
       </c>
       <c r="K247">
-        <v>973.29</v>
+        <v>827.05</v>
       </c>
       <c r="L247" s="1">
-        <v>101292.0</v>
+        <v>97000.0</v>
       </c>
       <c r="M247" s="1">
-        <v>102265.29</v>
+        <v>97827.05</v>
       </c>
       <c r="N247" s="1">
         <v>0.07</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="B248" s="1">
-        <v>100000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>95.555</v>
+        <v>98.158</v>
       </c>
       <c r="D248" s="1">
-        <v>94.7</v>
+        <v>99.628</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>94700.0</v>
+        <v>147449.44</v>
       </c>
       <c r="H248" s="1">
-        <v>855.0</v>
+        <v>-2175.6</v>
       </c>
       <c r="I248" s="1">
-        <v>0.90285110876452</v>
+        <v>-1.4754888184045</v>
       </c>
       <c r="J248">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>506.85</v>
+        <v>2.69</v>
+      </c>
+      <c r="K248" t="s">
+        <v>590</v>
       </c>
       <c r="L248" s="1">
-        <v>95555.0</v>
+        <v>145273.84</v>
       </c>
       <c r="M248" s="1">
-        <v>96061.85</v>
+        <v>149253.62</v>
       </c>
       <c r="N248" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="B249" s="1">
         <v>100000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>101.596</v>
+        <v>98.441</v>
       </c>
       <c r="D249" s="1">
-        <v>99.858</v>
+        <v>99.736</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>99858.0</v>
+        <v>99736.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1738.0</v>
+        <v>-1295.0</v>
       </c>
       <c r="I249" s="1">
-        <v>1.7404714694867</v>
+        <v>-1.2984278495227</v>
       </c>
       <c r="J249">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>360.96</v>
+        <v>2.75</v>
+      </c>
+      <c r="K249" t="s">
+        <v>593</v>
       </c>
       <c r="L249" s="1">
-        <v>101596.0</v>
+        <v>98441.0</v>
       </c>
       <c r="M249" s="1">
-        <v>101956.96</v>
+        <v>101191.68</v>
       </c>
       <c r="N249" s="1">
         <v>0.07</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="B250" s="1">
-        <v>200000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>98.797</v>
+        <v>99.135</v>
       </c>
       <c r="D250" s="1">
-        <v>98.9</v>
+        <v>99.394</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>197800.0</v>
+        <v>115297.04</v>
       </c>
       <c r="H250" s="1">
-        <v>-206.0</v>
+        <v>-300.44</v>
       </c>
       <c r="I250" s="1">
-        <v>-0.1041456016178</v>
+        <v>-0.26057910940298</v>
       </c>
       <c r="J250">
-        <v>2.53</v>
+        <v>0.95</v>
       </c>
       <c r="K250" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="L250" s="1">
-        <v>197594.0</v>
+        <v>114996.6</v>
       </c>
       <c r="M250" s="1">
-        <v>202648.79</v>
+        <v>116093.04</v>
       </c>
       <c r="N250" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="B251" s="1">
         <v>100000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>97.989</v>
+        <v>95.65</v>
       </c>
       <c r="D251" s="1">
-        <v>97.019</v>
+        <v>93.6</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>97019.0</v>
+        <v>93600.0</v>
       </c>
       <c r="H251" s="1">
-        <v>970.0</v>
+        <v>2050.0</v>
       </c>
       <c r="I251" s="1">
-        <v>0.99980416207135</v>
+        <v>2.1901709401709</v>
       </c>
       <c r="J251">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>1.26</v>
+      </c>
+      <c r="K251" t="s">
+        <v>599</v>
       </c>
       <c r="L251" s="1">
-        <v>97989.0</v>
+        <v>95650.0</v>
       </c>
       <c r="M251" s="1">
-        <v>98564.34</v>
+        <v>96905.48</v>
       </c>
       <c r="N251" s="1">
         <v>0.07</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="B252" s="1">
-        <v>148000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>98.673</v>
+        <v>98.374</v>
       </c>
       <c r="D252" s="1">
-        <v>99.628</v>
+        <v>100.0</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>147449.44</v>
+        <v>200000.0</v>
       </c>
       <c r="H252" s="1">
-        <v>-1413.4</v>
+        <v>-3252.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-0.95856586501787</v>
+        <v>-1.626</v>
       </c>
       <c r="J252">
-        <v>2.5</v>
+        <v>3.65</v>
       </c>
       <c r="K252" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="L252" s="1">
-        <v>146036.04</v>
+        <v>196748.0</v>
       </c>
       <c r="M252" s="1">
-        <v>149739.08</v>
+        <v>204052.11</v>
       </c>
       <c r="N252" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="B253" s="1">
-        <v>100000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>99.307</v>
+        <v>100.497</v>
       </c>
       <c r="D253" s="1">
-        <v>99.736</v>
+        <v>99.849</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>99736.0</v>
+        <v>151770.48</v>
       </c>
       <c r="H253" s="1">
-        <v>-429.0</v>
+        <v>984.96</v>
       </c>
       <c r="I253" s="1">
-        <v>-0.43013555787278</v>
+        <v>0.64897995973921</v>
       </c>
       <c r="J253">
-        <v>2.52</v>
+        <v>3.34</v>
       </c>
       <c r="K253" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="L253" s="1">
-        <v>99307.0</v>
+        <v>152755.44</v>
       </c>
       <c r="M253" s="1">
-        <v>101827.55</v>
+        <v>157837.86</v>
       </c>
       <c r="N253" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="B254" s="1">
-        <v>116000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>99.881</v>
+        <v>99.045</v>
       </c>
       <c r="D254" s="1">
-        <v>99.394</v>
+        <v>99.115</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>115297.04</v>
+        <v>115964.55</v>
       </c>
       <c r="H254" s="1">
-        <v>564.92</v>
+        <v>-81.9</v>
       </c>
       <c r="I254" s="1">
-        <v>0.48996921343341</v>
+        <v>-0.070625031529032</v>
       </c>
       <c r="J254">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>846.16</v>
+        <v>1.16</v>
+      </c>
+      <c r="K254" t="s">
+        <v>608</v>
       </c>
       <c r="L254" s="1">
-        <v>115861.96</v>
+        <v>115882.65</v>
       </c>
       <c r="M254" s="1">
-        <v>116708.12</v>
+        <v>117240.17</v>
       </c>
       <c r="N254" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
       <c r="B255" s="1">
-        <v>100000.0</v>
+        <v>108553.72</v>
       </c>
       <c r="C255" s="1">
-        <v>95.803</v>
+        <v>89.529</v>
       </c>
       <c r="D255" s="1">
-        <v>93.6</v>
+        <v>92.84837037</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>93600.0</v>
+        <v>100790.36</v>
       </c>
       <c r="H255" s="1">
-        <v>2203.0</v>
+        <v>-3603.3</v>
       </c>
       <c r="I255" s="1">
-        <v>2.3536324786325</v>
+        <v>-3.5750442800284</v>
       </c>
       <c r="J255">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>0.27</v>
+      </c>
+      <c r="K255">
+        <v>293.84</v>
       </c>
       <c r="L255" s="1">
-        <v>95803.0</v>
+        <v>97187.06</v>
       </c>
       <c r="M255" s="1">
-        <v>96964.99</v>
+        <v>97480.9</v>
       </c>
       <c r="N255" s="1">
         <v>0.07</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="B256" s="1">
-        <v>200000.0</v>
+        <v>136465.0</v>
       </c>
       <c r="C256" s="1">
-        <v>99.25</v>
+        <v>93.513</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0</v>
+        <v>93.83347378</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>200000.0</v>
+        <v>128049.85</v>
       </c>
       <c r="H256" s="1">
-        <v>-1500.0</v>
+        <v>-437.33</v>
       </c>
       <c r="I256" s="1">
-        <v>-0.75</v>
+        <v>-0.34153105216445</v>
       </c>
       <c r="J256">
-        <v>3.43</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>0.5</v>
+      </c>
+      <c r="K256">
+        <v>676.34</v>
       </c>
       <c r="L256" s="1">
-        <v>198500.0</v>
+        <v>127612.52</v>
       </c>
       <c r="M256" s="1">
-        <v>205358.22</v>
+        <v>128288.86</v>
       </c>
       <c r="N256" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="B257" s="1">
-        <v>152000.0</v>
+        <v>84286.0</v>
       </c>
       <c r="C257" s="1">
-        <v>101.223</v>
+        <v>65.985</v>
       </c>
       <c r="D257" s="1">
-        <v>99.849</v>
+        <v>65.25033813</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>151770.48</v>
+        <v>54996.9</v>
       </c>
       <c r="H257" s="1">
-        <v>2088.48</v>
+        <v>619.22</v>
       </c>
       <c r="I257" s="1">
-        <v>1.3760778775952</v>
+        <v>1.1259180062876</v>
       </c>
       <c r="J257">
-        <v>3.12</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>0.31</v>
+      </c>
+      <c r="K257">
+        <v>263.25</v>
       </c>
       <c r="L257" s="1">
-        <v>153858.96</v>
+        <v>55616.12</v>
       </c>
       <c r="M257" s="1">
-        <v>158604.69</v>
+        <v>55879.37</v>
       </c>
       <c r="N257" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="B258" s="1">
-        <v>117000.0</v>
+        <v>725000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>99.755</v>
+        <v>99.923</v>
       </c>
       <c r="D258" s="1">
-        <v>99.115</v>
+        <v>124.37369103</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>115964.55</v>
+        <v>901709.26</v>
       </c>
       <c r="H258" s="1">
-        <v>748.8</v>
+        <v>52206.66</v>
       </c>
       <c r="I258" s="1">
-        <v>0.64571457397972</v>
+        <v>5.7897442463882</v>
       </c>
       <c r="J258">
-        <v>0.96</v>
+        <v>0.61</v>
       </c>
       <c r="K258" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="L258" s="1">
-        <v>116713.35</v>
+        <v>953915.92</v>
       </c>
       <c r="M258" s="1">
-        <v>117835.27</v>
+        <v>958358.42</v>
       </c>
       <c r="N258" s="1">
-        <v>0.09</v>
+        <v>0.7</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="B259" s="1">
-        <v>108553.72</v>
+        <v>796000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>90.083</v>
+        <v>99.946</v>
       </c>
       <c r="D259" s="1">
-        <v>92.84837037</v>
+        <v>100.86104271</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>100790.36</v>
+        <v>802853.9</v>
       </c>
       <c r="H259" s="1">
-        <v>-3001.92</v>
+        <v>-7283.74</v>
       </c>
       <c r="I259" s="1">
-        <v>-2.9783800752374</v>
+        <v>-0.90723106657388</v>
       </c>
       <c r="J259">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>212.65</v>
+        <v>1.09</v>
+      </c>
+      <c r="K259" t="s">
+        <v>620</v>
       </c>
       <c r="L259" s="1">
-        <v>97788.44</v>
+        <v>795570.16</v>
       </c>
       <c r="M259" s="1">
-        <v>98001.09</v>
+        <v>804261.29</v>
       </c>
       <c r="N259" s="1">
-        <v>0.07</v>
+        <v>0.59</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="B260" s="1">
-        <v>136465.0</v>
+        <v>531000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>93.959</v>
+        <v>97.919</v>
       </c>
       <c r="D260" s="1">
-        <v>93.83347378</v>
+        <v>97.9866968</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
-        <v>128049.85</v>
+        <v>520309.36</v>
       </c>
       <c r="H260" s="1">
-        <v>171.3</v>
+        <v>-359.47</v>
       </c>
       <c r="I260" s="1">
-        <v>0.13377602550882</v>
+        <v>-0.069087744260453</v>
       </c>
       <c r="J260">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>570.35</v>
+        <v>1.16</v>
+      </c>
+      <c r="K260" t="s">
+        <v>623</v>
       </c>
       <c r="L260" s="1">
-        <v>128221.15</v>
+        <v>519949.89</v>
       </c>
       <c r="M260" s="1">
-        <v>128791.5</v>
+        <v>526131.42</v>
       </c>
       <c r="N260" s="1">
-        <v>0.09</v>
+        <v>0.39</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="B261" s="1">
-        <v>84286.0</v>
+        <v>310000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>65.862</v>
+        <v>84.592</v>
       </c>
       <c r="D261" s="1">
-        <v>65.25033813</v>
+        <v>95.00169032</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
-        <v>54996.9</v>
+        <v>294505.24</v>
       </c>
       <c r="H261" s="1">
-        <v>515.54</v>
+        <v>-32270.04</v>
       </c>
       <c r="I261" s="1">
-        <v>0.93739828972178</v>
+        <v>-10.957373797492</v>
       </c>
       <c r="J261">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>190.51</v>
+        <v>1.33</v>
+      </c>
+      <c r="K261" t="s">
+        <v>626</v>
       </c>
       <c r="L261" s="1">
-        <v>55512.44</v>
+        <v>262235.2</v>
       </c>
       <c r="M261" s="1">
-        <v>55702.95</v>
+        <v>266369.24</v>
       </c>
       <c r="N261" s="1">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="B262" s="1">
-        <v>725000.0</v>
+        <v>1097000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>100.186</v>
+        <v>99.47</v>
       </c>
       <c r="D262" s="1">
-        <v>124.37369103</v>
+        <v>99.92508204</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>901709.26</v>
+        <v>1096178.15</v>
       </c>
       <c r="H262" s="1">
-        <v>54216.21</v>
+        <v>-4992.25</v>
       </c>
       <c r="I262" s="1">
-        <v>6.0126043288055</v>
+        <v>-0.45542323572131</v>
       </c>
       <c r="J262">
-        <v>0.52</v>
+        <v>0.3</v>
       </c>
       <c r="K262" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="L262" s="1">
-        <v>955925.47</v>
+        <v>1091185.9</v>
       </c>
       <c r="M262" s="1">
-        <v>959685.03</v>
+        <v>1094470.94</v>
       </c>
       <c r="N262" s="1">
-        <v>0.7</v>
+        <v>0.81</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="B263" s="1">
-        <v>796000.0</v>
+        <v>2438000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>99.995</v>
+        <v>96.538</v>
       </c>
       <c r="D263" s="1">
-        <v>100.86104271</v>
+        <v>97.75063495</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>802853.9</v>
+        <v>2383160.48</v>
       </c>
       <c r="H263" s="1">
-        <v>-6893.7</v>
+        <v>-29564.04</v>
       </c>
       <c r="I263" s="1">
-        <v>-0.85864937568342</v>
+        <v>-1.2405392019592</v>
       </c>
       <c r="J263">
-        <v>0.94</v>
+        <v>1.26</v>
       </c>
       <c r="K263" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="L263" s="1">
-        <v>795960.2</v>
+        <v>2353596.44</v>
       </c>
       <c r="M263" s="1">
-        <v>803473.82</v>
+        <v>2384371.19</v>
       </c>
       <c r="N263" s="1">
-        <v>0.59</v>
+        <v>1.75</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="B264" s="1">
-        <v>531000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>98.728</v>
+        <v>96.249</v>
       </c>
       <c r="D264" s="1">
-        <v>97.9866968</v>
+        <v>99.406</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>520309.36</v>
+        <v>119287.2</v>
       </c>
       <c r="H264" s="1">
-        <v>3936.32</v>
+        <v>-3788.4</v>
       </c>
       <c r="I264" s="1">
-        <v>0.75653453553094</v>
+        <v>-3.1758646359375</v>
       </c>
       <c r="J264">
-        <v>0.98</v>
+        <v>1.98</v>
       </c>
       <c r="K264" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="L264" s="1">
-        <v>524245.68</v>
+        <v>115498.8</v>
       </c>
       <c r="M264" s="1">
-        <v>529472.71</v>
+        <v>117872.09</v>
       </c>
       <c r="N264" s="1">
-        <v>0.39</v>
+        <v>0.09</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="B265" s="1">
-        <v>310000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>85.668</v>
+        <v>97.982</v>
       </c>
       <c r="D265" s="1">
-        <v>95.00169032</v>
+        <v>100.0</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>294505.24</v>
+        <v>191000.0</v>
       </c>
       <c r="H265" s="1">
-        <v>-28934.44</v>
+        <v>-3854.38</v>
       </c>
       <c r="I265" s="1">
-        <v>-9.8247623709514</v>
+        <v>-2.018</v>
       </c>
       <c r="J265">
-        <v>1.15</v>
+        <v>1.39</v>
       </c>
       <c r="K265" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="L265" s="1">
-        <v>265570.8</v>
+        <v>187145.62</v>
       </c>
       <c r="M265" s="1">
-        <v>269129.9</v>
+        <v>189804.09</v>
       </c>
       <c r="N265" s="1">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="B266" s="1">
-        <v>1097000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>100.499</v>
+        <v>102.89</v>
       </c>
       <c r="D266" s="1">
-        <v>99.92508204</v>
+        <v>100.77</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>1096178.15</v>
+        <v>100770.0</v>
       </c>
       <c r="H266" s="1">
-        <v>6295.88</v>
+        <v>2120.0</v>
       </c>
       <c r="I266" s="1">
-        <v>0.57434824804709</v>
+        <v>2.1038007343455</v>
       </c>
       <c r="J266">
+        <v>1.35</v>
+      </c>
+      <c r="K266" t="s">
+        <v>641</v>
+      </c>
+      <c r="L266" s="1">
+        <v>102890.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>104243.42</v>
+      </c>
+      <c r="N266" s="1">
         <v>0.08</v>
       </c>
-      <c r="K266">
-[...10 lines deleted...]
-      </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="B267" s="1">
-        <v>2438000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>97.601</v>
+        <v>99.278</v>
       </c>
       <c r="D267" s="1">
-        <v>97.75063495</v>
+        <v>99.076</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>2383160.48</v>
+        <v>99076.0</v>
       </c>
       <c r="H267" s="1">
-        <v>-3648.1</v>
+        <v>202.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-0.15307823499994</v>
+        <v>0.20388388711696</v>
       </c>
       <c r="J267">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>0.57</v>
+      </c>
+      <c r="K267">
+        <v>570.55</v>
       </c>
       <c r="L267" s="1">
-        <v>2379512.38</v>
+        <v>99278.0</v>
       </c>
       <c r="M267" s="1">
-        <v>2404901.55</v>
+        <v>99848.55</v>
       </c>
       <c r="N267" s="1">
-        <v>1.75</v>
+        <v>0.07</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="B268" s="1">
-        <v>120000.0</v>
+        <v>1580000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>97.087</v>
+        <v>100.541</v>
       </c>
       <c r="D268" s="1">
-        <v>99.406</v>
+        <v>100.282</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>119287.2</v>
+        <v>1584455.6</v>
       </c>
       <c r="H268" s="1">
-        <v>-2782.8</v>
+        <v>4092.2</v>
       </c>
       <c r="I268" s="1">
-        <v>-2.3328571715993</v>
+        <v>0.25827167387966</v>
       </c>
       <c r="J268">
-        <v>1.8</v>
+        <v>2.51</v>
       </c>
       <c r="K268" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="L268" s="1">
-        <v>116504.4</v>
+        <v>1588547.8</v>
       </c>
       <c r="M268" s="1">
-        <v>118661.93</v>
+        <v>1628183.07</v>
       </c>
       <c r="N268" s="1">
-        <v>0.09</v>
+        <v>1.2</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="B269" s="1">
-        <v>191000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>98.762</v>
+        <v>100.072</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0</v>
+        <v>98.69</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
-        <v>191000.0</v>
+        <v>98690.0</v>
       </c>
       <c r="H269" s="1">
-        <v>-2364.58</v>
+        <v>1382.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-1.238</v>
+        <v>1.4003445131219</v>
       </c>
       <c r="J269">
-        <v>1.21</v>
+        <v>3.29</v>
       </c>
       <c r="K269" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="L269" s="1">
-        <v>188635.42</v>
+        <v>100072.0</v>
       </c>
       <c r="M269" s="1">
-        <v>190949.27</v>
+        <v>103363.1</v>
       </c>
       <c r="N269" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="B270" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>103.462</v>
+        <v>84.212</v>
       </c>
       <c r="D270" s="1">
-        <v>100.77</v>
+        <v>85.427</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
-        <v>100770.0</v>
+        <v>170854.0</v>
       </c>
       <c r="H270" s="1">
-        <v>2692.0</v>
+        <v>-2430.0</v>
       </c>
       <c r="I270" s="1">
-        <v>2.6714299890841</v>
+        <v>-1.4222669647769</v>
       </c>
       <c r="J270">
-        <v>1.08</v>
+        <v>0.55</v>
       </c>
       <c r="K270" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="L270" s="1">
-        <v>103462.0</v>
+        <v>168424.0</v>
       </c>
       <c r="M270" s="1">
-        <v>104542.14</v>
+        <v>169517.15</v>
       </c>
       <c r="N270" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="B271" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>100.428</v>
+        <v>98.98</v>
       </c>
       <c r="D271" s="1">
-        <v>99.076</v>
+        <v>99.898</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
-        <v>99076.0</v>
+        <v>299694.0</v>
       </c>
       <c r="H271" s="1">
-        <v>1352.0</v>
+        <v>-2754.0</v>
       </c>
       <c r="I271" s="1">
-        <v>1.3646089870403</v>
+        <v>-0.91893731606238</v>
       </c>
       <c r="J271">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>326.03</v>
+        <v>0.62</v>
+      </c>
+      <c r="K271" t="s">
+        <v>655</v>
       </c>
       <c r="L271" s="1">
-        <v>100428.0</v>
+        <v>296940.0</v>
       </c>
       <c r="M271" s="1">
-        <v>100754.03</v>
+        <v>298813.97</v>
       </c>
       <c r="N271" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="B272" s="1">
-        <v>2900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>100.179</v>
+        <v>88.191</v>
       </c>
       <c r="D272" s="1">
-        <v>100.228</v>
+        <v>85.8</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
-        <v>2906612.0</v>
+        <v>85800.0</v>
       </c>
       <c r="H272" s="1">
-        <v>-1421.0</v>
+        <v>2391.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-0.048888534142156</v>
+        <v>2.7867132867133</v>
       </c>
       <c r="J272">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>0.38</v>
+      </c>
+      <c r="K272">
+        <v>376.71</v>
       </c>
       <c r="L272" s="1">
-        <v>2905191.0</v>
+        <v>88191.0</v>
       </c>
       <c r="M272" s="1">
-        <v>2966587.58</v>
+        <v>88567.71</v>
       </c>
       <c r="N272" s="1">
-        <v>2.16</v>
+        <v>0.07</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="B273" s="1">
         <v>100000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>100.832</v>
+        <v>81.248</v>
       </c>
       <c r="D273" s="1">
-        <v>98.69</v>
+        <v>82.0</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>98690.0</v>
+        <v>82000.0</v>
       </c>
       <c r="H273" s="1">
-        <v>2142.0</v>
+        <v>-752.0</v>
       </c>
       <c r="I273" s="1">
-        <v>2.1704326679501</v>
+        <v>-0.91707317073171</v>
       </c>
       <c r="J273">
-        <v>3.07</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>0.29</v>
+      </c>
+      <c r="K273">
+        <v>292.47</v>
       </c>
       <c r="L273" s="1">
-        <v>100832.0</v>
+        <v>81248.0</v>
       </c>
       <c r="M273" s="1">
-        <v>103900.15</v>
+        <v>81540.47</v>
       </c>
       <c r="N273" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="B274" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>84.986</v>
+        <v>97.782</v>
       </c>
       <c r="D274" s="1">
-        <v>85.427</v>
+        <v>99.423</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>170854.0</v>
+        <v>99423.0</v>
       </c>
       <c r="H274" s="1">
-        <v>-882.0</v>
+        <v>-1641.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-0.51623023165978</v>
+        <v>-1.6505235207145</v>
       </c>
       <c r="J274">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>992.47</v>
+        <v>1.19</v>
+      </c>
+      <c r="K274" t="s">
+        <v>662</v>
       </c>
       <c r="L274" s="1">
-        <v>169972.0</v>
+        <v>97782.0</v>
       </c>
       <c r="M274" s="1">
-        <v>170964.47</v>
+        <v>98973.78</v>
       </c>
       <c r="N274" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="B275" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>99.892</v>
+        <v>97.855</v>
       </c>
       <c r="D275" s="1">
-        <v>99.898</v>
+        <v>97.59</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
-        <v>299694.0</v>
+        <v>97590.0</v>
       </c>
       <c r="H275" s="1">
-        <v>-18.0</v>
+        <v>265.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-0.0060061262487737</v>
+        <v>0.27154421559586</v>
       </c>
       <c r="J275">
-        <v>0.39</v>
+        <v>2.19</v>
       </c>
       <c r="K275" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
       <c r="L275" s="1">
-        <v>299676.0</v>
+        <v>97855.0</v>
       </c>
       <c r="M275" s="1">
-        <v>300859.56</v>
+        <v>100045.41</v>
       </c>
       <c r="N275" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="B276" s="1">
-        <v>100000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>88.811</v>
+        <v>97.642</v>
       </c>
       <c r="D276" s="1">
-        <v>85.8</v>
+        <v>99.947</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>85800.0</v>
+        <v>75959.72</v>
       </c>
       <c r="H276" s="1">
-        <v>3011.0</v>
+        <v>-1751.8</v>
       </c>
       <c r="I276" s="1">
-        <v>3.509324009324</v>
+        <v>-2.3062222978178</v>
       </c>
       <c r="J276">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>297.6</v>
+        <v>2.53</v>
+      </c>
+      <c r="K276" t="s">
+        <v>668</v>
       </c>
       <c r="L276" s="1">
-        <v>88811.0</v>
+        <v>74207.92</v>
       </c>
       <c r="M276" s="1">
-        <v>89108.6</v>
+        <v>76128.74</v>
       </c>
       <c r="N276" s="1">
         <v>0.06</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="B277" s="1">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>81.867</v>
+        <v>101.51</v>
       </c>
       <c r="D277" s="1">
-        <v>82.0</v>
+        <v>100.0</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
-        <v>82000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="H277" s="1">
-        <v>-133.0</v>
+        <v>1540.2</v>
       </c>
       <c r="I277" s="1">
-        <v>-0.16219512195122</v>
+        <v>1.51</v>
       </c>
       <c r="J277">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>242.12</v>
+        <v>1.63</v>
+      </c>
+      <c r="K277" t="s">
+        <v>671</v>
       </c>
       <c r="L277" s="1">
-        <v>81867.0</v>
+        <v>103540.2</v>
       </c>
       <c r="M277" s="1">
-        <v>82109.12</v>
+        <v>105204.97</v>
       </c>
       <c r="N277" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="B278" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>98.406</v>
+        <v>98.132</v>
       </c>
       <c r="D278" s="1">
-        <v>99.423</v>
+        <v>99.779</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>99423.0</v>
+        <v>199558.0</v>
       </c>
       <c r="H278" s="1">
-        <v>-1017.0</v>
+        <v>-3294.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-1.0229021453788</v>
+        <v>-1.6506479319296</v>
       </c>
       <c r="J278">
-        <v>1.02</v>
+        <v>1.6</v>
       </c>
       <c r="K278" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="L278" s="1">
-        <v>98406.0</v>
+        <v>196264.0</v>
       </c>
       <c r="M278" s="1">
-        <v>99425.18</v>
+        <v>199469.48</v>
       </c>
       <c r="N278" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="B279" s="1">
-        <v>100000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>98.42</v>
+        <v>97.917</v>
       </c>
       <c r="D279" s="1">
-        <v>97.59</v>
+        <v>100.0</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>97590.0</v>
+        <v>180000.0</v>
       </c>
       <c r="H279" s="1">
-        <v>830.0</v>
+        <v>-3749.4</v>
       </c>
       <c r="I279" s="1">
-        <v>0.8504969771493</v>
+        <v>-2.083</v>
       </c>
       <c r="J279">
-        <v>2.0</v>
+        <v>0.66</v>
       </c>
       <c r="K279" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="L279" s="1">
-        <v>98420.0</v>
+        <v>176250.6</v>
       </c>
       <c r="M279" s="1">
-        <v>100423.42</v>
+        <v>177437.86</v>
       </c>
       <c r="N279" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="B280" s="1">
-        <v>76000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>98.293</v>
+        <v>97.464</v>
       </c>
       <c r="D280" s="1">
-        <v>99.947</v>
+        <v>99.215</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
-        <v>75959.72</v>
+        <v>69450.5</v>
       </c>
       <c r="H280" s="1">
-        <v>-1257.04</v>
+        <v>-1225.7</v>
       </c>
       <c r="I280" s="1">
-        <v>-1.654877084855</v>
+        <v>-1.7648541047221</v>
       </c>
       <c r="J280">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>0.75</v>
+      </c>
+      <c r="K280">
+        <v>525.0</v>
       </c>
       <c r="L280" s="1">
-        <v>74702.68</v>
+        <v>68224.8</v>
       </c>
       <c r="M280" s="1">
-        <v>76459.53</v>
+        <v>68749.8</v>
       </c>
       <c r="N280" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="B281" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>102.598</v>
+        <v>99.84</v>
       </c>
       <c r="D281" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>102000.0</v>
+        <v>101669.0</v>
       </c>
       <c r="H281" s="1">
-        <v>2649.96</v>
+        <v>-1829.0</v>
       </c>
       <c r="I281" s="1">
-        <v>2.598</v>
+        <v>-1.7989751054894</v>
       </c>
       <c r="J281">
-        <v>1.36</v>
+        <v>1.42</v>
       </c>
       <c r="K281" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="L281" s="1">
-        <v>104649.96</v>
+        <v>99840.0</v>
       </c>
       <c r="M281" s="1">
-        <v>106037.27</v>
+        <v>101259.47</v>
       </c>
       <c r="N281" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="B282" s="1">
-        <v>200000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>99.042</v>
+        <v>99.673</v>
       </c>
       <c r="D282" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
-        <v>199558.0</v>
+        <v>164000.0</v>
       </c>
       <c r="H282" s="1">
-        <v>-1474.0</v>
+        <v>-536.28</v>
       </c>
       <c r="I282" s="1">
-        <v>-0.7386323775544</v>
+        <v>-0.327</v>
       </c>
       <c r="J282">
-        <v>1.39</v>
+        <v>0.67</v>
       </c>
       <c r="K282" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="L282" s="1">
-        <v>198084.0</v>
+        <v>163463.72</v>
       </c>
       <c r="M282" s="1">
-        <v>200857.97</v>
+        <v>164555.33</v>
       </c>
       <c r="N282" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="B283" s="1">
-        <v>180000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>98.672</v>
+        <v>98.68</v>
       </c>
       <c r="D283" s="1">
-        <v>100.0</v>
+        <v>100.78</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>180000.0</v>
+        <v>100780.0</v>
       </c>
       <c r="H283" s="1">
-        <v>-2390.4</v>
+        <v>-2100.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-1.328</v>
+        <v>-2.0837467751538</v>
       </c>
       <c r="J283">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="K283">
-        <v>854.83</v>
+        <v>491.92</v>
       </c>
       <c r="L283" s="1">
-        <v>177609.6</v>
+        <v>98680.0</v>
       </c>
       <c r="M283" s="1">
-        <v>178464.43</v>
+        <v>99171.92</v>
       </c>
       <c r="N283" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="B284" s="1">
-        <v>70000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>98.417</v>
+        <v>99.888</v>
       </c>
       <c r="D284" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
-        <v>69450.5</v>
+        <v>122000.0</v>
       </c>
       <c r="H284" s="1">
-        <v>-558.6</v>
+        <v>-136.64</v>
       </c>
       <c r="I284" s="1">
-        <v>-0.80431386383107</v>
+        <v>-0.112</v>
       </c>
       <c r="J284">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>373.97</v>
+        <v>3.28</v>
+      </c>
+      <c r="K284" t="s">
+        <v>690</v>
       </c>
       <c r="L284" s="1">
-        <v>68891.9</v>
+        <v>121863.36</v>
       </c>
       <c r="M284" s="1">
-        <v>69265.87</v>
+        <v>125868.4</v>
       </c>
       <c r="N284" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
       <c r="B285" s="1">
-        <v>100000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>101.078</v>
+        <v>100.161</v>
       </c>
       <c r="D285" s="1">
-        <v>101.669</v>
+        <v>99.999</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
-        <v>101669.0</v>
+        <v>172998.27</v>
       </c>
       <c r="H285" s="1">
-        <v>-591.0</v>
+        <v>280.26</v>
       </c>
       <c r="I285" s="1">
-        <v>-0.58129813414118</v>
+        <v>0.1620016200162</v>
       </c>
       <c r="J285">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>0.18</v>
+      </c>
+      <c r="K285">
+        <v>303.44</v>
       </c>
       <c r="L285" s="1">
-        <v>101078.0</v>
+        <v>173278.53</v>
       </c>
       <c r="M285" s="1">
-        <v>102269.92</v>
+        <v>173581.97</v>
       </c>
       <c r="N285" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="B286" s="1">
-        <v>164000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>100.433</v>
+        <v>94.442</v>
       </c>
       <c r="D286" s="1">
-        <v>100.0</v>
+        <v>93.109</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
-        <v>164000.0</v>
+        <v>186218.0</v>
       </c>
       <c r="H286" s="1">
-        <v>710.12</v>
+        <v>2666.0</v>
       </c>
       <c r="I286" s="1">
-        <v>0.433</v>
+        <v>1.4316553716612</v>
       </c>
       <c r="J286">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="K286">
-        <v>759.38</v>
+        <v>854.79</v>
       </c>
       <c r="L286" s="1">
-        <v>164710.12</v>
+        <v>188884.0</v>
       </c>
       <c r="M286" s="1">
-        <v>165469.5</v>
+        <v>189738.79</v>
       </c>
       <c r="N286" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="B287" s="1">
         <v>100000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>99.228</v>
+        <v>100.174</v>
       </c>
       <c r="D287" s="1">
-        <v>100.78</v>
+        <v>99.833</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
-        <v>100780.0</v>
+        <v>99833.0</v>
       </c>
       <c r="H287" s="1">
-        <v>-1552.0</v>
+        <v>341.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-1.5399880928756</v>
+        <v>0.34157042260575</v>
       </c>
       <c r="J287">
-        <v>0.31</v>
+        <v>0.0</v>
       </c>
       <c r="K287">
-        <v>310.68</v>
+        <v>0.0</v>
       </c>
       <c r="L287" s="1">
-        <v>99228.0</v>
+        <v>100174.0</v>
       </c>
       <c r="M287" s="1">
-        <v>99538.68</v>
+        <v>100174.0</v>
       </c>
       <c r="N287" s="1">
         <v>0.07</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="B288" s="1">
-        <v>122000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>100.613</v>
+        <v>99.225</v>
       </c>
       <c r="D288" s="1">
-        <v>100.0</v>
+        <v>99.07</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
-        <v>122000.0</v>
+        <v>198140.0</v>
       </c>
       <c r="H288" s="1">
-        <v>747.86</v>
+        <v>310.0</v>
       </c>
       <c r="I288" s="1">
-        <v>0.613</v>
+        <v>0.1564550317957</v>
       </c>
       <c r="J288">
-        <v>3.07</v>
+        <v>1.58</v>
       </c>
       <c r="K288" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="L288" s="1">
-        <v>122747.86</v>
+        <v>198450.0</v>
       </c>
       <c r="M288" s="1">
-        <v>126498.04</v>
+        <v>201612.0</v>
       </c>
       <c r="N288" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="B289" s="1">
-        <v>200000.0</v>
+        <v>159459.0</v>
       </c>
       <c r="C289" s="1">
-        <v>94.703</v>
+        <v>98.231</v>
       </c>
       <c r="D289" s="1">
-        <v>93.109</v>
+        <v>97.16645031</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
-        <v>186218.0</v>
+        <v>154940.65</v>
       </c>
       <c r="H289" s="1">
-        <v>3188.0</v>
+        <v>1697.52</v>
       </c>
       <c r="I289" s="1">
-        <v>1.7119719898184</v>
+        <v>1.0955936999103</v>
       </c>
       <c r="J289">
-        <v>0.4</v>
+        <v>0.03</v>
       </c>
       <c r="K289">
-        <v>797.26</v>
+        <v>49.15</v>
       </c>
       <c r="L289" s="1">
-        <v>189406.0</v>
+        <v>156638.17</v>
       </c>
       <c r="M289" s="1">
-        <v>190203.26</v>
+        <v>156687.32</v>
       </c>
       <c r="N289" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="B290" s="1">
-        <v>100000.0</v>
+        <v>654760.0</v>
       </c>
       <c r="C290" s="1">
-        <v>100.816</v>
+        <v>97.167</v>
       </c>
       <c r="D290" s="1">
-        <v>99.833</v>
+        <v>100.62804234</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>99833.0</v>
+        <v>658872.17</v>
       </c>
       <c r="H290" s="1">
-        <v>983.0</v>
+        <v>-22661.52</v>
       </c>
       <c r="I290" s="1">
-        <v>0.98464435607464</v>
+        <v>-3.4394410679085</v>
       </c>
       <c r="J290">
-        <v>3.77</v>
+        <v>1.34</v>
       </c>
       <c r="K290" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="L290" s="1">
-        <v>100816.0</v>
+        <v>636210.65</v>
       </c>
       <c r="M290" s="1">
-        <v>104585.86</v>
+        <v>645000.58</v>
       </c>
       <c r="N290" s="1">
-        <v>0.08</v>
+        <v>0.47</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="B291" s="1">
-        <v>200000.0</v>
+        <v>387455.0</v>
       </c>
       <c r="C291" s="1">
-        <v>99.874</v>
+        <v>103.235</v>
       </c>
       <c r="D291" s="1">
-        <v>99.07</v>
+        <v>116.81598895</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
-        <v>198140.0</v>
+        <v>452609.39</v>
       </c>
       <c r="H291" s="1">
-        <v>1608.0</v>
+        <v>-52620.22</v>
       </c>
       <c r="I291" s="1">
-        <v>0.81154739073382</v>
+        <v>-11.625967371114</v>
       </c>
       <c r="J291">
-        <v>1.37</v>
+        <v>2.01</v>
       </c>
       <c r="K291" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="L291" s="1">
-        <v>199748.0</v>
+        <v>399989.17</v>
       </c>
       <c r="M291" s="1">
-        <v>202481.6</v>
+        <v>407791.35</v>
       </c>
       <c r="N291" s="1">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="B292" s="1">
-        <v>159459.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>98.266</v>
+        <v>97.694</v>
       </c>
       <c r="D292" s="1">
-        <v>97.16645031</v>
+        <v>99.794</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
-        <v>154940.65</v>
+        <v>99794.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1753.33</v>
+        <v>-2100.0</v>
       </c>
       <c r="I292" s="1">
-        <v>1.1316139437907</v>
+        <v>-2.1043349299557</v>
       </c>
       <c r="J292">
-        <v>0.74</v>
+        <v>1.41</v>
       </c>
       <c r="K292" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="L292" s="1">
-        <v>156693.98</v>
+        <v>97694.0</v>
       </c>
       <c r="M292" s="1">
-        <v>157870.26</v>
+        <v>99103.59</v>
       </c>
       <c r="N292" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="B293" s="1">
-        <v>654760.0</v>
+        <v>121000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>97.735</v>
+        <v>99.754</v>
       </c>
       <c r="D293" s="1">
-        <v>100.62804234</v>
+        <v>99.888</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
-        <v>658872.17</v>
+        <v>120864.48</v>
       </c>
       <c r="H293" s="1">
-        <v>-18942.48</v>
+        <v>-162.14</v>
       </c>
       <c r="I293" s="1">
-        <v>-2.8749855984963</v>
+        <v>-0.13415024827807</v>
       </c>
       <c r="J293">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>0.47</v>
+      </c>
+      <c r="K293">
+        <v>565.22</v>
       </c>
       <c r="L293" s="1">
-        <v>639929.69</v>
+        <v>120702.34</v>
       </c>
       <c r="M293" s="1">
-        <v>647777.84</v>
+        <v>121267.56</v>
       </c>
       <c r="N293" s="1">
-        <v>0.47</v>
+        <v>0.09</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="B294" s="1">
-        <v>387455.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>103.69</v>
+        <v>97.829</v>
       </c>
       <c r="D294" s="1">
-        <v>116.81598895</v>
+        <v>99.105</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
-        <v>452609.39</v>
+        <v>99105.0</v>
       </c>
       <c r="H294" s="1">
-        <v>-50857.3</v>
+        <v>-1276.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-11.236465951358</v>
+        <v>-1.2875233338378</v>
       </c>
       <c r="J294">
-        <v>1.8</v>
+        <v>2.25</v>
       </c>
       <c r="K294" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="L294" s="1">
-        <v>401752.09</v>
+        <v>97829.0</v>
       </c>
       <c r="M294" s="1">
-        <v>408718.32</v>
+        <v>100081.74</v>
       </c>
       <c r="N294" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="B295" s="1">
-        <v>100000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>98.416</v>
+        <v>98.455</v>
       </c>
       <c r="D295" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
-        <v>99794.0</v>
+        <v>115000.0</v>
       </c>
       <c r="H295" s="1">
-        <v>-1378.0</v>
+        <v>-1776.75</v>
       </c>
       <c r="I295" s="1">
-        <v>-1.3808445397519</v>
+        <v>-1.545</v>
       </c>
       <c r="J295">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>0.14</v>
+      </c>
+      <c r="K295">
+        <v>162.24</v>
       </c>
       <c r="L295" s="1">
-        <v>98416.0</v>
+        <v>113223.25</v>
       </c>
       <c r="M295" s="1">
-        <v>99624.22</v>
+        <v>113385.49</v>
       </c>
       <c r="N295" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="B296" s="1">
-        <v>121000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>100.524</v>
+        <v>98.976</v>
       </c>
       <c r="D296" s="1">
-        <v>99.888</v>
+        <v>101.2</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
-        <v>120864.48</v>
+        <v>101200.0</v>
       </c>
       <c r="H296" s="1">
-        <v>769.56</v>
+        <v>-2224.0</v>
       </c>
       <c r="I296" s="1">
-        <v>0.63671311869294</v>
+        <v>-2.197628458498</v>
       </c>
       <c r="J296">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>295.46</v>
+        <v>1.48</v>
+      </c>
+      <c r="K296" t="s">
+        <v>720</v>
       </c>
       <c r="L296" s="1">
-        <v>121634.04</v>
+        <v>98976.0</v>
       </c>
       <c r="M296" s="1">
-        <v>121929.5</v>
+        <v>100456.0</v>
       </c>
       <c r="N296" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="B297" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>98.5</v>
+        <v>98.14</v>
       </c>
       <c r="D297" s="1">
-        <v>99.105</v>
+        <v>99.728</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
-        <v>99105.0</v>
+        <v>238349.92</v>
       </c>
       <c r="H297" s="1">
-        <v>-605.0</v>
+        <v>-3795.32</v>
       </c>
       <c r="I297" s="1">
-        <v>-0.6104636496645</v>
+        <v>-1.5923311407027</v>
       </c>
       <c r="J297">
-        <v>2.07</v>
+        <v>1.61</v>
       </c>
       <c r="K297" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="L297" s="1">
-        <v>98500.0</v>
+        <v>234554.6</v>
       </c>
       <c r="M297" s="1">
-        <v>100565.75</v>
+        <v>238406.43</v>
       </c>
       <c r="N297" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="B298" s="1">
-        <v>115000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>99.404</v>
+        <v>104.074</v>
       </c>
       <c r="D298" s="1">
-        <v>100.0</v>
+        <v>99.29</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
-        <v>115000.0</v>
+        <v>198580.0</v>
       </c>
       <c r="H298" s="1">
-        <v>-685.4</v>
+        <v>9568.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-0.596</v>
+        <v>4.8182092859301</v>
       </c>
       <c r="J298">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="K298" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="L298" s="1">
-        <v>114314.6</v>
+        <v>208148.0</v>
       </c>
       <c r="M298" s="1">
-        <v>118463.18</v>
+        <v>211181.56</v>
       </c>
       <c r="N298" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="B299" s="1">
         <v>100000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>99.744</v>
+        <v>99.4</v>
       </c>
       <c r="D299" s="1">
-        <v>101.2</v>
+        <v>102.47</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
-        <v>101200.0</v>
+        <v>102470.0</v>
       </c>
       <c r="H299" s="1">
-        <v>-1456.0</v>
+        <v>-3070.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-1.4387351778656</v>
+        <v>-2.9959988289255</v>
       </c>
       <c r="J299">
-        <v>1.27</v>
+        <v>1.12</v>
       </c>
       <c r="K299" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="L299" s="1">
-        <v>99744.0</v>
+        <v>99400.0</v>
       </c>
       <c r="M299" s="1">
-        <v>101011.12</v>
+        <v>100517.81</v>
       </c>
       <c r="N299" s="1">
         <v>0.07</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="B300" s="1">
-        <v>239000.0</v>
+        <v>226422.49</v>
       </c>
       <c r="C300" s="1">
-        <v>98.771</v>
+        <v>97.688</v>
       </c>
       <c r="D300" s="1">
-        <v>99.728</v>
+        <v>95.12240149</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
-        <v>238349.92</v>
+        <v>215378.51</v>
       </c>
       <c r="H300" s="1">
-        <v>-2287.23</v>
+        <v>5809.09</v>
       </c>
       <c r="I300" s="1">
-        <v>-0.95961013957966</v>
+        <v>2.6971539546819</v>
       </c>
       <c r="J300">
-        <v>1.42</v>
+        <v>0.55</v>
       </c>
       <c r="K300" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="L300" s="1">
-        <v>236062.69</v>
+        <v>221187.6</v>
       </c>
       <c r="M300" s="1">
-        <v>239467.62</v>
+        <v>222438.2</v>
       </c>
       <c r="N300" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="B301" s="1">
-        <v>200000.0</v>
+        <v>147011.84</v>
       </c>
       <c r="C301" s="1">
-        <v>105.298</v>
+        <v>80.678</v>
       </c>
       <c r="D301" s="1">
-        <v>99.29</v>
+        <v>82.23615186</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
-        <v>198580.0</v>
+        <v>120896.88</v>
       </c>
       <c r="H301" s="1">
-        <v>12016.0</v>
+        <v>-2290.67</v>
       </c>
       <c r="I301" s="1">
-        <v>6.0509618289858</v>
+        <v>-1.8947304512738</v>
       </c>
       <c r="J301">
-        <v>1.21</v>
+        <v>0.72</v>
       </c>
       <c r="K301" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="L301" s="1">
-        <v>210596.0</v>
+        <v>118606.21</v>
       </c>
       <c r="M301" s="1">
-        <v>213011.07</v>
+        <v>119661.07</v>
       </c>
       <c r="N301" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="B302" s="1">
-        <v>100000.0</v>
+        <v>174598.0</v>
       </c>
       <c r="C302" s="1">
-        <v>100.482</v>
+        <v>92.459</v>
       </c>
       <c r="D302" s="1">
-        <v>102.47</v>
+        <v>92.6137871</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
-        <v>102470.0</v>
+        <v>161701.82</v>
       </c>
       <c r="H302" s="1">
-        <v>-1988.0</v>
+        <v>-270.26</v>
       </c>
       <c r="I302" s="1">
-        <v>-1.9400800234215</v>
+        <v>-0.16713479168014</v>
       </c>
       <c r="J302">
-        <v>0.89</v>
+        <v>0.06</v>
       </c>
       <c r="K302">
-        <v>887.67</v>
+        <v>110.5</v>
       </c>
       <c r="L302" s="1">
-        <v>100482.0</v>
+        <v>161431.56</v>
       </c>
       <c r="M302" s="1">
-        <v>101369.67</v>
+        <v>161542.06</v>
       </c>
       <c r="N302" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="B303" s="1">
-        <v>226422.49</v>
+        <v>323588.93</v>
       </c>
       <c r="C303" s="1">
-        <v>97.738</v>
+        <v>102.452</v>
       </c>
       <c r="D303" s="1">
-        <v>95.12240149</v>
+        <v>106.19840425</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
-        <v>215378.51</v>
+        <v>343646.28</v>
       </c>
       <c r="H303" s="1">
-        <v>5922.3</v>
+        <v>-12122.95</v>
       </c>
       <c r="I303" s="1">
-        <v>2.7497172303773</v>
+        <v>-3.5277407920726</v>
       </c>
       <c r="J303">
-        <v>0.51</v>
+        <v>1.85</v>
       </c>
       <c r="K303" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="L303" s="1">
-        <v>221300.81</v>
+        <v>331523.33</v>
       </c>
       <c r="M303" s="1">
-        <v>222460.22</v>
+        <v>337520.81</v>
       </c>
       <c r="N303" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="B304" s="1">
-        <v>147011.84</v>
+        <v>103000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>81.152</v>
+        <v>100.007</v>
       </c>
       <c r="D304" s="1">
-        <v>82.23615186</v>
+        <v>99.958</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
-        <v>120896.88</v>
+        <v>102956.74</v>
       </c>
       <c r="H304" s="1">
-        <v>-1593.84</v>
+        <v>50.47</v>
       </c>
       <c r="I304" s="1">
-        <v>-1.3183466769366</v>
+        <v>0.049020588647232</v>
       </c>
       <c r="J304">
-        <v>0.67</v>
+        <v>0.87</v>
       </c>
       <c r="K304">
-        <v>978.74</v>
+        <v>899.49</v>
       </c>
       <c r="L304" s="1">
-        <v>119303.04</v>
+        <v>103007.21</v>
       </c>
       <c r="M304" s="1">
-        <v>120281.78</v>
+        <v>103906.7</v>
       </c>
       <c r="N304" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="B305" s="1">
-        <v>174598.0</v>
+        <v>158000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>92.931</v>
+        <v>97.351</v>
       </c>
       <c r="D305" s="1">
-        <v>92.6137871</v>
+        <v>99.422</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
-        <v>161701.82</v>
+        <v>157086.76</v>
       </c>
       <c r="H305" s="1">
-        <v>553.84</v>
+        <v>-3272.18</v>
       </c>
       <c r="I305" s="1">
-        <v>0.34250696745405</v>
+        <v>-2.0830399710326</v>
       </c>
       <c r="J305">
-        <v>1.62</v>
+        <v>1.32</v>
       </c>
       <c r="K305" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
       <c r="L305" s="1">
-        <v>162255.66</v>
+        <v>153814.58</v>
       </c>
       <c r="M305" s="1">
-        <v>165081.28</v>
+        <v>155896.72</v>
       </c>
       <c r="N305" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
       <c r="B306" s="1">
-        <v>323588.93</v>
+        <v>190000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>103.018</v>
+        <v>100.09</v>
       </c>
       <c r="D306" s="1">
-        <v>106.19840425</v>
+        <v>100.0</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
-        <v>343646.28</v>
+        <v>190000.0</v>
       </c>
       <c r="H306" s="1">
-        <v>-10291.43</v>
+        <v>171.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-2.9947741613848</v>
+        <v>0.09</v>
       </c>
       <c r="J306">
-        <v>1.62</v>
+        <v>0.94</v>
       </c>
       <c r="K306" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="L306" s="1">
-        <v>333354.85</v>
+        <v>190171.0</v>
       </c>
       <c r="M306" s="1">
-        <v>338589.01</v>
+        <v>191961.68</v>
       </c>
       <c r="N306" s="1">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="B307" s="1">
-        <v>103000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>100.542</v>
+        <v>88.774</v>
       </c>
       <c r="D307" s="1">
-        <v>99.958</v>
+        <v>88.621</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
-        <v>102956.74</v>
+        <v>177242.0</v>
       </c>
       <c r="H307" s="1">
-        <v>601.52</v>
+        <v>306.0</v>
       </c>
       <c r="I307" s="1">
-        <v>0.58424538306089</v>
+        <v>0.17264530980242</v>
       </c>
       <c r="J307">
-        <v>0.66</v>
+        <v>0.19</v>
       </c>
       <c r="K307">
-        <v>677.26</v>
+        <v>382.88</v>
       </c>
       <c r="L307" s="1">
-        <v>103558.26</v>
+        <v>177548.0</v>
       </c>
       <c r="M307" s="1">
-        <v>104235.52</v>
+        <v>177930.88</v>
       </c>
       <c r="N307" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="B308" s="1">
-        <v>158000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>98.165</v>
+        <v>74.557</v>
       </c>
       <c r="D308" s="1">
-        <v>99.422</v>
+        <v>73.87</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
-        <v>157086.76</v>
+        <v>147740.0</v>
       </c>
       <c r="H308" s="1">
-        <v>-1986.06</v>
+        <v>1374.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-1.2643076984973</v>
+        <v>0.93001218356572</v>
       </c>
       <c r="J308">
-        <v>1.13</v>
+        <v>0.52</v>
       </c>
       <c r="K308" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="L308" s="1">
-        <v>155100.7</v>
+        <v>149114.0</v>
       </c>
       <c r="M308" s="1">
-        <v>156887.4</v>
+        <v>150161.95</v>
       </c>
       <c r="N308" s="1">
         <v>0.11</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="B309" s="1">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>100.988</v>
+        <v>98.212</v>
       </c>
       <c r="D309" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
-        <v>190000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="H309" s="1">
-        <v>1877.2</v>
+        <v>-3546.0</v>
       </c>
       <c r="I309" s="1">
-        <v>0.988</v>
+        <v>-1.7732659898985</v>
       </c>
       <c r="J309">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>0.44</v>
+      </c>
+      <c r="K309">
+        <v>887.67</v>
       </c>
       <c r="L309" s="1">
-        <v>191877.2</v>
+        <v>196424.0</v>
       </c>
       <c r="M309" s="1">
-        <v>193230.62</v>
+        <v>197311.67</v>
       </c>
       <c r="N309" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="B310" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>89.572</v>
+        <v>101.009</v>
       </c>
       <c r="D310" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
-        <v>177242.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H310" s="1">
-        <v>1902.0</v>
+        <v>1009.0</v>
       </c>
       <c r="I310" s="1">
-        <v>1.0731090824974</v>
+        <v>1.009</v>
       </c>
       <c r="J310">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>195.89</v>
+        <v>3.48</v>
+      </c>
+      <c r="K310" t="s">
+        <v>758</v>
       </c>
       <c r="L310" s="1">
-        <v>179144.0</v>
+        <v>101009.0</v>
       </c>
       <c r="M310" s="1">
-        <v>179339.89</v>
+        <v>104491.63</v>
       </c>
       <c r="N310" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="B311" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>75.431</v>
+        <v>99.65</v>
       </c>
       <c r="D311" s="1">
-        <v>73.87</v>
+        <v>99.915</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
-        <v>147740.0</v>
+        <v>99915.0</v>
       </c>
       <c r="H311" s="1">
-        <v>3122.0</v>
+        <v>-265.0</v>
       </c>
       <c r="I311" s="1">
-        <v>2.1131717882767</v>
+        <v>-0.26522544162538</v>
       </c>
       <c r="J311">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="K311">
-        <v>961.64</v>
+        <v>449.32</v>
       </c>
       <c r="L311" s="1">
-        <v>150862.0</v>
+        <v>99650.0</v>
       </c>
       <c r="M311" s="1">
-        <v>151823.64</v>
+        <v>100099.32</v>
       </c>
       <c r="N311" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="B312" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>98.884</v>
+        <v>99.46</v>
       </c>
       <c r="D312" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
-        <v>199970.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H312" s="1">
-        <v>-2202.0</v>
+        <v>-540.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-1.1011651747762</v>
+        <v>-0.54</v>
       </c>
       <c r="J312">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>499.32</v>
+        <v>1.13</v>
+      </c>
+      <c r="K312" t="s">
+        <v>763</v>
       </c>
       <c r="L312" s="1">
-        <v>197768.0</v>
+        <v>99460.0</v>
       </c>
       <c r="M312" s="1">
-        <v>198267.32</v>
+        <v>100586.71</v>
       </c>
       <c r="N312" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="B313" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>101.759</v>
+        <v>97.579</v>
       </c>
       <c r="D313" s="1">
-        <v>100.0</v>
+        <v>99.917</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
-        <v>100000.0</v>
+        <v>199834.0</v>
       </c>
       <c r="H313" s="1">
-        <v>1759.0</v>
+        <v>-4676.0</v>
       </c>
       <c r="I313" s="1">
-        <v>1.759</v>
+        <v>-2.3399421519861</v>
       </c>
       <c r="J313">
-        <v>3.26</v>
+        <v>1.22</v>
       </c>
       <c r="K313" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="L313" s="1">
-        <v>101759.0</v>
+        <v>195158.0</v>
       </c>
       <c r="M313" s="1">
-        <v>105020.01</v>
+        <v>197599.1</v>
       </c>
       <c r="N313" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="B314" s="1">
         <v>100000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>100.474</v>
+        <v>98.191</v>
       </c>
       <c r="D314" s="1">
-        <v>99.915</v>
+        <v>99.326</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
-        <v>99915.0</v>
+        <v>99326.0</v>
       </c>
       <c r="H314" s="1">
-        <v>559.0</v>
+        <v>-1135.0</v>
       </c>
       <c r="I314" s="1">
-        <v>0.55947555422109</v>
+        <v>-1.1427018102008</v>
       </c>
       <c r="J314">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>219.18</v>
+        <v>1.31</v>
+      </c>
+      <c r="K314" t="s">
+        <v>769</v>
       </c>
       <c r="L314" s="1">
-        <v>100474.0</v>
+        <v>98191.0</v>
       </c>
       <c r="M314" s="1">
-        <v>100693.18</v>
+        <v>99501.96</v>
       </c>
       <c r="N314" s="1">
         <v>0.07</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="B315" s="1">
         <v>100000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>100.786</v>
+        <v>97.994</v>
       </c>
       <c r="D315" s="1">
         <v>100.0</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
         <v>100000.0</v>
       </c>
       <c r="H315" s="1">
-        <v>786.0</v>
+        <v>-2006.0</v>
       </c>
       <c r="I315" s="1">
-        <v>0.786</v>
+        <v>-2.006</v>
       </c>
       <c r="J315">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>875.0</v>
+        <v>1.62</v>
+      </c>
+      <c r="K315" t="s">
+        <v>772</v>
       </c>
       <c r="L315" s="1">
-        <v>100786.0</v>
+        <v>97994.0</v>
       </c>
       <c r="M315" s="1">
-        <v>101661.0</v>
+        <v>99616.62</v>
       </c>
       <c r="N315" s="1">
         <v>0.07</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
       <c r="B316" s="1">
         <v>200000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>98.374</v>
+        <v>99.167</v>
       </c>
       <c r="D316" s="1">
-        <v>99.917</v>
+        <v>99.7</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
-        <v>199834.0</v>
+        <v>199400.0</v>
       </c>
       <c r="H316" s="1">
-        <v>-3086.0</v>
+        <v>-1066.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-1.5442817538557</v>
+        <v>-0.5346038114343</v>
       </c>
       <c r="J316">
-        <v>1.03</v>
+        <v>0.51</v>
       </c>
       <c r="K316" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="L316" s="1">
-        <v>196748.0</v>
+        <v>198334.0</v>
       </c>
       <c r="M316" s="1">
-        <v>198800.74</v>
+        <v>199349.07</v>
       </c>
       <c r="N316" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="B317" s="1">
         <v>100000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>99.025</v>
+        <v>99.12</v>
       </c>
       <c r="D317" s="1">
-        <v>99.326</v>
+        <v>99.499</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
-        <v>99326.0</v>
+        <v>99499.0</v>
       </c>
       <c r="H317" s="1">
-        <v>-301.0</v>
+        <v>-379.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-0.30304250649377</v>
+        <v>-0.3809083508377</v>
       </c>
       <c r="J317">
-        <v>1.1</v>
+        <v>2.0</v>
       </c>
       <c r="K317" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
       <c r="L317" s="1">
-        <v>99025.0</v>
+        <v>99120.0</v>
       </c>
       <c r="M317" s="1">
-        <v>100127.4</v>
+        <v>101123.42</v>
       </c>
       <c r="N317" s="1">
         <v>0.07</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="B318" s="1">
-        <v>100000.0</v>
+        <v>348217.0</v>
       </c>
       <c r="C318" s="1">
-        <v>98.958</v>
+        <v>68.296</v>
       </c>
       <c r="D318" s="1">
-        <v>100.0</v>
+        <v>70.31891321</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
-        <v>100000.0</v>
+        <v>244862.41</v>
       </c>
       <c r="H318" s="1">
-        <v>-1042.0</v>
+        <v>-7044.13</v>
       </c>
       <c r="I318" s="1">
-        <v>-1.042</v>
+        <v>-2.8767706729669</v>
       </c>
       <c r="J318">
-        <v>1.4</v>
+        <v>1.57</v>
       </c>
       <c r="K318" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="L318" s="1">
-        <v>98958.0</v>
+        <v>237818.28</v>
       </c>
       <c r="M318" s="1">
-        <v>100360.78</v>
+        <v>243275.27</v>
       </c>
       <c r="N318" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="B319" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>99.948</v>
+        <v>98.733</v>
       </c>
       <c r="D319" s="1">
-        <v>99.7</v>
+        <v>100.0</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
-        <v>199400.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H319" s="1">
-        <v>496.0</v>
+        <v>-1267.0</v>
       </c>
       <c r="I319" s="1">
-        <v>0.24874623871615</v>
+        <v>-1.267</v>
       </c>
       <c r="J319">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>641.1</v>
+        <v>2.37</v>
+      </c>
+      <c r="K319" t="s">
+        <v>784</v>
       </c>
       <c r="L319" s="1">
-        <v>199896.0</v>
+        <v>98733.0</v>
       </c>
       <c r="M319" s="1">
-        <v>200537.1</v>
+        <v>101103.61</v>
       </c>
       <c r="N319" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="B320" s="1">
         <v>100000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>99.794</v>
+        <v>98.556</v>
       </c>
       <c r="D320" s="1">
-        <v>99.499</v>
+        <v>99.871</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
-        <v>99499.0</v>
+        <v>99871.0</v>
       </c>
       <c r="H320" s="1">
-        <v>295.0</v>
+        <v>-1315.0</v>
       </c>
       <c r="I320" s="1">
-        <v>0.29648539181298</v>
+        <v>-1.316698541118</v>
       </c>
       <c r="J320">
-        <v>1.79</v>
+        <v>2.68</v>
       </c>
       <c r="K320" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="L320" s="1">
-        <v>99794.0</v>
+        <v>98556.0</v>
       </c>
       <c r="M320" s="1">
-        <v>101581.67</v>
+        <v>101231.34</v>
       </c>
       <c r="N320" s="1">
         <v>0.07</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>774</v>
+        <v>785</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>778</v>
+        <v>789</v>
       </c>
       <c r="B321" s="1">
-        <v>348217.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>68.566</v>
+        <v>99.774</v>
       </c>
       <c r="D321" s="1">
-        <v>70.31891321</v>
+        <v>100.0</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
-        <v>244862.41</v>
+        <v>100000.0</v>
       </c>
       <c r="H321" s="1">
-        <v>-6103.94</v>
+        <v>-226.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-2.4928040200209</v>
+        <v>-0.226</v>
       </c>
       <c r="J321">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>0.32</v>
+      </c>
+      <c r="K321">
+        <v>323.51</v>
       </c>
       <c r="L321" s="1">
-        <v>238758.47</v>
+        <v>99774.0</v>
       </c>
       <c r="M321" s="1">
-        <v>243814.77</v>
+        <v>100097.51</v>
       </c>
       <c r="N321" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>777</v>
+        <v>788</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="B322" s="1">
-        <v>100000.0</v>
+        <v>2516000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>99.465</v>
+        <v>87.531</v>
       </c>
       <c r="D322" s="1">
-        <v>100.0</v>
+        <v>87.45701868</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
-        <v>100000.0</v>
+        <v>2200418.59</v>
       </c>
       <c r="H322" s="1">
-        <v>-535.0</v>
+        <v>1861.37</v>
       </c>
       <c r="I322" s="1">
-        <v>-0.535</v>
+        <v>0.084591632176676</v>
       </c>
       <c r="J322">
-        <v>2.17</v>
+        <v>0.17</v>
       </c>
       <c r="K322" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="L322" s="1">
-        <v>99465.0</v>
+        <v>2202279.96</v>
       </c>
       <c r="M322" s="1">
-        <v>101634.87</v>
+        <v>2206670.9</v>
       </c>
       <c r="N322" s="1">
-        <v>0.07</v>
+        <v>1.62</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="B323" s="1">
-        <v>100000.0</v>
+        <v>887000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>99.566</v>
+        <v>65.764</v>
       </c>
       <c r="D323" s="1">
-        <v>99.871</v>
+        <v>65.7006133</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
-        <v>99871.0</v>
+        <v>582764.44</v>
       </c>
       <c r="H323" s="1">
-        <v>-305.0</v>
+        <v>562.24</v>
       </c>
       <c r="I323" s="1">
-        <v>-0.30539395820609</v>
+        <v>0.096478089843642</v>
       </c>
       <c r="J323">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>0.0</v>
+      </c>
+      <c r="K323">
+        <v>0.0</v>
       </c>
       <c r="L323" s="1">
-        <v>99566.0</v>
+        <v>583326.68</v>
       </c>
       <c r="M323" s="1">
-        <v>102018.4</v>
+        <v>583326.68</v>
       </c>
       <c r="N323" s="1">
-        <v>0.07</v>
+        <v>0.43</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="B324" s="1">
-        <v>100000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>100.595</v>
+        <v>84.534</v>
       </c>
       <c r="D324" s="1">
-        <v>100.0</v>
+        <v>84.87216194</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
-        <v>100000.0</v>
+        <v>209634.24</v>
       </c>
       <c r="H324" s="1">
-        <v>595.0</v>
+        <v>-835.26</v>
       </c>
       <c r="I324" s="1">
-        <v>0.595</v>
+        <v>-0.39843682024463</v>
       </c>
       <c r="J324">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>97.05</v>
+        <v>2.16</v>
+      </c>
+      <c r="K324" t="s">
+        <v>797</v>
       </c>
       <c r="L324" s="1">
-        <v>100595.0</v>
+        <v>208798.98</v>
       </c>
       <c r="M324" s="1">
-        <v>100692.05</v>
+        <v>214136.89</v>
       </c>
       <c r="N324" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="B325" s="1">
-        <v>2516000.0</v>
+        <v>590000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>87.918</v>
+        <v>101.435</v>
       </c>
       <c r="D325" s="1">
-        <v>87.45701868</v>
+        <v>103.54855932</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
-        <v>2200418.59</v>
+        <v>610936.5</v>
       </c>
       <c r="H325" s="1">
-        <v>11598.29</v>
+        <v>-12470.0</v>
       </c>
       <c r="I325" s="1">
-        <v>0.52709471064776</v>
+        <v>-2.041128660671</v>
       </c>
       <c r="J325">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>0.0</v>
+      </c>
+      <c r="K325">
+        <v>0.0</v>
       </c>
       <c r="L325" s="1">
-        <v>2212016.88</v>
+        <v>598466.5</v>
       </c>
       <c r="M325" s="1">
-        <v>2215394.52</v>
+        <v>598466.5</v>
       </c>
       <c r="N325" s="1">
-        <v>1.61</v>
+        <v>0.44</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="B326" s="1">
-        <v>887000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>66.053</v>
+        <v>97.006</v>
       </c>
       <c r="D326" s="1">
-        <v>65.7006133</v>
+        <v>101.21261644</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
-        <v>582764.44</v>
+        <v>73885.21</v>
       </c>
       <c r="H326" s="1">
-        <v>3125.67</v>
+        <v>-3070.83</v>
       </c>
       <c r="I326" s="1">
-        <v>0.53635221805915</v>
+        <v>-4.1562174621957</v>
       </c>
       <c r="J326">
-        <v>0.94</v>
+        <v>2.98</v>
       </c>
       <c r="K326" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="L326" s="1">
-        <v>585890.11</v>
+        <v>70814.38</v>
       </c>
       <c r="M326" s="1">
-        <v>594249.78</v>
+        <v>72990.38</v>
       </c>
       <c r="N326" s="1">
-        <v>0.43</v>
+        <v>0.05</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="B327" s="1">
-        <v>247000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>84.951</v>
+        <v>99.09</v>
       </c>
       <c r="D327" s="1">
-        <v>84.87216194</v>
+        <v>99.8525</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
-        <v>209634.24</v>
+        <v>199705.0</v>
       </c>
       <c r="H327" s="1">
-        <v>194.73</v>
+        <v>-1525.0</v>
       </c>
       <c r="I327" s="1">
-        <v>0.092890359895406</v>
+        <v>-0.76362634886458</v>
       </c>
       <c r="J327">
-        <v>1.99</v>
+        <v>1.28</v>
       </c>
       <c r="K327" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="L327" s="1">
-        <v>209828.97</v>
+        <v>198180.0</v>
       </c>
       <c r="M327" s="1">
-        <v>214754.76</v>
+        <v>200749.86</v>
       </c>
       <c r="N327" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="B328" s="1">
-        <v>590000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>102.058</v>
+        <v>100.17</v>
       </c>
       <c r="D328" s="1">
-        <v>103.54855932</v>
+        <v>97.41</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
-        <v>610936.5</v>
+        <v>97410.0</v>
       </c>
       <c r="H328" s="1">
-        <v>-8794.3</v>
+        <v>2760.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-1.4394785710135</v>
+        <v>2.8333846627656</v>
       </c>
       <c r="J328">
-        <v>3.68</v>
+        <v>1.1</v>
       </c>
       <c r="K328" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="L328" s="1">
-        <v>602142.2</v>
+        <v>100170.0</v>
       </c>
       <c r="M328" s="1">
-        <v>623828.34</v>
+        <v>101265.89</v>
       </c>
       <c r="N328" s="1">
-        <v>0.45</v>
+        <v>0.07</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="B329" s="1">
-        <v>73000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>97.365</v>
+        <v>100.087</v>
       </c>
       <c r="D329" s="1">
-        <v>101.21261644</v>
+        <v>100.0</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
-        <v>73885.21</v>
+        <v>100000.0</v>
       </c>
       <c r="H329" s="1">
-        <v>-2808.76</v>
+        <v>87.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-3.8015185989185</v>
+        <v>0.087</v>
       </c>
       <c r="J329">
-        <v>2.75</v>
+        <v>1.19</v>
       </c>
       <c r="K329" t="s">
-        <v>802</v>
+        <v>811</v>
       </c>
       <c r="L329" s="1">
-        <v>71076.45</v>
+        <v>100087.0</v>
       </c>
       <c r="M329" s="1">
-        <v>73084.45</v>
+        <v>101280.15</v>
       </c>
       <c r="N329" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
       <c r="B330" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>99.838</v>
+        <v>99.477</v>
       </c>
       <c r="D330" s="1">
-        <v>99.8525</v>
+        <v>100.0</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
-        <v>199705.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H330" s="1">
-        <v>-29.0</v>
+        <v>-523.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-0.014521419093162</v>
+        <v>-0.523</v>
       </c>
       <c r="J330">
-        <v>1.08</v>
+        <v>1.01</v>
       </c>
       <c r="K330" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="L330" s="1">
-        <v>199676.0</v>
+        <v>99477.0</v>
       </c>
       <c r="M330" s="1">
-        <v>201843.12</v>
+        <v>100487.26</v>
       </c>
       <c r="N330" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="B331" s="1">
-        <v>100000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>100.616</v>
+        <v>88.571</v>
       </c>
       <c r="D331" s="1">
-        <v>97.41</v>
+        <v>85.25</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
-        <v>97410.0</v>
+        <v>42625.0</v>
       </c>
       <c r="H331" s="1">
-        <v>3206.0</v>
+        <v>1660.5</v>
       </c>
       <c r="I331" s="1">
-        <v>3.2912431988502</v>
+        <v>3.8956011730205</v>
       </c>
       <c r="J331">
-        <v>0.87</v>
+        <v>0.27</v>
       </c>
       <c r="K331">
-        <v>865.75</v>
+        <v>132.53</v>
       </c>
       <c r="L331" s="1">
-        <v>100616.0</v>
+        <v>44285.5</v>
       </c>
       <c r="M331" s="1">
-        <v>101481.75</v>
+        <v>44418.03</v>
       </c>
       <c r="N331" s="1">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>809</v>
+        <v>818</v>
       </c>
       <c r="B332" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>101.251</v>
+        <v>100.148</v>
       </c>
       <c r="D332" s="1">
-        <v>100.0</v>
+        <v>102.1775</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
-        <v>100000.0</v>
+        <v>204355.0</v>
       </c>
       <c r="H332" s="1">
-        <v>1251.0</v>
+        <v>-4059.0</v>
       </c>
       <c r="I332" s="1">
-        <v>1.251</v>
+        <v>-1.9862494189034</v>
       </c>
       <c r="J332">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>940.06</v>
+        <v>1.57</v>
+      </c>
+      <c r="K332" t="s">
+        <v>819</v>
       </c>
       <c r="L332" s="1">
-        <v>101251.0</v>
+        <v>200296.0</v>
       </c>
       <c r="M332" s="1">
-        <v>102191.06</v>
+        <v>203434.36</v>
       </c>
       <c r="N332" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>808</v>
+        <v>817</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="B333" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>100.279</v>
+        <v>96.637</v>
       </c>
       <c r="D333" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
-        <v>100000.0</v>
+        <v>201522.0</v>
       </c>
       <c r="H333" s="1">
-        <v>279.0</v>
+        <v>-8248.0</v>
       </c>
       <c r="I333" s="1">
-        <v>0.279</v>
+        <v>-4.0928533857346</v>
       </c>
       <c r="J333">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>782.14</v>
+        <v>1.39</v>
+      </c>
+      <c r="K333" t="s">
+        <v>822</v>
       </c>
       <c r="L333" s="1">
-        <v>100279.0</v>
+        <v>193274.0</v>
       </c>
       <c r="M333" s="1">
-        <v>101061.14</v>
+        <v>196047.97</v>
       </c>
       <c r="N333" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>813</v>
+        <v>824</v>
       </c>
       <c r="B334" s="1">
-        <v>50000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>88.988</v>
+        <v>103.697</v>
       </c>
       <c r="D334" s="1">
-        <v>85.25</v>
+        <v>104.45</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
-        <v>42625.0</v>
+        <v>104450.0</v>
       </c>
       <c r="H334" s="1">
-        <v>1869.0</v>
+        <v>-753.0</v>
       </c>
       <c r="I334" s="1">
-        <v>4.3847507331378</v>
+        <v>-0.72091910004787</v>
       </c>
       <c r="J334">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>110.96</v>
+        <v>1.08</v>
+      </c>
+      <c r="K334" t="s">
+        <v>825</v>
       </c>
       <c r="L334" s="1">
-        <v>44494.0</v>
+        <v>103697.0</v>
       </c>
       <c r="M334" s="1">
-        <v>44604.96</v>
+        <v>104779.88</v>
       </c>
       <c r="N334" s="1">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>812</v>
+        <v>823</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>815</v>
+        <v>827</v>
       </c>
       <c r="B335" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>101.039</v>
+        <v>101.702</v>
       </c>
       <c r="D335" s="1">
-        <v>102.1775</v>
+        <v>103.15</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
-        <v>204355.0</v>
+        <v>103150.0</v>
       </c>
       <c r="H335" s="1">
-        <v>-2277.0</v>
+        <v>-1448.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-1.114237478897</v>
+        <v>-1.4037809015996</v>
       </c>
       <c r="J335">
-        <v>1.36</v>
+        <v>1.43</v>
       </c>
       <c r="K335" t="s">
-        <v>816</v>
+        <v>828</v>
       </c>
       <c r="L335" s="1">
-        <v>202078.0</v>
+        <v>101702.0</v>
       </c>
       <c r="M335" s="1">
-        <v>204799.23</v>
+        <v>103133.51</v>
       </c>
       <c r="N335" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>814</v>
+        <v>826</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>818</v>
+        <v>827</v>
       </c>
       <c r="B336" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>97.852</v>
+        <v>97.21</v>
       </c>
       <c r="D336" s="1">
-        <v>100.761</v>
+        <v>99.908</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
-        <v>201522.0</v>
+        <v>99908.0</v>
       </c>
       <c r="H336" s="1">
-        <v>-5818.0</v>
+        <v>-2698.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-2.8870297039529</v>
+        <v>-2.70048444569</v>
       </c>
       <c r="J336">
-        <v>1.19</v>
+        <v>1.92</v>
       </c>
       <c r="K336" t="s">
-        <v>819</v>
+        <v>830</v>
       </c>
       <c r="L336" s="1">
-        <v>195704.0</v>
+        <v>97210.0</v>
       </c>
       <c r="M336" s="1">
-        <v>198089.62</v>
+        <v>99125.97</v>
       </c>
       <c r="N336" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>817</v>
+        <v>829</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>821</v>
+        <v>832</v>
       </c>
       <c r="B337" s="1">
         <v>100000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>104.462</v>
+        <v>97.344</v>
       </c>
       <c r="D337" s="1">
-        <v>104.45</v>
+        <v>97.93</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
-        <v>104450.0</v>
+        <v>97930.0</v>
       </c>
       <c r="H337" s="1">
-        <v>12.0</v>
+        <v>-586.0</v>
       </c>
       <c r="I337" s="1">
-        <v>0.011488750598372</v>
+        <v>-0.59838660267538</v>
       </c>
       <c r="J337">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>838.36</v>
+        <v>1.41</v>
+      </c>
+      <c r="K337" t="s">
+        <v>833</v>
       </c>
       <c r="L337" s="1">
-        <v>104462.0</v>
+        <v>97344.0</v>
       </c>
       <c r="M337" s="1">
-        <v>105300.36</v>
+        <v>98755.51</v>
       </c>
       <c r="N337" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>820</v>
+        <v>831</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>823</v>
+        <v>835</v>
       </c>
       <c r="B338" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>102.882</v>
+        <v>97.002</v>
       </c>
       <c r="D338" s="1">
-        <v>103.15</v>
+        <v>99.902</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
-        <v>103150.0</v>
+        <v>170832.42</v>
       </c>
       <c r="H338" s="1">
-        <v>-268.0</v>
+        <v>-4959.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-0.25981580222976</v>
+        <v>-2.9028447878921</v>
       </c>
       <c r="J338">
-        <v>1.16</v>
+        <v>1.6</v>
       </c>
       <c r="K338" t="s">
-        <v>824</v>
+        <v>836</v>
       </c>
       <c r="L338" s="1">
-        <v>102882.0</v>
+        <v>165873.42</v>
       </c>
       <c r="M338" s="1">
-        <v>104040.22</v>
+        <v>168607.66</v>
       </c>
       <c r="N338" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>823</v>
+        <v>838</v>
       </c>
       <c r="B339" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>98.53</v>
+        <v>100.042</v>
       </c>
       <c r="D339" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
-        <v>99908.0</v>
+        <v>168000.0</v>
       </c>
       <c r="H339" s="1">
-        <v>-1378.0</v>
+        <v>70.56</v>
       </c>
       <c r="I339" s="1">
-        <v>-1.3792689274132</v>
+        <v>0.042</v>
       </c>
       <c r="J339">
-        <v>1.69</v>
+        <v>2.08</v>
       </c>
       <c r="K339" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
       <c r="L339" s="1">
-        <v>98530.0</v>
+        <v>168070.56</v>
       </c>
       <c r="M339" s="1">
-        <v>100219.93</v>
+        <v>171557.78</v>
       </c>
       <c r="N339" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>825</v>
+        <v>837</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>828</v>
+        <v>841</v>
       </c>
       <c r="B340" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>98.525</v>
+        <v>101.003</v>
       </c>
       <c r="D340" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
-        <v>170832.42</v>
+        <v>100000.0</v>
       </c>
       <c r="H340" s="1">
-        <v>-2354.67</v>
+        <v>1003.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-1.3783507837681</v>
+        <v>1.003</v>
       </c>
       <c r="J340">
-        <v>1.39</v>
+        <v>1.18</v>
       </c>
       <c r="K340" t="s">
-        <v>829</v>
+        <v>842</v>
       </c>
       <c r="L340" s="1">
-        <v>168477.75</v>
+        <v>101003.0</v>
       </c>
       <c r="M340" s="1">
-        <v>170855.35</v>
+        <v>102183.47</v>
       </c>
       <c r="N340" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>827</v>
+        <v>840</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>831</v>
+        <v>844</v>
       </c>
       <c r="B341" s="1">
-        <v>168000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>100.699</v>
+        <v>101.675</v>
       </c>
       <c r="D341" s="1">
-        <v>100.0</v>
+        <v>103.602</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
-        <v>168000.0</v>
+        <v>103602.0</v>
       </c>
       <c r="H341" s="1">
-        <v>1174.32</v>
+        <v>-1927.0</v>
       </c>
       <c r="I341" s="1">
-        <v>0.699</v>
+        <v>-1.8600027026505</v>
       </c>
       <c r="J341">
-        <v>1.84</v>
+        <v>1.54</v>
       </c>
       <c r="K341" t="s">
-        <v>832</v>
+        <v>444</v>
       </c>
       <c r="L341" s="1">
-        <v>169174.32</v>
+        <v>101675.0</v>
       </c>
       <c r="M341" s="1">
-        <v>172272.01</v>
+        <v>103211.99</v>
       </c>
       <c r="N341" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>830</v>
+        <v>843</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
       <c r="B342" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>101.722</v>
+        <v>98.153</v>
       </c>
       <c r="D342" s="1">
-        <v>100.0</v>
+        <v>99.142</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
-        <v>100000.0</v>
+        <v>198284.0</v>
       </c>
       <c r="H342" s="1">
-        <v>1722.0</v>
+        <v>-1978.0</v>
       </c>
       <c r="I342" s="1">
-        <v>1.722</v>
+        <v>-0.99755905670654</v>
       </c>
       <c r="J342">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>942.11</v>
+        <v>3.42</v>
+      </c>
+      <c r="K342" t="s">
+        <v>847</v>
       </c>
       <c r="L342" s="1">
-        <v>101722.0</v>
+        <v>196306.0</v>
       </c>
       <c r="M342" s="1">
-        <v>102664.11</v>
+        <v>203142.99</v>
       </c>
       <c r="N342" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>833</v>
+        <v>845</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>836</v>
+        <v>849</v>
       </c>
       <c r="B343" s="1">
         <v>100000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>102.149</v>
+        <v>98.737</v>
       </c>
       <c r="D343" s="1">
-        <v>103.602</v>
+        <v>98.32</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
-        <v>103602.0</v>
+        <v>98320.0</v>
       </c>
       <c r="H343" s="1">
-        <v>-1453.0</v>
+        <v>417.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-1.4024825775564</v>
+        <v>0.42412530512612</v>
       </c>
       <c r="J343">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>0.35</v>
+      </c>
+      <c r="K343">
+        <v>349.32</v>
       </c>
       <c r="L343" s="1">
-        <v>102149.0</v>
+        <v>98737.0</v>
       </c>
       <c r="M343" s="1">
-        <v>103441.47</v>
+        <v>99086.32</v>
       </c>
       <c r="N343" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>839</v>
+        <v>851</v>
       </c>
       <c r="B344" s="1">
         <v>200000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>99.149</v>
+        <v>100.182</v>
       </c>
       <c r="D344" s="1">
-        <v>99.142</v>
+        <v>100.413</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
-        <v>198284.0</v>
+        <v>200826.0</v>
       </c>
       <c r="H344" s="1">
-        <v>14.0</v>
+        <v>-462.0</v>
       </c>
       <c r="I344" s="1">
-        <v>0.0070605797744649</v>
+        <v>-0.23004989393804</v>
       </c>
       <c r="J344">
-        <v>3.2</v>
+        <v>0.83</v>
       </c>
       <c r="K344" t="s">
-        <v>840</v>
+        <v>852</v>
       </c>
       <c r="L344" s="1">
-        <v>198298.0</v>
+        <v>200364.0</v>
       </c>
       <c r="M344" s="1">
-        <v>204689.1</v>
+        <v>202033.22</v>
       </c>
       <c r="N344" s="1">
         <v>0.15</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>842</v>
+        <v>854</v>
       </c>
       <c r="B345" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>100.856</v>
+        <v>91.393</v>
       </c>
       <c r="D345" s="1">
-        <v>100.413</v>
+        <v>92.35</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
-        <v>200826.0</v>
+        <v>92350.0</v>
       </c>
       <c r="H345" s="1">
-        <v>886.0</v>
+        <v>-957.0</v>
       </c>
       <c r="I345" s="1">
-        <v>0.44117793512792</v>
+        <v>-1.0362750406064</v>
       </c>
       <c r="J345">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>0.52</v>
+      </c>
+      <c r="K345">
+        <v>520.55</v>
       </c>
       <c r="L345" s="1">
-        <v>201712.0</v>
+        <v>91393.0</v>
       </c>
       <c r="M345" s="1">
-        <v>202894.36</v>
+        <v>91913.55</v>
       </c>
       <c r="N345" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>841</v>
+        <v>853</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="B346" s="1">
         <v>100000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>91.872</v>
+        <v>89.352</v>
       </c>
       <c r="D346" s="1">
-        <v>92.35</v>
+        <v>90.199</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
-        <v>92350.0</v>
+        <v>90199.0</v>
       </c>
       <c r="H346" s="1">
-        <v>-478.0</v>
+        <v>-847.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-0.51759610178668</v>
+        <v>-0.93903480082928</v>
       </c>
       <c r="J346">
-        <v>0.45</v>
+        <v>0.75</v>
       </c>
       <c r="K346">
-        <v>448.63</v>
+        <v>747.95</v>
       </c>
       <c r="L346" s="1">
-        <v>91872.0</v>
+        <v>89352.0</v>
       </c>
       <c r="M346" s="1">
-        <v>92320.63</v>
+        <v>90099.95</v>
       </c>
       <c r="N346" s="1">
         <v>0.07</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>844</v>
+        <v>855</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="B347" s="1">
-        <v>100000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>90.069</v>
+        <v>99.867</v>
       </c>
       <c r="D347" s="1">
-        <v>90.199</v>
+        <v>102.83</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
-        <v>90199.0</v>
+        <v>156301.6</v>
       </c>
       <c r="H347" s="1">
-        <v>-130.0</v>
+        <v>-4503.76</v>
       </c>
       <c r="I347" s="1">
-        <v>-0.14412576636105</v>
+        <v>-2.8814548283575</v>
       </c>
       <c r="J347">
-        <v>0.65</v>
+        <v>0.31</v>
       </c>
       <c r="K347">
-        <v>654.45</v>
+        <v>468.49</v>
       </c>
       <c r="L347" s="1">
-        <v>90069.0</v>
+        <v>151797.84</v>
       </c>
       <c r="M347" s="1">
-        <v>90723.45</v>
+        <v>152266.33</v>
       </c>
       <c r="N347" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="B348" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>100.654</v>
+        <v>97.669</v>
       </c>
       <c r="D348" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
-        <v>156301.6</v>
+        <v>100000.0</v>
       </c>
       <c r="H348" s="1">
-        <v>-3307.52</v>
+        <v>-2331.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-2.1161139745211</v>
+        <v>-2.331</v>
       </c>
       <c r="J348">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>140.55</v>
+        <v>1.64</v>
+      </c>
+      <c r="K348" t="s">
+        <v>861</v>
       </c>
       <c r="L348" s="1">
-        <v>152994.08</v>
+        <v>97669.0</v>
       </c>
       <c r="M348" s="1">
-        <v>153134.63</v>
+        <v>99306.74</v>
       </c>
       <c r="N348" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>851</v>
+        <v>863</v>
       </c>
       <c r="B349" s="1">
         <v>100000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>98.314</v>
+        <v>95.9</v>
       </c>
       <c r="D349" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
-        <v>100000.0</v>
+        <v>97250.0</v>
       </c>
       <c r="H349" s="1">
-        <v>-1686.0</v>
+        <v>-1350.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-1.686</v>
+        <v>-1.3881748071979</v>
       </c>
       <c r="J349">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>0.69</v>
+      </c>
+      <c r="K349">
+        <v>691.78</v>
       </c>
       <c r="L349" s="1">
-        <v>98314.0</v>
+        <v>95900.0</v>
       </c>
       <c r="M349" s="1">
-        <v>99780.63</v>
+        <v>96591.78</v>
       </c>
       <c r="N349" s="1">
         <v>0.07</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>850</v>
+        <v>862</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="B350" s="1">
         <v>100000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>96.766</v>
+        <v>98.812</v>
       </c>
       <c r="D350" s="1">
-        <v>97.25</v>
+        <v>99.695</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
-        <v>97250.0</v>
+        <v>99695.0</v>
       </c>
       <c r="H350" s="1">
-        <v>-484.0</v>
+        <v>-883.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-0.49768637532134</v>
+        <v>-0.88570138923717</v>
       </c>
       <c r="J350">
-        <v>0.55</v>
+        <v>0.46</v>
       </c>
       <c r="K350">
-        <v>547.95</v>
+        <v>462.33</v>
       </c>
       <c r="L350" s="1">
-        <v>96766.0</v>
+        <v>98812.0</v>
       </c>
       <c r="M350" s="1">
-        <v>97313.95</v>
+        <v>99274.33</v>
       </c>
       <c r="N350" s="1">
         <v>0.07</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="B351" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>99.546</v>
+        <v>82.981</v>
       </c>
       <c r="D351" s="1">
-        <v>99.695</v>
+        <v>81.804</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
-        <v>99695.0</v>
+        <v>245412.0</v>
       </c>
       <c r="H351" s="1">
-        <v>-149.0</v>
+        <v>3531.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-0.14945584031295</v>
+        <v>1.4388049484133</v>
       </c>
       <c r="J351">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>246.58</v>
+        <v>0.68</v>
+      </c>
+      <c r="K351" t="s">
+        <v>868</v>
       </c>
       <c r="L351" s="1">
-        <v>99546.0</v>
+        <v>248943.0</v>
       </c>
       <c r="M351" s="1">
-        <v>99792.58</v>
+        <v>250989.58</v>
       </c>
       <c r="N351" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>858</v>
+        <v>870</v>
       </c>
       <c r="B352" s="1">
-        <v>300000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>83.569</v>
+        <v>100.843</v>
       </c>
       <c r="D352" s="1">
-        <v>81.804</v>
+        <v>99.417</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
-        <v>245412.0</v>
+        <v>154096.35</v>
       </c>
       <c r="H352" s="1">
-        <v>5295.0</v>
+        <v>2210.3</v>
       </c>
       <c r="I352" s="1">
-        <v>2.1575962055645</v>
+        <v>1.4343623323979</v>
       </c>
       <c r="J352">
-        <v>0.64</v>
+        <v>1.21</v>
       </c>
       <c r="K352" t="s">
-        <v>859</v>
+        <v>871</v>
       </c>
       <c r="L352" s="1">
-        <v>250707.0</v>
+        <v>156306.65</v>
       </c>
       <c r="M352" s="1">
-        <v>252624.12</v>
+        <v>158185.76</v>
       </c>
       <c r="N352" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>857</v>
+        <v>869</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>861</v>
+        <v>873</v>
       </c>
       <c r="B353" s="1">
-        <v>155000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>101.5</v>
+        <v>99.756</v>
       </c>
       <c r="D353" s="1">
-        <v>99.417</v>
+        <v>100.86</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
-        <v>154096.35</v>
+        <v>201720.0</v>
       </c>
       <c r="H353" s="1">
-        <v>3228.65</v>
+        <v>-2208.0</v>
       </c>
       <c r="I353" s="1">
-        <v>2.0952151040567</v>
+        <v>-1.0945865556217</v>
       </c>
       <c r="J353">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>0.48</v>
+      </c>
+      <c r="K353">
+        <v>952.11</v>
       </c>
       <c r="L353" s="1">
-        <v>157325.0</v>
+        <v>199512.0</v>
       </c>
       <c r="M353" s="1">
-        <v>158869.69</v>
+        <v>200464.11</v>
       </c>
       <c r="N353" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>860</v>
+        <v>872</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
       <c r="B354" s="1">
-        <v>200000.0</v>
+        <v>840.0</v>
       </c>
       <c r="C354" s="1">
-        <v>100.568</v>
+        <v>0.1025</v>
       </c>
       <c r="D354" s="1">
-        <v>100.86</v>
+        <v>0.2090744048</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
-        <v>201720.0</v>
+        <v>0.0</v>
       </c>
       <c r="H354" s="1">
-        <v>-584.0</v>
+        <v>-223806.25</v>
       </c>
       <c r="I354" s="1">
-        <v>-0.28951021217529</v>
+        <v>0</v>
       </c>
       <c r="J354">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="K354">
-        <v>535.56</v>
+        <v>0.0</v>
       </c>
       <c r="L354" s="1">
-        <v>201136.0</v>
+        <v>-223806.25</v>
       </c>
       <c r="M354" s="1">
-        <v>201671.56</v>
+        <v>-223806.25</v>
       </c>
       <c r="N354" s="1">
-        <v>0.15</v>
+        <v>-0.16</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="B355" s="1">
         <v>840.0</v>
       </c>
       <c r="C355" s="1">
-        <v>0.1725</v>
+        <v>0.0175</v>
       </c>
       <c r="D355" s="1">
-        <v>0.2090744048</v>
+        <v>0.091</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
         <v>0.0</v>
       </c>
       <c r="H355" s="1">
-        <v>-76806.25</v>
+        <v>-154350.0</v>
       </c>
       <c r="I355" s="1">
         <v>0</v>
       </c>
       <c r="J355">
         <v>0.0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355" s="1">
-        <v>-76806.25</v>
+        <v>-154350.0</v>
       </c>
       <c r="M355" s="1">
-        <v>-76806.25</v>
+        <v>-154350.0</v>
       </c>
       <c r="N355" s="1">
-        <v>-0.06</v>
+        <v>-0.11</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>868</v>
+        <v>879</v>
       </c>
       <c r="B356" s="1">
-        <v>840.0</v>
+        <v>1480.0</v>
       </c>
       <c r="C356" s="1">
-        <v>0.025</v>
+        <v>80.1</v>
       </c>
       <c r="D356" s="1">
-        <v>0.091</v>
+        <v>85.2180405405</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
-        <v>0.0</v>
+        <v>1261227.0</v>
       </c>
       <c r="H356" s="1">
-        <v>-138600.0</v>
+        <v>-75747.0</v>
       </c>
       <c r="I356" s="1">
-        <v>0</v>
+        <v>-6.00581814376</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356" s="1">
-        <v>-138600.0</v>
+        <v>1185480.0</v>
       </c>
       <c r="M356" s="1">
-        <v>-138600.0</v>
+        <v>1185480.0</v>
       </c>
       <c r="N356" s="1">
-        <v>-0.1</v>
+        <v>0.87</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="B357" s="1">
-        <v>547.0</v>
+        <v>-840.0</v>
       </c>
       <c r="C357" s="1">
-        <v>1.8</v>
+        <v>0.0675</v>
       </c>
       <c r="D357" s="1">
-        <v>60.3524680073</v>
+        <v>0.1458571429</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
-        <v>330128.0</v>
+        <v>0.0</v>
       </c>
       <c r="H357" s="1">
-        <v>-320282.0</v>
+        <v>164550.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-97.017520476906</v>
+        <v>0</v>
       </c>
       <c r="J357">
         <v>0.0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
       <c r="L357" s="1">
-        <v>9846.0</v>
+        <v>164550.0</v>
       </c>
       <c r="M357" s="1">
-        <v>9846.0</v>
+        <v>164550.0</v>
       </c>
       <c r="N357" s="1">
-        <v>0.01</v>
+        <v>0.12</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="B358" s="1">
-        <v>1480.0</v>
+        <v>-840.0</v>
       </c>
       <c r="C358" s="1">
-        <v>87.4</v>
+        <v>0.025</v>
       </c>
       <c r="D358" s="1">
-        <v>85.2180405405</v>
+        <v>0.0649970238</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
-        <v>1261227.0</v>
+        <v>0.0</v>
       </c>
       <c r="H358" s="1">
-        <v>32293.0</v>
+        <v>83993.75</v>
       </c>
       <c r="I358" s="1">
-        <v>2.5604431240371</v>
+        <v>0</v>
       </c>
       <c r="J358">
         <v>0.0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
       <c r="L358" s="1">
-        <v>1293520.0</v>
+        <v>83993.75</v>
       </c>
       <c r="M358" s="1">
-        <v>1293520.0</v>
+        <v>83993.75</v>
       </c>
       <c r="N358" s="1">
-        <v>0.94</v>
+        <v>0.06</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="B359" s="1">
-        <v>-840.0</v>
+        <v>-1480.0</v>
       </c>
       <c r="C359" s="1">
-        <v>0.1125</v>
+        <v>74.6</v>
       </c>
       <c r="D359" s="1">
-        <v>0.1458571429</v>
+        <v>80.0240540541</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
-        <v>0.0</v>
+        <v>-1184356.0</v>
       </c>
       <c r="H359" s="1">
-        <v>70050.0</v>
+        <v>80276.0</v>
       </c>
       <c r="I359" s="1">
-        <v>0</v>
+        <v>-6.7780295789442</v>
       </c>
       <c r="J359">
         <v>0.0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
       <c r="L359" s="1">
-        <v>70050.0</v>
+        <v>-1104080.0</v>
       </c>
       <c r="M359" s="1">
-        <v>70050.0</v>
+        <v>-1104080.0</v>
       </c>
       <c r="N359" s="1">
-        <v>0.05</v>
+        <v>-0.81</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>873</v>
-[...149 lines deleted...]
-        <v>879</v>
+        <v>884</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">