--- v3 (2026-07-04)
+++ v4 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1024">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="990">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -637,51 +637,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1036,2100 +1036,1998 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 897.22</t>
+    <t>3 791.95</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>6 376.71</t>
+    <t>6 880.14</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 762.33</t>
+    <t>2 208.22</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>12 962.67</t>
+    <t>13 760.96</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>4 671.16</t>
+    <t>5 443.56</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 531.51</t>
+    <t>2 876.71</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>6 254.38</t>
+    <t>6 715.23</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>12 302.20</t>
+    <t>13 307.44</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 534.25</t>
+    <t>4 821.92</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>5 368.15</t>
+    <t>5 763.70</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>5 539.73</t>
+    <t>5 884.93</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>7 358.90</t>
+    <t>7 847.95</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>15 821.92</t>
+    <t>16 828.77</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>9 345.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 623.22</t>
+    <t>3 932.52</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>1 393.21</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 260.78</t>
+    <t>3 634.97</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 830.41</t>
+    <t>1 971.73</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>1 576.03</t>
-[...8 lines deleted...]
-    <t>4 003.42</t>
+    <t>2 136.99</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 879.64</t>
+    <t>2 392.27</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>5 734.25</t>
-[...17 lines deleted...]
-    <t>4 594.52</t>
+    <t>6 136.99</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 158.41</t>
+    <t>1 258.52</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>4 796.33</t>
+    <t>5 112.07</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 068.34</t>
+    <t>2 556.37</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 215.07</t>
+    <t>2 819.18</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 250.89</t>
+    <t>4 537.01</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>2 015.75</t>
+    <t>2 209.93</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 172.95</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>8 738.01</t>
+    <t>9 320.55</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 188.94</t>
+    <t>1 275.04</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>29 370.74</t>
+    <t>31 497.58</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>1 791.32</t>
+    <t>5 211.12</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 336.00</t>
+    <t>3 806.18</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>3 800.00</t>
+    <t>4 346.58</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 454.15</t>
+    <t>3 106.52</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>3 747.95</t>
+    <t>4 294.52</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>1 406.51</t>
+    <t>2 204.79</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 138.10</t>
+    <t>3 602.19</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>5 242.81</t>
+    <t>5 825.34</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 078.77</t>
+    <t>3 524.66</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 739.73</t>
+    <t>4 142.47</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 459.93</t>
+    <t>1 610.96</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>1 026.39</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 552.74</t>
+    <t>3 833.22</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 333.88</t>
+    <t>3 694.76</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>1 886.85</t>
+    <t>2 091.10</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>5 830.14</t>
+    <t>6 290.41</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>8 398.97</t>
+    <t>8 938.36</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>14 465.75</t>
+    <t>11 561.30</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>15 560.27</t>
+    <t>8 312.33</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>25 746.58</t>
+    <t>1 006.85</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>8 644.82</t>
+    <t>9 198.30</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 157.53</t>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 490.41</t>
+    <t>1 950.68</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 643.15</t>
+    <t>4 031.51</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 038.36</t>
+    <t>2 261.30</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>4 093.15</t>
+    <t>5 128.77</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 580.30</t>
+    <t>1 797.21</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>3 553.70</t>
+    <t>3 980.14</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>3 925.43</t>
+    <t>4 968.90</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>8 013.56</t>
+    <t>8 785.51</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>13 268.49</t>
+    <t>14 102.74</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 330.48</t>
+    <t>2 085.62</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 567.47</t>
+    <t>2 995.38</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>6 391.10</t>
+    <t>6 836.99</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>10 495.33</t>
+    <t>11 165.24</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>5 418.49</t>
+    <t>5 806.85</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
+    <t>2 393.84</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>7 197.95</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>4 756.16</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>6 508.90</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>21 333.70</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>5 402.74</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>2 817.14</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 268.49</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>1 969.00</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>1 479.84</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>2 025.10</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>3 907.81</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>42 319.56</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>70 938.68</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>20 715.22</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>35 389.74</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>74 204.32</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>97 207.82</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>44 975.88</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>3 893.15</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 155.82</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>10 446.58</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>3 595.89</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>3 555.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>16 397.26</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>3 870.62</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>3 484.93</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>2 537.67</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>13 376.71</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>5 728.77</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>5 292.43</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>2 674.04</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>2 725.07</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>3 302.04</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>14 067.97</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>6 817.01</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>16 778.13</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>6 721.67</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>2 632.08</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>7 914.17</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>1 999.32</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>2 682.35</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>6 943.15</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 630.14</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>7 041.64</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>5 239.21</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>4 693.74</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
     <t>2 178.08</t>
   </si>
   <si>
-    <t>FR001400KHG0</t>
-[...583 lines deleted...]
-  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 951.51</t>
+    <t>3 417.53</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>1 048.19</t>
+  </si>
+  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>2 650.68</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 883.79</t>
+    <t>2 659.46</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>6 345.21</t>
+    <t>6 690.41</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>1 690.36</t>
+  </si>
+  <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>8 360.69</t>
+    <t>8 907.65</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>5 288.83</t>
+    <t>5 800.65</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>7 980.36</t>
+    <t>8 786.07</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 844.49</t>
+    <t>6 073.31</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>6 621.10</t>
+    <t>7 289.57</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 285.20</t>
+    <t>1 927.80</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 779.29</t>
+    <t>1 919.23</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>7 369.34</t>
+    <t>9 233.88</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>7 329.41</t>
+    <t>9 183.84</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>7 479.45</t>
+    <t>8 601.37</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>4 637.10</t>
+    <t>5 003.19</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 094.79</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>3 378.58</t>
+    <t>4 421.96</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>20 910.96</t>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 879.45</t>
-[...10 lines deleted...]
-  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 586.93</t>
+    <t>1 777.36</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 274.80</t>
+    <t>1 425.20</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>4 631.71</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>4 700.09</t>
+    <t>6 598.20</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 181.75</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>9 889.97</t>
+    <t>10 504.44</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 596.75</t>
+    <t>4 923.97</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>1 004.79</t>
+  </si>
+  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 547.95</t>
+    <t>5 936.30</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>6 870.28</t>
+    <t>7 535.15</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>XS2552369469</t>
-[...5 lines deleted...]
-    <t>12 367.12</t>
+    <t>1 058.22</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 524.32</t>
+    <t>2 718.49</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>2 771.05</t>
+    <t>3 205.32</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...2 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>1 398.17</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>3 055.81</t>
+    <t>3 352.90</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>5 763.70</t>
+    <t>6 119.69</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>19 432.88</t>
+    <t>21 791.78</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 316.26</t>
+    <t>1 521.01</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 626.71</t>
+    <t>7 273.97</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>4 427.05</t>
+    <t>5 095.89</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>15 787.40</t>
+    <t>39 036.76</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>6 103.23</t>
-[...26 lines deleted...]
-    <t>70 629.04</t>
+    <t>9 765.17</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>7 195.62</t>
+    <t>35 280.77</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>3 031.89</t>
+    <t>3 432.33</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>1 139.75</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 715.07</t>
-[...17 lines deleted...]
-    <t>11 650.68</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 463.18</t>
+    <t>2 840.75</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 368.49</t>
+    <t>2 145.21</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 482.88</t>
+    <t>3 698.63</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 017.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>6 410.96</t>
+    <t>6 928.77</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 010.96</t>
+    <t>8 989.04</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 902.08</t>
+    <t>2 734.24</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 788.66</t>
+    <t>2 289.48</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 040.84</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 272.95</t>
+    <t>10 984.93</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>11 094.18</t>
+    <t>12 208.90</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>6 692.67</t>
+    <t>7 191.06</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 151.06</t>
+    <t>2 664.38</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 835.62</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 700.00</t>
+    <t>2 958.90</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 610.83</t>
-[...11 lines deleted...]
-    <t>APR26 SX5E C @ 6100.000000</t>
+    <t>3 973.64</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
-    <t>SX5E2605PO04</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
-    <t>SX5E2604CQ21</t>
-[...4 lines deleted...]
-  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>JUN26 SX5E P @ 5200.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3496,209 +3394,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>178.69</v>
+        <v>180.84</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12327999.68</v>
+        <v>12476215.14</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12327999.68</v>
+        <v>12476215.14</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>991912.5442</v>
+        <v>994892.2401</v>
       </c>
       <c r="D3">
-        <v>112.66</v>
+        <v>113.99</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>111752151.38</v>
+        <v>113412127.54</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>111752151.38</v>
+        <v>113412127.54</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>495831.35</v>
+        <v>497959.1</v>
       </c>
       <c r="D4">
-        <v>101.57</v>
+        <v>102.77</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>50363878.36</v>
+        <v>51178986.95</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>50363878.36</v>
+        <v>51178986.95</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7135.8697</v>
+        <v>7135.7408</v>
       </c>
       <c r="D5">
-        <v>101.19</v>
+        <v>102.33</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>722078.85</v>
+        <v>730246.63</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>722078.85</v>
+        <v>730246.63</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>103.98</v>
+        <v>105.21</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>103.98</v>
+        <v>105.21</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>103.98</v>
+        <v>105.21</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P403"/>
+  <dimension ref="A1:P394"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O403" sqref="O403"/>
+      <selection activeCell="O394" sqref="O394"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3720,20136 +3618,19686 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.02</v>
+        <v>31.42</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>-4950.4</v>
+        <v>-3617.6</v>
       </c>
       <c r="J2" s="1">
-        <v>-14.764338444066</v>
+        <v>-10.789324247587</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>28579.04</v>
+        <v>29911.84</v>
       </c>
       <c r="N2" s="1">
-        <v>28579.04</v>
+        <v>29911.84</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>2915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>27.94</v>
+        <v>29.05</v>
       </c>
       <c r="E3" s="1">
         <v>28.2823842196</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>82443.15</v>
       </c>
       <c r="I3" s="1">
-        <v>-998.05</v>
+        <v>2237.6</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.2105917835502</v>
+        <v>2.7141126946265</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>81445.1</v>
+        <v>84680.75</v>
       </c>
       <c r="N3" s="1">
-        <v>81445.1</v>
+        <v>84680.75</v>
       </c>
       <c r="O3" s="1">
         <v>0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>790.0</v>
       </c>
       <c r="D4" s="1">
-        <v>231.6</v>
+        <v>242.2</v>
       </c>
       <c r="E4" s="1">
         <v>245.3113924051</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>193796.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-10832.0</v>
+        <v>-2458.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-5.5893826497967</v>
+        <v>-1.2683440318686</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>182964.0</v>
+        <v>191338.0</v>
       </c>
       <c r="N4" s="1">
-        <v>182964.0</v>
+        <v>191338.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>1288.0</v>
       </c>
       <c r="D5" s="1">
-        <v>134.9</v>
+        <v>137.8</v>
       </c>
       <c r="E5" s="1">
         <v>202.741552795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>261131.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-87379.92</v>
+        <v>-83644.72</v>
       </c>
       <c r="J5" s="1">
-        <v>-33.462086020234</v>
+        <v>-32.031693503248</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>173751.2</v>
+        <v>177486.4</v>
       </c>
       <c r="N5" s="1">
-        <v>173751.2</v>
+        <v>177486.4</v>
       </c>
       <c r="O5" s="1">
         <v>0.1</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>123.0</v>
       </c>
       <c r="D6" s="1">
-        <v>845.2</v>
+        <v>966.1</v>
       </c>
       <c r="E6" s="1">
         <v>1263.0082926829</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>155350.02</v>
       </c>
       <c r="I6" s="1">
-        <v>-51390.42</v>
+        <v>-36519.72</v>
       </c>
       <c r="J6" s="1">
-        <v>-33.080407714141</v>
+        <v>-23.508024009266</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>103959.6</v>
+        <v>118830.3</v>
       </c>
       <c r="N6" s="1">
-        <v>103959.6</v>
+        <v>118830.3</v>
       </c>
       <c r="O6" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>15839.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.24</v>
+        <v>23.94</v>
       </c>
       <c r="E7" s="1">
         <v>27.0627255509</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>428646.51</v>
       </c>
       <c r="I7" s="1">
-        <v>-13031.15</v>
+        <v>-49460.85</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.0400690769651</v>
+        <v>-11.538843510005</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>415615.36</v>
+        <v>379185.66</v>
       </c>
       <c r="N7" s="1">
-        <v>415615.36</v>
+        <v>379185.66</v>
       </c>
       <c r="O7" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.9</v>
+        <v>109.0</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-1957.5</v>
+        <v>-2453.4</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.3344594594595</v>
+        <v>-7.9391891891892</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>28944.9</v>
+        <v>28449.0</v>
       </c>
       <c r="N8" s="1">
-        <v>28944.9</v>
+        <v>28449.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>818.0</v>
       </c>
       <c r="D9" s="1">
-        <v>64.85</v>
+        <v>67.55</v>
       </c>
       <c r="E9" s="1">
         <v>62.9093520782</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>51459.85</v>
       </c>
       <c r="I9" s="1">
-        <v>1587.45</v>
+        <v>3796.05</v>
       </c>
       <c r="J9" s="1">
-        <v>3.0848321555543</v>
+        <v>7.3767218520847</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>53047.3</v>
+        <v>55255.9</v>
       </c>
       <c r="N9" s="1">
-        <v>53047.3</v>
+        <v>55255.9</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>14488.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.935</v>
+        <v>9.404</v>
       </c>
       <c r="E10" s="1">
         <v>8.8602270845</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>128366.97</v>
       </c>
       <c r="I10" s="1">
-        <v>1083.31</v>
+        <v>7878.18</v>
       </c>
       <c r="J10" s="1">
-        <v>0.84391646854327</v>
+        <v>6.1372329657699</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>129450.28</v>
+        <v>136245.15</v>
       </c>
       <c r="N10" s="1">
-        <v>129450.28</v>
+        <v>136245.15</v>
       </c>
       <c r="O10" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
         <v>2845.0</v>
       </c>
       <c r="D11" s="1">
-        <v>165.14</v>
+        <v>165.56</v>
       </c>
       <c r="E11" s="1">
         <v>161.7518804921</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>460184.1</v>
       </c>
       <c r="I11" s="1">
-        <v>9639.2</v>
+        <v>10834.1</v>
       </c>
       <c r="J11" s="1">
-        <v>2.0946399495332</v>
+        <v>2.3542968998712</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>469823.3</v>
+        <v>471018.2</v>
       </c>
       <c r="N11" s="1">
-        <v>469823.3</v>
+        <v>471018.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
         <v>1890.0</v>
       </c>
       <c r="D12" s="1">
-        <v>367.9</v>
+        <v>388.2</v>
       </c>
       <c r="E12" s="1">
         <v>232.4201005291</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>439273.99</v>
       </c>
       <c r="I12" s="1">
-        <v>256057.01</v>
+        <v>294424.01</v>
       </c>
       <c r="J12" s="1">
-        <v>58.290956402859</v>
+        <v>67.02514073278</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>695331.0</v>
+        <v>733698.0</v>
       </c>
       <c r="N12" s="1">
-        <v>695331.0</v>
+        <v>733698.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>4631.0</v>
       </c>
       <c r="D13" s="1">
-        <v>24.27</v>
+        <v>16.32</v>
       </c>
       <c r="E13" s="1">
         <v>25.1987583675</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>116695.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-4301.08</v>
+        <v>-41117.53</v>
       </c>
       <c r="J13" s="1">
-        <v>-3.6857306775885</v>
+        <v>-35.234904188638</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>112394.37</v>
+        <v>75577.92</v>
       </c>
       <c r="N13" s="1">
-        <v>112394.37</v>
+        <v>75577.92</v>
       </c>
       <c r="O13" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>53.0</v>
+        <v>57.1</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-5760.3</v>
+        <v>-3521.7</v>
       </c>
       <c r="J14" s="1">
-        <v>-16.601101494886</v>
+        <v>-10.14948859166</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>28938.0</v>
+        <v>31176.6</v>
       </c>
       <c r="N14" s="1">
-        <v>28938.0</v>
+        <v>31176.6</v>
       </c>
       <c r="O14" s="1">
         <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
         <v>5419.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.54</v>
+        <v>49.82</v>
       </c>
       <c r="E15" s="1">
         <v>62.0221073999</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>336097.8</v>
       </c>
       <c r="I15" s="1">
-        <v>-67640.54</v>
+        <v>-66123.22</v>
       </c>
       <c r="J15" s="1">
-        <v>-20.125255208454</v>
+        <v>-19.673803279879</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>268457.26</v>
+        <v>269974.58</v>
       </c>
       <c r="N15" s="1">
-        <v>268457.26</v>
+        <v>269974.58</v>
       </c>
       <c r="O15" s="1">
         <v>0.15</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.14</v>
+        <v>9.646</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-10075.4</v>
+        <v>-8811.92</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.626196502034</v>
+        <v>-26.785595954524</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>22822.58</v>
+        <v>24086.06</v>
       </c>
       <c r="N16" s="1">
-        <v>22822.58</v>
+        <v>24086.06</v>
       </c>
       <c r="O16" s="1">
         <v>0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
         <v>6371.0</v>
       </c>
       <c r="D17" s="1">
-        <v>61.5</v>
+        <v>62.62</v>
       </c>
       <c r="E17" s="1">
         <v>56.0830764401</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>357305.28</v>
       </c>
       <c r="I17" s="1">
-        <v>34511.22</v>
+        <v>41646.74</v>
       </c>
       <c r="J17" s="1">
-        <v>9.658748955515</v>
+        <v>11.655786334867</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>391816.5</v>
+        <v>398952.02</v>
       </c>
       <c r="N17" s="1">
-        <v>391816.5</v>
+        <v>398952.02</v>
       </c>
       <c r="O17" s="1">
         <v>0.22</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>2992.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.56</v>
+        <v>31.76</v>
       </c>
       <c r="E18" s="1">
         <v>29.7645855615</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>89055.64</v>
       </c>
       <c r="I18" s="1">
-        <v>-3604.12</v>
+        <v>5970.28</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.0470429497784</v>
+        <v>6.7039886524874</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>85451.52</v>
+        <v>95025.92</v>
       </c>
       <c r="N18" s="1">
-        <v>85451.52</v>
+        <v>95025.92</v>
       </c>
       <c r="O18" s="1">
         <v>0.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
         <v>2199.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1161.0</v>
+        <v>1212.6</v>
       </c>
       <c r="E19" s="1">
         <v>519.9669804457</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1143407.39</v>
       </c>
       <c r="I19" s="1">
-        <v>1409631.61</v>
+        <v>1523100.01</v>
       </c>
       <c r="J19" s="1">
-        <v>123.28340907435</v>
+        <v>133.20711614432</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2553039.0</v>
+        <v>2666507.4</v>
       </c>
       <c r="N19" s="1">
-        <v>2553039.0</v>
+        <v>2666507.4</v>
       </c>
       <c r="O19" s="1">
-        <v>1.46</v>
+        <v>1.5</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>60.92</v>
+        <v>64.0</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>-356.72</v>
+        <v>1756.16</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.84635416666667</v>
+        <v>4.1666666666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>41791.12</v>
+        <v>43904.0</v>
       </c>
       <c r="N20" s="1">
-        <v>41791.12</v>
+        <v>43904.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
         <v>17509.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.51</v>
+        <v>40.77</v>
       </c>
       <c r="E21" s="1">
         <v>28.5714055629</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>500256.74</v>
       </c>
       <c r="I21" s="1">
-        <v>209032.85</v>
+        <v>213585.19</v>
       </c>
       <c r="J21" s="1">
-        <v>41.785114179571</v>
+        <v>42.695114912395</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>709289.59</v>
+        <v>713841.93</v>
       </c>
       <c r="N21" s="1">
-        <v>709289.59</v>
+        <v>713841.93</v>
       </c>
       <c r="O21" s="1">
         <v>0.4</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>8.935</v>
+        <v>11.22</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>2011.5</v>
+        <v>10523.12</v>
       </c>
       <c r="J22" s="1">
-        <v>6.4323992097567</v>
+        <v>33.650961358277</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>33282.88</v>
+        <v>41794.5</v>
       </c>
       <c r="N22" s="1">
-        <v>33282.88</v>
+        <v>41794.5</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>52.4</v>
+        <v>56.25</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-1457.75</v>
+        <v>833.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-4.4667274384686</v>
+        <v>2.5524156791249</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>31178.0</v>
+        <v>33468.75</v>
       </c>
       <c r="N23" s="1">
-        <v>31178.0</v>
+        <v>33468.75</v>
       </c>
       <c r="O23" s="1">
         <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
         <v>3780.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.73</v>
+        <v>18.61</v>
       </c>
       <c r="E24" s="1">
         <v>18.1805714286</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>68722.56</v>
       </c>
       <c r="I24" s="1">
-        <v>-1703.16</v>
+        <v>1623.24</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.4783127985919</v>
+        <v>2.3620191098818</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>67019.4</v>
+        <v>70345.8</v>
       </c>
       <c r="N24" s="1">
-        <v>67019.4</v>
+        <v>70345.8</v>
       </c>
       <c r="O24" s="1">
         <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
         <v>31770.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.77</v>
+        <v>18.715</v>
       </c>
       <c r="E25" s="1">
         <v>9.5222168713</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>302520.83</v>
       </c>
       <c r="I25" s="1">
-        <v>293802.07</v>
+        <v>292054.72</v>
       </c>
       <c r="J25" s="1">
-        <v>97.117963744844</v>
+        <v>96.540367154222</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>596322.9</v>
+        <v>594575.55</v>
       </c>
       <c r="N25" s="1">
-        <v>596322.9</v>
+        <v>594575.55</v>
       </c>
       <c r="O25" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>25443.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.067</v>
+        <v>3.172</v>
       </c>
       <c r="E26" s="1">
         <v>3.1977663798</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>81360.77</v>
       </c>
       <c r="I26" s="1">
-        <v>-3327.09</v>
+        <v>-655.57</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.0893049561847</v>
+        <v>-0.80575687766967</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>78033.68</v>
+        <v>80705.2</v>
       </c>
       <c r="N26" s="1">
-        <v>78033.68</v>
+        <v>80705.2</v>
       </c>
       <c r="O26" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
         <v>70766.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.814</v>
+        <v>10.276</v>
       </c>
       <c r="E27" s="1">
         <v>7.7665221999</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>549605.71</v>
       </c>
       <c r="I27" s="1">
-        <v>144891.81</v>
+        <v>177585.71</v>
       </c>
       <c r="J27" s="1">
-        <v>26.362864752624</v>
+        <v>32.311474711571</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>694497.52</v>
+        <v>727191.42</v>
       </c>
       <c r="N27" s="1">
-        <v>694497.52</v>
+        <v>727191.42</v>
       </c>
       <c r="O27" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>4423.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.695</v>
+        <v>15.65</v>
       </c>
       <c r="E28" s="1">
         <v>16.4668573366</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>72832.91</v>
       </c>
       <c r="I28" s="1">
-        <v>-3413.92</v>
+        <v>-3612.96</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.6873315922706</v>
+        <v>-4.9606146452201</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>69418.99</v>
+        <v>69219.95</v>
       </c>
       <c r="N28" s="1">
-        <v>69418.99</v>
+        <v>69219.95</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.645</v>
+        <v>13.89</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>-1549.72</v>
+        <v>-833.34</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.7389770723104</v>
+        <v>-2.010582010582</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>39897.98</v>
+        <v>40614.36</v>
       </c>
       <c r="N29" s="1">
-        <v>39897.98</v>
+        <v>40614.36</v>
       </c>
       <c r="O29" s="1">
         <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>646.0</v>
       </c>
       <c r="D30" s="1">
-        <v>131.3</v>
+        <v>145.5</v>
       </c>
       <c r="E30" s="1">
-        <v>131.8452012384</v>
+        <v>127.7952012384</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>85172.0</v>
+        <v>82555.7</v>
       </c>
       <c r="I30" s="1">
-        <v>-352.2</v>
+        <v>11437.3</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.41351617902597</v>
+        <v>13.854040363052</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>84819.8</v>
+        <v>93993.0</v>
       </c>
       <c r="N30" s="1">
-        <v>84819.8</v>
+        <v>93993.0</v>
       </c>
       <c r="O30" s="1">
         <v>0.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>369.0</v>
       </c>
       <c r="D31" s="1">
-        <v>190.15</v>
+        <v>248.0</v>
       </c>
       <c r="E31" s="1">
         <v>188.7486449864</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>69648.25</v>
       </c>
       <c r="I31" s="1">
-        <v>517.1</v>
+        <v>21863.75</v>
       </c>
       <c r="J31" s="1">
-        <v>0.7424450722021</v>
+        <v>31.391671721831</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>70165.35</v>
+        <v>91512.0</v>
       </c>
       <c r="N31" s="1">
-        <v>70165.35</v>
+        <v>91512.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.48</v>
+        <v>29.24</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-4715.28</v>
+        <v>-4955.04</v>
       </c>
       <c r="J32" s="1">
-        <v>-13.801169590643</v>
+        <v>-14.502923976608</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>29450.52</v>
+        <v>29210.76</v>
       </c>
       <c r="N32" s="1">
-        <v>29450.52</v>
+        <v>29210.76</v>
       </c>
       <c r="O32" s="1">
         <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
         <v>5314.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.24</v>
+        <v>79.3</v>
       </c>
       <c r="E33" s="1">
         <v>78.5284117426</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>417299.98</v>
       </c>
       <c r="I33" s="1">
-        <v>3781.38</v>
+        <v>4100.22</v>
       </c>
       <c r="J33" s="1">
-        <v>0.90615388958322</v>
+        <v>0.9825593569403</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>421081.36</v>
+        <v>421400.2</v>
       </c>
       <c r="N33" s="1">
-        <v>421081.36</v>
+        <v>421400.2</v>
       </c>
       <c r="O33" s="1">
         <v>0.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
         <v>5961.0</v>
       </c>
       <c r="D34" s="1">
-        <v>83.3</v>
+        <v>90.16</v>
       </c>
       <c r="E34" s="1">
         <v>76.0481580272</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>453323.07</v>
       </c>
       <c r="I34" s="1">
-        <v>43228.23</v>
+        <v>84120.69</v>
       </c>
       <c r="J34" s="1">
-        <v>9.5358548595376</v>
+        <v>18.5564546715</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>496551.3</v>
+        <v>537443.76</v>
       </c>
       <c r="N34" s="1">
-        <v>496551.3</v>
+        <v>537443.76</v>
       </c>
       <c r="O34" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>316745.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.08</v>
+        <v>11.2</v>
       </c>
       <c r="E35" s="1">
         <v>11.1997054413</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>3547450.7</v>
       </c>
       <c r="I35" s="1">
-        <v>-37916.1</v>
+        <v>93.3</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.0688266929263</v>
+        <v>0.0026300576918518</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3509534.6</v>
+        <v>3547544.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3509534.6</v>
+        <v>3547544.0</v>
       </c>
       <c r="O35" s="1">
         <v>2.0</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>726900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.628</v>
+        <v>10.634</v>
       </c>
       <c r="E36" s="1">
         <v>10.7182557023</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>7791100.07</v>
       </c>
       <c r="I36" s="1">
-        <v>-65606.87</v>
+        <v>-61245.47</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.84207453903233</v>
+        <v>-0.78609528115071</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7725493.2</v>
+        <v>7729854.6</v>
       </c>
       <c r="N36" s="1">
-        <v>7725493.2</v>
+        <v>7729854.6</v>
       </c>
       <c r="O36" s="1">
-        <v>4.41</v>
+        <v>4.35</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>1338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.34</v>
+        <v>51.62</v>
       </c>
       <c r="E37" s="1">
         <v>52.4771524664</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>70214.43</v>
       </c>
       <c r="I37" s="1">
-        <v>-2859.51</v>
+        <v>-1146.87</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.0725389353727</v>
+        <v>-1.6333821979328</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>67354.92</v>
+        <v>69067.56</v>
       </c>
       <c r="N37" s="1">
-        <v>67354.92</v>
+        <v>69067.56</v>
       </c>
       <c r="O37" s="1">
         <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>7108.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.35</v>
+        <v>12.196</v>
       </c>
       <c r="E38" s="1">
         <v>11.9557132808</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>84981.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-4305.41</v>
+        <v>1707.96</v>
       </c>
       <c r="J38" s="1">
-        <v>-5.0663081874217</v>
+        <v>2.0098089918936</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>80675.8</v>
+        <v>86689.17</v>
       </c>
       <c r="N38" s="1">
-        <v>80675.8</v>
+        <v>86689.17</v>
       </c>
       <c r="O38" s="1">
         <v>0.05</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
         <v>8101.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.42</v>
+        <v>25.86</v>
       </c>
       <c r="E39" s="1">
         <v>25.0622713245</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>203029.46</v>
       </c>
       <c r="I39" s="1">
-        <v>10998.96</v>
+        <v>6462.4</v>
       </c>
       <c r="J39" s="1">
-        <v>5.4174207033797</v>
+        <v>3.1829863508478</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>214028.42</v>
+        <v>209491.86</v>
       </c>
       <c r="N39" s="1">
-        <v>214028.42</v>
+        <v>209491.86</v>
       </c>
       <c r="O39" s="1">
         <v>0.12</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
         <v>27770.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.38</v>
+        <v>10.36</v>
       </c>
       <c r="E40" s="1">
         <v>10.5425941664</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>292767.84</v>
       </c>
       <c r="I40" s="1">
-        <v>-4515.24</v>
+        <v>-5070.64</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.5422595596566</v>
+        <v>-1.731966188636</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>288252.6</v>
+        <v>287697.2</v>
       </c>
       <c r="N40" s="1">
-        <v>288252.6</v>
+        <v>287697.2</v>
       </c>
       <c r="O40" s="1">
         <v>0.16</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.195</v>
+        <v>16.465</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>453.3</v>
+        <v>1269.24</v>
       </c>
       <c r="J41" s="1">
-        <v>0.93487067622312</v>
+        <v>2.6176378934247</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>48941.29</v>
+        <v>49757.23</v>
       </c>
       <c r="N41" s="1">
-        <v>48941.29</v>
+        <v>49757.23</v>
       </c>
       <c r="O41" s="1">
         <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>83.9</v>
+        <v>85.45</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-3141.6</v>
+        <v>-2588.25</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.4929881337648</v>
+        <v>-7.8209277238403</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29952.3</v>
+        <v>30505.65</v>
       </c>
       <c r="N42" s="1">
-        <v>29952.3</v>
+        <v>30505.65</v>
       </c>
       <c r="O42" s="1">
         <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
         <v>2513.0</v>
       </c>
       <c r="D43" s="1">
-        <v>31.48</v>
+        <v>34.75</v>
       </c>
       <c r="E43" s="1">
         <v>34.4103820135</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>86473.29</v>
       </c>
       <c r="I43" s="1">
-        <v>-7364.05</v>
+        <v>853.46</v>
       </c>
       <c r="J43" s="1">
-        <v>-8.5159822183243</v>
+        <v>0.9869637202424</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>79109.24</v>
+        <v>87326.75</v>
       </c>
       <c r="N43" s="1">
-        <v>79109.24</v>
+        <v>87326.75</v>
       </c>
       <c r="O43" s="1">
         <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
         <v>2888.0</v>
       </c>
       <c r="D44" s="1">
-        <v>70.52</v>
+        <v>77.36</v>
       </c>
       <c r="E44" s="1">
         <v>67.7100934903</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>195546.75</v>
       </c>
       <c r="I44" s="1">
-        <v>8115.01</v>
+        <v>27868.93</v>
       </c>
       <c r="J44" s="1">
-        <v>4.1499078864773</v>
+        <v>14.251799122205</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>203661.76</v>
+        <v>223415.68</v>
       </c>
       <c r="N44" s="1">
-        <v>203661.76</v>
+        <v>223415.68</v>
       </c>
       <c r="O44" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>53.75</v>
+        <v>56.65</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-4452.0</v>
+        <v>-2915.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-13.515687851971</v>
+        <v>-8.8495575221239</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>28487.5</v>
+        <v>30024.5</v>
       </c>
       <c r="N45" s="1">
-        <v>28487.5</v>
+        <v>30024.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
         <v>10968.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.365</v>
+        <v>17.135</v>
       </c>
       <c r="E46" s="1">
         <v>18.6079941648</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>204092.48</v>
       </c>
       <c r="I46" s="1">
-        <v>-24601.16</v>
+        <v>-16155.8</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.053927709634</v>
+        <v>-7.9159212529536</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>179491.32</v>
+        <v>187936.68</v>
       </c>
       <c r="N46" s="1">
-        <v>179491.32</v>
+        <v>187936.68</v>
       </c>
       <c r="O46" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
         <v>3337.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.24</v>
+        <v>66.58</v>
       </c>
       <c r="E47" s="1">
         <v>61.3765957447</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>204813.7</v>
       </c>
       <c r="I47" s="1">
-        <v>26240.18</v>
+        <v>17363.76</v>
       </c>
       <c r="J47" s="1">
-        <v>12.811730855895</v>
+        <v>8.477831316948</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>231053.88</v>
+        <v>222177.46</v>
       </c>
       <c r="N47" s="1">
-        <v>231053.88</v>
+        <v>222177.46</v>
       </c>
       <c r="O47" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
         <v>6542.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.62</v>
+        <v>19.35</v>
       </c>
       <c r="E48" s="1">
         <v>29.5096988688</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>193052.45</v>
       </c>
       <c r="I48" s="1">
-        <v>-77782.41</v>
+        <v>-66464.75</v>
       </c>
       <c r="J48" s="1">
-        <v>-40.290817340054</v>
+        <v>-34.4283379983</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>115270.04</v>
+        <v>126587.7</v>
       </c>
       <c r="N48" s="1">
-        <v>115270.04</v>
+        <v>126587.7</v>
       </c>
       <c r="O48" s="1">
         <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
         <v>8574.0</v>
       </c>
       <c r="D49" s="1">
-        <v>25.675</v>
+        <v>27.115</v>
       </c>
       <c r="E49" s="1">
         <v>29.9735910893</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>256993.57</v>
       </c>
       <c r="I49" s="1">
-        <v>-36856.12</v>
+        <v>-24509.56</v>
       </c>
       <c r="J49" s="1">
-        <v>-14.341261534287</v>
+        <v>-9.5370323856741</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>220137.45</v>
+        <v>232484.01</v>
       </c>
       <c r="N49" s="1">
-        <v>220137.45</v>
+        <v>232484.01</v>
       </c>
       <c r="O49" s="1">
         <v>0.13</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
         <v>1334.0</v>
       </c>
       <c r="D50" s="1">
-        <v>255.6</v>
+        <v>266.4</v>
       </c>
       <c r="E50" s="1">
         <v>223.5266116942</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>298184.5</v>
       </c>
       <c r="I50" s="1">
-        <v>42785.9</v>
+        <v>57193.1</v>
       </c>
       <c r="J50" s="1">
-        <v>14.348800826334</v>
+        <v>19.180440297869</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>340970.4</v>
+        <v>355377.6</v>
       </c>
       <c r="N50" s="1">
-        <v>340970.4</v>
+        <v>355377.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
         <v>4549.0</v>
       </c>
       <c r="D51" s="1">
-        <v>46.12</v>
+        <v>47.6</v>
       </c>
       <c r="E51" s="1">
         <v>49.7683446911</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>226396.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-16596.32</v>
+        <v>-9863.8</v>
       </c>
       <c r="J51" s="1">
-        <v>-7.3306530763326</v>
+        <v>-4.3568752479061</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>209799.88</v>
+        <v>216532.4</v>
       </c>
       <c r="N51" s="1">
-        <v>209799.88</v>
+        <v>216532.4</v>
       </c>
       <c r="O51" s="1">
         <v>0.12</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
         <v>5255.0</v>
       </c>
       <c r="D52" s="1">
-        <v>30.77</v>
+        <v>26.87</v>
       </c>
       <c r="E52" s="1">
-        <v>31.7393092293</v>
+        <v>30.7393092293</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>166790.07</v>
+        <v>161535.07</v>
       </c>
       <c r="I52" s="1">
-        <v>-5093.72</v>
+        <v>-20333.22</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.0539707789558</v>
+        <v>-12.587495706041</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>161696.35</v>
+        <v>141201.85</v>
       </c>
       <c r="N52" s="1">
-        <v>161696.35</v>
+        <v>141201.85</v>
       </c>
       <c r="O52" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
         <v>26643.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.705</v>
+        <v>18.7</v>
       </c>
       <c r="E53" s="1">
         <v>19.1287152348</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>509646.36</v>
       </c>
       <c r="I53" s="1">
-        <v>15353.96</v>
+        <v>-11422.26</v>
       </c>
       <c r="J53" s="1">
-        <v>3.0126694125707</v>
+        <v>-2.2412129069263</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>525000.32</v>
+        <v>498224.1</v>
       </c>
       <c r="N53" s="1">
-        <v>525000.32</v>
+        <v>498224.1</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
         <v>53601.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.71</v>
+        <v>4.595</v>
       </c>
       <c r="E54" s="1">
         <v>4.5165590194</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>242092.08</v>
       </c>
       <c r="I54" s="1">
-        <v>10368.63</v>
+        <v>4204.52</v>
       </c>
       <c r="J54" s="1">
-        <v>4.282928214752</v>
+        <v>1.7367441347111</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>252460.71</v>
+        <v>246296.6</v>
       </c>
       <c r="N54" s="1">
-        <v>252460.71</v>
+        <v>246296.6</v>
       </c>
       <c r="O54" s="1">
         <v>0.14</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
         <v>729.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.7</v>
+        <v>136.0</v>
       </c>
       <c r="E55" s="1">
         <v>145.2709876543</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>105902.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-6977.25</v>
+        <v>-6758.55</v>
       </c>
       <c r="J55" s="1">
-        <v>-6.5883682687527</v>
+        <v>-6.3818576606512</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>98925.3</v>
+        <v>99144.0</v>
       </c>
       <c r="N55" s="1">
-        <v>98925.3</v>
+        <v>99144.0</v>
       </c>
       <c r="O55" s="1">
         <v>0.06</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
         <v>5570.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.48</v>
+        <v>40.56</v>
       </c>
       <c r="E56" s="1">
         <v>43.3458527828</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>241436.4</v>
       </c>
       <c r="I56" s="1">
-        <v>-10392.8</v>
+        <v>-15517.2</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.3045704790164</v>
+        <v>-6.4270342003111</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>231043.6</v>
+        <v>225919.2</v>
       </c>
       <c r="N56" s="1">
-        <v>231043.6</v>
+        <v>225919.2</v>
       </c>
       <c r="O56" s="1">
         <v>0.13</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
         <v>71832.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.753</v>
+        <v>9.791</v>
       </c>
       <c r="E57" s="1">
         <v>6.0859665609</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>437167.15</v>
       </c>
       <c r="I57" s="1">
-        <v>263410.35</v>
+        <v>266139.96</v>
       </c>
       <c r="J57" s="1">
-        <v>60.253921183236</v>
+        <v>60.878307073164</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>700577.5</v>
+        <v>703307.11</v>
       </c>
       <c r="N57" s="1">
-        <v>700577.5</v>
+        <v>703307.11</v>
       </c>
       <c r="O57" s="1">
         <v>0.4</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
         <v>17750.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.97</v>
+        <v>28.28</v>
       </c>
       <c r="E58" s="1">
         <v>15.5038647887</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>275193.6</v>
       </c>
       <c r="I58" s="1">
-        <v>239023.9</v>
+        <v>226776.4</v>
       </c>
       <c r="J58" s="1">
-        <v>86.85663474732</v>
+        <v>82.406131537943</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>514217.5</v>
+        <v>501970.0</v>
       </c>
       <c r="N58" s="1">
-        <v>514217.5</v>
+        <v>501970.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
         <v>1502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>94.1</v>
+        <v>100.3</v>
       </c>
       <c r="E59" s="1">
         <v>103.841138482</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>155969.39</v>
       </c>
       <c r="I59" s="1">
-        <v>-14631.19</v>
+        <v>-5318.79</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.380808631745</v>
+        <v>-3.4101499018493</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>141338.2</v>
+        <v>150650.6</v>
       </c>
       <c r="N59" s="1">
-        <v>141338.2</v>
+        <v>150650.6</v>
       </c>
       <c r="O59" s="1">
         <v>0.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
         <v>1408.0</v>
       </c>
       <c r="D60" s="1">
-        <v>191.25</v>
+        <v>186.45</v>
       </c>
       <c r="E60" s="1">
         <v>186.3538849432</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>262386.27</v>
       </c>
       <c r="I60" s="1">
-        <v>6893.73</v>
+        <v>135.33</v>
       </c>
       <c r="J60" s="1">
-        <v>2.6273211628032</v>
+        <v>0.051576631658356</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>269280.0</v>
+        <v>262521.6</v>
       </c>
       <c r="N60" s="1">
-        <v>269280.0</v>
+        <v>262521.6</v>
       </c>
       <c r="O60" s="1">
         <v>0.15</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>66.9</v>
+        <v>61.54</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>-669.06</v>
+        <v>-3515.22</v>
       </c>
       <c r="J61" s="1">
-        <v>-1.8485915492958</v>
+        <v>-9.712441314554</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>35523.9</v>
+        <v>32677.74</v>
       </c>
       <c r="N61" s="1">
-        <v>35523.9</v>
+        <v>32677.74</v>
       </c>
       <c r="O61" s="1">
         <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>26.04</v>
+        <v>25.35</v>
       </c>
       <c r="E62" s="1">
         <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>488.7</v>
+        <v>-398.64</v>
       </c>
       <c r="J62" s="1">
-        <v>1.4809656368698</v>
+        <v>-1.2080461253975</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>33487.44</v>
+        <v>32600.1</v>
       </c>
       <c r="N62" s="1">
-        <v>33487.44</v>
+        <v>32600.1</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>217.0</v>
       </c>
       <c r="D63" s="1">
-        <v>295.5</v>
+        <v>296.1</v>
       </c>
       <c r="E63" s="1">
         <v>319.4589861751</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>69322.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-5199.1</v>
+        <v>-5068.9</v>
       </c>
       <c r="J63" s="1">
-        <v>-7.4998629595543</v>
+        <v>-7.3120454224164</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>64123.5</v>
+        <v>64253.7</v>
       </c>
       <c r="N63" s="1">
-        <v>64123.5</v>
+        <v>64253.7</v>
       </c>
       <c r="O63" s="1">
         <v>0.04</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
         <v>2449.0</v>
       </c>
       <c r="D64" s="1">
-        <v>57.28</v>
+        <v>57.68</v>
       </c>
       <c r="E64" s="1">
         <v>62.6796080033</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>153502.36</v>
       </c>
       <c r="I64" s="1">
-        <v>-13223.64</v>
+        <v>-12244.04</v>
       </c>
       <c r="J64" s="1">
-        <v>-8.614616739443</v>
+        <v>-7.9764506552212</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>140278.72</v>
+        <v>141258.32</v>
       </c>
       <c r="N64" s="1">
-        <v>140278.72</v>
+        <v>141258.32</v>
       </c>
       <c r="O64" s="1">
         <v>0.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>76.55</v>
+        <v>70.25</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-2539.3</v>
+        <v>-4927.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-8.048048048048</v>
+        <v>-15.615615615616</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>29012.45</v>
+        <v>26624.75</v>
       </c>
       <c r="N65" s="1">
-        <v>29012.45</v>
+        <v>26624.75</v>
       </c>
       <c r="O65" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.67</v>
+        <v>38.75</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>-796.38</v>
+        <v>-714.7</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.9771863117871</v>
+        <v>-1.7743979721166</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>39482.07</v>
+        <v>39563.75</v>
       </c>
       <c r="N66" s="1">
-        <v>39482.07</v>
+        <v>39563.75</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.46</v>
+        <v>37.42</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>-263.7</v>
+        <v>580.14</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.81610446137106</v>
+        <v>1.7954298150163</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>32048.34</v>
+        <v>32892.18</v>
       </c>
       <c r="N67" s="1">
-        <v>32048.34</v>
+        <v>32892.18</v>
       </c>
       <c r="O67" s="1">
         <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
         <v>1941.0</v>
       </c>
       <c r="D68" s="1">
-        <v>203.6</v>
+        <v>199.9</v>
       </c>
       <c r="E68" s="1">
         <v>152.5701597115</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>296138.68</v>
       </c>
       <c r="I68" s="1">
-        <v>99048.92</v>
+        <v>91867.22</v>
       </c>
       <c r="J68" s="1">
-        <v>33.446802693927</v>
+        <v>31.021688892515</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>395187.6</v>
+        <v>388005.9</v>
       </c>
       <c r="N68" s="1">
-        <v>395187.6</v>
+        <v>388005.9</v>
       </c>
       <c r="O68" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.15</v>
+        <v>60.1</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-2572.5</v>
+        <v>-3978.8</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.690440060698</v>
+        <v>-8.8012139605463</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>42634.9</v>
+        <v>41228.6</v>
       </c>
       <c r="N69" s="1">
-        <v>42634.9</v>
+        <v>41228.6</v>
       </c>
       <c r="O69" s="1">
         <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
         <v>10352.0</v>
       </c>
       <c r="D70" s="1">
-        <v>35.81</v>
+        <v>38.21</v>
       </c>
       <c r="E70" s="1">
         <v>35.2436292504</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>364842.05</v>
       </c>
       <c r="I70" s="1">
-        <v>5863.07</v>
+        <v>30707.87</v>
       </c>
       <c r="J70" s="1">
-        <v>1.6070159675947</v>
+        <v>8.4167573337558</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>370705.12</v>
+        <v>395549.92</v>
       </c>
       <c r="N70" s="1">
-        <v>370705.12</v>
+        <v>395549.92</v>
       </c>
       <c r="O70" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.204</v>
+        <v>8.948</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-4203.85</v>
+        <v>-4958.54</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.414869975786</v>
+        <v>-15.823154815166</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>27133.39</v>
+        <v>26378.7</v>
       </c>
       <c r="N71" s="1">
-        <v>27133.39</v>
+        <v>26378.7</v>
       </c>
       <c r="O71" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
         <v>490.0</v>
       </c>
       <c r="D72" s="1">
-        <v>269.8</v>
+        <v>265.0</v>
       </c>
       <c r="E72" s="1">
         <v>258.412244898</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>126622.0</v>
       </c>
       <c r="I72" s="1">
-        <v>5580.0</v>
+        <v>3228.0</v>
       </c>
       <c r="J72" s="1">
-        <v>4.4068171407812</v>
+        <v>2.5493200233767</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>132202.0</v>
+        <v>129850.0</v>
       </c>
       <c r="N72" s="1">
-        <v>132202.0</v>
+        <v>129850.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
         <v>3001.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.64</v>
+        <v>65.84</v>
       </c>
       <c r="E73" s="1">
         <v>77.8001332889</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>233478.2</v>
       </c>
       <c r="I73" s="1">
-        <v>-30490.56</v>
+        <v>-35892.36</v>
       </c>
       <c r="J73" s="1">
-        <v>-13.059274913033</v>
+        <v>-15.372895627943</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>202987.64</v>
+        <v>197585.84</v>
       </c>
       <c r="N73" s="1">
-        <v>202987.64</v>
+        <v>197585.84</v>
       </c>
       <c r="O73" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>958.0</v>
       </c>
       <c r="D74" s="1">
-        <v>64.78</v>
+        <v>64.04</v>
       </c>
       <c r="E74" s="1">
         <v>68.993256785</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>66095.54</v>
       </c>
       <c r="I74" s="1">
-        <v>-4036.3</v>
+        <v>-4745.22</v>
       </c>
       <c r="J74" s="1">
-        <v>-6.1067660541089</v>
+        <v>-7.1793346419441</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>62059.24</v>
+        <v>61350.32</v>
       </c>
       <c r="N74" s="1">
-        <v>62059.24</v>
+        <v>61350.32</v>
       </c>
       <c r="O74" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
         <v>175.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1667.5</v>
+        <v>1658.0</v>
       </c>
       <c r="E75" s="1">
         <v>1460.3038857143</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>255553.18</v>
       </c>
       <c r="I75" s="1">
-        <v>36259.32</v>
+        <v>34596.82</v>
       </c>
       <c r="J75" s="1">
-        <v>14.18856145715</v>
+        <v>13.538011931607</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>291812.5</v>
+        <v>290150.0</v>
       </c>
       <c r="N75" s="1">
-        <v>291812.5</v>
+        <v>290150.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>41.92</v>
+        <v>52.0</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-4480.74</v>
+        <v>2141.82</v>
       </c>
       <c r="J76" s="1">
-        <v>-13.992613869512</v>
+        <v>6.6885514977431</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>27541.44</v>
+        <v>34164.0</v>
       </c>
       <c r="N76" s="1">
-        <v>27541.44</v>
+        <v>34164.0</v>
       </c>
       <c r="O76" s="1">
         <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.42</v>
+        <v>26.84</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-3252.2</v>
+        <v>-4848.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.176991150442</v>
+        <v>-15.170670037927</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>28704.2</v>
+        <v>27108.4</v>
       </c>
       <c r="N77" s="1">
-        <v>28704.2</v>
+        <v>27108.4</v>
       </c>
       <c r="O77" s="1">
         <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
         <v>14315.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.36</v>
+        <v>19.99</v>
       </c>
       <c r="E78" s="1">
         <v>13.7745274188</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>197182.36</v>
       </c>
       <c r="I78" s="1">
-        <v>94271.04</v>
+        <v>88974.49</v>
       </c>
       <c r="J78" s="1">
-        <v>47.809063650521</v>
+        <v>45.122946089092</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>291453.4</v>
+        <v>286156.85</v>
       </c>
       <c r="N78" s="1">
-        <v>291453.4</v>
+        <v>286156.85</v>
       </c>
       <c r="O78" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
         <v>6322.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.8</v>
+        <v>52.12</v>
       </c>
       <c r="E79" s="1">
         <v>40.2678756723</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>254573.51</v>
       </c>
       <c r="I79" s="1">
-        <v>66584.09</v>
+        <v>74929.13</v>
       </c>
       <c r="J79" s="1">
-        <v>26.155152592271</v>
+        <v>29.433199864354</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>321157.6</v>
+        <v>329502.64</v>
       </c>
       <c r="N79" s="1">
-        <v>321157.6</v>
+        <v>329502.64</v>
       </c>
       <c r="O79" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
         <v>6480.0</v>
       </c>
       <c r="D80" s="1">
-        <v>38.96</v>
+        <v>53.6</v>
       </c>
       <c r="E80" s="1">
         <v>34.8628549383</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>225911.3</v>
       </c>
       <c r="I80" s="1">
-        <v>26549.5</v>
+        <v>121416.7</v>
       </c>
       <c r="J80" s="1">
-        <v>11.752178841873</v>
+        <v>53.745297379989</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>252460.8</v>
+        <v>347328.0</v>
       </c>
       <c r="N80" s="1">
-        <v>252460.8</v>
+        <v>347328.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
         <v>15049.0</v>
       </c>
       <c r="D81" s="1">
-        <v>22.945</v>
+        <v>23.88</v>
       </c>
       <c r="E81" s="1">
         <v>13.2401794139</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>199251.46</v>
       </c>
       <c r="I81" s="1">
-        <v>146047.85</v>
+        <v>160118.66</v>
       </c>
       <c r="J81" s="1">
-        <v>73.298258391683</v>
+        <v>80.360093722776</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>345299.31</v>
+        <v>359370.12</v>
       </c>
       <c r="N81" s="1">
-        <v>345299.31</v>
+        <v>359370.12</v>
       </c>
       <c r="O81" s="1">
         <v>0.2</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>34.54</v>
+        <v>36.64</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-3670.8</v>
+        <v>-1980.3</v>
       </c>
       <c r="J82" s="1">
-        <v>-11.662404092072</v>
+        <v>-6.2915601023018</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>27804.7</v>
+        <v>29495.2</v>
       </c>
       <c r="N82" s="1">
-        <v>27804.7</v>
+        <v>29495.2</v>
       </c>
       <c r="O82" s="1">
         <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
         <v>117290.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.321</v>
+        <v>5.671</v>
       </c>
       <c r="E83" s="1">
         <v>3.2189909626</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>377555.45</v>
       </c>
       <c r="I83" s="1">
-        <v>246544.64</v>
+        <v>287596.14</v>
       </c>
       <c r="J83" s="1">
-        <v>65.300246626025</v>
+        <v>76.173219059611</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>624100.09</v>
+        <v>665151.59</v>
       </c>
       <c r="N83" s="1">
-        <v>624100.09</v>
+        <v>665151.59</v>
       </c>
       <c r="O83" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
         <v>6167.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.135</v>
+        <v>13.99</v>
       </c>
       <c r="E84" s="1">
         <v>19.149380574</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>118094.23</v>
       </c>
       <c r="I84" s="1">
-        <v>-88.68</v>
+        <v>-31817.9</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.075092576495905</v>
+        <v>-26.942806604523</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>118005.55</v>
+        <v>86276.33</v>
       </c>
       <c r="N84" s="1">
-        <v>118005.55</v>
+        <v>86276.33</v>
       </c>
       <c r="O84" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>16.42</v>
+        <v>16.06</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>3098.81</v>
+        <v>2318.69</v>
       </c>
       <c r="J85" s="1">
-        <v>9.5396931287525</v>
+        <v>7.1380920613742</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>35582.14</v>
+        <v>34802.02</v>
       </c>
       <c r="N85" s="1">
-        <v>35582.14</v>
+        <v>34802.02</v>
       </c>
       <c r="O85" s="1">
         <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
         <v>1392.0</v>
       </c>
       <c r="D86" s="1">
-        <v>108.7</v>
+        <v>112.65</v>
       </c>
       <c r="E86" s="1">
         <v>114.1636494253</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>158915.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-7605.4</v>
+        <v>-2107.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-4.7858048098427</v>
+        <v>-1.3258593544506</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>151310.4</v>
+        <v>156808.8</v>
       </c>
       <c r="N86" s="1">
-        <v>151310.4</v>
+        <v>156808.8</v>
       </c>
       <c r="O86" s="1">
         <v>0.09</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
         <v>387.0</v>
       </c>
       <c r="D87" s="1">
-        <v>265.25</v>
+        <v>243.75</v>
       </c>
       <c r="E87" s="1">
         <v>546.615994832</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>211540.39</v>
       </c>
       <c r="I87" s="1">
-        <v>-108888.64</v>
+        <v>-117209.14</v>
       </c>
       <c r="J87" s="1">
-        <v>-51.474160561016</v>
+        <v>-55.407451976429</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>102651.75</v>
+        <v>94331.25</v>
       </c>
       <c r="N87" s="1">
-        <v>102651.75</v>
+        <v>94331.25</v>
       </c>
       <c r="O87" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>33.72</v>
+        <v>34.82</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-1957.0</v>
+        <v>-824.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-5.3340819764177</v>
+        <v>-2.2459292532285</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>34731.6</v>
+        <v>35864.6</v>
       </c>
       <c r="N88" s="1">
-        <v>34731.6</v>
+        <v>35864.6</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
         <v>1994.0</v>
       </c>
       <c r="D89" s="1">
-        <v>55.0</v>
+        <v>56.92</v>
       </c>
       <c r="E89" s="1">
         <v>63.4453961886</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>126510.12</v>
       </c>
       <c r="I89" s="1">
-        <v>-16840.12</v>
+        <v>-13011.64</v>
       </c>
       <c r="J89" s="1">
-        <v>-13.311282923453</v>
+        <v>-10.285058618235</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>109670.0</v>
+        <v>113498.48</v>
       </c>
       <c r="N89" s="1">
-        <v>109670.0</v>
+        <v>113498.48</v>
       </c>
       <c r="O89" s="1">
         <v>0.06</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>960.0</v>
       </c>
       <c r="D90" s="1">
-        <v>29.08</v>
+        <v>30.84</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-4179.2</v>
+        <v>-2489.6</v>
       </c>
       <c r="J90" s="1">
-        <v>-13.020937188435</v>
+        <v>-7.7567298105683</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>27916.8</v>
+        <v>29606.4</v>
       </c>
       <c r="N90" s="1">
-        <v>27916.8</v>
+        <v>29606.4</v>
       </c>
       <c r="O90" s="1">
         <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
         <v>91829.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.848</v>
+        <v>4.595</v>
       </c>
       <c r="E91" s="1">
         <v>3.5571636411</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>326650.78</v>
       </c>
       <c r="I91" s="1">
-        <v>118536.21</v>
+        <v>95303.48</v>
       </c>
       <c r="J91" s="1">
-        <v>36.288359697166</v>
+        <v>29.175953597907</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>445186.99</v>
+        <v>421954.26</v>
       </c>
       <c r="N91" s="1">
-        <v>445186.99</v>
+        <v>421954.26</v>
       </c>
       <c r="O91" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
         <v>3861.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.58</v>
+        <v>23.52</v>
       </c>
       <c r="E92" s="1">
         <v>26.8484900285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>103662.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-12619.64</v>
+        <v>-12851.3</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.173831843138</v>
+        <v>-12.39730809799</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>91042.38</v>
+        <v>90810.72</v>
       </c>
       <c r="N92" s="1">
-        <v>91042.38</v>
+        <v>90810.72</v>
       </c>
       <c r="O92" s="1">
         <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
         <v>2042.0</v>
       </c>
       <c r="D93" s="1">
-        <v>180.52</v>
+        <v>187.62</v>
       </c>
       <c r="E93" s="1">
         <v>153.0505288932</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>312529.18</v>
       </c>
       <c r="I93" s="1">
-        <v>56092.66</v>
+        <v>70590.86</v>
       </c>
       <c r="J93" s="1">
-        <v>17.947975289859</v>
+        <v>22.586966119452</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>368621.84</v>
+        <v>383120.04</v>
       </c>
       <c r="N93" s="1">
-        <v>368621.84</v>
+        <v>383120.04</v>
       </c>
       <c r="O93" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
         <v>1753.0</v>
       </c>
       <c r="D94" s="1">
-        <v>135.95</v>
+        <v>150.45</v>
       </c>
       <c r="E94" s="1">
         <v>76.2266514546</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>133625.32</v>
       </c>
       <c r="I94" s="1">
-        <v>104695.03</v>
+        <v>130113.53</v>
       </c>
       <c r="J94" s="1">
-        <v>78.349694504006</v>
+        <v>97.371912748273</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>238320.35</v>
+        <v>263738.85</v>
       </c>
       <c r="N94" s="1">
-        <v>238320.35</v>
+        <v>263738.85</v>
       </c>
       <c r="O94" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
         <v>2033.0</v>
       </c>
       <c r="D95" s="1">
-        <v>62.26</v>
+        <v>52.54</v>
       </c>
       <c r="E95" s="1">
         <v>56.8768519429</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>115630.64</v>
       </c>
       <c r="I95" s="1">
-        <v>10943.94</v>
+        <v>-8816.82</v>
       </c>
       <c r="J95" s="1">
-        <v>9.4645675229334</v>
+        <v>-7.6249859033903</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>126574.58</v>
+        <v>106813.82</v>
       </c>
       <c r="N95" s="1">
-        <v>126574.58</v>
+        <v>106813.82</v>
       </c>
       <c r="O95" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
         <v>1176.0</v>
       </c>
       <c r="D96" s="1">
-        <v>358.2</v>
+        <v>373.8</v>
       </c>
       <c r="E96" s="1">
         <v>397.994744898</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>468041.82</v>
       </c>
       <c r="I96" s="1">
-        <v>-46798.62</v>
+        <v>-28453.02</v>
       </c>
       <c r="J96" s="1">
-        <v>-9.9988116446518</v>
+        <v>-6.0791619005327</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>421243.2</v>
+        <v>439588.8</v>
       </c>
       <c r="N96" s="1">
-        <v>421243.2</v>
+        <v>439588.8</v>
       </c>
       <c r="O96" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
         <v>6780.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.5</v>
+        <v>26.03</v>
       </c>
       <c r="E97" s="1">
         <v>20.8014159292</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>141033.6</v>
       </c>
       <c r="I97" s="1">
-        <v>31856.4</v>
+        <v>35449.8</v>
       </c>
       <c r="J97" s="1">
-        <v>22.587808862569</v>
+        <v>25.135712340889</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>172890.0</v>
+        <v>176483.4</v>
       </c>
       <c r="N97" s="1">
-        <v>172890.0</v>
+        <v>176483.4</v>
       </c>
       <c r="O97" s="1">
         <v>0.1</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
         <v>1248.0</v>
       </c>
       <c r="D98" s="1">
-        <v>471.05</v>
+        <v>467.45</v>
       </c>
       <c r="E98" s="1">
         <v>611.9937580128</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>763768.21</v>
       </c>
       <c r="I98" s="1">
-        <v>-175897.81</v>
+        <v>-180390.61</v>
       </c>
       <c r="J98" s="1">
-        <v>-23.030260712213</v>
+        <v>-23.618502005995</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>587870.4</v>
+        <v>583377.6</v>
       </c>
       <c r="N98" s="1">
-        <v>587870.4</v>
+        <v>583377.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
         <v>3558.0</v>
       </c>
       <c r="D99" s="1">
-        <v>52.71</v>
+        <v>49.525</v>
       </c>
       <c r="E99" s="1">
         <v>58.5894294547</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>208461.19</v>
       </c>
       <c r="I99" s="1">
-        <v>-20919.01</v>
+        <v>-32251.24</v>
       </c>
       <c r="J99" s="1">
-        <v>-10.034966220811</v>
+        <v>-15.471100400031</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>187542.18</v>
+        <v>176209.95</v>
       </c>
       <c r="N99" s="1">
-        <v>187542.18</v>
+        <v>176209.95</v>
       </c>
       <c r="O99" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
         <v>1681.0</v>
       </c>
       <c r="D100" s="1">
-        <v>109.8</v>
+        <v>109.15</v>
       </c>
       <c r="E100" s="1">
         <v>113.8374241523</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>191360.71</v>
       </c>
       <c r="I100" s="1">
-        <v>-6786.91</v>
+        <v>-7879.56</v>
       </c>
       <c r="J100" s="1">
-        <v>-3.5466580365426</v>
+        <v>-4.1176477658345</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>184573.8</v>
+        <v>183481.15</v>
       </c>
       <c r="N100" s="1">
-        <v>184573.8</v>
+        <v>183481.15</v>
       </c>
       <c r="O100" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.09</v>
+        <v>14.94</v>
       </c>
       <c r="E101" s="1">
         <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>9641.55</v>
+        <v>9202.8</v>
       </c>
       <c r="J101" s="1">
-        <v>27.949195140405</v>
+        <v>26.677334353721</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>44138.25</v>
+        <v>43699.5</v>
       </c>
       <c r="N101" s="1">
-        <v>44138.25</v>
+        <v>43699.5</v>
       </c>
       <c r="O101" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
         <v>3281.0</v>
       </c>
       <c r="D102" s="1">
-        <v>53.16</v>
+        <v>54.98</v>
       </c>
       <c r="E102" s="1">
         <v>52.1540688814</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>171117.5</v>
       </c>
       <c r="I102" s="1">
-        <v>3300.46</v>
+        <v>9271.88</v>
       </c>
       <c r="J102" s="1">
-        <v>1.9287682440428</v>
+        <v>5.4184288573641</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>174417.96</v>
+        <v>180389.38</v>
       </c>
       <c r="N102" s="1">
-        <v>174417.96</v>
+        <v>180389.38</v>
       </c>
       <c r="O102" s="1">
         <v>0.1</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
         <v>319.0</v>
       </c>
       <c r="D103" s="1">
-        <v>545.0</v>
+        <v>540.8</v>
       </c>
       <c r="E103" s="1">
         <v>229.6088714734</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>73245.23</v>
       </c>
       <c r="I103" s="1">
-        <v>100609.77</v>
+        <v>99269.97</v>
       </c>
       <c r="J103" s="1">
-        <v>137.36016666205</v>
+        <v>135.5309690474</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>173855.0</v>
+        <v>172515.2</v>
       </c>
       <c r="N103" s="1">
-        <v>173855.0</v>
+        <v>172515.2</v>
       </c>
       <c r="O103" s="1">
         <v>0.1</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
         <v>33908.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.302</v>
+        <v>3.872</v>
       </c>
       <c r="E104" s="1">
         <v>3.4595089654</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>117305.03</v>
       </c>
       <c r="I104" s="1">
-        <v>-5340.81</v>
+        <v>13986.75</v>
       </c>
       <c r="J104" s="1">
-        <v>-4.5529249683496</v>
+        <v>11.923401750121</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>111964.22</v>
+        <v>131291.78</v>
       </c>
       <c r="N104" s="1">
-        <v>111964.22</v>
+        <v>131291.78</v>
       </c>
       <c r="O104" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
         <v>2225.0</v>
       </c>
       <c r="D105" s="1">
-        <v>69.6</v>
+        <v>73.34</v>
       </c>
       <c r="E105" s="1">
         <v>69.1610696629</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>153883.38</v>
       </c>
       <c r="I105" s="1">
-        <v>976.62</v>
+        <v>9298.12</v>
       </c>
       <c r="J105" s="1">
-        <v>0.63464943387648</v>
+        <v>6.0423159408118</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>154860.0</v>
+        <v>163181.5</v>
       </c>
       <c r="N105" s="1">
-        <v>154860.0</v>
+        <v>163181.5</v>
       </c>
       <c r="O105" s="1">
         <v>0.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
         <v>37668.0</v>
       </c>
       <c r="D106" s="1">
-        <v>7.35</v>
+        <v>9.276</v>
       </c>
       <c r="E106" s="1">
         <v>4.8934127111</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>184325.07</v>
       </c>
       <c r="I106" s="1">
-        <v>92534.73</v>
+        <v>165083.3</v>
       </c>
       <c r="J106" s="1">
-        <v>50.201923156736</v>
+        <v>89.560958799582</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>276859.8</v>
+        <v>349408.37</v>
       </c>
       <c r="N106" s="1">
-        <v>276859.8</v>
+        <v>349408.37</v>
       </c>
       <c r="O106" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
         <v>16193.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.145</v>
+        <v>15.8</v>
       </c>
       <c r="E107" s="1">
         <v>16.3399462731</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>264592.75</v>
       </c>
       <c r="I107" s="1">
-        <v>-19349.76</v>
+        <v>-8743.35</v>
       </c>
       <c r="J107" s="1">
-        <v>-7.3130348431694</v>
+        <v>-3.3044556209496</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>245242.99</v>
+        <v>255849.4</v>
       </c>
       <c r="N107" s="1">
-        <v>245242.99</v>
+        <v>255849.4</v>
       </c>
       <c r="O107" s="1">
         <v>0.14</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1327.0</v>
+        <v>1771.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4788.12</v>
+        <v>4795.41</v>
       </c>
       <c r="E108" s="1">
-        <v>4778.4009721176</v>
+        <v>4786.6214172784</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>6340938.09</v>
+        <v>8477106.53</v>
       </c>
       <c r="I108" s="1">
-        <v>12897.15</v>
+        <v>15564.58</v>
       </c>
       <c r="J108" s="1">
-        <v>0.20339498378544</v>
+        <v>0.1836072242919</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>6353835.24</v>
+        <v>8492671.11</v>
       </c>
       <c r="N108" s="1">
-        <v>6353835.24</v>
+        <v>8492671.11</v>
       </c>
       <c r="O108" s="1">
-        <v>3.63</v>
+        <v>4.78</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
         <v>13725.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.89</v>
+        <v>17.385</v>
       </c>
       <c r="E109" s="1">
         <v>18.1580684882</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>249219.49</v>
       </c>
       <c r="I109" s="1">
-        <v>-3679.24</v>
+        <v>-10610.36</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.476305083523</v>
+        <v>-4.2574358851308</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>245540.25</v>
+        <v>238609.13</v>
       </c>
       <c r="N109" s="1">
-        <v>245540.25</v>
+        <v>238609.13</v>
       </c>
       <c r="O109" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
         <v>1318.0</v>
       </c>
       <c r="D110" s="1">
-        <v>71.7</v>
+        <v>67.75</v>
       </c>
       <c r="E110" s="1">
         <v>67.824430956</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>89392.6</v>
       </c>
       <c r="I110" s="1">
-        <v>5108.0</v>
+        <v>-98.1</v>
       </c>
       <c r="J110" s="1">
-        <v>5.7141195132483</v>
+        <v>-0.10974062730025</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>94500.6</v>
+        <v>89294.5</v>
       </c>
       <c r="N110" s="1">
-        <v>94500.6</v>
+        <v>89294.5</v>
       </c>
       <c r="O110" s="1">
         <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
         <v>4550.0</v>
       </c>
       <c r="D111" s="1">
-        <v>20.87</v>
+        <v>22.23</v>
       </c>
       <c r="E111" s="1">
         <v>22.5882373626</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>102776.48</v>
       </c>
       <c r="I111" s="1">
-        <v>-7817.98</v>
+        <v>-1629.98</v>
       </c>
       <c r="J111" s="1">
-        <v>-7.606779294251</v>
+        <v>-1.585946512276</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>94958.5</v>
+        <v>101146.5</v>
       </c>
       <c r="N111" s="1">
-        <v>94958.5</v>
+        <v>101146.5</v>
       </c>
       <c r="O111" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
         <v>2764.0</v>
       </c>
       <c r="D112" s="1">
-        <v>40.02</v>
+        <v>40.77</v>
       </c>
       <c r="E112" s="1">
         <v>31.2906910275</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>86487.47</v>
       </c>
       <c r="I112" s="1">
-        <v>24127.81</v>
+        <v>26200.81</v>
       </c>
       <c r="J112" s="1">
-        <v>27.897463066037</v>
+        <v>30.294342059029</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>110615.28</v>
+        <v>112688.28</v>
       </c>
       <c r="N112" s="1">
-        <v>110615.28</v>
+        <v>112688.28</v>
       </c>
       <c r="O112" s="1">
         <v>0.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.5</v>
+        <v>18.38</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>2286.84</v>
+        <v>4052.12</v>
       </c>
       <c r="J113" s="1">
-        <v>6.9682151589242</v>
+        <v>12.347188264059</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>35105.0</v>
+        <v>36870.28</v>
       </c>
       <c r="N113" s="1">
-        <v>35105.0</v>
+        <v>36870.28</v>
       </c>
       <c r="O113" s="1">
         <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>22.05</v>
+        <v>25.09</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>-2373.48</v>
+        <v>1846.04</v>
       </c>
       <c r="J114" s="1">
-        <v>-7.1969696969697</v>
+        <v>5.5976430976431</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>30605.4</v>
+        <v>34824.92</v>
       </c>
       <c r="N114" s="1">
-        <v>30605.4</v>
+        <v>34824.92</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
         <v>3874.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.31</v>
+        <v>32.635</v>
       </c>
       <c r="E115" s="1">
         <v>41.5130201342</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>160821.44</v>
       </c>
       <c r="I115" s="1">
-        <v>-24030.5</v>
+        <v>-34393.45</v>
       </c>
       <c r="J115" s="1">
-        <v>-14.942348482889</v>
+        <v>-21.386109961458</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>136790.94</v>
+        <v>126427.99</v>
       </c>
       <c r="N115" s="1">
-        <v>136790.94</v>
+        <v>126427.99</v>
       </c>
       <c r="O115" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>22.42</v>
+        <v>24.9</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>-6546.1</v>
+        <v>-3545.3</v>
       </c>
       <c r="J116" s="1">
-        <v>-19.439453826806</v>
+        <v>-10.528206970895</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>27128.2</v>
+        <v>30129.0</v>
       </c>
       <c r="N116" s="1">
-        <v>27128.2</v>
+        <v>30129.0</v>
       </c>
       <c r="O116" s="1">
         <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>82.05</v>
+        <v>91.45</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>-3165.9</v>
+        <v>274.5</v>
       </c>
       <c r="J117" s="1">
-        <v>-9.5369349503859</v>
+        <v>0.82690187431092</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>30030.3</v>
+        <v>33470.7</v>
       </c>
       <c r="N117" s="1">
-        <v>30030.3</v>
+        <v>33470.7</v>
       </c>
       <c r="O117" s="1">
         <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>34.38</v>
+        <v>34.62</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>-2626.95</v>
+        <v>-2373.75</v>
       </c>
       <c r="J118" s="1">
-        <v>-6.753458096013</v>
+        <v>-6.1025223759154</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>36270.9</v>
+        <v>36524.1</v>
       </c>
       <c r="N118" s="1">
-        <v>36270.9</v>
+        <v>36524.1</v>
       </c>
       <c r="O118" s="1">
         <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
         <v>1732.0</v>
       </c>
       <c r="D119" s="1">
-        <v>287.3</v>
+        <v>274.0</v>
       </c>
       <c r="E119" s="1">
         <v>237.8431639723</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>411944.36</v>
       </c>
       <c r="I119" s="1">
-        <v>85659.24</v>
+        <v>62623.64</v>
       </c>
       <c r="J119" s="1">
-        <v>20.793885853905</v>
+        <v>15.201965624678</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>497603.6</v>
+        <v>474568.0</v>
       </c>
       <c r="N119" s="1">
-        <v>497603.6</v>
+        <v>474568.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
         <v>58483.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.025</v>
+        <v>4.522</v>
       </c>
       <c r="E120" s="1">
         <v>2.6564683754</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>155358.24</v>
       </c>
       <c r="I120" s="1">
-        <v>80035.84</v>
+        <v>109101.89</v>
       </c>
       <c r="J120" s="1">
-        <v>51.516958482537</v>
+        <v>70.226007967135</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>235394.08</v>
+        <v>264460.13</v>
       </c>
       <c r="N120" s="1">
-        <v>235394.08</v>
+        <v>264460.13</v>
       </c>
       <c r="O120" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
         <v>12407.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.254</v>
+        <v>8.944</v>
       </c>
       <c r="E121" s="1">
         <v>9.3764713468</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>116333.88</v>
       </c>
       <c r="I121" s="1">
-        <v>-1519.5</v>
+        <v>-5365.67</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.3061543206502</v>
+        <v>-4.6123021083798</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>114814.38</v>
+        <v>110968.21</v>
       </c>
       <c r="N121" s="1">
-        <v>114814.38</v>
+        <v>110968.21</v>
       </c>
       <c r="O121" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
         <v>5666.0</v>
       </c>
       <c r="D122" s="1">
-        <v>82.58</v>
+        <v>78.9</v>
       </c>
       <c r="E122" s="1">
         <v>91.3538475115</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>517610.9</v>
       </c>
       <c r="I122" s="1">
-        <v>-49712.62</v>
+        <v>-70563.5</v>
       </c>
       <c r="J122" s="1">
-        <v>-9.6042451965366</v>
+        <v>-13.632537491</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>467898.28</v>
+        <v>447047.4</v>
       </c>
       <c r="N122" s="1">
-        <v>467898.28</v>
+        <v>447047.4</v>
       </c>
       <c r="O122" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
         <v>5074.0</v>
       </c>
       <c r="D123" s="1">
-        <v>148.9</v>
+        <v>148.96</v>
       </c>
       <c r="E123" s="1">
         <v>170.64798581</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>865867.88</v>
       </c>
       <c r="I123" s="1">
-        <v>-110349.28</v>
+        <v>-110044.84</v>
       </c>
       <c r="J123" s="1">
-        <v>-12.744355409049</v>
+        <v>-12.70919531049</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>755518.6</v>
+        <v>755823.04</v>
       </c>
       <c r="N123" s="1">
-        <v>755518.6</v>
+        <v>755823.04</v>
       </c>
       <c r="O123" s="1">
         <v>0.43</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
         <v>11459.0</v>
       </c>
       <c r="D124" s="1">
-        <v>35.48</v>
+        <v>36.2</v>
       </c>
       <c r="E124" s="1">
         <v>32.6745361724</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>374417.51</v>
       </c>
       <c r="I124" s="1">
-        <v>32147.81</v>
+        <v>40398.29</v>
       </c>
       <c r="J124" s="1">
-        <v>8.5860861582034</v>
+        <v>10.789636948336</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>406565.32</v>
+        <v>414815.8</v>
       </c>
       <c r="N124" s="1">
-        <v>406565.32</v>
+        <v>414815.8</v>
       </c>
       <c r="O124" s="1">
         <v>0.23</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
         <v>3002.0</v>
       </c>
       <c r="D125" s="1">
-        <v>236.15</v>
+        <v>275.1</v>
       </c>
       <c r="E125" s="1">
         <v>142.6529813458</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>428244.25</v>
       </c>
       <c r="I125" s="1">
-        <v>280678.05</v>
+        <v>397605.95</v>
       </c>
       <c r="J125" s="1">
-        <v>65.54158053494</v>
+        <v>92.845601546314</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>708922.3</v>
+        <v>825850.2</v>
       </c>
       <c r="N125" s="1">
-        <v>708922.3</v>
+        <v>825850.2</v>
       </c>
       <c r="O125" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
         <v>4105.0</v>
       </c>
       <c r="D126" s="1">
-        <v>149.7</v>
+        <v>177.42</v>
       </c>
       <c r="E126" s="1">
         <v>126.8363142509</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>520663.07</v>
       </c>
       <c r="I126" s="1">
-        <v>93855.43</v>
+        <v>207646.03</v>
       </c>
       <c r="J126" s="1">
-        <v>18.02613540461</v>
+        <v>39.881075106786</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>614518.5</v>
+        <v>728309.1</v>
       </c>
       <c r="N126" s="1">
-        <v>614518.5</v>
+        <v>728309.1</v>
       </c>
       <c r="O126" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
         <v>3691.0</v>
       </c>
       <c r="D127" s="1">
-        <v>213.35</v>
+        <v>251.85</v>
       </c>
       <c r="E127" s="1">
         <v>188.5447439718</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>695918.65</v>
       </c>
       <c r="I127" s="1">
-        <v>91556.2</v>
+        <v>233659.7</v>
       </c>
       <c r="J127" s="1">
-        <v>13.15616415798</v>
+        <v>33.575720380536</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>787474.85</v>
+        <v>929578.35</v>
       </c>
       <c r="N127" s="1">
-        <v>787474.85</v>
+        <v>929578.35</v>
       </c>
       <c r="O127" s="1">
-        <v>0.45</v>
+        <v>0.52</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
         <v>4057.0</v>
       </c>
       <c r="D128" s="1">
-        <v>18.77</v>
+        <v>20.08</v>
       </c>
       <c r="E128" s="1">
         <v>19.6168893271</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>79585.72</v>
       </c>
       <c r="I128" s="1">
-        <v>-3435.83</v>
+        <v>1878.84</v>
       </c>
       <c r="J128" s="1">
-        <v>-4.3171438293201</v>
+        <v>2.3607752747603</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>76149.89</v>
+        <v>81464.56</v>
       </c>
       <c r="N128" s="1">
-        <v>76149.89</v>
+        <v>81464.56</v>
       </c>
       <c r="O128" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
         <v>3813.0</v>
       </c>
       <c r="D129" s="1">
-        <v>64.24</v>
+        <v>70.03</v>
       </c>
       <c r="E129" s="1">
         <v>36.8039155521</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>140333.33</v>
       </c>
       <c r="I129" s="1">
-        <v>104613.79</v>
+        <v>126691.06</v>
       </c>
       <c r="J129" s="1">
-        <v>74.546645476167</v>
+        <v>90.278667227522</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>244947.12</v>
+        <v>267024.39</v>
       </c>
       <c r="N129" s="1">
-        <v>244947.12</v>
+        <v>267024.39</v>
       </c>
       <c r="O129" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>124.1</v>
+        <v>113.2</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>-1931.2</v>
+        <v>-4896.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-5.4115853658537</v>
+        <v>-13.719512195122</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>33755.2</v>
+        <v>30790.4</v>
       </c>
       <c r="N130" s="1">
-        <v>33755.2</v>
+        <v>30790.4</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>44.02</v>
+        <v>48.78</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-6800.96</v>
+        <v>-2983.44</v>
       </c>
       <c r="J131" s="1">
-        <v>-16.152380952381</v>
+        <v>-7.0857142857143</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>35304.04</v>
+        <v>39121.56</v>
       </c>
       <c r="N131" s="1">
-        <v>35304.04</v>
+        <v>39121.56</v>
       </c>
       <c r="O131" s="1">
         <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
         <v>3243.0</v>
       </c>
       <c r="D132" s="1">
-        <v>29.08</v>
+        <v>42.365</v>
       </c>
       <c r="E132" s="1">
         <v>25.1616342892</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>81599.18</v>
       </c>
       <c r="I132" s="1">
-        <v>12707.26</v>
+        <v>55790.52</v>
       </c>
       <c r="J132" s="1">
-        <v>15.572779040182</v>
+        <v>68.371422359882</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>94306.44</v>
+        <v>137389.7</v>
       </c>
       <c r="N132" s="1">
-        <v>94306.44</v>
+        <v>137389.7</v>
       </c>
       <c r="O132" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.05</v>
+        <v>9.63</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>-4126.38</v>
+        <v>-5317.5</v>
       </c>
       <c r="J133" s="1">
-        <v>-12.64667535854</v>
+        <v>-16.297262059974</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>28501.8</v>
+        <v>27310.68</v>
       </c>
       <c r="N133" s="1">
-        <v>28501.8</v>
+        <v>27310.68</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
         <v>10052.0</v>
       </c>
       <c r="D134" s="1">
-        <v>38.46</v>
+        <v>40.1</v>
       </c>
       <c r="E134" s="1">
         <v>30.1805471548</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>303374.86</v>
       </c>
       <c r="I134" s="1">
-        <v>83225.06</v>
+        <v>99710.34</v>
       </c>
       <c r="J134" s="1">
-        <v>27.433077348598</v>
+        <v>32.867041125293</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>386599.92</v>
+        <v>403085.2</v>
       </c>
       <c r="N134" s="1">
-        <v>386599.92</v>
+        <v>403085.2</v>
       </c>
       <c r="O134" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>49.15</v>
+        <v>55.42</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-1477.22</v>
+        <v>2497.96</v>
       </c>
       <c r="J135" s="1">
-        <v>-4.5260295260295</v>
+        <v>7.6534576534577</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>31161.1</v>
+        <v>35136.28</v>
       </c>
       <c r="N135" s="1">
-        <v>31161.1</v>
+        <v>35136.28</v>
       </c>
       <c r="O135" s="1">
         <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>6854.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.03</v>
+        <v>10.15</v>
       </c>
       <c r="E136" s="1">
         <v>10.1791654508</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>69768.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-1022.38</v>
+        <v>-199.9</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.4653996101365</v>
+        <v>-0.286521041165</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>68745.62</v>
+        <v>69568.1</v>
       </c>
       <c r="N136" s="1">
-        <v>68745.62</v>
+        <v>69568.1</v>
       </c>
       <c r="O136" s="1">
         <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
         <v>479.0</v>
       </c>
       <c r="D137" s="1">
-        <v>267.5</v>
+        <v>231.2</v>
       </c>
       <c r="E137" s="1">
         <v>254.7246346555</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>122013.1</v>
       </c>
       <c r="I137" s="1">
-        <v>6119.4</v>
+        <v>-11268.3</v>
       </c>
       <c r="J137" s="1">
-        <v>5.0153631044535</v>
+        <v>-9.23531981402</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>128132.5</v>
+        <v>110744.8</v>
       </c>
       <c r="N137" s="1">
-        <v>128132.5</v>
+        <v>110744.8</v>
       </c>
       <c r="O137" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
         <v>617.0</v>
       </c>
       <c r="D138" s="1">
-        <v>264.5</v>
+        <v>237.9</v>
       </c>
       <c r="E138" s="1">
         <v>252.6818476499</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>155904.7</v>
       </c>
       <c r="I138" s="1">
-        <v>7291.8</v>
+        <v>-9120.4</v>
       </c>
       <c r="J138" s="1">
-        <v>4.6770879902915</v>
+        <v>-5.8499839966338</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>163196.5</v>
+        <v>146784.3</v>
       </c>
       <c r="N138" s="1">
-        <v>163196.5</v>
+        <v>146784.3</v>
       </c>
       <c r="O138" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>16.35</v>
+        <v>17.06</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>-3009.34</v>
+        <v>-1729.92</v>
       </c>
       <c r="J139" s="1">
-        <v>-9.2674805771365</v>
+        <v>-5.3274139844617</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>29462.7</v>
+        <v>30742.12</v>
       </c>
       <c r="N139" s="1">
-        <v>29462.7</v>
+        <v>30742.12</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
         <v>2370.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.46</v>
+        <v>103.3</v>
       </c>
       <c r="E140" s="1">
         <v>104.057814346</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>246617.02</v>
       </c>
       <c r="I140" s="1">
-        <v>-13266.82</v>
+        <v>-1796.02</v>
       </c>
       <c r="J140" s="1">
-        <v>-5.3795232786448</v>
+        <v>-0.72826279386557</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>233350.2</v>
+        <v>244821.0</v>
       </c>
       <c r="N140" s="1">
-        <v>233350.2</v>
+        <v>244821.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
         <v>8740.0</v>
       </c>
       <c r="D141" s="1">
-        <v>62.66</v>
+        <v>64.39</v>
       </c>
       <c r="E141" s="1">
         <v>66.2586464531</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>579100.57</v>
       </c>
       <c r="I141" s="1">
-        <v>-31452.17</v>
+        <v>-16331.97</v>
       </c>
       <c r="J141" s="1">
-        <v>-5.4312103336386</v>
+        <v>-2.820230344446</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>547648.4</v>
+        <v>562768.6</v>
       </c>
       <c r="N141" s="1">
-        <v>547648.4</v>
+        <v>562768.6</v>
       </c>
       <c r="O141" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>20.56</v>
+        <v>22.09</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>-1093.2</v>
+        <v>1694.46</v>
       </c>
       <c r="J142" s="1">
-        <v>-2.8355387523629</v>
+        <v>4.3950850661626</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>37460.32</v>
+        <v>40247.98</v>
       </c>
       <c r="N142" s="1">
-        <v>37460.32</v>
+        <v>40247.98</v>
       </c>
       <c r="O142" s="1">
         <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
         <v>5431.0</v>
       </c>
       <c r="D143" s="1">
-        <v>17.105</v>
+        <v>19.775</v>
       </c>
       <c r="E143" s="1">
         <v>18.9564242313</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>102952.34</v>
       </c>
       <c r="I143" s="1">
-        <v>-10055.08</v>
+        <v>4445.69</v>
       </c>
       <c r="J143" s="1">
-        <v>-9.766732839681</v>
+        <v>4.3182019952145</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>92897.26</v>
+        <v>107398.03</v>
       </c>
       <c r="N143" s="1">
-        <v>92897.26</v>
+        <v>107398.03</v>
       </c>
       <c r="O143" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>2660.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.71</v>
+        <v>24.86</v>
       </c>
       <c r="E144" s="1">
         <v>26.9688345865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>71737.1</v>
       </c>
       <c r="I144" s="1">
-        <v>-688.5</v>
+        <v>-5609.5</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.95975443668618</v>
+        <v>-7.8195243465376</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>71048.6</v>
+        <v>66127.6</v>
       </c>
       <c r="N144" s="1">
-        <v>71048.6</v>
+        <v>66127.6</v>
       </c>
       <c r="O144" s="1">
         <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
         <v>8816.0</v>
       </c>
       <c r="D145" s="1">
-        <v>22.04</v>
+        <v>25.17</v>
       </c>
       <c r="E145" s="1">
         <v>19.8834720962</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>175292.69</v>
       </c>
       <c r="I145" s="1">
-        <v>19011.95</v>
+        <v>46606.03</v>
       </c>
       <c r="J145" s="1">
-        <v>10.845831620246</v>
+        <v>26.587549087187</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>194304.64</v>
+        <v>221898.72</v>
       </c>
       <c r="N145" s="1">
-        <v>194304.64</v>
+        <v>221898.72</v>
       </c>
       <c r="O145" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
         <v>3888.0</v>
       </c>
       <c r="D146" s="1">
-        <v>68.2</v>
+        <v>65.15</v>
       </c>
       <c r="E146" s="1">
         <v>60.6316229424</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>235735.75</v>
       </c>
       <c r="I146" s="1">
-        <v>29425.85</v>
+        <v>17567.45</v>
       </c>
       <c r="J146" s="1">
-        <v>12.482557270164</v>
+        <v>7.4521789758236</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>265161.6</v>
+        <v>253303.2</v>
       </c>
       <c r="N146" s="1">
-        <v>265161.6</v>
+        <v>253303.2</v>
       </c>
       <c r="O146" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>78.1</v>
+        <v>78.3</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-1587.3</v>
+        <v>-1505.9</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.7560975609756</v>
+        <v>-4.5121951219512</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>31786.7</v>
+        <v>31868.1</v>
       </c>
       <c r="N147" s="1">
-        <v>31786.7</v>
+        <v>31868.1</v>
       </c>
       <c r="O147" s="1">
         <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
         <v>1491.0</v>
       </c>
       <c r="D148" s="1">
-        <v>131.6</v>
+        <v>127.75</v>
       </c>
       <c r="E148" s="1">
         <v>102.8667940979</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>153374.39</v>
       </c>
       <c r="I148" s="1">
-        <v>42841.21</v>
+        <v>37100.86</v>
       </c>
       <c r="J148" s="1">
-        <v>27.9324403507</v>
+        <v>24.189735978738</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>196215.6</v>
+        <v>190475.25</v>
       </c>
       <c r="N148" s="1">
-        <v>196215.6</v>
+        <v>190475.25</v>
       </c>
       <c r="O148" s="1">
         <v>0.11</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
         <v>1042.0</v>
       </c>
       <c r="D149" s="1">
-        <v>87.3</v>
+        <v>87.14</v>
       </c>
       <c r="E149" s="1">
         <v>100.2767754319</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>104488.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-13521.8</v>
+        <v>-13688.52</v>
       </c>
       <c r="J149" s="1">
-        <v>-12.940958039361</v>
+        <v>-13.100516420962</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>90966.6</v>
+        <v>90799.88</v>
       </c>
       <c r="N149" s="1">
-        <v>90966.6</v>
+        <v>90799.88</v>
       </c>
       <c r="O149" s="1">
         <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
         <v>6836.0</v>
       </c>
       <c r="D150" s="1">
-        <v>22.41</v>
+        <v>23.1</v>
       </c>
       <c r="E150" s="1">
         <v>34.8302179637</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>238099.37</v>
       </c>
       <c r="I150" s="1">
-        <v>-84904.61</v>
+        <v>-80187.77</v>
       </c>
       <c r="J150" s="1">
-        <v>-35.659317368206</v>
+        <v>-33.678278947147</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>153194.76</v>
+        <v>157911.6</v>
       </c>
       <c r="N150" s="1">
-        <v>153194.76</v>
+        <v>157911.6</v>
       </c>
       <c r="O150" s="1">
         <v>0.09</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
         <v>7927.0</v>
       </c>
       <c r="D151" s="1">
-        <v>33.13</v>
+        <v>38.21</v>
       </c>
       <c r="E151" s="1">
         <v>36.577875615</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>289952.82</v>
       </c>
       <c r="I151" s="1">
-        <v>-27331.31</v>
+        <v>12937.85</v>
       </c>
       <c r="J151" s="1">
-        <v>-9.4261231879035</v>
+        <v>4.4620535161548</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>262621.51</v>
+        <v>302890.67</v>
       </c>
       <c r="N151" s="1">
-        <v>262621.51</v>
+        <v>302890.67</v>
       </c>
       <c r="O151" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
         <v>5851.0</v>
       </c>
       <c r="D152" s="1">
-        <v>23.16</v>
+        <v>24.72</v>
       </c>
       <c r="E152" s="1">
         <v>31.0634814562</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>181752.43</v>
       </c>
       <c r="I152" s="1">
-        <v>-46243.27</v>
+        <v>-37115.71</v>
       </c>
       <c r="J152" s="1">
-        <v>-25.442999579153</v>
+        <v>-20.421025457541</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>135509.16</v>
+        <v>144636.72</v>
       </c>
       <c r="N152" s="1">
-        <v>135509.16</v>
+        <v>144636.72</v>
       </c>
       <c r="O152" s="1">
         <v>0.08</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
         <v>3877.0</v>
       </c>
       <c r="D153" s="1">
-        <v>65.32</v>
+        <v>66.52</v>
       </c>
       <c r="E153" s="1">
         <v>115.3617384576</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>447257.46</v>
       </c>
       <c r="I153" s="1">
-        <v>-194011.82</v>
+        <v>-189359.42</v>
       </c>
       <c r="J153" s="1">
-        <v>-43.37810709742</v>
+        <v>-42.337900859161</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>253245.64</v>
+        <v>257898.04</v>
       </c>
       <c r="N153" s="1">
-        <v>253245.64</v>
+        <v>257898.04</v>
       </c>
       <c r="O153" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
         <v>374.0</v>
       </c>
       <c r="D154" s="1">
-        <v>244.0</v>
+        <v>255.05</v>
       </c>
       <c r="E154" s="1">
         <v>247.645588235</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-136345.0</v>
+        <v>276925.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-136345.0</v>
+        <v>276925.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-136345.0</v>
+        <v>276925.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.58</v>
+        <v>115.54</v>
       </c>
       <c r="E155" s="1">
         <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-92710.0</v>
+        <v>-88170.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-92710.0</v>
+        <v>-88170.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-92710.0</v>
+        <v>-88170.0</v>
       </c>
       <c r="O155" s="1">
         <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>-132.0</v>
+        <v>25.0</v>
       </c>
       <c r="D156" s="1">
-        <v>5617.0</v>
+        <v>125.35</v>
       </c>
       <c r="E156" s="1">
-        <v>5529.448580741</v>
+        <v>126.886</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-115567.87</v>
+        <v>12827.41</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-115567.87</v>
+        <v>12827.41</v>
       </c>
       <c r="N156" s="1">
-        <v>-115567.87</v>
+        <v>12827.41</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.07</v>
+        <v>0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-5.0</v>
+        <v>-69.0</v>
       </c>
       <c r="D157" s="1">
-        <v>116.87</v>
+        <v>5812.0</v>
       </c>
       <c r="E157" s="1">
-        <v>119.97</v>
+        <v>5554.630901258</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>15500.0</v>
+        <v>-177584.68</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>15500.0</v>
+        <v>-177584.68</v>
       </c>
       <c r="N157" s="1">
-        <v>15500.0</v>
+        <v>-177584.68</v>
       </c>
       <c r="O157" s="1">
-        <v>0.01</v>
+        <v>-0.1</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-31.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D158" s="1">
-        <v>125.67</v>
+        <v>117.13</v>
       </c>
       <c r="E158" s="1">
-        <v>126.886</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>61390.0</v>
+        <v>14200.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>61390.0</v>
+        <v>14200.0</v>
       </c>
       <c r="N158" s="1">
-        <v>61390.0</v>
+        <v>14200.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
         <v>-25.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.21</v>
+        <v>119.19</v>
       </c>
       <c r="E159" s="1">
         <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>60750.0</v>
+        <v>61250.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>60750.0</v>
+        <v>61250.0</v>
       </c>
       <c r="N159" s="1">
-        <v>60750.0</v>
+        <v>61250.0</v>
       </c>
       <c r="O159" s="1">
         <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>429000.0</v>
+        <v>-24.0</v>
       </c>
       <c r="D160" s="1">
-        <v>96.816</v>
+        <v>105.88</v>
       </c>
       <c r="E160" s="1">
-        <v>99.69888112</v>
+        <v>105.99</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>427708.2</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-12367.56</v>
+        <v>2640.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.891588237027</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>415340.64</v>
+        <v>2640.0</v>
       </c>
       <c r="N160" s="1">
-        <v>418237.86</v>
+        <v>2640.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>350</v>
+      </c>
+      <c r="B161" t="s">
         <v>351</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>97.522</v>
+      </c>
+      <c r="E161" s="1">
+        <v>99.69888112</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>427708.2</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-9338.82</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-2.1834559169078</v>
+      </c>
+      <c r="K161">
+        <v>0.88</v>
+      </c>
+      <c r="L161" t="s">
         <v>352</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>201166.0</v>
+        <v>418369.38</v>
       </c>
       <c r="N161" s="1">
-        <v>207542.71</v>
+        <v>422161.33</v>
       </c>
       <c r="O161" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>353</v>
+      </c>
+      <c r="B162" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.635</v>
+        <v>101.48</v>
       </c>
       <c r="E162" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>198358.0</v>
+        <v>199268.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2912.0</v>
+        <v>3692.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.4680527127719</v>
+        <v>1.8527811791156</v>
       </c>
       <c r="K162">
-        <v>0.88</v>
+        <v>3.44</v>
       </c>
       <c r="L162" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>201270.0</v>
+        <v>202960.0</v>
       </c>
       <c r="N162" s="1">
-        <v>203032.33</v>
+        <v>209840.14</v>
       </c>
       <c r="O162" s="1">
         <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>356</v>
+      </c>
+      <c r="B163" t="s">
         <v>357</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.148</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>3938.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>1.985299307313</v>
+      </c>
+      <c r="K163">
+        <v>1.1</v>
+      </c>
+      <c r="L163" t="s">
         <v>358</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>302325.0</v>
+        <v>202296.0</v>
       </c>
       <c r="N163" s="1">
-        <v>315287.67</v>
+        <v>204504.22</v>
       </c>
       <c r="O163" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>359</v>
+      </c>
+      <c r="B164" t="s">
         <v>360</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>101.376</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>4458.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>1.48763640004</v>
+      </c>
+      <c r="K164">
+        <v>4.59</v>
+      </c>
+      <c r="L164" t="s">
         <v>361</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>347113.22</v>
+        <v>304128.0</v>
       </c>
       <c r="N164" s="1">
-        <v>351784.38</v>
+        <v>317888.96</v>
       </c>
       <c r="O164" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>362</v>
+      </c>
+      <c r="B165" t="s">
         <v>363</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>358000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.005</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>355601.4</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-4743.5</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-1.333937380449</v>
+      </c>
+      <c r="K165">
+        <v>1.52</v>
+      </c>
+      <c r="L165" t="s">
         <v>364</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>192978.0</v>
+        <v>350857.9</v>
       </c>
       <c r="N165" s="1">
-        <v>195509.51</v>
+        <v>356301.46</v>
       </c>
       <c r="O165" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>365</v>
+      </c>
+      <c r="B166" t="s">
         <v>366</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>96.865</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-4776.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-2.4059726154373</v>
+      </c>
+      <c r="K166">
+        <v>1.44</v>
+      </c>
+      <c r="L166" t="s">
         <v>367</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>248156.24</v>
+        <v>193730.0</v>
       </c>
       <c r="N166" s="1">
-        <v>248536.73</v>
+        <v>196606.71</v>
       </c>
       <c r="O166" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>368</v>
       </c>
       <c r="B167" t="s">
         <v>369</v>
       </c>
       <c r="C167" s="1">
-        <v>178000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.533</v>
+        <v>93.628</v>
       </c>
       <c r="E167" s="1">
-        <v>100.64402809</v>
+        <v>93.7555</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>179146.37</v>
+        <v>187511.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-197.63</v>
+        <v>-255.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.11031761346881</v>
+        <v>-0.13599202180139</v>
       </c>
       <c r="K167">
-        <v>3.51</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.33</v>
+      </c>
+      <c r="L167">
+        <v>665.76</v>
       </c>
       <c r="M167" s="1">
-        <v>178948.74</v>
+        <v>187256.0</v>
       </c>
       <c r="N167" s="1">
-        <v>185203.12</v>
+        <v>187921.76</v>
       </c>
       <c r="O167" s="1">
         <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>370</v>
+      </c>
+      <c r="B168" t="s">
         <v>371</v>
       </c>
-      <c r="B168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C168" s="1">
-        <v>300000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>109.214</v>
+        <v>100.295</v>
       </c>
       <c r="E168" s="1">
-        <v>100.019</v>
+        <v>99.955</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>300057.0</v>
+        <v>247888.4</v>
       </c>
       <c r="I168" s="1">
-        <v>27585.0</v>
+        <v>843.2</v>
       </c>
       <c r="J168" s="1">
-        <v>9.1932532818764</v>
+        <v>0.340153068881</v>
       </c>
       <c r="K168">
-        <v>4.1</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.38</v>
+      </c>
+      <c r="L168">
+        <v>951.23</v>
       </c>
       <c r="M168" s="1">
-        <v>327642.0</v>
+        <v>248731.6</v>
       </c>
       <c r="N168" s="1">
-        <v>339944.2</v>
+        <v>249682.83</v>
       </c>
       <c r="O168" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B169" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.572</v>
+        <v>99.583</v>
       </c>
       <c r="E169" s="1">
-        <v>106.65</v>
+        <v>99.646</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>106650.0</v>
+        <v>142493.78</v>
       </c>
       <c r="I169" s="1">
-        <v>-3078.0</v>
+        <v>-90.09</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.8860759493671</v>
+        <v>-0.063223812295526</v>
       </c>
       <c r="K169">
-        <v>4.53</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>103572.0</v>
+        <v>142403.69</v>
       </c>
       <c r="N169" s="1">
-        <v>108106.25</v>
+        <v>142403.69</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B170" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>107.006</v>
+        <v>101.278</v>
       </c>
       <c r="E170" s="1">
-        <v>111.205</v>
+        <v>100.64402809</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>111205.0</v>
+        <v>179146.37</v>
       </c>
       <c r="I170" s="1">
-        <v>-4199.0</v>
+        <v>1128.47</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.7759093565937</v>
+        <v>0.62991508005437</v>
       </c>
       <c r="K170">
-        <v>5.37</v>
+        <v>3.77</v>
       </c>
       <c r="L170" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="M170" s="1">
-        <v>107006.0</v>
+        <v>180274.84</v>
       </c>
       <c r="N170" s="1">
-        <v>112374.15</v>
+        <v>186990.07</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B171" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="C171" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.209</v>
+        <v>109.826</v>
       </c>
       <c r="E171" s="1">
-        <v>99.433</v>
+        <v>100.019</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>198866.0</v>
+        <v>300057.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-4448.0</v>
+        <v>29421.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.2366819868655</v>
+        <v>9.8051370239654</v>
       </c>
       <c r="K171">
-        <v>2.77</v>
+        <v>4.44</v>
       </c>
       <c r="L171" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="M171" s="1">
-        <v>194418.0</v>
+        <v>329478.0</v>
       </c>
       <c r="N171" s="1">
-        <v>199957.73</v>
+        <v>342785.44</v>
       </c>
       <c r="O171" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B172" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C172" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.576</v>
+        <v>103.807</v>
       </c>
       <c r="E172" s="1">
-        <v>99.726</v>
+        <v>106.65</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>159561.6</v>
+        <v>106650.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-3440.0</v>
+        <v>-2843.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.1559071856888</v>
+        <v>-2.6657290201594</v>
       </c>
       <c r="K172">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>772.6</v>
+        <v>4.82</v>
+      </c>
+      <c r="L172" t="s">
+        <v>382</v>
       </c>
       <c r="M172" s="1">
-        <v>156121.6</v>
+        <v>103807.0</v>
       </c>
       <c r="N172" s="1">
-        <v>156894.2</v>
+        <v>108628.92</v>
       </c>
       <c r="O172" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>383</v>
+      </c>
+      <c r="B173" t="s">
+        <v>384</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>107.027</v>
+      </c>
+      <c r="E173" s="1">
+        <v>111.205</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>111205.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-4178.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-3.75702531361</v>
+      </c>
+      <c r="K173">
+        <v>5.76</v>
+      </c>
+      <c r="L173" t="s">
         <v>385</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>196090.0</v>
+        <v>107027.0</v>
       </c>
       <c r="N173" s="1">
-        <v>203448.9</v>
+        <v>112790.7</v>
       </c>
       <c r="O173" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>386</v>
+      </c>
+      <c r="B174" t="s">
+        <v>387</v>
+      </c>
+      <c r="C174" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>97.48</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>198866.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-3906.0</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-1.9641366548329</v>
+      </c>
+      <c r="K174">
+        <v>2.94</v>
+      </c>
+      <c r="L174" t="s">
         <v>388</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>481290.0</v>
+        <v>194960.0</v>
       </c>
       <c r="N174" s="1">
-        <v>497111.92</v>
+        <v>200844.93</v>
       </c>
       <c r="O174" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>389</v>
+      </c>
+      <c r="B175" t="s">
+        <v>390</v>
+      </c>
+      <c r="C175" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>98.199</v>
+      </c>
+      <c r="E175" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>159561.6</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-2443.2</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-1.5311954756032</v>
+      </c>
+      <c r="K175">
+        <v>0.7</v>
+      </c>
+      <c r="L175" t="s">
         <v>391</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>299151.0</v>
+        <v>157118.4</v>
       </c>
       <c r="N175" s="1">
-        <v>308496.58</v>
+        <v>158236.21</v>
       </c>
       <c r="O175" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>392</v>
+      </c>
+      <c r="B176" t="s">
+        <v>393</v>
+      </c>
+      <c r="C176" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>98.328</v>
+      </c>
+      <c r="E176" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-3344.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>-1.672</v>
+      </c>
+      <c r="K176">
+        <v>3.92</v>
+      </c>
+      <c r="L176" t="s">
         <v>394</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>161756.48</v>
+        <v>196656.0</v>
       </c>
       <c r="N176" s="1">
-        <v>165379.7</v>
+        <v>204503.95</v>
       </c>
       <c r="O176" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>395</v>
+      </c>
+      <c r="B177" t="s">
+        <v>396</v>
+      </c>
+      <c r="C177" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>98.069</v>
+      </c>
+      <c r="E177" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>488365.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>1980.0</v>
+      </c>
+      <c r="J177" s="1">
+        <v>0.40543445988144</v>
+      </c>
+      <c r="K177">
+        <v>3.37</v>
+      </c>
+      <c r="L177" t="s">
         <v>397</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>347773.68</v>
+        <v>490345.0</v>
       </c>
       <c r="N177" s="1">
-        <v>347773.68</v>
+        <v>507173.77</v>
       </c>
       <c r="O177" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>398</v>
+      </c>
+      <c r="B178" t="s">
         <v>399</v>
       </c>
-      <c r="B178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C178" s="1">
-        <v>1635000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>59.886</v>
+        <v>100.05</v>
       </c>
       <c r="E178" s="1">
-        <v>71.0666526</v>
+        <v>100.43970333</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1161939.77</v>
+        <v>301319.11</v>
       </c>
       <c r="I178" s="1">
-        <v>-182803.67</v>
+        <v>-1169.11</v>
       </c>
       <c r="J178" s="1">
-        <v>-15.732628723088</v>
+        <v>-0.38799729628831</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L178">
-        <v>0.0</v>
+        <v>340.32</v>
       </c>
       <c r="M178" s="1">
-        <v>979136.1</v>
+        <v>300150.0</v>
       </c>
       <c r="N178" s="1">
-        <v>979136.1</v>
+        <v>300490.32</v>
       </c>
       <c r="O178" s="1">
-        <v>0.56</v>
+        <v>0.17</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>400</v>
+      </c>
+      <c r="B179" t="s">
         <v>401</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>98.925</v>
+      </c>
+      <c r="E179" s="1">
+        <v>101.02690244</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>165684.12</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-3447.12</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-2.0805373502301</v>
+      </c>
+      <c r="K179">
+        <v>2.4</v>
+      </c>
+      <c r="L179" t="s">
         <v>402</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>248609.99</v>
+        <v>162237.0</v>
       </c>
       <c r="N179" s="1">
-        <v>249572.94</v>
+        <v>166169.52</v>
       </c>
       <c r="O179" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>403</v>
       </c>
       <c r="B180" t="s">
         <v>404</v>
       </c>
       <c r="C180" s="1">
-        <v>473000.0</v>
+        <v>387000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>88.149</v>
+        <v>90.147</v>
       </c>
       <c r="E180" s="1">
-        <v>98.844</v>
+        <v>87.82281395</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>467532.12</v>
+        <v>339874.29</v>
       </c>
       <c r="I180" s="1">
-        <v>-50587.35</v>
+        <v>8994.6</v>
       </c>
       <c r="J180" s="1">
-        <v>-10.82008012626</v>
+        <v>2.646449073862</v>
       </c>
       <c r="K180">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>416944.77</v>
+        <v>348868.89</v>
       </c>
       <c r="N180" s="1">
-        <v>420205.55</v>
+        <v>348868.89</v>
       </c>
       <c r="O180" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>405</v>
+      </c>
+      <c r="B181" t="s">
         <v>406</v>
       </c>
-      <c r="B181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C181" s="1">
-        <v>131000.0</v>
+        <v>1635000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.11</v>
+        <v>59.71</v>
       </c>
       <c r="E181" s="1">
-        <v>84.29</v>
+        <v>71.0666526</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>110419.9</v>
+        <v>1161939.77</v>
       </c>
       <c r="I181" s="1">
-        <v>5004.2</v>
+        <v>-185681.27</v>
       </c>
       <c r="J181" s="1">
-        <v>4.5319729505279</v>
+        <v>-15.98028355635</v>
       </c>
       <c r="K181">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>115424.1</v>
+        <v>976258.5</v>
       </c>
       <c r="N181" s="1">
-        <v>117254.51</v>
+        <v>976258.5</v>
       </c>
       <c r="O181" s="1">
-        <v>0.07</v>
+        <v>0.55</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>407</v>
+      </c>
+      <c r="B182" t="s">
+        <v>408</v>
+      </c>
+      <c r="C182" s="1">
+        <v>253500.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>97.997</v>
+      </c>
+      <c r="E182" s="1">
+        <v>99.596</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>252475.86</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-4053.47</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-1.6054881444903</v>
+      </c>
+      <c r="K182">
+        <v>0.55</v>
+      </c>
+      <c r="L182" t="s">
         <v>409</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>205858.0</v>
+        <v>248422.39</v>
       </c>
       <c r="N182" s="1">
-        <v>207434.03</v>
+        <v>249815.6</v>
       </c>
       <c r="O182" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>410</v>
+      </c>
+      <c r="B183" t="s">
+        <v>411</v>
+      </c>
+      <c r="C183" s="1">
+        <v>473000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>88.738</v>
+      </c>
+      <c r="E183" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>467532.12</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-47801.38</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-10.224191655538</v>
+      </c>
+      <c r="K183">
+        <v>0.77</v>
+      </c>
+      <c r="L183" t="s">
         <v>412</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>272440.0</v>
+        <v>419730.74</v>
       </c>
       <c r="N183" s="1">
-        <v>276443.42</v>
+        <v>423365.71</v>
       </c>
       <c r="O183" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>413</v>
+      </c>
+      <c r="B184" t="s">
+        <v>414</v>
+      </c>
+      <c r="C184" s="1">
+        <v>131000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>88.914</v>
+      </c>
+      <c r="E184" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>110419.9</v>
+      </c>
+      <c r="I184" s="1">
+        <v>6057.44</v>
+      </c>
+      <c r="J184" s="1">
+        <v>5.4858227547752</v>
+      </c>
+      <c r="K184">
+        <v>1.51</v>
+      </c>
+      <c r="L184" t="s">
         <v>415</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>262548.0</v>
+        <v>116477.34</v>
       </c>
       <c r="N184" s="1">
-        <v>264427.64</v>
+        <v>118449.07</v>
       </c>
       <c r="O184" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B185" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="C185" s="1">
         <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>98.81</v>
+        <v>103.56</v>
       </c>
       <c r="E185" s="1">
-        <v>99.991</v>
+        <v>105.76</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>199982.0</v>
+        <v>211520.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-2362.0</v>
+        <v>-4400.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.181106299567</v>
+        <v>-2.0801815431165</v>
       </c>
       <c r="K185">
-        <v>2.87</v>
+        <v>1.07</v>
       </c>
       <c r="L185" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="M185" s="1">
-        <v>197620.0</v>
+        <v>207120.0</v>
       </c>
       <c r="N185" s="1">
-        <v>203354.25</v>
+        <v>209256.99</v>
       </c>
       <c r="O185" s="1">
         <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B186" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C186" s="1">
-        <v>200000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.177</v>
+        <v>99.95</v>
       </c>
       <c r="E186" s="1">
-        <v>102.64</v>
+        <v>99.607</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>205280.0</v>
+        <v>262962.48</v>
       </c>
       <c r="I186" s="1">
-        <v>-4926.0</v>
+        <v>905.52</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.3996492595479</v>
+        <v>0.34435330850241</v>
       </c>
       <c r="K186">
         <v>0.91</v>
       </c>
       <c r="L186" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="M186" s="1">
-        <v>200354.0</v>
+        <v>263868.0</v>
       </c>
       <c r="N186" s="1">
-        <v>202182.77</v>
+        <v>266260.27</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B187" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C187" s="1">
         <v>200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>105.443</v>
+        <v>99.009</v>
       </c>
       <c r="E187" s="1">
-        <v>99.379</v>
+        <v>99.991</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>198758.0</v>
+        <v>199982.0</v>
       </c>
       <c r="I187" s="1">
-        <v>12128.0</v>
+        <v>-1964.0</v>
       </c>
       <c r="J187" s="1">
-        <v>6.1018927540024</v>
+        <v>-0.98208838795492</v>
       </c>
       <c r="K187">
-        <v>2.3</v>
+        <v>3.07</v>
       </c>
       <c r="L187" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="M187" s="1">
-        <v>210886.0</v>
+        <v>198018.0</v>
       </c>
       <c r="N187" s="1">
-        <v>215480.52</v>
+        <v>204154.99</v>
       </c>
       <c r="O187" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B188" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C188" s="1">
         <v>300000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>93.917</v>
+        <v>100.075</v>
       </c>
       <c r="E188" s="1">
-        <v>91.473</v>
+        <v>99.834</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>274419.0</v>
+        <v>299502.0</v>
       </c>
       <c r="I188" s="1">
-        <v>7332.0</v>
+        <v>723.0</v>
       </c>
       <c r="J188" s="1">
-        <v>2.6718266592328</v>
+        <v>0.24140072520384</v>
       </c>
       <c r="K188">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.08</v>
+      </c>
+      <c r="L188">
+        <v>244.52</v>
       </c>
       <c r="M188" s="1">
-        <v>281751.0</v>
+        <v>300225.0</v>
       </c>
       <c r="N188" s="1">
-        <v>282909.41</v>
+        <v>300469.52</v>
       </c>
       <c r="O188" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B189" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C189" s="1">
-        <v>498000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>88.304</v>
+        <v>94.413</v>
       </c>
       <c r="E189" s="1">
-        <v>100.0</v>
+        <v>91.473</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>498000.0</v>
+        <v>274419.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-58246.08</v>
+        <v>8820.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-11.696</v>
+        <v>3.2140631661802</v>
       </c>
       <c r="K189">
-        <v>0.96</v>
+        <v>0.42</v>
       </c>
       <c r="L189" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="M189" s="1">
-        <v>439753.92</v>
+        <v>283239.0</v>
       </c>
       <c r="N189" s="1">
-        <v>444550.25</v>
+        <v>284497.52</v>
       </c>
       <c r="O189" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B190" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C190" s="1">
-        <v>299000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.896</v>
+        <v>88.772</v>
       </c>
       <c r="E190" s="1">
-        <v>99.298</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>296901.02</v>
+        <v>498000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>1788.02</v>
+        <v>-55915.44</v>
       </c>
       <c r="J190" s="1">
-        <v>0.60222763801889</v>
+        <v>-11.228</v>
       </c>
       <c r="K190">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>190.46</v>
+        <v>1.03</v>
+      </c>
+      <c r="L190" t="s">
+        <v>432</v>
       </c>
       <c r="M190" s="1">
-        <v>298689.04</v>
+        <v>442084.56</v>
       </c>
       <c r="N190" s="1">
-        <v>298879.5</v>
+        <v>447196.63</v>
       </c>
       <c r="O190" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B191" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C191" s="1">
-        <v>261000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.352</v>
+        <v>99.867</v>
       </c>
       <c r="E191" s="1">
-        <v>99.459</v>
+        <v>99.298</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>259587.99</v>
+        <v>296901.02</v>
       </c>
       <c r="I191" s="1">
-        <v>-2889.27</v>
+        <v>1701.31</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.113021446023</v>
+        <v>0.57302261878386</v>
       </c>
       <c r="K191">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>0.29</v>
+      </c>
+      <c r="L191">
+        <v>857.07</v>
       </c>
       <c r="M191" s="1">
-        <v>256698.72</v>
+        <v>298602.33</v>
       </c>
       <c r="N191" s="1">
-        <v>258767.06</v>
+        <v>299459.4</v>
       </c>
       <c r="O191" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B192" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C192" s="1">
-        <v>300000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.574</v>
+        <v>98.724</v>
       </c>
       <c r="E192" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>297876.0</v>
+        <v>259587.99</v>
       </c>
       <c r="I192" s="1">
-        <v>-5154.0</v>
+        <v>-1918.35</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.7302501712122</v>
+        <v>-0.73899797906675</v>
       </c>
       <c r="K192">
-        <v>0.74</v>
+        <v>0.98</v>
       </c>
       <c r="L192" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="M192" s="1">
-        <v>292722.0</v>
+        <v>257669.64</v>
       </c>
       <c r="N192" s="1">
-        <v>294937.07</v>
+        <v>260226.01</v>
       </c>
       <c r="O192" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B193" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C193" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>102.943</v>
+        <v>98.047</v>
       </c>
       <c r="E193" s="1">
-        <v>105.478</v>
+        <v>99.292</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>105478.0</v>
+        <v>297876.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-2535.0</v>
+        <v>-3735.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.4033447733177</v>
+        <v>-1.2538774523627</v>
       </c>
       <c r="K193">
-        <v>4.25</v>
+        <v>0.94</v>
       </c>
       <c r="L193" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="M193" s="1">
-        <v>102943.0</v>
+        <v>294141.0</v>
       </c>
       <c r="N193" s="1">
-        <v>107193.89</v>
+        <v>296960.18</v>
       </c>
       <c r="O193" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B194" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C194" s="1">
         <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>97.426</v>
+        <v>103.592</v>
       </c>
       <c r="E194" s="1">
-        <v>99.74</v>
+        <v>105.478</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>99740.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-2314.0</v>
+        <v>-1886.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.3200320834169</v>
+        <v>-1.7880505887484</v>
       </c>
       <c r="K194">
-        <v>2.02</v>
+        <v>4.54</v>
       </c>
       <c r="L194" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="M194" s="1">
-        <v>97426.0</v>
+        <v>103592.0</v>
       </c>
       <c r="N194" s="1">
-        <v>99441.75</v>
+        <v>108129.01</v>
       </c>
       <c r="O194" s="1">
         <v>0.06</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B195" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C195" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.454</v>
+        <v>98.127</v>
       </c>
       <c r="E195" s="1">
-        <v>99.933</v>
+        <v>99.74</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>499665.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-7395.0</v>
+        <v>-1613.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.4799915943682</v>
+        <v>-1.617204732304</v>
       </c>
       <c r="K195">
-        <v>0.43</v>
+        <v>2.21</v>
       </c>
       <c r="L195" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="M195" s="1">
-        <v>492270.0</v>
+        <v>98127.0</v>
       </c>
       <c r="N195" s="1">
-        <v>494442.95</v>
+        <v>100336.93</v>
       </c>
       <c r="O195" s="1">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B196" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C196" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.096</v>
+        <v>98.763</v>
       </c>
       <c r="E196" s="1">
-        <v>100.91</v>
+        <v>99.933</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>302730.0</v>
+        <v>499665.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-5442.0</v>
+        <v>-5850.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.7976414626895</v>
+        <v>-1.1707844255651</v>
       </c>
       <c r="K196">
-        <v>2.91</v>
+        <v>0.63</v>
       </c>
       <c r="L196" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="M196" s="1">
-        <v>297288.0</v>
+        <v>493815.0</v>
       </c>
       <c r="N196" s="1">
-        <v>306026.01</v>
+        <v>496958.84</v>
       </c>
       <c r="O196" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B197" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C197" s="1">
-        <v>982132.71</v>
+        <v>300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>89.032</v>
+        <v>99.501</v>
       </c>
       <c r="E197" s="1">
-        <v>89.86337905</v>
+        <v>100.91</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>882577.64</v>
+        <v>302730.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-8165.24</v>
+        <v>-4227.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.92515826709591</v>
+        <v>-1.3962937270835</v>
       </c>
       <c r="K197">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>780.32</v>
+        <v>3.11</v>
+      </c>
+      <c r="L197" t="s">
+        <v>452</v>
       </c>
       <c r="M197" s="1">
-        <v>874412.4</v>
+        <v>298503.0</v>
       </c>
       <c r="N197" s="1">
-        <v>875192.72</v>
+        <v>307823.55</v>
       </c>
       <c r="O197" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B198" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C198" s="1">
-        <v>187052.98</v>
+        <v>982132.71</v>
       </c>
       <c r="D198" s="1">
-        <v>95.935</v>
+        <v>89.225</v>
       </c>
       <c r="E198" s="1">
-        <v>97.25354817</v>
+        <v>89.86337905</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>181915.66</v>
+        <v>882577.64</v>
       </c>
       <c r="I198" s="1">
-        <v>-2466.38</v>
+        <v>-6269.73</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.3557821245296</v>
+        <v>-0.71038849341345</v>
       </c>
       <c r="K198">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.09</v>
+      </c>
+      <c r="L198">
+        <v>836.83</v>
       </c>
       <c r="M198" s="1">
-        <v>179449.28</v>
+        <v>876307.91</v>
       </c>
       <c r="N198" s="1">
-        <v>180638.22</v>
+        <v>877144.74</v>
       </c>
       <c r="O198" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B199" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C199" s="1">
-        <v>1232220.54</v>
+        <v>187052.98</v>
       </c>
       <c r="D199" s="1">
-        <v>97.701</v>
+        <v>96.163</v>
       </c>
       <c r="E199" s="1">
-        <v>104.9969245</v>
+        <v>97.25354817</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>1293793.67</v>
+        <v>181915.66</v>
       </c>
       <c r="I199" s="1">
-        <v>-89901.88</v>
+        <v>-2039.91</v>
       </c>
       <c r="J199" s="1">
-        <v>-6.9487030339235</v>
+        <v>-1.1213493109939</v>
       </c>
       <c r="K199">
-        <v>2.38</v>
+        <v>0.68</v>
       </c>
       <c r="L199" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="M199" s="1">
-        <v>1203891.79</v>
+        <v>179875.75</v>
       </c>
       <c r="N199" s="1">
-        <v>1233262.53</v>
+        <v>181150.79</v>
       </c>
       <c r="O199" s="1">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B200" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C200" s="1">
-        <v>1398573.82</v>
+        <v>1232220.54</v>
       </c>
       <c r="D200" s="1">
-        <v>103.743</v>
+        <v>97.427</v>
       </c>
       <c r="E200" s="1">
-        <v>124.87696502</v>
+        <v>104.9969245</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>1746496.54</v>
+        <v>1293793.67</v>
       </c>
       <c r="I200" s="1">
-        <v>-295574.1</v>
+        <v>-93278.16</v>
       </c>
       <c r="J200" s="1">
-        <v>-16.923829691641</v>
+        <v>-7.2096627277516</v>
       </c>
       <c r="K200">
-        <v>0.13</v>
+        <v>2.56</v>
       </c>
       <c r="L200" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="M200" s="1">
-        <v>1450922.44</v>
+        <v>1200515.51</v>
       </c>
       <c r="N200" s="1">
-        <v>1452713.76</v>
+        <v>1232013.09</v>
       </c>
       <c r="O200" s="1">
-        <v>0.83</v>
+        <v>0.69</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B201" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C201" s="1">
-        <v>243000.0</v>
+        <v>1398573.82</v>
       </c>
       <c r="D201" s="1">
-        <v>97.8</v>
+        <v>103.16</v>
       </c>
       <c r="E201" s="1">
-        <v>100.0</v>
+        <v>124.87696502</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>243000.0</v>
+        <v>1746496.54</v>
       </c>
       <c r="I201" s="1">
-        <v>-5346.0</v>
+        <v>-303727.78</v>
       </c>
       <c r="J201" s="1">
-        <v>-2.2</v>
+        <v>-17.390688904543</v>
       </c>
       <c r="K201">
-        <v>1.37</v>
+        <v>0.37</v>
       </c>
       <c r="L201" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="M201" s="1">
-        <v>237654.0</v>
+        <v>1442768.76</v>
       </c>
       <c r="N201" s="1">
-        <v>240990.0</v>
+        <v>1447979.88</v>
       </c>
       <c r="O201" s="1">
-        <v>0.14</v>
+        <v>0.81</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B202" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>104.563</v>
+        <v>98.112</v>
       </c>
       <c r="E202" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>199844.0</v>
+        <v>243000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>9282.0</v>
+        <v>-4587.84</v>
       </c>
       <c r="J202" s="1">
-        <v>4.6446228057885</v>
+        <v>-1.888</v>
       </c>
       <c r="K202">
-        <v>1.9</v>
+        <v>1.57</v>
       </c>
       <c r="L202" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="M202" s="1">
-        <v>209126.0</v>
+        <v>238412.16</v>
       </c>
       <c r="N202" s="1">
-        <v>212926.0</v>
+        <v>242218.34</v>
       </c>
       <c r="O202" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B203" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C203" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>97.832</v>
+        <v>104.995</v>
       </c>
       <c r="E203" s="1">
-        <v>100.028</v>
+        <v>99.922</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>300084.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-6588.0</v>
+        <v>10146.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.1953852921182</v>
+        <v>5.0769600288225</v>
       </c>
       <c r="K203">
-        <v>0.82</v>
+        <v>2.17</v>
       </c>
       <c r="L203" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="M203" s="1">
-        <v>293496.0</v>
+        <v>209990.0</v>
       </c>
       <c r="N203" s="1">
-        <v>295950.15</v>
+        <v>214336.58</v>
       </c>
       <c r="O203" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B204" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C204" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>105.607</v>
+        <v>98.751</v>
       </c>
       <c r="E204" s="1">
-        <v>107.84</v>
+        <v>100.028</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>215680.0</v>
+        <v>300084.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-4466.0</v>
+        <v>-3831.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.0706602373887</v>
+        <v>-1.2766425400888</v>
       </c>
       <c r="K204">
-        <v>1.87</v>
+        <v>1.04</v>
       </c>
       <c r="L204" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="M204" s="1">
-        <v>211214.0</v>
+        <v>296253.0</v>
       </c>
       <c r="N204" s="1">
-        <v>214961.95</v>
+        <v>299359.52</v>
       </c>
       <c r="O204" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B205" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C205" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.828</v>
+        <v>105.439</v>
       </c>
       <c r="E205" s="1">
-        <v>105.68</v>
+        <v>107.84</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>317040.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-8556.0</v>
+        <v>-4802.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.6987130961393</v>
+        <v>-2.2264465875371</v>
       </c>
       <c r="K205">
-        <v>0.47</v>
+        <v>2.15</v>
       </c>
       <c r="L205" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="M205" s="1">
-        <v>308484.0</v>
+        <v>210878.0</v>
       </c>
       <c r="N205" s="1">
-        <v>309890.51</v>
+        <v>215172.52</v>
       </c>
       <c r="O205" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B206" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="C206" s="1">
-        <v>239000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>97.598</v>
+        <v>103.282</v>
       </c>
       <c r="E206" s="1">
-        <v>99.528</v>
+        <v>105.68</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>237871.92</v>
+        <v>317040.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-4612.7</v>
+        <v>-7194.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.9391528012218</v>
+        <v>-2.2691143073429</v>
       </c>
       <c r="K206">
-        <v>1.31</v>
+        <v>0.73</v>
       </c>
       <c r="L206" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="M206" s="1">
-        <v>233259.22</v>
+        <v>309846.0</v>
       </c>
       <c r="N206" s="1">
-        <v>236397.32</v>
+        <v>312050.79</v>
       </c>
       <c r="O206" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B207" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C207" s="1">
-        <v>0.25</v>
+        <v>239000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>105.687</v>
+        <v>98.051</v>
       </c>
       <c r="E207" s="1">
-        <v>136.0</v>
+        <v>99.528</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>0.34</v>
+        <v>237871.92</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.08</v>
+        <v>-3530.03</v>
       </c>
       <c r="J207" s="1">
-        <v>-23.529411764706</v>
+        <v>-1.4840045012459</v>
       </c>
       <c r="K207">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>1.51</v>
+      </c>
+      <c r="L207" t="s">
+        <v>481</v>
       </c>
       <c r="M207" s="1">
-        <v>0.26</v>
+        <v>234341.89</v>
       </c>
       <c r="N207" s="1">
-        <v>0.27</v>
+        <v>237944.08</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B208" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D208" s="1">
-        <v>97.246</v>
+        <v>105.611</v>
       </c>
       <c r="E208" s="1">
-        <v>99.46</v>
+        <v>136.0</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>298380.0</v>
+        <v>0.34</v>
       </c>
       <c r="I208" s="1">
-        <v>-6642.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J208" s="1">
-        <v>-2.2260205107581</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K208">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>4.0</v>
+      </c>
+      <c r="L208">
+        <v>0.01</v>
       </c>
       <c r="M208" s="1">
-        <v>291738.0</v>
+        <v>0.26</v>
       </c>
       <c r="N208" s="1">
-        <v>296980.81</v>
+        <v>0.27</v>
       </c>
       <c r="O208" s="1">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B209" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C209" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>97.211</v>
+        <v>97.452</v>
       </c>
       <c r="E209" s="1">
-        <v>100.45</v>
+        <v>99.46</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>200900.0</v>
+        <v>298380.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-6478.0</v>
+        <v>-6024.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.2244897959184</v>
+        <v>-2.0189020711844</v>
       </c>
       <c r="K209">
-        <v>1.54</v>
+        <v>1.94</v>
       </c>
       <c r="L209" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="M209" s="1">
-        <v>194422.0</v>
+        <v>292356.0</v>
       </c>
       <c r="N209" s="1">
-        <v>197500.77</v>
+        <v>298181.34</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B210" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C210" s="1">
         <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>95.839</v>
+        <v>97.82</v>
       </c>
       <c r="E210" s="1">
-        <v>99.077</v>
+        <v>100.45</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>198154.0</v>
+        <v>200900.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-6476.0</v>
+        <v>-5260.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-3.268165164468</v>
+        <v>-2.6182180189149</v>
       </c>
       <c r="K210">
-        <v>1.87</v>
+        <v>1.76</v>
       </c>
       <c r="L210" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="M210" s="1">
-        <v>191678.0</v>
+        <v>195640.0</v>
       </c>
       <c r="N210" s="1">
-        <v>195417.73</v>
+        <v>199164.66</v>
       </c>
       <c r="O210" s="1">
         <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B211" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C211" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>93.763</v>
+        <v>95.599</v>
       </c>
       <c r="E211" s="1">
-        <v>92.4806</v>
+        <v>99.077</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>277441.8</v>
+        <v>198154.0</v>
       </c>
       <c r="I211" s="1">
-        <v>3847.2</v>
+        <v>-6956.0</v>
       </c>
       <c r="J211" s="1">
-        <v>1.3866692041358</v>
+        <v>-3.5104010012415</v>
       </c>
       <c r="K211">
-        <v>0.49</v>
+        <v>2.07</v>
       </c>
       <c r="L211" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="M211" s="1">
-        <v>281289.0</v>
+        <v>191198.0</v>
       </c>
       <c r="N211" s="1">
-        <v>282748.93</v>
+        <v>195340.47</v>
       </c>
       <c r="O211" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B212" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C212" s="1">
-        <v>239000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>102.483</v>
+        <v>93.625</v>
       </c>
       <c r="E212" s="1">
-        <v>99.953</v>
+        <v>92.4806</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>238887.67</v>
+        <v>277441.8</v>
       </c>
       <c r="I212" s="1">
-        <v>6046.7</v>
+        <v>3433.2</v>
       </c>
       <c r="J212" s="1">
-        <v>2.5311896591398</v>
+        <v>1.2374487189746</v>
       </c>
       <c r="K212">
+        <v>0.54</v>
+      </c>
+      <c r="L212" t="s">
+        <v>495</v>
+      </c>
+      <c r="M212" s="1">
+        <v>280875.0</v>
+      </c>
+      <c r="N212" s="1">
+        <v>282485.96</v>
+      </c>
+      <c r="O212" s="1">
         <v>0.16</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>496</v>
+      </c>
+      <c r="B213" t="s">
+        <v>497</v>
+      </c>
+      <c r="C213" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>103.319</v>
+      </c>
+      <c r="E213" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>238887.67</v>
+      </c>
+      <c r="I213" s="1">
+        <v>8044.74</v>
+      </c>
+      <c r="J213" s="1">
+        <v>3.367582763899</v>
+      </c>
+      <c r="K213">
+        <v>0.43</v>
+      </c>
+      <c r="L213" t="s">
         <v>498</v>
       </c>
-      <c r="B213" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>103111.0</v>
+        <v>246932.41</v>
       </c>
       <c r="N213" s="1">
-        <v>106663.74</v>
+        <v>247958.8</v>
       </c>
       <c r="O213" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>499</v>
+      </c>
+      <c r="B214" t="s">
+        <v>500</v>
+      </c>
+      <c r="C214" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>103.608</v>
+      </c>
+      <c r="E214" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>99961.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>3647.0</v>
+      </c>
+      <c r="J214" s="1">
+        <v>3.6484228849251</v>
+      </c>
+      <c r="K214">
+        <v>3.83</v>
+      </c>
+      <c r="L214" t="s">
         <v>501</v>
       </c>
-      <c r="B214" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M214" s="1">
-        <v>216944.64</v>
+        <v>103608.0</v>
       </c>
       <c r="N214" s="1">
-        <v>217108.8</v>
+        <v>107441.22</v>
       </c>
       <c r="O214" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>502</v>
+      </c>
+      <c r="B215" t="s">
         <v>503</v>
       </c>
-      <c r="B215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C215" s="1">
-        <v>193000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>97.415</v>
+        <v>101.491</v>
       </c>
       <c r="E215" s="1">
-        <v>99.702</v>
+        <v>99.943</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>192424.86</v>
+        <v>213878.02</v>
       </c>
       <c r="I215" s="1">
-        <v>-4413.91</v>
+        <v>3312.72</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.2938356301779</v>
+        <v>1.548882863232</v>
       </c>
       <c r="K215">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>0.31</v>
+      </c>
+      <c r="L215">
+        <v>656.66</v>
       </c>
       <c r="M215" s="1">
-        <v>188010.95</v>
+        <v>217190.74</v>
       </c>
       <c r="N215" s="1">
-        <v>191344.83</v>
+        <v>217847.4</v>
       </c>
       <c r="O215" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>504</v>
+      </c>
+      <c r="B216" t="s">
+        <v>505</v>
+      </c>
+      <c r="C216" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="D216" s="1">
+        <v>97.747</v>
+      </c>
+      <c r="E216" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>1.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>192424.86</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-3773.15</v>
+      </c>
+      <c r="J216" s="1">
+        <v>-1.960843313073</v>
+      </c>
+      <c r="K216">
+        <v>1.91</v>
+      </c>
+      <c r="L216" t="s">
         <v>506</v>
       </c>
-      <c r="B216" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M216" s="1">
-        <v>96620.0</v>
+        <v>188651.71</v>
       </c>
       <c r="N216" s="1">
-        <v>98506.85</v>
+        <v>192346.47</v>
       </c>
       <c r="O216" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
+        <v>507</v>
+      </c>
+      <c r="B217" t="s">
+        <v>508</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>96.584</v>
+      </c>
+      <c r="E217" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>99300.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-2716.0</v>
+      </c>
+      <c r="J217" s="1">
+        <v>-2.7351460221551</v>
+      </c>
+      <c r="K217">
+        <v>2.09</v>
+      </c>
+      <c r="L217" t="s">
         <v>509</v>
       </c>
-      <c r="B217" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M217" s="1">
-        <v>201604.0</v>
+        <v>96584.0</v>
       </c>
       <c r="N217" s="1">
-        <v>207434.14</v>
+        <v>98675.1</v>
       </c>
       <c r="O217" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>510</v>
+      </c>
+      <c r="B218" t="s">
+        <v>511</v>
+      </c>
+      <c r="C218" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>101.277</v>
+      </c>
+      <c r="E218" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>199222.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>3332.0</v>
+      </c>
+      <c r="J218" s="1">
+        <v>1.6725060485288</v>
+      </c>
+      <c r="K218">
+        <v>3.15</v>
+      </c>
+      <c r="L218" t="s">
         <v>512</v>
       </c>
-      <c r="B218" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M218" s="1">
-        <v>296037.0</v>
+        <v>202554.0</v>
       </c>
       <c r="N218" s="1">
-        <v>304435.97</v>
+        <v>208844.41</v>
       </c>
       <c r="O218" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>513</v>
+      </c>
+      <c r="B219" t="s">
+        <v>514</v>
+      </c>
+      <c r="C219" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>98.986</v>
+      </c>
+      <c r="E219" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>298314.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-1356.0</v>
+      </c>
+      <c r="J219" s="1">
+        <v>-0.45455459683421</v>
+      </c>
+      <c r="K219">
+        <v>2.98</v>
+      </c>
+      <c r="L219" t="s">
         <v>515</v>
       </c>
-      <c r="B219" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M219" s="1">
-        <v>395832.0</v>
+        <v>296958.0</v>
       </c>
       <c r="N219" s="1">
-        <v>410297.75</v>
+        <v>305896.36</v>
       </c>
       <c r="O219" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>516</v>
+      </c>
+      <c r="B220" t="s">
+        <v>517</v>
+      </c>
+      <c r="C220" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>100.056</v>
+      </c>
+      <c r="E220" s="1">
+        <v>101.06225</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>303186.75</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-3018.75</v>
+      </c>
+      <c r="J220" s="1">
+        <v>-0.99567345868512</v>
+      </c>
+      <c r="K220">
+        <v>3.85</v>
+      </c>
+      <c r="L220" t="s">
         <v>518</v>
       </c>
-      <c r="B220" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M220" s="1">
-        <v>410560.0</v>
+        <v>300168.0</v>
       </c>
       <c r="N220" s="1">
-        <v>426120.27</v>
+        <v>311729.3</v>
       </c>
       <c r="O220" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>519</v>
+      </c>
+      <c r="B221" t="s">
+        <v>520</v>
+      </c>
+      <c r="C221" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D221" s="1">
+        <v>103.876</v>
+      </c>
+      <c r="E221" s="1">
+        <v>102.716</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>205432.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>2320.0</v>
+      </c>
+      <c r="J221" s="1">
+        <v>1.1293274660228</v>
+      </c>
+      <c r="K221">
+        <v>4.16</v>
+      </c>
+      <c r="L221" t="s">
         <v>521</v>
       </c>
-      <c r="B221" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M221" s="1">
-        <v>603864.0</v>
+        <v>207752.0</v>
       </c>
       <c r="N221" s="1">
-        <v>629610.58</v>
+        <v>216064.33</v>
       </c>
       <c r="O221" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>522</v>
+      </c>
+      <c r="B222" t="s">
+        <v>523</v>
+      </c>
+      <c r="C222" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>101.34</v>
+      </c>
+      <c r="E222" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>591600.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>16440.0</v>
+      </c>
+      <c r="J222" s="1">
+        <v>2.7789046653144</v>
+      </c>
+      <c r="K222">
+        <v>0.17</v>
+      </c>
+      <c r="L222" t="s">
         <v>524</v>
       </c>
-      <c r="B222" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M222" s="1">
-        <v>203982.0</v>
+        <v>608040.0</v>
       </c>
       <c r="N222" s="1">
-        <v>212626.82</v>
+        <v>609046.85</v>
       </c>
       <c r="O222" s="1">
-        <v>0.12</v>
+        <v>0.34</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B223" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>106.268</v>
+        <v>102.768</v>
       </c>
       <c r="E223" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>218600.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-6064.0</v>
+        <v>5536.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-2.7740164684355</v>
+        <v>2.768</v>
       </c>
       <c r="K223">
-        <v>1.08</v>
+        <v>4.6</v>
       </c>
       <c r="L223" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="M223" s="1">
-        <v>212536.0</v>
+        <v>205536.0</v>
       </c>
       <c r="N223" s="1">
-        <v>214693.53</v>
+        <v>214734.3</v>
       </c>
       <c r="O223" s="1">
         <v>0.12</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="B224" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C224" s="1">
         <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>98.539</v>
+        <v>106.631</v>
       </c>
       <c r="E224" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>199704.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-2626.0</v>
+        <v>-5338.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.314946120258</v>
+        <v>-2.4419030192132</v>
       </c>
       <c r="K224">
-        <v>0.75</v>
+        <v>1.38</v>
       </c>
       <c r="L224" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="M224" s="1">
-        <v>197078.0</v>
+        <v>213262.0</v>
       </c>
       <c r="N224" s="1">
-        <v>198568.41</v>
+        <v>216023.64</v>
       </c>
       <c r="O224" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="B225" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="C225" s="1">
         <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.359</v>
+        <v>99.145</v>
       </c>
       <c r="E225" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>199306.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-588.0</v>
+        <v>-1414.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.29502373235126</v>
+        <v>-0.70804791090814</v>
       </c>
       <c r="K225">
-        <v>1.82</v>
+        <v>0.98</v>
       </c>
       <c r="L225" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="M225" s="1">
-        <v>198718.0</v>
+        <v>198290.0</v>
       </c>
       <c r="N225" s="1">
-        <v>202361.15</v>
+        <v>200240.68</v>
       </c>
       <c r="O225" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
+        <v>534</v>
+      </c>
+      <c r="B226" t="s">
+        <v>535</v>
+      </c>
+      <c r="C226" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.88</v>
+      </c>
+      <c r="E226" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>199306.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>454.0</v>
+      </c>
+      <c r="J226" s="1">
+        <v>0.22779043280182</v>
+      </c>
+      <c r="K226">
+        <v>2.02</v>
+      </c>
+      <c r="L226" t="s">
         <v>536</v>
       </c>
-      <c r="B226" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M226" s="1">
-        <v>100592.0</v>
+        <v>199760.0</v>
       </c>
       <c r="N226" s="1">
-        <v>100664.59</v>
+        <v>203791.51</v>
       </c>
       <c r="O226" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>537</v>
+      </c>
+      <c r="B227" t="s">
         <v>538</v>
       </c>
-      <c r="B227" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C227" s="1">
-        <v>100000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.604</v>
+        <v>99.958</v>
       </c>
       <c r="E227" s="1">
-        <v>99.589</v>
+        <v>99.934</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99589.0</v>
+        <v>176883.18</v>
       </c>
       <c r="I227" s="1">
-        <v>-985.0</v>
+        <v>42.48</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.98906505738586</v>
+        <v>0.024015850461304</v>
       </c>
       <c r="K227">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
       <c r="L227">
-        <v>499.32</v>
+        <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>98604.0</v>
+        <v>176925.66</v>
       </c>
       <c r="N227" s="1">
-        <v>99103.32</v>
+        <v>176925.66</v>
       </c>
       <c r="O227" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>539</v>
+      </c>
+      <c r="B228" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="C228" s="1">
         <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>102.399</v>
+        <v>100.822</v>
       </c>
       <c r="E228" s="1">
-        <v>98.769</v>
+        <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>98769.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>3630.0</v>
+        <v>822.0</v>
       </c>
       <c r="J228" s="1">
-        <v>3.6752422318744</v>
+        <v>0.822</v>
       </c>
       <c r="K228">
-        <v>2.04</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>0.29</v>
+      </c>
+      <c r="L228">
+        <v>290.36</v>
       </c>
       <c r="M228" s="1">
-        <v>102399.0</v>
+        <v>100822.0</v>
       </c>
       <c r="N228" s="1">
-        <v>104437.36</v>
+        <v>101112.36</v>
       </c>
       <c r="O228" s="1">
         <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B229" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="C229" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>84.257</v>
+        <v>98.939</v>
       </c>
       <c r="E229" s="1">
-        <v>85.96</v>
+        <v>99.589</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>343840.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-6812.0</v>
+        <v>-650.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.981154025128</v>
+        <v>-0.65268252517848</v>
       </c>
       <c r="K229">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>0.69</v>
+      </c>
+      <c r="L229">
+        <v>693.49</v>
       </c>
       <c r="M229" s="1">
-        <v>337028.0</v>
+        <v>98939.0</v>
       </c>
       <c r="N229" s="1">
-        <v>338856.77</v>
+        <v>99632.49</v>
       </c>
       <c r="O229" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>543</v>
+      </c>
+      <c r="B230" t="s">
+        <v>544</v>
+      </c>
+      <c r="C230" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>102.782</v>
+      </c>
+      <c r="E230" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>98769.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>4013.0</v>
+      </c>
+      <c r="J230" s="1">
+        <v>4.063015723557</v>
+      </c>
+      <c r="K230">
+        <v>2.26</v>
+      </c>
+      <c r="L230" t="s">
         <v>545</v>
       </c>
-      <c r="B230" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M230" s="1">
-        <v>592056.0</v>
+        <v>102782.0</v>
       </c>
       <c r="N230" s="1">
-        <v>596149.15</v>
+        <v>105043.3</v>
       </c>
       <c r="O230" s="1">
-        <v>0.34</v>
+        <v>0.06</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
+        <v>546</v>
+      </c>
+      <c r="B231" t="s">
+        <v>547</v>
+      </c>
+      <c r="C231" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>85.104</v>
+      </c>
+      <c r="E231" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>343840.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-3424.0</v>
+      </c>
+      <c r="J231" s="1">
+        <v>-0.99581200558399</v>
+      </c>
+      <c r="K231">
+        <v>0.49</v>
+      </c>
+      <c r="L231" t="s">
         <v>548</v>
       </c>
-      <c r="B231" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M231" s="1">
-        <v>115171.76</v>
+        <v>340416.0</v>
       </c>
       <c r="N231" s="1">
-        <v>116752.06</v>
+        <v>342388.6</v>
       </c>
       <c r="O231" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
+        <v>549</v>
+      </c>
+      <c r="B232" t="s">
+        <v>550</v>
+      </c>
+      <c r="C232" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.125</v>
+      </c>
+      <c r="E232" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>603900.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-9150.0</v>
+      </c>
+      <c r="J232" s="1">
+        <v>-1.5151515151515</v>
+      </c>
+      <c r="K232">
+        <v>0.85</v>
+      </c>
+      <c r="L232" t="s">
         <v>551</v>
       </c>
-      <c r="B232" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M232" s="1">
-        <v>196776.0</v>
+        <v>594750.0</v>
       </c>
       <c r="N232" s="1">
-        <v>200329.7</v>
+        <v>599878.77</v>
       </c>
       <c r="O232" s="1">
-        <v>0.11</v>
+        <v>0.34</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B233" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C233" s="1">
-        <v>526000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.139</v>
+        <v>100.223</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>526000.0</v>
+        <v>134543.7</v>
       </c>
       <c r="I233" s="1">
-        <v>-9788.86</v>
+        <v>757.35</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.861</v>
+        <v>0.56290261082459</v>
       </c>
       <c r="K233">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.07</v>
+      </c>
+      <c r="L233">
+        <v>93.85</v>
       </c>
       <c r="M233" s="1">
-        <v>516211.14</v>
+        <v>135301.05</v>
       </c>
       <c r="N233" s="1">
-        <v>520136.57</v>
+        <v>135394.9</v>
       </c>
       <c r="O233" s="1">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="B234" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="C234" s="1">
-        <v>360000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.865</v>
+        <v>99.539</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>360000.0</v>
+        <v>115502.36</v>
       </c>
       <c r="I234" s="1">
-        <v>-7686.0</v>
+        <v>-37.12</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.135</v>
+        <v>-0.0321378714686</v>
       </c>
       <c r="K234">
-        <v>2.23</v>
+        <v>1.55</v>
       </c>
       <c r="L234" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="M234" s="1">
-        <v>352314.0</v>
+        <v>115465.24</v>
       </c>
       <c r="N234" s="1">
-        <v>360327.56</v>
+        <v>117262.45</v>
       </c>
       <c r="O234" s="1">
-        <v>0.21</v>
+        <v>0.07</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B235" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C235" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.452</v>
+        <v>98.692</v>
       </c>
       <c r="E235" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>401680.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-7872.0</v>
+        <v>-2616.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.9597689703246</v>
+        <v>-1.308</v>
       </c>
       <c r="K235">
-        <v>3.32</v>
+        <v>1.99</v>
       </c>
       <c r="L235" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="M235" s="1">
-        <v>393808.0</v>
+        <v>197384.0</v>
       </c>
       <c r="N235" s="1">
-        <v>407076.49</v>
+        <v>201364.14</v>
       </c>
       <c r="O235" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="B236" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="C236" s="1">
-        <v>300000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>96.992</v>
+        <v>98.402</v>
       </c>
       <c r="E236" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>297777.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-6801.0</v>
+        <v>-8405.48</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.2839238759206</v>
+        <v>-1.598</v>
       </c>
       <c r="K236">
-        <v>0.44</v>
+        <v>0.94</v>
       </c>
       <c r="L236" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="M236" s="1">
-        <v>290976.0</v>
+        <v>517594.52</v>
       </c>
       <c r="N236" s="1">
-        <v>292306.48</v>
+        <v>522563.42</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B237" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="C237" s="1">
-        <v>238000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.56</v>
+        <v>97.736</v>
       </c>
       <c r="E237" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>236481.56</v>
+        <v>360000.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-4288.76</v>
+        <v>-8150.4</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.8135705803023</v>
+        <v>-2.264</v>
       </c>
       <c r="K237">
-        <v>1.08</v>
+        <v>2.44</v>
       </c>
       <c r="L237" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="M237" s="1">
-        <v>232192.8</v>
+        <v>351849.6</v>
       </c>
       <c r="N237" s="1">
-        <v>234760.27</v>
+        <v>360635.11</v>
       </c>
       <c r="O237" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B238" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="C238" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.054</v>
+        <v>98.759</v>
       </c>
       <c r="E238" s="1">
-        <v>100.4</v>
+        <v>100.42</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>200800.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-692.0</v>
+        <v>-6644.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.34462151394422</v>
+        <v>-1.6540529774945</v>
       </c>
       <c r="K238">
-        <v>3.2</v>
+        <v>3.53</v>
       </c>
       <c r="L238" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="M238" s="1">
-        <v>200108.0</v>
+        <v>395036.0</v>
       </c>
       <c r="N238" s="1">
-        <v>206499.1</v>
+        <v>409138.74</v>
       </c>
       <c r="O238" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="B239" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="C239" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.634</v>
+        <v>97.632</v>
       </c>
       <c r="E239" s="1">
-        <v>99.821</v>
+        <v>99.259</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>199642.0</v>
+        <v>297777.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-374.0</v>
+        <v>-4881.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.18733533024113</v>
+        <v>-1.6391460723965</v>
       </c>
       <c r="K239">
+        <v>0.7</v>
+      </c>
+      <c r="L239" t="s">
+        <v>571</v>
+      </c>
+      <c r="M239" s="1">
+        <v>292896.0</v>
+      </c>
+      <c r="N239" s="1">
+        <v>294981.62</v>
+      </c>
+      <c r="O239" s="1">
         <v>0.17</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>572</v>
+      </c>
+      <c r="B240" t="s">
+        <v>573</v>
+      </c>
+      <c r="C240" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>98.029</v>
+      </c>
+      <c r="E240" s="1">
+        <v>99.362</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>236481.56</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-3172.54</v>
+      </c>
+      <c r="J240" s="1">
+        <v>-1.3415591473602</v>
+      </c>
+      <c r="K240">
+        <v>1.26</v>
+      </c>
+      <c r="L240" t="s">
         <v>574</v>
       </c>
-      <c r="B240" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M240" s="1">
-        <v>396130.5</v>
+        <v>233309.02</v>
       </c>
       <c r="N240" s="1">
-        <v>406625.83</v>
+        <v>236304.4</v>
       </c>
       <c r="O240" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B241" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C241" s="1">
         <v>200000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>98.201</v>
+        <v>100.486</v>
       </c>
       <c r="E241" s="1">
-        <v>99.517</v>
+        <v>100.4</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>199034.0</v>
+        <v>200800.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-2632.0</v>
+        <v>172.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.3223871298371</v>
+        <v>0.085657370517928</v>
       </c>
       <c r="K241">
-        <v>2.71</v>
+        <v>3.42</v>
       </c>
       <c r="L241" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="M241" s="1">
-        <v>196402.0</v>
+        <v>200972.0</v>
       </c>
       <c r="N241" s="1">
-        <v>201820.49</v>
+        <v>207808.99</v>
       </c>
       <c r="O241" s="1">
         <v>0.12</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="B242" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="C242" s="1">
         <v>200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>90.134</v>
+        <v>99.962</v>
       </c>
       <c r="E242" s="1">
-        <v>80.3125</v>
+        <v>99.821</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>160625.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I242" s="1">
-        <v>19643.0</v>
+        <v>282.0</v>
       </c>
       <c r="J242" s="1">
-        <v>12.229105058366</v>
+        <v>0.14125284258823</v>
       </c>
       <c r="K242">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>0.39</v>
+      </c>
+      <c r="L242">
+        <v>785.62</v>
       </c>
       <c r="M242" s="1">
-        <v>180268.0</v>
+        <v>199924.0</v>
       </c>
       <c r="N242" s="1">
-        <v>182446.08</v>
+        <v>200709.62</v>
       </c>
       <c r="O242" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="B243" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="C243" s="1">
-        <v>600000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>101.804</v>
+        <v>98.112</v>
       </c>
       <c r="E243" s="1">
-        <v>102.14833333</v>
+        <v>99.228</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>612890.0</v>
+        <v>401873.4</v>
       </c>
       <c r="I243" s="1">
-        <v>-2066.0</v>
+        <v>-4519.8</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.33709148460572</v>
+        <v>-1.1246825492804</v>
       </c>
       <c r="K243">
-        <v>0.98</v>
+        <v>2.76</v>
       </c>
       <c r="L243" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="M243" s="1">
-        <v>610824.0</v>
+        <v>397353.6</v>
       </c>
       <c r="N243" s="1">
-        <v>616684.27</v>
+        <v>408518.84</v>
       </c>
       <c r="O243" s="1">
-        <v>0.35</v>
+        <v>0.23</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B244" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="C244" s="1">
         <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>97.927</v>
+        <v>98.762</v>
       </c>
       <c r="E244" s="1">
-        <v>100.231</v>
+        <v>99.517</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>200462.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-4608.0</v>
+        <v>-1510.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-2.2986900260398</v>
+        <v>-0.75866434880473</v>
       </c>
       <c r="K244">
-        <v>0.79</v>
+        <v>2.9</v>
       </c>
       <c r="L244" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="M244" s="1">
-        <v>195854.0</v>
+        <v>197524.0</v>
       </c>
       <c r="N244" s="1">
-        <v>197436.19</v>
+        <v>203330.85</v>
       </c>
       <c r="O244" s="1">
         <v>0.11</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="B245" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="C245" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>90.008</v>
+        <v>90.827</v>
       </c>
       <c r="E245" s="1">
-        <v>89.875</v>
+        <v>80.3125</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>89875.0</v>
+        <v>160625.0</v>
       </c>
       <c r="I245" s="1">
-        <v>133.0</v>
+        <v>21029.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.14798331015299</v>
+        <v>13.091984435798</v>
       </c>
       <c r="K245">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>87.67</v>
+        <v>1.2</v>
+      </c>
+      <c r="L245" t="s">
+        <v>588</v>
       </c>
       <c r="M245" s="1">
-        <v>90008.0</v>
+        <v>181654.0</v>
       </c>
       <c r="N245" s="1">
-        <v>90095.67</v>
+        <v>184047.84</v>
       </c>
       <c r="O245" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
+        <v>589</v>
+      </c>
+      <c r="B246" t="s">
+        <v>590</v>
+      </c>
+      <c r="C246" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D246" s="1">
+        <v>101.998</v>
+      </c>
+      <c r="E246" s="1">
+        <v>102.14833333</v>
+      </c>
+      <c r="F246" t="s">
+        <v>8</v>
+      </c>
+      <c r="G246">
+        <v>1.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>612890.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-902.0</v>
+      </c>
+      <c r="J246" s="1">
+        <v>-0.14717159686077</v>
+      </c>
+      <c r="K246">
+        <v>1.2</v>
+      </c>
+      <c r="L246" t="s">
         <v>591</v>
       </c>
-      <c r="B246" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M246" s="1">
-        <v>90400.0</v>
+        <v>611988.0</v>
       </c>
       <c r="N246" s="1">
-        <v>90540.41</v>
+        <v>619185.95</v>
       </c>
       <c r="O246" s="1">
-        <v>0.05</v>
+        <v>0.35</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
+        <v>592</v>
+      </c>
+      <c r="B247" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="C247" s="1">
         <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.465</v>
+        <v>98.367</v>
       </c>
       <c r="E247" s="1">
-        <v>100.539</v>
+        <v>100.231</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>201078.0</v>
+        <v>200462.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-148.0</v>
+        <v>-3728.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.073603278329802</v>
+        <v>-1.859704083567</v>
       </c>
       <c r="K247">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.08</v>
+      </c>
+      <c r="L247">
+        <v>164.38</v>
       </c>
       <c r="M247" s="1">
-        <v>200930.0</v>
+        <v>196734.0</v>
       </c>
       <c r="N247" s="1">
-        <v>205225.89</v>
+        <v>196898.38</v>
       </c>
       <c r="O247" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B248" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="C248" s="1">
-        <v>870000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>98.043</v>
+        <v>100.682</v>
       </c>
       <c r="E248" s="1">
-        <v>100.369</v>
+        <v>99.651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>873210.3</v>
+        <v>199302.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-20236.2</v>
+        <v>2062.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.3174486146121</v>
+        <v>1.0346107916629</v>
       </c>
       <c r="K248">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0.15</v>
+      </c>
+      <c r="L248">
+        <v>304.11</v>
       </c>
       <c r="M248" s="1">
-        <v>852974.1</v>
+        <v>201364.0</v>
       </c>
       <c r="N248" s="1">
-        <v>861912.46</v>
+        <v>201668.11</v>
       </c>
       <c r="O248" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B249" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C249" s="1">
-        <v>1120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>88.269</v>
+        <v>100.971</v>
       </c>
       <c r="E249" s="1">
-        <v>90.91883929</v>
+        <v>100.539</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1018291.0</v>
+        <v>201078.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-29678.2</v>
+        <v>864.0</v>
       </c>
       <c r="J249" s="1">
-        <v>-2.9145106850596</v>
+        <v>0.42968400322263</v>
       </c>
       <c r="K249">
-        <v>1.71</v>
+        <v>2.38</v>
       </c>
       <c r="L249" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="M249" s="1">
-        <v>988612.8</v>
+        <v>201942.0</v>
       </c>
       <c r="N249" s="1">
-        <v>1007771.7</v>
+        <v>206698.16</v>
       </c>
       <c r="O249" s="1">
-        <v>0.58</v>
+        <v>0.12</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B250" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="C250" s="1">
-        <v>1025869.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.025</v>
+        <v>97.796</v>
       </c>
       <c r="E250" s="1">
-        <v>99.67400029</v>
+        <v>98.058</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1022524.67</v>
+        <v>1666986.0</v>
       </c>
       <c r="I250" s="1">
-        <v>3600.79</v>
+        <v>-4454.0</v>
       </c>
       <c r="J250" s="1">
-        <v>0.35214700492263</v>
+        <v>-0.26718880662465</v>
       </c>
       <c r="K250">
-        <v>1.08</v>
+        <v>0.38</v>
       </c>
       <c r="L250" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="M250" s="1">
-        <v>1026125.46</v>
+        <v>1662532.0</v>
       </c>
       <c r="N250" s="1">
-        <v>1037223.82</v>
+        <v>1669040.9</v>
       </c>
       <c r="O250" s="1">
-        <v>0.59</v>
+        <v>0.94</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B251" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C251" s="1">
-        <v>200000.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>96.971</v>
+        <v>87.087</v>
       </c>
       <c r="E251" s="1">
-        <v>99.766</v>
+        <v>90.91883929</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>199532.0</v>
+        <v>1018291.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-5590.0</v>
+        <v>-42916.6</v>
       </c>
       <c r="J251" s="1">
-        <v>-2.8015556401981</v>
+        <v>-4.2145712767765</v>
       </c>
       <c r="K251">
-        <v>2.46</v>
+        <v>1.9</v>
       </c>
       <c r="L251" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="M251" s="1">
-        <v>193942.0</v>
+        <v>975374.4</v>
       </c>
       <c r="N251" s="1">
-        <v>198855.7</v>
+        <v>996708.1</v>
       </c>
       <c r="O251" s="1">
-        <v>0.11</v>
+        <v>0.56</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B252" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="C252" s="1">
-        <v>217000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.809</v>
+        <v>98.176</v>
       </c>
       <c r="E252" s="1">
-        <v>99.945</v>
+        <v>99.766</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>216880.65</v>
+        <v>199532.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-4635.12</v>
+        <v>-3180.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.1371754464956</v>
+        <v>-1.5937293266243</v>
       </c>
       <c r="K252">
-        <v>1.1</v>
+        <v>2.7</v>
       </c>
       <c r="L252" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="M252" s="1">
-        <v>212245.53</v>
+        <v>196352.0</v>
       </c>
       <c r="N252" s="1">
-        <v>214624.44</v>
+        <v>201754.74</v>
       </c>
       <c r="O252" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="B253" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="C253" s="1">
-        <v>179000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.393</v>
+        <v>98.201</v>
       </c>
       <c r="E253" s="1">
-        <v>99.682</v>
+        <v>99.945</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>178430.78</v>
+        <v>216880.65</v>
       </c>
       <c r="I253" s="1">
-        <v>-2307.31</v>
+        <v>-3784.48</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.2931120964668</v>
+        <v>-1.7449597278503</v>
       </c>
       <c r="K253">
-        <v>0.94</v>
+        <v>1.3</v>
       </c>
       <c r="L253" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="M253" s="1">
-        <v>176123.47</v>
+        <v>213096.17</v>
       </c>
       <c r="N253" s="1">
-        <v>177809.26</v>
+        <v>215913.31</v>
       </c>
       <c r="O253" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="B254" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="C254" s="1">
-        <v>1300000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>88.148</v>
+        <v>98.449</v>
       </c>
       <c r="E254" s="1">
-        <v>88.43514846</v>
+        <v>98.71</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>1149656.93</v>
+        <v>296130.0</v>
       </c>
       <c r="I254" s="1">
-        <v>-3732.93</v>
+        <v>-783.0</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.32469947360731</v>
+        <v>-0.26441090061797</v>
       </c>
       <c r="K254">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.76</v>
+      </c>
+      <c r="L254" t="s">
+        <v>613</v>
       </c>
       <c r="M254" s="1">
-        <v>1145924.0</v>
+        <v>295347.0</v>
       </c>
       <c r="N254" s="1">
-        <v>1145924.0</v>
+        <v>297615.49</v>
       </c>
       <c r="O254" s="1">
-        <v>0.65</v>
+        <v>0.17</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
+        <v>614</v>
+      </c>
+      <c r="B255" t="s">
+        <v>615</v>
+      </c>
+      <c r="C255" s="1">
+        <v>179000.0</v>
+      </c>
+      <c r="D255" s="1">
+        <v>98.729</v>
+      </c>
+      <c r="E255" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="F255" t="s">
+        <v>8</v>
+      </c>
+      <c r="G255">
+        <v>1.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>178430.78</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-1705.87</v>
+      </c>
+      <c r="J255" s="1">
+        <v>-0.956040207861</v>
+      </c>
+      <c r="K255">
+        <v>1.1</v>
+      </c>
+      <c r="L255" t="s">
         <v>616</v>
       </c>
-      <c r="B255" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M255" s="1">
-        <v>159723.52</v>
+        <v>176724.91</v>
       </c>
       <c r="N255" s="1">
-        <v>160082.97</v>
+        <v>178693.91</v>
       </c>
       <c r="O255" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
+        <v>617</v>
+      </c>
+      <c r="B256" t="s">
         <v>618</v>
       </c>
-      <c r="B256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C256" s="1">
-        <v>478000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>94.876</v>
+        <v>72.826</v>
       </c>
       <c r="E256" s="1">
-        <v>94.64463598</v>
+        <v>72.707</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>452401.36</v>
+        <v>165771.96</v>
       </c>
       <c r="I256" s="1">
-        <v>1105.92</v>
+        <v>271.32</v>
       </c>
       <c r="J256" s="1">
-        <v>0.24445549854227</v>
+        <v>0.16367062318621</v>
       </c>
       <c r="K256">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>0.0</v>
+      </c>
+      <c r="L256">
+        <v>10.93</v>
       </c>
       <c r="M256" s="1">
-        <v>453507.28</v>
+        <v>166043.28</v>
       </c>
       <c r="N256" s="1">
-        <v>454849.61</v>
+        <v>166054.21</v>
       </c>
       <c r="O256" s="1">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="B257" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="C257" s="1">
-        <v>254000.0</v>
+        <v>1094000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>85.634</v>
+        <v>86.095</v>
       </c>
       <c r="E257" s="1">
-        <v>93.57527559</v>
+        <v>86.178</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>237681.2</v>
+        <v>942787.32</v>
       </c>
       <c r="I257" s="1">
-        <v>-20170.84</v>
+        <v>-908.02</v>
       </c>
       <c r="J257" s="1">
-        <v>-8.4865105023031</v>
+        <v>-0.096312283877556</v>
       </c>
       <c r="K257">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>0.08</v>
+      </c>
+      <c r="L257">
+        <v>846.73</v>
       </c>
       <c r="M257" s="1">
-        <v>217510.36</v>
+        <v>941879.3</v>
       </c>
       <c r="N257" s="1">
-        <v>220313.06</v>
+        <v>942726.03</v>
       </c>
       <c r="O257" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="B258" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="C258" s="1">
-        <v>315000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>97.896</v>
+        <v>62.218</v>
       </c>
       <c r="E258" s="1">
-        <v>99.998</v>
+        <v>75.88066016</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>314993.7</v>
+        <v>194254.49</v>
       </c>
       <c r="I258" s="1">
-        <v>-6621.3</v>
+        <v>-34976.41</v>
       </c>
       <c r="J258" s="1">
-        <v>-2.1020420408408</v>
+        <v>-18.005457685946</v>
       </c>
       <c r="K258">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>0.15</v>
+      </c>
+      <c r="L258">
+        <v>396.27</v>
       </c>
       <c r="M258" s="1">
-        <v>308372.4</v>
+        <v>159278.08</v>
       </c>
       <c r="N258" s="1">
-        <v>309798.53</v>
+        <v>159674.35</v>
       </c>
       <c r="O258" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="B259" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="C259" s="1">
-        <v>150000.0</v>
+        <v>478000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.689</v>
+        <v>95.065</v>
       </c>
       <c r="E259" s="1">
-        <v>100.0965</v>
+        <v>94.64463598</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>150144.75</v>
+        <v>452401.36</v>
       </c>
       <c r="I259" s="1">
-        <v>888.75</v>
+        <v>2009.34</v>
       </c>
       <c r="J259" s="1">
-        <v>0.59192878871889</v>
+        <v>0.44414985843544</v>
       </c>
       <c r="K259">
-        <v>2.39</v>
+        <v>0.31</v>
       </c>
       <c r="L259" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="M259" s="1">
-        <v>151033.5</v>
+        <v>454410.7</v>
       </c>
       <c r="N259" s="1">
-        <v>154621.99</v>
+        <v>455890.54</v>
       </c>
       <c r="O259" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="B260" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="C260" s="1">
-        <v>2013000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>86.961</v>
+        <v>98.405</v>
       </c>
       <c r="E260" s="1">
-        <v>90.0419995</v>
+        <v>99.998</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>1812545.45</v>
+        <v>314993.7</v>
       </c>
       <c r="I260" s="1">
-        <v>-62020.52</v>
+        <v>-5017.95</v>
       </c>
       <c r="J260" s="1">
-        <v>-3.4217359901237</v>
+        <v>-1.5930318606372</v>
       </c>
       <c r="K260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.64</v>
+      </c>
+      <c r="L260" t="s">
+        <v>628</v>
       </c>
       <c r="M260" s="1">
-        <v>1750524.93</v>
+        <v>309975.75</v>
       </c>
       <c r="N260" s="1">
-        <v>1750524.93</v>
+        <v>312000.85</v>
       </c>
       <c r="O260" s="1">
-        <v>1.0</v>
+        <v>0.18</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="B261" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="C261" s="1">
-        <v>2630000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>83.802</v>
+        <v>101.106</v>
       </c>
       <c r="E261" s="1">
-        <v>84.103</v>
+        <v>100.0965</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>2211908.9</v>
+        <v>150144.75</v>
       </c>
       <c r="I261" s="1">
-        <v>-7916.3</v>
+        <v>1514.25</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.35789448652248</v>
+        <v>1.0085267716653</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.61</v>
+      </c>
+      <c r="L261" t="s">
+        <v>631</v>
       </c>
       <c r="M261" s="1">
-        <v>2203992.6</v>
+        <v>151659.0</v>
       </c>
       <c r="N261" s="1">
-        <v>2203992.6</v>
+        <v>155566.81</v>
       </c>
       <c r="O261" s="1">
-        <v>1.26</v>
+        <v>0.09</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="B262" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="C262" s="1">
-        <v>6184062.0</v>
+        <v>2013000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>62.198</v>
+        <v>87.245</v>
       </c>
       <c r="E262" s="1">
-        <v>75.01066241</v>
+        <v>90.0419995</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>4638705.87</v>
+        <v>1812545.45</v>
       </c>
       <c r="I262" s="1">
-        <v>-792342.99</v>
+        <v>-56303.6</v>
       </c>
       <c r="J262" s="1">
-        <v>-17.081121593079</v>
+        <v>-3.1063276233984</v>
       </c>
       <c r="K262">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>0.0</v>
+      </c>
+      <c r="L262">
+        <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>3846362.88</v>
+        <v>1756241.85</v>
       </c>
       <c r="N262" s="1">
-        <v>3873301.67</v>
+        <v>1756241.85</v>
       </c>
       <c r="O262" s="1">
-        <v>2.21</v>
+        <v>0.99</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="B263" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="C263" s="1">
-        <v>667520.0</v>
+        <v>3849133.0</v>
       </c>
       <c r="D263" s="1">
-        <v>84.19</v>
+        <v>84.047</v>
       </c>
       <c r="E263" s="1">
-        <v>88.72928452</v>
+        <v>84.13182241</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>592285.72</v>
+        <v>3238345.74</v>
       </c>
       <c r="I263" s="1">
-        <v>-30300.63</v>
+        <v>-3264.93</v>
       </c>
       <c r="J263" s="1">
-        <v>-5.1158805584575</v>
+        <v>-0.10082092099283</v>
       </c>
       <c r="K263">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>0.0</v>
+      </c>
+      <c r="L263">
+        <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>561985.09</v>
+        <v>3235080.81</v>
       </c>
       <c r="N263" s="1">
-        <v>569254.66</v>
+        <v>3235080.81</v>
       </c>
       <c r="O263" s="1">
-        <v>0.32</v>
+        <v>1.82</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="B264" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="C264" s="1">
-        <v>2960000.0</v>
+        <v>9113062.0</v>
       </c>
       <c r="D264" s="1">
-        <v>74.51</v>
+        <v>62.179</v>
       </c>
       <c r="E264" s="1">
-        <v>78.51775304</v>
+        <v>70.92054811</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>2324125.49</v>
+        <v>6463033.52</v>
       </c>
       <c r="I264" s="1">
-        <v>-118629.49</v>
+        <v>-796622.7</v>
       </c>
       <c r="J264" s="1">
-        <v>-5.1042635395733</v>
+        <v>-12.325832715161</v>
       </c>
       <c r="K264">
-        <v>1.09</v>
+        <v>0.46</v>
       </c>
       <c r="L264" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="M264" s="1">
-        <v>2205496.0</v>
+        <v>5666410.82</v>
       </c>
       <c r="N264" s="1">
-        <v>2237731.62</v>
+        <v>5708730.38</v>
       </c>
       <c r="O264" s="1">
-        <v>1.28</v>
+        <v>3.21</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="B265" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="C265" s="1">
-        <v>1740000.0</v>
+        <v>4772833.0</v>
       </c>
       <c r="D265" s="1">
-        <v>98.213</v>
+        <v>98.514</v>
       </c>
       <c r="E265" s="1">
-        <v>99.934</v>
+        <v>99.30259471</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>1738851.6</v>
+        <v>4739547.01</v>
       </c>
       <c r="I265" s="1">
-        <v>-29945.4</v>
+        <v>-37638.31</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.7221366101627</v>
+        <v>-0.79413306631597</v>
       </c>
       <c r="K265">
-        <v>1.29</v>
+        <v>1.49</v>
       </c>
       <c r="L265" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="M265" s="1">
-        <v>1708906.2</v>
+        <v>4701908.7</v>
       </c>
       <c r="N265" s="1">
-        <v>1731330.75</v>
+        <v>4772847.38</v>
       </c>
       <c r="O265" s="1">
-        <v>0.99</v>
+        <v>2.68</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="B266" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="C266" s="1">
-        <v>1060000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>77.345</v>
+        <v>97.564</v>
       </c>
       <c r="E266" s="1">
-        <v>82.88407547</v>
+        <v>98.725</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>878571.2</v>
+        <v>537064.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-58714.2</v>
+        <v>-6315.84</v>
       </c>
       <c r="J266" s="1">
-        <v>-6.6829188118163</v>
+        <v>-1.175993922512</v>
       </c>
       <c r="K266">
-        <v>2.61</v>
+        <v>3.81</v>
       </c>
       <c r="L266" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="M266" s="1">
-        <v>819857.0</v>
+        <v>530748.16</v>
       </c>
       <c r="N266" s="1">
-        <v>847562.21</v>
+        <v>551463.38</v>
       </c>
       <c r="O266" s="1">
-        <v>0.48</v>
+        <v>0.31</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="B267" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="C267" s="1">
-        <v>516000.0</v>
+        <v>866000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>96.776</v>
+        <v>97.75</v>
       </c>
       <c r="E267" s="1">
-        <v>99.45682171</v>
+        <v>98.469</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>513197.2</v>
+        <v>852741.54</v>
       </c>
       <c r="I267" s="1">
-        <v>-13833.04</v>
+        <v>-6226.54</v>
       </c>
       <c r="J267" s="1">
-        <v>-2.6954628747</v>
+        <v>-0.73017904111954</v>
       </c>
       <c r="K267">
-        <v>2.79</v>
+        <v>4.09</v>
       </c>
       <c r="L267" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="M267" s="1">
-        <v>499364.16</v>
+        <v>846515.0</v>
       </c>
       <c r="N267" s="1">
-        <v>513749.96</v>
+        <v>881904.74</v>
       </c>
       <c r="O267" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="B268" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="C268" s="1">
-        <v>3748833.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>98.559</v>
+        <v>82.31</v>
       </c>
       <c r="E268" s="1">
-        <v>99.46200458</v>
+        <v>81.75</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>3728664.45</v>
+        <v>81750.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-33852.14</v>
+        <v>560.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.9078891504973</v>
+        <v>0.68501529051988</v>
       </c>
       <c r="K268">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>0.19</v>
+      </c>
+      <c r="L268">
+        <v>193.15</v>
       </c>
       <c r="M268" s="1">
-        <v>3694812.31</v>
+        <v>82310.0</v>
       </c>
       <c r="N268" s="1">
-        <v>3742982.25</v>
+        <v>82503.15</v>
       </c>
       <c r="O268" s="1">
-        <v>2.14</v>
+        <v>0.05</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="B269" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="C269" s="1">
-        <v>544000.0</v>
+        <v>4305974.0</v>
       </c>
       <c r="D269" s="1">
-        <v>98.067</v>
+        <v>99.13</v>
       </c>
       <c r="E269" s="1">
-        <v>98.725</v>
+        <v>99.18199994</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>537064.0</v>
+        <v>4270751.13</v>
       </c>
       <c r="I269" s="1">
-        <v>-3579.52</v>
+        <v>-2239.1</v>
       </c>
       <c r="J269" s="1">
-        <v>-0.66649784755634</v>
+        <v>-0.052428716444547</v>
       </c>
       <c r="K269">
-        <v>3.57</v>
+        <v>1.72</v>
       </c>
       <c r="L269" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="M269" s="1">
-        <v>533484.48</v>
+        <v>4268512.03</v>
       </c>
       <c r="N269" s="1">
-        <v>552916.46</v>
+        <v>4342716.35</v>
       </c>
       <c r="O269" s="1">
-        <v>0.32</v>
+        <v>2.44</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="B270" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="C270" s="1">
-        <v>100000.0</v>
+        <v>4746602.75</v>
       </c>
       <c r="D270" s="1">
-        <v>82.116</v>
+        <v>87.251</v>
       </c>
       <c r="E270" s="1">
-        <v>81.75</v>
+        <v>104.37955378</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>81750.0</v>
+        <v>4954482.77</v>
       </c>
       <c r="I270" s="1">
-        <v>366.0</v>
+        <v>-813024.4</v>
       </c>
       <c r="J270" s="1">
-        <v>0.44770642201835</v>
+        <v>-16.409874405517</v>
       </c>
       <c r="K270">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>106.85</v>
+        <v>2.05</v>
+      </c>
+      <c r="L270" t="s">
+        <v>655</v>
       </c>
       <c r="M270" s="1">
-        <v>82116.0</v>
+        <v>4141458.37</v>
       </c>
       <c r="N270" s="1">
-        <v>82222.85</v>
+        <v>4238666.19</v>
       </c>
       <c r="O270" s="1">
-        <v>0.05</v>
+        <v>2.38</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="B271" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="C271" s="1">
-        <v>3112440.9</v>
+        <v>8995175.0</v>
       </c>
       <c r="D271" s="1">
-        <v>76.63</v>
+        <v>96.384</v>
       </c>
       <c r="E271" s="1">
-        <v>77.96098072</v>
+        <v>96.96673594</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>2426489.45</v>
+        <v>8722327.59</v>
       </c>
       <c r="I271" s="1">
-        <v>-41425.99</v>
+        <v>-52418.12</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.7072396502692</v>
+        <v>-0.60096481654847</v>
       </c>
       <c r="K271">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.5</v>
+      </c>
+      <c r="L271" t="s">
+        <v>658</v>
       </c>
       <c r="M271" s="1">
-        <v>2385063.46</v>
+        <v>8669909.47</v>
       </c>
       <c r="N271" s="1">
-        <v>2385063.46</v>
+        <v>8714885.35</v>
       </c>
       <c r="O271" s="1">
-        <v>1.36</v>
+        <v>4.9</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="B272" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="C272" s="1">
-        <v>4746602.75</v>
+        <v>162000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>87.956</v>
+        <v>100.048</v>
       </c>
       <c r="E272" s="1">
-        <v>104.37955378</v>
+        <v>100.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>4954482.77</v>
+        <v>162000.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-779560.86</v>
+        <v>77.76</v>
       </c>
       <c r="J272" s="1">
-        <v>-15.734454961078</v>
+        <v>0.048</v>
       </c>
       <c r="K272">
-        <v>1.9</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>0.08</v>
+      </c>
+      <c r="L272">
+        <v>130.11</v>
       </c>
       <c r="M272" s="1">
-        <v>4174921.91</v>
+        <v>162077.76</v>
       </c>
       <c r="N272" s="1">
-        <v>4265302.43</v>
+        <v>162207.87</v>
       </c>
       <c r="O272" s="1">
-        <v>2.44</v>
+        <v>0.09</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="B273" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="C273" s="1">
-        <v>2075175.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>96.611</v>
+        <v>98.461</v>
       </c>
       <c r="E273" s="1">
-        <v>98.69654318</v>
+        <v>99.24</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>2048125.99</v>
+        <v>99240.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-43278.67</v>
+        <v>-779.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-2.1130863145777</v>
+        <v>-0.78496573962112</v>
       </c>
       <c r="K273">
-        <v>0.36</v>
+        <v>1.01</v>
       </c>
       <c r="L273" t="s">
-        <v>667</v>
+        <v>524</v>
       </c>
       <c r="M273" s="1">
-        <v>2004847.32</v>
+        <v>98461.0</v>
       </c>
       <c r="N273" s="1">
-        <v>2012238.35</v>
+        <v>99467.85</v>
       </c>
       <c r="O273" s="1">
-        <v>1.15</v>
+        <v>0.06</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="B274" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="C274" s="1">
-        <v>2210000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>97.719</v>
+        <v>92.149</v>
       </c>
       <c r="E274" s="1">
-        <v>99.89235747</v>
+        <v>100.121</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>2207621.1</v>
+        <v>400484.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-48031.2</v>
+        <v>-31888.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-2.1756994440758</v>
+        <v>-7.9623655376994</v>
       </c>
       <c r="K274">
-        <v>1.68</v>
+        <v>0.97</v>
       </c>
       <c r="L274" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="M274" s="1">
-        <v>2159589.9</v>
+        <v>368596.0</v>
       </c>
       <c r="N274" s="1">
-        <v>2196742.12</v>
+        <v>372489.15</v>
       </c>
       <c r="O274" s="1">
-        <v>1.25</v>
+        <v>0.21</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="B275" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="C275" s="1">
-        <v>1910000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>97.037</v>
+        <v>101.298</v>
       </c>
       <c r="E275" s="1">
-        <v>99.374</v>
+        <v>99.942</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>1898043.4</v>
+        <v>299826.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-44636.7</v>
+        <v>4068.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-2.3517217783324</v>
+        <v>1.3567869364231</v>
       </c>
       <c r="K275">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>0.27</v>
+      </c>
+      <c r="L275">
+        <v>804.45</v>
       </c>
       <c r="M275" s="1">
-        <v>1853406.7</v>
+        <v>303894.0</v>
       </c>
       <c r="N275" s="1">
-        <v>1891229.93</v>
+        <v>304698.45</v>
       </c>
       <c r="O275" s="1">
-        <v>1.08</v>
+        <v>0.17</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="B276" t="s">
-        <v>675</v>
+        <v>669</v>
       </c>
       <c r="C276" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.504</v>
+        <v>94.119</v>
       </c>
       <c r="E276" s="1">
-        <v>100.73</v>
+        <v>94.67425</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>201460.0</v>
+        <v>284022.75</v>
       </c>
       <c r="I276" s="1">
-        <v>-4452.0</v>
+        <v>-1665.75</v>
       </c>
       <c r="J276" s="1">
-        <v>-2.2098679638638</v>
+        <v>-0.58648470941148</v>
       </c>
       <c r="K276">
-        <v>1.66</v>
+        <v>0.39</v>
       </c>
       <c r="L276" t="s">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="M276" s="1">
-        <v>197008.0</v>
+        <v>282357.0</v>
       </c>
       <c r="N276" s="1">
-        <v>200331.97</v>
+        <v>283512.82</v>
       </c>
       <c r="O276" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>677</v>
+        <v>671</v>
       </c>
       <c r="B277" t="s">
-        <v>678</v>
+        <v>672</v>
       </c>
       <c r="C277" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>98.193</v>
+        <v>101.282</v>
       </c>
       <c r="E277" s="1">
-        <v>99.24</v>
+        <v>99.858</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>99240.0</v>
+        <v>299574.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-1047.0</v>
+        <v>4272.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-1.0550181378476</v>
+        <v>1.4260249554367</v>
       </c>
       <c r="K277">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>791.1</v>
+        <v>3.48</v>
+      </c>
+      <c r="L277" t="s">
+        <v>673</v>
       </c>
       <c r="M277" s="1">
-        <v>98193.0</v>
+        <v>303846.0</v>
       </c>
       <c r="N277" s="1">
-        <v>98984.1</v>
+        <v>314292.58</v>
       </c>
       <c r="O277" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="B278" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="C278" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>91.468</v>
+        <v>98.144</v>
       </c>
       <c r="E278" s="1">
-        <v>100.121</v>
+        <v>100.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>400484.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-34612.0</v>
+        <v>-3712.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-8.6425425235465</v>
+        <v>-1.856</v>
       </c>
       <c r="K278">
-        <v>0.87</v>
+        <v>1.8</v>
       </c>
       <c r="L278" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="M278" s="1">
-        <v>365872.0</v>
+        <v>196288.0</v>
       </c>
       <c r="N278" s="1">
-        <v>369362.41</v>
+        <v>199883.89</v>
       </c>
       <c r="O278" s="1">
-        <v>0.21</v>
+        <v>0.11</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="B279" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="C279" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.853</v>
+        <v>93.504</v>
       </c>
       <c r="E279" s="1">
-        <v>99.942</v>
+        <v>96.33333333</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>299826.0</v>
+        <v>867000.0</v>
       </c>
       <c r="I279" s="1">
-        <v>2733.0</v>
+        <v>-25464.0</v>
       </c>
       <c r="J279" s="1">
-        <v>0.91152868663825</v>
+        <v>-2.9370242214533</v>
       </c>
       <c r="K279">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>178.77</v>
+        <v>0.4</v>
+      </c>
+      <c r="L279" t="s">
+        <v>679</v>
       </c>
       <c r="M279" s="1">
-        <v>302559.0</v>
+        <v>841536.0</v>
       </c>
       <c r="N279" s="1">
-        <v>302737.77</v>
+        <v>845091.0</v>
       </c>
       <c r="O279" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="B280" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="C280" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>94.094</v>
+        <v>97.337</v>
       </c>
       <c r="E280" s="1">
-        <v>94.67425</v>
+        <v>98.642</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>284022.75</v>
+        <v>394568.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-1740.75</v>
+        <v>-5220.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.61289104481947</v>
+        <v>-1.3229658766043</v>
       </c>
       <c r="K280">
-        <v>0.35</v>
+        <v>4.1</v>
       </c>
       <c r="L280" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="M280" s="1">
-        <v>282282.0</v>
+        <v>389348.0</v>
       </c>
       <c r="N280" s="1">
-        <v>283329.95</v>
+        <v>405745.26</v>
       </c>
       <c r="O280" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="B281" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="C281" s="1">
-        <v>300000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.389</v>
+        <v>97.987</v>
       </c>
       <c r="E281" s="1">
-        <v>99.858</v>
+        <v>99.628</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>299574.0</v>
+        <v>206229.96</v>
       </c>
       <c r="I281" s="1">
-        <v>1593.0</v>
+        <v>-3396.87</v>
       </c>
       <c r="J281" s="1">
-        <v>0.53175509223097</v>
+        <v>-1.6471273136066</v>
       </c>
       <c r="K281">
-        <v>3.26</v>
+        <v>1.87</v>
       </c>
       <c r="L281" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="M281" s="1">
-        <v>301167.0</v>
+        <v>202833.09</v>
       </c>
       <c r="N281" s="1">
-        <v>310944.74</v>
+        <v>206703.71</v>
       </c>
       <c r="O281" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="B282" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="C282" s="1">
         <v>200000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>97.625</v>
+        <v>98.534</v>
       </c>
       <c r="E282" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>200000.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-4750.0</v>
+        <v>-2404.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-2.375</v>
+        <v>-1.2051816796342</v>
       </c>
       <c r="K282">
-        <v>1.58</v>
+        <v>1.74</v>
       </c>
       <c r="L282" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="M282" s="1">
-        <v>195250.0</v>
+        <v>197068.0</v>
       </c>
       <c r="N282" s="1">
-        <v>198414.38</v>
+        <v>200552.93</v>
       </c>
       <c r="O282" s="1">
         <v>0.11</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="B283" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="C283" s="1">
-        <v>900000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>92.788</v>
+        <v>99.35</v>
       </c>
       <c r="E283" s="1">
-        <v>96.33333333</v>
+        <v>99.394</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>867000.0</v>
+        <v>230594.08</v>
       </c>
       <c r="I283" s="1">
-        <v>-31908.0</v>
+        <v>-102.08</v>
       </c>
       <c r="J283" s="1">
-        <v>-3.680276816609</v>
+        <v>-0.044268265690082</v>
       </c>
       <c r="K283">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>0.0</v>
+      </c>
+      <c r="L283">
+        <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>835092.0</v>
+        <v>230492.0</v>
       </c>
       <c r="N283" s="1">
-        <v>837702.0</v>
+        <v>230492.0</v>
       </c>
       <c r="O283" s="1">
-        <v>0.48</v>
+        <v>0.13</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="B284" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="C284" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>95.25</v>
+        <v>95.314</v>
       </c>
       <c r="E284" s="1">
-        <v>98.642</v>
+        <v>93.6</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>394568.0</v>
+        <v>280800.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-13568.0</v>
+        <v>5142.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-3.4386975122159</v>
+        <v>1.8311965811966</v>
       </c>
       <c r="K284">
-        <v>3.85</v>
+        <v>0.85</v>
       </c>
       <c r="L284" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="M284" s="1">
-        <v>381000.0</v>
+        <v>285942.0</v>
       </c>
       <c r="N284" s="1">
-        <v>396390.41</v>
+        <v>288479.67</v>
       </c>
       <c r="O284" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="B285" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="C285" s="1">
-        <v>207000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>97.753</v>
+        <v>98.264</v>
       </c>
       <c r="E285" s="1">
-        <v>99.628</v>
+        <v>100.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>206229.96</v>
+        <v>500000.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-3881.25</v>
+        <v>-8680.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.8820010438832</v>
+        <v>-1.736</v>
       </c>
       <c r="K285">
-        <v>1.68</v>
+        <v>2.68</v>
       </c>
       <c r="L285" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="M285" s="1">
-        <v>202348.71</v>
+        <v>491320.0</v>
       </c>
       <c r="N285" s="1">
-        <v>205832.26</v>
+        <v>504696.71</v>
       </c>
       <c r="O285" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="B286" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="C286" s="1">
         <v>200000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>97.316</v>
+        <v>101.25</v>
       </c>
       <c r="E286" s="1">
-        <v>99.736</v>
+        <v>103.012</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>199472.0</v>
+        <v>206024.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-4840.0</v>
+        <v>-3524.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-2.4264057110772</v>
+        <v>-1.7104803323885</v>
       </c>
       <c r="K286">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="L286" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="M286" s="1">
-        <v>194632.0</v>
+        <v>202500.0</v>
       </c>
       <c r="N286" s="1">
-        <v>197656.66</v>
+        <v>208228.77</v>
       </c>
       <c r="O286" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B287" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="C287" s="1">
-        <v>156000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>97.453</v>
+        <v>100.771</v>
       </c>
       <c r="E287" s="1">
-        <v>99.594</v>
+        <v>99.849</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>155366.64</v>
+        <v>222663.27</v>
       </c>
       <c r="I287" s="1">
-        <v>-3339.96</v>
+        <v>2056.06</v>
       </c>
       <c r="J287" s="1">
-        <v>-2.1497278952547</v>
+        <v>0.9233943254314</v>
       </c>
       <c r="K287">
-        <v>2.8</v>
+        <v>2.37</v>
       </c>
       <c r="L287" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="M287" s="1">
-        <v>152026.68</v>
+        <v>224719.33</v>
       </c>
       <c r="N287" s="1">
-        <v>156397.35</v>
+        <v>230011.76</v>
       </c>
       <c r="O287" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="B288" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="C288" s="1">
-        <v>300000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>94.677</v>
+        <v>99.67</v>
       </c>
       <c r="E288" s="1">
-        <v>93.6</v>
+        <v>99.115</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>280800.0</v>
+        <v>161557.45</v>
       </c>
       <c r="I288" s="1">
-        <v>3231.0</v>
+        <v>904.65</v>
       </c>
       <c r="J288" s="1">
-        <v>1.150641025641</v>
+        <v>0.55995560712304</v>
       </c>
       <c r="K288">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>710</v>
+        <v>0.28</v>
+      </c>
+      <c r="L288">
+        <v>453.27</v>
       </c>
       <c r="M288" s="1">
-        <v>284031.0</v>
+        <v>162462.1</v>
       </c>
       <c r="N288" s="1">
-        <v>286288.19</v>
+        <v>162915.37</v>
       </c>
       <c r="O288" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="B289" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="C289" s="1">
-        <v>500000.0</v>
+        <v>215125.61</v>
       </c>
       <c r="D289" s="1">
-        <v>97.467</v>
+        <v>89.578</v>
       </c>
       <c r="E289" s="1">
-        <v>100.0</v>
+        <v>95.04090657</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>500000.0</v>
+        <v>204457.33</v>
       </c>
       <c r="I289" s="1">
-        <v>-12665.0</v>
+        <v>-11752.11</v>
       </c>
       <c r="J289" s="1">
-        <v>-2.533</v>
+        <v>-5.7479523967177</v>
       </c>
       <c r="K289">
-        <v>2.45</v>
+        <v>1.24</v>
       </c>
       <c r="L289" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="M289" s="1">
-        <v>487335.0</v>
+        <v>192705.22</v>
       </c>
       <c r="N289" s="1">
-        <v>499596.99</v>
+        <v>195379.26</v>
       </c>
       <c r="O289" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="B290" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="C290" s="1">
-        <v>200000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.453</v>
+        <v>93.714</v>
       </c>
       <c r="E290" s="1">
-        <v>103.012</v>
+        <v>93.818</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>206024.0</v>
+        <v>272072.2</v>
       </c>
       <c r="I290" s="1">
-        <v>-5118.0</v>
+        <v>-301.6</v>
       </c>
       <c r="J290" s="1">
-        <v>-2.4841766007844</v>
+        <v>-0.11085292800955</v>
       </c>
       <c r="K290">
-        <v>2.62</v>
-[...2 lines deleted...]
-        <v>716</v>
+        <v>0.16</v>
+      </c>
+      <c r="L290">
+        <v>450.49</v>
       </c>
       <c r="M290" s="1">
-        <v>200906.0</v>
+        <v>271770.6</v>
       </c>
       <c r="N290" s="1">
-        <v>206145.73</v>
+        <v>272221.09</v>
       </c>
       <c r="O290" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="B291" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="C291" s="1">
-        <v>223000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.371</v>
+        <v>65.29</v>
       </c>
       <c r="E291" s="1">
-        <v>99.849</v>
+        <v>65.161</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>222663.27</v>
+        <v>123805.9</v>
       </c>
       <c r="I291" s="1">
-        <v>1164.06</v>
+        <v>245.1</v>
       </c>
       <c r="J291" s="1">
-        <v>0.52278941201214</v>
+        <v>0.19797117907951</v>
       </c>
       <c r="K291">
-        <v>2.15</v>
+        <v>1.43</v>
       </c>
       <c r="L291" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="M291" s="1">
-        <v>223827.33</v>
+        <v>124051.0</v>
       </c>
       <c r="N291" s="1">
-        <v>228625.8</v>
+        <v>126776.07</v>
       </c>
       <c r="O291" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="B292" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="C292" s="1">
-        <v>163000.0</v>
+        <v>1681000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>98.748</v>
+        <v>102.197</v>
       </c>
       <c r="E292" s="1">
-        <v>99.115</v>
+        <v>111.74737299</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>161557.45</v>
+        <v>1878473.34</v>
       </c>
       <c r="I292" s="1">
-        <v>-598.21</v>
+        <v>329257.7</v>
       </c>
       <c r="J292" s="1">
-        <v>-0.3702769510165</v>
+        <v>17.527941067292</v>
       </c>
       <c r="K292">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>125.04</v>
+        <v>0.2</v>
+      </c>
+      <c r="L292" t="s">
+        <v>715</v>
       </c>
       <c r="M292" s="1">
-        <v>160959.24</v>
+        <v>2207731.04</v>
       </c>
       <c r="N292" s="1">
-        <v>161084.28</v>
+        <v>2211033.08</v>
       </c>
       <c r="O292" s="1">
-        <v>0.09</v>
+        <v>1.24</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="B293" t="s">
-        <v>723</v>
+        <v>717</v>
       </c>
       <c r="C293" s="1">
-        <v>456116.34</v>
+        <v>3170000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>95.284</v>
+        <v>99.996</v>
       </c>
       <c r="E293" s="1">
-        <v>97.97293822</v>
+        <v>100.913</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>446870.58</v>
+        <v>3198942.1</v>
       </c>
       <c r="I293" s="1">
-        <v>-12264.69</v>
+        <v>-29068.9</v>
       </c>
       <c r="J293" s="1">
-        <v>-2.7445731603096</v>
+        <v>-0.90870353670984</v>
       </c>
       <c r="K293">
-        <v>0.99</v>
+        <v>0.44</v>
       </c>
       <c r="L293" t="s">
-        <v>724</v>
+        <v>718</v>
       </c>
       <c r="M293" s="1">
-        <v>434605.89</v>
+        <v>3169873.2</v>
       </c>
       <c r="N293" s="1">
-        <v>439114.57</v>
+        <v>3183941.17</v>
       </c>
       <c r="O293" s="1">
-        <v>0.25</v>
+        <v>1.79</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>725</v>
+        <v>719</v>
       </c>
       <c r="B294" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="C294" s="1">
-        <v>215125.61</v>
+        <v>1810000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>89.511</v>
+        <v>98.16</v>
       </c>
       <c r="E294" s="1">
-        <v>95.04090657</v>
+        <v>97.901</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>204457.33</v>
+        <v>1772008.1</v>
       </c>
       <c r="I294" s="1">
-        <v>-11896.25</v>
+        <v>4687.9</v>
       </c>
       <c r="J294" s="1">
-        <v>-5.818451214246</v>
+        <v>0.26455296677256</v>
       </c>
       <c r="K294">
-        <v>1.17</v>
+        <v>0.38</v>
       </c>
       <c r="L294" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="M294" s="1">
-        <v>192561.08</v>
+        <v>1776696.0</v>
       </c>
       <c r="N294" s="1">
-        <v>195074.22</v>
+        <v>1783513.01</v>
       </c>
       <c r="O294" s="1">
-        <v>0.11</v>
+        <v>1.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>728</v>
+        <v>722</v>
       </c>
       <c r="B295" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="C295" s="1">
-        <v>195395.37</v>
+        <v>3220000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>78.733</v>
+        <v>93.295</v>
       </c>
       <c r="E295" s="1">
-        <v>99.15404341</v>
+        <v>93.703</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>193742.41</v>
+        <v>3017236.6</v>
       </c>
       <c r="I295" s="1">
-        <v>-39901.77</v>
+        <v>-13137.6</v>
       </c>
       <c r="J295" s="1">
-        <v>-20.595268738528</v>
+        <v>-0.43541828970257</v>
       </c>
       <c r="K295">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>524.62</v>
+        <v>0.52</v>
+      </c>
+      <c r="L295" t="s">
+        <v>724</v>
       </c>
       <c r="M295" s="1">
-        <v>153840.64</v>
+        <v>3004099.0</v>
       </c>
       <c r="N295" s="1">
-        <v>154365.26</v>
+        <v>3020877.13</v>
       </c>
       <c r="O295" s="1">
-        <v>0.09</v>
+        <v>1.7</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="B296" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="C296" s="1">
-        <v>1681000.0</v>
+        <v>1290000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>101.512</v>
+        <v>84.91</v>
       </c>
       <c r="E296" s="1">
-        <v>111.74737299</v>
+        <v>97.70900853</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>1878473.34</v>
+        <v>1260446.21</v>
       </c>
       <c r="I296" s="1">
-        <v>304528.51</v>
+        <v>-165107.21</v>
       </c>
       <c r="J296" s="1">
-        <v>16.211489591862</v>
+        <v>-13.099107973834</v>
       </c>
       <c r="K296">
-        <v>0.1</v>
+        <v>0.52</v>
       </c>
       <c r="L296" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
       <c r="M296" s="1">
-        <v>2183001.85</v>
+        <v>1095339.0</v>
       </c>
       <c r="N296" s="1">
-        <v>2184754.96</v>
+        <v>1102060.67</v>
       </c>
       <c r="O296" s="1">
-        <v>1.25</v>
+        <v>0.62</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="B297" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="C297" s="1">
-        <v>3170000.0</v>
+        <v>3582000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>99.913</v>
+        <v>99.708</v>
       </c>
       <c r="E297" s="1">
-        <v>100.913</v>
+        <v>99.85</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>3198942.1</v>
+        <v>3576627.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-31700.0</v>
+        <v>-5086.44</v>
       </c>
       <c r="J297" s="1">
-        <v>-0.99095260273701</v>
+        <v>-0.14221331997997</v>
       </c>
       <c r="K297">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="L297" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="M297" s="1">
-        <v>3167242.1</v>
+        <v>3571540.56</v>
       </c>
       <c r="N297" s="1">
-        <v>3176620.75</v>
+        <v>3574172.64</v>
       </c>
       <c r="O297" s="1">
-        <v>1.81</v>
+        <v>2.01</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="B298" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="C298" s="1">
-        <v>1290000.0</v>
+        <v>2687000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>85.189</v>
+        <v>96.663</v>
       </c>
       <c r="E298" s="1">
-        <v>97.70900853</v>
+        <v>96.791</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>1260446.21</v>
+        <v>2600774.17</v>
       </c>
       <c r="I298" s="1">
-        <v>-161508.11</v>
+        <v>-3439.36</v>
       </c>
       <c r="J298" s="1">
-        <v>-12.813566236992</v>
+        <v>-0.13224370034404</v>
       </c>
       <c r="K298">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="L298" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="M298" s="1">
-        <v>1098938.1</v>
+        <v>2597334.81</v>
       </c>
       <c r="N298" s="1">
-        <v>1103267.31</v>
+        <v>2605248.98</v>
       </c>
       <c r="O298" s="1">
-        <v>0.63</v>
+        <v>1.47</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="B299" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="C299" s="1">
-        <v>1977000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>97.548</v>
+        <v>96.166</v>
       </c>
       <c r="E299" s="1">
-        <v>100.04575468</v>
+        <v>99.406</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>1977904.57</v>
+        <v>167002.08</v>
       </c>
       <c r="I299" s="1">
-        <v>-49380.61</v>
+        <v>-5443.2</v>
       </c>
       <c r="J299" s="1">
-        <v>-2.4966123618391</v>
+        <v>-3.2593606019757</v>
       </c>
       <c r="K299">
-        <v>0.35</v>
+        <v>1.19</v>
       </c>
       <c r="L299" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="M299" s="1">
-        <v>1928523.96</v>
+        <v>161558.88</v>
       </c>
       <c r="N299" s="1">
-        <v>1935362.88</v>
+        <v>163558.2</v>
       </c>
       <c r="O299" s="1">
-        <v>1.1</v>
+        <v>0.09</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="B300" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="C300" s="1">
-        <v>5550000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>99.103</v>
+        <v>98.157</v>
       </c>
       <c r="E300" s="1">
-        <v>100.93705045</v>
+        <v>100.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>5602006.3</v>
+        <v>446000.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-101789.8</v>
+        <v>-8219.78</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.8170240186984</v>
+        <v>-1.843</v>
       </c>
       <c r="K300">
-        <v>0.67</v>
+        <v>0.6</v>
       </c>
       <c r="L300" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="M300" s="1">
-        <v>5500216.5</v>
+        <v>437780.22</v>
       </c>
       <c r="N300" s="1">
-        <v>5537150.06</v>
+        <v>440462.57</v>
       </c>
       <c r="O300" s="1">
-        <v>3.16</v>
+        <v>0.25</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="B301" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="C301" s="1">
-        <v>2770000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>102.258</v>
+        <v>103.231</v>
       </c>
       <c r="E301" s="1">
-        <v>104.151</v>
+        <v>100.77</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>2884982.7</v>
+        <v>201540.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-52436.1</v>
+        <v>4922.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-1.8175533600253</v>
+        <v>2.4421950977473</v>
       </c>
       <c r="K301">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>0.16</v>
+      </c>
+      <c r="L301">
+        <v>312.33</v>
       </c>
       <c r="M301" s="1">
-        <v>2832546.6</v>
+        <v>206462.0</v>
       </c>
       <c r="N301" s="1">
-        <v>2864645.12</v>
+        <v>206774.33</v>
       </c>
       <c r="O301" s="1">
-        <v>1.64</v>
+        <v>0.12</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="B302" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
       <c r="C302" s="1">
-        <v>3280000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>101.409</v>
+        <v>99.93</v>
       </c>
       <c r="E302" s="1">
-        <v>108.47991128</v>
+        <v>98.69</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>3558141.09</v>
+        <v>296070.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-231925.89</v>
+        <v>3720.0</v>
       </c>
       <c r="J302" s="1">
-        <v>-6.5181757590169</v>
+        <v>1.2564596210356</v>
       </c>
       <c r="K302">
-        <v>0.73</v>
+        <v>2.31</v>
       </c>
       <c r="L302" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="M302" s="1">
-        <v>3326215.2</v>
+        <v>299790.0</v>
       </c>
       <c r="N302" s="1">
-        <v>3350135.64</v>
+        <v>306733.15</v>
       </c>
       <c r="O302" s="1">
-        <v>1.91</v>
+        <v>0.17</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="B303" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="C303" s="1">
-        <v>168000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>95.495</v>
+        <v>84.093</v>
       </c>
       <c r="E303" s="1">
-        <v>99.406</v>
+        <v>85.4208</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>167002.08</v>
+        <v>427104.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-6570.48</v>
+        <v>-6639.0</v>
       </c>
       <c r="J303" s="1">
-        <v>-3.9343701587429</v>
+        <v>-1.5544223420993</v>
       </c>
       <c r="K303">
-        <v>1.01</v>
+        <v>0.33</v>
       </c>
       <c r="L303" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="M303" s="1">
-        <v>160431.6</v>
+        <v>420465.0</v>
       </c>
       <c r="N303" s="1">
-        <v>162128.86</v>
+        <v>422095.14</v>
       </c>
       <c r="O303" s="1">
-        <v>0.09</v>
+        <v>0.24</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="B304" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="C304" s="1">
-        <v>446000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>97.768</v>
+        <v>100.395</v>
       </c>
       <c r="E304" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>446000.0</v>
+        <v>180292.29</v>
       </c>
       <c r="I304" s="1">
-        <v>-9954.72</v>
+        <v>1422.66</v>
       </c>
       <c r="J304" s="1">
-        <v>-2.232</v>
+        <v>0.78908532361534</v>
       </c>
       <c r="K304">
-        <v>0.42</v>
+        <v>3.89</v>
       </c>
       <c r="L304" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="M304" s="1">
-        <v>436045.28</v>
+        <v>181714.95</v>
       </c>
       <c r="N304" s="1">
-        <v>437922.93</v>
+        <v>188756.59</v>
       </c>
       <c r="O304" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="B305" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
       <c r="C305" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>102.473</v>
+        <v>101.348</v>
       </c>
       <c r="E305" s="1">
-        <v>100.77</v>
+        <v>99.813</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>201540.0</v>
+        <v>140736.33</v>
       </c>
       <c r="I305" s="1">
-        <v>3406.0</v>
+        <v>2164.35</v>
       </c>
       <c r="J305" s="1">
-        <v>1.6899870993351</v>
+        <v>1.537875827798</v>
       </c>
       <c r="K305">
-        <v>4.63</v>
+        <v>3.72</v>
       </c>
       <c r="L305" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="M305" s="1">
-        <v>204946.0</v>
+        <v>142900.68</v>
       </c>
       <c r="N305" s="1">
-        <v>214211.75</v>
+        <v>148139.89</v>
       </c>
       <c r="O305" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="B306" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="C306" s="1">
-        <v>300000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>98.923</v>
+        <v>103.328</v>
       </c>
       <c r="E306" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>296070.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I306" s="1">
-        <v>699.0</v>
+        <v>6356.48</v>
       </c>
       <c r="J306" s="1">
-        <v>0.23609281588813</v>
+        <v>3.328</v>
       </c>
       <c r="K306">
-        <v>2.09</v>
+        <v>2.46</v>
       </c>
       <c r="L306" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="M306" s="1">
-        <v>296769.0</v>
+        <v>197356.48</v>
       </c>
       <c r="N306" s="1">
-        <v>303043.32</v>
+        <v>202050.22</v>
       </c>
       <c r="O306" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
       <c r="B307" t="s">
-        <v>764</v>
+        <v>758</v>
       </c>
       <c r="C307" s="1">
         <v>500000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>83.151</v>
+        <v>98.125</v>
       </c>
       <c r="E307" s="1">
-        <v>85.4208</v>
+        <v>99.423</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>427104.0</v>
+        <v>497115.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-11349.0</v>
+        <v>-6490.0</v>
       </c>
       <c r="J307" s="1">
-        <v>-2.657198246797</v>
+        <v>-1.3055329249771</v>
       </c>
       <c r="K307">
+        <v>0.44</v>
+      </c>
+      <c r="L307" t="s">
+        <v>759</v>
+      </c>
+      <c r="M307" s="1">
+        <v>490625.0</v>
+      </c>
+      <c r="N307" s="1">
+        <v>492803.08</v>
+      </c>
+      <c r="O307" s="1">
         <v>0.28</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.24</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="B308" t="s">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="C308" s="1">
-        <v>181000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>99.758</v>
+        <v>97.78</v>
       </c>
       <c r="E308" s="1">
-        <v>99.609</v>
+        <v>99.947</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>180292.29</v>
+        <v>215885.52</v>
       </c>
       <c r="I308" s="1">
-        <v>269.69</v>
+        <v>-4680.72</v>
       </c>
       <c r="J308" s="1">
-        <v>0.14958487686856</v>
+        <v>-2.1681491190331</v>
       </c>
       <c r="K308">
-        <v>3.66</v>
+        <v>1.58</v>
       </c>
       <c r="L308" t="s">
-        <v>768</v>
+        <v>762</v>
       </c>
       <c r="M308" s="1">
-        <v>180561.98</v>
+        <v>211204.8</v>
       </c>
       <c r="N308" s="1">
-        <v>187187.08</v>
+        <v>214622.33</v>
       </c>
       <c r="O308" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>769</v>
+        <v>763</v>
       </c>
       <c r="B309" t="s">
-        <v>770</v>
+        <v>764</v>
       </c>
       <c r="C309" s="1">
-        <v>141000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.838</v>
+        <v>100.688</v>
       </c>
       <c r="E309" s="1">
-        <v>99.813</v>
+        <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>140736.33</v>
+        <v>238000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>1445.25</v>
+        <v>1637.44</v>
       </c>
       <c r="J309" s="1">
-        <v>1.0269203410377</v>
+        <v>0.688</v>
       </c>
       <c r="K309">
-        <v>3.49</v>
+        <v>0.44</v>
       </c>
       <c r="L309" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="M309" s="1">
-        <v>142181.58</v>
+        <v>239637.44</v>
       </c>
       <c r="N309" s="1">
-        <v>147106.44</v>
+        <v>240685.63</v>
       </c>
       <c r="O309" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="B310" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="C310" s="1">
-        <v>191000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>102.666</v>
+        <v>98.041</v>
       </c>
       <c r="E310" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>191000.0</v>
+        <v>598674.0</v>
       </c>
       <c r="I310" s="1">
-        <v>5092.06</v>
+        <v>-10428.0</v>
       </c>
       <c r="J310" s="1">
-        <v>2.666</v>
+        <v>-1.7418494873671</v>
       </c>
       <c r="K310">
-        <v>2.21</v>
+        <v>0.66</v>
       </c>
       <c r="L310" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="M310" s="1">
-        <v>196092.06</v>
+        <v>588246.0</v>
       </c>
       <c r="N310" s="1">
-        <v>200320.86</v>
+        <v>592191.21</v>
       </c>
       <c r="O310" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
       <c r="B311" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="C311" s="1">
-        <v>500000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>97.778</v>
+        <v>98.023</v>
       </c>
       <c r="E311" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>497115.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-8225.0</v>
+        <v>-8303.4</v>
       </c>
       <c r="J311" s="1">
-        <v>-1.654546734659</v>
+        <v>-1.977</v>
       </c>
       <c r="K311">
-        <v>0.26</v>
+        <v>0.63</v>
       </c>
       <c r="L311" t="s">
-        <v>777</v>
+        <v>771</v>
       </c>
       <c r="M311" s="1">
-        <v>488890.0</v>
+        <v>411696.6</v>
       </c>
       <c r="N311" s="1">
-        <v>490205.07</v>
+        <v>414356.06</v>
       </c>
       <c r="O311" s="1">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>778</v>
+        <v>772</v>
       </c>
       <c r="B312" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="C312" s="1">
-        <v>216000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>97.846</v>
+        <v>97.423</v>
       </c>
       <c r="E312" s="1">
-        <v>99.947</v>
+        <v>99.215</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>215885.52</v>
+        <v>158744.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-4538.16</v>
+        <v>-2867.2</v>
       </c>
       <c r="J312" s="1">
-        <v>-2.1021141204839</v>
+        <v>-1.8061785012347</v>
       </c>
       <c r="K312">
-        <v>1.37</v>
+        <v>4.18</v>
       </c>
       <c r="L312" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="M312" s="1">
-        <v>211347.36</v>
+        <v>155876.8</v>
       </c>
       <c r="N312" s="1">
-        <v>214298.87</v>
+        <v>162567.21</v>
       </c>
       <c r="O312" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
       <c r="B313" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
       <c r="C313" s="1">
-        <v>238000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.566</v>
+        <v>100.188</v>
       </c>
       <c r="E313" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>238000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I313" s="1">
-        <v>1347.08</v>
+        <v>-5924.0</v>
       </c>
       <c r="J313" s="1">
-        <v>0.566</v>
+        <v>-1.4566878792946</v>
       </c>
       <c r="K313">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>400.78</v>
+        <v>0.42</v>
+      </c>
+      <c r="L313" t="s">
+        <v>777</v>
       </c>
       <c r="M313" s="1">
-        <v>239347.08</v>
+        <v>400752.0</v>
       </c>
       <c r="N313" s="1">
-        <v>239747.86</v>
+        <v>402442.36</v>
       </c>
       <c r="O313" s="1">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="B314" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="C314" s="1">
-        <v>600000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.809</v>
+        <v>99.985</v>
       </c>
       <c r="E314" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>598674.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-11820.0</v>
+        <v>-40.5</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.974363342988</v>
+        <v>-0.015</v>
       </c>
       <c r="K314">
-        <v>0.44</v>
+        <v>3.3</v>
       </c>
       <c r="L314" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="M314" s="1">
-        <v>586854.0</v>
+        <v>269959.5</v>
       </c>
       <c r="N314" s="1">
-        <v>589504.68</v>
+        <v>278867.15</v>
       </c>
       <c r="O314" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="B315" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="C315" s="1">
-        <v>420000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>97.491</v>
+        <v>100.332</v>
       </c>
       <c r="E315" s="1">
         <v>100.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>420000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-10537.8</v>
+        <v>813.4</v>
       </c>
       <c r="J315" s="1">
-        <v>-2.509</v>
+        <v>0.332</v>
       </c>
       <c r="K315">
-        <v>0.45</v>
+        <v>2.37</v>
       </c>
       <c r="L315" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="M315" s="1">
-        <v>409462.2</v>
+        <v>245813.4</v>
       </c>
       <c r="N315" s="1">
-        <v>411345.99</v>
+        <v>251614.05</v>
       </c>
       <c r="O315" s="1">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="B316" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="C316" s="1">
-        <v>160000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>97.465</v>
+        <v>105.305</v>
       </c>
       <c r="E316" s="1">
-        <v>99.215</v>
+        <v>106.993</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>158744.0</v>
+        <v>320979.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-2800.0</v>
+        <v>-5064.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-1.763846192612</v>
+        <v>-1.5776733057303</v>
       </c>
       <c r="K316">
-        <v>3.97</v>
+        <v>2.93</v>
       </c>
       <c r="L316" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="M316" s="1">
-        <v>155944.0</v>
+        <v>315915.0</v>
       </c>
       <c r="N316" s="1">
-        <v>162289.21</v>
+        <v>324701.07</v>
       </c>
       <c r="O316" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="B317" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="C317" s="1">
-        <v>400000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.554</v>
+        <v>100.248</v>
       </c>
       <c r="E317" s="1">
-        <v>101.669</v>
+        <v>100.14531527</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>406676.0</v>
+        <v>203294.99</v>
       </c>
       <c r="I317" s="1">
-        <v>-8460.0</v>
+        <v>208.45</v>
       </c>
       <c r="J317" s="1">
-        <v>-2.0802801247184</v>
+        <v>0.10253572899165</v>
       </c>
       <c r="K317">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>780.16</v>
+        <v>2.99</v>
+      </c>
+      <c r="L317" t="s">
+        <v>789</v>
       </c>
       <c r="M317" s="1">
-        <v>398216.0</v>
+        <v>203503.44</v>
       </c>
       <c r="N317" s="1">
-        <v>398996.16</v>
+        <v>209576.75</v>
       </c>
       <c r="O317" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="B318" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="C318" s="1">
-        <v>270000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>99.64</v>
+        <v>99.863</v>
       </c>
       <c r="E318" s="1">
         <v>100.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>270000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-972.0</v>
+        <v>-445.25</v>
       </c>
       <c r="J318" s="1">
-        <v>-0.36</v>
+        <v>-0.137</v>
       </c>
       <c r="K318">
-        <v>3.1</v>
+        <v>2.24</v>
       </c>
       <c r="L318" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="M318" s="1">
-        <v>269028.0</v>
+        <v>324554.75</v>
       </c>
       <c r="N318" s="1">
-        <v>277388.69</v>
+        <v>331844.32</v>
       </c>
       <c r="O318" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="B319" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="C319" s="1">
-        <v>245000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>99.679</v>
+        <v>99.212</v>
       </c>
       <c r="E319" s="1">
-        <v>100.0</v>
+        <v>99.07</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>245000.0</v>
+        <v>297210.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-786.45</v>
+        <v>426.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.321</v>
+        <v>0.1433329968709</v>
       </c>
       <c r="K319">
-        <v>2.16</v>
+        <v>0.64</v>
       </c>
       <c r="L319" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="M319" s="1">
-        <v>244213.55</v>
+        <v>297636.0</v>
       </c>
       <c r="N319" s="1">
-        <v>249502.38</v>
+        <v>299563.8</v>
       </c>
       <c r="O319" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="B320" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="C320" s="1">
-        <v>300000.0</v>
+        <v>324315.0</v>
       </c>
       <c r="D320" s="1">
-        <v>104.648</v>
+        <v>97.911</v>
       </c>
       <c r="E320" s="1">
-        <v>106.993</v>
+        <v>98.43842869</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>320979.0</v>
+        <v>319250.59</v>
       </c>
       <c r="I320" s="1">
-        <v>-7035.0</v>
+        <v>-1710.53</v>
       </c>
       <c r="J320" s="1">
-        <v>-2.1917321693943</v>
+        <v>-0.53579540761381</v>
       </c>
       <c r="K320">
-        <v>2.66</v>
+        <v>0.59</v>
       </c>
       <c r="L320" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="M320" s="1">
-        <v>313944.0</v>
+        <v>317540.06</v>
       </c>
       <c r="N320" s="1">
-        <v>321924.36</v>
+        <v>319459.29</v>
       </c>
       <c r="O320" s="1">
         <v>0.18</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="B321" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="C321" s="1">
-        <v>103000.0</v>
+        <v>1296294.0</v>
       </c>
       <c r="D321" s="1">
-        <v>99.176</v>
+        <v>97.533</v>
       </c>
       <c r="E321" s="1">
-        <v>99.833</v>
+        <v>101.59279376</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>102827.99</v>
+        <v>1316941.29</v>
       </c>
       <c r="I321" s="1">
-        <v>-676.71</v>
+        <v>-52626.87</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.65809902537237</v>
+        <v>-3.9961439738897</v>
       </c>
       <c r="K321">
-        <v>2.76</v>
+        <v>0.71</v>
       </c>
       <c r="L321" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="M321" s="1">
-        <v>102151.28</v>
+        <v>1264314.42</v>
       </c>
       <c r="N321" s="1">
-        <v>104995.77</v>
+        <v>1273548.3</v>
       </c>
       <c r="O321" s="1">
-        <v>0.06</v>
+        <v>0.72</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="B322" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="C322" s="1">
-        <v>325000.0</v>
+        <v>859513.0</v>
       </c>
       <c r="D322" s="1">
-        <v>99.46</v>
+        <v>103.619</v>
       </c>
       <c r="E322" s="1">
-        <v>100.0</v>
+        <v>119.35043565</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>325000.0</v>
+        <v>1025832.51</v>
       </c>
       <c r="I322" s="1">
-        <v>-1755.0</v>
+        <v>-135213.74</v>
       </c>
       <c r="J322" s="1">
-        <v>-0.54</v>
+        <v>-13.180878816172</v>
       </c>
       <c r="K322">
-        <v>2.04</v>
+        <v>1.07</v>
       </c>
       <c r="L322" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="M322" s="1">
-        <v>323245.0</v>
+        <v>890618.77</v>
       </c>
       <c r="N322" s="1">
-        <v>329866.1</v>
+        <v>899802.61</v>
       </c>
       <c r="O322" s="1">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="B323" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="C323" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>98.582</v>
+        <v>97.943</v>
       </c>
       <c r="E323" s="1">
-        <v>99.07</v>
+        <v>99.794</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>297210.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-1464.0</v>
+        <v>-1851.0</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.49258100333098</v>
+        <v>-1.8548209311181</v>
       </c>
       <c r="K323">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>0.53</v>
+      </c>
+      <c r="L323">
+        <v>527.4</v>
       </c>
       <c r="M323" s="1">
-        <v>295746.0</v>
+        <v>97943.0</v>
       </c>
       <c r="N323" s="1">
-        <v>297031.2</v>
+        <v>98470.4</v>
       </c>
       <c r="O323" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="B324" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="C324" s="1">
-        <v>324315.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>97.732</v>
+        <v>97.124</v>
       </c>
       <c r="E324" s="1">
-        <v>98.43842869</v>
+        <v>99.224</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>319250.59</v>
+        <v>595344.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-2291.05</v>
+        <v>-12600.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-0.71763375597834</v>
+        <v>-2.1164234459405</v>
       </c>
       <c r="K324">
-        <v>0.55</v>
+        <v>1.43</v>
       </c>
       <c r="L324" t="s">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="M324" s="1">
-        <v>316959.54</v>
+        <v>582744.0</v>
       </c>
       <c r="N324" s="1">
-        <v>318738.83</v>
+        <v>591345.37</v>
       </c>
       <c r="O324" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>815</v>
+        <v>810</v>
       </c>
       <c r="B325" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="C325" s="1">
-        <v>1296294.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>97.536</v>
+        <v>99.449</v>
       </c>
       <c r="E325" s="1">
-        <v>101.59279376</v>
+        <v>100.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>1316941.29</v>
+        <v>173000.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-52587.97</v>
+        <v>-953.23</v>
       </c>
       <c r="J325" s="1">
-        <v>-3.9931901596008</v>
+        <v>-0.551</v>
       </c>
       <c r="K325">
-        <v>0.57</v>
+        <v>2.89</v>
       </c>
       <c r="L325" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="M325" s="1">
-        <v>1264353.32</v>
+        <v>172046.77</v>
       </c>
       <c r="N325" s="1">
-        <v>1271722.66</v>
+        <v>177049.96</v>
       </c>
       <c r="O325" s="1">
-        <v>0.73</v>
+        <v>0.1</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="B326" t="s">
-        <v>819</v>
+        <v>814</v>
       </c>
       <c r="C326" s="1">
-        <v>859513.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>104.121</v>
+        <v>99.227</v>
       </c>
       <c r="E326" s="1">
-        <v>119.35043565</v>
+        <v>101.2</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>1025832.51</v>
+        <v>202400.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-130898.98</v>
+        <v>-3946.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-12.76026824301</v>
+        <v>-1.949604743083</v>
       </c>
       <c r="K326">
-        <v>0.85</v>
+        <v>0.55</v>
       </c>
       <c r="L326" t="s">
-        <v>820</v>
+        <v>815</v>
       </c>
       <c r="M326" s="1">
-        <v>894933.53</v>
+        <v>198454.0</v>
       </c>
       <c r="N326" s="1">
-        <v>902262.94</v>
+        <v>199548.79</v>
       </c>
       <c r="O326" s="1">
-        <v>0.52</v>
+        <v>0.11</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="B327" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="C327" s="1">
-        <v>100000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>97.672</v>
+        <v>98.508</v>
       </c>
       <c r="E327" s="1">
-        <v>99.794</v>
+        <v>99.728</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>99794.0</v>
+        <v>556482.24</v>
       </c>
       <c r="I327" s="1">
-        <v>-2122.0</v>
+        <v>-6807.6</v>
       </c>
       <c r="J327" s="1">
-        <v>-2.1263803435076</v>
+        <v>-1.2233274506658</v>
       </c>
       <c r="K327">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>326.03</v>
+        <v>0.79</v>
+      </c>
+      <c r="L327" t="s">
+        <v>818</v>
       </c>
       <c r="M327" s="1">
-        <v>97672.0</v>
+        <v>549674.64</v>
       </c>
       <c r="N327" s="1">
-        <v>97998.03</v>
+        <v>554096.6</v>
       </c>
       <c r="O327" s="1">
-        <v>0.06</v>
+        <v>0.31</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="B328" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="C328" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>96.441</v>
+        <v>104.479</v>
       </c>
       <c r="E328" s="1">
-        <v>99.224</v>
+        <v>99.29</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>595344.0</v>
+        <v>397160.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-16698.0</v>
+        <v>20756.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-2.8047649762154</v>
+        <v>5.2261053479706</v>
       </c>
       <c r="K328">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>825</v>
+        <v>0.16</v>
+      </c>
+      <c r="L328">
+        <v>647.95</v>
       </c>
       <c r="M328" s="1">
-        <v>578646.0</v>
+        <v>417916.0</v>
       </c>
       <c r="N328" s="1">
-        <v>586125.45</v>
+        <v>418563.95</v>
       </c>
       <c r="O328" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="B329" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="C329" s="1">
-        <v>173000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>99.298</v>
+        <v>97.333</v>
       </c>
       <c r="E329" s="1">
-        <v>100.0</v>
+        <v>97.26</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>173000.0</v>
+        <v>97260.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-1214.46</v>
+        <v>73.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.702</v>
+        <v>0.075056549455069</v>
       </c>
       <c r="K329">
-        <v>2.68</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>0.28</v>
+      </c>
+      <c r="L329">
+        <v>277.4</v>
       </c>
       <c r="M329" s="1">
-        <v>171785.54</v>
+        <v>97333.0</v>
       </c>
       <c r="N329" s="1">
-        <v>176422.64</v>
+        <v>97610.4</v>
       </c>
       <c r="O329" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="B330" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="C330" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.257</v>
+        <v>99.855</v>
       </c>
       <c r="E330" s="1">
-        <v>101.2</v>
+        <v>102.47</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>202400.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-5886.0</v>
+        <v>-2615.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.9081027667984</v>
+        <v>-2.5519664291988</v>
       </c>
       <c r="K330">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="L330">
-        <v>669.04</v>
+        <v>109.59</v>
       </c>
       <c r="M330" s="1">
-        <v>196514.0</v>
+        <v>99855.0</v>
       </c>
       <c r="N330" s="1">
-        <v>197183.04</v>
+        <v>99964.59</v>
       </c>
       <c r="O330" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="B331" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="C331" s="1">
-        <v>558000.0</v>
+        <v>472839.6</v>
       </c>
       <c r="D331" s="1">
-        <v>98.294</v>
+        <v>97.322</v>
       </c>
       <c r="E331" s="1">
-        <v>99.728</v>
+        <v>95.98741518</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>556482.24</v>
+        <v>453866.51</v>
       </c>
       <c r="I331" s="1">
-        <v>-8001.72</v>
+        <v>6310.44</v>
       </c>
       <c r="J331" s="1">
-        <v>-1.4379111182416</v>
+        <v>1.3903735704139</v>
       </c>
       <c r="K331">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="L331" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="M331" s="1">
-        <v>548480.52</v>
+        <v>460176.95</v>
       </c>
       <c r="N331" s="1">
-        <v>551859.1</v>
+        <v>461954.31</v>
       </c>
       <c r="O331" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="B332" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="C332" s="1">
-        <v>400000.0</v>
+        <v>290451.2</v>
       </c>
       <c r="D332" s="1">
-        <v>103.9</v>
+        <v>80.384</v>
       </c>
       <c r="E332" s="1">
-        <v>99.29</v>
+        <v>84.11520765</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>397160.0</v>
+        <v>244313.63</v>
       </c>
       <c r="I332" s="1">
-        <v>18440.0</v>
+        <v>-10837.34</v>
       </c>
       <c r="J332" s="1">
-        <v>4.6429650518683</v>
+        <v>-4.4358311077446</v>
       </c>
       <c r="K332">
-        <v>5.23</v>
+        <v>0.49</v>
       </c>
       <c r="L332" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="M332" s="1">
-        <v>415600.0</v>
+        <v>233476.29</v>
       </c>
       <c r="N332" s="1">
-        <v>436510.96</v>
+        <v>234901.49</v>
       </c>
       <c r="O332" s="1">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="B333" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="C333" s="1">
-        <v>100000.0</v>
+        <v>357000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.747</v>
+        <v>92.447</v>
       </c>
       <c r="E333" s="1">
-        <v>102.47</v>
+        <v>92.586</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>102470.0</v>
+        <v>330532.02</v>
       </c>
       <c r="I333" s="1">
-        <v>-3723.0</v>
+        <v>-496.23</v>
       </c>
       <c r="J333" s="1">
-        <v>-3.6332585146872</v>
+        <v>-0.15013068930508</v>
       </c>
       <c r="K333">
-        <v>3.88</v>
+        <v>1.3</v>
       </c>
       <c r="L333" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="M333" s="1">
-        <v>98747.0</v>
+        <v>330035.79</v>
       </c>
       <c r="N333" s="1">
-        <v>102626.45</v>
+        <v>334667.5</v>
       </c>
       <c r="O333" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="B334" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="C334" s="1">
-        <v>489562.86</v>
+        <v>804658.15</v>
       </c>
       <c r="D334" s="1">
-        <v>90.326</v>
+        <v>102.289</v>
       </c>
       <c r="E334" s="1">
-        <v>89.13438818</v>
+        <v>106.8103952</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>436368.86</v>
+        <v>859458.55</v>
       </c>
       <c r="I334" s="1">
-        <v>5833.68</v>
+        <v>-36381.78</v>
       </c>
       <c r="J334" s="1">
-        <v>1.3368689965641</v>
+        <v>-4.2331046680494</v>
       </c>
       <c r="K334">
-        <v>0.22</v>
+        <v>0.82</v>
       </c>
       <c r="L334" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="M334" s="1">
-        <v>442202.54</v>
+        <v>823076.77</v>
       </c>
       <c r="N334" s="1">
-        <v>443298.36</v>
+        <v>829674.97</v>
       </c>
       <c r="O334" s="1">
-        <v>0.25</v>
+        <v>0.47</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="B335" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="C335" s="1">
-        <v>472839.6</v>
+        <v>237000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>97.154</v>
+        <v>97.933</v>
       </c>
       <c r="E335" s="1">
-        <v>95.98741518</v>
+        <v>99.422</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>453866.51</v>
+        <v>235630.14</v>
       </c>
       <c r="I335" s="1">
-        <v>5516.07</v>
+        <v>-3528.93</v>
       </c>
       <c r="J335" s="1">
-        <v>1.2153507426666</v>
+        <v>-1.4976564543059</v>
       </c>
       <c r="K335">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="L335" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="M335" s="1">
-        <v>459382.58</v>
+        <v>232101.21</v>
       </c>
       <c r="N335" s="1">
-        <v>460969.51</v>
+        <v>233282.96</v>
       </c>
       <c r="O335" s="1">
-        <v>0.26</v>
+        <v>0.13</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="B336" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="C336" s="1">
-        <v>290451.2</v>
+        <v>267000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>80.437</v>
+        <v>100.479</v>
       </c>
       <c r="E336" s="1">
-        <v>84.11520765</v>
+        <v>100.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>244313.63</v>
+        <v>267000.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-10683.4</v>
+        <v>1278.93</v>
       </c>
       <c r="J336" s="1">
-        <v>-4.3728219338397</v>
+        <v>0.479</v>
       </c>
       <c r="K336">
-        <v>0.44</v>
+        <v>3.93</v>
       </c>
       <c r="L336" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="M336" s="1">
-        <v>233630.23</v>
+        <v>268278.93</v>
       </c>
       <c r="N336" s="1">
-        <v>234905.03</v>
+        <v>278783.37</v>
       </c>
       <c r="O336" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="B337" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="C337" s="1">
-        <v>804658.15</v>
+        <v>350000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>103.209</v>
+        <v>88.636</v>
       </c>
       <c r="E337" s="1">
-        <v>106.8103952</v>
+        <v>88.621</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>859458.55</v>
+        <v>310173.5</v>
       </c>
       <c r="I337" s="1">
-        <v>-28978.92</v>
+        <v>52.5</v>
       </c>
       <c r="J337" s="1">
-        <v>-3.3717646999963</v>
+        <v>0.016926010764943</v>
       </c>
       <c r="K337">
-        <v>0.58</v>
+        <v>1.41</v>
       </c>
       <c r="L337" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="M337" s="1">
-        <v>830479.63</v>
+        <v>310226.0</v>
       </c>
       <c r="N337" s="1">
-        <v>835179.72</v>
+        <v>315149.97</v>
       </c>
       <c r="O337" s="1">
-        <v>0.48</v>
+        <v>0.18</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>852</v>
+        <v>846</v>
       </c>
       <c r="B338" t="s">
-        <v>853</v>
+        <v>847</v>
       </c>
       <c r="C338" s="1">
-        <v>237000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>97.166</v>
+        <v>74.372</v>
       </c>
       <c r="E338" s="1">
-        <v>99.422</v>
+        <v>74.37666667</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>235630.14</v>
+        <v>223130.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-5346.72</v>
+        <v>-14.0</v>
       </c>
       <c r="J338" s="1">
-        <v>-2.2691154875179</v>
+        <v>-0.0062743692018106</v>
       </c>
       <c r="K338">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>738.6</v>
+        <v>0.33</v>
+      </c>
+      <c r="L338" t="s">
+        <v>848</v>
       </c>
       <c r="M338" s="1">
-        <v>230283.42</v>
+        <v>223116.0</v>
       </c>
       <c r="N338" s="1">
-        <v>231022.02</v>
+        <v>224120.79</v>
       </c>
       <c r="O338" s="1">
         <v>0.13</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="B339" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="C339" s="1">
-        <v>267000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>99.422</v>
+        <v>98.201</v>
       </c>
       <c r="E339" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>267000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-1543.26</v>
+        <v>-3568.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-0.578</v>
+        <v>-1.784267640146</v>
       </c>
       <c r="K339">
-        <v>3.7</v>
+        <v>2.97</v>
       </c>
       <c r="L339" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="M339" s="1">
-        <v>265456.74</v>
+        <v>196402.0</v>
       </c>
       <c r="N339" s="1">
-        <v>275346.71</v>
+        <v>202338.3</v>
       </c>
       <c r="O339" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="B340" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="C340" s="1">
-        <v>350000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>87.594</v>
+        <v>100.757</v>
       </c>
       <c r="E340" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>310173.5</v>
+        <v>300000.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-3594.5</v>
+        <v>2271.0</v>
       </c>
       <c r="J340" s="1">
-        <v>-1.1588675370398</v>
+        <v>0.757</v>
       </c>
       <c r="K340">
-        <v>1.31</v>
+        <v>2.51</v>
       </c>
       <c r="L340" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="M340" s="1">
-        <v>306579.0</v>
+        <v>302271.0</v>
       </c>
       <c r="N340" s="1">
-        <v>311175.75</v>
+        <v>309806.15</v>
       </c>
       <c r="O340" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="B341" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="C341" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>74.291</v>
+        <v>98.554</v>
       </c>
       <c r="E341" s="1">
-        <v>74.37666667</v>
+        <v>99.711</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>223130.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-257.0</v>
+        <v>-1157.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-0.11517949177609</v>
+        <v>-1.1603534213878</v>
       </c>
       <c r="K341">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>875.34</v>
+        <v>1.06</v>
+      </c>
+      <c r="L341" t="s">
+        <v>857</v>
       </c>
       <c r="M341" s="1">
-        <v>222873.0</v>
+        <v>98554.0</v>
       </c>
       <c r="N341" s="1">
-        <v>223748.34</v>
+        <v>99612.22</v>
       </c>
       <c r="O341" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="B342" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="C342" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>97.299</v>
+        <v>98.508</v>
       </c>
       <c r="E342" s="1">
-        <v>99.985</v>
+        <v>100.66</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>199970.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-5372.0</v>
+        <v>-2152.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-2.6864029604441</v>
+        <v>-2.1378899264852</v>
       </c>
       <c r="K342">
-        <v>2.77</v>
+        <v>2.72</v>
       </c>
       <c r="L342" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="M342" s="1">
-        <v>194598.0</v>
+        <v>98508.0</v>
       </c>
       <c r="N342" s="1">
-        <v>200145.95</v>
+        <v>101226.49</v>
       </c>
       <c r="O342" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="B343" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="C343" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.536</v>
+        <v>100.388</v>
       </c>
       <c r="E343" s="1">
         <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>1608.0</v>
+        <v>776.0</v>
       </c>
       <c r="J343" s="1">
-        <v>0.536</v>
+        <v>0.388</v>
       </c>
       <c r="K343">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>867</v>
+        <v>0.02</v>
+      </c>
+      <c r="L343">
+        <v>47.95</v>
       </c>
       <c r="M343" s="1">
-        <v>301608.0</v>
+        <v>200776.0</v>
       </c>
       <c r="N343" s="1">
-        <v>308478.28</v>
+        <v>200823.95</v>
       </c>
       <c r="O343" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
       <c r="B344" t="s">
-        <v>869</v>
+        <v>864</v>
       </c>
       <c r="C344" s="1">
-        <v>100000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>98.595</v>
+        <v>95.477</v>
       </c>
       <c r="E344" s="1">
-        <v>99.711</v>
+        <v>98.74223265</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>99711.0</v>
+        <v>241918.47</v>
       </c>
       <c r="I344" s="1">
-        <v>-1116.0</v>
+        <v>-7999.82</v>
       </c>
       <c r="J344" s="1">
-        <v>-1.1192345879592</v>
+        <v>-3.306824815815</v>
       </c>
       <c r="K344">
-        <v>0.84</v>
+        <v>0.07</v>
       </c>
       <c r="L344">
-        <v>842.47</v>
+        <v>167.81</v>
       </c>
       <c r="M344" s="1">
-        <v>98595.0</v>
+        <v>233918.65</v>
       </c>
       <c r="N344" s="1">
-        <v>99437.47</v>
+        <v>234086.46</v>
       </c>
       <c r="O344" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
       <c r="B345" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="C345" s="1">
-        <v>400000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>102.179</v>
+        <v>97.984</v>
       </c>
       <c r="E345" s="1">
-        <v>102.3175</v>
+        <v>99.7844</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>409270.0</v>
+        <v>249461.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-554.0</v>
+        <v>-4501.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-0.13536296332494</v>
+        <v>-1.8042900493464</v>
       </c>
       <c r="K345">
-        <v>3.09</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>0.37</v>
+      </c>
+      <c r="L345">
+        <v>924.66</v>
       </c>
       <c r="M345" s="1">
-        <v>408716.0</v>
+        <v>244960.0</v>
       </c>
       <c r="N345" s="1">
-        <v>421083.12</v>
+        <v>245884.66</v>
       </c>
       <c r="O345" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="B346" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="C346" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>97.882</v>
+        <v>98.985</v>
       </c>
       <c r="E346" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>100660.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-2778.0</v>
+        <v>-2030.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-2.7597854162527</v>
+        <v>-1.015</v>
       </c>
       <c r="K346">
-        <v>2.52</v>
+        <v>1.6</v>
       </c>
       <c r="L346" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="M346" s="1">
-        <v>97882.0</v>
+        <v>197970.0</v>
       </c>
       <c r="N346" s="1">
-        <v>100406.32</v>
+        <v>201175.32</v>
       </c>
       <c r="O346" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="B347" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="C347" s="1">
-        <v>245000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>95.105</v>
+        <v>98.666</v>
       </c>
       <c r="E347" s="1">
-        <v>98.74223265</v>
+        <v>99.326</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>241918.47</v>
+        <v>99326.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-8911.22</v>
+        <v>-660.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-3.6835633095728</v>
+        <v>-0.6644785856674</v>
       </c>
       <c r="K347">
-        <v>0.04</v>
+        <v>0.4</v>
       </c>
       <c r="L347">
-        <v>97.33</v>
+        <v>397.26</v>
       </c>
       <c r="M347" s="1">
-        <v>233007.25</v>
+        <v>98666.0</v>
       </c>
       <c r="N347" s="1">
-        <v>233104.58</v>
+        <v>99063.26</v>
       </c>
       <c r="O347" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="B348" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="C348" s="1">
-        <v>250000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>97.715</v>
+        <v>98.1</v>
       </c>
       <c r="E348" s="1">
-        <v>99.7844</v>
+        <v>100.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>249461.0</v>
+        <v>212000.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-5173.5</v>
+        <v>-4028.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-2.0738712664505</v>
+        <v>-1.9</v>
       </c>
       <c r="K348">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>439.21</v>
+        <v>0.66</v>
+      </c>
+      <c r="L348" t="s">
+        <v>874</v>
       </c>
       <c r="M348" s="1">
-        <v>244287.5</v>
+        <v>207972.0</v>
       </c>
       <c r="N348" s="1">
-        <v>244726.71</v>
+        <v>209370.17</v>
       </c>
       <c r="O348" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="B349" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="C349" s="1">
-        <v>200000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>97.742</v>
+        <v>98.637</v>
       </c>
       <c r="E349" s="1">
-        <v>100.0</v>
+        <v>99.23</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>200000.0</v>
+        <v>151821.9</v>
       </c>
       <c r="I349" s="1">
-        <v>-4516.0</v>
+        <v>-907.29</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.258</v>
+        <v>-0.59760153179482</v>
       </c>
       <c r="K349">
-        <v>1.39</v>
+        <v>2.19</v>
       </c>
       <c r="L349" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
       <c r="M349" s="1">
-        <v>195484.0</v>
+        <v>150914.61</v>
       </c>
       <c r="N349" s="1">
-        <v>198255.05</v>
+        <v>154267.51</v>
       </c>
       <c r="O349" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="B350" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="C350" s="1">
         <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>98.034</v>
+        <v>99.489</v>
       </c>
       <c r="E350" s="1">
-        <v>99.326</v>
+        <v>99.499</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>99326.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-1292.0</v>
+        <v>-10.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-1.3007671707307</v>
+        <v>-0.010050352264847</v>
       </c>
       <c r="K350">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>188.7</v>
+        <v>1.06</v>
+      </c>
+      <c r="L350" t="s">
+        <v>857</v>
       </c>
       <c r="M350" s="1">
-        <v>98034.0</v>
+        <v>99489.0</v>
       </c>
       <c r="N350" s="1">
-        <v>98222.7</v>
+        <v>100547.22</v>
       </c>
       <c r="O350" s="1">
         <v>0.06</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="B351" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="C351" s="1">
-        <v>212000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>97.245</v>
+        <v>100.247</v>
       </c>
       <c r="E351" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>212000.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-5840.6</v>
+        <v>350.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-2.755</v>
+        <v>0.35036087169785</v>
       </c>
       <c r="K351">
-        <v>0.44</v>
+        <v>0.08</v>
       </c>
       <c r="L351">
-        <v>932.11</v>
+        <v>84.93</v>
       </c>
       <c r="M351" s="1">
-        <v>206159.4</v>
+        <v>100247.0</v>
       </c>
       <c r="N351" s="1">
-        <v>207091.51</v>
+        <v>100331.93</v>
       </c>
       <c r="O351" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="B352" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="C352" s="1">
-        <v>300000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.156</v>
+        <v>101.551</v>
       </c>
       <c r="E352" s="1">
-        <v>99.3</v>
+        <v>99.451</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>297900.0</v>
+        <v>164094.15</v>
       </c>
       <c r="I352" s="1">
-        <v>-3432.0</v>
+        <v>3465.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.1520644511581</v>
+        <v>2.1115926436134</v>
       </c>
       <c r="K352">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>632.88</v>
+        <v>3.71</v>
+      </c>
+      <c r="L352" t="s">
+        <v>884</v>
       </c>
       <c r="M352" s="1">
-        <v>294468.0</v>
+        <v>167559.15</v>
       </c>
       <c r="N352" s="1">
-        <v>295100.88</v>
+        <v>173678.84</v>
       </c>
       <c r="O352" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="B353" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="C353" s="1">
-        <v>153000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.199</v>
+        <v>67.121</v>
       </c>
       <c r="E353" s="1">
-        <v>99.23</v>
+        <v>70.36</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>151821.9</v>
+        <v>1442380.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-1577.43</v>
+        <v>-66399.5</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.0390003023279</v>
+        <v>-4.603467879477</v>
       </c>
       <c r="K353">
-        <v>2.0</v>
+        <v>1.06</v>
       </c>
       <c r="L353" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="M353" s="1">
-        <v>150244.47</v>
+        <v>1375980.5</v>
       </c>
       <c r="N353" s="1">
-        <v>153300.28</v>
+        <v>1397772.28</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.79</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="B354" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="C354" s="1">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.337</v>
+        <v>98.966</v>
       </c>
       <c r="E354" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>99499.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-1162.0</v>
+        <v>-1054.68</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.1678509331752</v>
+        <v>-1.034</v>
       </c>
       <c r="K354">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>1.49</v>
+      </c>
+      <c r="L354" t="s">
+        <v>890</v>
       </c>
       <c r="M354" s="1">
-        <v>98337.0</v>
+        <v>100945.32</v>
       </c>
       <c r="N354" s="1">
-        <v>99179.47</v>
+        <v>102466.33</v>
       </c>
       <c r="O354" s="1">
         <v>0.06</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="B355" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="C355" s="1">
-        <v>165000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.945</v>
+        <v>98.766</v>
       </c>
       <c r="E355" s="1">
-        <v>99.451</v>
+        <v>100.23</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>164094.15</v>
+        <v>300690.0</v>
       </c>
       <c r="I355" s="1">
-        <v>2465.1</v>
+        <v>-4392.0</v>
       </c>
       <c r="J355" s="1">
-        <v>1.502247337885</v>
+        <v>-1.4606405267884</v>
       </c>
       <c r="K355">
-        <v>3.49</v>
+        <v>2.42</v>
       </c>
       <c r="L355" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="M355" s="1">
-        <v>166559.25</v>
+        <v>296298.0</v>
       </c>
       <c r="N355" s="1">
-        <v>172322.95</v>
+        <v>303571.97</v>
       </c>
       <c r="O355" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="B356" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="C356" s="1">
-        <v>2050000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>67.16</v>
+        <v>98.747</v>
       </c>
       <c r="E356" s="1">
-        <v>70.36</v>
+        <v>99.871</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>1442380.0</v>
+        <v>299613.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-65600.0</v>
+        <v>-3372.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-4.5480386583286</v>
+        <v>-1.1254518328644</v>
       </c>
       <c r="K356">
-        <v>0.95</v>
+        <v>1.7</v>
       </c>
       <c r="L356" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="M356" s="1">
-        <v>1376780.0</v>
+        <v>296241.0</v>
       </c>
       <c r="N356" s="1">
-        <v>1396212.88</v>
+        <v>301336.89</v>
       </c>
       <c r="O356" s="1">
-        <v>0.8</v>
+        <v>0.17</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="B357" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="C357" s="1">
-        <v>102000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.518</v>
+        <v>100.357</v>
       </c>
       <c r="E357" s="1">
         <v>100.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>102000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-1511.64</v>
+        <v>546.21</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.482</v>
+        <v>0.357</v>
       </c>
       <c r="K357">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>0.13</v>
+      </c>
+      <c r="L357">
+        <v>197.99</v>
       </c>
       <c r="M357" s="1">
-        <v>100488.36</v>
+        <v>153546.21</v>
       </c>
       <c r="N357" s="1">
-        <v>101804.62</v>
+        <v>153744.2</v>
       </c>
       <c r="O357" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="B358" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="C358" s="1">
-        <v>300000.0</v>
+        <v>5592000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>98.416</v>
+        <v>87.297</v>
       </c>
       <c r="E358" s="1">
-        <v>100.23</v>
+        <v>87.41951931</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>300690.0</v>
+        <v>4888499.52</v>
       </c>
       <c r="I358" s="1">
-        <v>-5442.0</v>
+        <v>-6851.28</v>
       </c>
       <c r="J358" s="1">
-        <v>-1.8098373740397</v>
+        <v>-0.14015098031553</v>
       </c>
       <c r="K358">
-        <v>2.21</v>
+        <v>0.7</v>
       </c>
       <c r="L358" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="M358" s="1">
-        <v>295248.0</v>
+        <v>4881648.24</v>
       </c>
       <c r="N358" s="1">
-        <v>301874.71</v>
+        <v>4920685.0</v>
       </c>
       <c r="O358" s="1">
-        <v>0.17</v>
+        <v>2.77</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="B359" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="C359" s="1">
-        <v>300000.0</v>
+        <v>1536000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>98.283</v>
+        <v>74.676</v>
       </c>
       <c r="E359" s="1">
-        <v>99.871</v>
+        <v>74.62207292</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>299613.0</v>
+        <v>1146195.04</v>
       </c>
       <c r="I359" s="1">
-        <v>-4764.0</v>
+        <v>828.32</v>
       </c>
       <c r="J359" s="1">
-        <v>-1.5900511660041</v>
+        <v>0.072266932859873</v>
       </c>
       <c r="K359">
-        <v>1.48</v>
+        <v>0.64</v>
       </c>
       <c r="L359" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="M359" s="1">
-        <v>294849.0</v>
+        <v>1147023.36</v>
       </c>
       <c r="N359" s="1">
-        <v>299276.05</v>
+        <v>1156788.53</v>
       </c>
       <c r="O359" s="1">
-        <v>0.17</v>
+        <v>0.65</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="B360" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="C360" s="1">
-        <v>2400000.0</v>
+        <v>4181000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>87.189</v>
+        <v>95.973</v>
       </c>
       <c r="E360" s="1">
-        <v>87.637</v>
+        <v>96.21134609</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>2103288.0</v>
+        <v>4022596.38</v>
       </c>
       <c r="I360" s="1">
-        <v>-10752.0</v>
+        <v>-9965.25</v>
       </c>
       <c r="J360" s="1">
-        <v>-0.51119960747173</v>
+        <v>-0.24773178958611</v>
       </c>
       <c r="K360">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="L360" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="M360" s="1">
-        <v>2092536.0</v>
+        <v>4012631.13</v>
       </c>
       <c r="N360" s="1">
-        <v>2108323.4</v>
+        <v>4047911.9</v>
       </c>
       <c r="O360" s="1">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="B361" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="C361" s="1">
-        <v>1040000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>74.737</v>
+        <v>97.106</v>
       </c>
       <c r="E361" s="1">
-        <v>74.707</v>
+        <v>101.49189655</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>776952.8</v>
+        <v>176595.9</v>
       </c>
       <c r="I361" s="1">
-        <v>312.0</v>
+        <v>-7631.46</v>
       </c>
       <c r="J361" s="1">
-        <v>0.040156879542747</v>
+        <v>-4.3214253558548</v>
       </c>
       <c r="K361">
-        <v>0.59</v>
+        <v>1.97</v>
       </c>
       <c r="L361" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="M361" s="1">
-        <v>777264.8</v>
+        <v>168964.44</v>
       </c>
       <c r="N361" s="1">
-        <v>783368.03</v>
+        <v>172396.77</v>
       </c>
       <c r="O361" s="1">
-        <v>0.45</v>
+        <v>0.1</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="B362" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="C362" s="1">
-        <v>3673000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>71.27</v>
+        <v>99.809</v>
       </c>
       <c r="E362" s="1">
-        <v>70.77928042</v>
+        <v>99.646</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>2599722.97</v>
+        <v>281998.18</v>
       </c>
       <c r="I362" s="1">
-        <v>18024.13</v>
+        <v>461.29</v>
       </c>
       <c r="J362" s="1">
-        <v>0.69330964137306</v>
+        <v>0.16357906990747</v>
       </c>
       <c r="K362">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="L362" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="M362" s="1">
-        <v>2617747.1</v>
+        <v>282459.47</v>
       </c>
       <c r="N362" s="1">
-        <v>2636947.33</v>
+        <v>283599.22</v>
       </c>
       <c r="O362" s="1">
-        <v>1.51</v>
+        <v>0.16</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="B363" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="C363" s="1">
-        <v>531000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>87.929</v>
+        <v>100.366</v>
       </c>
       <c r="E363" s="1">
-        <v>88.642258</v>
+        <v>97.41</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>470690.39</v>
+        <v>194820.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-3787.4</v>
+        <v>5912.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.8046478280553</v>
+        <v>3.0345960373678</v>
       </c>
       <c r="K363">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>920</v>
+        <v>0.09</v>
+      </c>
+      <c r="L363">
+        <v>175.34</v>
       </c>
       <c r="M363" s="1">
-        <v>466902.99</v>
+        <v>200732.0</v>
       </c>
       <c r="N363" s="1">
-        <v>473685.24</v>
+        <v>200907.34</v>
       </c>
       <c r="O363" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="B364" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="C364" s="1">
-        <v>3300000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.609</v>
+        <v>100.218</v>
       </c>
       <c r="E364" s="1">
-        <v>100.961</v>
+        <v>100.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>3331713.0</v>
+        <v>246000.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-11616.0</v>
+        <v>536.28</v>
       </c>
       <c r="J364" s="1">
-        <v>-0.3486494785115</v>
+        <v>0.218</v>
       </c>
       <c r="K364">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>923</v>
+        <v>0.08</v>
+      </c>
+      <c r="L364">
+        <v>207.54</v>
       </c>
       <c r="M364" s="1">
-        <v>3320097.0</v>
+        <v>246536.28</v>
       </c>
       <c r="N364" s="1">
-        <v>3390726.04</v>
+        <v>246743.82</v>
       </c>
       <c r="O364" s="1">
-        <v>1.94</v>
+        <v>0.14</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>924</v>
+        <v>918</v>
       </c>
       <c r="B365" t="s">
-        <v>925</v>
+        <v>919</v>
       </c>
       <c r="C365" s="1">
-        <v>1120000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>96.328</v>
+        <v>99.996</v>
       </c>
       <c r="E365" s="1">
-        <v>97.669</v>
+        <v>100.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>1093892.8</v>
+        <v>214000.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-15019.2</v>
+        <v>-8.56</v>
       </c>
       <c r="J365" s="1">
-        <v>-1.3730047405011</v>
+        <v>-0.004</v>
       </c>
       <c r="K365">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>926</v>
+        <v>0.01</v>
+      </c>
+      <c r="L365">
+        <v>23.25</v>
       </c>
       <c r="M365" s="1">
-        <v>1078873.6</v>
+        <v>213991.44</v>
       </c>
       <c r="N365" s="1">
-        <v>1086069.22</v>
+        <v>214014.69</v>
       </c>
       <c r="O365" s="1">
-        <v>0.62</v>
+        <v>0.12</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>927</v>
+        <v>920</v>
       </c>
       <c r="B366" t="s">
-        <v>928</v>
+        <v>921</v>
       </c>
       <c r="C366" s="1">
-        <v>174000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>98.244</v>
+        <v>88.56</v>
       </c>
       <c r="E366" s="1">
-        <v>101.49189655</v>
+        <v>85.25</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>176595.9</v>
+        <v>255750.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-5651.34</v>
+        <v>9930.0</v>
       </c>
       <c r="J366" s="1">
-        <v>-3.2001535709493</v>
+        <v>3.8826979472141</v>
       </c>
       <c r="K366">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>929</v>
+        <v>0.08</v>
+      </c>
+      <c r="L366">
+        <v>228.08</v>
       </c>
       <c r="M366" s="1">
-        <v>170944.56</v>
+        <v>265680.0</v>
       </c>
       <c r="N366" s="1">
-        <v>173976.45</v>
+        <v>265908.08</v>
       </c>
       <c r="O366" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
       <c r="B367" t="s">
-        <v>931</v>
+        <v>923</v>
       </c>
       <c r="C367" s="1">
-        <v>283000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.367</v>
+        <v>101.339</v>
       </c>
       <c r="E367" s="1">
-        <v>99.646</v>
+        <v>99.779</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>281998.18</v>
+        <v>174613.25</v>
       </c>
       <c r="I367" s="1">
-        <v>-789.57</v>
+        <v>2730.0</v>
       </c>
       <c r="J367" s="1">
-        <v>-0.27999116873733</v>
+        <v>1.5634552360717</v>
       </c>
       <c r="K367">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>569.88</v>
+        <v>1.62</v>
+      </c>
+      <c r="L367" t="s">
+        <v>924</v>
       </c>
       <c r="M367" s="1">
-        <v>281208.61</v>
+        <v>177343.25</v>
       </c>
       <c r="N367" s="1">
-        <v>281778.49</v>
+        <v>180184.0</v>
       </c>
       <c r="O367" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>932</v>
+        <v>925</v>
       </c>
       <c r="B368" t="s">
-        <v>933</v>
+        <v>926</v>
       </c>
       <c r="C368" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.181</v>
+        <v>100.644</v>
       </c>
       <c r="E368" s="1">
-        <v>97.41</v>
+        <v>102.939</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>194820.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I368" s="1">
-        <v>5542.0</v>
+        <v>-2295.0</v>
       </c>
       <c r="J368" s="1">
-        <v>2.8446771378709</v>
+        <v>-2.229475708915</v>
       </c>
       <c r="K368">
-        <v>3.86</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>0.66</v>
+      </c>
+      <c r="L368">
+        <v>655.48</v>
       </c>
       <c r="M368" s="1">
-        <v>200362.0</v>
+        <v>100644.0</v>
       </c>
       <c r="N368" s="1">
-        <v>208077.07</v>
+        <v>101299.48</v>
       </c>
       <c r="O368" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
       <c r="B369" t="s">
-        <v>936</v>
+        <v>928</v>
       </c>
       <c r="C369" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>105.887</v>
+        <v>97.303</v>
       </c>
       <c r="E369" s="1">
-        <v>108.24</v>
+        <v>100.761</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>108240.0</v>
+        <v>403044.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-2353.0</v>
+        <v>-13832.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-2.1738728750924</v>
+        <v>-3.4318833675728</v>
       </c>
       <c r="K369">
-        <v>2.14</v>
+        <v>0.54</v>
       </c>
       <c r="L369" t="s">
-        <v>937</v>
+        <v>929</v>
       </c>
       <c r="M369" s="1">
-        <v>105887.0</v>
+        <v>389212.0</v>
       </c>
       <c r="N369" s="1">
-        <v>108023.99</v>
+        <v>391357.21</v>
       </c>
       <c r="O369" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>938</v>
+        <v>930</v>
       </c>
       <c r="B370" t="s">
-        <v>939</v>
+        <v>931</v>
       </c>
       <c r="C370" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>98.329</v>
+        <v>101.78</v>
       </c>
       <c r="E370" s="1">
-        <v>100.507</v>
+        <v>99.871</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>402028.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-8712.0</v>
+        <v>1909.0</v>
       </c>
       <c r="J370" s="1">
-        <v>-2.1670132428587</v>
+        <v>1.9114657908702</v>
       </c>
       <c r="K370">
-        <v>2.91</v>
+        <v>3.7</v>
       </c>
       <c r="L370" t="s">
-        <v>940</v>
+        <v>932</v>
       </c>
       <c r="M370" s="1">
-        <v>393316.0</v>
+        <v>101780.0</v>
       </c>
       <c r="N370" s="1">
-        <v>404966.68</v>
+        <v>105478.63</v>
       </c>
       <c r="O370" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>941</v>
+        <v>933</v>
       </c>
       <c r="B371" t="s">
-        <v>942</v>
+        <v>934</v>
       </c>
       <c r="C371" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>88.433</v>
+        <v>104.727</v>
       </c>
       <c r="E371" s="1">
-        <v>85.25</v>
+        <v>104.45</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>255750.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I371" s="1">
-        <v>9549.0</v>
+        <v>277.0</v>
       </c>
       <c r="J371" s="1">
-        <v>3.733724340176</v>
+        <v>0.26519865964576</v>
       </c>
       <c r="K371">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="L371">
-        <v>98.63</v>
+        <v>11.64</v>
       </c>
       <c r="M371" s="1">
-        <v>265299.0</v>
+        <v>104727.0</v>
       </c>
       <c r="N371" s="1">
-        <v>265397.63</v>
+        <v>104738.64</v>
       </c>
       <c r="O371" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>943</v>
+        <v>935</v>
       </c>
       <c r="B372" t="s">
-        <v>944</v>
+        <v>936</v>
       </c>
       <c r="C372" s="1">
-        <v>175000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.828</v>
+        <v>98.094</v>
       </c>
       <c r="E372" s="1">
-        <v>99.779</v>
+        <v>99.589</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>174613.25</v>
+        <v>298767.0</v>
       </c>
       <c r="I372" s="1">
-        <v>1835.75</v>
+        <v>-4485.0</v>
       </c>
       <c r="J372" s="1">
-        <v>1.0513234247687</v>
+        <v>-1.5011698079105</v>
       </c>
       <c r="K372">
-        <v>1.41</v>
+        <v>2.31</v>
       </c>
       <c r="L372" t="s">
-        <v>945</v>
+        <v>937</v>
       </c>
       <c r="M372" s="1">
-        <v>176449.0</v>
+        <v>294282.0</v>
       </c>
       <c r="N372" s="1">
-        <v>178912.18</v>
+        <v>301210.77</v>
       </c>
       <c r="O372" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>946</v>
+        <v>938</v>
       </c>
       <c r="B373" t="s">
-        <v>947</v>
+        <v>939</v>
       </c>
       <c r="C373" s="1">
         <v>100000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.453</v>
+        <v>102.211</v>
       </c>
       <c r="E373" s="1">
-        <v>102.939</v>
+        <v>103.15</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>102939.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-2486.0</v>
+        <v>-939.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-2.4150224890469</v>
+        <v>-0.91032476975279</v>
       </c>
       <c r="K373">
-        <v>0.45</v>
+        <v>0.23</v>
       </c>
       <c r="L373">
-        <v>446.92</v>
+        <v>234.25</v>
       </c>
       <c r="M373" s="1">
-        <v>100453.0</v>
+        <v>102211.0</v>
       </c>
       <c r="N373" s="1">
-        <v>100899.92</v>
+        <v>102445.25</v>
       </c>
       <c r="O373" s="1">
         <v>0.06</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>948</v>
+        <v>940</v>
       </c>
       <c r="B374" t="s">
-        <v>949</v>
+        <v>939</v>
       </c>
       <c r="C374" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>97.198</v>
+        <v>97.509</v>
       </c>
       <c r="E374" s="1">
-        <v>100.761</v>
+        <v>99.908</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>403044.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-14252.0</v>
+        <v>-2399.0</v>
       </c>
       <c r="J374" s="1">
-        <v>-3.5360903524181</v>
+        <v>-2.4012091123834</v>
       </c>
       <c r="K374">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>0.94</v>
+      </c>
+      <c r="L374">
+        <v>936.46</v>
       </c>
       <c r="M374" s="1">
-        <v>388792.0</v>
+        <v>97509.0</v>
       </c>
       <c r="N374" s="1">
-        <v>390160.49</v>
+        <v>98445.46</v>
       </c>
       <c r="O374" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>951</v>
+        <v>941</v>
       </c>
       <c r="B375" t="s">
-        <v>952</v>
+        <v>942</v>
       </c>
       <c r="C375" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>101.512</v>
+        <v>103.957</v>
       </c>
       <c r="E375" s="1">
-        <v>99.871</v>
+        <v>106.6</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>99871.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I375" s="1">
-        <v>1641.0</v>
+        <v>-10572.0</v>
       </c>
       <c r="J375" s="1">
-        <v>1.6431196243154</v>
+        <v>-2.4793621013133</v>
       </c>
       <c r="K375">
-        <v>3.48</v>
+        <v>2.25</v>
       </c>
       <c r="L375" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="M375" s="1">
-        <v>101512.0</v>
+        <v>415828.0</v>
       </c>
       <c r="N375" s="1">
-        <v>104994.88</v>
+        <v>424817.04</v>
       </c>
       <c r="O375" s="1">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>954</v>
+        <v>944</v>
       </c>
       <c r="B376" t="s">
-        <v>955</v>
+        <v>945</v>
       </c>
       <c r="C376" s="1">
-        <v>100000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>104.553</v>
+        <v>97.938</v>
       </c>
       <c r="E376" s="1">
-        <v>104.45</v>
+        <v>99.902</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>104450.0</v>
+        <v>398608.98</v>
       </c>
       <c r="I376" s="1">
-        <v>103.0</v>
+        <v>-7836.36</v>
       </c>
       <c r="J376" s="1">
-        <v>0.098611775969363</v>
+        <v>-1.9659266080759</v>
       </c>
       <c r="K376">
-        <v>4.02</v>
+        <v>0.69</v>
       </c>
       <c r="L376" t="s">
-        <v>956</v>
+        <v>946</v>
       </c>
       <c r="M376" s="1">
-        <v>104553.0</v>
+        <v>390772.62</v>
       </c>
       <c r="N376" s="1">
-        <v>108570.12</v>
+        <v>393506.86</v>
       </c>
       <c r="O376" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>957</v>
+        <v>947</v>
       </c>
       <c r="B377" t="s">
-        <v>958</v>
+        <v>948</v>
       </c>
       <c r="C377" s="1">
-        <v>300000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>97.655</v>
+        <v>100.085</v>
       </c>
       <c r="E377" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>298767.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-5802.0</v>
+        <v>183.6</v>
       </c>
       <c r="J377" s="1">
-        <v>-1.9419815441464</v>
+        <v>0.085</v>
       </c>
       <c r="K377">
-        <v>2.14</v>
+        <v>1.06</v>
       </c>
       <c r="L377" t="s">
-        <v>959</v>
+        <v>949</v>
       </c>
       <c r="M377" s="1">
-        <v>292965.0</v>
+        <v>216183.6</v>
       </c>
       <c r="N377" s="1">
-        <v>299375.96</v>
+        <v>218473.08</v>
       </c>
       <c r="O377" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>960</v>
+        <v>950</v>
       </c>
       <c r="B378" t="s">
-        <v>961</v>
+        <v>951</v>
       </c>
       <c r="C378" s="1">
         <v>100000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>96.565</v>
+        <v>101.102</v>
       </c>
       <c r="E378" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>99908.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-3343.0</v>
+        <v>1102.0</v>
       </c>
       <c r="J378" s="1">
-        <v>-3.3460783921208</v>
+        <v>1.102</v>
       </c>
       <c r="K378">
-        <v>0.71</v>
+        <v>0.14</v>
       </c>
       <c r="L378">
-        <v>710.42</v>
+        <v>136.21</v>
       </c>
       <c r="M378" s="1">
-        <v>96565.0</v>
+        <v>101102.0</v>
       </c>
       <c r="N378" s="1">
-        <v>97275.42</v>
+        <v>101238.21</v>
       </c>
       <c r="O378" s="1">
         <v>0.06</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>962</v>
+        <v>952</v>
       </c>
       <c r="B379" t="s">
-        <v>961</v>
+        <v>953</v>
       </c>
       <c r="C379" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>101.4</v>
+        <v>102.148</v>
       </c>
       <c r="E379" s="1">
-        <v>103.15</v>
+        <v>99.6583</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>103150.0</v>
+        <v>298974.9</v>
       </c>
       <c r="I379" s="1">
-        <v>-1750.0</v>
+        <v>7469.1</v>
       </c>
       <c r="J379" s="1">
-        <v>-1.6965584100824</v>
+        <v>2.4982364740318</v>
       </c>
       <c r="K379">
-        <v>4.71</v>
+        <v>3.66</v>
       </c>
       <c r="L379" t="s">
-        <v>963</v>
+        <v>954</v>
       </c>
       <c r="M379" s="1">
-        <v>101400.0</v>
+        <v>306444.0</v>
       </c>
       <c r="N379" s="1">
-        <v>106110.96</v>
+        <v>317428.93</v>
       </c>
       <c r="O379" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="B380" t="s">
-        <v>965</v>
+        <v>956</v>
       </c>
       <c r="C380" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>103.866</v>
+        <v>101.918</v>
       </c>
       <c r="E380" s="1">
-        <v>106.6</v>
+        <v>103.4955</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>426400.0</v>
+        <v>103495.5</v>
       </c>
       <c r="I380" s="1">
-        <v>-10936.0</v>
+        <v>-1577.5</v>
       </c>
       <c r="J380" s="1">
-        <v>-2.5647279549719</v>
+        <v>-1.5242208598441</v>
       </c>
       <c r="K380">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>966</v>
+        <v>0.47</v>
+      </c>
+      <c r="L380">
+        <v>465.75</v>
       </c>
       <c r="M380" s="1">
-        <v>415464.0</v>
+        <v>101918.0</v>
       </c>
       <c r="N380" s="1">
-        <v>423474.96</v>
+        <v>102383.75</v>
       </c>
       <c r="O380" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>967</v>
+        <v>957</v>
       </c>
       <c r="B381" t="s">
-        <v>968</v>
+        <v>958</v>
       </c>
       <c r="C381" s="1">
-        <v>399000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>97.585</v>
+        <v>98.671</v>
       </c>
       <c r="E381" s="1">
-        <v>99.902</v>
+        <v>99.142</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>398608.98</v>
+        <v>495710.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-9244.83</v>
+        <v>-2355.0</v>
       </c>
       <c r="J381" s="1">
-        <v>-2.3192728874297</v>
+        <v>-0.47507615339614</v>
       </c>
       <c r="K381">
-        <v>0.48</v>
+        <v>2.44</v>
       </c>
       <c r="L381" t="s">
-        <v>969</v>
+        <v>959</v>
       </c>
       <c r="M381" s="1">
-        <v>389364.15</v>
+        <v>493355.0</v>
       </c>
       <c r="N381" s="1">
-        <v>391266.23</v>
+        <v>505563.9</v>
       </c>
       <c r="O381" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>970</v>
+        <v>960</v>
       </c>
       <c r="B382" t="s">
-        <v>971</v>
+        <v>961</v>
       </c>
       <c r="C382" s="1">
-        <v>216000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>99.304</v>
+        <v>100.105</v>
       </c>
       <c r="E382" s="1">
         <v>100.0</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>216000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-1503.36</v>
+        <v>252.0</v>
       </c>
       <c r="J382" s="1">
-        <v>-0.696</v>
+        <v>0.105</v>
       </c>
       <c r="K382">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>972</v>
+        <v>0.13</v>
+      </c>
+      <c r="L382">
+        <v>322.77</v>
       </c>
       <c r="M382" s="1">
-        <v>214496.64</v>
+        <v>240252.0</v>
       </c>
       <c r="N382" s="1">
-        <v>216285.3</v>
+        <v>240574.77</v>
       </c>
       <c r="O382" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>973</v>
+        <v>962</v>
       </c>
       <c r="B383" t="s">
-        <v>974</v>
+        <v>963</v>
       </c>
       <c r="C383" s="1">
-        <v>100000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>101.102</v>
+        <v>99.459</v>
       </c>
       <c r="E383" s="1">
-        <v>100.0</v>
+        <v>102.83</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>100000.0</v>
+        <v>237537.3</v>
       </c>
       <c r="I383" s="1">
-        <v>1102.0</v>
+        <v>-7787.01</v>
       </c>
       <c r="J383" s="1">
-        <v>1.102</v>
+        <v>-3.2782261985802</v>
       </c>
       <c r="K383">
-        <v>4.04</v>
+        <v>3.11</v>
       </c>
       <c r="L383" t="s">
-        <v>975</v>
+        <v>964</v>
       </c>
       <c r="M383" s="1">
-        <v>101102.0</v>
+        <v>229750.29</v>
       </c>
       <c r="N383" s="1">
-        <v>105142.84</v>
+        <v>236941.35</v>
       </c>
       <c r="O383" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>976</v>
+        <v>965</v>
       </c>
       <c r="B384" t="s">
-        <v>977</v>
+        <v>966</v>
       </c>
       <c r="C384" s="1">
         <v>300000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>101.715</v>
+        <v>98.017</v>
       </c>
       <c r="E384" s="1">
-        <v>99.6583</v>
+        <v>100.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>298974.9</v>
+        <v>300000.0</v>
       </c>
       <c r="I384" s="1">
-        <v>6170.1</v>
+        <v>-5949.0</v>
       </c>
       <c r="J384" s="1">
-        <v>2.0637518400374</v>
+        <v>-1.983</v>
       </c>
       <c r="K384">
-        <v>3.42</v>
+        <v>0.89</v>
       </c>
       <c r="L384" t="s">
-        <v>978</v>
+        <v>967</v>
       </c>
       <c r="M384" s="1">
-        <v>305145.0</v>
+        <v>294051.0</v>
       </c>
       <c r="N384" s="1">
-        <v>315417.95</v>
+        <v>296715.38</v>
       </c>
       <c r="O384" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>979</v>
+        <v>968</v>
       </c>
       <c r="B385" t="s">
-        <v>980</v>
+        <v>969</v>
       </c>
       <c r="C385" s="1">
         <v>100000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>101.825</v>
+        <v>100.728</v>
       </c>
       <c r="E385" s="1">
-        <v>103.4955</v>
+        <v>100.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>103495.5</v>
+        <v>100000.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-1670.5</v>
+        <v>728.0</v>
       </c>
       <c r="J385" s="1">
-        <v>-1.6140798392201</v>
+        <v>0.728</v>
       </c>
       <c r="K385">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="L385">
-        <v>221.23</v>
+        <v>192.08</v>
       </c>
       <c r="M385" s="1">
-        <v>101825.0</v>
+        <v>100728.0</v>
       </c>
       <c r="N385" s="1">
-        <v>102046.23</v>
+        <v>100920.08</v>
       </c>
       <c r="O385" s="1">
         <v>0.06</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>981</v>
+        <v>970</v>
       </c>
       <c r="B386" t="s">
-        <v>982</v>
+        <v>971</v>
       </c>
       <c r="C386" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>97.387</v>
+        <v>95.811</v>
       </c>
       <c r="E386" s="1">
-        <v>99.142</v>
+        <v>97.25</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>495710.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I386" s="1">
-        <v>-8775.0</v>
+        <v>-2878.0</v>
       </c>
       <c r="J386" s="1">
-        <v>-1.7701882148837</v>
+        <v>-1.4796915167095</v>
       </c>
       <c r="K386">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>983</v>
+        <v>0.06</v>
+      </c>
+      <c r="L386">
+        <v>123.29</v>
       </c>
       <c r="M386" s="1">
-        <v>486935.0</v>
+        <v>191622.0</v>
       </c>
       <c r="N386" s="1">
-        <v>498029.18</v>
+        <v>191745.29</v>
       </c>
       <c r="O386" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>984</v>
+        <v>972</v>
       </c>
       <c r="B387" t="s">
-        <v>985</v>
+        <v>973</v>
       </c>
       <c r="C387" s="1">
-        <v>231000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>99.541</v>
+        <v>99.58</v>
       </c>
       <c r="E387" s="1">
-        <v>102.83</v>
+        <v>99.695</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>237537.3</v>
+        <v>158515.05</v>
       </c>
       <c r="I387" s="1">
-        <v>-7597.59</v>
+        <v>-182.85</v>
       </c>
       <c r="J387" s="1">
-        <v>-3.1984829329962</v>
+        <v>-0.11535182306033</v>
       </c>
       <c r="K387">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>986</v>
+        <v>0.43</v>
+      </c>
+      <c r="L387">
+        <v>686.1</v>
       </c>
       <c r="M387" s="1">
-        <v>229939.71</v>
+        <v>158332.2</v>
       </c>
       <c r="N387" s="1">
-        <v>236632.38</v>
+        <v>159018.3</v>
       </c>
       <c r="O387" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>987</v>
+        <v>974</v>
       </c>
       <c r="B388" t="s">
-        <v>988</v>
+        <v>975</v>
       </c>
       <c r="C388" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>97.403</v>
+        <v>82.977</v>
       </c>
       <c r="E388" s="1">
-        <v>100.0</v>
+        <v>81.804</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>300000.0</v>
+        <v>490824.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-7791.0</v>
+        <v>7038.0</v>
       </c>
       <c r="J388" s="1">
-        <v>-2.597</v>
+        <v>1.4339152119701</v>
       </c>
       <c r="K388">
-        <v>0.72</v>
+        <v>0.49</v>
       </c>
       <c r="L388" t="s">
-        <v>989</v>
+        <v>976</v>
       </c>
       <c r="M388" s="1">
-        <v>292209.0</v>
+        <v>497862.0</v>
       </c>
       <c r="N388" s="1">
-        <v>294360.06</v>
+        <v>500820.9</v>
       </c>
       <c r="O388" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>990</v>
+        <v>977</v>
       </c>
       <c r="B389" t="s">
-        <v>991</v>
+        <v>978</v>
       </c>
       <c r="C389" s="1">
         <v>200000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>95.351</v>
+        <v>100.969</v>
       </c>
       <c r="E389" s="1">
-        <v>97.25</v>
+        <v>99.417</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>194500.0</v>
+        <v>198834.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-3798.0</v>
+        <v>3104.0</v>
       </c>
       <c r="J389" s="1">
-        <v>-1.9526992287918</v>
+        <v>1.5611012201133</v>
       </c>
       <c r="K389">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>992</v>
+        <v>0.27</v>
+      </c>
+      <c r="L389">
+        <v>534.25</v>
       </c>
       <c r="M389" s="1">
-        <v>190702.0</v>
+        <v>201938.0</v>
       </c>
       <c r="N389" s="1">
-        <v>195537.62</v>
+        <v>202472.25</v>
       </c>
       <c r="O389" s="1">
         <v>0.11</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>993</v>
+        <v>979</v>
       </c>
       <c r="B390" t="s">
-        <v>994</v>
+        <v>980</v>
       </c>
       <c r="C390" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>99.477</v>
+        <v>98.682</v>
       </c>
       <c r="E390" s="1">
-        <v>99.147</v>
+        <v>100.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>297441.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I390" s="1">
-        <v>990.0</v>
+        <v>-2636.0</v>
       </c>
       <c r="J390" s="1">
-        <v>0.33283911767376</v>
+        <v>-1.318</v>
       </c>
       <c r="K390">
-        <v>2.9</v>
+        <v>1.99</v>
       </c>
       <c r="L390" t="s">
-        <v>995</v>
+        <v>981</v>
       </c>
       <c r="M390" s="1">
-        <v>298431.0</v>
+        <v>197364.0</v>
       </c>
       <c r="N390" s="1">
-        <v>307139.22</v>
+        <v>201337.64</v>
       </c>
       <c r="O390" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>996</v>
+        <v>982</v>
       </c>
       <c r="B391" t="s">
-        <v>997</v>
+        <v>983</v>
       </c>
       <c r="C391" s="1">
-        <v>159000.0</v>
+        <v>904.0</v>
       </c>
       <c r="D391" s="1">
-        <v>99.055</v>
+        <v>0.075</v>
       </c>
       <c r="E391" s="1">
-        <v>99.695</v>
+        <v>0.1083904867</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>158515.05</v>
+        <v>0.0</v>
       </c>
       <c r="I391" s="1">
-        <v>-1017.6</v>
+        <v>-75462.5</v>
       </c>
       <c r="J391" s="1">
-        <v>-0.64195797181403</v>
+        <v>0</v>
       </c>
       <c r="K391">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L391">
-        <v>343.05</v>
+        <v>0.0</v>
       </c>
       <c r="M391" s="1">
-        <v>157497.45</v>
+        <v>-75462.5</v>
       </c>
       <c r="N391" s="1">
-        <v>157840.5</v>
+        <v>-75462.5</v>
       </c>
       <c r="O391" s="1">
-        <v>0.09</v>
+        <v>-0.04</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>998</v>
+        <v>984</v>
       </c>
       <c r="B392" t="s">
-        <v>999</v>
+        <v>985</v>
       </c>
       <c r="C392" s="1">
-        <v>600000.0</v>
+        <v>165.0</v>
       </c>
       <c r="D392" s="1">
-        <v>82.165</v>
+        <v>69.0</v>
       </c>
       <c r="E392" s="1">
-        <v>81.804</v>
+        <v>53.2</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>490824.0</v>
+        <v>87780.0</v>
       </c>
       <c r="I392" s="1">
-        <v>2166.0</v>
+        <v>26070.0</v>
       </c>
       <c r="J392" s="1">
-        <v>0.44129871399932</v>
+        <v>29.699248120301</v>
       </c>
       <c r="K392">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>0.0</v>
+      </c>
+      <c r="L392">
+        <v>0.0</v>
       </c>
       <c r="M392" s="1">
-        <v>492990.0</v>
+        <v>113850.0</v>
       </c>
       <c r="N392" s="1">
-        <v>495690.0</v>
+        <v>113850.0</v>
       </c>
       <c r="O392" s="1">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1001</v>
+        <v>986</v>
       </c>
       <c r="B393" t="s">
-        <v>1002</v>
+        <v>987</v>
       </c>
       <c r="C393" s="1">
-        <v>200000.0</v>
+        <v>230.0</v>
       </c>
       <c r="D393" s="1">
-        <v>100.249</v>
+        <v>70.9</v>
       </c>
       <c r="E393" s="1">
-        <v>99.417</v>
+        <v>75.3</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
-        <v>198834.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I393" s="1">
-        <v>1664.0</v>
+        <v>-10120.0</v>
       </c>
       <c r="J393" s="1">
-        <v>0.8368790045968</v>
+        <v>-5.8432934926959</v>
       </c>
       <c r="K393">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L393">
-        <v>102.74</v>
+        <v>0.0</v>
       </c>
       <c r="M393" s="1">
-        <v>200498.0</v>
+        <v>163070.0</v>
       </c>
       <c r="N393" s="1">
-        <v>200600.74</v>
+        <v>163070.0</v>
       </c>
       <c r="O393" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1003</v>
+        <v>988</v>
       </c>
       <c r="B394" t="s">
-        <v>1004</v>
+        <v>989</v>
       </c>
       <c r="C394" s="1">
-        <v>200000.0</v>
+        <v>-904.0</v>
       </c>
       <c r="D394" s="1">
-        <v>98.084</v>
+        <v>0.05</v>
       </c>
       <c r="E394" s="1">
-        <v>100.0</v>
+        <v>0.0738550885</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I394" s="1">
-        <v>-3832.0</v>
+        <v>53912.5</v>
       </c>
       <c r="J394" s="1">
-        <v>-1.916</v>
+        <v>0</v>
       </c>
       <c r="K394">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>0.0</v>
+      </c>
+      <c r="L394">
+        <v>0.0</v>
       </c>
       <c r="M394" s="1">
-        <v>196168.0</v>
+        <v>53912.5</v>
       </c>
       <c r="N394" s="1">
-        <v>199778.83</v>
+        <v>53912.5</v>
       </c>
       <c r="O394" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P394">
-        <v>1</v>
-[...448 lines deleted...]
-      <c r="P403">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>