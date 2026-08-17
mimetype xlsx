--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="990">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="970">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -487,51 +487,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1036,1986 +1036,1926 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...10 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>3 791.95</t>
+    <t>4 644.07</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>6 880.14</t>
+    <t>7 359.59</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 208.22</t>
+    <t>2 632.88</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>13 760.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>5 443.56</t>
+    <t>6 179.18</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 876.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 494.79</t>
+  </si>
+  <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>6 715.23</t>
+    <t>7 154.14</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>13 307.44</t>
+    <t>14 264.81</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 821.92</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>5 884.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 117.81</t>
+    <t>1 446.58</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>7 847.95</t>
+    <t>8 313.70</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>16 828.77</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 932.52</t>
+    <t>4 227.09</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 393.21</t>
+    <t>1 810.80</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 634.97</t>
+    <t>3 991.34</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 971.73</t>
+    <t>2 106.32</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>1 326.03</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>2 136.99</t>
+    <t>2 671.23</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 392.27</t>
+    <t>2 880.49</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 136.99</t>
+    <t>6 520.55</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 258.52</t>
+    <t>1 353.86</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>5 112.07</t>
+    <t>5 412.78</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>1 491.93</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 556.37</t>
+    <t>3 021.16</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 819.18</t>
+    <t>3 394.52</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 537.01</t>
-[...8 lines deleted...]
-    <t>2 209.93</t>
+    <t>4 809.50</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>4 068.49</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>9 320.55</t>
-[...5 lines deleted...]
-    <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
+    <t>9 875.34</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 275.04</t>
+    <t>1 357.03</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>31 497.58</t>
+    <t>33 667.97</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>5 211.12</t>
+    <t>8 504.67</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 806.18</t>
+    <t>4 253.96</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>4 346.58</t>
+    <t>4 867.12</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>3 106.52</t>
+    <t>3 727.82</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>4 294.52</t>
-[...8 lines deleted...]
-    <t>2 204.79</t>
+    <t>4 815.07</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>3 912.33</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 602.19</t>
+    <t>4 044.17</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>5 825.34</t>
+    <t>6 380.14</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 524.66</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 142.47</t>
+    <t>4 526.03</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 610.96</t>
+    <t>1 754.79</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 026.39</t>
+    <t>1 648.45</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 833.22</t>
+    <t>4 100.34</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 125.70</t>
+  </si>
+  <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 694.76</t>
-[...8 lines deleted...]
-    <t>2 091.10</t>
+    <t>4 038.46</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>6 290.41</t>
+    <t>6 728.77</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>8 938.36</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>11 561.30</t>
+    <t>12 239.38</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>8 312.33</t>
+    <t>8 819.18</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>2 445.21</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>9 198.30</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 761.64</t>
+    <t>3 336.99</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 950.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>4 031.51</t>
+    <t>4 401.37</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 261.30</t>
+    <t>2 473.63</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>2 109.59</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 128.77</t>
+    <t>6 115.07</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 797.21</t>
+    <t>2 003.78</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>3 980.14</t>
+    <t>4 386.28</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>4 968.90</t>
+    <t>5 962.68</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>8 785.51</t>
+    <t>9 520.70</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>14 102.74</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 085.62</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 995.38</t>
-[...8 lines deleted...]
-    <t>6 836.99</t>
+    <t>3 402.91</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>1 210.27</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>11 165.24</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>5 806.85</t>
+    <t>6 176.71</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 393.84</t>
+    <t>2 599.32</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 197.95</t>
+    <t>7 059.93</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>4 756.16</t>
+    <t>5 194.52</t>
   </si>
   <si>
     <t>EU000A4ERVC2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.25 12/12/2036</t>
   </si>
   <si>
-    <t>6 508.90</t>
+    <t>9 577.50</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>21 333.70</t>
+    <t>23 506.05</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 402.74</t>
+    <t>5 868.49</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 817.14</t>
+    <t>3 234.49</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>2 268.49</t>
+    <t>2 926.03</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 969.00</t>
+    <t>2 238.73</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 479.84</t>
+    <t>1 617.53</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>2 025.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 907.81</t>
+    <t>4 211.92</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>42 319.56</t>
+    <t>45 009.92</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>70 938.68</t>
+    <t>80 438.11</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>20 715.22</t>
+    <t>22 032.13</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>35 389.74</t>
-[...5 lines deleted...]
-    <t>GDF SUEZ 1.5 13/03/2035</t>
+    <t>37 639.57</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>74 204.32</t>
+    <t>78 553.31</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>97 207.82</t>
+    <t>104 158.13</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>44 975.88</t>
+    <t>57 545.60</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 893.15</t>
+    <t>4 276.71</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
+    <t>1 400.34</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 155.82</t>
+    <t>1 258.56</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>10 446.58</t>
+    <t>11 083.56</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>3 595.89</t>
-[...8 lines deleted...]
-    <t>3 555.00</t>
+    <t>10 017.12</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>16 397.26</t>
+    <t>8 678.08</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>8 702.05</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 870.62</t>
+    <t>4 239.25</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 484.93</t>
+    <t>3 923.29</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 537.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>13 376.71</t>
+    <t>14 438.36</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>5 728.77</t>
+    <t>6 194.52</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>5 292.43</t>
+    <t>5 762.87</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>2 674.04</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
-    <t>2 725.07</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>3 302.04</t>
+    <t>4 827.46</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>14 067.97</t>
+    <t>18 615.85</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>6 817.01</t>
+    <t>9 954.00</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>16 778.13</t>
+    <t>22 563.30</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>6 721.67</t>
+    <t>9 035.09</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>2 632.08</t>
+    <t>10 197.65</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>7 914.17</t>
+    <t>13 627.74</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 999.32</t>
+    <t>2 286.99</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>2 682.35</t>
+    <t>3 448.74</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>6 943.15</t>
+    <t>7 580.14</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 630.14</t>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>7 041.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>5 239.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>4 693.74</t>
+    <t>5 136.55</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 178.08</t>
+    <t>3 000.00</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 417.53</t>
+    <t>3 861.37</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 048.19</t>
+    <t>1 664.77</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>2 659.46</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>6 690.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 690.36</t>
+    <t>2 557.21</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>8 907.65</t>
+    <t>9 428.56</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>5 800.65</t>
+    <t>6 288.10</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>8 786.07</t>
+    <t>9 553.41</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 073.31</t>
+    <t>6 518.25</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>7 289.57</t>
+    <t>7 926.22</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 927.80</t>
+    <t>2 539.80</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 919.23</t>
+    <t>2 061.38</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>9 233.88</t>
+    <t>11 057.18</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>9 183.84</t>
+    <t>10 997.28</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>8 601.37</t>
+    <t>9 669.86</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>5 003.19</t>
+    <t>5 351.84</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 094.79</t>
+    <t>1 500.27</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>4 421.96</t>
+    <t>5 415.66</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
+    <t>1 826.03</t>
+  </si>
+  <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 777.36</t>
+    <t>1 967.18</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 425.20</t>
+    <t>1 575.21</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>4 631.71</t>
+    <t>4 975.90</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>6 598.20</t>
+    <t>8 442.23</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 181.75</t>
+    <t>1 603.81</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>10 504.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 923.97</t>
+    <t>5 235.62</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 004.79</t>
+    <t>1 128.08</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 936.30</t>
+    <t>6 306.16</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>7 535.15</t>
+    <t>8 168.35</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 058.22</t>
+    <t>1 263.70</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 718.49</t>
+    <t>2 903.42</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>3 205.32</t>
+    <t>3 618.90</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 398.17</t>
+    <t>1 842.04</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>3 352.90</t>
+    <t>3 635.85</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>6 119.69</t>
-[...1 lines deleted...]
-  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>21 791.78</t>
+    <t>24 142.21</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 521.01</t>
+    <t>1 716.01</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>7 273.97</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 095.89</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>39 036.76</t>
+    <t>2 046.38</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>9 765.17</t>
-[...8 lines deleted...]
-    <t>35 280.77</t>
+    <t>10 521.51</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>39 253.97</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>3 432.33</t>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 139.75</t>
+    <t>1 682.49</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 840.75</t>
+    <t>3 200.34</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 145.21</t>
+    <t>2 884.93</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 698.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>6 928.77</t>
+    <t>7 421.92</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
+    <t>1 151.74</t>
+  </si>
+  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 989.04</t>
+    <t>9 920.55</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 734.24</t>
+    <t>3 526.78</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 289.48</t>
+    <t>2 766.46</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 984.93</t>
+    <t>11 663.01</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 208.90</t>
+    <t>13 270.55</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>7 191.06</t>
+    <t>7 665.72</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 664.38</t>
+    <t>3 153.25</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 012.81</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 973.64</t>
+    <t>4 319.18</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
-  </si>
-[...4 lines deleted...]
-    <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3347,256 +3287,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>180.84</v>
+        <v>180.21</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12476215.14</v>
+        <v>12432725.81</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12476215.14</v>
+        <v>12432725.81</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>994892.2401</v>
+        <v>994885.3201</v>
       </c>
       <c r="D3">
-        <v>113.99</v>
+        <v>113.58</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>113412127.54</v>
+        <v>112999285.1</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>113412127.54</v>
+        <v>112999285.1</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>497959.1</v>
+        <v>510997.89</v>
       </c>
       <c r="D4">
-        <v>102.77</v>
+        <v>100.84</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>51178986.95</v>
+        <v>51529377.47</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>51178986.95</v>
+        <v>51529377.47</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7135.7408</v>
+        <v>7134.0197</v>
       </c>
       <c r="D5">
-        <v>102.33</v>
+        <v>101.92</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>730246.63</v>
+        <v>727166.92</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>730246.63</v>
+        <v>727166.92</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>105.21</v>
+        <v>104.85</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>105.21</v>
+        <v>104.85</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>105.21</v>
+        <v>104.85</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P394"/>
+  <dimension ref="A1:P392"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O394" sqref="O394"/>
+      <selection activeCell="O392" sqref="O392"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3618,19686 +3558,19586 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.42</v>
+        <v>36.5</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>-3617.6</v>
+        <v>1218.56</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.789324247587</v>
+        <v>3.6342986939239</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>29911.84</v>
+        <v>34748.0</v>
       </c>
       <c r="N2" s="1">
-        <v>29911.84</v>
+        <v>34748.0</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>2915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.05</v>
+        <v>32.63</v>
       </c>
       <c r="E3" s="1">
         <v>28.2823842196</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>82443.15</v>
       </c>
       <c r="I3" s="1">
-        <v>2237.6</v>
+        <v>12673.3</v>
       </c>
       <c r="J3" s="1">
-        <v>2.7141126946265</v>
+        <v>15.372168579197</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>84680.75</v>
+        <v>95116.45</v>
       </c>
       <c r="N3" s="1">
-        <v>84680.75</v>
+        <v>95116.45</v>
       </c>
       <c r="O3" s="1">
         <v>0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>790.0</v>
+        <v>748.0</v>
       </c>
       <c r="D4" s="1">
-        <v>242.2</v>
+        <v>252.6</v>
       </c>
       <c r="E4" s="1">
-        <v>245.3113924051</v>
+        <v>245.3113903743</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>193796.0</v>
+        <v>183492.92</v>
       </c>
       <c r="I4" s="1">
-        <v>-2458.0</v>
+        <v>5451.88</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.2683440318686</v>
+        <v>2.9711664079464</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>191338.0</v>
+        <v>188944.8</v>
       </c>
       <c r="N4" s="1">
-        <v>191338.0</v>
+        <v>188944.8</v>
       </c>
       <c r="O4" s="1">
         <v>0.11</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>1288.0</v>
+        <v>1220.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.8</v>
+        <v>145.7</v>
       </c>
       <c r="E5" s="1">
-        <v>202.741552795</v>
+        <v>202.7415491803</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>261131.12</v>
+        <v>247344.69</v>
       </c>
       <c r="I5" s="1">
-        <v>-83644.72</v>
+        <v>-69590.69</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.031693503248</v>
+        <v>-28.135105710173</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>177486.4</v>
+        <v>177754.0</v>
       </c>
       <c r="N5" s="1">
-        <v>177486.4</v>
+        <v>177754.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.1</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>123.0</v>
+        <v>116.0</v>
       </c>
       <c r="D6" s="1">
-        <v>966.1</v>
+        <v>890.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1263.0082926829</v>
+        <v>1263.0082758621</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>155350.02</v>
+        <v>146508.96</v>
       </c>
       <c r="I6" s="1">
-        <v>-36519.72</v>
+        <v>-43176.16</v>
       </c>
       <c r="J6" s="1">
-        <v>-23.508024009266</v>
+        <v>-29.46997917397</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>118830.3</v>
+        <v>103332.8</v>
       </c>
       <c r="N6" s="1">
-        <v>118830.3</v>
+        <v>103332.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>15839.0</v>
+        <v>15002.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.94</v>
+        <v>22.92</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0627255509</v>
+        <v>27.0627256366</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>428646.51</v>
+        <v>405995.01</v>
       </c>
       <c r="I7" s="1">
-        <v>-49460.85</v>
+        <v>-62149.17</v>
       </c>
       <c r="J7" s="1">
-        <v>-11.538843510005</v>
+        <v>-15.307865483371</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>379185.66</v>
+        <v>343845.84</v>
       </c>
       <c r="N7" s="1">
-        <v>379185.66</v>
+        <v>343845.84</v>
       </c>
       <c r="O7" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>109.0</v>
+        <v>104.5</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-2453.4</v>
+        <v>-3627.9</v>
       </c>
       <c r="J8" s="1">
-        <v>-7.9391891891892</v>
+        <v>-11.739864864865</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>28449.0</v>
+        <v>27274.5</v>
       </c>
       <c r="N8" s="1">
-        <v>28449.0</v>
+        <v>27274.5</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>818.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.55</v>
+        <v>68.3</v>
       </c>
       <c r="E9" s="1">
         <v>62.9093520782</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>51459.85</v>
       </c>
       <c r="I9" s="1">
-        <v>3796.05</v>
+        <v>4409.55</v>
       </c>
       <c r="J9" s="1">
-        <v>7.3767218520847</v>
+        <v>8.5689134344542</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>55255.9</v>
+        <v>55869.4</v>
       </c>
       <c r="N9" s="1">
-        <v>55255.9</v>
+        <v>55869.4</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>14488.0</v>
+        <v>13722.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.404</v>
+        <v>9.636</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8602270845</v>
+        <v>8.8602273721</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>128366.97</v>
+        <v>121580.04</v>
       </c>
       <c r="I10" s="1">
-        <v>7878.18</v>
+        <v>10645.15</v>
       </c>
       <c r="J10" s="1">
-        <v>6.1372329657699</v>
+        <v>8.7556723949096</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>136245.15</v>
+        <v>132225.19</v>
       </c>
       <c r="N10" s="1">
-        <v>136245.15</v>
+        <v>132225.19</v>
       </c>
       <c r="O10" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>2845.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D11" s="1">
-        <v>165.56</v>
+        <v>167.68</v>
       </c>
       <c r="E11" s="1">
-        <v>161.7518804921</v>
+        <v>161.7518812616</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>460184.1</v>
+        <v>435921.32</v>
       </c>
       <c r="I11" s="1">
-        <v>10834.1</v>
+        <v>15976.28</v>
       </c>
       <c r="J11" s="1">
-        <v>2.3542968998712</v>
+        <v>3.664945775077</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>471018.2</v>
+        <v>451897.6</v>
       </c>
       <c r="N11" s="1">
-        <v>471018.2</v>
+        <v>451897.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>1890.0</v>
+        <v>1790.0</v>
       </c>
       <c r="D12" s="1">
-        <v>388.2</v>
+        <v>374.5</v>
       </c>
       <c r="E12" s="1">
-        <v>232.4201005291</v>
+        <v>232.4201005587</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>439273.99</v>
+        <v>416031.98</v>
       </c>
       <c r="I12" s="1">
-        <v>294424.01</v>
+        <v>254323.02</v>
       </c>
       <c r="J12" s="1">
-        <v>67.02514073278</v>
+        <v>61.130641928056</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>733698.0</v>
+        <v>670355.0</v>
       </c>
       <c r="N12" s="1">
-        <v>733698.0</v>
+        <v>670355.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>4631.0</v>
       </c>
       <c r="D13" s="1">
-        <v>16.32</v>
+        <v>17.05</v>
       </c>
       <c r="E13" s="1">
         <v>25.1987583675</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>116695.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-41117.53</v>
+        <v>-37736.9</v>
       </c>
       <c r="J13" s="1">
-        <v>-35.234904188638</v>
+        <v>-32.337936054919</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>75577.92</v>
+        <v>78958.55</v>
       </c>
       <c r="N13" s="1">
-        <v>75577.92</v>
+        <v>78958.55</v>
       </c>
       <c r="O13" s="1">
         <v>0.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>57.1</v>
+        <v>61.4</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-3521.7</v>
+        <v>-1173.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.14948859166</v>
+        <v>-3.3831628638867</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>31176.6</v>
+        <v>33524.4</v>
       </c>
       <c r="N14" s="1">
-        <v>31176.6</v>
+        <v>33524.4</v>
       </c>
       <c r="O14" s="1">
         <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5419.0</v>
+        <v>5132.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.82</v>
+        <v>51.04</v>
       </c>
       <c r="E15" s="1">
-        <v>62.0221073999</v>
+        <v>62.0221083398</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>336097.8</v>
+        <v>318297.46</v>
       </c>
       <c r="I15" s="1">
-        <v>-66123.22</v>
+        <v>-56360.18</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.673803279879</v>
+        <v>-17.706763981089</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>269974.58</v>
+        <v>261937.28</v>
       </c>
       <c r="N15" s="1">
-        <v>269974.58</v>
+        <v>261937.28</v>
       </c>
       <c r="O15" s="1">
         <v>0.15</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.646</v>
+        <v>10.93</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-8811.92</v>
+        <v>-5605.77</v>
       </c>
       <c r="J16" s="1">
-        <v>-26.785595954524</v>
+        <v>-17.039860806043</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>24086.06</v>
+        <v>27292.21</v>
       </c>
       <c r="N16" s="1">
-        <v>24086.06</v>
+        <v>27292.21</v>
       </c>
       <c r="O16" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>6371.0</v>
+        <v>6034.0</v>
       </c>
       <c r="D17" s="1">
-        <v>62.62</v>
+        <v>69.52</v>
       </c>
       <c r="E17" s="1">
-        <v>56.0830764401</v>
+        <v>56.0830759032</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>357305.28</v>
+        <v>338405.28</v>
       </c>
       <c r="I17" s="1">
-        <v>41646.74</v>
+        <v>81078.4</v>
       </c>
       <c r="J17" s="1">
-        <v>11.655786334867</v>
+        <v>23.958964233655</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>398952.02</v>
+        <v>419483.68</v>
       </c>
       <c r="N17" s="1">
-        <v>398952.02</v>
+        <v>419483.68</v>
       </c>
       <c r="O17" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>2992.0</v>
       </c>
       <c r="D18" s="1">
-        <v>31.76</v>
+        <v>34.92</v>
       </c>
       <c r="E18" s="1">
         <v>29.7645855615</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>89055.64</v>
       </c>
       <c r="I18" s="1">
-        <v>5970.28</v>
+        <v>15425.0</v>
       </c>
       <c r="J18" s="1">
-        <v>6.7039886524874</v>
+        <v>17.320632359725</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>95025.92</v>
+        <v>104480.64</v>
       </c>
       <c r="N18" s="1">
-        <v>95025.92</v>
+        <v>104480.64</v>
       </c>
       <c r="O18" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>2199.0</v>
+        <v>2083.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1212.6</v>
+        <v>1306.6</v>
       </c>
       <c r="E19" s="1">
-        <v>519.9669804457</v>
+        <v>519.9669803169</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1143407.39</v>
+        <v>1083091.22</v>
       </c>
       <c r="I19" s="1">
-        <v>1523100.01</v>
+        <v>1638556.58</v>
       </c>
       <c r="J19" s="1">
-        <v>133.20711614432</v>
+        <v>151.2851872255</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2666507.4</v>
+        <v>2721647.8</v>
       </c>
       <c r="N19" s="1">
-        <v>2666507.4</v>
+        <v>2721647.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.5</v>
+        <v>1.53</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.0</v>
+        <v>67.48</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>1756.16</v>
+        <v>4143.44</v>
       </c>
       <c r="J20" s="1">
-        <v>4.1666666666667</v>
+        <v>9.8307291666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>43904.0</v>
+        <v>46291.28</v>
       </c>
       <c r="N20" s="1">
-        <v>43904.0</v>
+        <v>46291.28</v>
       </c>
       <c r="O20" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>17509.0</v>
+        <v>16583.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.77</v>
+        <v>39.18</v>
       </c>
       <c r="E21" s="1">
-        <v>28.5714055629</v>
+        <v>28.5714056564</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>500256.74</v>
+        <v>473799.62</v>
       </c>
       <c r="I21" s="1">
-        <v>213585.19</v>
+        <v>175922.32</v>
       </c>
       <c r="J21" s="1">
-        <v>42.695114912395</v>
+        <v>37.130109981937</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>713841.93</v>
+        <v>649721.94</v>
       </c>
       <c r="N21" s="1">
-        <v>713841.93</v>
+        <v>649721.94</v>
       </c>
       <c r="O21" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>11.22</v>
+        <v>10.68</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>10523.12</v>
+        <v>8511.62</v>
       </c>
       <c r="J22" s="1">
-        <v>33.650961358277</v>
+        <v>27.21856214852</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>41794.5</v>
+        <v>39783.0</v>
       </c>
       <c r="N22" s="1">
-        <v>41794.5</v>
+        <v>39783.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>56.25</v>
+        <v>56.35</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>833.0</v>
+        <v>892.5</v>
       </c>
       <c r="J23" s="1">
-        <v>2.5524156791249</v>
+        <v>2.7347310847767</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>33468.75</v>
+        <v>33528.25</v>
       </c>
       <c r="N23" s="1">
-        <v>33468.75</v>
+        <v>33528.25</v>
       </c>
       <c r="O23" s="1">
         <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
         <v>3780.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.61</v>
+        <v>19.12</v>
       </c>
       <c r="E24" s="1">
         <v>18.1805714286</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>68722.56</v>
       </c>
       <c r="I24" s="1">
-        <v>1623.24</v>
+        <v>3551.04</v>
       </c>
       <c r="J24" s="1">
-        <v>2.3620191098818</v>
+        <v>5.1672114659291</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>70345.8</v>
+        <v>72273.6</v>
       </c>
       <c r="N24" s="1">
-        <v>70345.8</v>
+        <v>72273.6</v>
       </c>
       <c r="O24" s="1">
         <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>31770.0</v>
+        <v>30090.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.715</v>
+        <v>18.875</v>
       </c>
       <c r="E25" s="1">
-        <v>9.5222168713</v>
+        <v>9.5222170156</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>302520.83</v>
+        <v>286523.51</v>
       </c>
       <c r="I25" s="1">
-        <v>292054.72</v>
+        <v>281425.24</v>
       </c>
       <c r="J25" s="1">
-        <v>96.540367154222</v>
+        <v>98.220645140079</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>594575.55</v>
+        <v>567948.75</v>
       </c>
       <c r="N25" s="1">
-        <v>594575.55</v>
+        <v>567948.75</v>
       </c>
       <c r="O25" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>25443.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.172</v>
+        <v>3.266</v>
       </c>
       <c r="E26" s="1">
         <v>3.1977663798</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>81360.77</v>
       </c>
       <c r="I26" s="1">
-        <v>-655.57</v>
+        <v>1736.07</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.80575687766967</v>
+        <v>2.1337924899187</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>80705.2</v>
+        <v>83096.84</v>
       </c>
       <c r="N26" s="1">
-        <v>80705.2</v>
+        <v>83096.84</v>
       </c>
       <c r="O26" s="1">
         <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>70766.0</v>
+        <v>67024.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.276</v>
+        <v>10.182</v>
       </c>
       <c r="E27" s="1">
-        <v>7.7665221999</v>
+        <v>7.7665221413</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>549605.71</v>
+        <v>520543.38</v>
       </c>
       <c r="I27" s="1">
-        <v>177585.71</v>
+        <v>161894.99</v>
       </c>
       <c r="J27" s="1">
-        <v>32.311474711571</v>
+        <v>31.101152415001</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>727191.42</v>
+        <v>682438.37</v>
       </c>
       <c r="N27" s="1">
-        <v>727191.42</v>
+        <v>682438.37</v>
       </c>
       <c r="O27" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>4423.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.65</v>
+        <v>16.565</v>
       </c>
       <c r="E28" s="1">
         <v>16.4668573366</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>72832.91</v>
       </c>
       <c r="I28" s="1">
-        <v>-3612.96</v>
+        <v>434.09</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.9606146452201</v>
+        <v>0.59600804087053</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>69219.95</v>
+        <v>73267.0</v>
       </c>
       <c r="N28" s="1">
-        <v>69219.95</v>
+        <v>73267.0</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.89</v>
+        <v>13.695</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>-833.34</v>
+        <v>-1403.52</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.010582010582</v>
+        <v>-3.3862433862434</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>40614.36</v>
+        <v>40044.18</v>
       </c>
       <c r="N29" s="1">
-        <v>40614.36</v>
+        <v>40044.18</v>
       </c>
       <c r="O29" s="1">
         <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>646.0</v>
       </c>
       <c r="D30" s="1">
-        <v>145.5</v>
+        <v>145.0</v>
       </c>
       <c r="E30" s="1">
         <v>127.7952012384</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>82555.7</v>
       </c>
       <c r="I30" s="1">
-        <v>11437.3</v>
+        <v>11114.3</v>
       </c>
       <c r="J30" s="1">
-        <v>13.854040363052</v>
+        <v>13.462789365241</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>93993.0</v>
+        <v>93670.0</v>
       </c>
       <c r="N30" s="1">
-        <v>93993.0</v>
+        <v>93670.0</v>
       </c>
       <c r="O30" s="1">
         <v>0.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>369.0</v>
       </c>
       <c r="D31" s="1">
-        <v>248.0</v>
+        <v>261.8</v>
       </c>
       <c r="E31" s="1">
         <v>188.7486449864</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>69648.25</v>
       </c>
       <c r="I31" s="1">
-        <v>21863.75</v>
+        <v>26955.95</v>
       </c>
       <c r="J31" s="1">
-        <v>31.391671721831</v>
+        <v>38.702982486997</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>91512.0</v>
+        <v>96604.2</v>
       </c>
       <c r="N31" s="1">
-        <v>91512.0</v>
+        <v>96604.2</v>
       </c>
       <c r="O31" s="1">
         <v>0.05</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.24</v>
+        <v>29.5</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-4955.04</v>
+        <v>-4695.3</v>
       </c>
       <c r="J32" s="1">
-        <v>-14.502923976608</v>
+        <v>-13.74269005848</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>29210.76</v>
+        <v>29470.5</v>
       </c>
       <c r="N32" s="1">
-        <v>29210.76</v>
+        <v>29470.5</v>
       </c>
       <c r="O32" s="1">
         <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>5314.0</v>
+        <v>5033.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.3</v>
+        <v>74.4</v>
       </c>
       <c r="E33" s="1">
-        <v>78.5284117426</v>
+        <v>78.5284124776</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>417299.98</v>
+        <v>395233.5</v>
       </c>
       <c r="I33" s="1">
-        <v>4100.22</v>
+        <v>-20778.3</v>
       </c>
       <c r="J33" s="1">
-        <v>0.9825593569403</v>
+        <v>-5.2572213640797</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>421400.2</v>
+        <v>374455.2</v>
       </c>
       <c r="N33" s="1">
-        <v>421400.2</v>
+        <v>374455.2</v>
       </c>
       <c r="O33" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>5961.0</v>
+        <v>5646.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.16</v>
+        <v>89.25</v>
       </c>
       <c r="E34" s="1">
-        <v>76.0481580272</v>
+        <v>76.048157988</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>453323.07</v>
+        <v>429367.9</v>
       </c>
       <c r="I34" s="1">
-        <v>84120.69</v>
+        <v>74537.6</v>
       </c>
       <c r="J34" s="1">
-        <v>18.5564546715</v>
+        <v>17.359844552888</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>537443.76</v>
+        <v>503905.5</v>
       </c>
       <c r="N34" s="1">
-        <v>537443.76</v>
+        <v>503905.5</v>
       </c>
       <c r="O34" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>316745.0</v>
+        <v>798714.0</v>
       </c>
       <c r="D35" s="1">
         <v>11.2</v>
       </c>
       <c r="E35" s="1">
-        <v>11.1997054413</v>
+        <v>11.2375373037</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>3547450.7</v>
+        <v>8975578.37</v>
       </c>
       <c r="I35" s="1">
-        <v>93.3</v>
+        <v>-29981.57</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0026300576918518</v>
+        <v>-0.33403496425601</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3547544.0</v>
+        <v>8945596.8</v>
       </c>
       <c r="N35" s="1">
-        <v>3547544.0</v>
+        <v>8945596.8</v>
       </c>
       <c r="O35" s="1">
-        <v>2.0</v>
+        <v>5.03</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>726900.0</v>
+        <v>363431.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.634</v>
+        <v>10.586</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7182557023</v>
+        <v>10.7058073472</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>7791100.07</v>
+        <v>3890822.27</v>
       </c>
       <c r="I36" s="1">
-        <v>-61245.47</v>
+        <v>-43541.7</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.78609528115071</v>
+        <v>-1.1190873542522</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7729854.6</v>
+        <v>3847280.57</v>
       </c>
       <c r="N36" s="1">
-        <v>7729854.6</v>
+        <v>3847280.57</v>
       </c>
       <c r="O36" s="1">
-        <v>4.35</v>
+        <v>2.17</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>1338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>51.62</v>
+        <v>50.5</v>
       </c>
       <c r="E37" s="1">
         <v>52.4771524664</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>70214.43</v>
       </c>
       <c r="I37" s="1">
-        <v>-1146.87</v>
+        <v>-2645.43</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.6333821979328</v>
+        <v>-3.7676443431927</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>69067.56</v>
+        <v>67569.0</v>
       </c>
       <c r="N37" s="1">
-        <v>69067.56</v>
+        <v>67569.0</v>
       </c>
       <c r="O37" s="1">
         <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>7108.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.196</v>
+        <v>12.212</v>
       </c>
       <c r="E38" s="1">
         <v>11.9557132808</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>84981.21</v>
       </c>
       <c r="I38" s="1">
-        <v>1707.96</v>
+        <v>1821.69</v>
       </c>
       <c r="J38" s="1">
-        <v>2.0098089918936</v>
+        <v>2.1436385761041</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>86689.17</v>
+        <v>86802.9</v>
       </c>
       <c r="N38" s="1">
-        <v>86689.17</v>
+        <v>86802.9</v>
       </c>
       <c r="O38" s="1">
         <v>0.05</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>8101.0</v>
+        <v>7673.0</v>
       </c>
       <c r="D39" s="1">
-        <v>25.86</v>
+        <v>26.47</v>
       </c>
       <c r="E39" s="1">
-        <v>25.0622713245</v>
+        <v>25.0622716017</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>203029.46</v>
+        <v>192302.81</v>
       </c>
       <c r="I39" s="1">
-        <v>6462.4</v>
+        <v>10801.5</v>
       </c>
       <c r="J39" s="1">
-        <v>3.1829863508478</v>
+        <v>5.616922602431</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>209491.86</v>
+        <v>203104.31</v>
       </c>
       <c r="N39" s="1">
-        <v>209491.86</v>
+        <v>203104.31</v>
       </c>
       <c r="O39" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>27770.0</v>
+        <v>26302.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.36</v>
+        <v>10.955</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5425941664</v>
+        <v>10.5425940993</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>292767.84</v>
+        <v>277291.31</v>
       </c>
       <c r="I40" s="1">
-        <v>-5070.64</v>
+        <v>10847.1</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.731966188636</v>
+        <v>3.9118066844576</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>287697.2</v>
+        <v>288138.41</v>
       </c>
       <c r="N40" s="1">
-        <v>287697.2</v>
+        <v>288138.41</v>
       </c>
       <c r="O40" s="1">
         <v>0.16</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.465</v>
+        <v>17.085</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>1269.24</v>
+        <v>3142.88</v>
       </c>
       <c r="J41" s="1">
-        <v>2.6176378934247</v>
+        <v>6.4817700218137</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>49757.23</v>
+        <v>51630.87</v>
       </c>
       <c r="N41" s="1">
-        <v>49757.23</v>
+        <v>51630.87</v>
       </c>
       <c r="O41" s="1">
         <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.45</v>
+        <v>83.5</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-2588.25</v>
+        <v>-3284.4</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.8209277238403</v>
+        <v>-9.9244875943905</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>30505.65</v>
+        <v>29809.5</v>
       </c>
       <c r="N42" s="1">
-        <v>30505.65</v>
+        <v>29809.5</v>
       </c>
       <c r="O42" s="1">
         <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
         <v>2513.0</v>
       </c>
       <c r="D43" s="1">
-        <v>34.75</v>
+        <v>36.48</v>
       </c>
       <c r="E43" s="1">
         <v>34.4103820135</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>86473.29</v>
       </c>
       <c r="I43" s="1">
-        <v>853.46</v>
+        <v>5200.95</v>
       </c>
       <c r="J43" s="1">
-        <v>0.9869637202424</v>
+        <v>6.014516158689</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>87326.75</v>
+        <v>91674.24</v>
       </c>
       <c r="N43" s="1">
-        <v>87326.75</v>
+        <v>91674.24</v>
       </c>
       <c r="O43" s="1">
         <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2888.0</v>
+        <v>2735.0</v>
       </c>
       <c r="D44" s="1">
-        <v>77.36</v>
+        <v>74.42</v>
       </c>
       <c r="E44" s="1">
-        <v>67.7100934903</v>
+        <v>67.710095064</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>195546.75</v>
+        <v>185187.11</v>
       </c>
       <c r="I44" s="1">
-        <v>27868.93</v>
+        <v>18351.59</v>
       </c>
       <c r="J44" s="1">
-        <v>14.251799122205</v>
+        <v>9.9097555980003</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>223415.68</v>
+        <v>203538.7</v>
       </c>
       <c r="N44" s="1">
-        <v>223415.68</v>
+        <v>203538.7</v>
       </c>
       <c r="O44" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.65</v>
+        <v>53.1</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-2915.0</v>
+        <v>-4796.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.8495575221239</v>
+        <v>-14.56154465004</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>30024.5</v>
+        <v>28143.0</v>
       </c>
       <c r="N45" s="1">
-        <v>30024.5</v>
+        <v>28143.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>10968.0</v>
+        <v>10388.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.135</v>
+        <v>16.9</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6079941648</v>
+        <v>18.607993839</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>204092.48</v>
+        <v>193299.84</v>
       </c>
       <c r="I46" s="1">
-        <v>-16155.8</v>
+        <v>-17742.64</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.9159212529536</v>
+        <v>-9.1788177372521</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>187936.68</v>
+        <v>175557.2</v>
       </c>
       <c r="N46" s="1">
-        <v>187936.68</v>
+        <v>175557.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3337.0</v>
+        <v>3161.0</v>
       </c>
       <c r="D47" s="1">
-        <v>66.58</v>
+        <v>61.24</v>
       </c>
       <c r="E47" s="1">
-        <v>61.3765957447</v>
+        <v>61.3765960139</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>204813.7</v>
+        <v>194011.42</v>
       </c>
       <c r="I47" s="1">
-        <v>17363.76</v>
+        <v>-431.78</v>
       </c>
       <c r="J47" s="1">
-        <v>8.477831316948</v>
+        <v>-0.22255390945543</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>222177.46</v>
+        <v>193579.64</v>
       </c>
       <c r="N47" s="1">
-        <v>222177.46</v>
+        <v>193579.64</v>
       </c>
       <c r="O47" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>6542.0</v>
+        <v>6196.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.35</v>
+        <v>19.92</v>
       </c>
       <c r="E48" s="1">
-        <v>29.5096988688</v>
+        <v>29.5096981924</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>193052.45</v>
+        <v>182842.09</v>
       </c>
       <c r="I48" s="1">
-        <v>-66464.75</v>
+        <v>-59417.77</v>
       </c>
       <c r="J48" s="1">
-        <v>-34.4283379983</v>
+        <v>-32.496768112856</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>126587.7</v>
+        <v>123424.32</v>
       </c>
       <c r="N48" s="1">
-        <v>126587.7</v>
+        <v>123424.32</v>
       </c>
       <c r="O48" s="1">
         <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>8574.0</v>
+        <v>8121.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.115</v>
+        <v>26.7</v>
       </c>
       <c r="E49" s="1">
-        <v>29.9735910893</v>
+        <v>29.9735906908</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>256993.57</v>
+        <v>243415.53</v>
       </c>
       <c r="I49" s="1">
-        <v>-24509.56</v>
+        <v>-26584.83</v>
       </c>
       <c r="J49" s="1">
-        <v>-9.5370323856741</v>
+        <v>-10.921583351728</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>232484.01</v>
+        <v>216830.7</v>
       </c>
       <c r="N49" s="1">
-        <v>232484.01</v>
+        <v>216830.7</v>
       </c>
       <c r="O49" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1334.0</v>
+        <v>1263.0</v>
       </c>
       <c r="D50" s="1">
-        <v>266.4</v>
+        <v>244.4</v>
       </c>
       <c r="E50" s="1">
-        <v>223.5266116942</v>
+        <v>223.5266112431</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>298184.5</v>
+        <v>282314.11</v>
       </c>
       <c r="I50" s="1">
-        <v>57193.1</v>
+        <v>26363.09</v>
       </c>
       <c r="J50" s="1">
-        <v>19.180440297869</v>
+        <v>9.3382119653885</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>355377.6</v>
+        <v>308677.2</v>
       </c>
       <c r="N50" s="1">
-        <v>355377.6</v>
+        <v>308677.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4549.0</v>
+        <v>4308.0</v>
       </c>
       <c r="D51" s="1">
-        <v>47.6</v>
+        <v>46.8</v>
       </c>
       <c r="E51" s="1">
-        <v>49.7683446911</v>
+        <v>49.7683449396</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>226396.2</v>
+        <v>214402.03</v>
       </c>
       <c r="I51" s="1">
-        <v>-9863.8</v>
+        <v>-12787.63</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.3568752479061</v>
+        <v>-5.9643231922757</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>216532.4</v>
+        <v>201614.4</v>
       </c>
       <c r="N51" s="1">
-        <v>216532.4</v>
+        <v>201614.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>5255.0</v>
+        <v>4977.0</v>
       </c>
       <c r="D52" s="1">
-        <v>26.87</v>
+        <v>27.68</v>
       </c>
       <c r="E52" s="1">
-        <v>30.7393092293</v>
+        <v>30.7393088206</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>161535.07</v>
+        <v>152989.54</v>
       </c>
       <c r="I52" s="1">
-        <v>-20333.22</v>
+        <v>-15226.18</v>
       </c>
       <c r="J52" s="1">
-        <v>-12.587495706041</v>
+        <v>-9.952432042086</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>141201.85</v>
+        <v>137763.36</v>
       </c>
       <c r="N52" s="1">
-        <v>141201.85</v>
+        <v>137763.36</v>
       </c>
       <c r="O52" s="1">
         <v>0.08</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>26643.0</v>
+        <v>25234.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.7</v>
+        <v>17.865</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1287152348</v>
+        <v>19.1287152255</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>509646.36</v>
+        <v>482694.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-11422.26</v>
+        <v>-31888.59</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.2412129069263</v>
+        <v>-6.6063779537347</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>498224.1</v>
+        <v>450805.41</v>
       </c>
       <c r="N53" s="1">
-        <v>498224.1</v>
+        <v>450805.41</v>
       </c>
       <c r="O53" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>53601.0</v>
+        <v>50767.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.595</v>
+        <v>4.276</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5165590194</v>
+        <v>4.5165589852</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>242092.08</v>
+        <v>229292.15</v>
       </c>
       <c r="I54" s="1">
-        <v>4204.52</v>
+        <v>-12212.46</v>
       </c>
       <c r="J54" s="1">
-        <v>1.7367441347111</v>
+        <v>-5.3261570446263</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>246296.6</v>
+        <v>217079.69</v>
       </c>
       <c r="N54" s="1">
-        <v>246296.6</v>
+        <v>217079.69</v>
       </c>
       <c r="O54" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
         <v>729.0</v>
       </c>
       <c r="D55" s="1">
-        <v>136.0</v>
+        <v>130.6</v>
       </c>
       <c r="E55" s="1">
         <v>145.2709876543</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>105902.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-6758.55</v>
+        <v>-10695.15</v>
       </c>
       <c r="J55" s="1">
-        <v>-6.3818576606512</v>
+        <v>-10.099048606478</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>99144.0</v>
+        <v>95207.4</v>
       </c>
       <c r="N55" s="1">
-        <v>99144.0</v>
+        <v>95207.4</v>
       </c>
       <c r="O55" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>5570.0</v>
+        <v>5276.0</v>
       </c>
       <c r="D56" s="1">
-        <v>40.56</v>
+        <v>40.92</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3458527828</v>
+        <v>43.3458529189</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>241436.4</v>
+        <v>228692.72</v>
       </c>
       <c r="I56" s="1">
-        <v>-15517.2</v>
+        <v>-12798.8</v>
       </c>
       <c r="J56" s="1">
-        <v>-6.4270342003111</v>
+        <v>-5.5965052145079</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>225919.2</v>
+        <v>215893.92</v>
       </c>
       <c r="N56" s="1">
-        <v>225919.2</v>
+        <v>215893.92</v>
       </c>
       <c r="O56" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>71832.0</v>
+        <v>68034.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.791</v>
+        <v>9.484</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0859665609</v>
+        <v>6.0859665755</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>437167.15</v>
+        <v>414052.65</v>
       </c>
       <c r="I57" s="1">
-        <v>266139.96</v>
+        <v>231181.81</v>
       </c>
       <c r="J57" s="1">
-        <v>60.878307073164</v>
+        <v>55.833916290597</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>703307.11</v>
+        <v>645234.46</v>
       </c>
       <c r="N57" s="1">
-        <v>703307.11</v>
+        <v>645234.46</v>
       </c>
       <c r="O57" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>17750.0</v>
+        <v>16812.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.28</v>
+        <v>26.6</v>
       </c>
       <c r="E58" s="1">
-        <v>15.5038647887</v>
+        <v>15.1848649774</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>275193.6</v>
+        <v>255287.95</v>
       </c>
       <c r="I58" s="1">
-        <v>226776.4</v>
+        <v>191911.25</v>
       </c>
       <c r="J58" s="1">
-        <v>82.406131537943</v>
+        <v>75.174425584913</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>501970.0</v>
+        <v>447199.2</v>
       </c>
       <c r="N58" s="1">
-        <v>501970.0</v>
+        <v>447199.2</v>
       </c>
       <c r="O58" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1502.0</v>
+        <v>1423.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.3</v>
+        <v>97.0</v>
       </c>
       <c r="E59" s="1">
-        <v>103.841138482</v>
+        <v>103.8411384399</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>155969.39</v>
+        <v>147765.94</v>
       </c>
       <c r="I59" s="1">
-        <v>-5318.79</v>
+        <v>-9734.94</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.4101499018493</v>
+        <v>-6.5880811234307</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>150650.6</v>
+        <v>138031.0</v>
       </c>
       <c r="N59" s="1">
-        <v>150650.6</v>
+        <v>138031.0</v>
       </c>
       <c r="O59" s="1">
         <v>0.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>1408.0</v>
+        <v>1334.0</v>
       </c>
       <c r="D60" s="1">
-        <v>186.45</v>
+        <v>173.25</v>
       </c>
       <c r="E60" s="1">
-        <v>186.3538849432</v>
+        <v>186.3538830585</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>262386.27</v>
+        <v>248596.08</v>
       </c>
       <c r="I60" s="1">
-        <v>135.33</v>
+        <v>-17480.58</v>
       </c>
       <c r="J60" s="1">
-        <v>0.051576631658356</v>
+        <v>-7.0317198887448</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>262521.6</v>
+        <v>231115.5</v>
       </c>
       <c r="N60" s="1">
-        <v>262521.6</v>
+        <v>231115.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.54</v>
+        <v>59.28</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>-3515.22</v>
+        <v>-4715.28</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.712441314554</v>
+        <v>-13.028169014085</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>32677.74</v>
+        <v>31477.68</v>
       </c>
       <c r="N61" s="1">
-        <v>32677.74</v>
+        <v>31477.68</v>
       </c>
       <c r="O61" s="1">
         <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.35</v>
+        <v>22.95</v>
       </c>
       <c r="E62" s="1">
         <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>-398.64</v>
+        <v>-3485.04</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.2080461253975</v>
+        <v>-10.561130515892</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>32600.1</v>
+        <v>29513.7</v>
       </c>
       <c r="N62" s="1">
-        <v>32600.1</v>
+        <v>29513.7</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>217.0</v>
       </c>
       <c r="D63" s="1">
-        <v>296.1</v>
+        <v>279.4</v>
       </c>
       <c r="E63" s="1">
         <v>319.4589861751</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>69322.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-5068.9</v>
+        <v>-8692.8</v>
       </c>
       <c r="J63" s="1">
-        <v>-7.3120454224164</v>
+        <v>-12.539633539423</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>64253.7</v>
+        <v>60629.8</v>
       </c>
       <c r="N63" s="1">
-        <v>64253.7</v>
+        <v>60629.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>2449.0</v>
+        <v>2320.0</v>
       </c>
       <c r="D64" s="1">
-        <v>57.68</v>
+        <v>58.06</v>
       </c>
       <c r="E64" s="1">
-        <v>62.6796080033</v>
+        <v>62.6796077586</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>153502.36</v>
+        <v>145416.69</v>
       </c>
       <c r="I64" s="1">
-        <v>-12244.04</v>
+        <v>-10717.49</v>
       </c>
       <c r="J64" s="1">
-        <v>-7.9764506552212</v>
+        <v>-7.3701925136654</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>141258.32</v>
+        <v>134699.2</v>
       </c>
       <c r="N64" s="1">
-        <v>141258.32</v>
+        <v>134699.2</v>
       </c>
       <c r="O64" s="1">
         <v>0.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>70.25</v>
+        <v>64.6</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-4927.0</v>
+        <v>-7068.35</v>
       </c>
       <c r="J65" s="1">
-        <v>-15.615615615616</v>
+        <v>-22.402402402402</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>26624.75</v>
+        <v>24483.4</v>
       </c>
       <c r="N65" s="1">
-        <v>26624.75</v>
+        <v>24483.4</v>
       </c>
       <c r="O65" s="1">
         <v>0.01</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.75</v>
+        <v>37.22</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>-714.7</v>
+        <v>-2276.83</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.7743979721166</v>
+        <v>-5.6527249683143</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>39563.75</v>
+        <v>38001.62</v>
       </c>
       <c r="N66" s="1">
-        <v>39563.75</v>
+        <v>38001.62</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>37.42</v>
+        <v>36.84</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>580.14</v>
+        <v>70.32</v>
       </c>
       <c r="J67" s="1">
-        <v>1.7954298150163</v>
+        <v>0.21762785636561</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>32892.18</v>
+        <v>32382.36</v>
       </c>
       <c r="N67" s="1">
-        <v>32892.18</v>
+        <v>32382.36</v>
       </c>
       <c r="O67" s="1">
         <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>1941.0</v>
+        <v>1838.0</v>
       </c>
       <c r="D68" s="1">
-        <v>199.9</v>
+        <v>209.4</v>
       </c>
       <c r="E68" s="1">
-        <v>152.5701597115</v>
+        <v>152.5701577802</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>296138.68</v>
+        <v>280423.95</v>
       </c>
       <c r="I68" s="1">
-        <v>91867.22</v>
+        <v>104453.25</v>
       </c>
       <c r="J68" s="1">
-        <v>31.021688892515</v>
+        <v>37.248334174025</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>388005.9</v>
+        <v>384877.2</v>
       </c>
       <c r="N68" s="1">
-        <v>388005.9</v>
+        <v>384877.2</v>
       </c>
       <c r="O68" s="1">
         <v>0.22</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>60.1</v>
+        <v>54.75</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-3978.8</v>
+        <v>-7648.9</v>
       </c>
       <c r="J69" s="1">
-        <v>-8.8012139605463</v>
+        <v>-16.919575113809</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>41228.6</v>
+        <v>37558.5</v>
       </c>
       <c r="N69" s="1">
-        <v>41228.6</v>
+        <v>37558.5</v>
       </c>
       <c r="O69" s="1">
         <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>10352.0</v>
+        <v>9805.0</v>
       </c>
       <c r="D70" s="1">
-        <v>38.21</v>
+        <v>38.63</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2436292504</v>
+        <v>35.2436287608</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>364842.05</v>
+        <v>345563.78</v>
       </c>
       <c r="I70" s="1">
-        <v>30707.87</v>
+        <v>33203.37</v>
       </c>
       <c r="J70" s="1">
-        <v>8.4167573337558</v>
+        <v>9.6084635953456</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>395549.92</v>
+        <v>378767.15</v>
       </c>
       <c r="N70" s="1">
-        <v>395549.92</v>
+        <v>378767.15</v>
       </c>
       <c r="O70" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.948</v>
+        <v>9.092</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-4958.54</v>
+        <v>-4534.02</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.823154815166</v>
+        <v>-14.468472654261</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>26378.7</v>
+        <v>26803.22</v>
       </c>
       <c r="N71" s="1">
-        <v>26378.7</v>
+        <v>26803.22</v>
       </c>
       <c r="O71" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>490.0</v>
+        <v>464.0</v>
       </c>
       <c r="D72" s="1">
-        <v>265.0</v>
+        <v>237.4</v>
       </c>
       <c r="E72" s="1">
-        <v>258.412244898</v>
+        <v>258.4122413793</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>126622.0</v>
+        <v>119903.28</v>
       </c>
       <c r="I72" s="1">
-        <v>3228.0</v>
+        <v>-9749.68</v>
       </c>
       <c r="J72" s="1">
-        <v>2.5493200233767</v>
+        <v>-8.1312871507769</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>129850.0</v>
+        <v>110153.6</v>
       </c>
       <c r="N72" s="1">
-        <v>129850.0</v>
+        <v>110153.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>3001.0</v>
+        <v>2842.0</v>
       </c>
       <c r="D73" s="1">
-        <v>65.84</v>
+        <v>66.08</v>
       </c>
       <c r="E73" s="1">
-        <v>77.8001332889</v>
+        <v>77.8001337087</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>233478.2</v>
+        <v>221107.98</v>
       </c>
       <c r="I73" s="1">
-        <v>-35892.36</v>
+        <v>-33308.62</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.372895627943</v>
+        <v>-15.064413324205</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>197585.84</v>
+        <v>187799.36</v>
       </c>
       <c r="N73" s="1">
-        <v>197585.84</v>
+        <v>187799.36</v>
       </c>
       <c r="O73" s="1">
         <v>0.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>958.0</v>
       </c>
       <c r="D74" s="1">
-        <v>64.04</v>
+        <v>64.28</v>
       </c>
       <c r="E74" s="1">
         <v>68.993256785</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>66095.54</v>
       </c>
       <c r="I74" s="1">
-        <v>-4745.22</v>
+        <v>-4515.3</v>
       </c>
       <c r="J74" s="1">
-        <v>-7.1793346419441</v>
+        <v>-6.831474559403</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>61350.32</v>
+        <v>61580.24</v>
       </c>
       <c r="N74" s="1">
-        <v>61350.32</v>
+        <v>61580.24</v>
       </c>
       <c r="O74" s="1">
         <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>175.0</v>
+        <v>166.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1658.0</v>
+        <v>1575.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1460.3038857143</v>
+        <v>1460.3039156627</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>255553.18</v>
+        <v>242410.45</v>
       </c>
       <c r="I75" s="1">
-        <v>34596.82</v>
+        <v>19122.55</v>
       </c>
       <c r="J75" s="1">
-        <v>13.538011931607</v>
+        <v>7.8885006813856</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>290150.0</v>
+        <v>261533.0</v>
       </c>
       <c r="N75" s="1">
-        <v>290150.0</v>
+        <v>261533.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>52.0</v>
+        <v>51.3</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>2141.82</v>
+        <v>1681.92</v>
       </c>
       <c r="J76" s="1">
-        <v>6.6885514977431</v>
+        <v>5.2523594583504</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>34164.0</v>
+        <v>33704.1</v>
       </c>
       <c r="N76" s="1">
-        <v>34164.0</v>
+        <v>33704.1</v>
       </c>
       <c r="O76" s="1">
         <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>26.84</v>
+        <v>26.4</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-4848.0</v>
+        <v>-5292.4</v>
       </c>
       <c r="J77" s="1">
-        <v>-15.170670037927</v>
+        <v>-16.561314791403</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>27108.4</v>
+        <v>26664.0</v>
       </c>
       <c r="N77" s="1">
-        <v>27108.4</v>
+        <v>26664.0</v>
       </c>
       <c r="O77" s="1">
         <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>14315.0</v>
+        <v>13558.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.99</v>
+        <v>19.2</v>
       </c>
       <c r="E78" s="1">
-        <v>13.7745274188</v>
+        <v>13.7745272164</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>197182.36</v>
+        <v>186755.04</v>
       </c>
       <c r="I78" s="1">
-        <v>88974.49</v>
+        <v>73558.56</v>
       </c>
       <c r="J78" s="1">
-        <v>45.122946089092</v>
+        <v>39.387724154593</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>286156.85</v>
+        <v>260313.6</v>
       </c>
       <c r="N78" s="1">
-        <v>286156.85</v>
+        <v>260313.6</v>
       </c>
       <c r="O78" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>6322.0</v>
+        <v>5988.0</v>
       </c>
       <c r="D79" s="1">
-        <v>52.12</v>
+        <v>49.48</v>
       </c>
       <c r="E79" s="1">
-        <v>40.2678756723</v>
+        <v>40.2678757515</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>254573.51</v>
+        <v>241124.04</v>
       </c>
       <c r="I79" s="1">
-        <v>74929.13</v>
+        <v>55162.2</v>
       </c>
       <c r="J79" s="1">
-        <v>29.433199864354</v>
+        <v>22.877105078365</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>329502.64</v>
+        <v>296286.24</v>
       </c>
       <c r="N79" s="1">
-        <v>329502.64</v>
+        <v>296286.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>6480.0</v>
+        <v>6137.0</v>
       </c>
       <c r="D80" s="1">
-        <v>53.6</v>
+        <v>65.19</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8628549383</v>
+        <v>34.8628548151</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>225911.3</v>
+        <v>213953.34</v>
       </c>
       <c r="I80" s="1">
-        <v>121416.7</v>
+        <v>186117.69</v>
       </c>
       <c r="J80" s="1">
-        <v>53.745297379989</v>
+        <v>86.989850216874</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>347328.0</v>
+        <v>400071.03</v>
       </c>
       <c r="N80" s="1">
-        <v>347328.0</v>
+        <v>400071.03</v>
       </c>
       <c r="O80" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>15049.0</v>
+        <v>14253.0</v>
       </c>
       <c r="D81" s="1">
-        <v>23.88</v>
+        <v>25.365</v>
       </c>
       <c r="E81" s="1">
-        <v>13.2401794139</v>
+        <v>13.2401796113</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>199251.46</v>
+        <v>188712.28</v>
       </c>
       <c r="I81" s="1">
-        <v>160118.66</v>
+        <v>172815.07</v>
       </c>
       <c r="J81" s="1">
-        <v>80.360093722776</v>
+        <v>91.575953615737</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>359370.12</v>
+        <v>361527.35</v>
       </c>
       <c r="N81" s="1">
-        <v>359370.12</v>
+        <v>361527.35</v>
       </c>
       <c r="O81" s="1">
         <v>0.2</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>36.64</v>
+        <v>33.72</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-1980.3</v>
+        <v>-4330.9</v>
       </c>
       <c r="J82" s="1">
-        <v>-6.2915601023018</v>
+        <v>-13.759590792839</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>29495.2</v>
+        <v>27144.6</v>
       </c>
       <c r="N82" s="1">
-        <v>29495.2</v>
+        <v>27144.6</v>
       </c>
       <c r="O82" s="1">
         <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>117290.0</v>
+        <v>111089.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.671</v>
+        <v>5.735</v>
       </c>
       <c r="E83" s="1">
-        <v>3.2189909626</v>
+        <v>3.2189909892</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>377555.45</v>
+        <v>357594.49</v>
       </c>
       <c r="I83" s="1">
-        <v>287596.14</v>
+        <v>279500.93</v>
       </c>
       <c r="J83" s="1">
-        <v>76.173219059611</v>
+        <v>78.161419657221</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>665151.59</v>
+        <v>637095.42</v>
       </c>
       <c r="N83" s="1">
-        <v>665151.59</v>
+        <v>637095.42</v>
       </c>
       <c r="O83" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
         <v>6167.0</v>
       </c>
       <c r="D84" s="1">
-        <v>13.99</v>
+        <v>13.93</v>
       </c>
       <c r="E84" s="1">
         <v>19.149380574</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>118094.23</v>
       </c>
       <c r="I84" s="1">
-        <v>-31817.9</v>
+        <v>-32187.92</v>
       </c>
       <c r="J84" s="1">
-        <v>-26.942806604523</v>
+        <v>-27.256132666262</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>86276.33</v>
+        <v>85906.31</v>
       </c>
       <c r="N84" s="1">
-        <v>86276.33</v>
+        <v>85906.31</v>
       </c>
       <c r="O84" s="1">
         <v>0.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>16.06</v>
+        <v>15.47</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>2318.69</v>
+        <v>1040.16</v>
       </c>
       <c r="J85" s="1">
-        <v>7.1380920613742</v>
+        <v>3.2021347565043</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>34802.02</v>
+        <v>33523.49</v>
       </c>
       <c r="N85" s="1">
-        <v>34802.02</v>
+        <v>33523.49</v>
       </c>
       <c r="O85" s="1">
         <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1392.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D86" s="1">
-        <v>112.65</v>
+        <v>111.55</v>
       </c>
       <c r="E86" s="1">
-        <v>114.1636494253</v>
+        <v>114.1636494689</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>158915.8</v>
+        <v>150467.69</v>
       </c>
       <c r="I86" s="1">
-        <v>-2107.0</v>
+        <v>-3444.79</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.3258593544506</v>
+        <v>-2.2893885059311</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>156808.8</v>
+        <v>147022.9</v>
       </c>
       <c r="N86" s="1">
-        <v>156808.8</v>
+        <v>147022.9</v>
       </c>
       <c r="O86" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
         <v>387.0</v>
       </c>
       <c r="D87" s="1">
-        <v>243.75</v>
+        <v>236.85</v>
       </c>
       <c r="E87" s="1">
         <v>546.615994832</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>211540.39</v>
       </c>
       <c r="I87" s="1">
-        <v>-117209.14</v>
+        <v>-119879.44</v>
       </c>
       <c r="J87" s="1">
-        <v>-55.407451976429</v>
+        <v>-56.669764105096</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>94331.25</v>
+        <v>91660.95</v>
       </c>
       <c r="N87" s="1">
-        <v>94331.25</v>
+        <v>91660.95</v>
       </c>
       <c r="O87" s="1">
         <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.82</v>
+        <v>33.94</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-824.0</v>
+        <v>-1730.4</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.2459292532285</v>
+        <v>-4.7164514317799</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>35864.6</v>
+        <v>34958.2</v>
       </c>
       <c r="N88" s="1">
-        <v>35864.6</v>
+        <v>34958.2</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>1994.0</v>
+        <v>1889.0</v>
       </c>
       <c r="D89" s="1">
-        <v>56.92</v>
+        <v>51.0</v>
       </c>
       <c r="E89" s="1">
-        <v>63.4453961886</v>
+        <v>63.4453943886</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>126510.12</v>
+        <v>119848.35</v>
       </c>
       <c r="I89" s="1">
-        <v>-13011.64</v>
+        <v>-23509.35</v>
       </c>
       <c r="J89" s="1">
-        <v>-10.285058618235</v>
+        <v>-19.615914612091</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>113498.48</v>
+        <v>96339.0</v>
       </c>
       <c r="N89" s="1">
-        <v>113498.48</v>
+        <v>96339.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>960.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.84</v>
+        <v>26.18</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2489.6</v>
+        <v>-6963.2</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.7567298105683</v>
+        <v>-21.694915254237</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>29606.4</v>
+        <v>25132.8</v>
       </c>
       <c r="N90" s="1">
-        <v>29606.4</v>
+        <v>25132.8</v>
       </c>
       <c r="O90" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>91829.0</v>
+        <v>86974.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.595</v>
+        <v>4.593</v>
       </c>
       <c r="E91" s="1">
-        <v>3.5571636411</v>
+        <v>3.5571636351</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>326650.78</v>
+        <v>309380.75</v>
       </c>
       <c r="I91" s="1">
-        <v>95303.48</v>
+        <v>90090.83</v>
       </c>
       <c r="J91" s="1">
-        <v>29.175953597907</v>
+        <v>29.119727067699</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>421954.26</v>
+        <v>399471.58</v>
       </c>
       <c r="N91" s="1">
-        <v>421954.26</v>
+        <v>399471.58</v>
       </c>
       <c r="O91" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
         <v>3861.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.52</v>
+        <v>21.84</v>
       </c>
       <c r="E92" s="1">
         <v>26.8484900285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>103662.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-12851.3</v>
+        <v>-19337.78</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.39730809799</v>
+        <v>-18.654643233848</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>90810.72</v>
+        <v>84324.24</v>
       </c>
       <c r="N92" s="1">
-        <v>90810.72</v>
+        <v>84324.24</v>
       </c>
       <c r="O92" s="1">
         <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>2042.0</v>
+        <v>1934.0</v>
       </c>
       <c r="D93" s="1">
-        <v>187.62</v>
+        <v>176.24</v>
       </c>
       <c r="E93" s="1">
-        <v>153.0505288932</v>
+        <v>153.0505274043</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>312529.18</v>
+        <v>295999.72</v>
       </c>
       <c r="I93" s="1">
-        <v>70590.86</v>
+        <v>44848.44</v>
       </c>
       <c r="J93" s="1">
-        <v>22.586966119452</v>
+        <v>15.151514332514</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>383120.04</v>
+        <v>340848.16</v>
       </c>
       <c r="N93" s="1">
-        <v>383120.04</v>
+        <v>340848.16</v>
       </c>
       <c r="O93" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1753.0</v>
+        <v>1660.0</v>
       </c>
       <c r="D94" s="1">
-        <v>150.45</v>
+        <v>152.1</v>
       </c>
       <c r="E94" s="1">
-        <v>76.2266514546</v>
+        <v>76.2266506024</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>133625.32</v>
+        <v>126536.24</v>
       </c>
       <c r="I94" s="1">
-        <v>130113.53</v>
+        <v>125949.76</v>
       </c>
       <c r="J94" s="1">
-        <v>97.371912748273</v>
+        <v>99.536512227643</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>263738.85</v>
+        <v>252486.0</v>
       </c>
       <c r="N94" s="1">
-        <v>263738.85</v>
+        <v>252486.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>2033.0</v>
+        <v>1926.0</v>
       </c>
       <c r="D95" s="1">
-        <v>52.54</v>
+        <v>48.99</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8768519429</v>
+        <v>56.8768535826</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>115630.64</v>
+        <v>109544.82</v>
       </c>
       <c r="I95" s="1">
-        <v>-8816.82</v>
+        <v>-15190.08</v>
       </c>
       <c r="J95" s="1">
-        <v>-7.6249859033903</v>
+        <v>-13.866543392924</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>106813.82</v>
+        <v>94354.74</v>
       </c>
       <c r="N95" s="1">
-        <v>106813.82</v>
+        <v>94354.74</v>
       </c>
       <c r="O95" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1176.0</v>
+        <v>1114.0</v>
       </c>
       <c r="D96" s="1">
-        <v>373.8</v>
+        <v>357.1</v>
       </c>
       <c r="E96" s="1">
-        <v>397.994744898</v>
+        <v>397.9947486535</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>468041.82</v>
+        <v>443366.15</v>
       </c>
       <c r="I96" s="1">
-        <v>-28453.02</v>
+        <v>-45556.75</v>
       </c>
       <c r="J96" s="1">
-        <v>-6.0791619005327</v>
+        <v>-10.275198050189</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>439588.8</v>
+        <v>397809.4</v>
       </c>
       <c r="N96" s="1">
-        <v>439588.8</v>
+        <v>397809.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6780.0</v>
+        <v>6422.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.03</v>
+        <v>26.0</v>
       </c>
       <c r="E97" s="1">
-        <v>20.8014159292</v>
+        <v>20.8014154469</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>141033.6</v>
+        <v>133586.69</v>
       </c>
       <c r="I97" s="1">
-        <v>35449.8</v>
+        <v>33385.31</v>
       </c>
       <c r="J97" s="1">
-        <v>25.135712340889</v>
+        <v>24.991494287343</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>176483.4</v>
+        <v>166972.0</v>
       </c>
       <c r="N97" s="1">
-        <v>176483.4</v>
+        <v>166972.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1248.0</v>
+        <v>1182.0</v>
       </c>
       <c r="D98" s="1">
-        <v>467.45</v>
+        <v>455.6</v>
       </c>
       <c r="E98" s="1">
-        <v>611.9937580128</v>
+        <v>611.9937563452</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>763768.21</v>
+        <v>723376.62</v>
       </c>
       <c r="I98" s="1">
-        <v>-180390.61</v>
+        <v>-184857.42</v>
       </c>
       <c r="J98" s="1">
-        <v>-23.618502005995</v>
+        <v>-25.554796061836</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>583377.6</v>
+        <v>538519.2</v>
       </c>
       <c r="N98" s="1">
-        <v>583377.6</v>
+        <v>538519.2</v>
       </c>
       <c r="O98" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>3558.0</v>
+        <v>3370.0</v>
       </c>
       <c r="D99" s="1">
-        <v>49.525</v>
+        <v>50.35</v>
       </c>
       <c r="E99" s="1">
-        <v>58.5894294547</v>
+        <v>58.5894302671</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>208461.19</v>
+        <v>197446.38</v>
       </c>
       <c r="I99" s="1">
-        <v>-32251.24</v>
+        <v>-27766.88</v>
       </c>
       <c r="J99" s="1">
-        <v>-15.471100400031</v>
+        <v>-14.062997761721</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>176209.95</v>
+        <v>169679.5</v>
       </c>
       <c r="N99" s="1">
-        <v>176209.95</v>
+        <v>169679.5</v>
       </c>
       <c r="O99" s="1">
         <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>1681.0</v>
+        <v>1592.0</v>
       </c>
       <c r="D100" s="1">
-        <v>109.15</v>
+        <v>117.35</v>
       </c>
       <c r="E100" s="1">
-        <v>113.8374241523</v>
+        <v>113.8374246231</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>191360.71</v>
+        <v>181229.18</v>
       </c>
       <c r="I100" s="1">
-        <v>-7879.56</v>
+        <v>5592.02</v>
       </c>
       <c r="J100" s="1">
-        <v>-4.1176477658345</v>
+        <v>3.0856068542604</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>183481.15</v>
+        <v>186821.2</v>
       </c>
       <c r="N100" s="1">
-        <v>183481.15</v>
+        <v>186821.2</v>
       </c>
       <c r="O100" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.94</v>
+        <v>15.2</v>
       </c>
       <c r="E101" s="1">
         <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>9202.8</v>
+        <v>9963.3</v>
       </c>
       <c r="J101" s="1">
-        <v>26.677334353721</v>
+        <v>28.88189305064</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>43699.5</v>
+        <v>44460.0</v>
       </c>
       <c r="N101" s="1">
-        <v>43699.5</v>
+        <v>44460.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3281.0</v>
+        <v>3108.0</v>
       </c>
       <c r="D102" s="1">
-        <v>54.98</v>
+        <v>49.71</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1540688814</v>
+        <v>52.1540701416</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>171117.5</v>
+        <v>162094.85</v>
       </c>
       <c r="I102" s="1">
-        <v>9271.88</v>
+        <v>-7596.17</v>
       </c>
       <c r="J102" s="1">
-        <v>5.4184288573641</v>
+        <v>-4.6862500566798</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>180389.38</v>
+        <v>154498.68</v>
       </c>
       <c r="N102" s="1">
-        <v>180389.38</v>
+        <v>154498.68</v>
       </c>
       <c r="O102" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>319.0</v>
+        <v>302.0</v>
       </c>
       <c r="D103" s="1">
-        <v>540.8</v>
+        <v>473.0</v>
       </c>
       <c r="E103" s="1">
-        <v>229.6088714734</v>
+        <v>229.6088741722</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>73245.23</v>
+        <v>69341.88</v>
       </c>
       <c r="I103" s="1">
-        <v>99269.97</v>
+        <v>73504.12</v>
       </c>
       <c r="J103" s="1">
-        <v>135.5309690474</v>
+        <v>106.0024908468</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>172515.2</v>
+        <v>142846.0</v>
       </c>
       <c r="N103" s="1">
-        <v>172515.2</v>
+        <v>142846.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>33908.0</v>
+        <v>32115.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.872</v>
+        <v>3.697</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4595089654</v>
+        <v>3.4595089522</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>117305.03</v>
+        <v>111102.13</v>
       </c>
       <c r="I104" s="1">
-        <v>13986.75</v>
+        <v>7627.03</v>
       </c>
       <c r="J104" s="1">
-        <v>11.923401750121</v>
+        <v>6.864881888403</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>131291.78</v>
+        <v>118729.16</v>
       </c>
       <c r="N104" s="1">
-        <v>131291.78</v>
+        <v>118729.16</v>
       </c>
       <c r="O104" s="1">
         <v>0.07</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>2225.0</v>
+        <v>2107.0</v>
       </c>
       <c r="D105" s="1">
-        <v>73.34</v>
+        <v>75.74</v>
       </c>
       <c r="E105" s="1">
-        <v>69.1610696629</v>
+        <v>69.161067869</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>153883.38</v>
+        <v>145722.37</v>
       </c>
       <c r="I105" s="1">
-        <v>9298.12</v>
+        <v>13861.81</v>
       </c>
       <c r="J105" s="1">
-        <v>6.0423159408118</v>
+        <v>9.5124791066739</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>163181.5</v>
+        <v>159584.18</v>
       </c>
       <c r="N105" s="1">
-        <v>163181.5</v>
+        <v>159584.18</v>
       </c>
       <c r="O105" s="1">
         <v>0.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>37668.0</v>
+        <v>35676.0</v>
       </c>
       <c r="D106" s="1">
-        <v>9.276</v>
+        <v>11.905</v>
       </c>
       <c r="E106" s="1">
-        <v>4.8934127111</v>
+        <v>4.8934126584</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>184325.07</v>
+        <v>174577.39</v>
       </c>
       <c r="I106" s="1">
-        <v>165083.3</v>
+        <v>250145.39</v>
       </c>
       <c r="J106" s="1">
-        <v>89.560958799582</v>
+        <v>143.28624686164</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>349408.37</v>
+        <v>424722.78</v>
       </c>
       <c r="N106" s="1">
-        <v>349408.37</v>
+        <v>424722.78</v>
       </c>
       <c r="O106" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>16193.0</v>
+        <v>15337.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.8</v>
+        <v>15.42</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3399462731</v>
+        <v>16.3399465345</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>264592.75</v>
+        <v>250605.76</v>
       </c>
       <c r="I107" s="1">
-        <v>-8743.35</v>
+        <v>-14109.22</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.3044556209496</v>
+        <v>-5.6300461729212</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>255849.4</v>
+        <v>236496.54</v>
       </c>
       <c r="N107" s="1">
-        <v>255849.4</v>
+        <v>236496.54</v>
       </c>
       <c r="O107" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1771.0</v>
+        <v>2054.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4795.41</v>
+        <v>4800.35</v>
       </c>
       <c r="E108" s="1">
-        <v>4786.6214172784</v>
+        <v>4791.954946446</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>8477106.53</v>
+        <v>9842675.46</v>
       </c>
       <c r="I108" s="1">
-        <v>15564.58</v>
+        <v>17243.44</v>
       </c>
       <c r="J108" s="1">
-        <v>0.1836072242919</v>
+        <v>0.17519057770498</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>8492671.11</v>
+        <v>9859918.9</v>
       </c>
       <c r="N108" s="1">
-        <v>8492671.11</v>
+        <v>9859918.9</v>
       </c>
       <c r="O108" s="1">
-        <v>4.78</v>
+        <v>5.55</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>13725.0</v>
+        <v>12999.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.385</v>
+        <v>18.22</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1580684882</v>
+        <v>18.1580683129</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>249219.49</v>
+        <v>236036.73</v>
       </c>
       <c r="I109" s="1">
-        <v>-10610.36</v>
+        <v>805.05</v>
       </c>
       <c r="J109" s="1">
-        <v>-4.2574358851308</v>
+        <v>0.34106979875547</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>238609.13</v>
+        <v>236841.78</v>
       </c>
       <c r="N109" s="1">
-        <v>238609.13</v>
+        <v>236841.78</v>
       </c>
       <c r="O109" s="1">
         <v>0.13</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
         <v>1318.0</v>
       </c>
       <c r="D110" s="1">
-        <v>67.75</v>
+        <v>68.05</v>
       </c>
       <c r="E110" s="1">
         <v>67.824430956</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>89392.6</v>
       </c>
       <c r="I110" s="1">
-        <v>-98.1</v>
+        <v>297.3</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.10974062730025</v>
+        <v>0.33257786438699</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>89294.5</v>
+        <v>89689.9</v>
       </c>
       <c r="N110" s="1">
-        <v>89294.5</v>
+        <v>89689.9</v>
       </c>
       <c r="O110" s="1">
         <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
         <v>4550.0</v>
       </c>
       <c r="D111" s="1">
-        <v>22.23</v>
+        <v>24.23</v>
       </c>
       <c r="E111" s="1">
         <v>22.5882373626</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>102776.48</v>
       </c>
       <c r="I111" s="1">
-        <v>-1629.98</v>
+        <v>7470.02</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.585946512276</v>
+        <v>7.2682193435697</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>101146.5</v>
+        <v>110246.5</v>
       </c>
       <c r="N111" s="1">
-        <v>101146.5</v>
+        <v>110246.5</v>
       </c>
       <c r="O111" s="1">
         <v>0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>2764.0</v>
+        <v>2618.0</v>
       </c>
       <c r="D112" s="1">
-        <v>40.77</v>
+        <v>39.095</v>
       </c>
       <c r="E112" s="1">
-        <v>31.2906910275</v>
+        <v>31.2906913675</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>86487.47</v>
+        <v>81919.03</v>
       </c>
       <c r="I112" s="1">
-        <v>26200.81</v>
+        <v>20431.68</v>
       </c>
       <c r="J112" s="1">
-        <v>30.294342059029</v>
+        <v>24.941310950581</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>112688.28</v>
+        <v>102350.71</v>
       </c>
       <c r="N112" s="1">
-        <v>112688.28</v>
+        <v>102350.71</v>
       </c>
       <c r="O112" s="1">
         <v>0.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>18.38</v>
+        <v>17.45</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>4052.12</v>
+        <v>2186.54</v>
       </c>
       <c r="J113" s="1">
-        <v>12.347188264059</v>
+        <v>6.6625916870416</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>36870.28</v>
+        <v>35004.7</v>
       </c>
       <c r="N113" s="1">
-        <v>36870.28</v>
+        <v>35004.7</v>
       </c>
       <c r="O113" s="1">
         <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.09</v>
+        <v>26.51</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>1846.04</v>
+        <v>3817.0</v>
       </c>
       <c r="J114" s="1">
-        <v>5.5976430976431</v>
+        <v>11.574074074074</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>34824.92</v>
+        <v>36795.88</v>
       </c>
       <c r="N114" s="1">
-        <v>34824.92</v>
+        <v>36795.88</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>3874.0</v>
+        <v>3669.0</v>
       </c>
       <c r="D115" s="1">
-        <v>32.635</v>
+        <v>28.51</v>
       </c>
       <c r="E115" s="1">
-        <v>41.5130201342</v>
+        <v>41.5130198964</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>160821.44</v>
+        <v>152311.27</v>
       </c>
       <c r="I115" s="1">
-        <v>-34393.45</v>
+        <v>-47708.08</v>
       </c>
       <c r="J115" s="1">
-        <v>-21.386109961458</v>
+        <v>-31.322751100427</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>126427.99</v>
+        <v>104603.19</v>
       </c>
       <c r="N115" s="1">
-        <v>126427.99</v>
+        <v>104603.19</v>
       </c>
       <c r="O115" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>24.9</v>
+        <v>24.16</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>-3545.3</v>
+        <v>-4440.7</v>
       </c>
       <c r="J116" s="1">
-        <v>-10.528206970895</v>
+        <v>-13.187208048868</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>30129.0</v>
+        <v>29233.6</v>
       </c>
       <c r="N116" s="1">
-        <v>30129.0</v>
+        <v>29233.6</v>
       </c>
       <c r="O116" s="1">
         <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>91.45</v>
+        <v>97.7</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>274.5</v>
+        <v>2562.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.82690187431092</v>
+        <v>7.7177508269019</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>33470.7</v>
+        <v>35758.2</v>
       </c>
       <c r="N117" s="1">
-        <v>33470.7</v>
+        <v>35758.2</v>
       </c>
       <c r="O117" s="1">
         <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>34.62</v>
+        <v>37.2</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>-2373.75</v>
+        <v>348.15</v>
       </c>
       <c r="J118" s="1">
-        <v>-6.1025223759154</v>
+        <v>0.89503661513426</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>36524.1</v>
+        <v>39246.0</v>
       </c>
       <c r="N118" s="1">
-        <v>36524.1</v>
+        <v>39246.0</v>
       </c>
       <c r="O118" s="1">
         <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>1732.0</v>
+        <v>1640.0</v>
       </c>
       <c r="D119" s="1">
-        <v>274.0</v>
+        <v>271.4</v>
       </c>
       <c r="E119" s="1">
-        <v>237.8431639723</v>
+        <v>237.8431646341</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>411944.36</v>
+        <v>390062.79</v>
       </c>
       <c r="I119" s="1">
-        <v>62623.64</v>
+        <v>55033.21</v>
       </c>
       <c r="J119" s="1">
-        <v>15.201965624678</v>
+        <v>14.108807969096</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>474568.0</v>
+        <v>445096.0</v>
       </c>
       <c r="N119" s="1">
-        <v>474568.0</v>
+        <v>445096.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>58483.0</v>
+        <v>55391.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.522</v>
+        <v>4.655</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6564683754</v>
+        <v>2.6564683793</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>155358.24</v>
+        <v>147144.44</v>
       </c>
       <c r="I120" s="1">
-        <v>109101.89</v>
+        <v>110700.67</v>
       </c>
       <c r="J120" s="1">
-        <v>70.226007967135</v>
+        <v>75.232655749684</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>264460.13</v>
+        <v>257845.11</v>
       </c>
       <c r="N120" s="1">
-        <v>264460.13</v>
+        <v>257845.11</v>
       </c>
       <c r="O120" s="1">
         <v>0.15</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>12407.0</v>
+        <v>11751.0</v>
       </c>
       <c r="D121" s="1">
-        <v>8.944</v>
+        <v>8.956</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3764713468</v>
+        <v>9.3764709386</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>116333.88</v>
+        <v>110182.91</v>
       </c>
       <c r="I121" s="1">
-        <v>-5365.67</v>
+        <v>-4940.95</v>
       </c>
       <c r="J121" s="1">
-        <v>-4.6123021083798</v>
+        <v>-4.4843161248872</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>110968.21</v>
+        <v>105241.96</v>
       </c>
       <c r="N121" s="1">
-        <v>110968.21</v>
+        <v>105241.96</v>
       </c>
       <c r="O121" s="1">
         <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>5666.0</v>
+        <v>5366.0</v>
       </c>
       <c r="D122" s="1">
-        <v>78.9</v>
+        <v>73.96</v>
       </c>
       <c r="E122" s="1">
-        <v>91.3538475115</v>
+        <v>91.3538483041</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>517610.9</v>
+        <v>490204.75</v>
       </c>
       <c r="I122" s="1">
-        <v>-70563.5</v>
+        <v>-93335.39</v>
       </c>
       <c r="J122" s="1">
-        <v>-13.632537491</v>
+        <v>-19.040082740936</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>447047.4</v>
+        <v>396869.36</v>
       </c>
       <c r="N122" s="1">
-        <v>447047.4</v>
+        <v>396869.36</v>
       </c>
       <c r="O122" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>5074.0</v>
+        <v>4806.0</v>
       </c>
       <c r="D123" s="1">
-        <v>148.96</v>
+        <v>144.06</v>
       </c>
       <c r="E123" s="1">
-        <v>170.64798581</v>
+        <v>170.647985851</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>865867.88</v>
+        <v>820134.22</v>
       </c>
       <c r="I123" s="1">
-        <v>-110044.84</v>
+        <v>-127781.86</v>
       </c>
       <c r="J123" s="1">
-        <v>-12.70919531049</v>
+        <v>-15.580603379774</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>755823.04</v>
+        <v>692352.36</v>
       </c>
       <c r="N123" s="1">
-        <v>755823.04</v>
+        <v>692352.36</v>
       </c>
       <c r="O123" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>11459.0</v>
+        <v>10853.0</v>
       </c>
       <c r="D124" s="1">
-        <v>36.2</v>
+        <v>35.82</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6745361724</v>
+        <v>32.674536073</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>374417.51</v>
+        <v>354616.74</v>
       </c>
       <c r="I124" s="1">
-        <v>40398.29</v>
+        <v>34137.72</v>
       </c>
       <c r="J124" s="1">
-        <v>10.789636948336</v>
+        <v>9.6266521428176</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>414815.8</v>
+        <v>388754.46</v>
       </c>
       <c r="N124" s="1">
-        <v>414815.8</v>
+        <v>388754.46</v>
       </c>
       <c r="O124" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>3002.0</v>
+        <v>2843.0</v>
       </c>
       <c r="D125" s="1">
-        <v>275.1</v>
+        <v>263.75</v>
       </c>
       <c r="E125" s="1">
-        <v>142.6529813458</v>
+        <v>142.6529827647</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>428244.25</v>
+        <v>405562.43</v>
       </c>
       <c r="I125" s="1">
-        <v>397605.95</v>
+        <v>344278.82</v>
       </c>
       <c r="J125" s="1">
-        <v>92.845601546314</v>
+        <v>84.88922901463</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>825850.2</v>
+        <v>749841.25</v>
       </c>
       <c r="N125" s="1">
-        <v>825850.2</v>
+        <v>749841.25</v>
       </c>
       <c r="O125" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>4105.0</v>
+        <v>3888.0</v>
       </c>
       <c r="D126" s="1">
-        <v>177.42</v>
+        <v>169.54</v>
       </c>
       <c r="E126" s="1">
-        <v>126.8363142509</v>
+        <v>126.8363143004</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>520663.07</v>
+        <v>493139.59</v>
       </c>
       <c r="I126" s="1">
-        <v>207646.03</v>
+        <v>166031.93</v>
       </c>
       <c r="J126" s="1">
-        <v>39.881075106786</v>
+        <v>33.668343277813</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>728309.1</v>
+        <v>659171.52</v>
       </c>
       <c r="N126" s="1">
-        <v>728309.1</v>
+        <v>659171.52</v>
       </c>
       <c r="O126" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>3691.0</v>
+        <v>3496.0</v>
       </c>
       <c r="D127" s="1">
-        <v>251.85</v>
+        <v>259.6</v>
       </c>
       <c r="E127" s="1">
-        <v>188.5447439718</v>
+        <v>188.5447425629</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>695918.65</v>
+        <v>659152.42</v>
       </c>
       <c r="I127" s="1">
-        <v>233659.7</v>
+        <v>248409.18</v>
       </c>
       <c r="J127" s="1">
-        <v>33.575720380536</v>
+        <v>37.686151558087</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>929578.35</v>
+        <v>907561.6</v>
       </c>
       <c r="N127" s="1">
-        <v>929578.35</v>
+        <v>907561.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
         <v>4057.0</v>
       </c>
       <c r="D128" s="1">
-        <v>20.08</v>
+        <v>20.42</v>
       </c>
       <c r="E128" s="1">
         <v>19.6168893271</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>79585.72</v>
       </c>
       <c r="I128" s="1">
-        <v>1878.84</v>
+        <v>3258.22</v>
       </c>
       <c r="J128" s="1">
-        <v>2.3607752747603</v>
+        <v>4.0939756529186</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>81464.56</v>
+        <v>82843.94</v>
       </c>
       <c r="N128" s="1">
-        <v>81464.56</v>
+        <v>82843.94</v>
       </c>
       <c r="O128" s="1">
         <v>0.05</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>3813.0</v>
+        <v>3611.0</v>
       </c>
       <c r="D129" s="1">
-        <v>70.03</v>
+        <v>66.51</v>
       </c>
       <c r="E129" s="1">
-        <v>36.8039155521</v>
+        <v>36.8039158128</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>140333.33</v>
+        <v>132898.94</v>
       </c>
       <c r="I129" s="1">
-        <v>126691.06</v>
+        <v>107268.67</v>
       </c>
       <c r="J129" s="1">
-        <v>90.278667227522</v>
+        <v>80.71446619514</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>267024.39</v>
+        <v>240167.61</v>
       </c>
       <c r="N129" s="1">
-        <v>267024.39</v>
+        <v>240167.61</v>
       </c>
       <c r="O129" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>113.2</v>
+        <v>133.8</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>-4896.0</v>
+        <v>707.2</v>
       </c>
       <c r="J130" s="1">
-        <v>-13.719512195122</v>
+        <v>1.9817073170732</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>30790.4</v>
+        <v>36393.6</v>
       </c>
       <c r="N130" s="1">
-        <v>30790.4</v>
+        <v>36393.6</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>48.78</v>
+        <v>47.88</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-2983.44</v>
+        <v>-3705.24</v>
       </c>
       <c r="J131" s="1">
-        <v>-7.0857142857143</v>
+        <v>-8.8</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>39121.56</v>
+        <v>38399.76</v>
       </c>
       <c r="N131" s="1">
-        <v>39121.56</v>
+        <v>38399.76</v>
       </c>
       <c r="O131" s="1">
         <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>3243.0</v>
+        <v>3072.0</v>
       </c>
       <c r="D132" s="1">
-        <v>42.365</v>
+        <v>52.85</v>
       </c>
       <c r="E132" s="1">
-        <v>25.1616342892</v>
+        <v>25.1616341146</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>81599.18</v>
+        <v>77296.54</v>
       </c>
       <c r="I132" s="1">
-        <v>55790.52</v>
+        <v>85058.66</v>
       </c>
       <c r="J132" s="1">
-        <v>68.371422359882</v>
+        <v>110.04200188003</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>137389.7</v>
+        <v>162355.2</v>
       </c>
       <c r="N132" s="1">
-        <v>137389.7</v>
+        <v>162355.2</v>
       </c>
       <c r="O132" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.63</v>
+        <v>9.486</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>-5317.5</v>
+        <v>-5725.88</v>
       </c>
       <c r="J133" s="1">
-        <v>-16.297262059974</v>
+        <v>-17.548879526838</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>27310.68</v>
+        <v>26902.3</v>
       </c>
       <c r="N133" s="1">
-        <v>27310.68</v>
+        <v>26902.3</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>10052.0</v>
+        <v>9521.0</v>
       </c>
       <c r="D134" s="1">
-        <v>40.1</v>
+        <v>37.08</v>
       </c>
       <c r="E134" s="1">
-        <v>30.1805471548</v>
+        <v>30.1805472114</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>303374.86</v>
+        <v>287348.99</v>
       </c>
       <c r="I134" s="1">
-        <v>99710.34</v>
+        <v>65689.69</v>
       </c>
       <c r="J134" s="1">
-        <v>32.867041125293</v>
+        <v>22.86059540352</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>403085.2</v>
+        <v>353038.68</v>
       </c>
       <c r="N134" s="1">
-        <v>403085.2</v>
+        <v>353038.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>55.42</v>
+        <v>69.68</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>2497.96</v>
+        <v>11538.8</v>
       </c>
       <c r="J135" s="1">
-        <v>7.6534576534577</v>
+        <v>35.353535353535</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>35136.28</v>
+        <v>44177.12</v>
       </c>
       <c r="N135" s="1">
-        <v>35136.28</v>
+        <v>44177.12</v>
       </c>
       <c r="O135" s="1">
         <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>6854.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.15</v>
+        <v>9.666</v>
       </c>
       <c r="E136" s="1">
         <v>10.1791654508</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>69768.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-199.9</v>
+        <v>-3517.24</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.286521041165</v>
+        <v>-5.0413370026373</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>69568.1</v>
+        <v>66250.76</v>
       </c>
       <c r="N136" s="1">
-        <v>69568.1</v>
+        <v>66250.76</v>
       </c>
       <c r="O136" s="1">
         <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>479.0</v>
+        <v>454.0</v>
       </c>
       <c r="D137" s="1">
-        <v>231.2</v>
+        <v>219.4</v>
       </c>
       <c r="E137" s="1">
-        <v>254.7246346555</v>
+        <v>254.7246255507</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>122013.1</v>
+        <v>115644.98</v>
       </c>
       <c r="I137" s="1">
-        <v>-11268.3</v>
+        <v>-16037.38</v>
       </c>
       <c r="J137" s="1">
-        <v>-9.23531981402</v>
+        <v>-13.867770135807</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>110744.8</v>
+        <v>99607.6</v>
       </c>
       <c r="N137" s="1">
-        <v>110744.8</v>
+        <v>99607.6</v>
       </c>
       <c r="O137" s="1">
         <v>0.06</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>617.0</v>
+        <v>584.0</v>
       </c>
       <c r="D138" s="1">
-        <v>237.9</v>
+        <v>237.0</v>
       </c>
       <c r="E138" s="1">
-        <v>252.6818476499</v>
+        <v>252.6818493151</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>155904.7</v>
+        <v>147566.2</v>
       </c>
       <c r="I138" s="1">
-        <v>-9120.4</v>
+        <v>-9158.2</v>
       </c>
       <c r="J138" s="1">
-        <v>-5.8499839966338</v>
+        <v>-6.2061637421035</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>146784.3</v>
+        <v>138408.0</v>
       </c>
       <c r="N138" s="1">
-        <v>146784.3</v>
+        <v>138408.0</v>
       </c>
       <c r="O138" s="1">
         <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.06</v>
+        <v>24.08</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>-1729.92</v>
+        <v>10920.12</v>
       </c>
       <c r="J139" s="1">
-        <v>-5.3274139844617</v>
+        <v>33.629300776915</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>30742.12</v>
+        <v>43392.16</v>
       </c>
       <c r="N139" s="1">
-        <v>30742.12</v>
+        <v>43392.16</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>2370.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.3</v>
+        <v>95.0</v>
       </c>
       <c r="E140" s="1">
-        <v>104.057814346</v>
+        <v>104.0578129176</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>246617.02</v>
+        <v>233609.79</v>
       </c>
       <c r="I140" s="1">
-        <v>-1796.02</v>
+        <v>-20334.79</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.72826279386557</v>
+        <v>-8.7045966695146</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>244821.0</v>
+        <v>213275.0</v>
       </c>
       <c r="N140" s="1">
-        <v>244821.0</v>
+        <v>213275.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>8740.0</v>
+        <v>8278.0</v>
       </c>
       <c r="D141" s="1">
-        <v>64.39</v>
+        <v>71.26</v>
       </c>
       <c r="E141" s="1">
-        <v>66.2586464531</v>
+        <v>66.2586470162</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>579100.57</v>
+        <v>548489.08</v>
       </c>
       <c r="I141" s="1">
-        <v>-16331.97</v>
+        <v>41401.2</v>
       </c>
       <c r="J141" s="1">
-        <v>-2.820230344446</v>
+        <v>7.5482268489283</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>562768.6</v>
+        <v>589890.28</v>
       </c>
       <c r="N141" s="1">
-        <v>562768.6</v>
+        <v>589890.28</v>
       </c>
       <c r="O141" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.09</v>
+        <v>22.15</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>1694.46</v>
+        <v>1803.78</v>
       </c>
       <c r="J142" s="1">
-        <v>4.3950850661626</v>
+        <v>4.6786389413989</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>40247.98</v>
+        <v>40357.3</v>
       </c>
       <c r="N142" s="1">
-        <v>40247.98</v>
+        <v>40357.3</v>
       </c>
       <c r="O142" s="1">
         <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>5431.0</v>
+        <v>5144.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.775</v>
+        <v>20.53</v>
       </c>
       <c r="E143" s="1">
-        <v>18.9564242313</v>
+        <v>18.9564249611</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>102952.34</v>
+        <v>97511.85</v>
       </c>
       <c r="I143" s="1">
-        <v>4445.69</v>
+        <v>8094.47</v>
       </c>
       <c r="J143" s="1">
-        <v>4.3182019952145</v>
+        <v>8.3010116206389</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>107398.03</v>
+        <v>105606.32</v>
       </c>
       <c r="N143" s="1">
-        <v>107398.03</v>
+        <v>105606.32</v>
       </c>
       <c r="O143" s="1">
         <v>0.06</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>2660.0</v>
       </c>
       <c r="D144" s="1">
-        <v>24.86</v>
+        <v>25.05</v>
       </c>
       <c r="E144" s="1">
         <v>26.9688345865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>71737.1</v>
       </c>
       <c r="I144" s="1">
-        <v>-5609.5</v>
+        <v>-5104.1</v>
       </c>
       <c r="J144" s="1">
-        <v>-7.8195243465376</v>
+        <v>-7.1150074368772</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>66127.6</v>
+        <v>66633.0</v>
       </c>
       <c r="N144" s="1">
-        <v>66127.6</v>
+        <v>66633.0</v>
       </c>
       <c r="O144" s="1">
         <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>8816.0</v>
+        <v>8350.0</v>
       </c>
       <c r="D145" s="1">
-        <v>25.17</v>
+        <v>26.62</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8834720962</v>
+        <v>19.8834718563</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>175292.69</v>
+        <v>166026.99</v>
       </c>
       <c r="I145" s="1">
-        <v>46606.03</v>
+        <v>56250.01</v>
       </c>
       <c r="J145" s="1">
-        <v>26.587549087187</v>
+        <v>33.880039624883</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>221898.72</v>
+        <v>222277.0</v>
       </c>
       <c r="N145" s="1">
-        <v>221898.72</v>
+        <v>222277.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>3888.0</v>
+        <v>3682.0</v>
       </c>
       <c r="D146" s="1">
-        <v>65.15</v>
+        <v>61.65</v>
       </c>
       <c r="E146" s="1">
-        <v>60.6316229424</v>
+        <v>60.6316241173</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>235735.75</v>
+        <v>223245.64</v>
       </c>
       <c r="I146" s="1">
-        <v>17567.45</v>
+        <v>3749.66</v>
       </c>
       <c r="J146" s="1">
-        <v>7.4521789758236</v>
+        <v>1.6796117496404</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>253303.2</v>
+        <v>226995.3</v>
       </c>
       <c r="N146" s="1">
-        <v>253303.2</v>
+        <v>226995.3</v>
       </c>
       <c r="O146" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>78.3</v>
+        <v>75.1</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-1505.9</v>
+        <v>-2808.3</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.5121951219512</v>
+        <v>-8.4146341463415</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>31868.1</v>
+        <v>30565.7</v>
       </c>
       <c r="N147" s="1">
-        <v>31868.1</v>
+        <v>30565.7</v>
       </c>
       <c r="O147" s="1">
         <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>1491.0</v>
+        <v>1412.0</v>
       </c>
       <c r="D148" s="1">
-        <v>127.75</v>
+        <v>124.65</v>
       </c>
       <c r="E148" s="1">
-        <v>102.8667940979</v>
+        <v>102.8667917847</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>153374.39</v>
+        <v>145247.91</v>
       </c>
       <c r="I148" s="1">
-        <v>37100.86</v>
+        <v>30757.89</v>
       </c>
       <c r="J148" s="1">
-        <v>24.189735978738</v>
+        <v>21.176132586004</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>190475.25</v>
+        <v>176005.8</v>
       </c>
       <c r="N148" s="1">
-        <v>190475.25</v>
+        <v>176005.8</v>
       </c>
       <c r="O148" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
         <v>1042.0</v>
       </c>
       <c r="D149" s="1">
-        <v>87.14</v>
+        <v>87.94</v>
       </c>
       <c r="E149" s="1">
         <v>100.2767754319</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>104488.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-13688.52</v>
+        <v>-12854.92</v>
       </c>
       <c r="J149" s="1">
-        <v>-13.100516420962</v>
+        <v>-12.30272451296</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>90799.88</v>
+        <v>91633.48</v>
       </c>
       <c r="N149" s="1">
-        <v>90799.88</v>
+        <v>91633.48</v>
       </c>
       <c r="O149" s="1">
         <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>6836.0</v>
+        <v>6475.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.1</v>
+        <v>21.64</v>
       </c>
       <c r="E150" s="1">
-        <v>34.8302179637</v>
+        <v>34.8302177606</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>238099.37</v>
+        <v>225525.66</v>
       </c>
       <c r="I150" s="1">
-        <v>-80187.77</v>
+        <v>-85406.66</v>
       </c>
       <c r="J150" s="1">
-        <v>-33.678278947147</v>
+        <v>-37.870041041006</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>157911.6</v>
+        <v>140119.0</v>
       </c>
       <c r="N150" s="1">
-        <v>157911.6</v>
+        <v>140119.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>7927.0</v>
+        <v>7508.0</v>
       </c>
       <c r="D151" s="1">
-        <v>38.21</v>
+        <v>34.34</v>
       </c>
       <c r="E151" s="1">
-        <v>36.577875615</v>
+        <v>36.5778755994</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>289952.82</v>
+        <v>274626.69</v>
       </c>
       <c r="I151" s="1">
-        <v>12937.85</v>
+        <v>-16801.97</v>
       </c>
       <c r="J151" s="1">
-        <v>4.4620535161548</v>
+        <v>-6.1181125549013</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>302890.67</v>
+        <v>257824.72</v>
       </c>
       <c r="N151" s="1">
-        <v>302890.67</v>
+        <v>257824.72</v>
       </c>
       <c r="O151" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>5851.0</v>
+        <v>5542.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.72</v>
+        <v>22.34</v>
       </c>
       <c r="E152" s="1">
-        <v>31.0634814562</v>
+        <v>31.0634806929</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>181752.43</v>
+        <v>172153.81</v>
       </c>
       <c r="I152" s="1">
-        <v>-37115.71</v>
+        <v>-48345.53</v>
       </c>
       <c r="J152" s="1">
-        <v>-20.421025457541</v>
+        <v>-28.082753440078</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>144636.72</v>
+        <v>123808.28</v>
       </c>
       <c r="N152" s="1">
-        <v>144636.72</v>
+        <v>123808.28</v>
       </c>
       <c r="O152" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>3877.0</v>
+        <v>3672.0</v>
       </c>
       <c r="D153" s="1">
-        <v>66.52</v>
+        <v>61.22</v>
       </c>
       <c r="E153" s="1">
-        <v>115.3617384576</v>
+        <v>115.3617374728</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>447257.46</v>
+        <v>423608.3</v>
       </c>
       <c r="I153" s="1">
-        <v>-189359.42</v>
+        <v>-198808.46</v>
       </c>
       <c r="J153" s="1">
-        <v>-42.337900859161</v>
+        <v>-46.932144625117</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>257898.04</v>
+        <v>224799.84</v>
       </c>
       <c r="N153" s="1">
-        <v>257898.04</v>
+        <v>224799.84</v>
       </c>
       <c r="O153" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>374.0</v>
+        <v>433.0</v>
       </c>
       <c r="D154" s="1">
-        <v>255.05</v>
+        <v>255.5</v>
       </c>
       <c r="E154" s="1">
-        <v>247.645588235</v>
+        <v>249.805889145</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>276925.0</v>
+        <v>246555.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>276925.0</v>
+        <v>246555.0</v>
       </c>
       <c r="N154" s="1">
-        <v>276925.0</v>
+        <v>246555.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
         <v>41.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.54</v>
+        <v>114.9</v>
       </c>
       <c r="E155" s="1">
         <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-88170.0</v>
+        <v>-114410.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-88170.0</v>
+        <v>-114410.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-88170.0</v>
+        <v>-114410.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>25.0</v>
+        <v>56.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.35</v>
+        <v>116.5</v>
       </c>
       <c r="E156" s="1">
-        <v>126.886</v>
+        <v>119.97</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>12827.41</v>
+        <v>-83530.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>12827.41</v>
+        <v>-83530.0</v>
       </c>
       <c r="N156" s="1">
-        <v>12827.41</v>
+        <v>-83530.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.01</v>
+        <v>-0.05</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-69.0</v>
+        <v>24.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5812.0</v>
+        <v>105.62</v>
       </c>
       <c r="E157" s="1">
-        <v>5554.630901258</v>
+        <v>105.99</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-177584.68</v>
+        <v>5270.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-177584.68</v>
+        <v>5270.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-177584.68</v>
+        <v>5270.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.1</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-5.0</v>
+        <v>-69.0</v>
       </c>
       <c r="D158" s="1">
-        <v>117.13</v>
+        <v>5816.0</v>
       </c>
       <c r="E158" s="1">
-        <v>119.97</v>
+        <v>5554.630901258</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>14200.0</v>
+        <v>-180344.68</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>14200.0</v>
+        <v>-180344.68</v>
       </c>
       <c r="N158" s="1">
-        <v>14200.0</v>
+        <v>-180344.68</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>-0.1</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-25.0</v>
+        <v>-31.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.19</v>
+        <v>124.27</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>126.886</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>61250.0</v>
+        <v>104790.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>61250.0</v>
+        <v>104790.0</v>
       </c>
       <c r="N159" s="1">
-        <v>61250.0</v>
+        <v>104790.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>-24.0</v>
+        <v>-25.0</v>
       </c>
       <c r="D160" s="1">
-        <v>105.88</v>
+        <v>118.33</v>
       </c>
       <c r="E160" s="1">
-        <v>105.99</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>2640.0</v>
+        <v>82750.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>2640.0</v>
+        <v>82750.0</v>
       </c>
       <c r="N160" s="1">
-        <v>2640.0</v>
+        <v>82750.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>350</v>
       </c>
       <c r="B161" t="s">
         <v>351</v>
       </c>
       <c r="C161" s="1">
         <v>429000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.522</v>
+        <v>96.973</v>
       </c>
       <c r="E161" s="1">
         <v>99.69888112</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>427708.2</v>
       </c>
       <c r="I161" s="1">
-        <v>-9338.82</v>
+        <v>-11694.03</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.1834559169078</v>
+        <v>-2.7341140525246</v>
       </c>
       <c r="K161">
-        <v>0.88</v>
+        <v>1.08</v>
       </c>
       <c r="L161" t="s">
         <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>418369.38</v>
+        <v>416014.17</v>
       </c>
       <c r="N161" s="1">
-        <v>422161.33</v>
+        <v>420658.24</v>
       </c>
       <c r="O161" s="1">
         <v>0.24</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.48</v>
+        <v>101.156</v>
       </c>
       <c r="E162" s="1">
         <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>199268.0</v>
       </c>
       <c r="I162" s="1">
-        <v>3692.0</v>
+        <v>3044.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.8527811791156</v>
+        <v>1.5275909829978</v>
       </c>
       <c r="K162">
-        <v>3.44</v>
+        <v>3.68</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>202960.0</v>
+        <v>202312.0</v>
       </c>
       <c r="N162" s="1">
-        <v>209840.14</v>
+        <v>209671.59</v>
       </c>
       <c r="O162" s="1">
         <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.148</v>
+        <v>100.724</v>
       </c>
       <c r="E163" s="1">
         <v>99.179</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>198358.0</v>
       </c>
       <c r="I163" s="1">
-        <v>3938.0</v>
+        <v>3090.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.985299307313</v>
+        <v>1.557789451396</v>
       </c>
       <c r="K163">
-        <v>1.1</v>
+        <v>1.32</v>
       </c>
       <c r="L163" t="s">
         <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>202296.0</v>
+        <v>201448.0</v>
       </c>
       <c r="N163" s="1">
-        <v>204504.22</v>
+        <v>204080.88</v>
       </c>
       <c r="O163" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>359</v>
       </c>
       <c r="B164" t="s">
         <v>360</v>
       </c>
       <c r="C164" s="1">
         <v>300000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.376</v>
+        <v>100.582</v>
       </c>
       <c r="E164" s="1">
         <v>99.89</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>299670.0</v>
       </c>
       <c r="I164" s="1">
-        <v>4458.0</v>
+        <v>2076.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.48763640004</v>
+        <v>0.69276203824207</v>
       </c>
       <c r="K164">
-        <v>4.59</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.22</v>
+      </c>
+      <c r="L164">
+        <v>646.23</v>
       </c>
       <c r="M164" s="1">
-        <v>304128.0</v>
+        <v>301746.0</v>
       </c>
       <c r="N164" s="1">
-        <v>317888.96</v>
+        <v>302392.23</v>
       </c>
       <c r="O164" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>361</v>
+      </c>
+      <c r="B165" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="C165" s="1">
         <v>358000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.005</v>
+        <v>97.527</v>
       </c>
       <c r="E165" s="1">
         <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>355601.4</v>
       </c>
       <c r="I165" s="1">
-        <v>-4743.5</v>
+        <v>-6454.74</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.333937380449</v>
+        <v>-1.8151615826034</v>
       </c>
       <c r="K165">
-        <v>1.52</v>
+        <v>1.73</v>
       </c>
       <c r="L165" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="M165" s="1">
-        <v>350857.9</v>
+        <v>349146.66</v>
       </c>
       <c r="N165" s="1">
-        <v>356301.46</v>
+        <v>355325.84</v>
       </c>
       <c r="O165" s="1">
         <v>0.2</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>364</v>
+      </c>
+      <c r="B166" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="C166" s="1">
         <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>96.865</v>
+        <v>96.105</v>
       </c>
       <c r="E166" s="1">
         <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>198506.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-4776.0</v>
+        <v>-6296.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.4059726154373</v>
+        <v>-3.1716925432984</v>
       </c>
       <c r="K166">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.12</v>
+      </c>
+      <c r="L166">
+        <v>230.14</v>
       </c>
       <c r="M166" s="1">
-        <v>193730.0</v>
+        <v>192210.0</v>
       </c>
       <c r="N166" s="1">
-        <v>196606.71</v>
+        <v>192440.14</v>
       </c>
       <c r="O166" s="1">
         <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B167" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C167" s="1">
         <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>93.628</v>
+        <v>93.443</v>
       </c>
       <c r="E167" s="1">
         <v>93.7555</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>187511.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-255.0</v>
+        <v>-625.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.13599202180139</v>
+        <v>-0.33331377892497</v>
       </c>
       <c r="K167">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="L167">
-        <v>665.76</v>
+        <v>789.04</v>
       </c>
       <c r="M167" s="1">
-        <v>187256.0</v>
+        <v>186886.0</v>
       </c>
       <c r="N167" s="1">
-        <v>187921.76</v>
+        <v>187675.04</v>
       </c>
       <c r="O167" s="1">
         <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B168" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C168" s="1">
         <v>248000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.295</v>
+        <v>100.025</v>
       </c>
       <c r="E168" s="1">
         <v>99.955</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>247888.4</v>
       </c>
       <c r="I168" s="1">
-        <v>843.2</v>
+        <v>173.6</v>
       </c>
       <c r="J168" s="1">
-        <v>0.340153068881</v>
+        <v>0.070031514181382</v>
       </c>
       <c r="K168">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>951.23</v>
+        <v>0.6</v>
+      </c>
+      <c r="L168" t="s">
+        <v>370</v>
       </c>
       <c r="M168" s="1">
-        <v>248731.6</v>
+        <v>248062.0</v>
       </c>
       <c r="N168" s="1">
-        <v>249682.83</v>
+        <v>249556.79</v>
       </c>
       <c r="O168" s="1">
         <v>0.14</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>371</v>
+      </c>
+      <c r="B169" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="C169" s="1">
         <v>143000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.583</v>
+        <v>99.037</v>
       </c>
       <c r="E169" s="1">
         <v>99.646</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>142493.78</v>
       </c>
       <c r="I169" s="1">
-        <v>-90.09</v>
+        <v>-870.87</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.063223812295526</v>
+        <v>-0.61116351885675</v>
       </c>
       <c r="K169">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="L169">
-        <v>0.0</v>
+        <v>241.92</v>
       </c>
       <c r="M169" s="1">
-        <v>142403.69</v>
+        <v>141622.91</v>
       </c>
       <c r="N169" s="1">
-        <v>142403.69</v>
+        <v>141864.83</v>
       </c>
       <c r="O169" s="1">
         <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>373</v>
+      </c>
+      <c r="B170" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="C170" s="1">
         <v>178000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.278</v>
+        <v>100.64</v>
       </c>
       <c r="E170" s="1">
         <v>100.64402809</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>179146.37</v>
       </c>
       <c r="I170" s="1">
-        <v>1128.47</v>
+        <v>-7.17</v>
       </c>
       <c r="J170" s="1">
-        <v>0.62991508005437</v>
+        <v>-0.0040023138621229</v>
       </c>
       <c r="K170">
-        <v>3.77</v>
+        <v>4.02</v>
       </c>
       <c r="L170" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="M170" s="1">
-        <v>180274.84</v>
+        <v>179139.2</v>
       </c>
       <c r="N170" s="1">
-        <v>186990.07</v>
+        <v>186293.34</v>
       </c>
       <c r="O170" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>376</v>
+      </c>
+      <c r="B171" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="C171" s="1">
         <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>109.826</v>
+        <v>109.211</v>
       </c>
       <c r="E171" s="1">
         <v>100.019</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>300057.0</v>
       </c>
       <c r="I171" s="1">
-        <v>29421.0</v>
+        <v>27576.0</v>
       </c>
       <c r="J171" s="1">
-        <v>9.8051370239654</v>
+        <v>9.1902538517682</v>
       </c>
       <c r="K171">
-        <v>4.44</v>
+        <v>4.75</v>
       </c>
       <c r="L171" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="M171" s="1">
-        <v>329478.0</v>
+        <v>327633.0</v>
       </c>
       <c r="N171" s="1">
-        <v>342785.44</v>
+        <v>341897.81</v>
       </c>
       <c r="O171" s="1">
         <v>0.19</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>379</v>
+      </c>
+      <c r="B172" t="s">
         <v>380</v>
       </c>
-      <c r="B172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C172" s="1">
-        <v>100000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>103.807</v>
+        <v>99.223</v>
       </c>
       <c r="E172" s="1">
-        <v>106.65</v>
+        <v>99.58</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>106650.0</v>
+        <v>332597.2</v>
       </c>
       <c r="I172" s="1">
-        <v>-2843.0</v>
+        <v>-1192.38</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.6657290201594</v>
+        <v>-0.35850572404097</v>
       </c>
       <c r="K172">
-        <v>4.82</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>0.13</v>
+      </c>
+      <c r="L172">
+        <v>446.1</v>
       </c>
       <c r="M172" s="1">
-        <v>103807.0</v>
+        <v>331404.82</v>
       </c>
       <c r="N172" s="1">
-        <v>108628.92</v>
+        <v>331850.92</v>
       </c>
       <c r="O172" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B173" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C173" s="1">
         <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>107.027</v>
+        <v>103.624</v>
       </c>
       <c r="E173" s="1">
-        <v>111.205</v>
+        <v>106.65</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>111205.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-4178.0</v>
+        <v>-3026.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-3.75702531361</v>
+        <v>-2.8373183309892</v>
       </c>
       <c r="K173">
-        <v>5.76</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>0.1</v>
+      </c>
+      <c r="L173">
+        <v>95.89</v>
       </c>
       <c r="M173" s="1">
-        <v>107027.0</v>
+        <v>103624.0</v>
       </c>
       <c r="N173" s="1">
-        <v>112790.7</v>
+        <v>103719.89</v>
       </c>
       <c r="O173" s="1">
         <v>0.06</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B174" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C174" s="1">
         <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.48</v>
+        <v>96.509</v>
       </c>
       <c r="E174" s="1">
         <v>99.433</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>198866.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-3906.0</v>
+        <v>-5848.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.9641366548329</v>
+        <v>-2.9406736194221</v>
       </c>
       <c r="K174">
-        <v>2.94</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>0.11</v>
+      </c>
+      <c r="L174">
+        <v>213.7</v>
       </c>
       <c r="M174" s="1">
-        <v>194960.0</v>
+        <v>193018.0</v>
       </c>
       <c r="N174" s="1">
-        <v>200844.93</v>
+        <v>193231.7</v>
       </c>
       <c r="O174" s="1">
         <v>0.11</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B175" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C175" s="1">
         <v>160000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.199</v>
+        <v>97.519</v>
       </c>
       <c r="E175" s="1">
         <v>99.726</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>159561.6</v>
       </c>
       <c r="I175" s="1">
-        <v>-2443.2</v>
+        <v>-3531.2</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.5311954756032</v>
+        <v>-2.2130637947977</v>
       </c>
       <c r="K175">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="L175" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="M175" s="1">
-        <v>157118.4</v>
+        <v>156030.4</v>
       </c>
       <c r="N175" s="1">
-        <v>158236.21</v>
+        <v>157476.98</v>
       </c>
       <c r="O175" s="1">
         <v>0.09</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="B176" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C176" s="1">
         <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.328</v>
+        <v>98.315</v>
       </c>
       <c r="E176" s="1">
         <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>200000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-3344.0</v>
+        <v>-3370.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.672</v>
+        <v>-1.685</v>
       </c>
       <c r="K176">
-        <v>3.92</v>
+        <v>4.16</v>
       </c>
       <c r="L176" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="M176" s="1">
-        <v>196656.0</v>
+        <v>196630.0</v>
       </c>
       <c r="N176" s="1">
-        <v>204503.95</v>
+        <v>204943.7</v>
       </c>
       <c r="O176" s="1">
         <v>0.12</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="B177" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C177" s="1">
         <v>500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.069</v>
+        <v>97.544</v>
       </c>
       <c r="E177" s="1">
         <v>97.673</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>488365.0</v>
       </c>
       <c r="I177" s="1">
-        <v>1980.0</v>
+        <v>-645.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.40543445988144</v>
+        <v>-0.13207334677956</v>
       </c>
       <c r="K177">
-        <v>3.37</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.06</v>
+      </c>
+      <c r="L177">
+        <v>287.67</v>
       </c>
       <c r="M177" s="1">
-        <v>490345.0</v>
+        <v>487720.0</v>
       </c>
       <c r="N177" s="1">
-        <v>507173.77</v>
+        <v>488007.67</v>
       </c>
       <c r="O177" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="B178" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C178" s="1">
-        <v>300000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.05</v>
+        <v>98.062</v>
       </c>
       <c r="E178" s="1">
-        <v>100.43970333</v>
+        <v>101.02690244</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>301319.11</v>
+        <v>165684.12</v>
       </c>
       <c r="I178" s="1">
-        <v>-1169.11</v>
+        <v>-4862.44</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.38799729628831</v>
+        <v>-2.9347652629594</v>
       </c>
       <c r="K178">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>340.32</v>
+        <v>2.58</v>
+      </c>
+      <c r="L178" t="s">
+        <v>395</v>
       </c>
       <c r="M178" s="1">
-        <v>300150.0</v>
+        <v>160821.68</v>
       </c>
       <c r="N178" s="1">
-        <v>300490.32</v>
+        <v>165048.77</v>
       </c>
       <c r="O178" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B179" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C179" s="1">
-        <v>164000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.925</v>
+        <v>89.857</v>
       </c>
       <c r="E179" s="1">
-        <v>101.02690244</v>
+        <v>87.83432134</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>165684.12</v>
+        <v>341675.51</v>
       </c>
       <c r="I179" s="1">
-        <v>-3447.12</v>
+        <v>7868.22</v>
       </c>
       <c r="J179" s="1">
-        <v>-2.0805373502301</v>
+        <v>2.3028340544513</v>
       </c>
       <c r="K179">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>162237.0</v>
+        <v>349543.73</v>
       </c>
       <c r="N179" s="1">
-        <v>166169.52</v>
+        <v>349543.73</v>
       </c>
       <c r="O179" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B180" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="C180" s="1">
-        <v>387000.0</v>
+        <v>1731000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>90.147</v>
+        <v>59.095</v>
       </c>
       <c r="E180" s="1">
-        <v>87.82281395</v>
+        <v>70.45329232</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>339874.29</v>
+        <v>1219546.49</v>
       </c>
       <c r="I180" s="1">
-        <v>8994.6</v>
+        <v>-196612.04</v>
       </c>
       <c r="J180" s="1">
-        <v>2.646449073862</v>
+        <v>-16.121733907823</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>348868.89</v>
+        <v>1022934.45</v>
       </c>
       <c r="N180" s="1">
-        <v>348868.89</v>
+        <v>1022934.45</v>
       </c>
       <c r="O180" s="1">
-        <v>0.2</v>
+        <v>0.58</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B181" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="C181" s="1">
-        <v>1635000.0</v>
+        <v>254600.0</v>
       </c>
       <c r="D181" s="1">
-        <v>59.71</v>
+        <v>97.058</v>
       </c>
       <c r="E181" s="1">
-        <v>71.0666526</v>
+        <v>99.58927337</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1161939.77</v>
+        <v>253554.29</v>
       </c>
       <c r="I181" s="1">
-        <v>-185681.27</v>
+        <v>-6444.62</v>
       </c>
       <c r="J181" s="1">
-        <v>-15.98028355635</v>
+        <v>-2.5417120727873</v>
       </c>
       <c r="K181">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.71</v>
+      </c>
+      <c r="L181" t="s">
+        <v>402</v>
       </c>
       <c r="M181" s="1">
-        <v>976258.5</v>
+        <v>247109.67</v>
       </c>
       <c r="N181" s="1">
-        <v>976258.5</v>
+        <v>248920.47</v>
       </c>
       <c r="O181" s="1">
-        <v>0.55</v>
+        <v>0.14</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B182" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C182" s="1">
-        <v>253500.0</v>
+        <v>473000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>97.997</v>
+        <v>88.331</v>
       </c>
       <c r="E182" s="1">
-        <v>99.596</v>
+        <v>98.844</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>252475.86</v>
+        <v>467532.12</v>
       </c>
       <c r="I182" s="1">
-        <v>-4053.47</v>
+        <v>-49726.49</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.6054881444903</v>
+        <v>-10.635951600502</v>
       </c>
       <c r="K182">
-        <v>0.55</v>
+        <v>0.84</v>
       </c>
       <c r="L182" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="M182" s="1">
-        <v>248422.39</v>
+        <v>417805.63</v>
       </c>
       <c r="N182" s="1">
-        <v>249815.6</v>
+        <v>421796.97</v>
       </c>
       <c r="O182" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B183" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C183" s="1">
-        <v>473000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>88.738</v>
+        <v>88.592</v>
       </c>
       <c r="E183" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>467532.12</v>
+        <v>110419.9</v>
       </c>
       <c r="I183" s="1">
-        <v>-47801.38</v>
+        <v>5635.62</v>
       </c>
       <c r="J183" s="1">
-        <v>-10.224191655538</v>
+        <v>5.1038082809349</v>
       </c>
       <c r="K183">
-        <v>0.77</v>
+        <v>1.61</v>
       </c>
       <c r="L183" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="M183" s="1">
-        <v>419730.74</v>
+        <v>116055.52</v>
       </c>
       <c r="N183" s="1">
-        <v>423365.71</v>
+        <v>118161.84</v>
       </c>
       <c r="O183" s="1">
-        <v>0.24</v>
+        <v>0.07</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B184" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="C184" s="1">
-        <v>131000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>88.914</v>
+        <v>91.304</v>
       </c>
       <c r="E184" s="1">
-        <v>84.29</v>
+        <v>91.61</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>110419.9</v>
+        <v>183220.0</v>
       </c>
       <c r="I184" s="1">
-        <v>6057.44</v>
+        <v>-612.0</v>
       </c>
       <c r="J184" s="1">
-        <v>5.4858227547752</v>
+        <v>-0.33402466979587</v>
       </c>
       <c r="K184">
-        <v>1.51</v>
+        <v>0.66</v>
       </c>
       <c r="L184" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="M184" s="1">
-        <v>116477.34</v>
+        <v>182608.0</v>
       </c>
       <c r="N184" s="1">
-        <v>118449.07</v>
+        <v>183934.03</v>
       </c>
       <c r="O184" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B185" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C185" s="1">
         <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>103.56</v>
+        <v>103.334</v>
       </c>
       <c r="E185" s="1">
         <v>105.76</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>211520.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-4400.0</v>
+        <v>-4852.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.0801815431165</v>
+        <v>-2.2938729198185</v>
       </c>
       <c r="K185">
-        <v>1.07</v>
+        <v>1.34</v>
       </c>
       <c r="L185" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="M185" s="1">
-        <v>207120.0</v>
+        <v>206668.0</v>
       </c>
       <c r="N185" s="1">
-        <v>209256.99</v>
+        <v>209339.23</v>
       </c>
       <c r="O185" s="1">
         <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="B186" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="C186" s="1">
         <v>264000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.95</v>
+        <v>99.599</v>
       </c>
       <c r="E186" s="1">
         <v>99.607</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>262962.48</v>
       </c>
       <c r="I186" s="1">
-        <v>905.52</v>
+        <v>-21.12</v>
       </c>
       <c r="J186" s="1">
-        <v>0.34435330850241</v>
+        <v>-0.0080315640467035</v>
       </c>
       <c r="K186">
-        <v>0.91</v>
+        <v>1.09</v>
       </c>
       <c r="L186" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="M186" s="1">
-        <v>263868.0</v>
+        <v>262941.36</v>
       </c>
       <c r="N186" s="1">
-        <v>266260.27</v>
+        <v>265821.85</v>
       </c>
       <c r="O186" s="1">
         <v>0.15</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="B187" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C187" s="1">
         <v>200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.009</v>
+        <v>98.643</v>
       </c>
       <c r="E187" s="1">
         <v>99.991</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>199982.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1964.0</v>
+        <v>-2696.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.98208838795492</v>
+        <v>-1.3481213309198</v>
       </c>
       <c r="K187">
-        <v>3.07</v>
+        <v>3.26</v>
       </c>
       <c r="L187" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="M187" s="1">
-        <v>198018.0</v>
+        <v>197286.0</v>
       </c>
       <c r="N187" s="1">
-        <v>204154.99</v>
+        <v>203806.55</v>
       </c>
       <c r="O187" s="1">
         <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B188" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C188" s="1">
         <v>300000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.075</v>
+        <v>99.529</v>
       </c>
       <c r="E188" s="1">
         <v>99.834</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>299502.0</v>
       </c>
       <c r="I188" s="1">
-        <v>723.0</v>
+        <v>-915.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.24140072520384</v>
+        <v>-0.30550714185548</v>
       </c>
       <c r="K188">
-        <v>0.08</v>
+        <v>0.31</v>
       </c>
       <c r="L188">
-        <v>244.52</v>
+        <v>943.15</v>
       </c>
       <c r="M188" s="1">
-        <v>300225.0</v>
+        <v>298587.0</v>
       </c>
       <c r="N188" s="1">
-        <v>300469.52</v>
+        <v>299530.15</v>
       </c>
       <c r="O188" s="1">
         <v>0.17</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B189" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C189" s="1">
         <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>94.413</v>
+        <v>94.325</v>
       </c>
       <c r="E189" s="1">
         <v>91.473</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>274419.0</v>
       </c>
       <c r="I189" s="1">
-        <v>8820.0</v>
+        <v>8556.0</v>
       </c>
       <c r="J189" s="1">
-        <v>3.2140631661802</v>
+        <v>3.1178599149476</v>
       </c>
       <c r="K189">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="L189" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="M189" s="1">
-        <v>283239.0</v>
+        <v>282975.0</v>
       </c>
       <c r="N189" s="1">
-        <v>284497.52</v>
+        <v>284328.86</v>
       </c>
       <c r="O189" s="1">
         <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B190" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1">
         <v>498000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>88.772</v>
+        <v>88.498</v>
       </c>
       <c r="E190" s="1">
         <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>498000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-55915.44</v>
+        <v>-57279.96</v>
       </c>
       <c r="J190" s="1">
-        <v>-11.228</v>
+        <v>-11.502</v>
       </c>
       <c r="K190">
-        <v>1.03</v>
+        <v>1.09</v>
       </c>
       <c r="L190" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="M190" s="1">
-        <v>442084.56</v>
+        <v>440720.04</v>
       </c>
       <c r="N190" s="1">
-        <v>447196.63</v>
+        <v>446132.82</v>
       </c>
       <c r="O190" s="1">
         <v>0.25</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B191" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="C191" s="1">
         <v>299000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.867</v>
+        <v>99.606</v>
       </c>
       <c r="E191" s="1">
         <v>99.298</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>296901.02</v>
       </c>
       <c r="I191" s="1">
-        <v>1701.31</v>
+        <v>920.92</v>
       </c>
       <c r="J191" s="1">
-        <v>0.57302261878386</v>
+        <v>0.31017744566859</v>
       </c>
       <c r="K191">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>857.07</v>
+        <v>0.5</v>
+      </c>
+      <c r="L191" t="s">
+        <v>431</v>
       </c>
       <c r="M191" s="1">
-        <v>298602.33</v>
+        <v>297821.94</v>
       </c>
       <c r="N191" s="1">
-        <v>299459.4</v>
+        <v>299313.87</v>
       </c>
       <c r="O191" s="1">
         <v>0.17</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="B192" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C192" s="1">
         <v>261000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.724</v>
+        <v>98.335</v>
       </c>
       <c r="E192" s="1">
         <v>99.459</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>259587.99</v>
       </c>
       <c r="I192" s="1">
-        <v>-1918.35</v>
+        <v>-2933.64</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.73899797906675</v>
+        <v>-1.1301139162871</v>
       </c>
       <c r="K192">
-        <v>0.98</v>
+        <v>1.16</v>
       </c>
       <c r="L192" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="M192" s="1">
-        <v>257669.64</v>
+        <v>256654.35</v>
       </c>
       <c r="N192" s="1">
-        <v>260226.01</v>
+        <v>259675.51</v>
       </c>
       <c r="O192" s="1">
         <v>0.15</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B193" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C193" s="1">
         <v>300000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.047</v>
+        <v>97.644</v>
       </c>
       <c r="E193" s="1">
         <v>99.292</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>297876.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-3735.0</v>
+        <v>-4944.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.2538774523627</v>
+        <v>-1.6597510373444</v>
       </c>
       <c r="K193">
-        <v>0.94</v>
+        <v>1.13</v>
       </c>
       <c r="L193" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="M193" s="1">
-        <v>294141.0</v>
+        <v>292932.0</v>
       </c>
       <c r="N193" s="1">
-        <v>296960.18</v>
+        <v>296326.52</v>
       </c>
       <c r="O193" s="1">
         <v>0.17</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="B194" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C194" s="1">
         <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>103.592</v>
+        <v>103.04</v>
       </c>
       <c r="E194" s="1">
         <v>105.478</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>105478.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-1886.0</v>
+        <v>-2438.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.7880505887484</v>
+        <v>-2.311382468382</v>
       </c>
       <c r="K194">
-        <v>4.54</v>
+        <v>4.81</v>
       </c>
       <c r="L194" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="M194" s="1">
-        <v>103592.0</v>
+        <v>103040.0</v>
       </c>
       <c r="N194" s="1">
-        <v>108129.01</v>
+        <v>107849.5</v>
       </c>
       <c r="O194" s="1">
         <v>0.06</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="B195" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="C195" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.127</v>
+        <v>98.428</v>
       </c>
       <c r="E195" s="1">
-        <v>99.74</v>
+        <v>99.933</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>99740.0</v>
+        <v>499665.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-1613.0</v>
+        <v>-7525.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.617204732304</v>
+        <v>-1.5060090260475</v>
       </c>
       <c r="K195">
-        <v>2.21</v>
+        <v>0.81</v>
       </c>
       <c r="L195" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="M195" s="1">
-        <v>98127.0</v>
+        <v>492140.0</v>
       </c>
       <c r="N195" s="1">
-        <v>100336.93</v>
+        <v>496208.49</v>
       </c>
       <c r="O195" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="B196" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C196" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.763</v>
+        <v>99.16</v>
       </c>
       <c r="E196" s="1">
-        <v>99.933</v>
+        <v>100.91</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>499665.0</v>
+        <v>302730.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-5850.0</v>
+        <v>-5250.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.1707844255651</v>
+        <v>-1.7342186106431</v>
       </c>
       <c r="K196">
-        <v>0.63</v>
+        <v>3.29</v>
       </c>
       <c r="L196" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="M196" s="1">
-        <v>493815.0</v>
+        <v>297480.0</v>
       </c>
       <c r="N196" s="1">
-        <v>496958.84</v>
+        <v>307355.34</v>
       </c>
       <c r="O196" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="B197" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C197" s="1">
-        <v>300000.0</v>
+        <v>187052.98</v>
       </c>
       <c r="D197" s="1">
-        <v>99.501</v>
+        <v>95.965</v>
       </c>
       <c r="E197" s="1">
-        <v>100.91</v>
+        <v>97.25354817</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>302730.0</v>
+        <v>181915.66</v>
       </c>
       <c r="I197" s="1">
-        <v>-4227.0</v>
+        <v>-2410.27</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.3962937270835</v>
+        <v>-1.3249381609038</v>
       </c>
       <c r="K197">
-        <v>3.11</v>
+        <v>0.73</v>
       </c>
       <c r="L197" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="M197" s="1">
-        <v>298503.0</v>
+        <v>179505.39</v>
       </c>
       <c r="N197" s="1">
-        <v>307823.55</v>
+        <v>180862.42</v>
       </c>
       <c r="O197" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B198" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C198" s="1">
-        <v>982132.71</v>
+        <v>1237543.54</v>
       </c>
       <c r="D198" s="1">
-        <v>89.225</v>
+        <v>96.59</v>
       </c>
       <c r="E198" s="1">
-        <v>89.86337905</v>
+        <v>104.96458816</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>882577.64</v>
+        <v>1298982.48</v>
       </c>
       <c r="I198" s="1">
-        <v>-6269.73</v>
+        <v>-103639.18</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.71038849341345</v>
+        <v>-7.9784894404426</v>
       </c>
       <c r="K198">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>836.83</v>
+        <v>2.72</v>
+      </c>
+      <c r="L198" t="s">
+        <v>452</v>
       </c>
       <c r="M198" s="1">
-        <v>876307.91</v>
+        <v>1195343.3</v>
       </c>
       <c r="N198" s="1">
-        <v>877144.74</v>
+        <v>1229011.27</v>
       </c>
       <c r="O198" s="1">
-        <v>0.49</v>
+        <v>0.69</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B199" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C199" s="1">
-        <v>187052.98</v>
+        <v>986377.0</v>
       </c>
       <c r="D199" s="1">
-        <v>96.163</v>
+        <v>99.614</v>
       </c>
       <c r="E199" s="1">
-        <v>97.25354817</v>
+        <v>99.90671113</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>181915.66</v>
+        <v>985456.82</v>
       </c>
       <c r="I199" s="1">
-        <v>-2039.91</v>
+        <v>-2887.24</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.1213493109939</v>
+        <v>-0.29298493261227</v>
       </c>
       <c r="K199">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.0</v>
+      </c>
+      <c r="L199">
+        <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>179875.75</v>
+        <v>982569.58</v>
       </c>
       <c r="N199" s="1">
-        <v>181150.79</v>
+        <v>982569.58</v>
       </c>
       <c r="O199" s="1">
-        <v>0.1</v>
+        <v>0.55</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B200" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C200" s="1">
-        <v>1232220.54</v>
+        <v>1404616.82</v>
       </c>
       <c r="D200" s="1">
-        <v>97.427</v>
+        <v>101.906</v>
       </c>
       <c r="E200" s="1">
-        <v>104.9969245</v>
+        <v>124.78504351</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>1293793.67</v>
+        <v>1752751.71</v>
       </c>
       <c r="I200" s="1">
-        <v>-93278.16</v>
+        <v>-321362.9</v>
       </c>
       <c r="J200" s="1">
-        <v>-7.2096627277516</v>
+        <v>-18.334764597092</v>
       </c>
       <c r="K200">
-        <v>2.56</v>
+        <v>0.61</v>
       </c>
       <c r="L200" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="M200" s="1">
-        <v>1200515.51</v>
+        <v>1431388.81</v>
       </c>
       <c r="N200" s="1">
-        <v>1232013.09</v>
+        <v>1439893.48</v>
       </c>
       <c r="O200" s="1">
-        <v>0.69</v>
+        <v>0.81</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B201" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C201" s="1">
-        <v>1398573.82</v>
+        <v>243000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>103.16</v>
+        <v>97.405</v>
       </c>
       <c r="E201" s="1">
-        <v>124.87696502</v>
+        <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>1746496.54</v>
+        <v>243000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-303727.78</v>
+        <v>-6305.85</v>
       </c>
       <c r="J201" s="1">
-        <v>-17.390688904543</v>
+        <v>-2.595</v>
       </c>
       <c r="K201">
-        <v>0.37</v>
+        <v>1.75</v>
       </c>
       <c r="L201" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="M201" s="1">
-        <v>1442768.76</v>
+        <v>236694.15</v>
       </c>
       <c r="N201" s="1">
-        <v>1447979.88</v>
+        <v>240948.11</v>
       </c>
       <c r="O201" s="1">
-        <v>0.81</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B202" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C202" s="1">
-        <v>243000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>98.112</v>
+        <v>104.581</v>
       </c>
       <c r="E202" s="1">
-        <v>100.0</v>
+        <v>99.922</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>243000.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-4587.84</v>
+        <v>9318.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.888</v>
+        <v>4.6626368567483</v>
       </c>
       <c r="K202">
-        <v>1.57</v>
+        <v>2.43</v>
       </c>
       <c r="L202" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="M202" s="1">
-        <v>238412.16</v>
+        <v>209162.0</v>
       </c>
       <c r="N202" s="1">
-        <v>242218.34</v>
+        <v>214029.12</v>
       </c>
       <c r="O202" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B203" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C203" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>104.995</v>
+        <v>98.458</v>
       </c>
       <c r="E203" s="1">
-        <v>99.922</v>
+        <v>100.028</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>199844.0</v>
+        <v>300084.0</v>
       </c>
       <c r="I203" s="1">
-        <v>10146.0</v>
+        <v>-4710.0</v>
       </c>
       <c r="J203" s="1">
-        <v>5.0769600288225</v>
+        <v>-1.5695605230535</v>
       </c>
       <c r="K203">
-        <v>2.17</v>
+        <v>1.24</v>
       </c>
       <c r="L203" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="M203" s="1">
-        <v>209990.0</v>
+        <v>295374.0</v>
       </c>
       <c r="N203" s="1">
-        <v>214336.58</v>
+        <v>299101.82</v>
       </c>
       <c r="O203" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B204" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C204" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.751</v>
+        <v>104.684</v>
       </c>
       <c r="E204" s="1">
-        <v>100.028</v>
+        <v>107.84</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>300084.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-3831.0</v>
+        <v>-6312.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.2766425400888</v>
+        <v>-2.9265578635015</v>
       </c>
       <c r="K204">
-        <v>1.04</v>
+        <v>2.41</v>
       </c>
       <c r="L204" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="M204" s="1">
-        <v>296253.0</v>
+        <v>209368.0</v>
       </c>
       <c r="N204" s="1">
-        <v>299359.52</v>
+        <v>214183.07</v>
       </c>
       <c r="O204" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B205" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>105.439</v>
+        <v>99.71</v>
       </c>
       <c r="E205" s="1">
-        <v>107.84</v>
+        <v>100.34</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>215680.0</v>
+        <v>301020.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-4802.0</v>
+        <v>-1890.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.2264465875371</v>
+        <v>-0.62786525812238</v>
       </c>
       <c r="K205">
-        <v>2.15</v>
+        <v>1.3</v>
       </c>
       <c r="L205" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="M205" s="1">
-        <v>210878.0</v>
+        <v>299130.0</v>
       </c>
       <c r="N205" s="1">
-        <v>215172.52</v>
+        <v>303042.33</v>
       </c>
       <c r="O205" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B206" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C206" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>103.282</v>
+        <v>97.351</v>
       </c>
       <c r="E206" s="1">
-        <v>105.68</v>
+        <v>99.528</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>317040.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I206" s="1">
-        <v>-7194.0</v>
+        <v>-5203.03</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.2691143073429</v>
+        <v>-2.1873241700828</v>
       </c>
       <c r="K206">
-        <v>0.73</v>
+        <v>1.69</v>
       </c>
       <c r="L206" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="M206" s="1">
-        <v>309846.0</v>
+        <v>232668.89</v>
       </c>
       <c r="N206" s="1">
-        <v>312050.79</v>
+        <v>236713.06</v>
       </c>
       <c r="O206" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B207" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="C207" s="1">
-        <v>239000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D207" s="1">
-        <v>98.051</v>
+        <v>105.184</v>
       </c>
       <c r="E207" s="1">
-        <v>99.528</v>
+        <v>136.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>237871.92</v>
+        <v>0.34</v>
       </c>
       <c r="I207" s="1">
-        <v>-3530.03</v>
+        <v>-0.08</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.4840045012459</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K207">
-        <v>1.51</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>0.0</v>
+      </c>
+      <c r="L207">
+        <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>234341.89</v>
+        <v>0.26</v>
       </c>
       <c r="N207" s="1">
-        <v>237944.08</v>
+        <v>0.26</v>
       </c>
       <c r="O207" s="1">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="B208" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="C208" s="1">
-        <v>0.25</v>
+        <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>105.611</v>
+        <v>96.788</v>
       </c>
       <c r="E208" s="1">
-        <v>136.0</v>
+        <v>99.46</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>0.34</v>
+        <v>298380.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-0.08</v>
+        <v>-8016.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-23.529411764706</v>
+        <v>-2.6865071385482</v>
       </c>
       <c r="K208">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>2.13</v>
+      </c>
+      <c r="L208" t="s">
+        <v>480</v>
       </c>
       <c r="M208" s="1">
-        <v>0.26</v>
+        <v>290364.0</v>
       </c>
       <c r="N208" s="1">
-        <v>0.27</v>
+        <v>296744.14</v>
       </c>
       <c r="O208" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="B209" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C209" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>97.452</v>
+        <v>97.647</v>
       </c>
       <c r="E209" s="1">
-        <v>99.46</v>
+        <v>100.45</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>298380.0</v>
+        <v>200900.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-6024.0</v>
+        <v>-5606.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-2.0189020711844</v>
+        <v>-2.7904430064709</v>
       </c>
       <c r="K209">
-        <v>1.94</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>0.05</v>
+      </c>
+      <c r="L209">
+        <v>106.16</v>
       </c>
       <c r="M209" s="1">
-        <v>292356.0</v>
+        <v>195294.0</v>
       </c>
       <c r="N209" s="1">
-        <v>298181.34</v>
+        <v>195400.16</v>
       </c>
       <c r="O209" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="B210" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="C210" s="1">
         <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>97.82</v>
+        <v>94.89</v>
       </c>
       <c r="E210" s="1">
-        <v>100.45</v>
+        <v>99.077</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>200900.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-5260.0</v>
+        <v>-8374.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-2.6182180189149</v>
+        <v>-4.2260060357096</v>
       </c>
       <c r="K210">
-        <v>1.76</v>
+        <v>2.26</v>
       </c>
       <c r="L210" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="M210" s="1">
-        <v>195640.0</v>
+        <v>189780.0</v>
       </c>
       <c r="N210" s="1">
-        <v>199164.66</v>
+        <v>194306.03</v>
       </c>
       <c r="O210" s="1">
         <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="B211" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>95.599</v>
+        <v>93.548</v>
       </c>
       <c r="E211" s="1">
-        <v>99.077</v>
+        <v>92.4806</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>198154.0</v>
+        <v>277441.8</v>
       </c>
       <c r="I211" s="1">
-        <v>-6956.0</v>
+        <v>3202.2</v>
       </c>
       <c r="J211" s="1">
-        <v>-3.5104010012415</v>
+        <v>1.1541880134861</v>
       </c>
       <c r="K211">
-        <v>2.07</v>
+        <v>0.58</v>
       </c>
       <c r="L211" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="M211" s="1">
-        <v>191198.0</v>
+        <v>280644.0</v>
       </c>
       <c r="N211" s="1">
-        <v>195340.47</v>
+        <v>282398.79</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B212" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="C212" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>93.625</v>
+        <v>102.566</v>
       </c>
       <c r="E212" s="1">
-        <v>92.4806</v>
+        <v>99.953</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>277441.8</v>
+        <v>238887.67</v>
       </c>
       <c r="I212" s="1">
-        <v>3433.2</v>
+        <v>6245.07</v>
       </c>
       <c r="J212" s="1">
-        <v>1.2374487189746</v>
+        <v>2.6142286874831</v>
       </c>
       <c r="K212">
-        <v>0.54</v>
+        <v>0.69</v>
       </c>
       <c r="L212" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="M212" s="1">
-        <v>280875.0</v>
+        <v>245132.74</v>
       </c>
       <c r="N212" s="1">
-        <v>282485.96</v>
+        <v>246781.19</v>
       </c>
       <c r="O212" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B213" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="C213" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>103.319</v>
+        <v>102.847</v>
       </c>
       <c r="E213" s="1">
-        <v>99.953</v>
+        <v>99.961</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>238887.67</v>
+        <v>99961.0</v>
       </c>
       <c r="I213" s="1">
-        <v>8044.74</v>
+        <v>2886.0</v>
       </c>
       <c r="J213" s="1">
-        <v>3.367582763899</v>
+        <v>2.8871259791319</v>
       </c>
       <c r="K213">
-        <v>0.43</v>
+        <v>4.1</v>
       </c>
       <c r="L213" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="M213" s="1">
-        <v>246932.41</v>
+        <v>102847.0</v>
       </c>
       <c r="N213" s="1">
-        <v>247958.8</v>
+        <v>106947.34</v>
       </c>
       <c r="O213" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="B214" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.608</v>
+        <v>100.782</v>
       </c>
       <c r="E214" s="1">
-        <v>99.961</v>
+        <v>99.943</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99961.0</v>
+        <v>213878.02</v>
       </c>
       <c r="I214" s="1">
-        <v>3647.0</v>
+        <v>1795.46</v>
       </c>
       <c r="J214" s="1">
-        <v>3.6484228849251</v>
+        <v>0.83947850274657</v>
       </c>
       <c r="K214">
-        <v>3.83</v>
+        <v>0.53</v>
       </c>
       <c r="L214" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="M214" s="1">
-        <v>103608.0</v>
+        <v>215673.48</v>
       </c>
       <c r="N214" s="1">
-        <v>107441.22</v>
+        <v>216799.18</v>
       </c>
       <c r="O214" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B215" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C215" s="1">
-        <v>214000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>101.491</v>
+        <v>97.083</v>
       </c>
       <c r="E215" s="1">
-        <v>99.943</v>
+        <v>99.702</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>213878.02</v>
+        <v>192424.86</v>
       </c>
       <c r="I215" s="1">
-        <v>3312.72</v>
+        <v>-5054.67</v>
       </c>
       <c r="J215" s="1">
-        <v>1.548882863232</v>
+        <v>-2.6268279472829</v>
       </c>
       <c r="K215">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>656.66</v>
+        <v>2.09</v>
+      </c>
+      <c r="L215" t="s">
+        <v>500</v>
       </c>
       <c r="M215" s="1">
-        <v>217190.74</v>
+        <v>187370.19</v>
       </c>
       <c r="N215" s="1">
-        <v>217847.4</v>
+        <v>191408.65</v>
       </c>
       <c r="O215" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B216" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="C216" s="1">
-        <v>193000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>97.747</v>
+        <v>100.896</v>
       </c>
       <c r="E216" s="1">
-        <v>99.702</v>
+        <v>99.611</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>192424.86</v>
+        <v>199222.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-3773.15</v>
+        <v>2570.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-1.960843313073</v>
+        <v>1.290018170684</v>
       </c>
       <c r="K216">
-        <v>1.91</v>
+        <v>3.36</v>
       </c>
       <c r="L216" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="M216" s="1">
-        <v>188651.71</v>
+        <v>201792.0</v>
       </c>
       <c r="N216" s="1">
-        <v>192346.47</v>
+        <v>208520.77</v>
       </c>
       <c r="O216" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="B217" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="C217" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>96.584</v>
+        <v>98.303</v>
       </c>
       <c r="E217" s="1">
-        <v>99.3</v>
+        <v>99.438</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>99300.0</v>
+        <v>298314.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-2716.0</v>
+        <v>-3405.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-2.7351460221551</v>
+        <v>-1.1414147509001</v>
       </c>
       <c r="K217">
-        <v>2.09</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>0.03</v>
+      </c>
+      <c r="L217">
+        <v>77.05</v>
       </c>
       <c r="M217" s="1">
-        <v>96584.0</v>
+        <v>294909.0</v>
       </c>
       <c r="N217" s="1">
-        <v>98675.1</v>
+        <v>294986.05</v>
       </c>
       <c r="O217" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="B218" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="C218" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>101.277</v>
+        <v>99.085</v>
       </c>
       <c r="E218" s="1">
-        <v>99.611</v>
+        <v>101.06225</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>199222.0</v>
+        <v>303186.75</v>
       </c>
       <c r="I218" s="1">
-        <v>3332.0</v>
+        <v>-5931.75</v>
       </c>
       <c r="J218" s="1">
-        <v>1.6725060485288</v>
+        <v>-1.9564674247803</v>
       </c>
       <c r="K218">
-        <v>3.15</v>
+        <v>4.08</v>
       </c>
       <c r="L218" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="M218" s="1">
-        <v>202554.0</v>
+        <v>297255.0</v>
       </c>
       <c r="N218" s="1">
-        <v>208844.41</v>
+        <v>309494.38</v>
       </c>
       <c r="O218" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="B219" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="C219" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>98.986</v>
+        <v>103.176</v>
       </c>
       <c r="E219" s="1">
-        <v>99.438</v>
+        <v>102.716</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>298314.0</v>
+        <v>205432.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1356.0</v>
+        <v>920.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.45455459683421</v>
+        <v>0.44783675376767</v>
       </c>
       <c r="K219">
-        <v>2.98</v>
+        <v>4.41</v>
       </c>
       <c r="L219" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="M219" s="1">
-        <v>296958.0</v>
+        <v>206352.0</v>
       </c>
       <c r="N219" s="1">
-        <v>305896.36</v>
+        <v>215171.18</v>
       </c>
       <c r="O219" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="B220" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C220" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.056</v>
+        <v>100.897</v>
       </c>
       <c r="E220" s="1">
-        <v>101.06225</v>
+        <v>98.6</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>303186.75</v>
+        <v>591600.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-3018.75</v>
+        <v>13782.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.99567345868512</v>
+        <v>2.3296146044625</v>
       </c>
       <c r="K220">
-        <v>3.85</v>
+        <v>0.41</v>
       </c>
       <c r="L220" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="M220" s="1">
-        <v>300168.0</v>
+        <v>605382.0</v>
       </c>
       <c r="N220" s="1">
-        <v>311729.3</v>
+        <v>607827.21</v>
       </c>
       <c r="O220" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B221" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="C221" s="1">
         <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>103.876</v>
+        <v>102.558</v>
       </c>
       <c r="E221" s="1">
-        <v>102.716</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>205432.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>2320.0</v>
+        <v>5116.0</v>
       </c>
       <c r="J221" s="1">
-        <v>1.1293274660228</v>
+        <v>2.558</v>
       </c>
       <c r="K221">
-        <v>4.16</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.05</v>
+      </c>
+      <c r="L221">
+        <v>105.42</v>
       </c>
       <c r="M221" s="1">
-        <v>207752.0</v>
+        <v>205116.0</v>
       </c>
       <c r="N221" s="1">
-        <v>216064.33</v>
+        <v>205221.42</v>
       </c>
       <c r="O221" s="1">
         <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="B222" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="C222" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>101.34</v>
+        <v>105.966</v>
       </c>
       <c r="E222" s="1">
-        <v>98.6</v>
+        <v>109.3</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>591600.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I222" s="1">
-        <v>16440.0</v>
+        <v>-6668.0</v>
       </c>
       <c r="J222" s="1">
-        <v>2.7789046653144</v>
+        <v>-3.0503202195791</v>
       </c>
       <c r="K222">
-        <v>0.17</v>
+        <v>1.67</v>
       </c>
       <c r="L222" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="M222" s="1">
-        <v>608040.0</v>
+        <v>211932.0</v>
       </c>
       <c r="N222" s="1">
-        <v>609046.85</v>
+        <v>215268.99</v>
       </c>
       <c r="O222" s="1">
-        <v>0.34</v>
+        <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="B223" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>102.768</v>
+        <v>98.364</v>
       </c>
       <c r="E223" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>200000.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I223" s="1">
-        <v>5536.0</v>
+        <v>-2976.0</v>
       </c>
       <c r="J223" s="1">
-        <v>2.768</v>
+        <v>-1.4902055041461</v>
       </c>
       <c r="K223">
-        <v>4.6</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>0.21</v>
+      </c>
+      <c r="L223">
+        <v>416.44</v>
       </c>
       <c r="M223" s="1">
-        <v>205536.0</v>
+        <v>196728.0</v>
       </c>
       <c r="N223" s="1">
-        <v>214734.3</v>
+        <v>197144.44</v>
       </c>
       <c r="O223" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="B224" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="C224" s="1">
         <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>106.631</v>
+        <v>99.444</v>
       </c>
       <c r="E224" s="1">
-        <v>109.3</v>
+        <v>99.653</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>218600.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-5338.0</v>
+        <v>-418.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-2.4419030192132</v>
+        <v>-0.20972775531093</v>
       </c>
       <c r="K224">
-        <v>1.38</v>
+        <v>2.2</v>
       </c>
       <c r="L224" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="M224" s="1">
-        <v>213262.0</v>
+        <v>198888.0</v>
       </c>
       <c r="N224" s="1">
-        <v>216023.64</v>
+        <v>203289.37</v>
       </c>
       <c r="O224" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="B225" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="C225" s="1">
-        <v>200000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.145</v>
+        <v>99.576</v>
       </c>
       <c r="E225" s="1">
-        <v>99.852</v>
+        <v>99.934</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>199704.0</v>
+        <v>176883.18</v>
       </c>
       <c r="I225" s="1">
-        <v>-1414.0</v>
+        <v>-633.66</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.70804791090814</v>
+        <v>-0.35823643604779</v>
       </c>
       <c r="K225">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>0.18</v>
+      </c>
+      <c r="L225">
+        <v>315.21</v>
       </c>
       <c r="M225" s="1">
-        <v>198290.0</v>
+        <v>176249.52</v>
       </c>
       <c r="N225" s="1">
-        <v>200240.68</v>
+        <v>176564.73</v>
       </c>
       <c r="O225" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="B226" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.88</v>
+        <v>99.887</v>
       </c>
       <c r="E226" s="1">
-        <v>99.653</v>
+        <v>100.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>199306.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I226" s="1">
-        <v>454.0</v>
+        <v>-113.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0.22779043280182</v>
+        <v>-0.113</v>
       </c>
       <c r="K226">
-        <v>2.02</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.5</v>
+      </c>
+      <c r="L226">
+        <v>497.75</v>
       </c>
       <c r="M226" s="1">
-        <v>199760.0</v>
+        <v>99887.0</v>
       </c>
       <c r="N226" s="1">
-        <v>203791.51</v>
+        <v>100384.75</v>
       </c>
       <c r="O226" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="B227" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="C227" s="1">
-        <v>177000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.958</v>
+        <v>98.779</v>
       </c>
       <c r="E227" s="1">
-        <v>99.934</v>
+        <v>99.589</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>176883.18</v>
+        <v>99589.0</v>
       </c>
       <c r="I227" s="1">
-        <v>42.48</v>
+        <v>-810.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.024015850461304</v>
+        <v>-0.81334283906857</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>0.88</v>
       </c>
       <c r="L227">
-        <v>0.0</v>
+        <v>878.42</v>
       </c>
       <c r="M227" s="1">
-        <v>176925.66</v>
+        <v>98779.0</v>
       </c>
       <c r="N227" s="1">
-        <v>176925.66</v>
+        <v>99657.42</v>
       </c>
       <c r="O227" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="B228" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="C228" s="1">
         <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.822</v>
+        <v>101.691</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>98.769</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>100000.0</v>
+        <v>98769.0</v>
       </c>
       <c r="I228" s="1">
-        <v>822.0</v>
+        <v>2922.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0.822</v>
+        <v>2.9584181271452</v>
       </c>
       <c r="K228">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>290.36</v>
+        <v>2.47</v>
+      </c>
+      <c r="L228" t="s">
+        <v>533</v>
       </c>
       <c r="M228" s="1">
-        <v>100822.0</v>
+        <v>101691.0</v>
       </c>
       <c r="N228" s="1">
-        <v>101112.36</v>
+        <v>104164.63</v>
       </c>
       <c r="O228" s="1">
         <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="B229" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="C229" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.939</v>
+        <v>84.748</v>
       </c>
       <c r="E229" s="1">
-        <v>99.589</v>
+        <v>85.96</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>99589.0</v>
+        <v>343840.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-650.0</v>
+        <v>-4848.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.65268252517848</v>
+        <v>-1.4099581200558</v>
       </c>
       <c r="K229">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>693.49</v>
+        <v>0.53</v>
+      </c>
+      <c r="L229" t="s">
+        <v>536</v>
       </c>
       <c r="M229" s="1">
-        <v>98939.0</v>
+        <v>338992.0</v>
       </c>
       <c r="N229" s="1">
-        <v>99632.49</v>
+        <v>341101.59</v>
       </c>
       <c r="O229" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="B230" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="C230" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>102.782</v>
+        <v>98.8</v>
       </c>
       <c r="E230" s="1">
-        <v>98.769</v>
+        <v>100.65</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>98769.0</v>
+        <v>603900.0</v>
       </c>
       <c r="I230" s="1">
-        <v>4013.0</v>
+        <v>-11100.0</v>
       </c>
       <c r="J230" s="1">
-        <v>4.063015723557</v>
+        <v>-1.8380526577248</v>
       </c>
       <c r="K230">
-        <v>2.26</v>
+        <v>1.02</v>
       </c>
       <c r="L230" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="M230" s="1">
-        <v>102782.0</v>
+        <v>592800.0</v>
       </c>
       <c r="N230" s="1">
-        <v>105043.3</v>
+        <v>598915.07</v>
       </c>
       <c r="O230" s="1">
-        <v>0.06</v>
+        <v>0.34</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="B231" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="C231" s="1">
-        <v>400000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>85.104</v>
+        <v>99.243</v>
       </c>
       <c r="E231" s="1">
-        <v>85.96</v>
+        <v>99.662</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>343840.0</v>
+        <v>134543.7</v>
       </c>
       <c r="I231" s="1">
-        <v>-3424.0</v>
+        <v>-565.65</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.99581200558399</v>
+        <v>-0.42042102305794</v>
       </c>
       <c r="K231">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>0.27</v>
+      </c>
+      <c r="L231">
+        <v>362.0</v>
       </c>
       <c r="M231" s="1">
-        <v>340416.0</v>
+        <v>133978.05</v>
       </c>
       <c r="N231" s="1">
-        <v>342388.6</v>
+        <v>134340.05</v>
       </c>
       <c r="O231" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="B232" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="C232" s="1">
-        <v>600000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.125</v>
+        <v>98.985</v>
       </c>
       <c r="E232" s="1">
-        <v>100.65</v>
+        <v>99.571</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>603900.0</v>
+        <v>115502.36</v>
       </c>
       <c r="I232" s="1">
-        <v>-9150.0</v>
+        <v>-679.76</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.5151515151515</v>
+        <v>-0.58852477126874</v>
       </c>
       <c r="K232">
-        <v>0.85</v>
+        <v>1.73</v>
       </c>
       <c r="L232" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="M232" s="1">
-        <v>594750.0</v>
+        <v>114822.6</v>
       </c>
       <c r="N232" s="1">
-        <v>599878.77</v>
+        <v>116826.38</v>
       </c>
       <c r="O232" s="1">
-        <v>0.34</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="B233" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="C233" s="1">
-        <v>135000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.223</v>
+        <v>98.309</v>
       </c>
       <c r="E233" s="1">
-        <v>99.662</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>134543.7</v>
+        <v>200000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>757.35</v>
+        <v>-3382.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0.56290261082459</v>
+        <v>-1.691</v>
       </c>
       <c r="K233">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>93.85</v>
+        <v>2.19</v>
+      </c>
+      <c r="L233" t="s">
+        <v>547</v>
       </c>
       <c r="M233" s="1">
-        <v>135301.05</v>
+        <v>196618.0</v>
       </c>
       <c r="N233" s="1">
-        <v>135394.9</v>
+        <v>201004.28</v>
       </c>
       <c r="O233" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="B234" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="C234" s="1">
-        <v>116000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.539</v>
+        <v>97.59</v>
       </c>
       <c r="E234" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>115502.36</v>
+        <v>526000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-37.12</v>
+        <v>-12676.6</v>
       </c>
       <c r="J234" s="1">
-        <v>-0.0321378714686</v>
+        <v>-2.41</v>
       </c>
       <c r="K234">
-        <v>1.55</v>
+        <v>1.13</v>
       </c>
       <c r="L234" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="M234" s="1">
-        <v>115465.24</v>
+        <v>513323.4</v>
       </c>
       <c r="N234" s="1">
-        <v>117262.45</v>
+        <v>519286.08</v>
       </c>
       <c r="O234" s="1">
-        <v>0.07</v>
+        <v>0.29</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="B235" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="C235" s="1">
-        <v>200000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.692</v>
+        <v>96.797</v>
       </c>
       <c r="E235" s="1">
         <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>200000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-2616.0</v>
+        <v>-11530.8</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.308</v>
+        <v>-3.203</v>
       </c>
       <c r="K235">
-        <v>1.99</v>
+        <v>2.64</v>
       </c>
       <c r="L235" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="M235" s="1">
-        <v>197384.0</v>
+        <v>348469.2</v>
       </c>
       <c r="N235" s="1">
-        <v>201364.14</v>
+        <v>357989.9</v>
       </c>
       <c r="O235" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="B236" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="C236" s="1">
-        <v>526000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.402</v>
+        <v>97.98</v>
       </c>
       <c r="E236" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>526000.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-8405.48</v>
+        <v>-9760.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.598</v>
+        <v>-2.4297948615814</v>
       </c>
       <c r="K236">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>0.1</v>
+      </c>
+      <c r="L236">
+        <v>397.26</v>
       </c>
       <c r="M236" s="1">
-        <v>517594.52</v>
+        <v>391920.0</v>
       </c>
       <c r="N236" s="1">
-        <v>522563.42</v>
+        <v>392317.26</v>
       </c>
       <c r="O236" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="B237" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="C237" s="1">
-        <v>360000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.736</v>
+        <v>97.493</v>
       </c>
       <c r="E237" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>360000.0</v>
+        <v>297777.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-8150.4</v>
+        <v>-5298.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-2.264</v>
+        <v>-1.7791837515994</v>
       </c>
       <c r="K237">
-        <v>2.44</v>
+        <v>0.93</v>
       </c>
       <c r="L237" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="M237" s="1">
-        <v>351849.6</v>
+        <v>292479.0</v>
       </c>
       <c r="N237" s="1">
-        <v>360635.11</v>
+        <v>295283.79</v>
       </c>
       <c r="O237" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
       <c r="B238" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="C238" s="1">
-        <v>400000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>98.759</v>
+        <v>97.392</v>
       </c>
       <c r="E238" s="1">
-        <v>100.42</v>
+        <v>99.362</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>401680.0</v>
+        <v>236481.56</v>
       </c>
       <c r="I238" s="1">
-        <v>-6644.0</v>
+        <v>-4688.6</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.6540529774945</v>
+        <v>-1.9826493025503</v>
       </c>
       <c r="K238">
-        <v>3.53</v>
+        <v>1.43</v>
       </c>
       <c r="L238" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="M238" s="1">
-        <v>395036.0</v>
+        <v>231792.96</v>
       </c>
       <c r="N238" s="1">
-        <v>409138.74</v>
+        <v>235195.87</v>
       </c>
       <c r="O238" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="B239" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="C239" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.632</v>
+        <v>99.835</v>
       </c>
       <c r="E239" s="1">
-        <v>99.259</v>
+        <v>99.451</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>297777.0</v>
+        <v>397804.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-4881.0</v>
+        <v>1536.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.6391460723965</v>
+        <v>0.38611979768931</v>
       </c>
       <c r="K239">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>0.18</v>
+      </c>
+      <c r="L239">
+        <v>709.59</v>
       </c>
       <c r="M239" s="1">
-        <v>292896.0</v>
+        <v>399340.0</v>
       </c>
       <c r="N239" s="1">
-        <v>294981.62</v>
+        <v>400049.59</v>
       </c>
       <c r="O239" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
       <c r="B240" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="C240" s="1">
-        <v>238000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.029</v>
+        <v>99.416</v>
       </c>
       <c r="E240" s="1">
-        <v>99.362</v>
+        <v>99.821</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>236481.56</v>
+        <v>199642.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-3172.54</v>
+        <v>-810.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.3415591473602</v>
+        <v>-0.40572624998748</v>
       </c>
       <c r="K240">
-        <v>1.26</v>
+        <v>0.61</v>
       </c>
       <c r="L240" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
       <c r="M240" s="1">
-        <v>233309.02</v>
+        <v>198832.0</v>
       </c>
       <c r="N240" s="1">
-        <v>236304.4</v>
+        <v>200042.27</v>
       </c>
       <c r="O240" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="B241" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.486</v>
+        <v>97.675</v>
       </c>
       <c r="E241" s="1">
-        <v>100.4</v>
+        <v>99.228</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>200800.0</v>
+        <v>401873.4</v>
       </c>
       <c r="I241" s="1">
-        <v>172.0</v>
+        <v>-6289.65</v>
       </c>
       <c r="J241" s="1">
-        <v>0.085657370517928</v>
+        <v>-1.5650824364091</v>
       </c>
       <c r="K241">
-        <v>3.42</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.04</v>
+      </c>
+      <c r="L241">
+        <v>159.5</v>
       </c>
       <c r="M241" s="1">
-        <v>200972.0</v>
+        <v>395583.75</v>
       </c>
       <c r="N241" s="1">
-        <v>207808.99</v>
+        <v>395743.25</v>
       </c>
       <c r="O241" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="B242" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="C242" s="1">
         <v>200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.962</v>
+        <v>98.654</v>
       </c>
       <c r="E242" s="1">
-        <v>99.821</v>
+        <v>99.517</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>199642.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I242" s="1">
-        <v>282.0</v>
+        <v>-1726.0</v>
       </c>
       <c r="J242" s="1">
-        <v>0.14125284258823</v>
+        <v>-0.86718852055428</v>
       </c>
       <c r="K242">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>785.62</v>
+        <v>3.09</v>
+      </c>
+      <c r="L242" t="s">
+        <v>571</v>
       </c>
       <c r="M242" s="1">
-        <v>199924.0</v>
+        <v>197308.0</v>
       </c>
       <c r="N242" s="1">
-        <v>200709.62</v>
+        <v>203484.71</v>
       </c>
       <c r="O242" s="1">
         <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
       <c r="B243" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="C243" s="1">
-        <v>405000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.112</v>
+        <v>90.501</v>
       </c>
       <c r="E243" s="1">
-        <v>99.228</v>
+        <v>80.3125</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>401873.4</v>
+        <v>160625.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-4519.8</v>
+        <v>20377.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.1246825492804</v>
+        <v>12.686070038911</v>
       </c>
       <c r="K243">
-        <v>2.76</v>
+        <v>1.3</v>
       </c>
       <c r="L243" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="M243" s="1">
-        <v>397353.6</v>
+        <v>181002.0</v>
       </c>
       <c r="N243" s="1">
-        <v>408518.84</v>
+        <v>183601.32</v>
       </c>
       <c r="O243" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="B244" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.762</v>
+        <v>101.467</v>
       </c>
       <c r="E244" s="1">
-        <v>99.517</v>
+        <v>102.148334</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>199034.0</v>
+        <v>510741.67</v>
       </c>
       <c r="I244" s="1">
-        <v>-1510.0</v>
+        <v>-3406.67</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.75866434880473</v>
+        <v>-0.66700451521804</v>
       </c>
       <c r="K244">
-        <v>2.9</v>
+        <v>1.41</v>
       </c>
       <c r="L244" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="M244" s="1">
-        <v>197524.0</v>
+        <v>507335.0</v>
       </c>
       <c r="N244" s="1">
-        <v>203330.85</v>
+        <v>514394.93</v>
       </c>
       <c r="O244" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="B245" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="C245" s="1">
         <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>90.827</v>
+        <v>100.11</v>
       </c>
       <c r="E245" s="1">
-        <v>80.3125</v>
+        <v>100.275</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>160625.0</v>
+        <v>200550.0</v>
       </c>
       <c r="I245" s="1">
-        <v>21029.0</v>
+        <v>-330.0</v>
       </c>
       <c r="J245" s="1">
-        <v>13.091984435798</v>
+        <v>-0.16454749439043</v>
       </c>
       <c r="K245">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>0.4</v>
+      </c>
+      <c r="L245">
+        <v>790.41</v>
       </c>
       <c r="M245" s="1">
-        <v>181654.0</v>
+        <v>200220.0</v>
       </c>
       <c r="N245" s="1">
-        <v>184047.84</v>
+        <v>201010.41</v>
       </c>
       <c r="O245" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="B246" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="C246" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.998</v>
+        <v>98.116</v>
       </c>
       <c r="E246" s="1">
-        <v>102.14833333</v>
+        <v>100.231</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>612890.0</v>
+        <v>200462.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-902.0</v>
+        <v>-4230.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.14717159686077</v>
+        <v>-2.1101256098413</v>
       </c>
       <c r="K246">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>0.29</v>
+      </c>
+      <c r="L246">
+        <v>575.34</v>
       </c>
       <c r="M246" s="1">
-        <v>611988.0</v>
+        <v>196232.0</v>
       </c>
       <c r="N246" s="1">
-        <v>619185.95</v>
+        <v>196807.34</v>
       </c>
       <c r="O246" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="B247" t="s">
-        <v>593</v>
+        <v>583</v>
       </c>
       <c r="C247" s="1">
         <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.367</v>
+        <v>100.844</v>
       </c>
       <c r="E247" s="1">
-        <v>100.231</v>
+        <v>99.651</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>200462.0</v>
+        <v>199302.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-3728.0</v>
+        <v>2386.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.859704083567</v>
+        <v>1.1971781517496</v>
       </c>
       <c r="K247">
-        <v>0.08</v>
+        <v>0.41</v>
       </c>
       <c r="L247">
-        <v>164.38</v>
+        <v>810.96</v>
       </c>
       <c r="M247" s="1">
-        <v>196734.0</v>
+        <v>201688.0</v>
       </c>
       <c r="N247" s="1">
-        <v>196898.38</v>
+        <v>202498.96</v>
       </c>
       <c r="O247" s="1">
         <v>0.11</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="B248" t="s">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="C248" s="1">
         <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.682</v>
+        <v>101.122</v>
       </c>
       <c r="E248" s="1">
-        <v>99.651</v>
+        <v>100.539</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>199302.0</v>
+        <v>201078.0</v>
       </c>
       <c r="I248" s="1">
-        <v>2062.0</v>
+        <v>1166.0</v>
       </c>
       <c r="J248" s="1">
-        <v>1.0346107916629</v>
+        <v>0.57987447657128</v>
       </c>
       <c r="K248">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>304.11</v>
+        <v>2.6</v>
+      </c>
+      <c r="L248" t="s">
+        <v>586</v>
       </c>
       <c r="M248" s="1">
-        <v>201364.0</v>
+        <v>202244.0</v>
       </c>
       <c r="N248" s="1">
-        <v>201668.11</v>
+        <v>207438.52</v>
       </c>
       <c r="O248" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="B249" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="C249" s="1">
-        <v>200000.0</v>
+        <v>1707344.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.971</v>
+        <v>96.975</v>
       </c>
       <c r="E249" s="1">
-        <v>100.539</v>
+        <v>98.05695044</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>201078.0</v>
+        <v>1674169.46</v>
       </c>
       <c r="I249" s="1">
-        <v>864.0</v>
+        <v>-18472.62</v>
       </c>
       <c r="J249" s="1">
-        <v>0.42968400322263</v>
+        <v>-1.1033900952894</v>
       </c>
       <c r="K249">
-        <v>2.38</v>
+        <v>0.56</v>
       </c>
       <c r="L249" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="M249" s="1">
-        <v>201942.0</v>
+        <v>1655696.84</v>
       </c>
       <c r="N249" s="1">
-        <v>206698.16</v>
+        <v>1665274.34</v>
       </c>
       <c r="O249" s="1">
-        <v>0.12</v>
+        <v>0.94</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="B250" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="C250" s="1">
-        <v>1700000.0</v>
+        <v>1124839.0</v>
       </c>
       <c r="D250" s="1">
-        <v>97.796</v>
+        <v>85.9</v>
       </c>
       <c r="E250" s="1">
-        <v>98.058</v>
+        <v>90.90437654</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1666986.0</v>
+        <v>1022527.88</v>
       </c>
       <c r="I250" s="1">
-        <v>-4454.0</v>
+        <v>-56291.18</v>
       </c>
       <c r="J250" s="1">
-        <v>-0.26718880662465</v>
+        <v>-5.5050997729275</v>
       </c>
       <c r="K250">
-        <v>0.38</v>
+        <v>2.09</v>
       </c>
       <c r="L250" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
       <c r="M250" s="1">
-        <v>1662532.0</v>
+        <v>966236.7</v>
       </c>
       <c r="N250" s="1">
-        <v>1669040.9</v>
+        <v>989742.75</v>
       </c>
       <c r="O250" s="1">
-        <v>0.94</v>
+        <v>0.56</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>602</v>
+        <v>593</v>
       </c>
       <c r="B251" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
       <c r="C251" s="1">
-        <v>1120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>87.087</v>
+        <v>98.225</v>
       </c>
       <c r="E251" s="1">
-        <v>90.91883929</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>1018291.0</v>
+        <v>199532.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-42916.6</v>
+        <v>-3082.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-4.2145712767765</v>
+        <v>-1.5446143976906</v>
       </c>
       <c r="K251">
-        <v>1.9</v>
+        <v>2.93</v>
       </c>
       <c r="L251" t="s">
-        <v>604</v>
+        <v>595</v>
       </c>
       <c r="M251" s="1">
-        <v>975374.4</v>
+        <v>196450.0</v>
       </c>
       <c r="N251" s="1">
-        <v>996708.1</v>
+        <v>202318.49</v>
       </c>
       <c r="O251" s="1">
-        <v>0.56</v>
+        <v>0.11</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>605</v>
+        <v>596</v>
       </c>
       <c r="B252" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="C252" s="1">
-        <v>200000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.176</v>
+        <v>97.563</v>
       </c>
       <c r="E252" s="1">
-        <v>99.766</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>199532.0</v>
+        <v>216880.65</v>
       </c>
       <c r="I252" s="1">
-        <v>-3180.0</v>
+        <v>-5168.94</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.5937293266243</v>
+        <v>-2.3833108209515</v>
       </c>
       <c r="K252">
-        <v>2.7</v>
+        <v>1.49</v>
       </c>
       <c r="L252" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
       <c r="M252" s="1">
-        <v>196352.0</v>
+        <v>211711.71</v>
       </c>
       <c r="N252" s="1">
-        <v>201754.74</v>
+        <v>214946.2</v>
       </c>
       <c r="O252" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
       <c r="B253" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="C253" s="1">
-        <v>217000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.201</v>
+        <v>97.902</v>
       </c>
       <c r="E253" s="1">
-        <v>99.945</v>
+        <v>98.71</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>216880.65</v>
+        <v>296130.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-3784.48</v>
+        <v>-2424.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.7449597278503</v>
+        <v>-0.8185594164725</v>
       </c>
       <c r="K253">
-        <v>1.3</v>
+        <v>0.98</v>
       </c>
       <c r="L253" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="M253" s="1">
-        <v>213096.17</v>
+        <v>293706.0</v>
       </c>
       <c r="N253" s="1">
-        <v>215913.31</v>
+        <v>296632.03</v>
       </c>
       <c r="O253" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="B254" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="C254" s="1">
-        <v>300000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.449</v>
+        <v>98.273</v>
       </c>
       <c r="E254" s="1">
-        <v>98.71</v>
+        <v>99.682</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>296130.0</v>
+        <v>178430.78</v>
       </c>
       <c r="I254" s="1">
-        <v>-783.0</v>
+        <v>-2522.11</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.26441090061797</v>
+        <v>-1.413494913826</v>
       </c>
       <c r="K254">
-        <v>0.76</v>
+        <v>1.25</v>
       </c>
       <c r="L254" t="s">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="M254" s="1">
-        <v>295347.0</v>
+        <v>175908.67</v>
       </c>
       <c r="N254" s="1">
-        <v>297615.49</v>
+        <v>178147.4</v>
       </c>
       <c r="O254" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="B255" t="s">
-        <v>615</v>
+        <v>606</v>
       </c>
       <c r="C255" s="1">
-        <v>179000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.729</v>
+        <v>71.982</v>
       </c>
       <c r="E255" s="1">
-        <v>99.682</v>
+        <v>72.70775983</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>178430.78</v>
+        <v>166500.77</v>
       </c>
       <c r="I255" s="1">
-        <v>-1705.87</v>
+        <v>-1661.99</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.956040207861</v>
+        <v>-0.99818757594935</v>
       </c>
       <c r="K255">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>0.01</v>
+      </c>
+      <c r="L255">
+        <v>26.66</v>
       </c>
       <c r="M255" s="1">
-        <v>176724.91</v>
+        <v>164838.78</v>
       </c>
       <c r="N255" s="1">
-        <v>178693.91</v>
+        <v>164865.44</v>
       </c>
       <c r="O255" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="B256" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="C256" s="1">
-        <v>228000.0</v>
+        <v>1099000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>72.826</v>
+        <v>85.623</v>
       </c>
       <c r="E256" s="1">
-        <v>72.707</v>
+        <v>86.1774677</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>165771.96</v>
+        <v>947090.37</v>
       </c>
       <c r="I256" s="1">
-        <v>271.32</v>
+        <v>-6093.6</v>
       </c>
       <c r="J256" s="1">
-        <v>0.16367062318621</v>
+        <v>-0.64340217079813</v>
       </c>
       <c r="K256">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L256">
-        <v>10.93</v>
+        <v>925.87</v>
       </c>
       <c r="M256" s="1">
-        <v>166043.28</v>
+        <v>940996.77</v>
       </c>
       <c r="N256" s="1">
-        <v>166054.21</v>
+        <v>941922.64</v>
       </c>
       <c r="O256" s="1">
-        <v>0.09</v>
+        <v>0.53</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="B257" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="C257" s="1">
-        <v>1094000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>86.095</v>
+        <v>61.356</v>
       </c>
       <c r="E257" s="1">
-        <v>86.178</v>
+        <v>75.82819066</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>942787.32</v>
+        <v>194878.45</v>
       </c>
       <c r="I257" s="1">
-        <v>-908.02</v>
+        <v>-37193.53</v>
       </c>
       <c r="J257" s="1">
-        <v>-0.096312283877556</v>
+        <v>-19.085501757634</v>
       </c>
       <c r="K257">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="L257">
-        <v>846.73</v>
+        <v>433.03</v>
       </c>
       <c r="M257" s="1">
-        <v>941879.3</v>
+        <v>157684.92</v>
       </c>
       <c r="N257" s="1">
-        <v>942726.03</v>
+        <v>158117.95</v>
       </c>
       <c r="O257" s="1">
-        <v>0.53</v>
+        <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="B258" t="s">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="C258" s="1">
-        <v>256000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>62.218</v>
+        <v>94.854</v>
       </c>
       <c r="E258" s="1">
-        <v>75.88066016</v>
+        <v>94.64594583</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>194254.49</v>
+        <v>454300.54</v>
       </c>
       <c r="I258" s="1">
-        <v>-34976.41</v>
+        <v>998.66</v>
       </c>
       <c r="J258" s="1">
-        <v>-18.005457685946</v>
+        <v>0.21982364361706</v>
       </c>
       <c r="K258">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>396.27</v>
+        <v>0.34</v>
+      </c>
+      <c r="L258" t="s">
+        <v>613</v>
       </c>
       <c r="M258" s="1">
-        <v>159278.08</v>
+        <v>455299.2</v>
       </c>
       <c r="N258" s="1">
-        <v>159674.35</v>
+        <v>456916.73</v>
       </c>
       <c r="O258" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="B259" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="C259" s="1">
-        <v>478000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>95.065</v>
+        <v>98.272</v>
       </c>
       <c r="E259" s="1">
-        <v>94.64463598</v>
+        <v>99.998</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>452401.36</v>
+        <v>314993.7</v>
       </c>
       <c r="I259" s="1">
-        <v>2009.34</v>
+        <v>-5436.9</v>
       </c>
       <c r="J259" s="1">
-        <v>0.44414985843544</v>
+        <v>-1.7260345206904</v>
       </c>
       <c r="K259">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.02</v>
+      </c>
+      <c r="L259">
+        <v>57.05</v>
       </c>
       <c r="M259" s="1">
-        <v>454410.7</v>
+        <v>309556.8</v>
       </c>
       <c r="N259" s="1">
-        <v>455890.54</v>
+        <v>309613.85</v>
       </c>
       <c r="O259" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="B260" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="C260" s="1">
-        <v>315000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>98.405</v>
+        <v>100.731</v>
       </c>
       <c r="E260" s="1">
-        <v>99.998</v>
+        <v>100.0965</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>314993.7</v>
+        <v>150144.75</v>
       </c>
       <c r="I260" s="1">
-        <v>-5017.95</v>
+        <v>951.75</v>
       </c>
       <c r="J260" s="1">
-        <v>-1.5930318606372</v>
+        <v>0.63388829779263</v>
       </c>
       <c r="K260">
-        <v>0.64</v>
+        <v>2.81</v>
       </c>
       <c r="L260" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="M260" s="1">
-        <v>309975.75</v>
+        <v>151096.5</v>
       </c>
       <c r="N260" s="1">
-        <v>312000.85</v>
+        <v>155308.42</v>
       </c>
       <c r="O260" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="B261" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="C261" s="1">
-        <v>150000.0</v>
+        <v>2021696.0</v>
       </c>
       <c r="D261" s="1">
-        <v>101.106</v>
+        <v>86.826</v>
       </c>
       <c r="E261" s="1">
-        <v>100.0965</v>
+        <v>90.02971466</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>150144.75</v>
+        <v>1820127.14</v>
       </c>
       <c r="I261" s="1">
-        <v>1514.25</v>
+        <v>-64769.37</v>
       </c>
       <c r="J261" s="1">
-        <v>1.0085267716653</v>
+        <v>-3.5585080062044</v>
       </c>
       <c r="K261">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>151659.0</v>
+        <v>1755357.77</v>
       </c>
       <c r="N261" s="1">
-        <v>155566.81</v>
+        <v>1755357.77</v>
       </c>
       <c r="O261" s="1">
-        <v>0.09</v>
+        <v>0.99</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="B262" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="C262" s="1">
-        <v>2013000.0</v>
+        <v>3865764.0</v>
       </c>
       <c r="D262" s="1">
-        <v>87.245</v>
+        <v>83.558</v>
       </c>
       <c r="E262" s="1">
-        <v>90.0419995</v>
+        <v>84.13131117</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>1812545.45</v>
+        <v>3252317.94</v>
       </c>
       <c r="I262" s="1">
-        <v>-56303.6</v>
+        <v>-22162.86</v>
       </c>
       <c r="J262" s="1">
-        <v>-3.1063276233984</v>
+        <v>-0.68144813664804</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>1756241.85</v>
+        <v>3230155.08</v>
       </c>
       <c r="N262" s="1">
-        <v>1756241.85</v>
+        <v>3230155.08</v>
       </c>
       <c r="O262" s="1">
-        <v>0.99</v>
+        <v>1.82</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="B263" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
       <c r="C263" s="1">
-        <v>3849133.0</v>
+        <v>9152436.0</v>
       </c>
       <c r="D263" s="1">
-        <v>84.047</v>
+        <v>61.399</v>
       </c>
       <c r="E263" s="1">
-        <v>84.13182241</v>
+        <v>70.88348807</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>3238345.74</v>
+        <v>6487565.88</v>
       </c>
       <c r="I263" s="1">
-        <v>-3264.93</v>
+        <v>-868061.7</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.10082092099283</v>
+        <v>-13.380391290917</v>
       </c>
       <c r="K263">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.49</v>
+      </c>
+      <c r="L263" t="s">
+        <v>625</v>
       </c>
       <c r="M263" s="1">
-        <v>3235080.81</v>
+        <v>5619504.18</v>
       </c>
       <c r="N263" s="1">
-        <v>3235080.81</v>
+        <v>5664514.1</v>
       </c>
       <c r="O263" s="1">
-        <v>1.82</v>
+        <v>3.19</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="B264" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
       <c r="C264" s="1">
-        <v>9113062.0</v>
+        <v>4793455.0</v>
       </c>
       <c r="D264" s="1">
-        <v>62.179</v>
+        <v>97.487</v>
       </c>
       <c r="E264" s="1">
-        <v>70.92054811</v>
+        <v>99.29924512</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>6463033.52</v>
+        <v>4759864.63</v>
       </c>
       <c r="I264" s="1">
-        <v>-796622.7</v>
+        <v>-86869.15</v>
       </c>
       <c r="J264" s="1">
-        <v>-12.325832715161</v>
+        <v>-1.8250340451384</v>
       </c>
       <c r="K264">
-        <v>0.46</v>
+        <v>1.68</v>
       </c>
       <c r="L264" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="M264" s="1">
-        <v>5666410.82</v>
+        <v>4672995.48</v>
       </c>
       <c r="N264" s="1">
-        <v>5708730.38</v>
+        <v>4753433.59</v>
       </c>
       <c r="O264" s="1">
-        <v>3.21</v>
+        <v>2.68</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="B265" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="C265" s="1">
-        <v>4772833.0</v>
+        <v>546350.0</v>
       </c>
       <c r="D265" s="1">
-        <v>98.514</v>
+        <v>96.079</v>
       </c>
       <c r="E265" s="1">
-        <v>99.30259471</v>
+        <v>98.72143864</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>4739547.01</v>
+        <v>539364.58</v>
       </c>
       <c r="I265" s="1">
-        <v>-37638.31</v>
+        <v>-14436.97</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.79413306631597</v>
+        <v>-2.67666260176</v>
       </c>
       <c r="K265">
-        <v>1.49</v>
+        <v>4.03</v>
       </c>
       <c r="L265" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="M265" s="1">
-        <v>4701908.7</v>
+        <v>524927.61</v>
       </c>
       <c r="N265" s="1">
-        <v>4772847.38</v>
+        <v>546959.74</v>
       </c>
       <c r="O265" s="1">
-        <v>2.68</v>
+        <v>0.31</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="B266" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="C266" s="1">
-        <v>544000.0</v>
+        <v>869742.0</v>
       </c>
       <c r="D266" s="1">
-        <v>97.564</v>
+        <v>96.024</v>
       </c>
       <c r="E266" s="1">
-        <v>98.725</v>
+        <v>98.46832049</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>537064.0</v>
+        <v>856420.34</v>
       </c>
       <c r="I266" s="1">
-        <v>-6315.84</v>
+        <v>-21259.28</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.175993922512</v>
+        <v>-2.4823417902475</v>
       </c>
       <c r="K266">
-        <v>3.81</v>
+        <v>4.33</v>
       </c>
       <c r="L266" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="M266" s="1">
-        <v>530748.16</v>
+        <v>835161.06</v>
       </c>
       <c r="N266" s="1">
-        <v>551463.38</v>
+        <v>872800.63</v>
       </c>
       <c r="O266" s="1">
-        <v>0.31</v>
+        <v>0.49</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="B267" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="C267" s="1">
-        <v>866000.0</v>
+        <v>4324579.0</v>
       </c>
       <c r="D267" s="1">
-        <v>97.75</v>
+        <v>99.048</v>
       </c>
       <c r="E267" s="1">
-        <v>98.469</v>
+        <v>99.18142783</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>852741.54</v>
+        <v>4289179.2</v>
       </c>
       <c r="I267" s="1">
-        <v>-6226.54</v>
+        <v>-5770.19</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.73017904111954</v>
+        <v>-0.1345290026586</v>
       </c>
       <c r="K267">
-        <v>4.09</v>
+        <v>1.82</v>
       </c>
       <c r="L267" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="M267" s="1">
-        <v>846515.0</v>
+        <v>4283409.01</v>
       </c>
       <c r="N267" s="1">
-        <v>881904.74</v>
+        <v>4361962.32</v>
       </c>
       <c r="O267" s="1">
-        <v>0.5</v>
+        <v>2.45</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="B268" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
       <c r="C268" s="1">
-        <v>100000.0</v>
+        <v>4767111.75</v>
       </c>
       <c r="D268" s="1">
-        <v>82.31</v>
+        <v>85.928</v>
       </c>
       <c r="E268" s="1">
-        <v>81.75</v>
+        <v>104.30724453</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>81750.0</v>
+        <v>4972442.91</v>
       </c>
       <c r="I268" s="1">
-        <v>560.0</v>
+        <v>-876159.13</v>
       </c>
       <c r="J268" s="1">
-        <v>0.68501529051988</v>
+        <v>-17.620295413306</v>
       </c>
       <c r="K268">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>193.15</v>
+        <v>2.18</v>
+      </c>
+      <c r="L268" t="s">
+        <v>640</v>
       </c>
       <c r="M268" s="1">
-        <v>82310.0</v>
+        <v>4096283.78</v>
       </c>
       <c r="N268" s="1">
-        <v>82503.15</v>
+        <v>4200441.91</v>
       </c>
       <c r="O268" s="1">
-        <v>0.05</v>
+        <v>2.36</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>650</v>
+        <v>641</v>
       </c>
       <c r="B269" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="C269" s="1">
-        <v>4305974.0</v>
+        <v>9034041.0</v>
       </c>
       <c r="D269" s="1">
-        <v>99.13</v>
+        <v>95.378</v>
       </c>
       <c r="E269" s="1">
-        <v>99.18199994</v>
+        <v>96.96422896</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>4270751.13</v>
+        <v>8759788.2</v>
       </c>
       <c r="I269" s="1">
-        <v>-2239.1</v>
+        <v>-143300.57</v>
       </c>
       <c r="J269" s="1">
-        <v>-0.052428716444547</v>
+        <v>-1.6358908084102</v>
       </c>
       <c r="K269">
-        <v>1.72</v>
+        <v>0.64</v>
       </c>
       <c r="L269" t="s">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="M269" s="1">
-        <v>4268512.03</v>
+        <v>8616487.63</v>
       </c>
       <c r="N269" s="1">
-        <v>4342716.35</v>
+        <v>8674033.23</v>
       </c>
       <c r="O269" s="1">
-        <v>2.44</v>
+        <v>4.88</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>653</v>
+        <v>644</v>
       </c>
       <c r="B270" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="C270" s="1">
-        <v>4746602.75</v>
+        <v>162000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>87.251</v>
+        <v>99.715</v>
       </c>
       <c r="E270" s="1">
-        <v>104.37955378</v>
+        <v>100.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>4954482.77</v>
+        <v>162000.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-813024.4</v>
+        <v>-461.7</v>
       </c>
       <c r="J270" s="1">
-        <v>-16.409874405517</v>
+        <v>-0.285</v>
       </c>
       <c r="K270">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>0.31</v>
+      </c>
+      <c r="L270">
+        <v>501.87</v>
       </c>
       <c r="M270" s="1">
-        <v>4141458.37</v>
+        <v>161538.3</v>
       </c>
       <c r="N270" s="1">
-        <v>4238666.19</v>
+        <v>162040.17</v>
       </c>
       <c r="O270" s="1">
-        <v>2.38</v>
+        <v>0.09</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
       <c r="B271" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="C271" s="1">
-        <v>8995175.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>96.384</v>
+        <v>97.606</v>
       </c>
       <c r="E271" s="1">
-        <v>96.96673594</v>
+        <v>99.24</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>8722327.59</v>
+        <v>99240.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-52418.12</v>
+        <v>-1634.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-0.60096481654847</v>
+        <v>-1.6465135026199</v>
       </c>
       <c r="K271">
-        <v>0.5</v>
+        <v>1.21</v>
       </c>
       <c r="L271" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="M271" s="1">
-        <v>8669909.47</v>
+        <v>97606.0</v>
       </c>
       <c r="N271" s="1">
-        <v>8714885.35</v>
+        <v>98818.33</v>
       </c>
       <c r="O271" s="1">
-        <v>4.9</v>
+        <v>0.06</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
       <c r="B272" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="C272" s="1">
-        <v>162000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.048</v>
+        <v>91.886</v>
       </c>
       <c r="E272" s="1">
-        <v>100.0</v>
+        <v>100.121</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>162000.0</v>
+        <v>400484.0</v>
       </c>
       <c r="I272" s="1">
-        <v>77.76</v>
+        <v>-32940.0</v>
       </c>
       <c r="J272" s="1">
-        <v>0.048</v>
+        <v>-8.2250476922923</v>
       </c>
       <c r="K272">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>130.11</v>
+        <v>1.07</v>
+      </c>
+      <c r="L272" t="s">
+        <v>651</v>
       </c>
       <c r="M272" s="1">
-        <v>162077.76</v>
+        <v>367544.0</v>
       </c>
       <c r="N272" s="1">
-        <v>162207.87</v>
+        <v>371820.71</v>
       </c>
       <c r="O272" s="1">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="B273" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="C273" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>98.461</v>
+        <v>100.725</v>
       </c>
       <c r="E273" s="1">
-        <v>99.24</v>
+        <v>99.942</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>99240.0</v>
+        <v>299826.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-779.0</v>
+        <v>2349.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-0.78496573962112</v>
+        <v>0.78345440355406</v>
       </c>
       <c r="K273">
-        <v>1.01</v>
+        <v>0.47</v>
       </c>
       <c r="L273" t="s">
-        <v>524</v>
+        <v>654</v>
       </c>
       <c r="M273" s="1">
-        <v>98461.0</v>
+        <v>302175.0</v>
       </c>
       <c r="N273" s="1">
-        <v>99467.85</v>
+        <v>303575.34</v>
       </c>
       <c r="O273" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="B274" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="C274" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>92.149</v>
+        <v>93.929</v>
       </c>
       <c r="E274" s="1">
-        <v>100.121</v>
+        <v>94.67425</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>400484.0</v>
+        <v>284022.75</v>
       </c>
       <c r="I274" s="1">
-        <v>-31888.0</v>
+        <v>-2235.75</v>
       </c>
       <c r="J274" s="1">
-        <v>-7.9623655376994</v>
+        <v>-0.78717285851221</v>
       </c>
       <c r="K274">
-        <v>0.97</v>
+        <v>0.42</v>
       </c>
       <c r="L274" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="M274" s="1">
-        <v>368596.0</v>
+        <v>281787.0</v>
       </c>
       <c r="N274" s="1">
-        <v>372489.15</v>
+        <v>283045.56</v>
       </c>
       <c r="O274" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="B275" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="C275" s="1">
         <v>300000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>101.298</v>
+        <v>100.943</v>
       </c>
       <c r="E275" s="1">
-        <v>99.942</v>
+        <v>99.858</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>299826.0</v>
+        <v>299574.0</v>
       </c>
       <c r="I275" s="1">
-        <v>4068.0</v>
+        <v>3255.0</v>
       </c>
       <c r="J275" s="1">
-        <v>1.3567869364231</v>
+        <v>1.0865428909051</v>
       </c>
       <c r="K275">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>804.45</v>
+        <v>3.69</v>
+      </c>
+      <c r="L275" t="s">
+        <v>660</v>
       </c>
       <c r="M275" s="1">
-        <v>303894.0</v>
+        <v>302829.0</v>
       </c>
       <c r="N275" s="1">
-        <v>304698.45</v>
+        <v>313912.56</v>
       </c>
       <c r="O275" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="B276" t="s">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="C276" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>94.119</v>
+        <v>97.273</v>
       </c>
       <c r="E276" s="1">
-        <v>94.67425</v>
+        <v>98.68</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>284022.75</v>
+        <v>493400.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-1665.75</v>
+        <v>-7035.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-0.58648470941148</v>
+        <v>-1.4258208350223</v>
       </c>
       <c r="K276">
-        <v>0.39</v>
+        <v>2.0</v>
       </c>
       <c r="L276" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="M276" s="1">
-        <v>282357.0</v>
+        <v>486365.0</v>
       </c>
       <c r="N276" s="1">
-        <v>283512.82</v>
+        <v>496382.12</v>
       </c>
       <c r="O276" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="B277" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="C277" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>101.282</v>
+        <v>95.594</v>
       </c>
       <c r="E277" s="1">
-        <v>99.858</v>
+        <v>98.642</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>299574.0</v>
+        <v>197284.0</v>
       </c>
       <c r="I277" s="1">
-        <v>4272.0</v>
+        <v>-6096.0</v>
       </c>
       <c r="J277" s="1">
-        <v>1.4260249554367</v>
+        <v>-3.0899616796091</v>
       </c>
       <c r="K277">
-        <v>3.48</v>
+        <v>4.34</v>
       </c>
       <c r="L277" t="s">
-        <v>673</v>
+        <v>666</v>
       </c>
       <c r="M277" s="1">
-        <v>303846.0</v>
+        <v>191188.0</v>
       </c>
       <c r="N277" s="1">
-        <v>314292.58</v>
+        <v>199866.08</v>
       </c>
       <c r="O277" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="B278" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="C278" s="1">
         <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>98.144</v>
+        <v>95.585</v>
       </c>
       <c r="E278" s="1">
-        <v>100.0</v>
+        <v>95.396</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>200000.0</v>
+        <v>190792.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-3712.0</v>
+        <v>378.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.856</v>
+        <v>0.19812151452891</v>
       </c>
       <c r="K278">
-        <v>1.8</v>
+        <v>4.35</v>
       </c>
       <c r="L278" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="M278" s="1">
-        <v>196288.0</v>
+        <v>191170.0</v>
       </c>
       <c r="N278" s="1">
-        <v>199883.89</v>
+        <v>199872.05</v>
       </c>
       <c r="O278" s="1">
         <v>0.11</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="B279" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="C279" s="1">
-        <v>900000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>93.504</v>
+        <v>97.697</v>
       </c>
       <c r="E279" s="1">
-        <v>96.33333333</v>
+        <v>99.628</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>867000.0</v>
+        <v>206229.96</v>
       </c>
       <c r="I279" s="1">
-        <v>-25464.0</v>
+        <v>-3997.17</v>
       </c>
       <c r="J279" s="1">
-        <v>-2.9370242214533</v>
+        <v>-1.9382101417272</v>
       </c>
       <c r="K279">
-        <v>0.4</v>
+        <v>2.05</v>
       </c>
       <c r="L279" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="M279" s="1">
-        <v>841536.0</v>
+        <v>202232.79</v>
       </c>
       <c r="N279" s="1">
-        <v>845091.0</v>
+        <v>206472.04</v>
       </c>
       <c r="O279" s="1">
-        <v>0.48</v>
+        <v>0.12</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
       <c r="B280" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="C280" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>97.337</v>
+        <v>97.968</v>
       </c>
       <c r="E280" s="1">
-        <v>98.642</v>
+        <v>99.736</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>394568.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-5220.0</v>
+        <v>-3536.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-1.3229658766043</v>
+        <v>-1.7726798748697</v>
       </c>
       <c r="K280">
-        <v>4.1</v>
+        <v>1.96</v>
       </c>
       <c r="L280" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="M280" s="1">
-        <v>389348.0</v>
+        <v>195936.0</v>
       </c>
       <c r="N280" s="1">
-        <v>405745.26</v>
+        <v>199859.29</v>
       </c>
       <c r="O280" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="B281" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="C281" s="1">
-        <v>207000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>97.987</v>
+        <v>98.661</v>
       </c>
       <c r="E281" s="1">
-        <v>99.628</v>
+        <v>99.394</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>206229.96</v>
+        <v>230594.08</v>
       </c>
       <c r="I281" s="1">
-        <v>-3396.87</v>
+        <v>-1700.56</v>
       </c>
       <c r="J281" s="1">
-        <v>-1.6471273136066</v>
+        <v>-0.73746906251886</v>
       </c>
       <c r="K281">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>0.21</v>
+      </c>
+      <c r="L281">
+        <v>476.71</v>
       </c>
       <c r="M281" s="1">
-        <v>202833.09</v>
+        <v>228893.52</v>
       </c>
       <c r="N281" s="1">
-        <v>206703.71</v>
+        <v>229370.23</v>
       </c>
       <c r="O281" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="B282" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="C282" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>98.534</v>
+        <v>95.007</v>
       </c>
       <c r="E282" s="1">
-        <v>99.736</v>
+        <v>93.6</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>199472.0</v>
+        <v>280800.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-2404.0</v>
+        <v>4221.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.2051816796342</v>
+        <v>1.5032051282051</v>
       </c>
       <c r="K282">
-        <v>1.74</v>
+        <v>0.93</v>
       </c>
       <c r="L282" t="s">
-        <v>688</v>
+        <v>558</v>
       </c>
       <c r="M282" s="1">
-        <v>197068.0</v>
+        <v>285021.0</v>
       </c>
       <c r="N282" s="1">
-        <v>200552.93</v>
+        <v>287825.79</v>
       </c>
       <c r="O282" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="B283" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
       <c r="C283" s="1">
-        <v>232000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>99.35</v>
+        <v>97.809</v>
       </c>
       <c r="E283" s="1">
-        <v>99.394</v>
+        <v>100.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>230594.08</v>
+        <v>500000.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-102.08</v>
+        <v>-10955.0</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.044268265690082</v>
+        <v>-2.191</v>
       </c>
       <c r="K283">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.89</v>
+      </c>
+      <c r="L283" t="s">
+        <v>681</v>
       </c>
       <c r="M283" s="1">
-        <v>230492.0</v>
+        <v>489045.0</v>
       </c>
       <c r="N283" s="1">
-        <v>230492.0</v>
+        <v>503483.36</v>
       </c>
       <c r="O283" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="B284" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
       <c r="C284" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>95.314</v>
+        <v>100.93</v>
       </c>
       <c r="E284" s="1">
-        <v>93.6</v>
+        <v>103.012</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>280800.0</v>
+        <v>206024.0</v>
       </c>
       <c r="I284" s="1">
-        <v>5142.0</v>
+        <v>-4164.0</v>
       </c>
       <c r="J284" s="1">
-        <v>1.8311965811966</v>
+        <v>-2.0211237525725</v>
       </c>
       <c r="K284">
-        <v>0.85</v>
+        <v>3.1</v>
       </c>
       <c r="L284" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="M284" s="1">
-        <v>285942.0</v>
+        <v>201860.0</v>
       </c>
       <c r="N284" s="1">
-        <v>288479.67</v>
+        <v>208054.52</v>
       </c>
       <c r="O284" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
       <c r="B285" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="C285" s="1">
-        <v>500000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>98.264</v>
+        <v>100.223</v>
       </c>
       <c r="E285" s="1">
-        <v>100.0</v>
+        <v>99.849</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>500000.0</v>
+        <v>222663.27</v>
       </c>
       <c r="I285" s="1">
-        <v>-8680.0</v>
+        <v>834.02</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.736</v>
+        <v>0.37456559404701</v>
       </c>
       <c r="K285">
-        <v>2.68</v>
+        <v>2.58</v>
       </c>
       <c r="L285" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="M285" s="1">
-        <v>491320.0</v>
+        <v>223497.29</v>
       </c>
       <c r="N285" s="1">
-        <v>504696.71</v>
+        <v>229260.16</v>
       </c>
       <c r="O285" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="B286" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="C286" s="1">
-        <v>200000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>101.25</v>
+        <v>98.815</v>
       </c>
       <c r="E286" s="1">
-        <v>103.012</v>
+        <v>99.115</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>206024.0</v>
+        <v>161557.45</v>
       </c>
       <c r="I286" s="1">
-        <v>-3524.0</v>
+        <v>-489.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.7104803323885</v>
+        <v>-0.30267870655299</v>
       </c>
       <c r="K286">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>0.47</v>
+      </c>
+      <c r="L286">
+        <v>765.88</v>
       </c>
       <c r="M286" s="1">
-        <v>202500.0</v>
+        <v>161068.45</v>
       </c>
       <c r="N286" s="1">
-        <v>208228.77</v>
+        <v>161834.33</v>
       </c>
       <c r="O286" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="B287" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="C287" s="1">
-        <v>223000.0</v>
+        <v>216054.61</v>
       </c>
       <c r="D287" s="1">
-        <v>100.771</v>
+        <v>88.899</v>
       </c>
       <c r="E287" s="1">
-        <v>99.849</v>
+        <v>95.01698205</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>222663.27</v>
+        <v>205288.57</v>
       </c>
       <c r="I287" s="1">
-        <v>2056.06</v>
+        <v>-13218.18</v>
       </c>
       <c r="J287" s="1">
-        <v>0.9233943254314</v>
+        <v>-6.4388290103049</v>
       </c>
       <c r="K287">
-        <v>2.37</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>0.01</v>
+      </c>
+      <c r="L287">
+        <v>30.78</v>
       </c>
       <c r="M287" s="1">
-        <v>224719.33</v>
+        <v>192070.39</v>
       </c>
       <c r="N287" s="1">
-        <v>230011.76</v>
+        <v>192101.17</v>
       </c>
       <c r="O287" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
       <c r="B288" t="s">
-        <v>704</v>
+        <v>693</v>
       </c>
       <c r="C288" s="1">
-        <v>163000.0</v>
+        <v>291253.0</v>
       </c>
       <c r="D288" s="1">
-        <v>99.67</v>
+        <v>93.157</v>
       </c>
       <c r="E288" s="1">
-        <v>99.115</v>
+        <v>93.81710403</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>161557.45</v>
+        <v>273245.13</v>
       </c>
       <c r="I288" s="1">
-        <v>904.65</v>
+        <v>-1922.58</v>
       </c>
       <c r="J288" s="1">
-        <v>0.55995560712304</v>
+        <v>-0.70360997833703</v>
       </c>
       <c r="K288">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="L288">
-        <v>453.27</v>
+        <v>667.89</v>
       </c>
       <c r="M288" s="1">
-        <v>162462.1</v>
+        <v>271322.55</v>
       </c>
       <c r="N288" s="1">
-        <v>162915.37</v>
+        <v>271990.44</v>
       </c>
       <c r="O288" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
       <c r="B289" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="C289" s="1">
-        <v>215125.61</v>
+        <v>190820.0</v>
       </c>
       <c r="D289" s="1">
-        <v>89.578</v>
+        <v>64.494</v>
       </c>
       <c r="E289" s="1">
-        <v>95.04090657</v>
+        <v>65.16378786</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>204457.33</v>
+        <v>124345.54</v>
       </c>
       <c r="I289" s="1">
-        <v>-11752.11</v>
+        <v>-1278.09</v>
       </c>
       <c r="J289" s="1">
-        <v>-5.7479523967177</v>
+        <v>-1.0278535120761</v>
       </c>
       <c r="K289">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>0.02</v>
+      </c>
+      <c r="L289">
+        <v>31.37</v>
       </c>
       <c r="M289" s="1">
-        <v>192705.22</v>
+        <v>123067.45</v>
       </c>
       <c r="N289" s="1">
-        <v>195379.26</v>
+        <v>123098.82</v>
       </c>
       <c r="O289" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>708</v>
+        <v>696</v>
       </c>
       <c r="B290" t="s">
-        <v>709</v>
+        <v>697</v>
       </c>
       <c r="C290" s="1">
-        <v>290000.0</v>
+        <v>1688000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>93.714</v>
+        <v>101.597</v>
       </c>
       <c r="E290" s="1">
-        <v>93.818</v>
+        <v>111.83014988</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>272072.2</v>
+        <v>1887692.93</v>
       </c>
       <c r="I290" s="1">
-        <v>-301.6</v>
+        <v>333691.33</v>
       </c>
       <c r="J290" s="1">
-        <v>-0.11085292800955</v>
+        <v>17.67720399313</v>
       </c>
       <c r="K290">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>450.49</v>
+        <v>0.29</v>
+      </c>
+      <c r="L290" t="s">
+        <v>698</v>
       </c>
       <c r="M290" s="1">
-        <v>271770.6</v>
+        <v>2221384.26</v>
       </c>
       <c r="N290" s="1">
-        <v>272221.09</v>
+        <v>2226211.72</v>
       </c>
       <c r="O290" s="1">
-        <v>0.15</v>
+        <v>1.25</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
       <c r="B291" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
       <c r="C291" s="1">
-        <v>190000.0</v>
+        <v>3184000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>65.29</v>
+        <v>99.929</v>
       </c>
       <c r="E291" s="1">
-        <v>65.161</v>
+        <v>100.90869095</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>123805.9</v>
+        <v>3212932.72</v>
       </c>
       <c r="I291" s="1">
-        <v>245.1</v>
+        <v>-31193.36</v>
       </c>
       <c r="J291" s="1">
-        <v>0.19797117907951</v>
+        <v>-0.97086875818551</v>
       </c>
       <c r="K291">
-        <v>1.43</v>
+        <v>0.58</v>
       </c>
       <c r="L291" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="M291" s="1">
-        <v>124051.0</v>
+        <v>3181739.36</v>
       </c>
       <c r="N291" s="1">
-        <v>126776.07</v>
+        <v>3200355.21</v>
       </c>
       <c r="O291" s="1">
-        <v>0.07</v>
+        <v>1.8</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="B292" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="C292" s="1">
-        <v>1681000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>102.197</v>
+        <v>97.476</v>
       </c>
       <c r="E292" s="1">
-        <v>111.74737299</v>
+        <v>97.90117722</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1878473.34</v>
+        <v>1778864.39</v>
       </c>
       <c r="I292" s="1">
-        <v>329257.7</v>
+        <v>-7725.47</v>
       </c>
       <c r="J292" s="1">
-        <v>17.527941067292</v>
+        <v>-0.4342922396687</v>
       </c>
       <c r="K292">
-        <v>0.2</v>
+        <v>0.55</v>
       </c>
       <c r="L292" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="M292" s="1">
-        <v>2207731.04</v>
+        <v>1771138.92</v>
       </c>
       <c r="N292" s="1">
-        <v>2211033.08</v>
+        <v>1781092.92</v>
       </c>
       <c r="O292" s="1">
-        <v>1.24</v>
+        <v>1.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
       <c r="B293" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="C293" s="1">
-        <v>3170000.0</v>
+        <v>3234000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>99.996</v>
+        <v>92.387</v>
       </c>
       <c r="E293" s="1">
-        <v>100.913</v>
+        <v>93.70027706</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>3198942.1</v>
+        <v>3030266.96</v>
       </c>
       <c r="I293" s="1">
-        <v>-29068.9</v>
+        <v>-42471.38</v>
       </c>
       <c r="J293" s="1">
-        <v>-0.90870353670984</v>
+        <v>-1.4015722231945</v>
       </c>
       <c r="K293">
-        <v>0.44</v>
+        <v>0.7</v>
       </c>
       <c r="L293" t="s">
-        <v>718</v>
+        <v>707</v>
       </c>
       <c r="M293" s="1">
-        <v>3169873.2</v>
+        <v>2987795.58</v>
       </c>
       <c r="N293" s="1">
-        <v>3183941.17</v>
+        <v>3010358.88</v>
       </c>
       <c r="O293" s="1">
-        <v>1.79</v>
+        <v>1.69</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="B294" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="C294" s="1">
-        <v>1810000.0</v>
+        <v>1295000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>98.16</v>
+        <v>83.738</v>
       </c>
       <c r="E294" s="1">
-        <v>97.901</v>
+        <v>97.65944093</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>1772008.1</v>
+        <v>1264689.76</v>
       </c>
       <c r="I294" s="1">
-        <v>4687.9</v>
+        <v>-180282.66</v>
       </c>
       <c r="J294" s="1">
-        <v>0.26455296677256</v>
+        <v>-14.255089722558</v>
       </c>
       <c r="K294">
-        <v>0.38</v>
+        <v>0.7</v>
       </c>
       <c r="L294" t="s">
-        <v>721</v>
+        <v>710</v>
       </c>
       <c r="M294" s="1">
-        <v>1776696.0</v>
+        <v>1084407.1</v>
       </c>
       <c r="N294" s="1">
-        <v>1783513.01</v>
+        <v>1093442.19</v>
       </c>
       <c r="O294" s="1">
-        <v>1.0</v>
+        <v>0.62</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="B295" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="C295" s="1">
-        <v>3220000.0</v>
+        <v>3598000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>93.295</v>
+        <v>98.741</v>
       </c>
       <c r="E295" s="1">
-        <v>93.703</v>
+        <v>99.84827904</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>3017236.6</v>
+        <v>3592541.08</v>
       </c>
       <c r="I295" s="1">
-        <v>-13137.6</v>
+        <v>-39839.9</v>
       </c>
       <c r="J295" s="1">
-        <v>-0.43541828970257</v>
+        <v>-1.1089615710115</v>
       </c>
       <c r="K295">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="L295" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="M295" s="1">
-        <v>3004099.0</v>
+        <v>3552701.18</v>
       </c>
       <c r="N295" s="1">
-        <v>3020877.13</v>
+        <v>3562898.83</v>
       </c>
       <c r="O295" s="1">
-        <v>1.7</v>
+        <v>2.01</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="B296" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
       <c r="C296" s="1">
-        <v>1290000.0</v>
+        <v>2699000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>84.91</v>
+        <v>95.667</v>
       </c>
       <c r="E296" s="1">
-        <v>97.70900853</v>
+        <v>96.78992849</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>1260446.21</v>
+        <v>2612360.17</v>
       </c>
       <c r="I296" s="1">
-        <v>-165107.21</v>
+        <v>-30307.84</v>
       </c>
       <c r="J296" s="1">
-        <v>-13.099107973834</v>
+        <v>-1.1601708044722</v>
       </c>
       <c r="K296">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="L296" t="s">
-        <v>727</v>
+        <v>716</v>
       </c>
       <c r="M296" s="1">
-        <v>1095339.0</v>
+        <v>2582052.33</v>
       </c>
       <c r="N296" s="1">
-        <v>1102060.67</v>
+        <v>2595680.07</v>
       </c>
       <c r="O296" s="1">
-        <v>0.62</v>
+        <v>1.46</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
       <c r="B297" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="C297" s="1">
-        <v>3582000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>99.708</v>
+        <v>95.686</v>
       </c>
       <c r="E297" s="1">
-        <v>99.85</v>
+        <v>99.406</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>3576627.0</v>
+        <v>167002.08</v>
       </c>
       <c r="I297" s="1">
-        <v>-5086.44</v>
+        <v>-6249.6</v>
       </c>
       <c r="J297" s="1">
-        <v>-0.14221331997997</v>
+        <v>-3.7422288393055</v>
       </c>
       <c r="K297">
-        <v>0.07</v>
+        <v>1.36</v>
       </c>
       <c r="L297" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
       <c r="M297" s="1">
-        <v>3571540.56</v>
+        <v>160752.48</v>
       </c>
       <c r="N297" s="1">
-        <v>3574172.64</v>
+        <v>163039.47</v>
       </c>
       <c r="O297" s="1">
-        <v>2.01</v>
+        <v>0.09</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="B298" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
       <c r="C298" s="1">
-        <v>2687000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>96.663</v>
+        <v>97.859</v>
       </c>
       <c r="E298" s="1">
-        <v>96.791</v>
+        <v>100.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>2600774.17</v>
+        <v>446000.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-3439.36</v>
+        <v>-9548.86</v>
       </c>
       <c r="J298" s="1">
-        <v>-0.13224370034404</v>
+        <v>-2.141</v>
       </c>
       <c r="K298">
-        <v>0.29</v>
+        <v>0.77</v>
       </c>
       <c r="L298" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="M298" s="1">
-        <v>2597334.81</v>
+        <v>436451.14</v>
       </c>
       <c r="N298" s="1">
-        <v>2605248.98</v>
+        <v>439899.88</v>
       </c>
       <c r="O298" s="1">
-        <v>1.47</v>
+        <v>0.25</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
       <c r="B299" t="s">
-        <v>735</v>
+        <v>724</v>
       </c>
       <c r="C299" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>96.166</v>
+        <v>102.932</v>
       </c>
       <c r="E299" s="1">
-        <v>99.406</v>
+        <v>100.77</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>167002.08</v>
+        <v>201540.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-5443.2</v>
+        <v>4324.0</v>
       </c>
       <c r="J299" s="1">
-        <v>-3.2593606019757</v>
+        <v>2.1454798054977</v>
       </c>
       <c r="K299">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>0.42</v>
+      </c>
+      <c r="L299">
+        <v>832.88</v>
       </c>
       <c r="M299" s="1">
-        <v>161558.88</v>
+        <v>205864.0</v>
       </c>
       <c r="N299" s="1">
-        <v>163558.2</v>
+        <v>206696.88</v>
       </c>
       <c r="O299" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
       <c r="B300" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="C300" s="1">
-        <v>446000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>98.157</v>
+        <v>99.514</v>
       </c>
       <c r="E300" s="1">
-        <v>100.0</v>
+        <v>98.69</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>446000.0</v>
+        <v>296070.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-8219.78</v>
+        <v>2472.0</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.843</v>
+        <v>0.83493768365589</v>
       </c>
       <c r="K300">
-        <v>0.6</v>
+        <v>2.53</v>
       </c>
       <c r="L300" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="M300" s="1">
-        <v>437780.22</v>
+        <v>298542.0</v>
       </c>
       <c r="N300" s="1">
-        <v>440462.57</v>
+        <v>306122.14</v>
       </c>
       <c r="O300" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
       <c r="B301" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="C301" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>103.231</v>
+        <v>83.62</v>
       </c>
       <c r="E301" s="1">
-        <v>100.77</v>
+        <v>85.4208</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>201540.0</v>
+        <v>427104.0</v>
       </c>
       <c r="I301" s="1">
-        <v>4922.0</v>
+        <v>-9004.0</v>
       </c>
       <c r="J301" s="1">
-        <v>2.4421950977473</v>
+        <v>-2.1081516445643</v>
       </c>
       <c r="K301">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>312.33</v>
+        <v>0.37</v>
+      </c>
+      <c r="L301" t="s">
+        <v>730</v>
       </c>
       <c r="M301" s="1">
-        <v>206462.0</v>
+        <v>418100.0</v>
       </c>
       <c r="N301" s="1">
-        <v>206774.33</v>
+        <v>419969.86</v>
       </c>
       <c r="O301" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>742</v>
+        <v>731</v>
       </c>
       <c r="B302" t="s">
-        <v>743</v>
+        <v>732</v>
       </c>
       <c r="C302" s="1">
-        <v>300000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.93</v>
+        <v>100.047</v>
       </c>
       <c r="E302" s="1">
-        <v>98.69</v>
+        <v>99.609</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>296070.0</v>
+        <v>180292.29</v>
       </c>
       <c r="I302" s="1">
-        <v>3720.0</v>
+        <v>792.78</v>
       </c>
       <c r="J302" s="1">
-        <v>1.2564596210356</v>
+        <v>0.43971930247267</v>
       </c>
       <c r="K302">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>0.11</v>
+      </c>
+      <c r="L302">
+        <v>198.36</v>
       </c>
       <c r="M302" s="1">
-        <v>299790.0</v>
+        <v>181085.07</v>
       </c>
       <c r="N302" s="1">
-        <v>306733.15</v>
+        <v>181283.43</v>
       </c>
       <c r="O302" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
       <c r="B303" t="s">
-        <v>746</v>
+        <v>734</v>
       </c>
       <c r="C303" s="1">
-        <v>500000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>84.093</v>
+        <v>100.732</v>
       </c>
       <c r="E303" s="1">
-        <v>85.4208</v>
+        <v>99.813</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>427104.0</v>
+        <v>140736.33</v>
       </c>
       <c r="I303" s="1">
-        <v>-6639.0</v>
+        <v>1295.79</v>
       </c>
       <c r="J303" s="1">
-        <v>-1.5544223420993</v>
+        <v>0.92072174967189</v>
       </c>
       <c r="K303">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>0.05</v>
+      </c>
+      <c r="L303">
+        <v>74.85</v>
       </c>
       <c r="M303" s="1">
-        <v>420465.0</v>
+        <v>142032.12</v>
       </c>
       <c r="N303" s="1">
-        <v>422095.14</v>
+        <v>142106.97</v>
       </c>
       <c r="O303" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
       <c r="B304" t="s">
-        <v>749</v>
+        <v>736</v>
       </c>
       <c r="C304" s="1">
-        <v>181000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.395</v>
+        <v>102.825</v>
       </c>
       <c r="E304" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>180292.29</v>
+        <v>191000.0</v>
       </c>
       <c r="I304" s="1">
-        <v>1422.66</v>
+        <v>5395.75</v>
       </c>
       <c r="J304" s="1">
-        <v>0.78908532361534</v>
+        <v>2.825</v>
       </c>
       <c r="K304">
-        <v>3.89</v>
+        <v>2.69</v>
       </c>
       <c r="L304" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
       <c r="M304" s="1">
-        <v>181714.95</v>
+        <v>196395.75</v>
       </c>
       <c r="N304" s="1">
-        <v>188756.59</v>
+        <v>201532.3</v>
       </c>
       <c r="O304" s="1">
         <v>0.11</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
       <c r="B305" t="s">
-        <v>752</v>
+        <v>739</v>
       </c>
       <c r="C305" s="1">
-        <v>141000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>101.348</v>
+        <v>97.469</v>
       </c>
       <c r="E305" s="1">
-        <v>99.813</v>
+        <v>99.423</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>140736.33</v>
+        <v>497115.0</v>
       </c>
       <c r="I305" s="1">
-        <v>2164.35</v>
+        <v>-9770.0</v>
       </c>
       <c r="J305" s="1">
-        <v>1.537875827798</v>
+        <v>-1.9653400118685</v>
       </c>
       <c r="K305">
-        <v>3.72</v>
+        <v>0.6</v>
       </c>
       <c r="L305" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
       <c r="M305" s="1">
-        <v>142900.68</v>
+        <v>487345.0</v>
       </c>
       <c r="N305" s="1">
-        <v>148139.89</v>
+        <v>490345.0</v>
       </c>
       <c r="O305" s="1">
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="B306" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="C306" s="1">
-        <v>191000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>103.328</v>
+        <v>97.753</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>191000.0</v>
+        <v>215885.52</v>
       </c>
       <c r="I306" s="1">
-        <v>6356.48</v>
+        <v>-4739.04</v>
       </c>
       <c r="J306" s="1">
-        <v>3.328</v>
+        <v>-2.1951634366214</v>
       </c>
       <c r="K306">
-        <v>2.46</v>
+        <v>1.79</v>
       </c>
       <c r="L306" t="s">
-        <v>756</v>
+        <v>743</v>
       </c>
       <c r="M306" s="1">
-        <v>197356.48</v>
+        <v>211146.48</v>
       </c>
       <c r="N306" s="1">
-        <v>202050.22</v>
+        <v>215007.85</v>
       </c>
       <c r="O306" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>757</v>
+        <v>744</v>
       </c>
       <c r="B307" t="s">
-        <v>758</v>
+        <v>745</v>
       </c>
       <c r="C307" s="1">
-        <v>500000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>98.125</v>
+        <v>100.001</v>
       </c>
       <c r="E307" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>497115.0</v>
+        <v>238000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-6490.0</v>
+        <v>2.38</v>
       </c>
       <c r="J307" s="1">
-        <v>-1.3055329249771</v>
+        <v>0.001</v>
       </c>
       <c r="K307">
-        <v>0.44</v>
+        <v>0.7</v>
       </c>
       <c r="L307" t="s">
-        <v>759</v>
+        <v>746</v>
       </c>
       <c r="M307" s="1">
-        <v>490625.0</v>
+        <v>238002.38</v>
       </c>
       <c r="N307" s="1">
-        <v>492803.08</v>
+        <v>239667.15</v>
       </c>
       <c r="O307" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>760</v>
+        <v>747</v>
       </c>
       <c r="B308" t="s">
-        <v>761</v>
+        <v>748</v>
       </c>
       <c r="C308" s="1">
-        <v>216000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>97.78</v>
+        <v>98.034</v>
       </c>
       <c r="E308" s="1">
-        <v>99.947</v>
+        <v>99.779</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>215885.52</v>
+        <v>598674.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-4680.72</v>
+        <v>-10470.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-2.1681491190331</v>
+        <v>-1.7488649916315</v>
       </c>
       <c r="K308">
-        <v>1.58</v>
+        <v>0.86</v>
       </c>
       <c r="L308" t="s">
-        <v>762</v>
+        <v>749</v>
       </c>
       <c r="M308" s="1">
-        <v>211204.8</v>
+        <v>588204.0</v>
       </c>
       <c r="N308" s="1">
-        <v>214622.33</v>
+        <v>593382.08</v>
       </c>
       <c r="O308" s="1">
-        <v>0.12</v>
+        <v>0.33</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>763</v>
+        <v>750</v>
       </c>
       <c r="B309" t="s">
-        <v>764</v>
+        <v>751</v>
       </c>
       <c r="C309" s="1">
-        <v>238000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.688</v>
+        <v>97.896</v>
       </c>
       <c r="E309" s="1">
         <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>238000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>1637.44</v>
+        <v>-8836.8</v>
       </c>
       <c r="J309" s="1">
-        <v>0.688</v>
+        <v>-2.104</v>
       </c>
       <c r="K309">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>0.03</v>
+      </c>
+      <c r="L309">
+        <v>110.81</v>
       </c>
       <c r="M309" s="1">
-        <v>239637.44</v>
+        <v>411163.2</v>
       </c>
       <c r="N309" s="1">
-        <v>240685.63</v>
+        <v>411274.01</v>
       </c>
       <c r="O309" s="1">
-        <v>0.14</v>
+        <v>0.23</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>766</v>
+        <v>752</v>
       </c>
       <c r="B310" t="s">
-        <v>767</v>
+        <v>753</v>
       </c>
       <c r="C310" s="1">
-        <v>600000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>98.041</v>
+        <v>97.253</v>
       </c>
       <c r="E310" s="1">
-        <v>99.779</v>
+        <v>99.215</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>598674.0</v>
+        <v>158744.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-10428.0</v>
+        <v>-3139.2</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.7418494873671</v>
+        <v>-1.9775235599456</v>
       </c>
       <c r="K310">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>0.01</v>
+      </c>
+      <c r="L310">
+        <v>16.44</v>
       </c>
       <c r="M310" s="1">
-        <v>588246.0</v>
+        <v>155604.8</v>
       </c>
       <c r="N310" s="1">
-        <v>592191.21</v>
+        <v>155621.24</v>
       </c>
       <c r="O310" s="1">
-        <v>0.33</v>
+        <v>0.09</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>769</v>
+        <v>754</v>
       </c>
       <c r="B311" t="s">
-        <v>770</v>
+        <v>755</v>
       </c>
       <c r="C311" s="1">
-        <v>420000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>98.023</v>
+        <v>99.666</v>
       </c>
       <c r="E311" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>420000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-8303.4</v>
+        <v>-8012.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-1.977</v>
+        <v>-1.9701187185868</v>
       </c>
       <c r="K311">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="L311" t="s">
-        <v>771</v>
+        <v>756</v>
       </c>
       <c r="M311" s="1">
-        <v>411696.6</v>
+        <v>398664.0</v>
       </c>
       <c r="N311" s="1">
-        <v>414356.06</v>
+        <v>401221.21</v>
       </c>
       <c r="O311" s="1">
         <v>0.23</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>772</v>
+        <v>757</v>
       </c>
       <c r="B312" t="s">
-        <v>773</v>
+        <v>758</v>
       </c>
       <c r="C312" s="1">
-        <v>160000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>97.423</v>
+        <v>99.666</v>
       </c>
       <c r="E312" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>158744.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-2867.2</v>
+        <v>-901.8</v>
       </c>
       <c r="J312" s="1">
-        <v>-1.8061785012347</v>
+        <v>-0.334</v>
       </c>
       <c r="K312">
-        <v>4.18</v>
+        <v>3.49</v>
       </c>
       <c r="L312" t="s">
-        <v>774</v>
+        <v>759</v>
       </c>
       <c r="M312" s="1">
-        <v>155876.8</v>
+        <v>269098.2</v>
       </c>
       <c r="N312" s="1">
-        <v>162567.21</v>
+        <v>278526.76</v>
       </c>
       <c r="O312" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>775</v>
+        <v>760</v>
       </c>
       <c r="B313" t="s">
-        <v>776</v>
+        <v>761</v>
       </c>
       <c r="C313" s="1">
-        <v>400000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.188</v>
+        <v>99.86</v>
       </c>
       <c r="E313" s="1">
-        <v>101.669</v>
+        <v>100.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>406676.0</v>
+        <v>245000.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-5924.0</v>
+        <v>-343.0</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.4566878792946</v>
+        <v>-0.14</v>
       </c>
       <c r="K313">
-        <v>0.42</v>
+        <v>2.57</v>
       </c>
       <c r="L313" t="s">
-        <v>777</v>
+        <v>762</v>
       </c>
       <c r="M313" s="1">
-        <v>400752.0</v>
+        <v>244657.0</v>
       </c>
       <c r="N313" s="1">
-        <v>402442.36</v>
+        <v>250945.1</v>
       </c>
       <c r="O313" s="1">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>778</v>
+        <v>763</v>
       </c>
       <c r="B314" t="s">
-        <v>779</v>
+        <v>764</v>
       </c>
       <c r="C314" s="1">
-        <v>270000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.985</v>
+        <v>104.453</v>
       </c>
       <c r="E314" s="1">
-        <v>100.0</v>
+        <v>106.993</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>270000.0</v>
+        <v>320979.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-40.5</v>
+        <v>-7620.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-0.015</v>
+        <v>-2.3739870832671</v>
       </c>
       <c r="K314">
-        <v>3.3</v>
+        <v>3.18</v>
       </c>
       <c r="L314" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="M314" s="1">
-        <v>269959.5</v>
+        <v>313359.0</v>
       </c>
       <c r="N314" s="1">
-        <v>278867.15</v>
+        <v>322912.41</v>
       </c>
       <c r="O314" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>781</v>
+        <v>766</v>
       </c>
       <c r="B315" t="s">
-        <v>782</v>
+        <v>767</v>
       </c>
       <c r="C315" s="1">
-        <v>245000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.332</v>
+        <v>100.015</v>
       </c>
       <c r="E315" s="1">
-        <v>100.0</v>
+        <v>100.14531527</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>245000.0</v>
+        <v>203294.99</v>
       </c>
       <c r="I315" s="1">
-        <v>813.4</v>
+        <v>-264.54</v>
       </c>
       <c r="J315" s="1">
-        <v>0.332</v>
+        <v>-0.13012617772824</v>
       </c>
       <c r="K315">
-        <v>2.37</v>
+        <v>3.21</v>
       </c>
       <c r="L315" t="s">
-        <v>783</v>
+        <v>768</v>
       </c>
       <c r="M315" s="1">
-        <v>245813.4</v>
+        <v>203030.45</v>
       </c>
       <c r="N315" s="1">
-        <v>251614.05</v>
+        <v>209548.7</v>
       </c>
       <c r="O315" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>784</v>
+        <v>769</v>
       </c>
       <c r="B316" t="s">
-        <v>785</v>
+        <v>770</v>
       </c>
       <c r="C316" s="1">
-        <v>300000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>105.305</v>
+        <v>99.385</v>
       </c>
       <c r="E316" s="1">
-        <v>106.993</v>
+        <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>320979.0</v>
+        <v>325000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-5064.0</v>
+        <v>-1998.75</v>
       </c>
       <c r="J316" s="1">
-        <v>-1.5776733057303</v>
+        <v>-0.615</v>
       </c>
       <c r="K316">
-        <v>2.93</v>
+        <v>2.44</v>
       </c>
       <c r="L316" t="s">
-        <v>786</v>
+        <v>771</v>
       </c>
       <c r="M316" s="1">
-        <v>315915.0</v>
+        <v>323001.25</v>
       </c>
       <c r="N316" s="1">
-        <v>324701.07</v>
+        <v>330927.47</v>
       </c>
       <c r="O316" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>787</v>
+        <v>772</v>
       </c>
       <c r="B317" t="s">
-        <v>788</v>
+        <v>773</v>
       </c>
       <c r="C317" s="1">
-        <v>203000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.248</v>
+        <v>98.916</v>
       </c>
       <c r="E317" s="1">
-        <v>100.14531527</v>
+        <v>99.07</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>203294.99</v>
+        <v>297210.0</v>
       </c>
       <c r="I317" s="1">
-        <v>208.45</v>
+        <v>-462.0</v>
       </c>
       <c r="J317" s="1">
-        <v>0.10253572899165</v>
+        <v>-0.15544564449379</v>
       </c>
       <c r="K317">
-        <v>2.99</v>
+        <v>0.85</v>
       </c>
       <c r="L317" t="s">
-        <v>789</v>
+        <v>774</v>
       </c>
       <c r="M317" s="1">
-        <v>203503.44</v>
+        <v>296748.0</v>
       </c>
       <c r="N317" s="1">
-        <v>209576.75</v>
+        <v>299287.8</v>
       </c>
       <c r="O317" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>790</v>
+        <v>775</v>
       </c>
       <c r="B318" t="s">
-        <v>791</v>
+        <v>776</v>
       </c>
       <c r="C318" s="1">
-        <v>325000.0</v>
+        <v>325716.0</v>
       </c>
       <c r="D318" s="1">
-        <v>99.863</v>
+        <v>97.879</v>
       </c>
       <c r="E318" s="1">
-        <v>100.0</v>
+        <v>98.43582446</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>325000.0</v>
+        <v>320621.23</v>
       </c>
       <c r="I318" s="1">
-        <v>-445.25</v>
+        <v>-1813.67</v>
       </c>
       <c r="J318" s="1">
-        <v>-0.137</v>
+        <v>-0.56567370788266</v>
       </c>
       <c r="K318">
-        <v>2.24</v>
+        <v>0.63</v>
       </c>
       <c r="L318" t="s">
-        <v>792</v>
+        <v>777</v>
       </c>
       <c r="M318" s="1">
-        <v>324554.75</v>
+        <v>318807.56</v>
       </c>
       <c r="N318" s="1">
-        <v>331844.32</v>
+        <v>320868.94</v>
       </c>
       <c r="O318" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>793</v>
+        <v>778</v>
       </c>
       <c r="B319" t="s">
-        <v>794</v>
+        <v>779</v>
       </c>
       <c r="C319" s="1">
-        <v>300000.0</v>
+        <v>1301894.0</v>
       </c>
       <c r="D319" s="1">
-        <v>99.212</v>
+        <v>96.723</v>
       </c>
       <c r="E319" s="1">
-        <v>99.07</v>
+        <v>101.57520582</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>297210.0</v>
+        <v>1322401.51</v>
       </c>
       <c r="I319" s="1">
-        <v>426.0</v>
+        <v>-63170.57</v>
       </c>
       <c r="J319" s="1">
-        <v>0.1433329968709</v>
+        <v>-4.7769583989661</v>
       </c>
       <c r="K319">
-        <v>0.64</v>
+        <v>0.85</v>
       </c>
       <c r="L319" t="s">
-        <v>795</v>
+        <v>780</v>
       </c>
       <c r="M319" s="1">
-        <v>297636.0</v>
+        <v>1259230.94</v>
       </c>
       <c r="N319" s="1">
-        <v>299563.8</v>
+        <v>1270288.12</v>
       </c>
       <c r="O319" s="1">
-        <v>0.17</v>
+        <v>0.71</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>796</v>
+        <v>781</v>
       </c>
       <c r="B320" t="s">
-        <v>797</v>
+        <v>782</v>
       </c>
       <c r="C320" s="1">
-        <v>324315.0</v>
+        <v>863227.0</v>
       </c>
       <c r="D320" s="1">
-        <v>97.911</v>
+        <v>102.441</v>
       </c>
       <c r="E320" s="1">
-        <v>98.43842869</v>
+        <v>119.28450686</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>319250.59</v>
+        <v>1029696.07</v>
       </c>
       <c r="I320" s="1">
-        <v>-1710.53</v>
+        <v>-145397.7</v>
       </c>
       <c r="J320" s="1">
-        <v>-0.53579540761381</v>
+        <v>-14.120448182346</v>
       </c>
       <c r="K320">
-        <v>0.59</v>
+        <v>1.27</v>
       </c>
       <c r="L320" t="s">
-        <v>798</v>
+        <v>783</v>
       </c>
       <c r="M320" s="1">
-        <v>317540.06</v>
+        <v>884298.37</v>
       </c>
       <c r="N320" s="1">
-        <v>319459.29</v>
+        <v>895295.65</v>
       </c>
       <c r="O320" s="1">
-        <v>0.18</v>
+        <v>0.5</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>799</v>
+        <v>784</v>
       </c>
       <c r="B321" t="s">
-        <v>800</v>
+        <v>785</v>
       </c>
       <c r="C321" s="1">
-        <v>1296294.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>97.533</v>
+        <v>97.173</v>
       </c>
       <c r="E321" s="1">
-        <v>101.59279376</v>
+        <v>99.794</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>1316941.29</v>
+        <v>99794.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-52626.87</v>
+        <v>-2621.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-3.9961439738897</v>
+        <v>-2.6264104054352</v>
       </c>
       <c r="K321">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>0.72</v>
+      </c>
+      <c r="L321">
+        <v>719.18</v>
       </c>
       <c r="M321" s="1">
-        <v>1264314.42</v>
+        <v>97173.0</v>
       </c>
       <c r="N321" s="1">
-        <v>1273548.3</v>
+        <v>97892.18</v>
       </c>
       <c r="O321" s="1">
-        <v>0.72</v>
+        <v>0.06</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>802</v>
+        <v>786</v>
       </c>
       <c r="B322" t="s">
-        <v>803</v>
+        <v>787</v>
       </c>
       <c r="C322" s="1">
-        <v>859513.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>103.619</v>
+        <v>97.266</v>
       </c>
       <c r="E322" s="1">
-        <v>119.35043565</v>
+        <v>99.224</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>1025832.51</v>
+        <v>595344.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-135213.74</v>
+        <v>-11748.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-13.180878816172</v>
+        <v>-1.9733129081674</v>
       </c>
       <c r="K322">
-        <v>1.07</v>
+        <v>1.61</v>
       </c>
       <c r="L322" t="s">
-        <v>804</v>
+        <v>788</v>
       </c>
       <c r="M322" s="1">
-        <v>890618.77</v>
+        <v>583596.0</v>
       </c>
       <c r="N322" s="1">
-        <v>899802.61</v>
+        <v>593265.86</v>
       </c>
       <c r="O322" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>805</v>
+        <v>789</v>
       </c>
       <c r="B323" t="s">
-        <v>806</v>
+        <v>790</v>
       </c>
       <c r="C323" s="1">
-        <v>100000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>97.943</v>
+        <v>98.784</v>
       </c>
       <c r="E323" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>99794.0</v>
+        <v>173000.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-1851.0</v>
+        <v>-2103.68</v>
       </c>
       <c r="J323" s="1">
-        <v>-1.8548209311181</v>
+        <v>-1.216</v>
       </c>
       <c r="K323">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>527.4</v>
+        <v>3.09</v>
+      </c>
+      <c r="L323" t="s">
+        <v>791</v>
       </c>
       <c r="M323" s="1">
-        <v>97943.0</v>
+        <v>170896.32</v>
       </c>
       <c r="N323" s="1">
-        <v>98470.4</v>
+        <v>176248.16</v>
       </c>
       <c r="O323" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="B324" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
       <c r="C324" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>97.124</v>
+        <v>98.602</v>
       </c>
       <c r="E324" s="1">
-        <v>99.224</v>
+        <v>101.2</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>595344.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-12600.0</v>
+        <v>-5196.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-2.1164234459405</v>
+        <v>-2.5671936758893</v>
       </c>
       <c r="K324">
-        <v>1.43</v>
+        <v>0.75</v>
       </c>
       <c r="L324" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="M324" s="1">
-        <v>582744.0</v>
+        <v>197204.0</v>
       </c>
       <c r="N324" s="1">
-        <v>591345.37</v>
+        <v>198704.27</v>
       </c>
       <c r="O324" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="B325" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
       <c r="C325" s="1">
-        <v>173000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>99.449</v>
+        <v>98.051</v>
       </c>
       <c r="E325" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>173000.0</v>
+        <v>556482.24</v>
       </c>
       <c r="I325" s="1">
-        <v>-953.23</v>
+        <v>-9357.66</v>
       </c>
       <c r="J325" s="1">
-        <v>-0.551</v>
+        <v>-1.6815738809562</v>
       </c>
       <c r="K325">
-        <v>2.89</v>
+        <v>0.97</v>
       </c>
       <c r="L325" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="M325" s="1">
-        <v>172046.77</v>
+        <v>547124.58</v>
       </c>
       <c r="N325" s="1">
-        <v>177049.96</v>
+        <v>552540.24</v>
       </c>
       <c r="O325" s="1">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="B326" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
       <c r="C326" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>99.227</v>
+        <v>104.238</v>
       </c>
       <c r="E326" s="1">
-        <v>101.2</v>
+        <v>99.29</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>202400.0</v>
+        <v>397160.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-3946.0</v>
+        <v>19792.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-1.949604743083</v>
+        <v>4.9833820122872</v>
       </c>
       <c r="K326">
-        <v>0.55</v>
+        <v>0.46</v>
       </c>
       <c r="L326" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="M326" s="1">
-        <v>198454.0</v>
+        <v>416952.0</v>
       </c>
       <c r="N326" s="1">
-        <v>199548.79</v>
+        <v>418778.03</v>
       </c>
       <c r="O326" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="B327" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
       <c r="C327" s="1">
-        <v>558000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>98.508</v>
+        <v>96.499</v>
       </c>
       <c r="E327" s="1">
-        <v>99.728</v>
+        <v>97.26</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>556482.24</v>
+        <v>97260.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-6807.6</v>
+        <v>-761.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-1.2233274506658</v>
+        <v>-0.78243882377133</v>
       </c>
       <c r="K327">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>0.48</v>
+      </c>
+      <c r="L327">
+        <v>482.88</v>
       </c>
       <c r="M327" s="1">
-        <v>549674.64</v>
+        <v>96499.0</v>
       </c>
       <c r="N327" s="1">
-        <v>554096.6</v>
+        <v>96981.88</v>
       </c>
       <c r="O327" s="1">
-        <v>0.31</v>
+        <v>0.05</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>819</v>
+        <v>803</v>
       </c>
       <c r="B328" t="s">
-        <v>820</v>
+        <v>804</v>
       </c>
       <c r="C328" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>104.479</v>
+        <v>98.972</v>
       </c>
       <c r="E328" s="1">
-        <v>99.29</v>
+        <v>102.47</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>397160.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I328" s="1">
-        <v>20756.0</v>
+        <v>-3498.0</v>
       </c>
       <c r="J328" s="1">
-        <v>5.2261053479706</v>
+        <v>-3.4136820532839</v>
       </c>
       <c r="K328">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="L328">
-        <v>647.95</v>
+        <v>328.77</v>
       </c>
       <c r="M328" s="1">
-        <v>417916.0</v>
+        <v>98972.0</v>
       </c>
       <c r="N328" s="1">
-        <v>418563.95</v>
+        <v>99300.77</v>
       </c>
       <c r="O328" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>821</v>
+        <v>805</v>
       </c>
       <c r="B329" t="s">
-        <v>822</v>
+        <v>806</v>
       </c>
       <c r="C329" s="1">
-        <v>100000.0</v>
+        <v>474882.6</v>
       </c>
       <c r="D329" s="1">
-        <v>97.333</v>
+        <v>97.244</v>
       </c>
       <c r="E329" s="1">
-        <v>97.26</v>
+        <v>95.99285171</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>97260.0</v>
+        <v>455853.35</v>
       </c>
       <c r="I329" s="1">
-        <v>73.0</v>
+        <v>5941.49</v>
       </c>
       <c r="J329" s="1">
-        <v>0.075056549455069</v>
+        <v>1.3033775006809</v>
       </c>
       <c r="K329">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>277.4</v>
+        <v>0.41</v>
+      </c>
+      <c r="L329" t="s">
+        <v>807</v>
       </c>
       <c r="M329" s="1">
-        <v>97333.0</v>
+        <v>461794.84</v>
       </c>
       <c r="N329" s="1">
-        <v>97610.4</v>
+        <v>463762.02</v>
       </c>
       <c r="O329" s="1">
-        <v>0.05</v>
+        <v>0.26</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
       <c r="B330" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="C330" s="1">
-        <v>100000.0</v>
+        <v>291706.2</v>
       </c>
       <c r="D330" s="1">
-        <v>99.855</v>
+        <v>79.721</v>
       </c>
       <c r="E330" s="1">
-        <v>102.47</v>
+        <v>84.09918953</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>102470.0</v>
+        <v>245322.55</v>
       </c>
       <c r="I330" s="1">
-        <v>-2615.0</v>
+        <v>-12771.45</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.5519664291988</v>
+        <v>-5.2059828988407</v>
       </c>
       <c r="K330">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>109.59</v>
+        <v>0.54</v>
+      </c>
+      <c r="L330" t="s">
+        <v>810</v>
       </c>
       <c r="M330" s="1">
-        <v>99855.0</v>
+        <v>232551.1</v>
       </c>
       <c r="N330" s="1">
-        <v>99964.59</v>
+        <v>234126.31</v>
       </c>
       <c r="O330" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>825</v>
+        <v>811</v>
       </c>
       <c r="B331" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="C331" s="1">
-        <v>472839.6</v>
+        <v>358544.0</v>
       </c>
       <c r="D331" s="1">
-        <v>97.322</v>
+        <v>91.912</v>
       </c>
       <c r="E331" s="1">
-        <v>95.98741518</v>
+        <v>92.58520014</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>453866.51</v>
+        <v>331958.68</v>
       </c>
       <c r="I331" s="1">
-        <v>6310.44</v>
+        <v>-2413.72</v>
       </c>
       <c r="J331" s="1">
-        <v>1.3903735704139</v>
+        <v>-0.72711459149072</v>
       </c>
       <c r="K331">
-        <v>0.38</v>
+        <v>1.39</v>
       </c>
       <c r="L331" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="M331" s="1">
-        <v>460176.95</v>
+        <v>329544.96</v>
       </c>
       <c r="N331" s="1">
-        <v>461954.31</v>
+        <v>334520.86</v>
       </c>
       <c r="O331" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
       <c r="B332" t="s">
-        <v>829</v>
+        <v>815</v>
       </c>
       <c r="C332" s="1">
-        <v>290451.2</v>
+        <v>808134.15</v>
       </c>
       <c r="D332" s="1">
-        <v>80.384</v>
+        <v>101.271</v>
       </c>
       <c r="E332" s="1">
-        <v>84.11520765</v>
+        <v>106.79290437</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>244313.63</v>
+        <v>863029.93</v>
       </c>
       <c r="I332" s="1">
-        <v>-10837.34</v>
+        <v>-44624.39</v>
       </c>
       <c r="J332" s="1">
-        <v>-4.4358311077446</v>
+        <v>-5.1706654020678</v>
       </c>
       <c r="K332">
-        <v>0.49</v>
+        <v>1.04</v>
       </c>
       <c r="L332" t="s">
-        <v>830</v>
+        <v>816</v>
       </c>
       <c r="M332" s="1">
-        <v>233476.29</v>
+        <v>818405.54</v>
       </c>
       <c r="N332" s="1">
-        <v>234901.49</v>
+        <v>826847.77</v>
       </c>
       <c r="O332" s="1">
-        <v>0.13</v>
+        <v>0.47</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>831</v>
+        <v>817</v>
       </c>
       <c r="B333" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="C333" s="1">
-        <v>357000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>92.447</v>
+        <v>99.888</v>
       </c>
       <c r="E333" s="1">
-        <v>92.586</v>
+        <v>99.958</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>330532.02</v>
+        <v>205913.48</v>
       </c>
       <c r="I333" s="1">
-        <v>-496.23</v>
+        <v>-144.2</v>
       </c>
       <c r="J333" s="1">
-        <v>-0.15013068930508</v>
+        <v>-0.070029412353188</v>
       </c>
       <c r="K333">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>0.13</v>
+      </c>
+      <c r="L333">
+        <v>275.14</v>
       </c>
       <c r="M333" s="1">
-        <v>330035.79</v>
+        <v>205769.28</v>
       </c>
       <c r="N333" s="1">
-        <v>334667.5</v>
+        <v>206044.42</v>
       </c>
       <c r="O333" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="B334" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
       <c r="C334" s="1">
-        <v>804658.15</v>
+        <v>237000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>102.289</v>
+        <v>97.317</v>
       </c>
       <c r="E334" s="1">
-        <v>106.8103952</v>
+        <v>99.422</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>859458.55</v>
+        <v>235630.14</v>
       </c>
       <c r="I334" s="1">
-        <v>-36381.78</v>
+        <v>-4988.85</v>
       </c>
       <c r="J334" s="1">
-        <v>-4.2331046680494</v>
+        <v>-2.1172376335218</v>
       </c>
       <c r="K334">
-        <v>0.82</v>
+        <v>0.68</v>
       </c>
       <c r="L334" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="M334" s="1">
-        <v>823076.77</v>
+        <v>230641.29</v>
       </c>
       <c r="N334" s="1">
-        <v>829674.97</v>
+        <v>232245.1</v>
       </c>
       <c r="O334" s="1">
-        <v>0.47</v>
+        <v>0.13</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="B335" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
       <c r="C335" s="1">
-        <v>237000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>97.933</v>
+        <v>99.85</v>
       </c>
       <c r="E335" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>235630.14</v>
+        <v>267000.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-3528.93</v>
+        <v>-400.5</v>
       </c>
       <c r="J335" s="1">
-        <v>-1.4976564543059</v>
+        <v>-0.15</v>
       </c>
       <c r="K335">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>0.15</v>
+      </c>
+      <c r="L335">
+        <v>409.64</v>
       </c>
       <c r="M335" s="1">
-        <v>232101.21</v>
+        <v>266599.5</v>
       </c>
       <c r="N335" s="1">
-        <v>233282.96</v>
+        <v>267009.14</v>
       </c>
       <c r="O335" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>840</v>
+        <v>824</v>
       </c>
       <c r="B336" t="s">
-        <v>841</v>
+        <v>825</v>
       </c>
       <c r="C336" s="1">
-        <v>267000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.479</v>
+        <v>88.297</v>
       </c>
       <c r="E336" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>267000.0</v>
+        <v>310173.5</v>
       </c>
       <c r="I336" s="1">
-        <v>1278.93</v>
+        <v>-1134.0</v>
       </c>
       <c r="J336" s="1">
-        <v>0.479</v>
+        <v>-0.36560183252277</v>
       </c>
       <c r="K336">
-        <v>3.93</v>
+        <v>1.5</v>
       </c>
       <c r="L336" t="s">
-        <v>842</v>
+        <v>826</v>
       </c>
       <c r="M336" s="1">
-        <v>268278.93</v>
+        <v>309039.5</v>
       </c>
       <c r="N336" s="1">
-        <v>278783.37</v>
+        <v>314275.12</v>
       </c>
       <c r="O336" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>843</v>
+        <v>827</v>
       </c>
       <c r="B337" t="s">
-        <v>844</v>
+        <v>828</v>
       </c>
       <c r="C337" s="1">
-        <v>350000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>88.636</v>
+        <v>73.793</v>
       </c>
       <c r="E337" s="1">
-        <v>88.621</v>
+        <v>74.37666667</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>310173.5</v>
+        <v>223130.0</v>
       </c>
       <c r="I337" s="1">
-        <v>52.5</v>
+        <v>-1751.0</v>
       </c>
       <c r="J337" s="1">
-        <v>0.016926010764943</v>
+        <v>-0.78474431945503</v>
       </c>
       <c r="K337">
-        <v>1.41</v>
+        <v>0.38</v>
       </c>
       <c r="L337" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
       <c r="M337" s="1">
-        <v>310226.0</v>
+        <v>221379.0</v>
       </c>
       <c r="N337" s="1">
-        <v>315149.97</v>
+        <v>222507.08</v>
       </c>
       <c r="O337" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="B338" t="s">
-        <v>847</v>
+        <v>831</v>
       </c>
       <c r="C338" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>74.372</v>
+        <v>97.515</v>
       </c>
       <c r="E338" s="1">
-        <v>74.37666667</v>
+        <v>99.985</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>223130.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-14.0</v>
+        <v>-4940.0</v>
       </c>
       <c r="J338" s="1">
-        <v>-0.0062743692018106</v>
+        <v>-2.4703705555833</v>
       </c>
       <c r="K338">
-        <v>0.33</v>
+        <v>3.15</v>
       </c>
       <c r="L338" t="s">
-        <v>848</v>
+        <v>832</v>
       </c>
       <c r="M338" s="1">
-        <v>223116.0</v>
+        <v>195030.0</v>
       </c>
       <c r="N338" s="1">
-        <v>224120.79</v>
+        <v>201336.16</v>
       </c>
       <c r="O338" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>849</v>
+        <v>833</v>
       </c>
       <c r="B339" t="s">
-        <v>850</v>
+        <v>834</v>
       </c>
       <c r="C339" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>98.201</v>
+        <v>100.578</v>
       </c>
       <c r="E339" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>199970.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-3568.0</v>
+        <v>1734.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-1.784267640146</v>
+        <v>0.578</v>
       </c>
       <c r="K339">
-        <v>2.97</v>
+        <v>2.72</v>
       </c>
       <c r="L339" t="s">
-        <v>851</v>
+        <v>835</v>
       </c>
       <c r="M339" s="1">
-        <v>196402.0</v>
+        <v>301734.0</v>
       </c>
       <c r="N339" s="1">
-        <v>202338.3</v>
+        <v>309902.35</v>
       </c>
       <c r="O339" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>852</v>
+        <v>836</v>
       </c>
       <c r="B340" t="s">
-        <v>853</v>
+        <v>837</v>
       </c>
       <c r="C340" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.757</v>
+        <v>98.04</v>
       </c>
       <c r="E340" s="1">
-        <v>100.0</v>
+        <v>99.711</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>300000.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I340" s="1">
-        <v>2271.0</v>
+        <v>-1671.0</v>
       </c>
       <c r="J340" s="1">
-        <v>0.757</v>
+        <v>-1.6758431868099</v>
       </c>
       <c r="K340">
-        <v>2.51</v>
+        <v>1.26</v>
       </c>
       <c r="L340" t="s">
-        <v>854</v>
+        <v>838</v>
       </c>
       <c r="M340" s="1">
-        <v>302271.0</v>
+        <v>98040.0</v>
       </c>
       <c r="N340" s="1">
-        <v>309806.15</v>
+        <v>99303.7</v>
       </c>
       <c r="O340" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>855</v>
+        <v>839</v>
       </c>
       <c r="B341" t="s">
-        <v>856</v>
+        <v>840</v>
       </c>
       <c r="C341" s="1">
         <v>100000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>98.554</v>
+        <v>97.862</v>
       </c>
       <c r="E341" s="1">
-        <v>99.711</v>
+        <v>100.66</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>99711.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-1157.0</v>
+        <v>-2798.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-1.1603534213878</v>
+        <v>-2.7796542817405</v>
       </c>
       <c r="K341">
-        <v>1.06</v>
+        <v>2.9</v>
       </c>
       <c r="L341" t="s">
-        <v>857</v>
+        <v>841</v>
       </c>
       <c r="M341" s="1">
-        <v>98554.0</v>
+        <v>97862.0</v>
       </c>
       <c r="N341" s="1">
-        <v>99612.22</v>
+        <v>100765.42</v>
       </c>
       <c r="O341" s="1">
         <v>0.06</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>858</v>
+        <v>842</v>
       </c>
       <c r="B342" t="s">
-        <v>859</v>
+        <v>843</v>
       </c>
       <c r="C342" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>98.508</v>
+        <v>100.151</v>
       </c>
       <c r="E342" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>100660.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-2152.0</v>
+        <v>302.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-2.1378899264852</v>
+        <v>0.151</v>
       </c>
       <c r="K342">
-        <v>2.72</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>0.26</v>
+      </c>
+      <c r="L342">
+        <v>527.4</v>
       </c>
       <c r="M342" s="1">
-        <v>98508.0</v>
+        <v>200302.0</v>
       </c>
       <c r="N342" s="1">
-        <v>101226.49</v>
+        <v>200829.4</v>
       </c>
       <c r="O342" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>861</v>
+        <v>844</v>
       </c>
       <c r="B343" t="s">
-        <v>862</v>
+        <v>845</v>
       </c>
       <c r="C343" s="1">
-        <v>200000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.388</v>
+        <v>95.385</v>
       </c>
       <c r="E343" s="1">
-        <v>100.0</v>
+        <v>98.74223265</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>200000.0</v>
+        <v>241918.47</v>
       </c>
       <c r="I343" s="1">
-        <v>776.0</v>
+        <v>-8225.22</v>
       </c>
       <c r="J343" s="1">
-        <v>0.388</v>
+        <v>-3.399996701368</v>
       </c>
       <c r="K343">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="L343">
-        <v>47.95</v>
+        <v>234.93</v>
       </c>
       <c r="M343" s="1">
-        <v>200776.0</v>
+        <v>233693.25</v>
       </c>
       <c r="N343" s="1">
-        <v>200823.95</v>
+        <v>233928.18</v>
       </c>
       <c r="O343" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>863</v>
+        <v>846</v>
       </c>
       <c r="B344" t="s">
-        <v>864</v>
+        <v>847</v>
       </c>
       <c r="C344" s="1">
-        <v>245000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>95.477</v>
+        <v>97.295</v>
       </c>
       <c r="E344" s="1">
-        <v>98.74223265</v>
+        <v>99.7844</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>241918.47</v>
+        <v>249461.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-7999.82</v>
+        <v>-6223.5</v>
       </c>
       <c r="J344" s="1">
-        <v>-3.306824815815</v>
+        <v>-2.4947787429698</v>
       </c>
       <c r="K344">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>167.81</v>
+        <v>0.55</v>
+      </c>
+      <c r="L344" t="s">
+        <v>848</v>
       </c>
       <c r="M344" s="1">
-        <v>233918.65</v>
+        <v>243237.5</v>
       </c>
       <c r="N344" s="1">
-        <v>234086.46</v>
+        <v>244624.49</v>
       </c>
       <c r="O344" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>865</v>
+        <v>849</v>
       </c>
       <c r="B345" t="s">
-        <v>866</v>
+        <v>850</v>
       </c>
       <c r="C345" s="1">
-        <v>250000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>97.984</v>
+        <v>98.312</v>
       </c>
       <c r="E345" s="1">
-        <v>99.7844</v>
+        <v>100.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>249461.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-4501.0</v>
+        <v>-3376.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-1.8042900493464</v>
+        <v>-1.688</v>
       </c>
       <c r="K345">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>924.66</v>
+        <v>1.81</v>
+      </c>
+      <c r="L345" t="s">
+        <v>851</v>
       </c>
       <c r="M345" s="1">
-        <v>244960.0</v>
+        <v>196624.0</v>
       </c>
       <c r="N345" s="1">
-        <v>245884.66</v>
+        <v>200242.9</v>
       </c>
       <c r="O345" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>867</v>
+        <v>852</v>
       </c>
       <c r="B346" t="s">
-        <v>868</v>
+        <v>853</v>
       </c>
       <c r="C346" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>98.985</v>
+        <v>97.74</v>
       </c>
       <c r="E346" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>200000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-2030.0</v>
+        <v>-1586.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.015</v>
+        <v>-1.5967621770735</v>
       </c>
       <c r="K346">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>0.6</v>
+      </c>
+      <c r="L346">
+        <v>595.89</v>
       </c>
       <c r="M346" s="1">
-        <v>197970.0</v>
+        <v>97740.0</v>
       </c>
       <c r="N346" s="1">
-        <v>201175.32</v>
+        <v>98335.89</v>
       </c>
       <c r="O346" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>870</v>
+        <v>854</v>
       </c>
       <c r="B347" t="s">
-        <v>871</v>
+        <v>855</v>
       </c>
       <c r="C347" s="1">
-        <v>100000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.666</v>
+        <v>97.565</v>
       </c>
       <c r="E347" s="1">
-        <v>99.326</v>
+        <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>99326.0</v>
+        <v>212000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-660.0</v>
+        <v>-5162.2</v>
       </c>
       <c r="J347" s="1">
-        <v>-0.6644785856674</v>
+        <v>-2.435</v>
       </c>
       <c r="K347">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>397.26</v>
+        <v>0.87</v>
+      </c>
+      <c r="L347" t="s">
+        <v>856</v>
       </c>
       <c r="M347" s="1">
-        <v>98666.0</v>
+        <v>206837.8</v>
       </c>
       <c r="N347" s="1">
-        <v>99063.26</v>
+        <v>208679.84</v>
       </c>
       <c r="O347" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>872</v>
+        <v>857</v>
       </c>
       <c r="B348" t="s">
-        <v>873</v>
+        <v>858</v>
       </c>
       <c r="C348" s="1">
-        <v>212000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>98.1</v>
+        <v>97.97</v>
       </c>
       <c r="E348" s="1">
-        <v>100.0</v>
+        <v>99.23</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>212000.0</v>
+        <v>151821.9</v>
       </c>
       <c r="I348" s="1">
-        <v>-4028.0</v>
+        <v>-1927.8</v>
       </c>
       <c r="J348" s="1">
-        <v>-1.9</v>
+        <v>-1.2697772850952</v>
       </c>
       <c r="K348">
-        <v>0.66</v>
+        <v>2.38</v>
       </c>
       <c r="L348" t="s">
-        <v>874</v>
+        <v>859</v>
       </c>
       <c r="M348" s="1">
-        <v>207972.0</v>
+        <v>149894.1</v>
       </c>
       <c r="N348" s="1">
-        <v>209370.17</v>
+        <v>153529.95</v>
       </c>
       <c r="O348" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>875</v>
+        <v>860</v>
       </c>
       <c r="B349" t="s">
-        <v>876</v>
+        <v>861</v>
       </c>
       <c r="C349" s="1">
-        <v>153000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>98.637</v>
+        <v>98.828</v>
       </c>
       <c r="E349" s="1">
-        <v>99.23</v>
+        <v>99.499</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>151821.9</v>
+        <v>99499.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-907.29</v>
+        <v>-671.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-0.59760153179482</v>
+        <v>-0.67437863697123</v>
       </c>
       <c r="K349">
-        <v>2.19</v>
+        <v>1.26</v>
       </c>
       <c r="L349" t="s">
-        <v>877</v>
+        <v>838</v>
       </c>
       <c r="M349" s="1">
-        <v>150914.61</v>
+        <v>98828.0</v>
       </c>
       <c r="N349" s="1">
-        <v>154267.51</v>
+        <v>100091.7</v>
       </c>
       <c r="O349" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>878</v>
+        <v>862</v>
       </c>
       <c r="B350" t="s">
-        <v>879</v>
+        <v>863</v>
       </c>
       <c r="C350" s="1">
         <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>99.489</v>
+        <v>99.733</v>
       </c>
       <c r="E350" s="1">
-        <v>99.499</v>
+        <v>99.897</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>99499.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-10.0</v>
+        <v>-164.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-0.010050352264847</v>
+        <v>-0.16416909416699</v>
       </c>
       <c r="K350">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>0.3</v>
+      </c>
+      <c r="L350">
+        <v>297.26</v>
       </c>
       <c r="M350" s="1">
-        <v>99489.0</v>
+        <v>99733.0</v>
       </c>
       <c r="N350" s="1">
-        <v>100547.22</v>
+        <v>100030.26</v>
       </c>
       <c r="O350" s="1">
         <v>0.06</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>880</v>
+        <v>864</v>
       </c>
       <c r="B351" t="s">
-        <v>881</v>
+        <v>865</v>
       </c>
       <c r="C351" s="1">
-        <v>100000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.247</v>
+        <v>101.116</v>
       </c>
       <c r="E351" s="1">
-        <v>99.897</v>
+        <v>99.451</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>99897.0</v>
+        <v>164094.15</v>
       </c>
       <c r="I351" s="1">
-        <v>350.0</v>
+        <v>2747.25</v>
       </c>
       <c r="J351" s="1">
-        <v>0.35036087169785</v>
+        <v>1.6741913102935</v>
       </c>
       <c r="K351">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="L351">
-        <v>84.93</v>
+        <v>271.23</v>
       </c>
       <c r="M351" s="1">
-        <v>100247.0</v>
+        <v>166841.4</v>
       </c>
       <c r="N351" s="1">
-        <v>100331.93</v>
+        <v>167112.63</v>
       </c>
       <c r="O351" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>882</v>
+        <v>866</v>
       </c>
       <c r="B352" t="s">
-        <v>883</v>
+        <v>867</v>
       </c>
       <c r="C352" s="1">
-        <v>165000.0</v>
+        <v>2058857.0</v>
       </c>
       <c r="D352" s="1">
-        <v>101.551</v>
+        <v>65.777</v>
       </c>
       <c r="E352" s="1">
-        <v>99.451</v>
+        <v>70.35011417</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>164094.15</v>
+        <v>1448408.25</v>
       </c>
       <c r="I352" s="1">
-        <v>3465.0</v>
+        <v>-94153.88</v>
       </c>
       <c r="J352" s="1">
-        <v>2.1115926436134</v>
+        <v>-6.5005070221051</v>
       </c>
       <c r="K352">
-        <v>3.71</v>
+        <v>1.17</v>
       </c>
       <c r="L352" t="s">
-        <v>884</v>
+        <v>868</v>
       </c>
       <c r="M352" s="1">
-        <v>167559.15</v>
+        <v>1354254.37</v>
       </c>
       <c r="N352" s="1">
-        <v>173678.84</v>
+        <v>1378396.58</v>
       </c>
       <c r="O352" s="1">
-        <v>0.1</v>
+        <v>0.78</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>885</v>
+        <v>869</v>
       </c>
       <c r="B353" t="s">
-        <v>886</v>
+        <v>870</v>
       </c>
       <c r="C353" s="1">
-        <v>2050000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>67.121</v>
+        <v>98.297</v>
       </c>
       <c r="E353" s="1">
-        <v>70.36</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>1442380.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-66399.5</v>
+        <v>-1737.06</v>
       </c>
       <c r="J353" s="1">
-        <v>-4.603467879477</v>
+        <v>-1.703</v>
       </c>
       <c r="K353">
-        <v>1.06</v>
+        <v>1.68</v>
       </c>
       <c r="L353" t="s">
-        <v>887</v>
+        <v>871</v>
       </c>
       <c r="M353" s="1">
-        <v>1375980.5</v>
+        <v>100262.94</v>
       </c>
       <c r="N353" s="1">
-        <v>1397772.28</v>
+        <v>101978.95</v>
       </c>
       <c r="O353" s="1">
-        <v>0.79</v>
+        <v>0.06</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>888</v>
+        <v>872</v>
       </c>
       <c r="B354" t="s">
-        <v>889</v>
+        <v>873</v>
       </c>
       <c r="C354" s="1">
-        <v>102000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.966</v>
+        <v>98.317</v>
       </c>
       <c r="E354" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>102000.0</v>
+        <v>300690.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-1054.68</v>
+        <v>-5739.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.034</v>
+        <v>-1.9086101965479</v>
       </c>
       <c r="K354">
-        <v>1.49</v>
+        <v>2.63</v>
       </c>
       <c r="L354" t="s">
-        <v>890</v>
+        <v>874</v>
       </c>
       <c r="M354" s="1">
-        <v>100945.32</v>
+        <v>294951.0</v>
       </c>
       <c r="N354" s="1">
-        <v>102466.33</v>
+        <v>302841.41</v>
       </c>
       <c r="O354" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>891</v>
+        <v>875</v>
       </c>
       <c r="B355" t="s">
-        <v>892</v>
+        <v>876</v>
       </c>
       <c r="C355" s="1">
         <v>300000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>98.766</v>
+        <v>98.543</v>
       </c>
       <c r="E355" s="1">
-        <v>100.23</v>
+        <v>99.871</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>300690.0</v>
+        <v>299613.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-4392.0</v>
+        <v>-3984.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-1.4606405267884</v>
+        <v>-1.3297153327793</v>
       </c>
       <c r="K355">
-        <v>2.42</v>
+        <v>1.91</v>
       </c>
       <c r="L355" t="s">
-        <v>893</v>
+        <v>877</v>
       </c>
       <c r="M355" s="1">
-        <v>296298.0</v>
+        <v>295629.0</v>
       </c>
       <c r="N355" s="1">
-        <v>303571.97</v>
+        <v>301361.88</v>
       </c>
       <c r="O355" s="1">
         <v>0.17</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>894</v>
+        <v>878</v>
       </c>
       <c r="B356" t="s">
-        <v>895</v>
+        <v>879</v>
       </c>
       <c r="C356" s="1">
-        <v>300000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>98.747</v>
+        <v>99.69</v>
       </c>
       <c r="E356" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>299613.0</v>
+        <v>153000.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-3372.0</v>
+        <v>-474.3</v>
       </c>
       <c r="J356" s="1">
-        <v>-1.1254518328644</v>
+        <v>-0.31</v>
       </c>
       <c r="K356">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>896</v>
+        <v>0.35</v>
+      </c>
+      <c r="L356">
+        <v>527.96</v>
       </c>
       <c r="M356" s="1">
-        <v>296241.0</v>
+        <v>152525.7</v>
       </c>
       <c r="N356" s="1">
-        <v>301336.89</v>
+        <v>153053.66</v>
       </c>
       <c r="O356" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>897</v>
+        <v>880</v>
       </c>
       <c r="B357" t="s">
-        <v>898</v>
+        <v>881</v>
       </c>
       <c r="C357" s="1">
-        <v>153000.0</v>
+        <v>5616000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>100.357</v>
+        <v>86.8</v>
       </c>
       <c r="E357" s="1">
-        <v>100.0</v>
+        <v>87.41887179</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>153000.0</v>
+        <v>4909443.84</v>
       </c>
       <c r="I357" s="1">
-        <v>546.21</v>
+        <v>-34755.84</v>
       </c>
       <c r="J357" s="1">
-        <v>0.357</v>
+        <v>-0.70793843727928</v>
       </c>
       <c r="K357">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>197.99</v>
+        <v>0.04</v>
+      </c>
+      <c r="L357" t="s">
+        <v>882</v>
       </c>
       <c r="M357" s="1">
-        <v>153546.21</v>
+        <v>4874688.0</v>
       </c>
       <c r="N357" s="1">
-        <v>153744.2</v>
+        <v>4876734.38</v>
       </c>
       <c r="O357" s="1">
-        <v>0.09</v>
+        <v>2.74</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>899</v>
+        <v>883</v>
       </c>
       <c r="B358" t="s">
-        <v>900</v>
+        <v>884</v>
       </c>
       <c r="C358" s="1">
-        <v>5592000.0</v>
+        <v>1542000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>87.297</v>
+        <v>73.928</v>
       </c>
       <c r="E358" s="1">
-        <v>87.41951931</v>
+        <v>74.62250065</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>4888499.52</v>
+        <v>1150678.96</v>
       </c>
       <c r="I358" s="1">
-        <v>-6851.28</v>
+        <v>-10709.2</v>
       </c>
       <c r="J358" s="1">
-        <v>-0.14015098031553</v>
+        <v>-0.93068530600403</v>
       </c>
       <c r="K358">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="L358" t="s">
-        <v>901</v>
+        <v>885</v>
       </c>
       <c r="M358" s="1">
-        <v>4881648.24</v>
+        <v>1139969.76</v>
       </c>
       <c r="N358" s="1">
-        <v>4920685.0</v>
+        <v>1150491.27</v>
       </c>
       <c r="O358" s="1">
-        <v>2.77</v>
+        <v>0.65</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>902</v>
+        <v>886</v>
       </c>
       <c r="B359" t="s">
-        <v>903</v>
+        <v>887</v>
       </c>
       <c r="C359" s="1">
-        <v>1536000.0</v>
+        <v>4890000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>74.676</v>
+        <v>64.531</v>
       </c>
       <c r="E359" s="1">
-        <v>74.62207292</v>
+        <v>65.634</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>1146195.04</v>
+        <v>3209502.6</v>
       </c>
       <c r="I359" s="1">
-        <v>828.32</v>
+        <v>-53936.7</v>
       </c>
       <c r="J359" s="1">
-        <v>0.072266932859873</v>
+        <v>-1.6805314318798</v>
       </c>
       <c r="K359">
-        <v>0.64</v>
+        <v>0.8</v>
       </c>
       <c r="L359" t="s">
-        <v>904</v>
+        <v>888</v>
       </c>
       <c r="M359" s="1">
-        <v>1147023.36</v>
+        <v>3155565.9</v>
       </c>
       <c r="N359" s="1">
-        <v>1156788.53</v>
+        <v>3194819.87</v>
       </c>
       <c r="O359" s="1">
-        <v>0.65</v>
+        <v>1.8</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>905</v>
+        <v>889</v>
       </c>
       <c r="B360" t="s">
-        <v>906</v>
+        <v>890</v>
       </c>
       <c r="C360" s="1">
-        <v>4181000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>95.973</v>
+        <v>95.754</v>
       </c>
       <c r="E360" s="1">
-        <v>96.21134609</v>
+        <v>101.46987429</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>4022596.38</v>
+        <v>177572.28</v>
       </c>
       <c r="I360" s="1">
-        <v>-9965.25</v>
+        <v>-10002.78</v>
       </c>
       <c r="J360" s="1">
-        <v>-0.24773178958611</v>
+        <v>-5.6330751624071</v>
       </c>
       <c r="K360">
-        <v>0.84</v>
+        <v>2.19</v>
       </c>
       <c r="L360" t="s">
-        <v>907</v>
+        <v>891</v>
       </c>
       <c r="M360" s="1">
-        <v>4012631.13</v>
+        <v>167569.5</v>
       </c>
       <c r="N360" s="1">
-        <v>4047911.9</v>
+        <v>171405.12</v>
       </c>
       <c r="O360" s="1">
-        <v>2.28</v>
+        <v>0.1</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>908</v>
+        <v>892</v>
       </c>
       <c r="B361" t="s">
-        <v>909</v>
+        <v>893</v>
       </c>
       <c r="C361" s="1">
-        <v>174000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>97.106</v>
+        <v>99.114</v>
       </c>
       <c r="E361" s="1">
-        <v>101.49189655</v>
+        <v>99.646</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>176595.9</v>
+        <v>281998.18</v>
       </c>
       <c r="I361" s="1">
-        <v>-7631.46</v>
+        <v>-1505.56</v>
       </c>
       <c r="J361" s="1">
-        <v>-4.3214253558548</v>
+        <v>-0.53388997049555</v>
       </c>
       <c r="K361">
-        <v>1.97</v>
+        <v>0.59</v>
       </c>
       <c r="L361" t="s">
-        <v>910</v>
+        <v>894</v>
       </c>
       <c r="M361" s="1">
-        <v>168964.44</v>
+        <v>280492.62</v>
       </c>
       <c r="N361" s="1">
-        <v>172396.77</v>
+        <v>282175.11</v>
       </c>
       <c r="O361" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>911</v>
+        <v>895</v>
       </c>
       <c r="B362" t="s">
-        <v>912</v>
+        <v>896</v>
       </c>
       <c r="C362" s="1">
-        <v>283000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>99.809</v>
+        <v>100.239</v>
       </c>
       <c r="E362" s="1">
-        <v>99.646</v>
+        <v>97.41</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>281998.18</v>
+        <v>194820.0</v>
       </c>
       <c r="I362" s="1">
-        <v>461.29</v>
+        <v>5658.0</v>
       </c>
       <c r="J362" s="1">
-        <v>0.16357906990747</v>
+        <v>2.9042192793348</v>
       </c>
       <c r="K362">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>913</v>
+        <v>0.31</v>
+      </c>
+      <c r="L362">
+        <v>613.7</v>
       </c>
       <c r="M362" s="1">
-        <v>282459.47</v>
+        <v>200478.0</v>
       </c>
       <c r="N362" s="1">
-        <v>283599.22</v>
+        <v>201091.7</v>
       </c>
       <c r="O362" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>914</v>
+        <v>897</v>
       </c>
       <c r="B363" t="s">
-        <v>915</v>
+        <v>898</v>
       </c>
       <c r="C363" s="1">
-        <v>200000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.366</v>
+        <v>99.691</v>
       </c>
       <c r="E363" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>194820.0</v>
+        <v>246000.0</v>
       </c>
       <c r="I363" s="1">
-        <v>5912.0</v>
+        <v>-760.14</v>
       </c>
       <c r="J363" s="1">
-        <v>3.0345960373678</v>
+        <v>-0.309</v>
       </c>
       <c r="K363">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="L363">
-        <v>175.34</v>
+        <v>800.5</v>
       </c>
       <c r="M363" s="1">
-        <v>200732.0</v>
+        <v>245239.86</v>
       </c>
       <c r="N363" s="1">
-        <v>200907.34</v>
+        <v>246040.36</v>
       </c>
       <c r="O363" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>916</v>
+        <v>899</v>
       </c>
       <c r="B364" t="s">
-        <v>917</v>
+        <v>900</v>
       </c>
       <c r="C364" s="1">
-        <v>246000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.218</v>
+        <v>99.215</v>
       </c>
       <c r="E364" s="1">
         <v>100.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>246000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="I364" s="1">
-        <v>536.28</v>
+        <v>-1679.9</v>
       </c>
       <c r="J364" s="1">
-        <v>0.218</v>
+        <v>-0.785</v>
       </c>
       <c r="K364">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="L364">
-        <v>207.54</v>
+        <v>488.18</v>
       </c>
       <c r="M364" s="1">
-        <v>246536.28</v>
+        <v>212320.1</v>
       </c>
       <c r="N364" s="1">
-        <v>246743.82</v>
+        <v>212808.28</v>
       </c>
       <c r="O364" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>918</v>
+        <v>901</v>
       </c>
       <c r="B365" t="s">
-        <v>919</v>
+        <v>902</v>
       </c>
       <c r="C365" s="1">
-        <v>214000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>99.996</v>
+        <v>88.025</v>
       </c>
       <c r="E365" s="1">
-        <v>100.0</v>
+        <v>85.25</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>214000.0</v>
+        <v>255750.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-8.56</v>
+        <v>8325.0</v>
       </c>
       <c r="J365" s="1">
-        <v>-0.004</v>
+        <v>3.2551319648094</v>
       </c>
       <c r="K365">
-        <v>0.01</v>
+        <v>0.12</v>
       </c>
       <c r="L365">
-        <v>23.25</v>
+        <v>351.37</v>
       </c>
       <c r="M365" s="1">
-        <v>213991.44</v>
+        <v>264075.0</v>
       </c>
       <c r="N365" s="1">
-        <v>214014.69</v>
+        <v>264426.37</v>
       </c>
       <c r="O365" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>920</v>
+        <v>903</v>
       </c>
       <c r="B366" t="s">
-        <v>921</v>
+        <v>904</v>
       </c>
       <c r="C366" s="1">
-        <v>300000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>88.56</v>
+        <v>100.957</v>
       </c>
       <c r="E366" s="1">
-        <v>85.25</v>
+        <v>99.779</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>255750.0</v>
+        <v>174613.25</v>
       </c>
       <c r="I366" s="1">
-        <v>9930.0</v>
+        <v>2061.5</v>
       </c>
       <c r="J366" s="1">
-        <v>3.8826979472141</v>
+        <v>1.1806091462131</v>
       </c>
       <c r="K366">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>228.08</v>
+        <v>1.83</v>
+      </c>
+      <c r="L366" t="s">
+        <v>905</v>
       </c>
       <c r="M366" s="1">
-        <v>265680.0</v>
+        <v>176674.75</v>
       </c>
       <c r="N366" s="1">
-        <v>265908.08</v>
+        <v>179875.09</v>
       </c>
       <c r="O366" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>922</v>
+        <v>906</v>
       </c>
       <c r="B367" t="s">
-        <v>923</v>
+        <v>907</v>
       </c>
       <c r="C367" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>101.339</v>
+        <v>99.995</v>
       </c>
       <c r="E367" s="1">
-        <v>99.779</v>
+        <v>102.939</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>174613.25</v>
+        <v>102939.0</v>
       </c>
       <c r="I367" s="1">
-        <v>2730.0</v>
+        <v>-2944.0</v>
       </c>
       <c r="J367" s="1">
-        <v>1.5634552360717</v>
+        <v>-2.8599461817193</v>
       </c>
       <c r="K367">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>0.85</v>
+      </c>
+      <c r="L367">
+        <v>854.11</v>
       </c>
       <c r="M367" s="1">
-        <v>177343.25</v>
+        <v>99995.0</v>
       </c>
       <c r="N367" s="1">
-        <v>180184.0</v>
+        <v>100849.11</v>
       </c>
       <c r="O367" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>925</v>
+        <v>908</v>
       </c>
       <c r="B368" t="s">
-        <v>926</v>
+        <v>909</v>
       </c>
       <c r="C368" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.644</v>
+        <v>96.695</v>
       </c>
       <c r="E368" s="1">
-        <v>102.939</v>
+        <v>100.761</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>102939.0</v>
+        <v>403044.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-2295.0</v>
+        <v>-16264.0</v>
       </c>
       <c r="J368" s="1">
-        <v>-2.229475708915</v>
+        <v>-4.035291432201</v>
       </c>
       <c r="K368">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>655.48</v>
+        <v>0.72</v>
+      </c>
+      <c r="L368" t="s">
+        <v>910</v>
       </c>
       <c r="M368" s="1">
-        <v>100644.0</v>
+        <v>386780.0</v>
       </c>
       <c r="N368" s="1">
-        <v>101299.48</v>
+        <v>389664.93</v>
       </c>
       <c r="O368" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>927</v>
+        <v>911</v>
       </c>
       <c r="B369" t="s">
-        <v>928</v>
+        <v>912</v>
       </c>
       <c r="C369" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>97.303</v>
+        <v>101.215</v>
       </c>
       <c r="E369" s="1">
-        <v>100.761</v>
+        <v>99.871</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>403044.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-13832.0</v>
+        <v>1344.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-3.4318833675728</v>
+        <v>1.3457359994393</v>
       </c>
       <c r="K369">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>929</v>
+        <v>0.15</v>
+      </c>
+      <c r="L369">
+        <v>154.11</v>
       </c>
       <c r="M369" s="1">
-        <v>389212.0</v>
+        <v>101215.0</v>
       </c>
       <c r="N369" s="1">
-        <v>391357.21</v>
+        <v>101369.11</v>
       </c>
       <c r="O369" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>930</v>
+        <v>913</v>
       </c>
       <c r="B370" t="s">
-        <v>931</v>
+        <v>914</v>
       </c>
       <c r="C370" s="1">
         <v>100000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>101.78</v>
+        <v>103.953</v>
       </c>
       <c r="E370" s="1">
-        <v>99.871</v>
+        <v>104.45</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>99871.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I370" s="1">
-        <v>1909.0</v>
+        <v>-497.0</v>
       </c>
       <c r="J370" s="1">
-        <v>1.9114657908702</v>
+        <v>-0.47582575394926</v>
       </c>
       <c r="K370">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>932</v>
+        <v>0.24</v>
+      </c>
+      <c r="L370">
+        <v>244.52</v>
       </c>
       <c r="M370" s="1">
-        <v>101780.0</v>
+        <v>103953.0</v>
       </c>
       <c r="N370" s="1">
-        <v>105478.63</v>
+        <v>104197.52</v>
       </c>
       <c r="O370" s="1">
         <v>0.06</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>933</v>
+        <v>915</v>
       </c>
       <c r="B371" t="s">
-        <v>934</v>
+        <v>916</v>
       </c>
       <c r="C371" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>104.727</v>
+        <v>97.53</v>
       </c>
       <c r="E371" s="1">
-        <v>104.45</v>
+        <v>99.589</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>104450.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I371" s="1">
-        <v>277.0</v>
+        <v>-6177.0</v>
       </c>
       <c r="J371" s="1">
-        <v>0.26519865964576</v>
+        <v>-2.0674974143731</v>
       </c>
       <c r="K371">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>11.64</v>
+        <v>2.47</v>
+      </c>
+      <c r="L371" t="s">
+        <v>917</v>
       </c>
       <c r="M371" s="1">
-        <v>104727.0</v>
+        <v>292590.0</v>
       </c>
       <c r="N371" s="1">
-        <v>104738.64</v>
+        <v>300011.92</v>
       </c>
       <c r="O371" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>935</v>
+        <v>918</v>
       </c>
       <c r="B372" t="s">
-        <v>936</v>
+        <v>919</v>
       </c>
       <c r="C372" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>98.094</v>
+        <v>102.045</v>
       </c>
       <c r="E372" s="1">
-        <v>99.589</v>
+        <v>103.15</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>298767.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-4485.0</v>
+        <v>-1105.0</v>
       </c>
       <c r="J372" s="1">
-        <v>-1.5011698079105</v>
+        <v>-1.0712554532235</v>
       </c>
       <c r="K372">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>937</v>
+        <v>0.49</v>
+      </c>
+      <c r="L372">
+        <v>494.52</v>
       </c>
       <c r="M372" s="1">
-        <v>294282.0</v>
+        <v>102045.0</v>
       </c>
       <c r="N372" s="1">
-        <v>301210.77</v>
+        <v>102539.52</v>
       </c>
       <c r="O372" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>938</v>
+        <v>920</v>
       </c>
       <c r="B373" t="s">
-        <v>939</v>
+        <v>919</v>
       </c>
       <c r="C373" s="1">
         <v>100000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>102.211</v>
+        <v>96.967</v>
       </c>
       <c r="E373" s="1">
-        <v>103.15</v>
+        <v>99.908</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>103150.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-939.0</v>
+        <v>-2941.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-0.91032476975279</v>
+        <v>-2.9437082115546</v>
       </c>
       <c r="K373">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>234.25</v>
+        <v>1.15</v>
+      </c>
+      <c r="L373" t="s">
+        <v>921</v>
       </c>
       <c r="M373" s="1">
-        <v>102211.0</v>
+        <v>96967.0</v>
       </c>
       <c r="N373" s="1">
-        <v>102445.25</v>
+        <v>98118.74</v>
       </c>
       <c r="O373" s="1">
         <v>0.06</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>940</v>
+        <v>922</v>
       </c>
       <c r="B374" t="s">
-        <v>939</v>
+        <v>923</v>
       </c>
       <c r="C374" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>97.509</v>
+        <v>103.318</v>
       </c>
       <c r="E374" s="1">
-        <v>99.908</v>
+        <v>106.6</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>99908.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-2399.0</v>
+        <v>-13128.0</v>
       </c>
       <c r="J374" s="1">
-        <v>-2.4012091123834</v>
+        <v>-3.078799249531</v>
       </c>
       <c r="K374">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>936.46</v>
+        <v>2.48</v>
+      </c>
+      <c r="L374" t="s">
+        <v>924</v>
       </c>
       <c r="M374" s="1">
-        <v>97509.0</v>
+        <v>413272.0</v>
       </c>
       <c r="N374" s="1">
-        <v>98445.46</v>
+        <v>423192.55</v>
       </c>
       <c r="O374" s="1">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>941</v>
+        <v>925</v>
       </c>
       <c r="B375" t="s">
-        <v>942</v>
+        <v>926</v>
       </c>
       <c r="C375" s="1">
-        <v>400000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>103.957</v>
+        <v>97.282</v>
       </c>
       <c r="E375" s="1">
-        <v>106.6</v>
+        <v>99.902</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>426400.0</v>
+        <v>398608.98</v>
       </c>
       <c r="I375" s="1">
-        <v>-10572.0</v>
+        <v>-10453.8</v>
       </c>
       <c r="J375" s="1">
-        <v>-2.4793621013133</v>
+        <v>-2.6225701187163</v>
       </c>
       <c r="K375">
-        <v>2.25</v>
+        <v>0.88</v>
       </c>
       <c r="L375" t="s">
-        <v>943</v>
+        <v>927</v>
       </c>
       <c r="M375" s="1">
-        <v>415828.0</v>
+        <v>388155.18</v>
       </c>
       <c r="N375" s="1">
-        <v>424817.04</v>
+        <v>391681.96</v>
       </c>
       <c r="O375" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>944</v>
+        <v>928</v>
       </c>
       <c r="B376" t="s">
-        <v>945</v>
+        <v>929</v>
       </c>
       <c r="C376" s="1">
-        <v>399000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>97.938</v>
+        <v>99.874</v>
       </c>
       <c r="E376" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>398608.98</v>
+        <v>216000.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-7836.36</v>
+        <v>-272.16</v>
       </c>
       <c r="J376" s="1">
-        <v>-1.9659266080759</v>
+        <v>-0.126</v>
       </c>
       <c r="K376">
-        <v>0.69</v>
+        <v>1.28</v>
       </c>
       <c r="L376" t="s">
-        <v>946</v>
+        <v>930</v>
       </c>
       <c r="M376" s="1">
-        <v>390772.62</v>
+        <v>215727.84</v>
       </c>
       <c r="N376" s="1">
-        <v>393506.86</v>
+        <v>218494.3</v>
       </c>
       <c r="O376" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>947</v>
+        <v>931</v>
       </c>
       <c r="B377" t="s">
-        <v>948</v>
+        <v>932</v>
       </c>
       <c r="C377" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>100.085</v>
+        <v>100.293</v>
       </c>
       <c r="E377" s="1">
         <v>100.0</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I377" s="1">
-        <v>183.6</v>
+        <v>293.0</v>
       </c>
       <c r="J377" s="1">
-        <v>0.085</v>
+        <v>0.293</v>
       </c>
       <c r="K377">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>949</v>
+        <v>0.36</v>
+      </c>
+      <c r="L377">
+        <v>363.22</v>
       </c>
       <c r="M377" s="1">
-        <v>216183.6</v>
+        <v>100293.0</v>
       </c>
       <c r="N377" s="1">
-        <v>218473.08</v>
+        <v>100656.22</v>
       </c>
       <c r="O377" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>950</v>
+        <v>933</v>
       </c>
       <c r="B378" t="s">
-        <v>951</v>
+        <v>934</v>
       </c>
       <c r="C378" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>101.102</v>
+        <v>101.87</v>
       </c>
       <c r="E378" s="1">
-        <v>100.0</v>
+        <v>99.6583</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>100000.0</v>
+        <v>298974.9</v>
       </c>
       <c r="I378" s="1">
-        <v>1102.0</v>
+        <v>6635.1</v>
       </c>
       <c r="J378" s="1">
-        <v>1.102</v>
+        <v>2.2192832910054</v>
       </c>
       <c r="K378">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>136.21</v>
+        <v>3.89</v>
+      </c>
+      <c r="L378" t="s">
+        <v>935</v>
       </c>
       <c r="M378" s="1">
-        <v>101102.0</v>
+        <v>305610.0</v>
       </c>
       <c r="N378" s="1">
-        <v>101238.21</v>
+        <v>317273.01</v>
       </c>
       <c r="O378" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>952</v>
+        <v>936</v>
       </c>
       <c r="B379" t="s">
-        <v>953</v>
+        <v>937</v>
       </c>
       <c r="C379" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>102.148</v>
+        <v>101.547</v>
       </c>
       <c r="E379" s="1">
-        <v>99.6583</v>
+        <v>103.4955</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>298974.9</v>
+        <v>103495.5</v>
       </c>
       <c r="I379" s="1">
-        <v>7469.1</v>
+        <v>-1948.5</v>
       </c>
       <c r="J379" s="1">
-        <v>2.4982364740318</v>
+        <v>-1.8826905517631</v>
       </c>
       <c r="K379">
-        <v>3.66</v>
-[...2 lines deleted...]
-        <v>954</v>
+        <v>0.7</v>
+      </c>
+      <c r="L379">
+        <v>698.63</v>
       </c>
       <c r="M379" s="1">
-        <v>306444.0</v>
+        <v>101547.0</v>
       </c>
       <c r="N379" s="1">
-        <v>317428.93</v>
+        <v>102245.63</v>
       </c>
       <c r="O379" s="1">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>955</v>
+        <v>938</v>
       </c>
       <c r="B380" t="s">
-        <v>956</v>
+        <v>939</v>
       </c>
       <c r="C380" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>101.918</v>
+        <v>97.923</v>
       </c>
       <c r="E380" s="1">
-        <v>103.4955</v>
+        <v>99.142</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>103495.5</v>
+        <v>495710.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-1577.5</v>
+        <v>-6095.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-1.5242208598441</v>
+        <v>-1.2295495350104</v>
       </c>
       <c r="K380">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>465.75</v>
+        <v>2.65</v>
+      </c>
+      <c r="L380" t="s">
+        <v>940</v>
       </c>
       <c r="M380" s="1">
-        <v>101918.0</v>
+        <v>489615.0</v>
       </c>
       <c r="N380" s="1">
-        <v>102383.75</v>
+        <v>502885.55</v>
       </c>
       <c r="O380" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>957</v>
+        <v>941</v>
       </c>
       <c r="B381" t="s">
-        <v>958</v>
+        <v>942</v>
       </c>
       <c r="C381" s="1">
-        <v>500000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>98.671</v>
+        <v>99.666</v>
       </c>
       <c r="E381" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>495710.0</v>
+        <v>240000.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-2355.0</v>
+        <v>-801.6</v>
       </c>
       <c r="J381" s="1">
-        <v>-0.47507615339614</v>
+        <v>-0.334</v>
       </c>
       <c r="K381">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>959</v>
+        <v>0.34</v>
+      </c>
+      <c r="L381">
+        <v>819.34</v>
       </c>
       <c r="M381" s="1">
-        <v>493355.0</v>
+        <v>239198.4</v>
       </c>
       <c r="N381" s="1">
-        <v>505563.9</v>
+        <v>240017.74</v>
       </c>
       <c r="O381" s="1">
-        <v>0.28</v>
+        <v>0.14</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>960</v>
+        <v>943</v>
       </c>
       <c r="B382" t="s">
-        <v>961</v>
+        <v>944</v>
       </c>
       <c r="C382" s="1">
-        <v>240000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>100.105</v>
+        <v>98.961</v>
       </c>
       <c r="E382" s="1">
-        <v>100.0</v>
+        <v>102.83</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>240000.0</v>
+        <v>237537.3</v>
       </c>
       <c r="I382" s="1">
-        <v>252.0</v>
+        <v>-8937.39</v>
       </c>
       <c r="J382" s="1">
-        <v>0.105</v>
+        <v>-3.7625206651755</v>
       </c>
       <c r="K382">
+        <v>3.32</v>
+      </c>
+      <c r="L382" t="s">
+        <v>945</v>
+      </c>
+      <c r="M382" s="1">
+        <v>228599.91</v>
+      </c>
+      <c r="N382" s="1">
+        <v>236265.63</v>
+      </c>
+      <c r="O382" s="1">
         <v>0.13</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.14</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>962</v>
+        <v>946</v>
       </c>
       <c r="B383" t="s">
-        <v>963</v>
+        <v>947</v>
       </c>
       <c r="C383" s="1">
-        <v>231000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>99.459</v>
+        <v>97.564</v>
       </c>
       <c r="E383" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>237537.3</v>
+        <v>300000.0</v>
       </c>
       <c r="I383" s="1">
-        <v>-7787.01</v>
+        <v>-7308.0</v>
       </c>
       <c r="J383" s="1">
-        <v>-3.2782261985802</v>
+        <v>-2.436</v>
       </c>
       <c r="K383">
-        <v>3.11</v>
+        <v>1.05</v>
       </c>
       <c r="L383" t="s">
-        <v>964</v>
+        <v>948</v>
       </c>
       <c r="M383" s="1">
-        <v>229750.29</v>
+        <v>292692.0</v>
       </c>
       <c r="N383" s="1">
-        <v>236941.35</v>
+        <v>295845.25</v>
       </c>
       <c r="O383" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>965</v>
+        <v>949</v>
       </c>
       <c r="B384" t="s">
-        <v>966</v>
+        <v>950</v>
       </c>
       <c r="C384" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>98.017</v>
+        <v>100.212</v>
       </c>
       <c r="E384" s="1">
         <v>100.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-5949.0</v>
+        <v>212.0</v>
       </c>
       <c r="J384" s="1">
-        <v>-1.983</v>
+        <v>0.212</v>
       </c>
       <c r="K384">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>967</v>
+        <v>0.39</v>
+      </c>
+      <c r="L384">
+        <v>394.27</v>
       </c>
       <c r="M384" s="1">
-        <v>294051.0</v>
+        <v>100212.0</v>
       </c>
       <c r="N384" s="1">
-        <v>296715.38</v>
+        <v>100606.27</v>
       </c>
       <c r="O384" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>968</v>
+        <v>951</v>
       </c>
       <c r="B385" t="s">
-        <v>969</v>
+        <v>952</v>
       </c>
       <c r="C385" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>100.728</v>
+        <v>95.679</v>
       </c>
       <c r="E385" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>100000.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I385" s="1">
-        <v>728.0</v>
+        <v>-3142.0</v>
       </c>
       <c r="J385" s="1">
-        <v>0.728</v>
+        <v>-1.6154241645244</v>
       </c>
       <c r="K385">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="L385">
-        <v>192.08</v>
+        <v>397.26</v>
       </c>
       <c r="M385" s="1">
-        <v>100728.0</v>
+        <v>191358.0</v>
       </c>
       <c r="N385" s="1">
-        <v>100920.08</v>
+        <v>191755.26</v>
       </c>
       <c r="O385" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>970</v>
+        <v>953</v>
       </c>
       <c r="B386" t="s">
-        <v>971</v>
+        <v>954</v>
       </c>
       <c r="C386" s="1">
-        <v>200000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>95.811</v>
+        <v>98.847</v>
       </c>
       <c r="E386" s="1">
-        <v>97.25</v>
+        <v>99.695</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>194500.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I386" s="1">
-        <v>-2878.0</v>
+        <v>-1348.32</v>
       </c>
       <c r="J386" s="1">
-        <v>-1.4796915167095</v>
+        <v>-0.85059431265359</v>
       </c>
       <c r="K386">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>123.29</v>
+        <v>0.64</v>
+      </c>
+      <c r="L386" t="s">
+        <v>955</v>
       </c>
       <c r="M386" s="1">
-        <v>191622.0</v>
+        <v>157166.73</v>
       </c>
       <c r="N386" s="1">
-        <v>191745.29</v>
+        <v>158179.54</v>
       </c>
       <c r="O386" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>972</v>
+        <v>956</v>
       </c>
       <c r="B387" t="s">
-        <v>973</v>
+        <v>957</v>
       </c>
       <c r="C387" s="1">
-        <v>159000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>99.58</v>
+        <v>82.363</v>
       </c>
       <c r="E387" s="1">
-        <v>99.695</v>
+        <v>81.804</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>158515.05</v>
+        <v>490824.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-182.85</v>
+        <v>3354.0</v>
       </c>
       <c r="J387" s="1">
-        <v>-0.11535182306033</v>
+        <v>0.683340667938</v>
       </c>
       <c r="K387">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>686.1</v>
+        <v>0.53</v>
+      </c>
+      <c r="L387" t="s">
+        <v>958</v>
       </c>
       <c r="M387" s="1">
-        <v>158332.2</v>
+        <v>494178.0</v>
       </c>
       <c r="N387" s="1">
-        <v>159018.3</v>
+        <v>497383.48</v>
       </c>
       <c r="O387" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>974</v>
+        <v>959</v>
       </c>
       <c r="B388" t="s">
-        <v>975</v>
+        <v>960</v>
       </c>
       <c r="C388" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>82.977</v>
+        <v>100.453</v>
       </c>
       <c r="E388" s="1">
-        <v>81.804</v>
+        <v>99.417</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>490824.0</v>
+        <v>198834.0</v>
       </c>
       <c r="I388" s="1">
-        <v>7038.0</v>
+        <v>2072.0</v>
       </c>
       <c r="J388" s="1">
-        <v>1.4339152119701</v>
+        <v>1.0420752989931</v>
       </c>
       <c r="K388">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>976</v>
+        <v>0.47</v>
+      </c>
+      <c r="L388">
+        <v>945.21</v>
       </c>
       <c r="M388" s="1">
-        <v>497862.0</v>
+        <v>200906.0</v>
       </c>
       <c r="N388" s="1">
-        <v>500820.9</v>
+        <v>201851.21</v>
       </c>
       <c r="O388" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>977</v>
+        <v>961</v>
       </c>
       <c r="B389" t="s">
-        <v>978</v>
+        <v>962</v>
       </c>
       <c r="C389" s="1">
         <v>200000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>100.969</v>
+        <v>98.553</v>
       </c>
       <c r="E389" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>198834.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I389" s="1">
-        <v>3104.0</v>
+        <v>-2894.0</v>
       </c>
       <c r="J389" s="1">
-        <v>1.5611012201133</v>
+        <v>-1.447</v>
       </c>
       <c r="K389">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>534.25</v>
+        <v>2.16</v>
+      </c>
+      <c r="L389" t="s">
+        <v>963</v>
       </c>
       <c r="M389" s="1">
-        <v>201938.0</v>
+        <v>197106.0</v>
       </c>
       <c r="N389" s="1">
-        <v>202472.25</v>
+        <v>201425.18</v>
       </c>
       <c r="O389" s="1">
         <v>0.11</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>979</v>
+        <v>964</v>
       </c>
       <c r="B390" t="s">
-        <v>980</v>
+        <v>965</v>
       </c>
       <c r="C390" s="1">
-        <v>200000.0</v>
+        <v>904.0</v>
       </c>
       <c r="D390" s="1">
-        <v>98.682</v>
+        <v>0.0475</v>
       </c>
       <c r="E390" s="1">
-        <v>100.0</v>
+        <v>0.1083904867</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-2636.0</v>
+        <v>-137612.5</v>
       </c>
       <c r="J390" s="1">
-        <v>-1.318</v>
+        <v>0</v>
       </c>
       <c r="K390">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>981</v>
+        <v>0.0</v>
+      </c>
+      <c r="L390">
+        <v>0.0</v>
       </c>
       <c r="M390" s="1">
-        <v>197364.0</v>
+        <v>-137612.5</v>
       </c>
       <c r="N390" s="1">
-        <v>201337.64</v>
+        <v>-137612.5</v>
       </c>
       <c r="O390" s="1">
-        <v>0.11</v>
+        <v>-0.08</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>982</v>
+        <v>966</v>
       </c>
       <c r="B391" t="s">
-        <v>983</v>
+        <v>967</v>
       </c>
       <c r="C391" s="1">
-        <v>904.0</v>
+        <v>230.0</v>
       </c>
       <c r="D391" s="1">
-        <v>0.075</v>
+        <v>59.6</v>
       </c>
       <c r="E391" s="1">
-        <v>0.1083904867</v>
+        <v>75.3</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>0.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I391" s="1">
-        <v>-75462.5</v>
+        <v>-36110.0</v>
       </c>
       <c r="J391" s="1">
-        <v>0</v>
+        <v>-20.849933598938</v>
       </c>
       <c r="K391">
         <v>0.0</v>
       </c>
       <c r="L391">
         <v>0.0</v>
       </c>
       <c r="M391" s="1">
-        <v>-75462.5</v>
+        <v>137080.0</v>
       </c>
       <c r="N391" s="1">
-        <v>-75462.5</v>
+        <v>137080.0</v>
       </c>
       <c r="O391" s="1">
-        <v>-0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>984</v>
+        <v>968</v>
       </c>
       <c r="B392" t="s">
-        <v>985</v>
+        <v>969</v>
       </c>
       <c r="C392" s="1">
-        <v>165.0</v>
+        <v>-904.0</v>
       </c>
       <c r="D392" s="1">
-        <v>69.0</v>
+        <v>0.035</v>
       </c>
       <c r="E392" s="1">
-        <v>53.2</v>
+        <v>0.0738550885</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>87780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I392" s="1">
-        <v>26070.0</v>
+        <v>87812.5</v>
       </c>
       <c r="J392" s="1">
-        <v>29.699248120301</v>
+        <v>0</v>
       </c>
       <c r="K392">
         <v>0.0</v>
       </c>
       <c r="L392">
         <v>0.0</v>
       </c>
       <c r="M392" s="1">
-        <v>113850.0</v>
+        <v>87812.5</v>
       </c>
       <c r="N392" s="1">
-        <v>113850.0</v>
+        <v>87812.5</v>
       </c>
       <c r="O392" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P392">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P394">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>