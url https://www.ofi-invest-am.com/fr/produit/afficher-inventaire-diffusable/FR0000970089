--- v5 (2026-08-17)
+++ v6 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="970">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="979">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -112,332 +112,308 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>DERECHOS IBERDROLA S.A. SA</t>
+  </si>
+  <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
@@ -472,110 +448,80 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
@@ -592,104 +538,92 @@
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -724,134 +658,122 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -910,2064 +832,2169 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
-    <t>ES0183746314</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...38 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>4 644.07</t>
+    <t>6 816.99</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>7 359.59</t>
+    <t>8 582.19</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 632.88</t>
+    <t>3 715.75</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>1 265.75</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>2 584.93</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 179.18</t>
+    <t>8 055.00</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...5 lines deleted...]
-    <t>1 494.79</t>
+    <t>1 103.42</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>7 154.14</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>14 264.81</t>
+    <t>16 706.10</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>2 196.16</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3064423174</t>
-[...26 lines deleted...]
-    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>8 369.86</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 227.09</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>4 978.25</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 810.80</t>
+    <t>2 815.30</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 991.34</t>
+    <t>4 900.09</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 106.32</t>
+    <t>2 449.52</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>1 137.50</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 326.03</t>
+    <t>1 884.93</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>2 671.23</t>
+    <t>4 033.56</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 880.49</t>
+    <t>4 125.45</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 520.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
+    <t>2 724.66</t>
+  </si>
+  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 353.86</t>
-[...8 lines deleted...]
-    <t>5 412.78</t>
+    <t>1 596.99</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 491.93</t>
+    <t>3 110.83</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 021.16</t>
+    <t>4 206.39</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>3 394.52</t>
+    <t>4 861.64</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 809.50</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>6 426.37</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>9 875.34</t>
+    <t>BE0000331406</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 3.75 22/06/2045</t>
+  </si>
+  <si>
+    <t>2 204.96</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 357.03</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>33 667.97</t>
+    <t>1 715.20</t>
   </si>
   <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>BE0000320292</t>
-[...5 lines deleted...]
-    <t>8 504.67</t>
+    <t>4 084.14</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 253.96</t>
+    <t>5 395.82</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>1 040.01</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>4 867.12</t>
+    <t>6 194.52</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>3 727.82</t>
+    <t>5 312.15</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>4 815.07</t>
+    <t>6 142.47</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>3 912.33</t>
+    <t>5 589.04</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 044.17</t>
+    <t>5 171.24</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>6 380.14</t>
+    <t>7 794.86</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>1 189.04</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 526.03</t>
-[...8 lines deleted...]
-    <t>1 754.79</t>
+    <t>5 504.11</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>5 473.97</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 648.45</t>
+    <t>3 234.68</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 100.34</t>
+    <t>4 781.51</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 125.70</t>
+    <t>2 321.75</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>4 038.46</t>
+    <t>4 914.89</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>6 728.77</t>
+    <t>7 846.58</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>12 239.38</t>
+    <t>1 593.49</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>8 819.18</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>2 445.21</t>
+    <t>6 113.01</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
+    <t>1 449.59</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 336.99</t>
+    <t>4 804.11</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>XS2900380812</t>
-[...5 lines deleted...]
-    <t>4 401.37</t>
+    <t>1 534.25</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>1 118.98</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 026.62</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 350.00</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 473.63</t>
+    <t>3 015.07</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 109.59</t>
+    <t>2 458.90</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>6 115.07</t>
+    <t>12 945.21</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 045.79</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 003.78</t>
+    <t>2 530.55</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>4 386.28</t>
+    <t>5 421.93</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>5 962.68</t>
+    <t>8 496.82</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>9 520.70</t>
+    <t>11 395.43</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>1 211.64</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 804.79</t>
-[...23 lines deleted...]
-    <t>1 210.27</t>
+    <t>4 638.70</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>1 566.99</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>XS3086867440</t>
-[...5 lines deleted...]
-    <t>6 176.71</t>
+    <t>1 786.44</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 599.32</t>
+    <t>3 123.29</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 059.93</t>
+    <t>9 767.12</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
+    <t>2 011.95</t>
+  </si>
+  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>2 434.93</t>
+  </si>
+  <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>XS2904504979</t>
-[...5 lines deleted...]
-    <t>5 194.52</t>
+    <t>2 103.42</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 428.44</t>
   </si>
   <si>
     <t>EU000A4ERVC2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.25 12/12/2036</t>
   </si>
   <si>
-    <t>9 577.50</t>
+    <t>17 249.51</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>23 506.05</t>
+    <t>28 759.29</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 868.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>3 234.49</t>
+    <t>4 298.74</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>2 926.03</t>
+    <t>4 602.74</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 238.73</t>
+    <t>2 926.53</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
+    <t>1 502.29</t>
+  </si>
+  <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 617.53</t>
-[...5 lines deleted...]
-    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+    <t>1 961.01</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 211.92</t>
+    <t>4 987.40</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>45 009.92</t>
-[...8 lines deleted...]
-    <t>80 438.11</t>
+    <t>5 622.19</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>76 747.12</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>22 032.13</t>
+    <t>5 876.21</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>37 639.57</t>
+    <t>4 723.48</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>78 553.31</t>
+    <t>5 824.94</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>104 158.13</t>
+    <t>1 628.81</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>57 545.60</t>
+    <t>88 856.29</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
+    <t>1 449.85</t>
+  </si>
+  <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 212.33</t>
+    <t>1 736.30</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 276.71</t>
+    <t>5 254.79</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>1 400.34</t>
+    <t>2 919.86</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 258.56</t>
+    <t>1 520.55</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>11 083.56</t>
+    <t>1 082.88</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>10 017.12</t>
+    <t>12 636.99</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>8 678.08</t>
-[...5 lines deleted...]
-    <t>8 702.05</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>4 239.25</t>
+    <t>5 179.25</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 923.29</t>
+    <t>5 041.10</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
+    <t>1 692.33</t>
+  </si>
+  <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
+    <t>3 485.96</t>
+  </si>
+  <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>14 438.36</t>
+    <t>17 145.55</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>6 194.52</t>
+    <t>7 382.19</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>5 762.87</t>
+    <t>6 962.49</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>1 563.01</t>
+  </si>
+  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
+    <t>1 204.74</t>
+  </si>
+  <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>4 827.46</t>
+    <t>8 763.67</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>18 615.85</t>
+    <t>29 950.67</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>9 954.00</t>
-[...8 lines deleted...]
-    <t>22 563.30</t>
+    <t>11 162.81</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>9 035.09</t>
+    <t>3 409.85</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>10 197.65</t>
+    <t>2 170.13</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>13 627.74</t>
+    <t>56 610.15</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 286.99</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>3 448.74</t>
+    <t>5 403.03</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>2 160.27</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>DE000A383B10</t>
+  </si>
+  <si>
+    <t>KFW 2.75 01/10/2027</t>
+  </si>
+  <si>
+    <t>112 207.53</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>7 580.14</t>
+    <t>9 204.45</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>2 481.16</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 209.97</t>
+  </si>
+  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>5 136.55</t>
+    <t>6 265.71</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>3 000.00</t>
+    <t>4 076.71</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>2 003.42</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 861.37</t>
+    <t>4 993.15</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 664.77</t>
+    <t>3 237.06</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>8 321.92</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
+    <t>1 994.60</t>
+  </si>
+  <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>2 557.21</t>
+    <t>4 767.67</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>9 428.56</t>
+    <t>1 250.20</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>6 288.10</t>
+    <t>7 531.09</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>9 553.41</t>
+    <t>11 510.14</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 518.25</t>
+    <t>7 652.82</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>7 926.22</t>
+    <t>9 549.66</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 539.80</t>
+    <t>4 100.40</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 061.38</t>
+    <t>2 387.96</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>11 057.18</t>
+    <t>15 509.00</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>10 997.28</t>
+    <t>15 538.33</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>9 669.86</t>
+    <t>4 131.51</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>5 351.84</t>
+    <t>6 240.91</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 500.27</t>
+    <t>2 534.25</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>5 415.66</t>
+    <t>7 949.59</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 826.03</t>
+    <t>4 830.14</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 967.18</t>
+    <t>2 441.90</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 575.21</t>
+    <t>1 922.07</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>4 975.90</t>
+    <t>5 786.34</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>8 442.23</t>
+    <t>13 071.85</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>1 354.52</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 603.81</t>
+    <t>2 680.05</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 901.92</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>5 235.62</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 128.08</t>
+    <t>1 442.47</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 306.16</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>8 168.35</t>
-[...8 lines deleted...]
-    <t>1 263.70</t>
+    <t>6 522.02</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 903.42</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>XS2126161764</t>
-[...2 lines deleted...]
-    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+    <t>1 750.00</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>2 565.92</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>3 618.90</t>
+    <t>4 673.56</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 102.40</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 842.04</t>
+    <t>2 973.89</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>3 635.85</t>
+    <t>4 357.36</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...4 lines deleted...]
-  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>24 142.21</t>
+    <t>11 440.12</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 716.01</t>
+    <t>2 213.27</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>9 462.33</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 732.88</t>
+    <t>7 357.19</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>2 046.38</t>
-[...8 lines deleted...]
-    <t>10 521.51</t>
+    <t>7 525.86</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>39 253.97</t>
+    <t>23 684.16</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>9 113.71</t>
+  </si>
+  <si>
+    <t>ES0000012L60</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
+  </si>
+  <si>
+    <t>50 723.51</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>3 835.62</t>
+    <t>4 676.16</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 682.49</t>
+    <t>4 150.04</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>1 731.51</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>2 312.55</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
+    <t>1 673.77</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 200.34</t>
+    <t>4 117.29</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>2 721.23</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 884.93</t>
+    <t>4 771.23</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>7 421.92</t>
+    <t>8 679.45</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 689.93</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...14 lines deleted...]
-    <t>9 920.55</t>
+    <t>1 158.22</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 526.78</t>
+    <t>5 547.74</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 766.46</t>
+    <t>3 982.74</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>11 663.01</t>
+    <t>1 017.12</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 292.47</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>13 270.55</t>
-[...5 lines deleted...]
-    <t>UNICREDIT SPA 16/04/2032</t>
+    <t>15 977.74</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>2 364.72</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>1 308.90</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>7 665.72</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 153.25</t>
+    <t>4 399.89</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>1 095.89</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 012.81</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 205.48</t>
+    <t>3 834.25</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>CH1471403852</t>
-[...8 lines deleted...]
-    <t>ER32612CK01</t>
+    <t>1 993.15</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2609CR01</t>
-[...8 lines deleted...]
-    <t>DEC26 0RZ7 C @ 98.0</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3276,19869 +3303,19369 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>3988.63</v>
+      </c>
+      <c r="C2">
+        <v>185.19</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>738692.86</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>738692.86</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>986480.8935</v>
+      </c>
+      <c r="C3">
+        <v>116.62</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>115047007.37</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>115047007.37</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>560563.02</v>
+      </c>
+      <c r="C4">
+        <v>103.54</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>58045440.39</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>58045440.39</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6903.8076</v>
+      </c>
+      <c r="C5">
+        <v>104.55</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>721824.06</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>721824.06</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>107.68</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>107.68</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>107.68</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P392"/>
+  <dimension ref="A1:Z382"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O392" sqref="O392"/>
+      <selection activeCell="N382" sqref="N382"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2723.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.49</v>
+      </c>
+      <c r="D2" s="1">
+        <v>28.2823834007</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>77012.93</v>
+      </c>
+      <c r="H2" s="1">
+        <v>27795.34</v>
+      </c>
+      <c r="I2" s="1">
+        <v>36.091783548555</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>104808.27</v>
+      </c>
+      <c r="M2" s="1">
+        <v>104808.27</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>688.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>252.4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>245.3463662791</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>168798.3</v>
+      </c>
+      <c r="H3" s="1">
+        <v>4852.9</v>
+      </c>
+      <c r="I3" s="1">
+        <v>2.8749697123727</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>173651.2</v>
+      </c>
+      <c r="M3" s="1">
+        <v>173651.2</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1121.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>187.9</v>
+      </c>
+      <c r="D4" s="1">
+        <v>201.9023907226</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>226332.58</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-15696.68</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-6.9352277961927</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>210635.9</v>
+      </c>
+      <c r="M4" s="1">
+        <v>210635.9</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>420.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>70.1</v>
+      </c>
+      <c r="D5" s="1">
+        <v>78.795</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>33093.9</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-3651.9</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-11.034964147471</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>29442.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>29442.0</v>
+      </c>
+      <c r="N5" s="1">
         <v>0.02</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
+        <v>13790.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>27.12</v>
+      </c>
+      <c r="D6" s="1">
+        <v>27.0131443075</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>372511.26</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1473.54</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.39556925071205</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>373984.8</v>
+      </c>
+      <c r="M6" s="1">
+        <v>373984.8</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>818.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>70.65</v>
+      </c>
+      <c r="D7" s="1">
+        <v>62.9093520782</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>51459.85</v>
+      </c>
+      <c r="H7" s="1">
+        <v>6331.85</v>
+      </c>
+      <c r="I7" s="1">
+        <v>12.304447059212</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>57791.7</v>
+      </c>
+      <c r="M7" s="1">
+        <v>57791.7</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>18744.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>10.31</v>
+      </c>
+      <c r="D8" s="1">
+        <v>9.3136838455</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>174575.69</v>
+      </c>
+      <c r="H8" s="1">
+        <v>18674.95</v>
+      </c>
+      <c r="I8" s="1">
+        <v>10.697337069096</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>193250.64</v>
+      </c>
+      <c r="M8" s="1">
+        <v>193250.64</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2553.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>203.95</v>
+      </c>
+      <c r="D9" s="1">
+        <v>162.1618644732</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>413999.24</v>
+      </c>
+      <c r="H9" s="1">
+        <v>106685.11</v>
+      </c>
+      <c r="I9" s="1">
+        <v>25.769397547686</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>520684.35</v>
+      </c>
+      <c r="M9" s="1">
+        <v>520684.35</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1646.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>422.8</v>
+      </c>
+      <c r="D10" s="1">
+        <v>235.840164034</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>388192.91</v>
+      </c>
+      <c r="H10" s="1">
+        <v>307735.89</v>
+      </c>
+      <c r="I10" s="1">
+        <v>79.273959434241</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>695928.8</v>
+      </c>
+      <c r="M10" s="1">
+        <v>695928.8</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>4631.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>15.825</v>
+      </c>
+      <c r="D11" s="1">
+        <v>25.1987583675</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>116695.45</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-43409.87</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-37.199282405612</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>73285.58</v>
+      </c>
+      <c r="M11" s="1">
+        <v>73285.58</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>6848.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>51.98</v>
+      </c>
+      <c r="D12" s="1">
+        <v>58.9720268692</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>403840.44</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-47881.4</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-11.856514419408</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>355959.04</v>
+      </c>
+      <c r="M12" s="1">
+        <v>355959.04</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="1">
+        <v>2497.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>10.645</v>
+      </c>
+      <c r="D13" s="1">
+        <v>13.1750020024</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>32897.98</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-6317.41</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-19.203033134557</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>26580.57</v>
+      </c>
+      <c r="M13" s="1">
+        <v>26580.57</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1">
+        <v>726.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>88.3</v>
+      </c>
+      <c r="D14" s="1">
+        <v>89.45</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>64940.7</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-834.9</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-1.2856344326439</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>64105.8</v>
+      </c>
+      <c r="M14" s="1">
+        <v>64105.8</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="1">
+        <v>5546.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>70.58</v>
+      </c>
+      <c r="D15" s="1">
+        <v>56.3800649116</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>312683.84</v>
+      </c>
+      <c r="H15" s="1">
+        <v>78752.84</v>
+      </c>
+      <c r="I15" s="1">
+        <v>25.186092124236</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>391436.68</v>
+      </c>
+      <c r="M15" s="1">
+        <v>391436.68</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="1">
+        <v>3669.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>34.1</v>
+      </c>
+      <c r="D16" s="1">
+        <v>30.6925211229</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>112610.86</v>
+      </c>
+      <c r="H16" s="1">
+        <v>12502.04</v>
+      </c>
+      <c r="I16" s="1">
+        <v>11.101984302402</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>125112.9</v>
+      </c>
+      <c r="M16" s="1">
+        <v>125112.9</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1">
+        <v>150.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>896.6</v>
+      </c>
+      <c r="D17" s="1">
+        <v>964.4</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>144660.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-10170.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-7.0302778929905</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>134490.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>134490.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1919.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1509.8</v>
+      </c>
+      <c r="D18" s="1">
+        <v>539.8435330902</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1035959.74</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1861346.46</v>
+      </c>
+      <c r="I18" s="1">
+        <v>179.67362901574</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>2897306.2</v>
+      </c>
+      <c r="M18" s="1">
+        <v>2897306.2</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="1">
+        <v>686.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>66.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>42147.84</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3676.96</v>
+      </c>
+      <c r="I19" s="1">
+        <v>8.7239583333333</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>45824.8</v>
+      </c>
+      <c r="M19" s="1">
+        <v>45824.8</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="1">
+        <v>792.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>171.8</v>
+      </c>
+      <c r="D20" s="1">
+        <v>179.8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>142401.6</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-6336.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-4.4493882091212</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>136065.6</v>
+      </c>
+      <c r="M20" s="1">
+        <v>136065.6</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="1">
+        <v>15494.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>44.3</v>
+      </c>
+      <c r="D21" s="1">
+        <v>28.8278043113</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>446658.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>239726.2</v>
+      </c>
+      <c r="I21" s="1">
+        <v>53.671086155403</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>686384.2</v>
+      </c>
+      <c r="M21" s="1">
+        <v>686384.2</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
+        <v>3725.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.885</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950013423</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>31271.38</v>
+      </c>
+      <c r="H22" s="1">
+        <v>5550.25</v>
+      </c>
+      <c r="I22" s="1">
+        <v>17.748657078773</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>36821.63</v>
+      </c>
+      <c r="M22" s="1">
+        <v>36821.63</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3916.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>12.14</v>
+      </c>
+      <c r="D23" s="1">
+        <v>12.5343998979</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>49084.71</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-1544.47</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-3.1465399306627</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>47540.24</v>
+      </c>
+      <c r="M23" s="1">
+        <v>47540.24</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="1">
+        <v>3532.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.41</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.1805719139</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>64213.78</v>
+      </c>
+      <c r="H24" s="1">
+        <v>14938.34</v>
+      </c>
+      <c r="I24" s="1">
+        <v>23.263449060311</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>79152.12</v>
+      </c>
+      <c r="M24" s="1">
+        <v>79152.12</v>
+      </c>
+      <c r="N24" s="1">
         <v>0.05</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>28774.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>22.8</v>
+      </c>
+      <c r="D25" s="1">
+        <v>9.7652783763</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>280986.12</v>
+      </c>
+      <c r="H25" s="1">
+        <v>375061.08</v>
+      </c>
+      <c r="I25" s="1">
+        <v>133.48028721134</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>656047.2</v>
+      </c>
+      <c r="M25" s="1">
+        <v>656047.2</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="1">
+        <v>23771.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.222</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.1977661857</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>76014.1</v>
+      </c>
+      <c r="H26" s="1">
+        <v>576.06</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.75783308623005</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>76590.16</v>
+      </c>
+      <c r="M26" s="1">
+        <v>76590.16</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="1">
+        <v>61601.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>12.482</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.8345163228</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>482614.04</v>
+      </c>
+      <c r="H27" s="1">
+        <v>286289.64</v>
+      </c>
+      <c r="I27" s="1">
+        <v>59.320619847694</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>768903.68</v>
+      </c>
+      <c r="M27" s="1">
+        <v>768903.68</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4132.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.65</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.4668562439</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>68041.05</v>
+      </c>
+      <c r="H28" s="1">
+        <v>4888.75</v>
+      </c>
+      <c r="I28" s="1">
+        <v>7.1850008193583</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>72929.8</v>
+      </c>
+      <c r="M28" s="1">
+        <v>72929.8</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2924.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>15.305</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.175</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>41447.7</v>
+      </c>
+      <c r="H29" s="1">
+        <v>3304.12</v>
+      </c>
+      <c r="I29" s="1">
+        <v>7.9717813051146</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>44751.82</v>
+      </c>
+      <c r="M29" s="1">
+        <v>44751.82</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>345.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>241.9</v>
+      </c>
+      <c r="D30" s="1">
+        <v>188.7486376812</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>65118.28</v>
+      </c>
+      <c r="H30" s="1">
+        <v>18337.22</v>
+      </c>
+      <c r="I30" s="1">
+        <v>28.15986540185</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>83455.5</v>
+      </c>
+      <c r="M30" s="1">
+        <v>83455.5</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>4626.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>60.74</v>
+      </c>
+      <c r="D31" s="1">
+        <v>78.4420860355</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>362873.09</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-81889.85</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-22.567077101253</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>280983.24</v>
+      </c>
+      <c r="M31" s="1">
+        <v>280983.24</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5399.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>101.78</v>
+      </c>
+      <c r="D32" s="1">
+        <v>76.4371439155</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>412684.14</v>
+      </c>
+      <c r="H32" s="1">
+        <v>136826.08</v>
+      </c>
+      <c r="I32" s="1">
+        <v>33.155158325202</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>549510.22</v>
+      </c>
+      <c r="M32" s="1">
+        <v>549510.22</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>989864.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>11.364</v>
+      </c>
+      <c r="D33" s="1">
+        <v>11.257690511</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>11143582.56</v>
+      </c>
+      <c r="H33" s="1">
+        <v>105231.94</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.9443277279403</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>11248814.5</v>
+      </c>
+      <c r="M33" s="1">
+        <v>11248814.5</v>
+      </c>
+      <c r="N33" s="1">
+        <v>6.44</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>123376.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>10.722</v>
+      </c>
+      <c r="D34" s="1">
+        <v>10.6772995558</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1317322.51</v>
+      </c>
+      <c r="H34" s="1">
+        <v>5514.96</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0.41864918864857</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1322837.47</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1322837.47</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1338.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>46.95</v>
+      </c>
+      <c r="D35" s="1">
+        <v>52.4771524664</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>70214.43</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-7395.33</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-10.532493107186</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>62819.1</v>
+      </c>
+      <c r="M35" s="1">
+        <v>62819.1</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>7053.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>27.22</v>
+      </c>
+      <c r="D36" s="1">
+        <v>25.0837657734</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>176915.8</v>
+      </c>
+      <c r="H36" s="1">
+        <v>15066.86</v>
+      </c>
+      <c r="I36" s="1">
+        <v>8.5164015876479</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>191982.66</v>
+      </c>
+      <c r="M36" s="1">
+        <v>191982.66</v>
+      </c>
+      <c r="N36" s="1">
         <v>0.11</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>24177.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>12.675</v>
+      </c>
+      <c r="D37" s="1">
+        <v>10.566868925</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>255475.19</v>
+      </c>
+      <c r="H37" s="1">
+        <v>50968.29</v>
+      </c>
+      <c r="I37" s="1">
+        <v>19.950387354639</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>306443.48</v>
+      </c>
+      <c r="M37" s="1">
+        <v>306443.48</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3519.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>38.28</v>
+      </c>
+      <c r="D38" s="1">
+        <v>35.6614521171</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>125492.65</v>
+      </c>
+      <c r="H38" s="1">
+        <v>9214.67</v>
+      </c>
+      <c r="I38" s="1">
+        <v>7.3427965701577</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>134707.32</v>
+      </c>
+      <c r="M38" s="1">
+        <v>134707.32</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>950.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>78.48</v>
+      </c>
+      <c r="D39" s="1">
+        <v>67.9513263158</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>64553.76</v>
+      </c>
+      <c r="H39" s="1">
+        <v>10002.24</v>
+      </c>
+      <c r="I39" s="1">
+        <v>15.494434406299</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>74556.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>74556.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>530.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>54.2</v>
+      </c>
+      <c r="D40" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>32939.5</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-4213.5</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-12.791633145615</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>28726.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>28726.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>9548.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>17.6</v>
+      </c>
+      <c r="D41" s="1">
+        <v>18.5619103477</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>177229.12</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-9184.32</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-5.1821732230008</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>168044.8</v>
+      </c>
+      <c r="M41" s="1">
+        <v>168044.8</v>
+      </c>
+      <c r="N41" s="1">
         <v>0.1</v>
       </c>
-      <c r="P5">
-[...46 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>2678.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>61.36660941</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>164339.78</v>
+      </c>
+      <c r="H42" s="1">
+        <v>33832.22</v>
+      </c>
+      <c r="I42" s="1">
+        <v>20.586750207406</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>198172.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>198172.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43" s="1">
+        <v>7369.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>18.66</v>
+      </c>
+      <c r="D43" s="1">
+        <v>27.1330085493</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>199943.14</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-62437.6</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-31.227678028864</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>137505.54</v>
+      </c>
+      <c r="M43" s="1">
+        <v>137505.54</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="1">
+        <v>12965.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>0.412</v>
+      </c>
+      <c r="D44" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>5341.58</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>5341.58</v>
+      </c>
+      <c r="M44" s="1">
+        <v>5341.58</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" s="1">
+        <v>7464.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>32.305</v>
+      </c>
+      <c r="D45" s="1">
+        <v>29.925022776</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>223360.37</v>
+      </c>
+      <c r="H45" s="1">
+        <v>17764.15</v>
+      </c>
+      <c r="I45" s="1">
+        <v>7.9531342108719</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>241124.52</v>
+      </c>
+      <c r="M45" s="1">
+        <v>241124.52</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1161.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>259.7</v>
+      </c>
+      <c r="D46" s="1">
+        <v>224.0851593454</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>260162.87</v>
+      </c>
+      <c r="H46" s="1">
+        <v>41348.83</v>
+      </c>
+      <c r="I46" s="1">
+        <v>15.893440136173</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>301511.7</v>
+      </c>
+      <c r="M46" s="1">
+        <v>301511.7</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" s="1">
+        <v>3961.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>56.68</v>
+      </c>
+      <c r="D47" s="1">
+        <v>49.801141126</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>197262.32</v>
+      </c>
+      <c r="H47" s="1">
+        <v>27247.16</v>
+      </c>
+      <c r="I47" s="1">
+        <v>13.812653120981</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>224509.48</v>
+      </c>
+      <c r="M47" s="1">
+        <v>224509.48</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" s="1">
+        <v>4650.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>25.74</v>
+      </c>
+      <c r="D48" s="1">
+        <v>30.7393096774</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>142937.79</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-23246.79</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-16.263571725854</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>119691.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>119691.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" s="1">
+        <v>21493.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>19.055</v>
+      </c>
+      <c r="D49" s="1">
+        <v>19.1073917089</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>410675.17</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-1126.05</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.27419480948897</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>409549.12</v>
+      </c>
+      <c r="M49" s="1">
+        <v>409549.12</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" s="1">
+        <v>67395.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>4.545</v>
+      </c>
+      <c r="D50" s="1">
+        <v>4.531548928</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>305403.74</v>
+      </c>
+      <c r="H50" s="1">
+        <v>906.54</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.29683330007681</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>306310.28</v>
+      </c>
+      <c r="M50" s="1">
+        <v>306310.28</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" s="1">
+        <v>681.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>124.15</v>
+      </c>
+      <c r="D51" s="1">
+        <v>145.2709838473</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>98929.54</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-14383.39</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-14.539024441031</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>84546.15</v>
+      </c>
+      <c r="M51" s="1">
+        <v>84546.15</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" s="1">
+        <v>4850.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>35.32</v>
+      </c>
+      <c r="D52" s="1">
+        <v>43.294742268</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>209979.5</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-38677.5</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-18.41965525206</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>171302.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>171302.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="1">
+        <v>62527.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>10.134</v>
+      </c>
+      <c r="D53" s="1">
+        <v>6.1671847362</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>385615.56</v>
+      </c>
+      <c r="H53" s="1">
+        <v>248033.06</v>
+      </c>
+      <c r="I53" s="1">
+        <v>64.321330809369</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>633648.62</v>
+      </c>
+      <c r="M53" s="1">
+        <v>633648.62</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="1">
+        <v>17046.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>27.38</v>
+      </c>
+      <c r="D54" s="1">
+        <v>16.1134706089</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>274670.22</v>
+      </c>
+      <c r="H54" s="1">
+        <v>192049.26</v>
+      </c>
+      <c r="I54" s="1">
+        <v>69.919942540549</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>466719.48</v>
+      </c>
+      <c r="M54" s="1">
+        <v>466719.48</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" s="1">
+        <v>649.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="D55" s="1">
+        <v>103.8411402157</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>67392.9</v>
+      </c>
+      <c r="H55" s="1">
+        <v>9448.7</v>
+      </c>
+      <c r="I55" s="1">
+        <v>14.020319647915</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>76841.6</v>
+      </c>
+      <c r="M55" s="1">
+        <v>76841.6</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1226.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>175.9</v>
+      </c>
+      <c r="D56" s="1">
+        <v>186.0994371941</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>228157.91</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-12504.51</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-5.4806383876851</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>215653.4</v>
+      </c>
+      <c r="M56" s="1">
+        <v>215653.4</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="1">
+        <v>531.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>68.92</v>
+      </c>
+      <c r="D57" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>36192.96</v>
+      </c>
+      <c r="H57" s="1">
+        <v>403.56</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.1150234741784</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>36596.52</v>
+      </c>
+      <c r="M57" s="1">
+        <v>36596.52</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" s="1">
+        <v>15548.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>16.2</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.9616002058</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>248170.96</v>
+      </c>
+      <c r="H58" s="1">
+        <v>3706.64</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1.4935832943548</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>251877.6</v>
+      </c>
+      <c r="M58" s="1">
+        <v>251877.6</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1286.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>22.6</v>
+      </c>
+      <c r="D59" s="1">
+        <v>25.6599844479</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>32998.74</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-3935.14</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-11.925121989506</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>29063.6</v>
+      </c>
+      <c r="M59" s="1">
+        <v>29063.6</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1757.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>187.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>153.6064086511</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>269886.46</v>
+      </c>
+      <c r="H60" s="1">
+        <v>58672.54</v>
+      </c>
+      <c r="I60" s="1">
+        <v>21.739712321989</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>328559.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>328559.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>151</v>
+      </c>
+      <c r="B61" s="1">
+        <v>686.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>61.25</v>
+      </c>
+      <c r="D61" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>45207.4</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-3189.9</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-7.0561456752656</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>42017.5</v>
+      </c>
+      <c r="M61" s="1">
+        <v>42017.5</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" s="1">
+        <v>9013.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>42.47</v>
+      </c>
+      <c r="D62" s="1">
+        <v>35.323076667</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>318366.89</v>
+      </c>
+      <c r="H62" s="1">
+        <v>64415.22</v>
+      </c>
+      <c r="I62" s="1">
+        <v>20.233014808795</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>382782.11</v>
+      </c>
+      <c r="M62" s="1">
+        <v>382782.11</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" s="1">
+        <v>434.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>249.4</v>
+      </c>
+      <c r="D63" s="1">
+        <v>258.412235023</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>112150.91</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-3911.31</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-3.4875419200789</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>108239.6</v>
+      </c>
+      <c r="M63" s="1">
+        <v>108239.6</v>
+      </c>
+      <c r="N63" s="1">
         <v>0.06</v>
       </c>
-      <c r="P6">
-[...46 lines deleted...]
-      <c r="O7" s="1">
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2613.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>76.82</v>
+      </c>
+      <c r="D64" s="1">
+        <v>77.5527669346</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>202645.38</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-1914.72</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-0.94486239952769</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>200730.66</v>
+      </c>
+      <c r="M64" s="1">
+        <v>200730.66</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" s="1">
+        <v>895.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>75.66</v>
+      </c>
+      <c r="D65" s="1">
+        <v>68.9932513966</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>61748.96</v>
+      </c>
+      <c r="H65" s="1">
+        <v>5966.74</v>
+      </c>
+      <c r="I65" s="1">
+        <v>9.6628995856772</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>67715.7</v>
+      </c>
+      <c r="M65" s="1">
+        <v>67715.7</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" s="1">
+        <v>152.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>1640.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>1464.0614473684</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>222537.34</v>
+      </c>
+      <c r="H66" s="1">
+        <v>26742.66</v>
+      </c>
+      <c r="I66" s="1">
+        <v>12.017156311835</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>249280.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>249280.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" s="1">
+        <v>657.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>52.2</v>
+      </c>
+      <c r="D67" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>32022.18</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2273.22</v>
+      </c>
+      <c r="I67" s="1">
+        <v>7.0988920804268</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>34295.4</v>
+      </c>
+      <c r="M67" s="1">
+        <v>34295.4</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>26.46</v>
+      </c>
+      <c r="D68" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>31956.4</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-5231.8</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-16.371681415929</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>26724.6</v>
+      </c>
+      <c r="M68" s="1">
+        <v>26724.6</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" s="1">
+        <v>12463.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>21.02</v>
+      </c>
+      <c r="D69" s="1">
+        <v>13.9061429832</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>173312.26</v>
+      </c>
+      <c r="H69" s="1">
+        <v>88660.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>51.156219415753</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>261972.26</v>
+      </c>
+      <c r="M69" s="1">
+        <v>261972.26</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="1">
+        <v>5504.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>56.44</v>
+      </c>
+      <c r="D70" s="1">
+        <v>40.5676835029</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>223284.53</v>
+      </c>
+      <c r="H70" s="1">
+        <v>87361.23</v>
+      </c>
+      <c r="I70" s="1">
+        <v>39.125518458444</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>310645.76</v>
+      </c>
+      <c r="M70" s="1">
+        <v>310645.76</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" s="1">
+        <v>4700.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>70.83</v>
+      </c>
+      <c r="D71" s="1">
+        <v>35.9231297872</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>168838.71</v>
+      </c>
+      <c r="H71" s="1">
+        <v>164062.29</v>
+      </c>
+      <c r="I71" s="1">
+        <v>97.171016054316</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>332901.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>332901.0</v>
+      </c>
+      <c r="N71" s="1">
         <v>0.19</v>
       </c>
-      <c r="P7">
-[...46 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="1">
+        <v>13101.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>28.35</v>
+      </c>
+      <c r="D72" s="1">
+        <v>13.5492725746</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>177509.02</v>
+      </c>
+      <c r="H72" s="1">
+        <v>193904.33</v>
+      </c>
+      <c r="I72" s="1">
+        <v>109.23632500478</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>371413.35</v>
+      </c>
+      <c r="M72" s="1">
+        <v>371413.35</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" s="1">
+        <v>102098.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>6.226</v>
+      </c>
+      <c r="D73" s="1">
+        <v>3.2783996748</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>334718.05</v>
+      </c>
+      <c r="H73" s="1">
+        <v>300944.1</v>
+      </c>
+      <c r="I73" s="1">
+        <v>89.909731488935</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>635662.15</v>
+      </c>
+      <c r="M73" s="1">
+        <v>635662.15</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" s="1">
+        <v>5762.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>13.94</v>
+      </c>
+      <c r="D74" s="1">
+        <v>19.1493804235</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>110338.73</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-30016.45</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-27.203911083624</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>80322.28</v>
+      </c>
+      <c r="M74" s="1">
+        <v>80322.28</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1725.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>121.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>116.150057971</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>200358.85</v>
+      </c>
+      <c r="H75" s="1">
+        <v>8366.15</v>
+      </c>
+      <c r="I75" s="1">
+        <v>4.1755829602735</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>208725.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>208725.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1030.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>35.98</v>
+      </c>
+      <c r="D76" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>36688.6</v>
+      </c>
+      <c r="H76" s="1">
+        <v>370.8</v>
+      </c>
+      <c r="I76" s="1">
+        <v>1.0106681639528</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>37059.4</v>
+      </c>
+      <c r="M76" s="1">
+        <v>37059.4</v>
+      </c>
+      <c r="N76" s="1">
         <v>0.02</v>
       </c>
-      <c r="P8">
-[...46 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1123.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>50.42</v>
+      </c>
+      <c r="D77" s="1">
+        <v>63.44539626</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>71249.18</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-14627.52</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-20.53008890769</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>56621.66</v>
+      </c>
+      <c r="M77" s="1">
+        <v>56621.66</v>
+      </c>
+      <c r="N77" s="1">
         <v>0.03</v>
       </c>
-      <c r="P9">
-[...46 lines deleted...]
-      <c r="O10" s="1">
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" s="1">
+        <v>960.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>26.44</v>
+      </c>
+      <c r="D78" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>32096.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-6713.6</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-20.917248255234</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>25382.4</v>
+      </c>
+      <c r="M78" s="1">
+        <v>25382.4</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1642.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>36.33</v>
+      </c>
+      <c r="D79" s="1">
+        <v>35.44</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>58192.48</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1461.38</v>
+      </c>
+      <c r="I79" s="1">
+        <v>2.5112866817156</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>59653.86</v>
+      </c>
+      <c r="M79" s="1">
+        <v>59653.86</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1">
+        <v>93267.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>4.23</v>
+      </c>
+      <c r="D80" s="1">
+        <v>3.6429182884</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>339764.06</v>
+      </c>
+      <c r="H80" s="1">
+        <v>54755.35</v>
+      </c>
+      <c r="I80" s="1">
+        <v>16.115698052348</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>394519.41</v>
+      </c>
+      <c r="M80" s="1">
+        <v>394519.41</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" s="1">
+        <v>3607.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>24.66</v>
+      </c>
+      <c r="D81" s="1">
+        <v>26.8484890491</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>96842.5</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-7893.88</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-8.1512559052069</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>88948.62</v>
+      </c>
+      <c r="M81" s="1">
+        <v>88948.62</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>1954.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>178.18</v>
+      </c>
+      <c r="D82" s="1">
+        <v>139.7120010235</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>272997.25</v>
+      </c>
+      <c r="H82" s="1">
+        <v>75166.47</v>
+      </c>
+      <c r="I82" s="1">
+        <v>27.533782849461</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>348163.72</v>
+      </c>
+      <c r="M82" s="1">
+        <v>348163.72</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="1">
+        <v>1526.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>141.75</v>
+      </c>
+      <c r="D83" s="1">
+        <v>77.866146789</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>118823.74</v>
+      </c>
+      <c r="H83" s="1">
+        <v>97486.76</v>
+      </c>
+      <c r="I83" s="1">
+        <v>82.04316746805</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>216310.5</v>
+      </c>
+      <c r="M83" s="1">
+        <v>216310.5</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" s="1">
+        <v>1168.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>53.93</v>
+      </c>
+      <c r="D84" s="1">
+        <v>56.8768578767</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>66432.17</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-3441.93</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-5.1811193281809</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>62990.24</v>
+      </c>
+      <c r="M84" s="1">
+        <v>62990.24</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1019.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>388.35</v>
+      </c>
+      <c r="D85" s="1">
+        <v>397.6425024534</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>405197.71</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-9469.06</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-2.3368986957009</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>395728.65</v>
+      </c>
+      <c r="M85" s="1">
+        <v>395728.65</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="1">
+        <v>5903.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>25.65</v>
+      </c>
+      <c r="D86" s="1">
+        <v>20.907516517</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>123417.07</v>
+      </c>
+      <c r="H86" s="1">
+        <v>27994.88</v>
+      </c>
+      <c r="I86" s="1">
+        <v>22.68315071813</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>151411.95</v>
+      </c>
+      <c r="M86" s="1">
+        <v>151411.95</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" s="1">
+        <v>867.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>495.8</v>
+      </c>
+      <c r="D87" s="1">
+        <v>608.7785351788</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>527810.99</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-97952.39</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-18.558232370266</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>429858.6</v>
+      </c>
+      <c r="M87" s="1">
+        <v>429858.6</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="1">
+        <v>4701.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>45.97</v>
+      </c>
+      <c r="D88" s="1">
+        <v>54.3409614976</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>255456.86</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-39351.89</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-15.404514875819</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>216104.97</v>
+      </c>
+      <c r="M88" s="1">
+        <v>216104.97</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1888.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>141.75</v>
+      </c>
+      <c r="D89" s="1">
+        <v>119.7634957627</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>226113.48</v>
+      </c>
+      <c r="H89" s="1">
+        <v>41510.52</v>
+      </c>
+      <c r="I89" s="1">
+        <v>18.358268600351</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>267624.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>267624.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="1">
+        <v>4964.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>15.48</v>
+      </c>
+      <c r="D90" s="1">
+        <v>13.4229129734</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>66631.34</v>
+      </c>
+      <c r="H90" s="1">
+        <v>10211.38</v>
+      </c>
+      <c r="I90" s="1">
+        <v>15.325190818615</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>76842.72</v>
+      </c>
+      <c r="M90" s="1">
+        <v>76842.72</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2842.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>51.28</v>
+      </c>
+      <c r="D91" s="1">
+        <v>52.2391168191</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>148463.57</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-2725.81</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-1.8360126999506</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>145737.76</v>
+      </c>
+      <c r="M91" s="1">
+        <v>145737.76</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="1">
+        <v>282.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>508.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>229.6088652482</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>64749.7</v>
+      </c>
+      <c r="H92" s="1">
+        <v>78506.3</v>
+      </c>
+      <c r="I92" s="1">
+        <v>121.24581272191</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>143256.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>143256.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="1">
+        <v>1969.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>76.1</v>
+      </c>
+      <c r="D93" s="1">
+        <v>69.1610665312</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>136178.14</v>
+      </c>
+      <c r="H93" s="1">
+        <v>13662.76</v>
+      </c>
+      <c r="I93" s="1">
+        <v>10.033005297326</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>149840.9</v>
+      </c>
+      <c r="M93" s="1">
+        <v>149840.9</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" s="1">
+        <v>32791.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>10.42</v>
+      </c>
+      <c r="D94" s="1">
+        <v>5.0677551767</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>166176.76</v>
+      </c>
+      <c r="H94" s="1">
+        <v>175505.46</v>
+      </c>
+      <c r="I94" s="1">
+        <v>105.61372119663</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>341682.22</v>
+      </c>
+      <c r="M94" s="1">
+        <v>341682.22</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1">
+        <v>14098.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>17.095</v>
+      </c>
+      <c r="D95" s="1">
+        <v>16.3429294935</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>230402.62</v>
+      </c>
+      <c r="H95" s="1">
+        <v>10602.69</v>
+      </c>
+      <c r="I95" s="1">
+        <v>4.6018096495604</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>241005.31</v>
+      </c>
+      <c r="M95" s="1">
+        <v>241005.31</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1519.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>4816.33</v>
+      </c>
+      <c r="D96" s="1">
+        <v>4805.2483541804</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>7299172.25</v>
+      </c>
+      <c r="H96" s="1">
+        <v>16833.02</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.2306154646508</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>7316005.27</v>
+      </c>
+      <c r="M96" s="1">
+        <v>7316005.27</v>
+      </c>
+      <c r="N96" s="1">
+        <v>4.19</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" s="1">
+        <v>8010.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>15.92</v>
+      </c>
+      <c r="D97" s="1">
+        <v>18.1529550562</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>145405.17</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-17885.97</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-12.300779951634</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>127519.2</v>
+      </c>
+      <c r="M97" s="1">
+        <v>127519.2</v>
+      </c>
+      <c r="N97" s="1">
         <v>0.07</v>
       </c>
-      <c r="P10">
-[...46 lines deleted...]
-      <c r="O11" s="1">
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2064.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>71.9</v>
+      </c>
+      <c r="D98" s="1">
+        <v>68.904249031</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>142218.37</v>
+      </c>
+      <c r="H98" s="1">
+        <v>6183.23</v>
+      </c>
+      <c r="I98" s="1">
+        <v>4.3477013553172</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>148401.6</v>
+      </c>
+      <c r="M98" s="1">
+        <v>148401.6</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" s="1">
+        <v>4251.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>28.79</v>
+      </c>
+      <c r="D99" s="1">
+        <v>22.5882380616</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>96022.6</v>
+      </c>
+      <c r="H99" s="1">
+        <v>26363.69</v>
+      </c>
+      <c r="I99" s="1">
+        <v>27.455713550768</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>122386.29</v>
+      </c>
+      <c r="M99" s="1">
+        <v>122386.29</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" s="1">
+        <v>990.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>133.8</v>
+      </c>
+      <c r="D100" s="1">
+        <v>143.25</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>141817.5</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-9355.5</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-6.5968586387435</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>132462.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>132462.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" s="1">
+        <v>2006.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>17.14</v>
+      </c>
+      <c r="D101" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>32818.16</v>
+      </c>
+      <c r="H101" s="1">
+        <v>1564.68</v>
+      </c>
+      <c r="I101" s="1">
+        <v>4.7677261613692</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>34382.84</v>
+      </c>
+      <c r="M101" s="1">
+        <v>34382.84</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" s="1">
+        <v>1388.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>28.03</v>
+      </c>
+      <c r="D102" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>32978.88</v>
+      </c>
+      <c r="H102" s="1">
+        <v>5926.76</v>
+      </c>
+      <c r="I102" s="1">
+        <v>17.97138047138</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>38905.64</v>
+      </c>
+      <c r="M102" s="1">
+        <v>38905.64</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" s="1">
+        <v>3428.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>34.17</v>
+      </c>
+      <c r="D103" s="1">
+        <v>41.5130192532</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>142306.63</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-25171.87</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-17.688473123143</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>117134.76</v>
+      </c>
+      <c r="M103" s="1">
+        <v>117134.76</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" s="1">
+        <v>2691.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>28.48</v>
+      </c>
+      <c r="D104" s="1">
+        <v>28.0941694537</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>75601.41</v>
+      </c>
+      <c r="H104" s="1">
+        <v>1038.27</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.373347401854</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>76639.68</v>
+      </c>
+      <c r="M104" s="1">
+        <v>76639.68</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" s="1">
+        <v>1879.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>37.38</v>
+      </c>
+      <c r="D105" s="1">
+        <v>37.6374294838</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>70720.73</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-483.71</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.68397201216673</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>70237.02</v>
+      </c>
+      <c r="M105" s="1">
+        <v>70237.02</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" s="1">
+        <v>1508.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>347.2</v>
+      </c>
+      <c r="D106" s="1">
+        <v>239.4193501326</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>361044.38</v>
+      </c>
+      <c r="H106" s="1">
+        <v>162533.22</v>
+      </c>
+      <c r="I106" s="1">
+        <v>45.017518344975</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>523577.6</v>
+      </c>
+      <c r="M106" s="1">
+        <v>523577.6</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" s="1">
+        <v>30776.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>4.408</v>
+      </c>
+      <c r="D107" s="1">
+        <v>2.6900542631</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>82789.11</v>
+      </c>
+      <c r="H107" s="1">
+        <v>52871.5</v>
+      </c>
+      <c r="I107" s="1">
+        <v>63.862867954493</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>135660.61</v>
+      </c>
+      <c r="M107" s="1">
+        <v>135660.61</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" s="1">
+        <v>10979.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>9.43</v>
+      </c>
+      <c r="D108" s="1">
+        <v>9.3764705347</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>102944.27</v>
+      </c>
+      <c r="H108" s="1">
+        <v>587.7</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.57089141532598</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>103531.97</v>
+      </c>
+      <c r="M108" s="1">
+        <v>103531.97</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" s="1">
+        <v>4933.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>75.78</v>
+      </c>
+      <c r="D109" s="1">
+        <v>90.9853050882</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>448830.51</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-75007.77</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-16.711825138625</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>373822.74</v>
+      </c>
+      <c r="M109" s="1">
+        <v>373822.74</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" s="1">
+        <v>4416.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>143.9</v>
+      </c>
+      <c r="D110" s="1">
+        <v>170.2944904891</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>752020.47</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-116558.07</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-15.499321447992</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>635462.4</v>
+      </c>
+      <c r="M110" s="1">
+        <v>635462.4</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="1">
+        <v>11019.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>31.46</v>
+      </c>
+      <c r="D111" s="1">
+        <v>32.5926663037</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>359138.59</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-12480.85</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-3.4752182994314</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>346657.74</v>
+      </c>
+      <c r="M111" s="1">
+        <v>346657.74</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" s="1">
+        <v>2719.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>268.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>145.5838764252</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>395842.56</v>
+      </c>
+      <c r="H112" s="1">
+        <v>332849.44</v>
+      </c>
+      <c r="I112" s="1">
+        <v>84.086319571094</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>728692.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>728692.0</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" s="1">
+        <v>3574.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>155.3</v>
+      </c>
+      <c r="D113" s="1">
+        <v>127.6688696139</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>456288.54</v>
+      </c>
+      <c r="H113" s="1">
+        <v>98753.66</v>
+      </c>
+      <c r="I113" s="1">
+        <v>21.642809613408</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>555042.2</v>
+      </c>
+      <c r="M113" s="1">
+        <v>555042.2</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" s="1">
+        <v>3213.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>269.6</v>
+      </c>
+      <c r="D114" s="1">
+        <v>190.4069374416</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>611777.49</v>
+      </c>
+      <c r="H114" s="1">
+        <v>254447.31</v>
+      </c>
+      <c r="I114" s="1">
+        <v>41.591479608052</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>866224.8</v>
+      </c>
+      <c r="M114" s="1">
+        <v>866224.8</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" s="1">
+        <v>4057.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>16.17</v>
+      </c>
+      <c r="D115" s="1">
+        <v>19.6168893271</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>79585.72</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-13984.03</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-17.57102907406</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>65601.69</v>
+      </c>
+      <c r="M115" s="1">
+        <v>65601.69</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" s="1">
+        <v>3320.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>75.68</v>
+      </c>
+      <c r="D116" s="1">
+        <v>37.6048403614</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>124848.07</v>
+      </c>
+      <c r="H116" s="1">
+        <v>126409.53</v>
+      </c>
+      <c r="I116" s="1">
+        <v>101.25068813639</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>251257.6</v>
+      </c>
+      <c r="M116" s="1">
+        <v>251257.6</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" s="1">
+        <v>272.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>152.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>35686.4</v>
+      </c>
+      <c r="H117" s="1">
+        <v>5657.6</v>
+      </c>
+      <c r="I117" s="1">
+        <v>15.853658536585</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>41344.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>41344.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" s="1">
+        <v>802.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>51.15</v>
+      </c>
+      <c r="D118" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>42105.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-1082.7</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-2.5714285714286</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>41022.3</v>
+      </c>
+      <c r="M118" s="1">
+        <v>41022.3</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2318.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>58.36</v>
+      </c>
+      <c r="D119" s="1">
+        <v>25.9354141501</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>60118.29</v>
+      </c>
+      <c r="H119" s="1">
+        <v>75160.19</v>
+      </c>
+      <c r="I119" s="1">
+        <v>125.02050540692</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>135278.48</v>
+      </c>
+      <c r="M119" s="1">
+        <v>135278.48</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" s="1">
+        <v>2836.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>9.356</v>
+      </c>
+      <c r="D120" s="1">
+        <v>11.505</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>32628.18</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-6094.56</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-18.678823029663</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>26533.62</v>
+      </c>
+      <c r="M120" s="1">
+        <v>26533.62</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>271</v>
+      </c>
+      <c r="B121" s="1">
+        <v>6085.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>34.6</v>
+      </c>
+      <c r="D121" s="1">
+        <v>30.3019013969</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>184387.07</v>
+      </c>
+      <c r="H121" s="1">
+        <v>26153.93</v>
+      </c>
+      <c r="I121" s="1">
+        <v>14.18425380912</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>210541.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>210541.0</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" s="1">
+        <v>424.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>237.6</v>
+      </c>
+      <c r="D122" s="1">
+        <v>254.7246226415</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>108003.24</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-7260.84</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-6.7227983160505</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>100742.4</v>
+      </c>
+      <c r="M122" s="1">
+        <v>100742.4</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" s="1">
+        <v>546.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>253.8</v>
+      </c>
+      <c r="D123" s="1">
+        <v>252.6818498168</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>137964.29</v>
+      </c>
+      <c r="H123" s="1">
+        <v>610.51</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.44251305899519</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>138574.8</v>
+      </c>
+      <c r="M123" s="1">
+        <v>138574.8</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>277</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1802.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>20.36</v>
+      </c>
+      <c r="D124" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>32472.04</v>
+      </c>
+      <c r="H124" s="1">
+        <v>4216.68</v>
+      </c>
+      <c r="I124" s="1">
+        <v>12.985571587125</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>36688.72</v>
+      </c>
+      <c r="M124" s="1">
+        <v>36688.72</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" s="1">
+        <v>2063.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>103.1</v>
+      </c>
+      <c r="D125" s="1">
+        <v>103.9490014542</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>214446.79</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-1751.49</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-0.81674806137224</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>212695.3</v>
+      </c>
+      <c r="M125" s="1">
+        <v>212695.3</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" s="1">
+        <v>7610.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>82.21</v>
+      </c>
+      <c r="D126" s="1">
+        <v>66.4414113009</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>505619.14</v>
+      </c>
+      <c r="H126" s="1">
+        <v>119998.96</v>
+      </c>
+      <c r="I126" s="1">
+        <v>23.733073079472</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>625618.1</v>
+      </c>
+      <c r="M126" s="1">
+        <v>625618.1</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" s="1">
+        <v>4806.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>18.825</v>
+      </c>
+      <c r="D127" s="1">
+        <v>18.9564253017</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>91104.58</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-631.63</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.69330213695074</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>90472.95</v>
+      </c>
+      <c r="M127" s="1">
+        <v>90472.95</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" s="1">
+        <v>2660.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>22.88</v>
+      </c>
+      <c r="D128" s="1">
+        <v>26.9688345865</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>71737.1</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-10876.3</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-15.161332141946</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>60860.8</v>
+      </c>
+      <c r="M128" s="1">
+        <v>60860.8</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" s="1">
+        <v>10453.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>20.38</v>
+      </c>
+      <c r="D129" s="1">
+        <v>20.040729934</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>209485.75</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3546.39</v>
+      </c>
+      <c r="I129" s="1">
+        <v>1.6929027392078</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>213032.14</v>
+      </c>
+      <c r="M129" s="1">
+        <v>213032.14</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" s="1">
+        <v>2997.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>37.01</v>
+      </c>
+      <c r="D130" s="1">
+        <v>37.08</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>111128.76</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-209.79</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.18878101402373</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>110918.97</v>
+      </c>
+      <c r="M130" s="1">
+        <v>110918.97</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>291</v>
+      </c>
+      <c r="B131" s="1">
+        <v>3385.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>57.1</v>
+      </c>
+      <c r="D131" s="1">
+        <v>60.5604903988</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>204997.26</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-11713.76</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-5.7141056421925</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>193283.5</v>
+      </c>
+      <c r="M131" s="1">
+        <v>193283.5</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>293</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1298.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>123.5</v>
+      </c>
+      <c r="D132" s="1">
+        <v>103.3733975347</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>134178.67</v>
+      </c>
+      <c r="H132" s="1">
+        <v>26124.33</v>
+      </c>
+      <c r="I132" s="1">
+        <v>19.469808427822</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>160303.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>160303.0</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>295</v>
+      </c>
+      <c r="B133" s="1">
+        <v>974.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>75.8</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.2767761807</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>97669.58</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-23840.38</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-24.409217281368</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>73829.2</v>
+      </c>
+      <c r="M133" s="1">
+        <v>73829.2</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>297</v>
+      </c>
+      <c r="B134" s="1">
+        <v>5833.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>22.38</v>
+      </c>
+      <c r="D134" s="1">
+        <v>34.8302177267</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>203164.66</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-72622.12</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-35.745449036264</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>130542.54</v>
+      </c>
+      <c r="M134" s="1">
+        <v>130542.54</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>299</v>
+      </c>
+      <c r="B135" s="1">
+        <v>7883.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>30.48</v>
+      </c>
+      <c r="D135" s="1">
+        <v>36.1242204744</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>284767.23</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-44493.39</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-15.624476875376</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>240273.84</v>
+      </c>
+      <c r="M135" s="1">
+        <v>240273.84</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>301</v>
+      </c>
+      <c r="B136" s="1">
+        <v>2749.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>22.9</v>
+      </c>
+      <c r="D136" s="1">
+        <v>31.0634812659</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>85393.51</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-22441.41</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-26.279994814594</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>62952.1</v>
+      </c>
+      <c r="M136" s="1">
+        <v>62952.1</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="1">
+        <v>4461.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>60.18</v>
+      </c>
+      <c r="D137" s="1">
+        <v>102.1418605694</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>455654.84</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-187191.86</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-41.081942638862</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>268462.98</v>
+      </c>
+      <c r="M137" s="1">
+        <v>268462.98</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>305</v>
+      </c>
+      <c r="B138" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>278.2</v>
+      </c>
+      <c r="D138" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>86000.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>86000.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>86000.0</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>307</v>
+      </c>
+      <c r="B139" s="1">
+        <v>65.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>114.86</v>
+      </c>
+      <c r="D139" s="1">
+        <v>114.63</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>7540.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>7540.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>7540.0</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>309</v>
+      </c>
+      <c r="B140" s="1">
+        <v>-8.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>6357.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-5520.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>-5520.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>-5520.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>311</v>
+      </c>
+      <c r="B141" s="1">
+        <v>-5.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>118.28</v>
+      </c>
+      <c r="D141" s="1">
+        <v>117.836</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-2220.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>-2220.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>-2220.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>313</v>
+      </c>
+      <c r="B142" s="1">
+        <v>-29.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>126.13</v>
+      </c>
+      <c r="D142" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-10440.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>-10440.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>-10440.0</v>
+      </c>
+      <c r="N142" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>315</v>
+      </c>
+      <c r="B143" s="1">
+        <v>-25.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="D143" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>317</v>
+      </c>
+      <c r="B144" s="1">
+        <v>-31.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>105.865</v>
+      </c>
+      <c r="D144" s="1">
+        <v>105.855862069</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-2690.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>-2690.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>-2690.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>319</v>
+      </c>
+      <c r="B145" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>98.495</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.69888112</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>427708.2</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-5164.65</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-1.2075171811062</v>
+      </c>
+      <c r="J145">
+        <v>1.59</v>
+      </c>
+      <c r="K145" t="s">
+        <v>320</v>
+      </c>
+      <c r="L145" s="1">
+        <v>422543.55</v>
+      </c>
+      <c r="M145" s="1">
+        <v>429360.54</v>
+      </c>
+      <c r="N145" s="1">
         <v>0.25</v>
       </c>
-      <c r="P11">
-[...96 lines deleted...]
-      <c r="O13" s="1">
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>322</v>
+      </c>
+      <c r="B146" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>99.579</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>198662.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>496.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.24967029426866</v>
+      </c>
+      <c r="J146">
+        <v>0.31</v>
+      </c>
+      <c r="K146">
+        <v>615.75</v>
+      </c>
+      <c r="L146" s="1">
+        <v>199158.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>199773.75</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>324</v>
+      </c>
+      <c r="B147" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>102.317</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>199268.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>5366.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>2.6928558524199</v>
+      </c>
+      <c r="J147">
+        <v>4.29</v>
+      </c>
+      <c r="K147" t="s">
+        <v>325</v>
+      </c>
+      <c r="L147" s="1">
+        <v>204634.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>213216.19</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>327</v>
+      </c>
+      <c r="B148" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>101.711</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>5064.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>2.5529597999577</v>
+      </c>
+      <c r="J148">
+        <v>1.86</v>
+      </c>
+      <c r="K148" t="s">
+        <v>328</v>
+      </c>
+      <c r="L148" s="1">
+        <v>203422.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>207137.75</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>330</v>
+      </c>
+      <c r="B149" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.804</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>299541.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2871.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.95846645367412</v>
+      </c>
+      <c r="J149">
+        <v>0.42</v>
+      </c>
+      <c r="K149" t="s">
+        <v>331</v>
+      </c>
+      <c r="L149" s="1">
+        <v>302412.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>303677.75</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>333</v>
+      </c>
+      <c r="B150" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>101.929</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>6117.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>2.0412453699069</v>
+      </c>
+      <c r="J150">
+        <v>0.86</v>
+      </c>
+      <c r="K150" t="s">
+        <v>334</v>
+      </c>
+      <c r="L150" s="1">
+        <v>305787.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>308371.93</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>336</v>
+      </c>
+      <c r="B151" s="1">
+        <v>358000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>98.782</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>355601.4</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-1961.84</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.55169636564985</v>
+      </c>
+      <c r="J151">
+        <v>2.25</v>
+      </c>
+      <c r="K151" t="s">
+        <v>337</v>
+      </c>
+      <c r="L151" s="1">
+        <v>353639.56</v>
+      </c>
+      <c r="M151" s="1">
+        <v>361694.56</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>339</v>
+      </c>
+      <c r="B152" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>97.213</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-4080.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-2.0553534905746</v>
+      </c>
+      <c r="J152">
+        <v>0.53</v>
+      </c>
+      <c r="K152" t="s">
+        <v>340</v>
+      </c>
+      <c r="L152" s="1">
+        <v>194426.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>195494.49</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>342</v>
+      </c>
+      <c r="B153" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>94.269</v>
+      </c>
+      <c r="D153" s="1">
+        <v>93.7555</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>187511.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>1027.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.54770120152951</v>
+      </c>
+      <c r="J153">
+        <v>0.55</v>
+      </c>
+      <c r="K153" t="s">
+        <v>343</v>
+      </c>
+      <c r="L153" s="1">
+        <v>188538.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>189641.42</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>345</v>
+      </c>
+      <c r="B154" s="1">
+        <v>143000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.869</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>142493.78</v>
+      </c>
+      <c r="H154" s="1">
+        <v>318.89</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.22379222447464</v>
+      </c>
+      <c r="J154">
+        <v>0.62</v>
+      </c>
+      <c r="K154">
+        <v>891.3</v>
+      </c>
+      <c r="L154" s="1">
+        <v>142812.67</v>
+      </c>
+      <c r="M154" s="1">
+        <v>143703.97</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>347</v>
+      </c>
+      <c r="B155" s="1">
+        <v>178000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>102.153</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.64402809</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>179146.37</v>
+      </c>
+      <c r="H155" s="1">
+        <v>2685.97</v>
+      </c>
+      <c r="I155" s="1">
+        <v>1.499315894595</v>
+      </c>
+      <c r="J155">
+        <v>0.15</v>
+      </c>
+      <c r="K155">
+        <v>263.34</v>
+      </c>
+      <c r="L155" s="1">
+        <v>181832.34</v>
+      </c>
+      <c r="M155" s="1">
+        <v>182095.68</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>349</v>
+      </c>
+      <c r="B156" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>110.325</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>300057.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>30918.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>10.304042231976</v>
+      </c>
+      <c r="J156">
+        <v>5.57</v>
+      </c>
+      <c r="K156" t="s">
+        <v>350</v>
+      </c>
+      <c r="L156" s="1">
+        <v>330975.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>347681.1</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>352</v>
+      </c>
+      <c r="B157" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H157" s="1">
+        <v>2057.44</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.6185981120707</v>
+      </c>
+      <c r="J157">
+        <v>0.66</v>
+      </c>
+      <c r="K157" t="s">
+        <v>353</v>
+      </c>
+      <c r="L157" s="1">
+        <v>334654.64</v>
+      </c>
+      <c r="M157" s="1">
+        <v>336850.8</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>355</v>
+      </c>
+      <c r="B158" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>104.417</v>
+      </c>
+      <c r="D158" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-2233.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-2.0937646507267</v>
+      </c>
+      <c r="J158">
+        <v>0.79</v>
+      </c>
+      <c r="K158">
+        <v>794.52</v>
+      </c>
+      <c r="L158" s="1">
+        <v>104417.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>105211.52</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>357</v>
+      </c>
+      <c r="B159" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>96.708</v>
+      </c>
+      <c r="D159" s="1">
+        <v>96.86</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>484300.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-760.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-0.15692752426182</v>
+      </c>
+      <c r="J159">
+        <v>1.67</v>
+      </c>
+      <c r="K159" t="s">
+        <v>358</v>
+      </c>
+      <c r="L159" s="1">
+        <v>483540.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>491909.86</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>360</v>
+      </c>
+      <c r="B160" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>99.286</v>
+      </c>
+      <c r="D160" s="1">
+        <v>101.02690244</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>165684.12</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-2855.08</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-1.7232067865043</v>
+      </c>
+      <c r="J160">
+        <v>3.04</v>
+      </c>
+      <c r="K160" t="s">
+        <v>361</v>
+      </c>
+      <c r="L160" s="1">
+        <v>162829.04</v>
+      </c>
+      <c r="M160" s="1">
+        <v>167807.29</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>363</v>
+      </c>
+      <c r="B161" s="1">
+        <v>1724000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>60.554</v>
+      </c>
+      <c r="D161" s="1">
+        <v>70.12980742</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>1209037.88</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-165086.92</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-13.654404277226</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>1043950.96</v>
+      </c>
+      <c r="M161" s="1">
+        <v>1043950.96</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>365</v>
+      </c>
+      <c r="B162" s="1">
+        <v>250600.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>98.363</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.57561453</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>249536.49</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-3038.81</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-1.2177818161985</v>
+      </c>
+      <c r="J162">
+        <v>1.12</v>
+      </c>
+      <c r="K162" t="s">
+        <v>366</v>
+      </c>
+      <c r="L162" s="1">
+        <v>246497.68</v>
+      </c>
+      <c r="M162" s="1">
+        <v>249312.98</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>368</v>
+      </c>
+      <c r="B163" s="1">
+        <v>473000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>89.852</v>
+      </c>
+      <c r="D163" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>467532.12</v>
+      </c>
+      <c r="H163" s="1">
+        <v>-42532.16</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-9.0971632066691</v>
+      </c>
+      <c r="J163">
+        <v>1.04</v>
+      </c>
+      <c r="K163" t="s">
+        <v>369</v>
+      </c>
+      <c r="L163" s="1">
+        <v>424999.96</v>
+      </c>
+      <c r="M163" s="1">
+        <v>429900.05</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>371</v>
+      </c>
+      <c r="B164" s="1">
+        <v>131000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>89.974</v>
+      </c>
+      <c r="D164" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>110419.9</v>
+      </c>
+      <c r="H164" s="1">
+        <v>7446.04</v>
+      </c>
+      <c r="I164" s="1">
+        <v>6.743385929529</v>
+      </c>
+      <c r="J164">
+        <v>1.87</v>
+      </c>
+      <c r="K164" t="s">
+        <v>372</v>
+      </c>
+      <c r="L164" s="1">
+        <v>117865.94</v>
+      </c>
+      <c r="M164" s="1">
+        <v>120315.46</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>374</v>
+      </c>
+      <c r="B165" s="1">
+        <v>234000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100.316</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>233199.72</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1539.72</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.66025808264264</v>
+      </c>
+      <c r="J165">
+        <v>0.49</v>
+      </c>
+      <c r="K165" t="s">
+        <v>375</v>
+      </c>
+      <c r="L165" s="1">
+        <v>234739.44</v>
+      </c>
+      <c r="M165" s="1">
+        <v>235876.94</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>377</v>
+      </c>
+      <c r="B166" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>92.331</v>
+      </c>
+      <c r="D166" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>183220.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>1442.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.78703198340792</v>
+      </c>
+      <c r="J166">
+        <v>0.94</v>
+      </c>
+      <c r="K166" t="s">
+        <v>378</v>
+      </c>
+      <c r="L166" s="1">
+        <v>184662.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>186546.93</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>380</v>
+      </c>
+      <c r="B167" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>104.274</v>
+      </c>
+      <c r="D167" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>211520.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-2972.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-1.4050680786687</v>
+      </c>
+      <c r="J167">
+        <v>2.02</v>
+      </c>
+      <c r="K167" t="s">
+        <v>381</v>
+      </c>
+      <c r="L167" s="1">
+        <v>208548.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>212581.56</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>383</v>
+      </c>
+      <c r="B168" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>100.26</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>262962.48</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1723.92</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.65557641531218</v>
+      </c>
+      <c r="J168">
+        <v>1.56</v>
+      </c>
+      <c r="K168" t="s">
+        <v>384</v>
+      </c>
+      <c r="L168" s="1">
+        <v>264686.4</v>
+      </c>
+      <c r="M168" s="1">
+        <v>268811.85</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>386</v>
+      </c>
+      <c r="B169" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>99.704</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>199982.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-574.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-0.28702583232491</v>
+      </c>
+      <c r="J169">
+        <v>0.25</v>
+      </c>
+      <c r="K169">
+        <v>498.63</v>
+      </c>
+      <c r="L169" s="1">
+        <v>199408.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>199906.63</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>388</v>
+      </c>
+      <c r="B170" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>101.038</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>299502.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>3612.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>1.206001963259</v>
+      </c>
+      <c r="J170">
+        <v>0.91</v>
+      </c>
+      <c r="K170" t="s">
+        <v>389</v>
+      </c>
+      <c r="L170" s="1">
+        <v>303114.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>305838.66</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>391</v>
+      </c>
+      <c r="B171" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>95.107</v>
+      </c>
+      <c r="D171" s="1">
+        <v>91.473</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>274419.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>10902.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>3.9727569884009</v>
+      </c>
+      <c r="J171">
+        <v>0.53</v>
+      </c>
+      <c r="K171" t="s">
+        <v>392</v>
+      </c>
+      <c r="L171" s="1">
+        <v>285321.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>286917.99</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>394</v>
+      </c>
+      <c r="B172" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.992</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H172" s="1">
+        <v>5065.06</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.7059759511773</v>
+      </c>
+      <c r="J172">
+        <v>1.04</v>
+      </c>
+      <c r="K172" t="s">
+        <v>395</v>
+      </c>
+      <c r="L172" s="1">
+        <v>301966.08</v>
+      </c>
+      <c r="M172" s="1">
+        <v>305076.91</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>397</v>
+      </c>
+      <c r="B173" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.062</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>259587.99</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-1036.17</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-0.39915945263878</v>
+      </c>
+      <c r="J173">
+        <v>1.61</v>
+      </c>
+      <c r="K173" t="s">
+        <v>398</v>
+      </c>
+      <c r="L173" s="1">
+        <v>258551.82</v>
+      </c>
+      <c r="M173" s="1">
+        <v>262758.21</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>400</v>
+      </c>
+      <c r="B174" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>98.709</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>297876.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-1749.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.58715707207026</v>
+      </c>
+      <c r="J174">
+        <v>1.62</v>
+      </c>
+      <c r="K174" t="s">
+        <v>401</v>
+      </c>
+      <c r="L174" s="1">
+        <v>296127.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>300988.64</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>403</v>
+      </c>
+      <c r="B175" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>104.074</v>
+      </c>
+      <c r="D175" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>105478.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-1404.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-1.3310832590682</v>
+      </c>
+      <c r="J175">
+        <v>0.53</v>
+      </c>
+      <c r="K175">
+        <v>531.36</v>
+      </c>
+      <c r="L175" s="1">
+        <v>104074.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>104605.36</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>405</v>
+      </c>
+      <c r="B176" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.403</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>499665.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-2650.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.53035533807651</v>
+      </c>
+      <c r="J176">
+        <v>1.29</v>
+      </c>
+      <c r="K176" t="s">
+        <v>406</v>
+      </c>
+      <c r="L176" s="1">
+        <v>497015.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>503441.37</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>408</v>
+      </c>
+      <c r="B177" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>100910.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-1010.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.0008918838569</v>
+      </c>
+      <c r="J177">
+        <v>0.39</v>
+      </c>
+      <c r="K177">
+        <v>388.36</v>
+      </c>
+      <c r="L177" s="1">
+        <v>99900.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>100288.36</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>410</v>
+      </c>
+      <c r="B178" s="1">
+        <v>1262447.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>94.834</v>
+      </c>
+      <c r="D178" s="1">
+        <v>95.4600003</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1205131.91</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-7902.92</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-0.65577219675479</v>
+      </c>
+      <c r="J178">
+        <v>0.17</v>
+      </c>
+      <c r="K178" t="s">
+        <v>411</v>
+      </c>
+      <c r="L178" s="1">
+        <v>1197228.99</v>
+      </c>
+      <c r="M178" s="1">
+        <v>1199433.95</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>413</v>
+      </c>
+      <c r="B179" s="1">
+        <v>182052.98</v>
+      </c>
+      <c r="C179" s="1">
+        <v>96.56</v>
+      </c>
+      <c r="D179" s="1">
+        <v>97.23304722</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>177015.66</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-1225.3</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-0.69219864502384</v>
+      </c>
+      <c r="J179">
         <v>0.04</v>
       </c>
-      <c r="P13">
-[...96 lines deleted...]
-      <c r="O15" s="1">
+      <c r="K179">
+        <v>67.83</v>
+      </c>
+      <c r="L179" s="1">
+        <v>175790.36</v>
+      </c>
+      <c r="M179" s="1">
+        <v>175858.19</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>415</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1227543.54</v>
+      </c>
+      <c r="C180" s="1">
+        <v>97.842</v>
+      </c>
+      <c r="D180" s="1">
+        <v>104.76610304</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1286049.53</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-84996.38</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-6.6091062604719</v>
+      </c>
+      <c r="J180">
+        <v>0.14</v>
+      </c>
+      <c r="K180" t="s">
+        <v>416</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1201053.15</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1202768.35</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>418</v>
+      </c>
+      <c r="B181" s="1">
+        <v>981377.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.423</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.94115004</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>980799.46</v>
+      </c>
+      <c r="H181" s="1">
+        <v>4728.77</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0.48213423771665</v>
+      </c>
+      <c r="J181">
+        <v>0.42</v>
+      </c>
+      <c r="K181" t="s">
+        <v>419</v>
+      </c>
+      <c r="L181" s="1">
+        <v>985528.23</v>
+      </c>
+      <c r="M181" s="1">
+        <v>989612.37</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>421</v>
+      </c>
+      <c r="B182" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="D182" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>-3110.4</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-1.28</v>
+      </c>
+      <c r="J182">
+        <v>2.22</v>
+      </c>
+      <c r="K182" t="s">
+        <v>422</v>
+      </c>
+      <c r="L182" s="1">
+        <v>239889.6</v>
+      </c>
+      <c r="M182" s="1">
+        <v>245285.42</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>424</v>
+      </c>
+      <c r="B183" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>101.383</v>
+      </c>
+      <c r="D183" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>2766.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>1.383</v>
+      </c>
+      <c r="J183">
+        <v>0.52</v>
+      </c>
+      <c r="K183" t="s">
+        <v>425</v>
+      </c>
+      <c r="L183" s="1">
+        <v>202766.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>203806.01</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>427</v>
+      </c>
+      <c r="B184" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>105.367</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>199844.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>10890.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>5.449250415324</v>
+      </c>
+      <c r="J184">
+        <v>3.1</v>
+      </c>
+      <c r="K184" t="s">
+        <v>428</v>
+      </c>
+      <c r="L184" s="1">
+        <v>210734.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>216928.52</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>430</v>
+      </c>
+      <c r="B185" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>99.293</v>
+      </c>
+      <c r="D185" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>300084.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-2205.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-0.73479425760787</v>
+      </c>
+      <c r="J185">
+        <v>1.77</v>
+      </c>
+      <c r="K185" t="s">
+        <v>431</v>
+      </c>
+      <c r="L185" s="1">
+        <v>297879.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>303191.15</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>433</v>
+      </c>
+      <c r="B186" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>106.295</v>
+      </c>
+      <c r="D186" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>215680.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-3090.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-1.432678041543</v>
+      </c>
+      <c r="J186">
+        <v>3.07</v>
+      </c>
+      <c r="K186" t="s">
+        <v>434</v>
+      </c>
+      <c r="L186" s="1">
+        <v>212590.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>218732.47</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>436</v>
+      </c>
+      <c r="B187" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.629</v>
+      </c>
+      <c r="D187" s="1">
+        <v>100.34</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>301020.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>867.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0.28802072951963</v>
+      </c>
+      <c r="J187">
+        <v>1.86</v>
+      </c>
+      <c r="K187" t="s">
+        <v>437</v>
+      </c>
+      <c r="L187" s="1">
+        <v>301887.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>307476.04</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>439</v>
+      </c>
+      <c r="B188" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>98.292</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-2954.04</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.2418615866892</v>
+      </c>
+      <c r="J188">
+        <v>2.16</v>
+      </c>
+      <c r="K188" t="s">
+        <v>440</v>
+      </c>
+      <c r="L188" s="1">
+        <v>234917.88</v>
+      </c>
+      <c r="M188" s="1">
+        <v>240089.12</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>442</v>
+      </c>
+      <c r="B189" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="C189" s="1">
+        <v>104.895</v>
+      </c>
+      <c r="D189" s="1">
+        <v>136.0</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-20.588235294118</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
+      </c>
+      <c r="L189" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="M189" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>444</v>
+      </c>
+      <c r="B190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>98.066</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>298380.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-4182.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-1.4015684697366</v>
+      </c>
+      <c r="J190">
+        <v>2.6</v>
+      </c>
+      <c r="K190" t="s">
+        <v>445</v>
+      </c>
+      <c r="L190" s="1">
+        <v>294198.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>301992.86</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>447</v>
+      </c>
+      <c r="B191" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>98.939</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>200900.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-3022.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-1.504230960677</v>
+      </c>
+      <c r="J191">
+        <v>0.59</v>
+      </c>
+      <c r="K191" t="s">
+        <v>448</v>
+      </c>
+      <c r="L191" s="1">
+        <v>197878.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>199067.04</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>450</v>
+      </c>
+      <c r="B192" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>95.921</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-6312.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-3.1854012535705</v>
+      </c>
+      <c r="J192">
+        <v>2.75</v>
+      </c>
+      <c r="K192" t="s">
+        <v>451</v>
+      </c>
+      <c r="L192" s="1">
+        <v>191842.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>197346.11</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>453</v>
+      </c>
+      <c r="B193" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>105.274</v>
+      </c>
+      <c r="D193" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>209840.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>708.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>0.33739992375143</v>
+      </c>
+      <c r="J193">
+        <v>2.74</v>
+      </c>
+      <c r="K193" t="s">
+        <v>454</v>
+      </c>
+      <c r="L193" s="1">
+        <v>210548.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>216021.97</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>456</v>
+      </c>
+      <c r="B194" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>103.545</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>238887.67</v>
+      </c>
+      <c r="H194" s="1">
+        <v>8584.88</v>
+      </c>
+      <c r="I194" s="1">
+        <v>3.5936890338459</v>
+      </c>
+      <c r="J194">
+        <v>1.35</v>
+      </c>
+      <c r="K194" t="s">
+        <v>457</v>
+      </c>
+      <c r="L194" s="1">
+        <v>247472.55</v>
+      </c>
+      <c r="M194" s="1">
+        <v>250707.23</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>459</v>
+      </c>
+      <c r="B195" s="1">
+        <v>134000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.839</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>133000.36</v>
+      </c>
+      <c r="H195" s="1">
+        <v>783.9</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0.58939690088057</v>
+      </c>
+      <c r="J195">
+        <v>0.31</v>
+      </c>
+      <c r="K195">
+        <v>408.88</v>
+      </c>
+      <c r="L195" s="1">
+        <v>133784.26</v>
+      </c>
+      <c r="M195" s="1">
+        <v>134193.14</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>461</v>
+      </c>
+      <c r="B196" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>104.021</v>
+      </c>
+      <c r="D196" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>99961.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>4060.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>4.0615840177669</v>
+      </c>
+      <c r="J196">
+        <v>4.78</v>
+      </c>
+      <c r="K196" t="s">
+        <v>462</v>
+      </c>
+      <c r="L196" s="1">
+        <v>104021.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>108802.51</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>464</v>
+      </c>
+      <c r="B197" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>101.766</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>213878.02</v>
+      </c>
+      <c r="H197" s="1">
+        <v>3901.22</v>
+      </c>
+      <c r="I197" s="1">
+        <v>1.8240397026305</v>
+      </c>
+      <c r="J197">
+        <v>1.08</v>
+      </c>
+      <c r="K197" t="s">
+        <v>465</v>
+      </c>
+      <c r="L197" s="1">
+        <v>217779.24</v>
+      </c>
+      <c r="M197" s="1">
+        <v>220100.99</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>467</v>
+      </c>
+      <c r="B198" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>97.527</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>192424.86</v>
+      </c>
+      <c r="H198" s="1">
+        <v>-4197.75</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-2.1815008726003</v>
+      </c>
+      <c r="J198">
+        <v>2.55</v>
+      </c>
+      <c r="K198" t="s">
+        <v>468</v>
+      </c>
+      <c r="L198" s="1">
+        <v>188227.11</v>
+      </c>
+      <c r="M198" s="1">
+        <v>193142.0</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>470</v>
+      </c>
+      <c r="B199" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>101.953</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>199222.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>4684.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>2.3511459577757</v>
+      </c>
+      <c r="J199">
+        <v>3.92</v>
+      </c>
+      <c r="K199" t="s">
+        <v>471</v>
+      </c>
+      <c r="L199" s="1">
+        <v>203906.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>211752.58</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>473</v>
+      </c>
+      <c r="B200" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>98.878</v>
+      </c>
+      <c r="D200" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>298314.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-1680.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-0.56316498722822</v>
+      </c>
+      <c r="J200">
+        <v>0.46</v>
+      </c>
+      <c r="K200" t="s">
+        <v>474</v>
+      </c>
+      <c r="L200" s="1">
+        <v>296634.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>298020.99</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>476</v>
+      </c>
+      <c r="B201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>100.103</v>
+      </c>
+      <c r="D201" s="1">
+        <v>101.06225</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>303186.75</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-2877.75</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-0.94916746856517</v>
+      </c>
+      <c r="J201">
+        <v>0.53</v>
+      </c>
+      <c r="K201" t="s">
+        <v>477</v>
+      </c>
+      <c r="L201" s="1">
+        <v>300309.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>301902.49</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>479</v>
+      </c>
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>104.408</v>
+      </c>
+      <c r="D202" s="1">
+        <v>102.716</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>205432.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>3384.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>1.6472604073367</v>
+      </c>
+      <c r="J202">
+        <v>0.43</v>
+      </c>
+      <c r="K202">
+        <v>861.64</v>
+      </c>
+      <c r="L202" s="1">
+        <v>208816.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>209677.64</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>481</v>
+      </c>
+      <c r="B203" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>101.908</v>
+      </c>
+      <c r="D203" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>591600.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>19848.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>3.3549695740365</v>
+      </c>
+      <c r="J203">
+        <v>1.02</v>
+      </c>
+      <c r="K203" t="s">
+        <v>482</v>
+      </c>
+      <c r="L203" s="1">
+        <v>611448.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>617561.01</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>484</v>
+      </c>
+      <c r="B204" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>103.36</v>
+      </c>
+      <c r="D204" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>6720.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>3.36</v>
+      </c>
+      <c r="J204">
+        <v>0.72</v>
+      </c>
+      <c r="K204" t="s">
+        <v>485</v>
+      </c>
+      <c r="L204" s="1">
+        <v>206720.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>208169.59</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>487</v>
+      </c>
+      <c r="B205" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>106.866</v>
+      </c>
+      <c r="D205" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>218600.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-4868.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-2.2268984446478</v>
+      </c>
+      <c r="J205">
+        <v>2.4</v>
+      </c>
+      <c r="K205" t="s">
+        <v>488</v>
+      </c>
+      <c r="L205" s="1">
+        <v>213732.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>218536.11</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>490</v>
+      </c>
+      <c r="B206" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>99.251</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>199704.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-1202.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-0.6018907983816</v>
+      </c>
+      <c r="J206">
+        <v>0.77</v>
+      </c>
+      <c r="K206" t="s">
+        <v>491</v>
+      </c>
+      <c r="L206" s="1">
+        <v>198502.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>200036.25</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>493</v>
+      </c>
+      <c r="B207" s="1">
+        <v>177000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>100.112</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>176883.18</v>
+      </c>
+      <c r="H207" s="1">
+        <v>315.06</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.17811755758801</v>
+      </c>
+      <c r="J207">
+        <v>0.63</v>
+      </c>
+      <c r="K207" t="s">
+        <v>494</v>
+      </c>
+      <c r="L207" s="1">
+        <v>177198.24</v>
+      </c>
+      <c r="M207" s="1">
+        <v>178317.22</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>496</v>
+      </c>
+      <c r="B208" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>100.934</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>934.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>0.934</v>
+      </c>
+      <c r="J208">
+        <v>1.03</v>
+      </c>
+      <c r="K208" t="s">
+        <v>497</v>
+      </c>
+      <c r="L208" s="1">
+        <v>100934.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>101960.62</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>499</v>
+      </c>
+      <c r="B209" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>99.598</v>
+      </c>
+      <c r="D209" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>9.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>0.0090371426563175</v>
+      </c>
+      <c r="J209">
+        <v>1.35</v>
+      </c>
+      <c r="K209" t="s">
+        <v>500</v>
+      </c>
+      <c r="L209" s="1">
+        <v>99598.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>100948.0</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>502</v>
+      </c>
+      <c r="B210" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>102.703</v>
+      </c>
+      <c r="D210" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>98769.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>3934.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>3.983031113001</v>
+      </c>
+      <c r="J210">
+        <v>3.02</v>
+      </c>
+      <c r="K210" t="s">
+        <v>503</v>
+      </c>
+      <c r="L210" s="1">
+        <v>102703.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>105718.07</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>505</v>
+      </c>
+      <c r="B211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>86.031</v>
+      </c>
+      <c r="D211" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>343840.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>284.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0.082596556537925</v>
+      </c>
+      <c r="J211">
+        <v>0.61</v>
+      </c>
+      <c r="K211" t="s">
+        <v>506</v>
+      </c>
+      <c r="L211" s="1">
+        <v>344124.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>346582.9</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>508</v>
+      </c>
+      <c r="B212" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>99.434</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.31566667</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>902841.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-7935.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-0.87889229665024</v>
+      </c>
+      <c r="J212">
+        <v>1.44</v>
+      </c>
+      <c r="K212" t="s">
+        <v>509</v>
+      </c>
+      <c r="L212" s="1">
+        <v>894906.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>907851.21</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>511</v>
+      </c>
+      <c r="B213" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.451</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>134543.7</v>
+      </c>
+      <c r="H213" s="1">
+        <v>1065.15</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0.79167586442175</v>
+      </c>
+      <c r="J213">
+        <v>0.77</v>
+      </c>
+      <c r="K213" t="s">
+        <v>512</v>
+      </c>
+      <c r="L213" s="1">
+        <v>135608.85</v>
+      </c>
+      <c r="M213" s="1">
+        <v>136654.64</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>514</v>
+      </c>
+      <c r="B214" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>99.724</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>115502.36</v>
+      </c>
+      <c r="H214" s="1">
+        <v>177.48</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0.15365919795925</v>
+      </c>
+      <c r="J214">
+        <v>2.18</v>
+      </c>
+      <c r="K214" t="s">
+        <v>515</v>
+      </c>
+      <c r="L214" s="1">
+        <v>115679.84</v>
+      </c>
+      <c r="M214" s="1">
+        <v>118210.39</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>517</v>
+      </c>
+      <c r="B215" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>99.356</v>
+      </c>
+      <c r="D215" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-1288.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-0.644</v>
+      </c>
+      <c r="J215">
+        <v>2.71</v>
+      </c>
+      <c r="K215" t="s">
+        <v>518</v>
+      </c>
+      <c r="L215" s="1">
+        <v>198712.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>204133.93</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>520</v>
+      </c>
+      <c r="B216" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>98.602</v>
+      </c>
+      <c r="D216" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-7353.48</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-1.398</v>
+      </c>
+      <c r="J216">
+        <v>1.62</v>
+      </c>
+      <c r="K216" t="s">
+        <v>521</v>
+      </c>
+      <c r="L216" s="1">
+        <v>518646.52</v>
+      </c>
+      <c r="M216" s="1">
+        <v>527143.34</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>523</v>
+      </c>
+      <c r="B217" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D217" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-5680.8</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-1.578</v>
+      </c>
+      <c r="J217">
+        <v>3.17</v>
+      </c>
+      <c r="K217" t="s">
+        <v>524</v>
+      </c>
+      <c r="L217" s="1">
+        <v>354319.2</v>
+      </c>
+      <c r="M217" s="1">
+        <v>365714.63</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>526</v>
+      </c>
+      <c r="B218" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>99.269</v>
+      </c>
+      <c r="D218" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>200840.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-2302.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-1.1461860187214</v>
+      </c>
+      <c r="J218">
+        <v>0.61</v>
+      </c>
+      <c r="K218" t="s">
+        <v>527</v>
+      </c>
+      <c r="L218" s="1">
+        <v>198538.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>199749.64</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>529</v>
+      </c>
+      <c r="B219" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>297777.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>117.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>0.039291147402251</v>
+      </c>
+      <c r="J219">
+        <v>1.55</v>
+      </c>
+      <c r="K219" t="s">
+        <v>530</v>
+      </c>
+      <c r="L219" s="1">
+        <v>297894.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>302532.7</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>532</v>
+      </c>
+      <c r="B220" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.351</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H220" s="1">
+        <v>2306.4</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0.62167229848292</v>
+      </c>
+      <c r="J220">
+        <v>0.42</v>
+      </c>
+      <c r="K220" t="s">
+        <v>533</v>
+      </c>
+      <c r="L220" s="1">
+        <v>373305.72</v>
+      </c>
+      <c r="M220" s="1">
+        <v>374872.71</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>535</v>
+      </c>
+      <c r="B221" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="D221" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>401873.4</v>
+      </c>
+      <c r="H221" s="1">
+        <v>-3312.9</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-0.82436409078083</v>
+      </c>
+      <c r="J221">
+        <v>0.44</v>
+      </c>
+      <c r="K221" t="s">
+        <v>536</v>
+      </c>
+      <c r="L221" s="1">
+        <v>398560.5</v>
+      </c>
+      <c r="M221" s="1">
+        <v>400346.94</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>538</v>
+      </c>
+      <c r="B222" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>91.834</v>
+      </c>
+      <c r="D222" s="1">
+        <v>80.3125</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>160625.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>23043.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>14.345836575875</v>
+      </c>
+      <c r="J222">
+        <v>1.56</v>
+      </c>
+      <c r="K222" t="s">
+        <v>539</v>
+      </c>
+      <c r="L222" s="1">
+        <v>183668.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>186791.29</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>541</v>
+      </c>
+      <c r="B223" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>102.089</v>
+      </c>
+      <c r="D223" s="1">
+        <v>102.148334</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>510741.67</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-296.67</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.058086116216051</v>
+      </c>
+      <c r="J223">
+        <v>1.95</v>
+      </c>
+      <c r="K223" t="s">
+        <v>542</v>
+      </c>
+      <c r="L223" s="1">
+        <v>510445.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>520212.12</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>544</v>
+      </c>
+      <c r="B224" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>100.909</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.275</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>200550.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>1268.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.63226128147594</v>
+      </c>
+      <c r="J224">
+        <v>1.01</v>
+      </c>
+      <c r="K224" t="s">
+        <v>545</v>
+      </c>
+      <c r="L224" s="1">
+        <v>201818.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>203829.95</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>547</v>
+      </c>
+      <c r="B225" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.808</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>299424.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-1911.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-0.63822539275409</v>
+      </c>
+      <c r="J225">
+        <v>0.81</v>
+      </c>
+      <c r="K225" t="s">
+        <v>548</v>
+      </c>
+      <c r="L225" s="1">
+        <v>297513.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>299947.93</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>550</v>
+      </c>
+      <c r="B226" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>101.555</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>199302.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>3808.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>1.9106682321301</v>
+      </c>
+      <c r="J226">
+        <v>1.05</v>
+      </c>
+      <c r="K226" t="s">
+        <v>551</v>
+      </c>
+      <c r="L226" s="1">
+        <v>203110.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>205213.42</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>553</v>
+      </c>
+      <c r="B227" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>100.74</v>
+      </c>
+      <c r="D227" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>298306.32</v>
+      </c>
+      <c r="H227" s="1">
+        <v>2906.28</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0.97426028385855</v>
+      </c>
+      <c r="J227">
+        <v>0.48</v>
+      </c>
+      <c r="K227" t="s">
+        <v>554</v>
+      </c>
+      <c r="L227" s="1">
+        <v>301212.6</v>
+      </c>
+      <c r="M227" s="1">
+        <v>302641.04</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>556</v>
+      </c>
+      <c r="B228" s="1">
+        <v>1699344.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>98.445</v>
+      </c>
+      <c r="D228" s="1">
+        <v>98.09936893</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>1667045.74</v>
+      </c>
+      <c r="H228" s="1">
+        <v>5873.46</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.352327465232</v>
+      </c>
+      <c r="J228">
+        <v>1.02</v>
+      </c>
+      <c r="K228" t="s">
+        <v>557</v>
+      </c>
+      <c r="L228" s="1">
+        <v>1672919.2</v>
+      </c>
+      <c r="M228" s="1">
+        <v>1690168.71</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>559</v>
+      </c>
+      <c r="B229" s="1">
+        <v>1122839.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>87.265</v>
+      </c>
+      <c r="D229" s="1">
+        <v>90.84154362</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>1020004.28</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-40158.83</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-3.9371236755987</v>
+      </c>
+      <c r="J229">
+        <v>2.56</v>
+      </c>
+      <c r="K229" t="s">
+        <v>560</v>
+      </c>
+      <c r="L229" s="1">
+        <v>979845.45</v>
+      </c>
+      <c r="M229" s="1">
+        <v>1008604.74</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>562</v>
+      </c>
+      <c r="B230" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.98</v>
+      </c>
+      <c r="D230" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>199532.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>428.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0.21450193452679</v>
+      </c>
+      <c r="J230">
+        <v>0.35</v>
+      </c>
+      <c r="K230">
+        <v>698.63</v>
+      </c>
+      <c r="L230" s="1">
+        <v>199960.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>200658.63</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>564</v>
+      </c>
+      <c r="B231" s="1">
+        <v>217000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>98.602</v>
+      </c>
+      <c r="D231" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>216880.65</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-2914.31</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-1.3437390564811</v>
+      </c>
+      <c r="J231">
+        <v>1.98</v>
+      </c>
+      <c r="K231" t="s">
+        <v>565</v>
+      </c>
+      <c r="L231" s="1">
+        <v>213966.34</v>
+      </c>
+      <c r="M231" s="1">
+        <v>218265.08</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>567</v>
+      </c>
+      <c r="B232" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>98.95</v>
+      </c>
+      <c r="D232" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>296130.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>720.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0.24313646033836</v>
+      </c>
+      <c r="J232">
+        <v>1.53</v>
+      </c>
+      <c r="K232" t="s">
+        <v>568</v>
+      </c>
+      <c r="L232" s="1">
+        <v>296850.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>301452.74</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>570</v>
+      </c>
+      <c r="B233" s="1">
+        <v>179000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>98.836</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>178430.78</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-1514.34</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-0.84869886238238</v>
+      </c>
+      <c r="J233">
+        <v>1.63</v>
+      </c>
+      <c r="K233" t="s">
+        <v>571</v>
+      </c>
+      <c r="L233" s="1">
+        <v>176916.44</v>
+      </c>
+      <c r="M233" s="1">
+        <v>179842.97</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>573</v>
+      </c>
+      <c r="B234" s="1">
+        <v>225000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>73.518</v>
+      </c>
+      <c r="D234" s="1">
+        <v>72.73740889</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>163659.17</v>
+      </c>
+      <c r="H234" s="1">
+        <v>1756.33</v>
+      </c>
+      <c r="I234" s="1">
+        <v>1.0731632086366</v>
+      </c>
+      <c r="J234">
+        <v>0.03</v>
+      </c>
+      <c r="K234">
+        <v>65.5</v>
+      </c>
+      <c r="L234" s="1">
+        <v>165415.5</v>
+      </c>
+      <c r="M234" s="1">
+        <v>165481.0</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>575</v>
+      </c>
+      <c r="B235" s="1">
+        <v>1477000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>86.857</v>
+      </c>
+      <c r="D235" s="1">
+        <v>86.43117332</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>1276588.43</v>
+      </c>
+      <c r="H235" s="1">
+        <v>6289.46</v>
+      </c>
+      <c r="I235" s="1">
+        <v>0.49267718962485</v>
+      </c>
+      <c r="J235">
+        <v>0.1</v>
+      </c>
+      <c r="K235" t="s">
+        <v>576</v>
+      </c>
+      <c r="L235" s="1">
+        <v>1282877.89</v>
+      </c>
+      <c r="M235" s="1">
+        <v>1284380.18</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>578</v>
+      </c>
+      <c r="B236" s="1">
+        <v>253000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>62.626</v>
+      </c>
+      <c r="D236" s="1">
+        <v>75.54048221</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>191117.42</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-32673.64</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-17.096107722676</v>
+      </c>
+      <c r="J236">
+        <v>0.2</v>
+      </c>
+      <c r="K236">
+        <v>514.66</v>
+      </c>
+      <c r="L236" s="1">
+        <v>158443.78</v>
+      </c>
+      <c r="M236" s="1">
+        <v>158958.44</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>580</v>
+      </c>
+      <c r="B237" s="1">
+        <v>482000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>95.764</v>
+      </c>
+      <c r="D237" s="1">
+        <v>94.68445021</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>456379.05</v>
+      </c>
+      <c r="H237" s="1">
+        <v>5203.43</v>
+      </c>
+      <c r="I237" s="1">
+        <v>1.140155316069</v>
+      </c>
+      <c r="J237">
+        <v>0.41</v>
+      </c>
+      <c r="K237" t="s">
+        <v>581</v>
+      </c>
+      <c r="L237" s="1">
+        <v>461582.48</v>
+      </c>
+      <c r="M237" s="1">
+        <v>463543.49</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>583</v>
+      </c>
+      <c r="B238" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>101.42</v>
+      </c>
+      <c r="D238" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>101620.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-200.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-0.19681165124975</v>
+      </c>
+      <c r="J238">
+        <v>0.01</v>
+      </c>
+      <c r="K238">
+        <v>12.27</v>
+      </c>
+      <c r="L238" s="1">
+        <v>101420.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>101432.27</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>585</v>
+      </c>
+      <c r="B239" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>101.131</v>
+      </c>
+      <c r="D239" s="1">
+        <v>100.0965</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>150144.75</v>
+      </c>
+      <c r="H239" s="1">
+        <v>1551.75</v>
+      </c>
+      <c r="I239" s="1">
+        <v>1.0335026699235</v>
+      </c>
+      <c r="J239">
+        <v>3.32</v>
+      </c>
+      <c r="K239" t="s">
+        <v>586</v>
+      </c>
+      <c r="L239" s="1">
+        <v>151696.5</v>
+      </c>
+      <c r="M239" s="1">
+        <v>156683.9</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>588</v>
+      </c>
+      <c r="B240" s="1">
+        <v>2012696.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>87.8</v>
+      </c>
+      <c r="D240" s="1">
+        <v>89.96181838</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>1810657.92</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-43510.83</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-2.4030397746251</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240" s="1">
+        <v>1767147.09</v>
+      </c>
+      <c r="M240" s="1">
+        <v>1767147.09</v>
+      </c>
+      <c r="N240" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>590</v>
+      </c>
+      <c r="B241" s="1">
+        <v>3851764.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>84.641</v>
+      </c>
+      <c r="D241" s="1">
+        <v>84.16028189</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>3241655.44</v>
+      </c>
+      <c r="H241" s="1">
+        <v>18516.13</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0.57119364913132</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241">
+        <v>0.0</v>
+      </c>
+      <c r="L241" s="1">
+        <v>3260171.57</v>
+      </c>
+      <c r="M241" s="1">
+        <v>3260171.57</v>
+      </c>
+      <c r="N241" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>592</v>
+      </c>
+      <c r="B242" s="1">
+        <v>9120436.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>62.423</v>
+      </c>
+      <c r="D242" s="1">
+        <v>70.63542017</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>6442258.29</v>
+      </c>
+      <c r="H242" s="1">
+        <v>-749008.53</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-11.626490219472</v>
+      </c>
+      <c r="J242">
+        <v>0.06</v>
+      </c>
+      <c r="K242" t="s">
+        <v>593</v>
+      </c>
+      <c r="L242" s="1">
+        <v>5693249.76</v>
+      </c>
+      <c r="M242" s="1">
+        <v>5698871.95</v>
+      </c>
+      <c r="N242" s="1">
+        <v>3.26</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>595</v>
+      </c>
+      <c r="B243" s="1">
+        <v>3350000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>99.227</v>
+      </c>
+      <c r="D243" s="1">
+        <v>99.87433343</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>3345790.17</v>
+      </c>
+      <c r="H243" s="1">
+        <v>-21685.67</v>
+      </c>
+      <c r="I243" s="1">
+        <v>-0.64814793809978</v>
+      </c>
+      <c r="J243">
+        <v>2.29</v>
+      </c>
+      <c r="K243" t="s">
+        <v>596</v>
+      </c>
+      <c r="L243" s="1">
+        <v>3324104.5</v>
+      </c>
+      <c r="M243" s="1">
+        <v>3400851.62</v>
+      </c>
+      <c r="N243" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>598</v>
+      </c>
+      <c r="B244" s="1">
+        <v>1162502.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>96.896</v>
+      </c>
+      <c r="D244" s="1">
+        <v>98.19666547</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>1141538.2</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-15120.26</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-1.3245513816358</v>
+      </c>
+      <c r="J244">
+        <v>0.51</v>
+      </c>
+      <c r="K244" t="s">
+        <v>599</v>
+      </c>
+      <c r="L244" s="1">
+        <v>1126417.94</v>
+      </c>
+      <c r="M244" s="1">
+        <v>1132294.15</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>601</v>
+      </c>
+      <c r="B245" s="1">
+        <v>870742.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>96.674</v>
+      </c>
+      <c r="D245" s="1">
+        <v>98.49852999</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>857668.07</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-15886.95</v>
+      </c>
+      <c r="I245" s="1">
+        <v>-1.8523424802325</v>
+      </c>
+      <c r="J245">
+        <v>0.54</v>
+      </c>
+      <c r="K245" t="s">
+        <v>602</v>
+      </c>
+      <c r="L245" s="1">
+        <v>841781.12</v>
+      </c>
+      <c r="M245" s="1">
+        <v>846504.6</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>604</v>
+      </c>
+      <c r="B246" s="1">
+        <v>4312579.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>99.285</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.18352939</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>4277368.06</v>
+      </c>
+      <c r="H246" s="1">
+        <v>4376.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0.10230590256944</v>
+      </c>
+      <c r="J246">
+        <v>0.14</v>
+      </c>
+      <c r="K246" t="s">
+        <v>605</v>
+      </c>
+      <c r="L246" s="1">
+        <v>4281744.06</v>
+      </c>
+      <c r="M246" s="1">
+        <v>4287569.0</v>
+      </c>
+      <c r="N246" s="1">
+        <v>2.46</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>607</v>
+      </c>
+      <c r="B247" s="1">
+        <v>4756111.75</v>
+      </c>
+      <c r="C247" s="1">
+        <v>87.496</v>
+      </c>
+      <c r="D247" s="1">
+        <v>103.77232453</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>4935527.72</v>
+      </c>
+      <c r="H247" s="1">
+        <v>-774120.19</v>
+      </c>
+      <c r="I247" s="1">
+        <v>-15.684648814008</v>
+      </c>
+      <c r="J247">
+        <v>0.03</v>
+      </c>
+      <c r="K247" t="s">
+        <v>608</v>
+      </c>
+      <c r="L247" s="1">
+        <v>4161407.53</v>
+      </c>
+      <c r="M247" s="1">
+        <v>4163036.34</v>
+      </c>
+      <c r="N247" s="1">
+        <v>2.38</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>610</v>
+      </c>
+      <c r="B248" s="1">
+        <v>9009041.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>96.72</v>
+      </c>
+      <c r="D248" s="1">
+        <v>96.97647596</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>8736650.48</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-23106.02</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-0.26447229464993</v>
+      </c>
+      <c r="J248">
+        <v>0.99</v>
+      </c>
+      <c r="K248" t="s">
+        <v>611</v>
+      </c>
+      <c r="L248" s="1">
+        <v>8713544.46</v>
+      </c>
+      <c r="M248" s="1">
+        <v>8802400.75</v>
+      </c>
+      <c r="N248" s="1">
+        <v>5.04</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>613</v>
+      </c>
+      <c r="B249" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="D249" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>1096.74</v>
+      </c>
+      <c r="I249" s="1">
+        <v>0.677</v>
+      </c>
+      <c r="J249">
+        <v>0.89</v>
+      </c>
+      <c r="K249" t="s">
+        <v>614</v>
+      </c>
+      <c r="L249" s="1">
+        <v>163096.74</v>
+      </c>
+      <c r="M249" s="1">
+        <v>164546.59</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>616</v>
+      </c>
+      <c r="B250" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>99.089</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-151.0</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-0.152156388553</v>
+      </c>
+      <c r="J250">
+        <v>1.74</v>
+      </c>
+      <c r="K250" t="s">
+        <v>617</v>
+      </c>
+      <c r="L250" s="1">
+        <v>99089.0</v>
+      </c>
+      <c r="M250" s="1">
+        <v>100825.3</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>619</v>
+      </c>
+      <c r="B251" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>92.839</v>
+      </c>
+      <c r="D251" s="1">
+        <v>100.121</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>400484.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>-29128.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-7.2731994286913</v>
+      </c>
+      <c r="J251">
+        <v>1.31</v>
+      </c>
+      <c r="K251" t="s">
+        <v>620</v>
+      </c>
+      <c r="L251" s="1">
+        <v>371356.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>376610.79</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>622</v>
+      </c>
+      <c r="B252" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>101.292</v>
+      </c>
+      <c r="D252" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>299826.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>4050.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>1.3507834544036</v>
+      </c>
+      <c r="J252">
+        <v>0.97</v>
+      </c>
+      <c r="K252" t="s">
+        <v>623</v>
+      </c>
+      <c r="L252" s="1">
+        <v>303876.0</v>
+      </c>
+      <c r="M252" s="1">
+        <v>306795.86</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>625</v>
+      </c>
+      <c r="B253" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>95.555</v>
+      </c>
+      <c r="D253" s="1">
+        <v>94.67425</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>284022.75</v>
+      </c>
+      <c r="H253" s="1">
+        <v>2642.25</v>
+      </c>
+      <c r="I253" s="1">
+        <v>0.93029519642353</v>
+      </c>
+      <c r="J253">
+        <v>0.51</v>
+      </c>
+      <c r="K253" t="s">
+        <v>626</v>
+      </c>
+      <c r="L253" s="1">
+        <v>286665.0</v>
+      </c>
+      <c r="M253" s="1">
+        <v>288185.55</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>628</v>
+      </c>
+      <c r="B254" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>101.596</v>
+      </c>
+      <c r="D254" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>299574.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>5214.0</v>
+      </c>
+      <c r="I254" s="1">
+        <v>1.7404714694867</v>
+      </c>
+      <c r="J254">
+        <v>0.36</v>
+      </c>
+      <c r="K254" t="s">
+        <v>629</v>
+      </c>
+      <c r="L254" s="1">
+        <v>304788.0</v>
+      </c>
+      <c r="M254" s="1">
+        <v>305870.88</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>631</v>
+      </c>
+      <c r="B255" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>98.797</v>
+      </c>
+      <c r="D255" s="1">
+        <v>98.68</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>493400.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>585.0</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0.11856505877584</v>
+      </c>
+      <c r="J255">
+        <v>2.53</v>
+      </c>
+      <c r="K255" t="s">
+        <v>632</v>
+      </c>
+      <c r="L255" s="1">
+        <v>493985.0</v>
+      </c>
+      <c r="M255" s="1">
+        <v>506621.99</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>634</v>
+      </c>
+      <c r="B256" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>97.989</v>
+      </c>
+      <c r="D256" s="1">
+        <v>97.019</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>291057.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>2910.0</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0.99980416207135</v>
+      </c>
+      <c r="J256">
+        <v>0.58</v>
+      </c>
+      <c r="K256" t="s">
+        <v>635</v>
+      </c>
+      <c r="L256" s="1">
+        <v>293967.0</v>
+      </c>
+      <c r="M256" s="1">
+        <v>295693.03</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>637</v>
+      </c>
+      <c r="B257" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>206229.96</v>
+      </c>
+      <c r="H257" s="1">
+        <v>-1976.85</v>
+      </c>
+      <c r="I257" s="1">
+        <v>-0.95856586501787</v>
+      </c>
+      <c r="J257">
+        <v>2.5</v>
+      </c>
+      <c r="K257" t="s">
+        <v>638</v>
+      </c>
+      <c r="L257" s="1">
+        <v>204253.11</v>
+      </c>
+      <c r="M257" s="1">
+        <v>209432.36</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>640</v>
+      </c>
+      <c r="B258" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>99.307</v>
+      </c>
+      <c r="D258" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>199472.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>-858.0</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-0.43013555787278</v>
+      </c>
+      <c r="J258">
+        <v>2.52</v>
+      </c>
+      <c r="K258" t="s">
+        <v>641</v>
+      </c>
+      <c r="L258" s="1">
+        <v>198614.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>203655.1</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>643</v>
+      </c>
+      <c r="B259" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>99.881</v>
+      </c>
+      <c r="D259" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>230594.08</v>
+      </c>
+      <c r="H259" s="1">
+        <v>1129.84</v>
+      </c>
+      <c r="I259" s="1">
+        <v>0.48996921343341</v>
+      </c>
+      <c r="J259">
+        <v>0.73</v>
+      </c>
+      <c r="K259" t="s">
+        <v>644</v>
+      </c>
+      <c r="L259" s="1">
+        <v>231723.92</v>
+      </c>
+      <c r="M259" s="1">
+        <v>233416.25</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>646</v>
+      </c>
+      <c r="B260" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>95.803</v>
+      </c>
+      <c r="D260" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>280800.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>6609.0</v>
+      </c>
+      <c r="I260" s="1">
+        <v>2.3536324786325</v>
+      </c>
+      <c r="J260">
+        <v>1.16</v>
+      </c>
+      <c r="K260" t="s">
+        <v>647</v>
+      </c>
+      <c r="L260" s="1">
+        <v>287409.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>290894.96</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>649</v>
+      </c>
+      <c r="B261" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>99.25</v>
+      </c>
+      <c r="D261" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>-3750.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>-0.75</v>
+      </c>
+      <c r="J261">
+        <v>3.43</v>
+      </c>
+      <c r="K261" t="s">
+        <v>650</v>
+      </c>
+      <c r="L261" s="1">
+        <v>496250.0</v>
+      </c>
+      <c r="M261" s="1">
+        <v>513395.55</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>652</v>
+      </c>
+      <c r="B262" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>101.578</v>
+      </c>
+      <c r="D262" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>206024.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-2868.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-1.3920708266998</v>
+      </c>
+      <c r="J262">
+        <v>3.69</v>
+      </c>
+      <c r="K262" t="s">
+        <v>653</v>
+      </c>
+      <c r="L262" s="1">
+        <v>203156.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>210538.19</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>655</v>
+      </c>
+      <c r="B263" s="1">
+        <v>223000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>101.223</v>
+      </c>
+      <c r="D263" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>222663.27</v>
+      </c>
+      <c r="H263" s="1">
+        <v>3064.02</v>
+      </c>
+      <c r="I263" s="1">
+        <v>1.3760778775952</v>
+      </c>
+      <c r="J263">
+        <v>3.12</v>
+      </c>
+      <c r="K263" t="s">
+        <v>656</v>
+      </c>
+      <c r="L263" s="1">
+        <v>225727.29</v>
+      </c>
+      <c r="M263" s="1">
+        <v>232689.78</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>658</v>
+      </c>
+      <c r="B264" s="1">
+        <v>163000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>99.755</v>
+      </c>
+      <c r="D264" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>161557.45</v>
+      </c>
+      <c r="H264" s="1">
+        <v>1043.2</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.64571457397972</v>
+      </c>
+      <c r="J264">
+        <v>0.96</v>
+      </c>
+      <c r="K264" t="s">
+        <v>659</v>
+      </c>
+      <c r="L264" s="1">
+        <v>162600.65</v>
+      </c>
+      <c r="M264" s="1">
+        <v>164163.66</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>661</v>
+      </c>
+      <c r="B265" s="1">
+        <v>212054.61</v>
+      </c>
+      <c r="C265" s="1">
+        <v>90.083</v>
+      </c>
+      <c r="D265" s="1">
+        <v>94.89160835</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>201222.03</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-10196.87</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-5.0674719860445</v>
+      </c>
+      <c r="J265">
+        <v>0.2</v>
+      </c>
+      <c r="K265">
+        <v>415.39</v>
+      </c>
+      <c r="L265" s="1">
+        <v>191025.16</v>
+      </c>
+      <c r="M265" s="1">
+        <v>191440.55</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>663</v>
+      </c>
+      <c r="B266" s="1">
+        <v>288253.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>93.959</v>
+      </c>
+      <c r="D266" s="1">
+        <v>93.8257607</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>270455.57</v>
+      </c>
+      <c r="H266" s="1">
+        <v>384.07</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0.1420085376685</v>
+      </c>
+      <c r="J266">
+        <v>0.42</v>
+      </c>
+      <c r="K266" t="s">
+        <v>664</v>
+      </c>
+      <c r="L266" s="1">
+        <v>270839.64</v>
+      </c>
+      <c r="M266" s="1">
+        <v>272044.38</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>666</v>
+      </c>
+      <c r="B267" s="1">
+        <v>185820.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>65.862</v>
+      </c>
+      <c r="D267" s="1">
+        <v>65.21059628</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>121174.33</v>
+      </c>
+      <c r="H267" s="1">
+        <v>1210.44</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0.99892444216527</v>
+      </c>
+      <c r="J267">
+        <v>0.23</v>
+      </c>
+      <c r="K267">
+        <v>420.0</v>
+      </c>
+      <c r="L267" s="1">
+        <v>122384.77</v>
+      </c>
+      <c r="M267" s="1">
+        <v>122804.77</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>668</v>
+      </c>
+      <c r="B268" s="1">
+        <v>1690000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>100.186</v>
+      </c>
+      <c r="D268" s="1">
+        <v>112.55922604</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>1902250.92</v>
+      </c>
+      <c r="H268" s="1">
+        <v>326044.31</v>
+      </c>
+      <c r="I268" s="1">
+        <v>17.13992126759</v>
+      </c>
+      <c r="J268">
+        <v>0.52</v>
+      </c>
+      <c r="K268" t="s">
+        <v>669</v>
+      </c>
+      <c r="L268" s="1">
+        <v>2228295.23</v>
+      </c>
+      <c r="M268" s="1">
+        <v>2237058.9</v>
+      </c>
+      <c r="N268" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>671</v>
+      </c>
+      <c r="B269" s="1">
+        <v>3173000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.87921494</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>3200897.49</v>
+      </c>
+      <c r="H269" s="1">
+        <v>-28056.14</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-0.87650854448325</v>
+      </c>
+      <c r="J269">
+        <v>0.94</v>
+      </c>
+      <c r="K269" t="s">
+        <v>672</v>
+      </c>
+      <c r="L269" s="1">
+        <v>3172841.35</v>
+      </c>
+      <c r="M269" s="1">
+        <v>3202792.02</v>
+      </c>
+      <c r="N269" s="1">
+        <v>1.83</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>674</v>
+      </c>
+      <c r="B270" s="1">
+        <v>1134000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>98.728</v>
+      </c>
+      <c r="D270" s="1">
+        <v>97.94688889</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>1110717.72</v>
+      </c>
+      <c r="H270" s="1">
+        <v>8857.8</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0.79748435092942</v>
+      </c>
+      <c r="J270">
+        <v>0.98</v>
+      </c>
+      <c r="K270" t="s">
+        <v>675</v>
+      </c>
+      <c r="L270" s="1">
+        <v>1119575.52</v>
+      </c>
+      <c r="M270" s="1">
+        <v>1130738.33</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>677</v>
+      </c>
+      <c r="B271" s="1">
+        <v>297000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>85.668</v>
+      </c>
+      <c r="D271" s="1">
+        <v>97.39783838</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>289271.58</v>
+      </c>
+      <c r="H271" s="1">
+        <v>-34837.62</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-12.043222497004</v>
+      </c>
+      <c r="J271">
+        <v>1.15</v>
+      </c>
+      <c r="K271" t="s">
+        <v>678</v>
+      </c>
+      <c r="L271" s="1">
+        <v>254433.96</v>
+      </c>
+      <c r="M271" s="1">
+        <v>257843.81</v>
+      </c>
+      <c r="N271" s="1">
         <v>0.15</v>
       </c>
-      <c r="P15">
-[...96 lines deleted...]
-      <c r="O17" s="1">
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>680</v>
+      </c>
+      <c r="B272" s="1">
+        <v>2627000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>100.499</v>
+      </c>
+      <c r="D272" s="1">
+        <v>99.9023544</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>2624434.85</v>
+      </c>
+      <c r="H272" s="1">
+        <v>15673.88</v>
+      </c>
+      <c r="I272" s="1">
+        <v>0.59722877098664</v>
+      </c>
+      <c r="J272">
+        <v>0.08</v>
+      </c>
+      <c r="K272" t="s">
+        <v>681</v>
+      </c>
+      <c r="L272" s="1">
+        <v>2640108.73</v>
+      </c>
+      <c r="M272" s="1">
+        <v>2642278.86</v>
+      </c>
+      <c r="N272" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>683</v>
+      </c>
+      <c r="B273" s="1">
+        <v>5436000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>97.601</v>
+      </c>
+      <c r="D273" s="1">
+        <v>97.68918801</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>5310384.26</v>
+      </c>
+      <c r="H273" s="1">
+        <v>-4793.9</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-0.090274069922014</v>
+      </c>
+      <c r="J273">
+        <v>1.04</v>
+      </c>
+      <c r="K273" t="s">
+        <v>684</v>
+      </c>
+      <c r="L273" s="1">
+        <v>5305590.36</v>
+      </c>
+      <c r="M273" s="1">
+        <v>5362200.51</v>
+      </c>
+      <c r="N273" s="1">
+        <v>3.07</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>686</v>
+      </c>
+      <c r="B274" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>97.087</v>
+      </c>
+      <c r="D274" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>167002.08</v>
+      </c>
+      <c r="H274" s="1">
+        <v>-3895.92</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-2.3328571715993</v>
+      </c>
+      <c r="J274">
+        <v>1.8</v>
+      </c>
+      <c r="K274" t="s">
+        <v>687</v>
+      </c>
+      <c r="L274" s="1">
+        <v>163106.16</v>
+      </c>
+      <c r="M274" s="1">
+        <v>166126.71</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>689</v>
+      </c>
+      <c r="B275" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>98.762</v>
+      </c>
+      <c r="D275" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-5521.48</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-1.238</v>
+      </c>
+      <c r="J275">
+        <v>1.21</v>
+      </c>
+      <c r="K275" t="s">
+        <v>690</v>
+      </c>
+      <c r="L275" s="1">
+        <v>440478.52</v>
+      </c>
+      <c r="M275" s="1">
+        <v>445881.55</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>692</v>
+      </c>
+      <c r="B276" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>103.462</v>
+      </c>
+      <c r="D276" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>201540.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>5384.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>2.6714299890841</v>
+      </c>
+      <c r="J276">
+        <v>1.08</v>
+      </c>
+      <c r="K276" t="s">
+        <v>693</v>
+      </c>
+      <c r="L276" s="1">
+        <v>206924.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>209084.27</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>695</v>
+      </c>
+      <c r="B277" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>100.428</v>
+      </c>
+      <c r="D277" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>297228.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>4056.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>1.3646089870403</v>
+      </c>
+      <c r="J277">
+        <v>0.33</v>
+      </c>
+      <c r="K277">
+        <v>978.08</v>
+      </c>
+      <c r="L277" s="1">
+        <v>301284.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>302262.08</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>697</v>
+      </c>
+      <c r="B278" s="1">
+        <v>5300000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>100.179</v>
+      </c>
+      <c r="D278" s="1">
+        <v>100.228</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>5312084.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>-2597.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-0.048888534142156</v>
+      </c>
+      <c r="J278">
+        <v>2.12</v>
+      </c>
+      <c r="K278" t="s">
+        <v>698</v>
+      </c>
+      <c r="L278" s="1">
+        <v>5309487.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>5421694.53</v>
+      </c>
+      <c r="N278" s="1">
+        <v>3.11</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>700</v>
+      </c>
+      <c r="B279" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D279" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>296070.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>6426.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>2.1704326679501</v>
+      </c>
+      <c r="J279">
+        <v>3.07</v>
+      </c>
+      <c r="K279" t="s">
+        <v>701</v>
+      </c>
+      <c r="L279" s="1">
+        <v>302496.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>311700.45</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>703</v>
+      </c>
+      <c r="B280" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>84.986</v>
+      </c>
+      <c r="D280" s="1">
+        <v>85.4208</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>427104.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>-2174.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-0.50900951524687</v>
+      </c>
+      <c r="J280">
+        <v>0.5</v>
+      </c>
+      <c r="K280" t="s">
+        <v>704</v>
+      </c>
+      <c r="L280" s="1">
+        <v>424930.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>427411.16</v>
+      </c>
+      <c r="N280" s="1">
         <v>0.24</v>
       </c>
-      <c r="P17">
-[...46 lines deleted...]
-      <c r="O18" s="1">
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>706</v>
+      </c>
+      <c r="B281" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>99.892</v>
+      </c>
+      <c r="D281" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>499490.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>-30.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>-0.0060061262487737</v>
+      </c>
+      <c r="J281">
+        <v>0.39</v>
+      </c>
+      <c r="K281" t="s">
+        <v>707</v>
+      </c>
+      <c r="L281" s="1">
+        <v>499460.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>501432.6</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>709</v>
+      </c>
+      <c r="B282" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>81.867</v>
+      </c>
+      <c r="D282" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-399.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-0.16219512195122</v>
+      </c>
+      <c r="J282">
+        <v>0.24</v>
+      </c>
+      <c r="K282">
+        <v>726.37</v>
+      </c>
+      <c r="L282" s="1">
+        <v>245601.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>246327.37</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>711</v>
+      </c>
+      <c r="B283" s="1">
+        <v>181000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>100.92</v>
+      </c>
+      <c r="D283" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>180292.29</v>
+      </c>
+      <c r="H283" s="1">
+        <v>2372.91</v>
+      </c>
+      <c r="I283" s="1">
+        <v>1.3161461313737</v>
+      </c>
+      <c r="J283">
+        <v>0.67</v>
+      </c>
+      <c r="K283" t="s">
+        <v>712</v>
+      </c>
+      <c r="L283" s="1">
+        <v>182665.2</v>
+      </c>
+      <c r="M283" s="1">
+        <v>183875.17</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>714</v>
+      </c>
+      <c r="B284" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.79</v>
+      </c>
+      <c r="D284" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>140736.33</v>
+      </c>
+      <c r="H284" s="1">
+        <v>2787.57</v>
+      </c>
+      <c r="I284" s="1">
+        <v>1.9807039163235</v>
+      </c>
+      <c r="J284">
+        <v>0.59</v>
+      </c>
+      <c r="K284">
+        <v>838.27</v>
+      </c>
+      <c r="L284" s="1">
+        <v>143523.9</v>
+      </c>
+      <c r="M284" s="1">
+        <v>144362.17</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>716</v>
+      </c>
+      <c r="B285" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>103.546</v>
+      </c>
+      <c r="D285" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>6772.86</v>
+      </c>
+      <c r="I285" s="1">
+        <v>3.546</v>
+      </c>
+      <c r="J285">
+        <v>3.28</v>
+      </c>
+      <c r="K285" t="s">
+        <v>717</v>
+      </c>
+      <c r="L285" s="1">
+        <v>197772.86</v>
+      </c>
+      <c r="M285" s="1">
+        <v>204038.57</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>719</v>
+      </c>
+      <c r="B286" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>98.406</v>
+      </c>
+      <c r="D286" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>397692.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>-4068.0</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-1.0229021453788</v>
+      </c>
+      <c r="J286">
+        <v>1.02</v>
+      </c>
+      <c r="K286" t="s">
+        <v>720</v>
+      </c>
+      <c r="L286" s="1">
+        <v>393624.0</v>
+      </c>
+      <c r="M286" s="1">
+        <v>397700.71</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>722</v>
+      </c>
+      <c r="B287" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>98.42</v>
+      </c>
+      <c r="D287" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>97590.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>830.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0.8504969771493</v>
+      </c>
+      <c r="J287">
+        <v>2.0</v>
+      </c>
+      <c r="K287" t="s">
+        <v>723</v>
+      </c>
+      <c r="L287" s="1">
+        <v>98420.0</v>
+      </c>
+      <c r="M287" s="1">
+        <v>100423.42</v>
+      </c>
+      <c r="N287" s="1">
         <v>0.06</v>
       </c>
-      <c r="P18">
-[...296 lines deleted...]
-      <c r="O24" s="1">
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>725</v>
+      </c>
+      <c r="B288" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>98.293</v>
+      </c>
+      <c r="D288" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>215885.52</v>
+      </c>
+      <c r="H288" s="1">
+        <v>-3572.64</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-1.654877084855</v>
+      </c>
+      <c r="J288">
+        <v>2.31</v>
+      </c>
+      <c r="K288" t="s">
+        <v>726</v>
+      </c>
+      <c r="L288" s="1">
+        <v>212312.88</v>
+      </c>
+      <c r="M288" s="1">
+        <v>217306.03</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>728</v>
+      </c>
+      <c r="B289" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>102.598</v>
+      </c>
+      <c r="D289" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>6183.24</v>
+      </c>
+      <c r="I289" s="1">
+        <v>2.598</v>
+      </c>
+      <c r="J289">
+        <v>1.36</v>
+      </c>
+      <c r="K289" t="s">
+        <v>729</v>
+      </c>
+      <c r="L289" s="1">
+        <v>244183.24</v>
+      </c>
+      <c r="M289" s="1">
+        <v>247420.3</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>731</v>
+      </c>
+      <c r="B290" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>99.042</v>
+      </c>
+      <c r="D290" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>598674.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>-4422.0</v>
+      </c>
+      <c r="I290" s="1">
+        <v>-0.7386323775544</v>
+      </c>
+      <c r="J290">
+        <v>1.39</v>
+      </c>
+      <c r="K290" t="s">
+        <v>732</v>
+      </c>
+      <c r="L290" s="1">
+        <v>594252.0</v>
+      </c>
+      <c r="M290" s="1">
+        <v>602573.92</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>734</v>
+      </c>
+      <c r="B291" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>98.672</v>
+      </c>
+      <c r="D291" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>-5577.6</v>
+      </c>
+      <c r="I291" s="1">
+        <v>-1.328</v>
+      </c>
+      <c r="J291">
+        <v>0.47</v>
+      </c>
+      <c r="K291" t="s">
+        <v>735</v>
+      </c>
+      <c r="L291" s="1">
+        <v>414422.4</v>
+      </c>
+      <c r="M291" s="1">
+        <v>416417.0</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>737</v>
+      </c>
+      <c r="B292" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D292" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>158744.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-1276.8</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-0.80431386383107</v>
+      </c>
+      <c r="J292">
+        <v>0.53</v>
+      </c>
+      <c r="K292">
+        <v>854.79</v>
+      </c>
+      <c r="L292" s="1">
+        <v>157467.2</v>
+      </c>
+      <c r="M292" s="1">
+        <v>158321.99</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>739</v>
+      </c>
+      <c r="B293" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>101.078</v>
+      </c>
+      <c r="D293" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>-2364.0</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-0.58129813414118</v>
+      </c>
+      <c r="J293">
+        <v>1.19</v>
+      </c>
+      <c r="K293" t="s">
+        <v>740</v>
+      </c>
+      <c r="L293" s="1">
+        <v>404312.0</v>
+      </c>
+      <c r="M293" s="1">
+        <v>409079.67</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>742</v>
+      </c>
+      <c r="B294" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>100.433</v>
+      </c>
+      <c r="D294" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>1169.1</v>
+      </c>
+      <c r="I294" s="1">
+        <v>0.433</v>
+      </c>
+      <c r="J294">
+        <v>0.46</v>
+      </c>
+      <c r="K294" t="s">
+        <v>743</v>
+      </c>
+      <c r="L294" s="1">
+        <v>271169.1</v>
+      </c>
+      <c r="M294" s="1">
+        <v>272419.3</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>745</v>
+      </c>
+      <c r="B295" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D295" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>1501.85</v>
+      </c>
+      <c r="I295" s="1">
+        <v>0.613</v>
+      </c>
+      <c r="J295">
+        <v>3.07</v>
+      </c>
+      <c r="K295" t="s">
+        <v>746</v>
+      </c>
+      <c r="L295" s="1">
+        <v>246501.85</v>
+      </c>
+      <c r="M295" s="1">
+        <v>254032.94</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>748</v>
+      </c>
+      <c r="B296" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>105.56</v>
+      </c>
+      <c r="D296" s="1">
+        <v>106.993</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>320979.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>-4299.0</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-1.3393399568196</v>
+      </c>
+      <c r="J296">
+        <v>3.84</v>
+      </c>
+      <c r="K296" t="s">
+        <v>749</v>
+      </c>
+      <c r="L296" s="1">
+        <v>316680.0</v>
+      </c>
+      <c r="M296" s="1">
+        <v>328190.14</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>751</v>
+      </c>
+      <c r="B297" s="1">
+        <v>203000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>100.816</v>
+      </c>
+      <c r="D297" s="1">
+        <v>100.14531527</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>203294.99</v>
+      </c>
+      <c r="H297" s="1">
+        <v>1361.49</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0.66971153593111</v>
+      </c>
+      <c r="J297">
+        <v>3.77</v>
+      </c>
+      <c r="K297" t="s">
+        <v>752</v>
+      </c>
+      <c r="L297" s="1">
+        <v>204656.48</v>
+      </c>
+      <c r="M297" s="1">
+        <v>212309.3</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>754</v>
+      </c>
+      <c r="B298" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>100.533</v>
+      </c>
+      <c r="D298" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>1732.25</v>
+      </c>
+      <c r="I298" s="1">
+        <v>0.533</v>
+      </c>
+      <c r="J298">
+        <v>2.94</v>
+      </c>
+      <c r="K298" t="s">
+        <v>755</v>
+      </c>
+      <c r="L298" s="1">
+        <v>326732.25</v>
+      </c>
+      <c r="M298" s="1">
+        <v>336281.91</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>757</v>
+      </c>
+      <c r="B299" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="D299" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>297210.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>2412.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>0.81154739073382</v>
+      </c>
+      <c r="J299">
+        <v>1.37</v>
+      </c>
+      <c r="K299" t="s">
+        <v>758</v>
+      </c>
+      <c r="L299" s="1">
+        <v>299622.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>303722.4</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>760</v>
+      </c>
+      <c r="B300" s="1">
+        <v>323716.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>98.266</v>
+      </c>
+      <c r="D300" s="1">
+        <v>98.42832606</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>318628.24</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-525.48</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-0.16491946853173</v>
+      </c>
+      <c r="J300">
+        <v>0.74</v>
+      </c>
+      <c r="K300" t="s">
+        <v>761</v>
+      </c>
+      <c r="L300" s="1">
+        <v>318102.76</v>
+      </c>
+      <c r="M300" s="1">
+        <v>320490.72</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>763</v>
+      </c>
+      <c r="B301" s="1">
+        <v>1293894.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>97.735</v>
+      </c>
+      <c r="D301" s="1">
+        <v>101.46976414</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>1312911.19</v>
+      </c>
+      <c r="H301" s="1">
+        <v>-48323.89</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-3.6806670830492</v>
+      </c>
+      <c r="J301">
+        <v>1.2</v>
+      </c>
+      <c r="K301" t="s">
+        <v>764</v>
+      </c>
+      <c r="L301" s="1">
+        <v>1264587.3</v>
+      </c>
+      <c r="M301" s="1">
+        <v>1280096.3</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>766</v>
+      </c>
+      <c r="B302" s="1">
+        <v>864227.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>103.69</v>
+      </c>
+      <c r="D302" s="1">
+        <v>118.79468704</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>1026655.76</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-130538.79</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-12.714952283519</v>
+      </c>
+      <c r="J302">
+        <v>1.8</v>
+      </c>
+      <c r="K302" t="s">
+        <v>767</v>
+      </c>
+      <c r="L302" s="1">
+        <v>896116.97</v>
+      </c>
+      <c r="M302" s="1">
+        <v>911655.3</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>769</v>
+      </c>
+      <c r="B303" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>98.416</v>
+      </c>
+      <c r="D303" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>-1378.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-1.3808445397519</v>
+      </c>
+      <c r="J303">
+        <v>1.21</v>
+      </c>
+      <c r="K303" t="s">
+        <v>770</v>
+      </c>
+      <c r="L303" s="1">
+        <v>98416.0</v>
+      </c>
+      <c r="M303" s="1">
+        <v>99624.22</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>772</v>
+      </c>
+      <c r="B304" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>100.524</v>
+      </c>
+      <c r="D304" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>240730.08</v>
+      </c>
+      <c r="H304" s="1">
+        <v>1532.76</v>
+      </c>
+      <c r="I304" s="1">
+        <v>0.63671311869294</v>
+      </c>
+      <c r="J304">
+        <v>0.24</v>
+      </c>
+      <c r="K304">
+        <v>588.47</v>
+      </c>
+      <c r="L304" s="1">
+        <v>242262.84</v>
+      </c>
+      <c r="M304" s="1">
+        <v>242851.31</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>774</v>
+      </c>
+      <c r="B305" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>98.5</v>
+      </c>
+      <c r="D305" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>198448.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>-1448.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-0.7296621785052</v>
+      </c>
+      <c r="J305">
+        <v>2.07</v>
+      </c>
+      <c r="K305" t="s">
+        <v>775</v>
+      </c>
+      <c r="L305" s="1">
+        <v>197000.0</v>
+      </c>
+      <c r="M305" s="1">
+        <v>201131.51</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>777</v>
+      </c>
+      <c r="B306" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="D306" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>-1031.08</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-0.596</v>
+      </c>
+      <c r="J306">
+        <v>3.61</v>
+      </c>
+      <c r="K306" t="s">
+        <v>778</v>
+      </c>
+      <c r="L306" s="1">
+        <v>171968.92</v>
+      </c>
+      <c r="M306" s="1">
+        <v>178209.83</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>780</v>
+      </c>
+      <c r="B307" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>99.744</v>
+      </c>
+      <c r="D307" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>-2912.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-1.4387351778656</v>
+      </c>
+      <c r="J307">
+        <v>1.27</v>
+      </c>
+      <c r="K307" t="s">
+        <v>781</v>
+      </c>
+      <c r="L307" s="1">
+        <v>199488.0</v>
+      </c>
+      <c r="M307" s="1">
+        <v>202022.25</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>783</v>
+      </c>
+      <c r="B308" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>98.771</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>556482.24</v>
+      </c>
+      <c r="H308" s="1">
+        <v>-5340.06</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-0.95961013957966</v>
+      </c>
+      <c r="J308">
+        <v>1.42</v>
+      </c>
+      <c r="K308" t="s">
+        <v>784</v>
+      </c>
+      <c r="L308" s="1">
+        <v>551142.18</v>
+      </c>
+      <c r="M308" s="1">
+        <v>559091.77</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>786</v>
+      </c>
+      <c r="B309" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>105.298</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>397160.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>24032.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>6.0509618289858</v>
+      </c>
+      <c r="J309">
+        <v>1.21</v>
+      </c>
+      <c r="K309" t="s">
+        <v>787</v>
+      </c>
+      <c r="L309" s="1">
+        <v>421192.0</v>
+      </c>
+      <c r="M309" s="1">
+        <v>426022.14</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>789</v>
+      </c>
+      <c r="B310" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>97.796</v>
+      </c>
+      <c r="D310" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>97260.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>536.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>0.55110014394407</v>
+      </c>
+      <c r="J310">
+        <v>1.01</v>
+      </c>
+      <c r="K310" t="s">
+        <v>790</v>
+      </c>
+      <c r="L310" s="1">
+        <v>97796.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>98802.85</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>792</v>
+      </c>
+      <c r="B311" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>100.482</v>
+      </c>
+      <c r="D311" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>-1988.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-1.9400800234215</v>
+      </c>
+      <c r="J311">
+        <v>0.89</v>
+      </c>
+      <c r="K311">
+        <v>887.67</v>
+      </c>
+      <c r="L311" s="1">
+        <v>100482.0</v>
+      </c>
+      <c r="M311" s="1">
+        <v>101369.67</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>794</v>
+      </c>
+      <c r="B312" s="1">
+        <v>476882.6</v>
+      </c>
+      <c r="C312" s="1">
+        <v>97.738</v>
+      </c>
+      <c r="D312" s="1">
+        <v>96.06727736</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>458128.13</v>
+      </c>
+      <c r="H312" s="1">
+        <v>7967.39</v>
+      </c>
+      <c r="I312" s="1">
+        <v>1.7391182680706</v>
+      </c>
+      <c r="J312">
+        <v>0.51</v>
+      </c>
+      <c r="K312" t="s">
+        <v>795</v>
+      </c>
+      <c r="L312" s="1">
+        <v>466095.52</v>
+      </c>
+      <c r="M312" s="1">
+        <v>468537.42</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>797</v>
+      </c>
+      <c r="B313" s="1">
+        <v>288706.2</v>
+      </c>
+      <c r="C313" s="1">
+        <v>81.152</v>
+      </c>
+      <c r="D313" s="1">
+        <v>84.04139572</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>242632.72</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-8341.86</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-3.4380606210078</v>
+      </c>
+      <c r="J313">
+        <v>0.67</v>
+      </c>
+      <c r="K313" t="s">
+        <v>798</v>
+      </c>
+      <c r="L313" s="1">
+        <v>234290.86</v>
+      </c>
+      <c r="M313" s="1">
+        <v>236212.93</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>800</v>
+      </c>
+      <c r="B314" s="1">
+        <v>357544.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>92.931</v>
+      </c>
+      <c r="D314" s="1">
+        <v>92.60258038</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>331094.97</v>
+      </c>
+      <c r="H314" s="1">
+        <v>1174.24</v>
+      </c>
+      <c r="I314" s="1">
+        <v>0.35465353037529</v>
+      </c>
+      <c r="J314">
+        <v>1.62</v>
+      </c>
+      <c r="K314" t="s">
+        <v>801</v>
+      </c>
+      <c r="L314" s="1">
+        <v>332269.21</v>
+      </c>
+      <c r="M314" s="1">
+        <v>338055.55</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>803</v>
+      </c>
+      <c r="B315" s="1">
+        <v>808134.15</v>
+      </c>
+      <c r="C315" s="1">
+        <v>103.018</v>
+      </c>
+      <c r="D315" s="1">
+        <v>106.71565235</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>862405.63</v>
+      </c>
+      <c r="H315" s="1">
+        <v>-29881.99</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-3.4649576673102</v>
+      </c>
+      <c r="J315">
+        <v>1.62</v>
+      </c>
+      <c r="K315" t="s">
+        <v>804</v>
+      </c>
+      <c r="L315" s="1">
+        <v>832523.64</v>
+      </c>
+      <c r="M315" s="1">
+        <v>845595.49</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>806</v>
+      </c>
+      <c r="B316" s="1">
+        <v>206000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.542</v>
+      </c>
+      <c r="D316" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>205913.48</v>
+      </c>
+      <c r="H316" s="1">
+        <v>1203.04</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0.58424538306089</v>
+      </c>
+      <c r="J316">
+        <v>0.66</v>
+      </c>
+      <c r="K316" t="s">
+        <v>807</v>
+      </c>
+      <c r="L316" s="1">
+        <v>207116.52</v>
+      </c>
+      <c r="M316" s="1">
+        <v>208471.04</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>809</v>
+      </c>
+      <c r="B317" s="1">
+        <v>237000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>98.165</v>
+      </c>
+      <c r="D317" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>235630.14</v>
+      </c>
+      <c r="H317" s="1">
+        <v>-2979.09</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-1.2643076984973</v>
+      </c>
+      <c r="J317">
+        <v>1.13</v>
+      </c>
+      <c r="K317" t="s">
+        <v>810</v>
+      </c>
+      <c r="L317" s="1">
+        <v>232651.05</v>
+      </c>
+      <c r="M317" s="1">
+        <v>235331.1</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>812</v>
+      </c>
+      <c r="B318" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.988</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>2637.96</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0.988</v>
+      </c>
+      <c r="J318">
+        <v>0.71</v>
+      </c>
+      <c r="K318" t="s">
+        <v>813</v>
+      </c>
+      <c r="L318" s="1">
+        <v>269637.96</v>
+      </c>
+      <c r="M318" s="1">
+        <v>271539.88</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>815</v>
+      </c>
+      <c r="B319" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>89.572</v>
+      </c>
+      <c r="D319" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>310173.5</v>
+      </c>
+      <c r="H319" s="1">
+        <v>3328.5</v>
+      </c>
+      <c r="I319" s="1">
+        <v>1.0731090824974</v>
+      </c>
+      <c r="J319">
+        <v>0.1</v>
+      </c>
+      <c r="K319">
+        <v>342.81</v>
+      </c>
+      <c r="L319" s="1">
+        <v>313502.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>313844.81</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>817</v>
+      </c>
+      <c r="B320" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>75.431</v>
+      </c>
+      <c r="D320" s="1">
+        <v>74.37666667</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>223130.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>3163.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>1.4175592703805</v>
+      </c>
+      <c r="J320">
+        <v>0.48</v>
+      </c>
+      <c r="K320" t="s">
+        <v>818</v>
+      </c>
+      <c r="L320" s="1">
+        <v>226293.0</v>
+      </c>
+      <c r="M320" s="1">
+        <v>227735.47</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>820</v>
+      </c>
+      <c r="B321" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>98.884</v>
+      </c>
+      <c r="D321" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>-2202.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-1.1011651747762</v>
+      </c>
+      <c r="J321">
+        <v>0.25</v>
+      </c>
+      <c r="K321">
+        <v>499.32</v>
+      </c>
+      <c r="L321" s="1">
+        <v>197768.0</v>
+      </c>
+      <c r="M321" s="1">
+        <v>198267.32</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>822</v>
+      </c>
+      <c r="B322" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>101.759</v>
+      </c>
+      <c r="D322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>3518.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>1.759</v>
+      </c>
+      <c r="J322">
+        <v>3.26</v>
+      </c>
+      <c r="K322" t="s">
+        <v>823</v>
+      </c>
+      <c r="L322" s="1">
+        <v>203518.0</v>
+      </c>
+      <c r="M322" s="1">
+        <v>210040.02</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>825</v>
+      </c>
+      <c r="B323" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100.474</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>1677.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0.55947555422109</v>
+      </c>
+      <c r="J323">
+        <v>0.22</v>
+      </c>
+      <c r="K323">
+        <v>657.53</v>
+      </c>
+      <c r="L323" s="1">
+        <v>301422.0</v>
+      </c>
+      <c r="M323" s="1">
+        <v>302079.53</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>827</v>
+      </c>
+      <c r="B324" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>98.842</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>-1818.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-1.8060798728393</v>
+      </c>
+      <c r="J324">
+        <v>0.0</v>
+      </c>
+      <c r="K324">
+        <v>0.0</v>
+      </c>
+      <c r="L324" s="1">
+        <v>98842.0</v>
+      </c>
+      <c r="M324" s="1">
+        <v>98842.0</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>829</v>
+      </c>
+      <c r="B325" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>100.786</v>
+      </c>
+      <c r="D325" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>1572.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>0.786</v>
+      </c>
+      <c r="J325">
+        <v>0.88</v>
+      </c>
+      <c r="K325" t="s">
+        <v>830</v>
+      </c>
+      <c r="L325" s="1">
+        <v>201572.0</v>
+      </c>
+      <c r="M325" s="1">
+        <v>203322.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>832</v>
+      </c>
+      <c r="B326" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>98.374</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.7844</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>249461.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-3526.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-1.4134473925784</v>
+      </c>
+      <c r="J326">
+        <v>1.03</v>
+      </c>
+      <c r="K326" t="s">
+        <v>833</v>
+      </c>
+      <c r="L326" s="1">
+        <v>245935.0</v>
+      </c>
+      <c r="M326" s="1">
+        <v>248500.92</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>835</v>
+      </c>
+      <c r="B327" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>99.527</v>
+      </c>
+      <c r="D327" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>-946.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-0.473</v>
+      </c>
+      <c r="J327">
+        <v>2.34</v>
+      </c>
+      <c r="K327" t="s">
+        <v>836</v>
+      </c>
+      <c r="L327" s="1">
+        <v>199054.0</v>
+      </c>
+      <c r="M327" s="1">
+        <v>203727.56</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>838</v>
+      </c>
+      <c r="B328" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>99.025</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-301.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-0.30304250649377</v>
+      </c>
+      <c r="J328">
+        <v>1.1</v>
+      </c>
+      <c r="K328" t="s">
+        <v>839</v>
+      </c>
+      <c r="L328" s="1">
+        <v>99025.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>100127.4</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>841</v>
+      </c>
+      <c r="B329" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>98.958</v>
+      </c>
+      <c r="D329" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-2209.04</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-1.042</v>
+      </c>
+      <c r="J329">
+        <v>1.4</v>
+      </c>
+      <c r="K329" t="s">
+        <v>842</v>
+      </c>
+      <c r="L329" s="1">
+        <v>209790.96</v>
+      </c>
+      <c r="M329" s="1">
+        <v>212764.85</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>844</v>
+      </c>
+      <c r="B330" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="D330" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>299100.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>744.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>0.24874623871615</v>
+      </c>
+      <c r="J330">
+        <v>0.32</v>
+      </c>
+      <c r="K330">
+        <v>961.64</v>
+      </c>
+      <c r="L330" s="1">
+        <v>299844.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>300805.64</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>846</v>
+      </c>
+      <c r="B331" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>98.849</v>
+      </c>
+      <c r="D331" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>151821.9</v>
+      </c>
+      <c r="H331" s="1">
+        <v>-582.93</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-0.3839564647788</v>
+      </c>
+      <c r="J331">
+        <v>2.85</v>
+      </c>
+      <c r="K331" t="s">
+        <v>847</v>
+      </c>
+      <c r="L331" s="1">
+        <v>151238.97</v>
+      </c>
+      <c r="M331" s="1">
+        <v>155596.33</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>849</v>
+      </c>
+      <c r="B332" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="D332" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>295.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0.29648539181298</v>
+      </c>
+      <c r="J332">
+        <v>1.79</v>
+      </c>
+      <c r="K332" t="s">
+        <v>850</v>
+      </c>
+      <c r="L332" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="M332" s="1">
+        <v>101581.67</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>852</v>
+      </c>
+      <c r="B333" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>100.584</v>
+      </c>
+      <c r="D333" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>99897.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>687.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>0.68770833958978</v>
+      </c>
+      <c r="J333">
+        <v>0.84</v>
+      </c>
+      <c r="K333">
+        <v>838.7</v>
+      </c>
+      <c r="L333" s="1">
+        <v>100584.0</v>
+      </c>
+      <c r="M333" s="1">
+        <v>101422.7</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>854</v>
+      </c>
+      <c r="B334" s="1">
+        <v>787857.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>68.566</v>
+      </c>
+      <c r="D334" s="1">
+        <v>70.3294735</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>554095.68</v>
+      </c>
+      <c r="H334" s="1">
+        <v>-13893.65</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-2.507446006437</v>
+      </c>
+      <c r="J334">
+        <v>1.45</v>
+      </c>
+      <c r="K334" t="s">
+        <v>855</v>
+      </c>
+      <c r="L334" s="1">
+        <v>540202.03</v>
+      </c>
+      <c r="M334" s="1">
+        <v>551642.15</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>857</v>
+      </c>
+      <c r="B335" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D335" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-545.7</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-0.535</v>
+      </c>
+      <c r="J335">
+        <v>2.17</v>
+      </c>
+      <c r="K335" t="s">
+        <v>858</v>
+      </c>
+      <c r="L335" s="1">
+        <v>101454.3</v>
+      </c>
+      <c r="M335" s="1">
+        <v>103667.57</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>860</v>
+      </c>
+      <c r="B336" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>99.214</v>
+      </c>
+      <c r="D336" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>300690.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>-3048.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-1.0136685623067</v>
+      </c>
+      <c r="J336">
+        <v>3.15</v>
+      </c>
+      <c r="K336" t="s">
+        <v>861</v>
+      </c>
+      <c r="L336" s="1">
+        <v>297642.0</v>
+      </c>
+      <c r="M336" s="1">
+        <v>307104.33</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>863</v>
+      </c>
+      <c r="B337" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>99.566</v>
+      </c>
+      <c r="D337" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>299613.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>-915.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-0.30539395820609</v>
+      </c>
+      <c r="J337">
+        <v>2.45</v>
+      </c>
+      <c r="K337" t="s">
+        <v>864</v>
+      </c>
+      <c r="L337" s="1">
+        <v>298698.0</v>
+      </c>
+      <c r="M337" s="1">
+        <v>306055.19</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>866</v>
+      </c>
+      <c r="B338" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>100.595</v>
+      </c>
+      <c r="D338" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>910.35</v>
+      </c>
+      <c r="I338" s="1">
+        <v>0.595</v>
+      </c>
+      <c r="J338">
+        <v>0.1</v>
+      </c>
+      <c r="K338">
+        <v>148.49</v>
+      </c>
+      <c r="L338" s="1">
+        <v>153910.35</v>
+      </c>
+      <c r="M338" s="1">
+        <v>154058.84</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>868</v>
+      </c>
+      <c r="B339" s="1">
+        <v>5606000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>87.918</v>
+      </c>
+      <c r="D339" s="1">
+        <v>87.44644149</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>4902247.51</v>
+      </c>
+      <c r="H339" s="1">
+        <v>26435.57</v>
+      </c>
+      <c r="I339" s="1">
+        <v>0.53925408592844</v>
+      </c>
+      <c r="J339">
+        <v>0.13</v>
+      </c>
+      <c r="K339" t="s">
+        <v>869</v>
+      </c>
+      <c r="L339" s="1">
+        <v>4928683.08</v>
+      </c>
+      <c r="M339" s="1">
+        <v>4936208.94</v>
+      </c>
+      <c r="N339" s="1">
+        <v>2.83</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>871</v>
+      </c>
+      <c r="B340" s="1">
+        <v>2513000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>66.053</v>
+      </c>
+      <c r="D340" s="1">
+        <v>65.68074652</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>1650557.16</v>
+      </c>
+      <c r="H340" s="1">
+        <v>9354.73</v>
+      </c>
+      <c r="I340" s="1">
+        <v>0.56676195327886</v>
+      </c>
+      <c r="J340">
+        <v>0.94</v>
+      </c>
+      <c r="K340" t="s">
+        <v>872</v>
+      </c>
+      <c r="L340" s="1">
+        <v>1659911.89</v>
+      </c>
+      <c r="M340" s="1">
+        <v>1683596.05</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>874</v>
+      </c>
+      <c r="B341" s="1">
+        <v>457000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>84.951</v>
+      </c>
+      <c r="D341" s="1">
+        <v>84.89268928</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>387959.59</v>
+      </c>
+      <c r="H341" s="1">
+        <v>266.48</v>
+      </c>
+      <c r="I341" s="1">
+        <v>0.068687566145742</v>
+      </c>
+      <c r="J341">
+        <v>1.99</v>
+      </c>
+      <c r="K341" t="s">
+        <v>875</v>
+      </c>
+      <c r="L341" s="1">
+        <v>388226.07</v>
+      </c>
+      <c r="M341" s="1">
+        <v>397339.78</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>877</v>
+      </c>
+      <c r="B342" s="1">
+        <v>1380000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>102.058</v>
+      </c>
+      <c r="D342" s="1">
+        <v>103.54863623</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>1428971.18</v>
+      </c>
+      <c r="H342" s="1">
+        <v>-20570.78</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-1.4395517759847</v>
+      </c>
+      <c r="J342">
+        <v>3.68</v>
+      </c>
+      <c r="K342" t="s">
+        <v>878</v>
+      </c>
+      <c r="L342" s="1">
+        <v>1408400.4</v>
+      </c>
+      <c r="M342" s="1">
+        <v>1459123.91</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>880</v>
+      </c>
+      <c r="B343" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>97.365</v>
+      </c>
+      <c r="D343" s="1">
+        <v>101.40279412</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>172384.75</v>
+      </c>
+      <c r="H343" s="1">
+        <v>-6864.25</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-3.9819357570783</v>
+      </c>
+      <c r="J343">
+        <v>2.75</v>
+      </c>
+      <c r="K343" t="s">
+        <v>881</v>
+      </c>
+      <c r="L343" s="1">
+        <v>165520.5</v>
+      </c>
+      <c r="M343" s="1">
+        <v>170196.66</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>883</v>
+      </c>
+      <c r="B344" s="1">
+        <v>383000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>99.838</v>
+      </c>
+      <c r="D344" s="1">
+        <v>99.7538329</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>382057.18</v>
+      </c>
+      <c r="H344" s="1">
+        <v>322.36</v>
+      </c>
+      <c r="I344" s="1">
+        <v>0.084374804839422</v>
+      </c>
+      <c r="J344">
+        <v>1.08</v>
+      </c>
+      <c r="K344" t="s">
+        <v>884</v>
+      </c>
+      <c r="L344" s="1">
+        <v>382379.54</v>
+      </c>
+      <c r="M344" s="1">
+        <v>386529.58</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>886</v>
+      </c>
+      <c r="B345" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100.616</v>
+      </c>
+      <c r="D345" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>194820.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>6412.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>3.2912431988502</v>
+      </c>
+      <c r="J345">
+        <v>0.87</v>
+      </c>
+      <c r="K345" t="s">
+        <v>887</v>
+      </c>
+      <c r="L345" s="1">
+        <v>201232.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>202963.51</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>886</v>
+      </c>
+      <c r="B346" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>101.492</v>
+      </c>
+      <c r="D346" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>99674.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>1818.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>1.8239460641692</v>
+      </c>
+      <c r="J346">
+        <v>0.4</v>
+      </c>
+      <c r="K346">
+        <v>395.83</v>
+      </c>
+      <c r="L346" s="1">
+        <v>101492.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>101887.83</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>890</v>
+      </c>
+      <c r="B347" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>101.251</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>3077.46</v>
+      </c>
+      <c r="I347" s="1">
+        <v>1.251</v>
+      </c>
+      <c r="J347">
+        <v>0.94</v>
+      </c>
+      <c r="K347" t="s">
+        <v>891</v>
+      </c>
+      <c r="L347" s="1">
+        <v>249077.46</v>
+      </c>
+      <c r="M347" s="1">
+        <v>251390.01</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>893</v>
+      </c>
+      <c r="B348" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>100.279</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>597.06</v>
+      </c>
+      <c r="I348" s="1">
+        <v>0.279</v>
+      </c>
+      <c r="J348">
+        <v>0.78</v>
+      </c>
+      <c r="K348" t="s">
+        <v>894</v>
+      </c>
+      <c r="L348" s="1">
+        <v>214597.06</v>
+      </c>
+      <c r="M348" s="1">
+        <v>216270.83</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>896</v>
+      </c>
+      <c r="B349" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>88.988</v>
+      </c>
+      <c r="D349" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>255750.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>11214.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>4.3847507331378</v>
+      </c>
+      <c r="J349">
+        <v>0.22</v>
+      </c>
+      <c r="K349">
+        <v>665.75</v>
+      </c>
+      <c r="L349" s="1">
+        <v>266964.0</v>
+      </c>
+      <c r="M349" s="1">
+        <v>267629.75</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>898</v>
+      </c>
+      <c r="B350" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>101.566</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>174613.25</v>
+      </c>
+      <c r="H350" s="1">
+        <v>3127.25</v>
+      </c>
+      <c r="I350" s="1">
+        <v>1.7909580172181</v>
+      </c>
+      <c r="J350">
+        <v>2.35</v>
+      </c>
+      <c r="K350" t="s">
+        <v>899</v>
+      </c>
+      <c r="L350" s="1">
+        <v>177740.5</v>
+      </c>
+      <c r="M350" s="1">
+        <v>181857.79</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>901</v>
+      </c>
+      <c r="B351" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>101.039</v>
+      </c>
+      <c r="D351" s="1">
+        <v>102.1775</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>204355.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>-2277.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-1.114237478897</v>
+      </c>
+      <c r="J351">
+        <v>1.36</v>
+      </c>
+      <c r="K351" t="s">
+        <v>902</v>
+      </c>
+      <c r="L351" s="1">
+        <v>202078.0</v>
+      </c>
+      <c r="M351" s="1">
+        <v>204799.23</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>904</v>
+      </c>
+      <c r="B352" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>97.852</v>
+      </c>
+      <c r="D352" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>403044.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>-11636.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-2.8870297039529</v>
+      </c>
+      <c r="J352">
+        <v>1.19</v>
+      </c>
+      <c r="K352" t="s">
+        <v>905</v>
+      </c>
+      <c r="L352" s="1">
+        <v>391408.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>396179.23</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>907</v>
+      </c>
+      <c r="B353" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>102.006</v>
+      </c>
+      <c r="D353" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>2135.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>2.1377577074426</v>
+      </c>
+      <c r="J353">
+        <v>0.68</v>
+      </c>
+      <c r="K353">
+        <v>678.08</v>
+      </c>
+      <c r="L353" s="1">
+        <v>102006.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>102684.08</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>909</v>
+      </c>
+      <c r="B354" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>104.462</v>
+      </c>
+      <c r="D354" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>12.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0.011488750598372</v>
+      </c>
+      <c r="J354">
+        <v>0.84</v>
+      </c>
+      <c r="K354">
+        <v>838.36</v>
+      </c>
+      <c r="L354" s="1">
+        <v>104462.0</v>
+      </c>
+      <c r="M354" s="1">
+        <v>105300.36</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>911</v>
+      </c>
+      <c r="B355" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>98.334</v>
+      </c>
+      <c r="D355" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-3765.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-1.2601793370754</v>
+      </c>
+      <c r="J355">
+        <v>2.89</v>
+      </c>
+      <c r="K355" t="s">
+        <v>912</v>
+      </c>
+      <c r="L355" s="1">
+        <v>295002.0</v>
+      </c>
+      <c r="M355" s="1">
+        <v>303681.45</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>914</v>
+      </c>
+      <c r="B356" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>98.53</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>-1378.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-1.3792689274132</v>
+      </c>
+      <c r="J356">
+        <v>1.69</v>
+      </c>
+      <c r="K356" t="s">
+        <v>915</v>
+      </c>
+      <c r="L356" s="1">
+        <v>98530.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>100219.93</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>914</v>
+      </c>
+      <c r="B357" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>102.882</v>
+      </c>
+      <c r="D357" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>-268.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-0.25981580222976</v>
+      </c>
+      <c r="J357">
+        <v>1.16</v>
+      </c>
+      <c r="K357" t="s">
+        <v>917</v>
+      </c>
+      <c r="L357" s="1">
+        <v>102882.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>104040.22</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>919</v>
+      </c>
+      <c r="B358" s="1">
+        <v>399000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>98.525</v>
+      </c>
+      <c r="D358" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>398608.98</v>
+      </c>
+      <c r="H358" s="1">
+        <v>-5494.23</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-1.3783507837681</v>
+      </c>
+      <c r="J358">
+        <v>1.39</v>
+      </c>
+      <c r="K358" t="s">
+        <v>920</v>
+      </c>
+      <c r="L358" s="1">
+        <v>393114.75</v>
+      </c>
+      <c r="M358" s="1">
+        <v>398662.49</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>922</v>
+      </c>
+      <c r="B359" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>100.699</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>1509.84</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0.699</v>
+      </c>
+      <c r="J359">
+        <v>1.84</v>
+      </c>
+      <c r="K359" t="s">
+        <v>923</v>
+      </c>
+      <c r="L359" s="1">
+        <v>217509.84</v>
+      </c>
+      <c r="M359" s="1">
+        <v>221492.58</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>925</v>
+      </c>
+      <c r="B360" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>101.722</v>
+      </c>
+      <c r="D360" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>1722.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>1.722</v>
+      </c>
+      <c r="J360">
+        <v>0.94</v>
+      </c>
+      <c r="K360">
+        <v>942.11</v>
+      </c>
+      <c r="L360" s="1">
+        <v>101722.0</v>
+      </c>
+      <c r="M360" s="1">
+        <v>102664.11</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>927</v>
+      </c>
+      <c r="B361" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>102.653</v>
+      </c>
+      <c r="D361" s="1">
+        <v>99.6583</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>298974.9</v>
+      </c>
+      <c r="H361" s="1">
+        <v>8984.1</v>
+      </c>
+      <c r="I361" s="1">
+        <v>3.0049679755725</v>
+      </c>
+      <c r="J361">
+        <v>0.34</v>
+      </c>
+      <c r="K361" t="s">
+        <v>928</v>
+      </c>
+      <c r="L361" s="1">
+        <v>307959.0</v>
+      </c>
+      <c r="M361" s="1">
+        <v>308976.12</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>930</v>
+      </c>
+      <c r="B362" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>102.149</v>
+      </c>
+      <c r="D362" s="1">
+        <v>103.4955</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>103495.5</v>
+      </c>
+      <c r="H362" s="1">
+        <v>-1346.5</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-1.3010227497814</v>
+      </c>
+      <c r="J362">
+        <v>1.29</v>
+      </c>
+      <c r="K362" t="s">
+        <v>931</v>
+      </c>
+      <c r="L362" s="1">
+        <v>102149.0</v>
+      </c>
+      <c r="M362" s="1">
+        <v>103441.47</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>933</v>
+      </c>
+      <c r="B363" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>99.149</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>35.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>0.0070605797744649</v>
+      </c>
+      <c r="J363">
+        <v>3.2</v>
+      </c>
+      <c r="K363" t="s">
+        <v>934</v>
+      </c>
+      <c r="L363" s="1">
+        <v>495745.0</v>
+      </c>
+      <c r="M363" s="1">
+        <v>511722.74</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>936</v>
+      </c>
+      <c r="B364" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>100.856</v>
+      </c>
+      <c r="D364" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>401652.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>1772.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>0.44117793512792</v>
+      </c>
+      <c r="J364">
+        <v>0.59</v>
+      </c>
+      <c r="K364" t="s">
+        <v>937</v>
+      </c>
+      <c r="L364" s="1">
+        <v>403424.0</v>
+      </c>
+      <c r="M364" s="1">
+        <v>405788.72</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>939</v>
+      </c>
+      <c r="B365" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>91.872</v>
+      </c>
+      <c r="D365" s="1">
+        <v>92.35</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>184700.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>-956.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>-0.51759610178668</v>
+      </c>
+      <c r="J365">
+        <v>0.45</v>
+      </c>
+      <c r="K365">
+        <v>897.26</v>
+      </c>
+      <c r="L365" s="1">
+        <v>183744.0</v>
+      </c>
+      <c r="M365" s="1">
+        <v>184641.26</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>941</v>
+      </c>
+      <c r="B366" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>90.069</v>
+      </c>
+      <c r="D366" s="1">
+        <v>90.199</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>180398.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>-260.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-0.14412576636105</v>
+      </c>
+      <c r="J366">
+        <v>0.65</v>
+      </c>
+      <c r="K366" t="s">
+        <v>942</v>
+      </c>
+      <c r="L366" s="1">
+        <v>180138.0</v>
+      </c>
+      <c r="M366" s="1">
+        <v>181446.9</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>944</v>
+      </c>
+      <c r="B367" s="1">
+        <v>231000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>100.654</v>
+      </c>
+      <c r="D367" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>237537.3</v>
+      </c>
+      <c r="H367" s="1">
+        <v>-5026.56</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-2.1161139745211</v>
+      </c>
+      <c r="J367">
+        <v>0.09</v>
+      </c>
+      <c r="K367">
+        <v>213.6</v>
+      </c>
+      <c r="L367" s="1">
+        <v>232510.74</v>
+      </c>
+      <c r="M367" s="1">
+        <v>232724.34</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>946</v>
+      </c>
+      <c r="B368" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>98.314</v>
+      </c>
+      <c r="D368" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>-5058.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-1.686</v>
+      </c>
+      <c r="J368">
+        <v>1.47</v>
+      </c>
+      <c r="K368" t="s">
+        <v>947</v>
+      </c>
+      <c r="L368" s="1">
+        <v>294942.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>299341.89</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>949</v>
+      </c>
+      <c r="B369" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D369" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>980.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="J369">
+        <v>0.91</v>
+      </c>
+      <c r="K369">
+        <v>909.86</v>
+      </c>
+      <c r="L369" s="1">
+        <v>100980.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>101889.86</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>951</v>
+      </c>
+      <c r="B370" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>96.766</v>
+      </c>
+      <c r="D370" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>-968.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>-0.49768637532134</v>
+      </c>
+      <c r="J370">
+        <v>0.55</v>
+      </c>
+      <c r="K370" t="s">
+        <v>952</v>
+      </c>
+      <c r="L370" s="1">
+        <v>193532.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>194627.89</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>954</v>
+      </c>
+      <c r="B371" s="1">
+        <v>159000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>99.546</v>
+      </c>
+      <c r="D371" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>158515.05</v>
+      </c>
+      <c r="H371" s="1">
+        <v>-236.91</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-0.14945584031295</v>
+      </c>
+      <c r="J371">
+        <v>0.25</v>
+      </c>
+      <c r="K371">
+        <v>392.05</v>
+      </c>
+      <c r="L371" s="1">
+        <v>158278.14</v>
+      </c>
+      <c r="M371" s="1">
+        <v>158670.19</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>956</v>
+      </c>
+      <c r="B372" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>83.569</v>
+      </c>
+      <c r="D372" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>490824.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>10590.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>2.1575962055645</v>
+      </c>
+      <c r="J372">
+        <v>0.64</v>
+      </c>
+      <c r="K372" t="s">
+        <v>957</v>
+      </c>
+      <c r="L372" s="1">
+        <v>501414.0</v>
+      </c>
+      <c r="M372" s="1">
+        <v>505248.25</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>959</v>
+      </c>
+      <c r="B373" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="D373" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>198834.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>4166.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>2.0952151040567</v>
+      </c>
+      <c r="J373">
+        <v>1.0</v>
+      </c>
+      <c r="K373" t="s">
+        <v>960</v>
+      </c>
+      <c r="L373" s="1">
+        <v>203000.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>204993.15</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>962</v>
+      </c>
+      <c r="B374" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>100.568</v>
+      </c>
+      <c r="D374" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>201720.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>-584.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>-0.28951021217529</v>
+      </c>
+      <c r="J374">
+        <v>0.27</v>
+      </c>
+      <c r="K374">
+        <v>535.56</v>
+      </c>
+      <c r="L374" s="1">
+        <v>201136.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>201671.56</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>964</v>
+      </c>
+      <c r="B375" s="1">
+        <v>1204.0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>0.1725</v>
+      </c>
+      <c r="D375" s="1">
+        <v>0.2090095515</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-109893.75</v>
+      </c>
+      <c r="I375" s="1">
+        <v>0</v>
+      </c>
+      <c r="J375">
+        <v>0.0</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
+      </c>
+      <c r="L375" s="1">
+        <v>-109893.75</v>
+      </c>
+      <c r="M375" s="1">
+        <v>-109893.75</v>
+      </c>
+      <c r="N375" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>966</v>
+      </c>
+      <c r="B376" s="1">
+        <v>1204.0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>0.025</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.0910755814</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>-198887.5</v>
+      </c>
+      <c r="I376" s="1">
+        <v>0</v>
+      </c>
+      <c r="J376">
+        <v>0.0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376" s="1">
+        <v>-198887.5</v>
+      </c>
+      <c r="M376" s="1">
+        <v>-198887.5</v>
+      </c>
+      <c r="N376" s="1">
+        <v>-0.11</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>968</v>
+      </c>
+      <c r="B377" s="1">
+        <v>751.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="D377" s="1">
+        <v>60.3524633822</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>453247.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>-439729.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-97.017520248341</v>
+      </c>
+      <c r="J377">
+        <v>0.0</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377" s="1">
+        <v>13518.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>13518.0</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>970</v>
+      </c>
+      <c r="B378" s="1">
+        <v>1870.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>87.4</v>
+      </c>
+      <c r="D378" s="1">
+        <v>85.2179679144</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>1593576.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>40804.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>2.5605305300783</v>
+      </c>
+      <c r="J378">
+        <v>0.0</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378" s="1">
+        <v>1634380.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>1634380.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>972</v>
+      </c>
+      <c r="B379" s="1">
+        <v>-1204.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>0.1125</v>
+      </c>
+      <c r="D379" s="1">
+        <v>0.1458118771</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>100268.75</v>
+      </c>
+      <c r="I379" s="1">
+        <v>0</v>
+      </c>
+      <c r="J379">
+        <v>0.0</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
+      </c>
+      <c r="L379" s="1">
+        <v>100268.75</v>
+      </c>
+      <c r="M379" s="1">
+        <v>100268.75</v>
+      </c>
+      <c r="N379" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>974</v>
+      </c>
+      <c r="B380" s="1">
+        <v>-1204.0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>0.0425</v>
+      </c>
+      <c r="D380" s="1">
+        <v>0.0649833887</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>67675.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>0</v>
+      </c>
+      <c r="J380">
+        <v>0.0</v>
+      </c>
+      <c r="K380">
+        <v>0.0</v>
+      </c>
+      <c r="L380" s="1">
+        <v>67675.0</v>
+      </c>
+      <c r="M380" s="1">
+        <v>67675.0</v>
+      </c>
+      <c r="N380" s="1">
         <v>0.04</v>
       </c>
-      <c r="P24">
-[...6116 lines deleted...]
-      <c r="E147" s="1">
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>976</v>
+      </c>
+      <c r="B381" s="1">
+        <v>-751.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D381" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>-380006.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>368741.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-97.03557312253</v>
+      </c>
+      <c r="J381">
+        <v>0.0</v>
+      </c>
+      <c r="K381">
+        <v>0.0</v>
+      </c>
+      <c r="L381" s="1">
+        <v>-11265.0</v>
+      </c>
+      <c r="M381" s="1">
+        <v>-11265.0</v>
+      </c>
+      <c r="N381" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>978</v>
+      </c>
+      <c r="B382" s="1">
+        <v>-1870.0</v>
+      </c>
+      <c r="C382" s="1">
         <v>82.0</v>
       </c>
-      <c r="F147" t="s">
-[...11742 lines deleted...]
-      </c>
       <c r="D382" s="1">
-        <v>98.961</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>80.0239572193</v>
+      </c>
+      <c r="E382" t="s">
+        <v>8</v>
+      </c>
+      <c r="F382">
+        <v>1.0</v>
+      </c>
+      <c r="G382" s="1">
+        <v>-1496448.0</v>
       </c>
       <c r="H382" s="1">
-        <v>237537.3</v>
+        <v>-36952.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-8937.39</v>
-[...2 lines deleted...]
-        <v>-3.7625206651755</v>
+        <v>2.4693140022239</v>
+      </c>
+      <c r="J382">
+        <v>0.0</v>
       </c>
       <c r="K382">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>945</v>
+        <v>0.0</v>
+      </c>
+      <c r="L382" s="1">
+        <v>-1533400.0</v>
       </c>
       <c r="M382" s="1">
-        <v>228599.91</v>
+        <v>-1533400.0</v>
       </c>
       <c r="N382" s="1">
-        <v>236265.63</v>
-[...505 lines deleted...]
-        <v>1</v>
+        <v>-0.88</v>
+      </c>
+      <c r="O382">
+        <v>1</v>
+      </c>
+      <c r="Z382" t="s">
+        <v>977</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">