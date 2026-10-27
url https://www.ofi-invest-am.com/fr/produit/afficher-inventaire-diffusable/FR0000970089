--- v6 (2026-10-07)
+++ v7 (2026-10-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="979">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="977">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -364,56 +364,50 @@
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
-    <t>ES06445809W9</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
@@ -940,2055 +934,2055 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
     <t>VG180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 SEP 26</t>
   </si>
   <si>
     <t>IK1100926</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) SEP 26</t>
   </si>
   <si>
-    <t>RX100926</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100926</t>
   </si>
   <si>
     <t>EURO-OAT SEP 26</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>6 816.99</t>
+    <t>7 669.11</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>1 013.01</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>8 582.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 715.75</t>
+    <t>4 140.41</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>1 265.75</t>
+    <t>1 841.10</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>2 584.93</t>
+    <t>3 345.21</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>8 055.00</t>
+    <t>8 790.62</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>1 397.26</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 103.42</t>
+    <t>1 226.71</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 145.96</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>16 706.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>2 196.16</t>
-[...5 lines deleted...]
-    <t>ALPHA BANK SA 12/05/2030</t>
+    <t>2 882.47</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>8 369.86</t>
+    <t>9 260.27</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 978.25</t>
+    <t>5 272.82</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>2 815.30</t>
+    <t>3 220.38</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>4 900.09</t>
+    <t>5 256.46</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 449.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>1 137.50</t>
+    <t>1 706.25</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 884.93</t>
+    <t>2 104.11</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>4 033.56</t>
+    <t>4 567.81</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 125.45</t>
+    <t>4 613.67</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>2 724.66</t>
+    <t>3 423.29</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 596.99</t>
+    <t>1 692.33</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>3 110.83</t>
+    <t>3 745.69</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>4 206.39</t>
+    <t>4 671.18</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 861.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>6 426.37</t>
+    <t>7 351.03</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
     <t>BE0000331406</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 3.75 22/06/2045</t>
   </si>
   <si>
-    <t>2 204.96</t>
+    <t>4 799.03</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>1 715.20</t>
+    <t>3 733.08</t>
   </si>
   <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>4 084.14</t>
+    <t>5 751.14</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>5 395.82</t>
+    <t>5 843.60</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>1 040.01</t>
+    <t>1 523.74</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>6 194.52</t>
+    <t>6 715.07</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>5 312.15</t>
+    <t>5 933.45</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>6 142.47</t>
+    <t>6 663.01</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 589.04</t>
+    <t>6 246.58</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>5 171.24</t>
+    <t>5 613.23</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>7 794.86</t>
+    <t>8 349.66</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 189.04</t>
+    <t>1 613.70</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 504.11</t>
+    <t>5 887.67</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>5 473.97</t>
+    <t>5 967.12</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>3 234.68</t>
+    <t>3 856.74</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 781.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>2 321.75</t>
-[...8 lines deleted...]
-    <t>4 914.89</t>
+    <t>2 790.79</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>7 846.58</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>1 900.68</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>1 593.49</t>
+    <t>2 271.58</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>1 368.49</t>
+  </si>
+  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>6 113.01</t>
+    <t>7 551.37</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 449.59</t>
+    <t>1 976.71</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>4 804.11</t>
+    <t>5 379.45</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>1 972.60</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>1 118.98</t>
+    <t>1 434.18</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 026.62</t>
+    <t>1 234.01</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 350.00</t>
+    <t>1 534.93</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>3 015.07</t>
+    <t>3 227.40</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 458.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>12 945.21</t>
+    <t>14 424.66</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>1 045.79</t>
+    <t>1 313.94</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 530.55</t>
+    <t>2 737.12</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>5 421.93</t>
+    <t>5 828.07</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>8 496.82</t>
+    <t>4 077.71</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>11 395.43</t>
+    <t>12 130.62</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>1 211.64</t>
+    <t>1 608.90</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>4 638.70</t>
+    <t>5 357.88</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>1 566.99</t>
+    <t>2 331.37</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>1 786.44</t>
+    <t>2 424.45</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>3 123.29</t>
+    <t>3 328.77</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 767.12</t>
+    <t>10 828.77</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>2 011.95</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>2 434.93</t>
+    <t>3 051.37</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>2 103.42</t>
+    <t>2 610.27</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>1 428.44</t>
-[...8 lines deleted...]
-    <t>17 249.51</t>
+    <t>1 035.10</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>28 759.29</t>
+    <t>30 835.77</t>
+  </si>
+  <si>
+    <t>EU000A4EJF17</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.625 12/12/2040</t>
+  </si>
+  <si>
+    <t>38 327.67</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
+    <t>1 164.38</t>
+  </si>
+  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 298.74</t>
+    <t>4 716.09</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>4 602.74</t>
+    <t>5 260.27</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 926.53</t>
+    <t>3 196.25</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
-    <t>1 502.29</t>
+    <t>1 603.46</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 961.01</t>
+    <t>2 093.07</t>
   </si>
   <si>
     <t>XS3370251459</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 987.40</t>
-[...5 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+    <t>5 291.51</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>5 622.19</t>
+    <t>8 120.94</t>
+  </si>
+  <si>
+    <t>FR001400L834</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2033</t>
+  </si>
+  <si>
+    <t>77 607.95</t>
   </si>
   <si>
     <t>FR0014018YR0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
   </si>
   <si>
-    <t>76 747.12</t>
+    <t>118 276.13</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>5 876.21</t>
+    <t>8 487.86</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>4 723.48</t>
+    <t>6 822.80</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>5 824.94</t>
+    <t>9 842.13</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>1 628.81</t>
+    <t>8 144.03</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>88 856.29</t>
+    <t>101 197.45</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 449.85</t>
+    <t>1 821.61</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 736.30</t>
+    <t>1 941.78</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>5 254.79</t>
+    <t>5 638.36</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>2 919.86</t>
+    <t>3 515.75</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 520.55</t>
+    <t>1 623.29</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>1 082.88</t>
+    <t>1 719.86</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>12 636.99</t>
+    <t>13 664.38</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 445.21</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>5 179.25</t>
+    <t>5 547.88</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>5 041.10</t>
+    <t>5 479.45</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 692.33</t>
+    <t>2 169.04</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 485.96</t>
+    <t>3 753.08</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>17 145.55</t>
+    <t>18 207.19</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>7 382.19</t>
+    <t>7 847.95</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>6 962.49</t>
+    <t>7 432.93</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 563.01</t>
+    <t>1 875.62</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>1 204.74</t>
+    <t>1 417.97</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>8 763.67</t>
+    <t>10 279.80</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>29 950.67</t>
+    <t>34 420.91</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>11 162.81</t>
+    <t>13 104.17</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>3 409.85</t>
+    <t>3 934.44</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>2 170.13</t>
+    <t>7 595.46</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>56 610.15</t>
+    <t>68 046.54</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 020.55</t>
+    <t>3 308.22</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>5 403.03</t>
+    <t>6 169.41</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>2 160.27</t>
+    <t>2 680.82</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
-    <t>DE000A383B10</t>
-[...5 lines deleted...]
-    <t>112 207.53</t>
+    <t>1 676.71</t>
+  </si>
+  <si>
+    <t>DE000A351MT2</t>
+  </si>
+  <si>
+    <t>KFW 3.125 10/10/2028</t>
+  </si>
+  <si>
+    <t>72 250.00</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>9 204.45</t>
+    <t>9 841.44</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 481.16</t>
+    <t>2 720.89</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>3 068.49</t>
   </si>
   <si>
     <t>DE000A3H3JU7</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>1 209.97</t>
+    <t>1 606.68</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
+    <t>1 137.66</t>
+  </si>
+  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>6 265.71</t>
+    <t>6 708.51</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>4 076.71</t>
+    <t>4 734.25</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>2 003.42</t>
+    <t>2 181.51</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>4 993.15</t>
+    <t>5 436.99</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>3 237.06</t>
+    <t>3 853.64</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>8 321.92</t>
+    <t>9 554.79</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>1 994.60</t>
+    <t>2 733.34</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
+    <t>1 183.56</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>4 767.67</t>
+    <t>5 634.52</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>1 250.20</t>
+    <t>1 771.11</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>7 531.09</t>
+    <t>8 018.54</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>11 510.14</t>
+    <t>12 277.48</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>7 652.82</t>
+    <t>8 097.75</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>9 549.66</t>
+    <t>10 186.30</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>4 100.40</t>
+    <t>4 712.40</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 387.96</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>15 509.00</t>
+    <t>17 281.46</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>15 538.33</t>
+    <t>17 314.14</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 208.22</t>
+    <t>1 400.00</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
+    <t>1 100.18</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>4 131.51</t>
+    <t>4 487.67</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>6 240.91</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 534.25</t>
+    <t>2 939.73</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>7 949.59</t>
+    <t>8 943.29</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>4 830.14</t>
+    <t>6 008.22</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 212.33</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 106.85</t>
+  </si>
+  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>2 441.90</t>
+    <t>2 624.81</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 922.07</t>
+    <t>2 064.45</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>5 786.34</t>
-[...1 lines deleted...]
-  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>13 071.85</t>
+    <t>14 887.38</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>1 354.52</t>
+    <t>1 777.81</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 680.05</t>
+    <t>3 102.10</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>1 901.92</t>
+    <t>2 487.12</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 442.47</t>
+    <t>1 565.75</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>6 522.02</t>
+    <t>6 944.15</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
+    <t>1 315.07</t>
+  </si>
+  <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>1 750.00</t>
+    <t>2 229.45</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 565.92</t>
-[...8 lines deleted...]
-    <t>4 673.56</t>
+    <t>3 028.25</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>1 102.40</t>
+    <t>1 301.03</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 973.89</t>
+    <t>3 417.75</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>1 495.89</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>4 357.36</t>
+    <t>4 640.30</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>1 993.15</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
+    <t>1 051.03</t>
+  </si>
+  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>11 440.12</t>
+    <t>12 303.52</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 213.27</t>
+    <t>2 408.27</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>9 462.33</t>
+    <t>10 078.77</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>7 357.19</t>
+    <t>7 994.18</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>7 525.86</t>
+    <t>9 676.11</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>23 684.16</t>
+    <t>25 061.15</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>9 113.71</t>
+    <t>9 839.90</t>
   </si>
   <si>
     <t>ES0000012L60</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
   </si>
   <si>
-    <t>50 723.51</t>
+    <t>53 672.55</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>4 676.16</t>
+    <t>5 048.77</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>4 150.04</t>
+    <t>4 884.56</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...5 lines deleted...]
-    <t>XS3310370955</t>
+    <t>2 169.86</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>2 312.55</t>
+    <t>2 905.51</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 673.77</t>
+    <t>2 138.71</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>4 117.29</t>
+    <t>4 476.88</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 721.23</t>
+    <t>3 118.49</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>4 771.23</t>
+    <t>5 510.96</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>1 071.23</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>8 679.45</t>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 418.49</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>1 158.22</t>
+    <t>1 905.21</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 805.48</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>5 547.74</t>
+    <t>6 340.27</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 982.74</t>
+    <t>4 459.72</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 169.12</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>1 017.12</t>
+    <t>1 695.21</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 292.47</t>
+    <t>1 525.34</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 977.74</t>
+    <t>17 039.38</t>
+  </si>
+  <si>
+    <t>ES0280907066</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 26/06/2033</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>2 364.72</t>
+    <t>3 292.07</t>
   </si>
   <si>
     <t>XS2450200741</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
   </si>
   <si>
+    <t>1 034.25</t>
+  </si>
+  <si>
     <t>XS1769091296</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
   </si>
   <si>
-    <t>1 308.90</t>
+    <t>1 486.99</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 399.89</t>
+    <t>4 888.77</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 112.05</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 095.89</t>
+    <t>1 369.86</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 834.25</t>
+    <t>4 080.82</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 993.15</t>
+    <t>2 404.11</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609PR21</t>
   </si>
   <si>
     <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
-  </si>
-[...4 lines deleted...]
-    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
   <si>
     <t>SX5E2609PR23</t>
   </si>
   <si>
     <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3358,212 +3352,212 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>3988.63</v>
       </c>
       <c r="C2">
-        <v>185.19</v>
+        <v>183.88</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>738692.86</v>
+        <v>733433.75</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>738692.86</v>
+        <v>733433.75</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>986480.8935</v>
+        <v>987177.8207</v>
       </c>
       <c r="C3">
-        <v>116.62</v>
+        <v>115.77</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>115047007.37</v>
+        <v>114289834.28</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>115047007.37</v>
+        <v>114289834.28</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>560563.02</v>
+        <v>557675.84</v>
       </c>
       <c r="C4">
-        <v>103.54</v>
+        <v>102.79</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>58045440.39</v>
+        <v>57327203.25</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>58045440.39</v>
+        <v>57327203.25</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>6903.8076</v>
+        <v>7013.4464</v>
       </c>
       <c r="C5">
-        <v>104.55</v>
+        <v>103.75</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>721824.06</v>
+        <v>727666.97</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>721824.06</v>
+        <v>727666.97</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>107.68</v>
+        <v>106.92</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>107.68</v>
+        <v>106.92</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>107.68</v>
+        <v>106.92</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z382"/>
+  <dimension ref="A1:Z379"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N382" sqref="N382"/>
+      <selection activeCell="N379" sqref="N379"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -3582,1681 +3576,1681 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
         <v>2723.0</v>
       </c>
       <c r="C2" s="1">
-        <v>38.49</v>
+        <v>37.99</v>
       </c>
       <c r="D2" s="1">
         <v>28.2823834007</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>77012.93</v>
       </c>
       <c r="H2" s="1">
-        <v>27795.34</v>
+        <v>26433.84</v>
       </c>
       <c r="I2" s="1">
-        <v>36.091783548555</v>
+        <v>34.323898597288</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>104808.27</v>
+        <v>103446.77</v>
       </c>
       <c r="M2" s="1">
-        <v>104808.27</v>
+        <v>103446.77</v>
       </c>
       <c r="N2" s="1">
         <v>0.06</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
         <v>688.0</v>
       </c>
       <c r="C3" s="1">
-        <v>252.4</v>
+        <v>242.6</v>
       </c>
       <c r="D3" s="1">
         <v>245.3463662791</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>168798.3</v>
       </c>
       <c r="H3" s="1">
-        <v>4852.9</v>
+        <v>-1889.5</v>
       </c>
       <c r="I3" s="1">
-        <v>2.8749697123727</v>
+        <v>-1.1193833113248</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>173651.2</v>
+        <v>166908.8</v>
       </c>
       <c r="M3" s="1">
-        <v>173651.2</v>
+        <v>166908.8</v>
       </c>
       <c r="N3" s="1">
         <v>0.1</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>1121.0</v>
       </c>
       <c r="C4" s="1">
-        <v>187.9</v>
+        <v>179.65</v>
       </c>
       <c r="D4" s="1">
         <v>201.9023907226</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>226332.58</v>
       </c>
       <c r="H4" s="1">
-        <v>-15696.68</v>
+        <v>-24944.93</v>
       </c>
       <c r="I4" s="1">
-        <v>-6.9352277961927</v>
+        <v>-11.021360689654</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>210635.9</v>
+        <v>201387.65</v>
       </c>
       <c r="M4" s="1">
-        <v>210635.9</v>
+        <v>201387.65</v>
       </c>
       <c r="N4" s="1">
         <v>0.12</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
         <v>420.0</v>
       </c>
       <c r="C5" s="1">
-        <v>70.1</v>
+        <v>70.6</v>
       </c>
       <c r="D5" s="1">
         <v>78.795</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>33093.9</v>
       </c>
       <c r="H5" s="1">
-        <v>-3651.9</v>
+        <v>-3441.9</v>
       </c>
       <c r="I5" s="1">
-        <v>-11.034964147471</v>
+        <v>-10.400406117139</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>29442.0</v>
+        <v>29652.0</v>
       </c>
       <c r="M5" s="1">
-        <v>29442.0</v>
+        <v>29652.0</v>
       </c>
       <c r="N5" s="1">
         <v>0.02</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="1">
         <v>13790.0</v>
       </c>
       <c r="C6" s="1">
-        <v>27.12</v>
+        <v>27.2</v>
       </c>
       <c r="D6" s="1">
         <v>27.0131443075</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>372511.26</v>
       </c>
       <c r="H6" s="1">
-        <v>1473.54</v>
+        <v>2576.74</v>
       </c>
       <c r="I6" s="1">
-        <v>0.39556925071205</v>
+        <v>0.69172137239556</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>373984.8</v>
+        <v>375088.0</v>
       </c>
       <c r="M6" s="1">
-        <v>373984.8</v>
+        <v>375088.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1">
         <v>818.0</v>
       </c>
       <c r="C7" s="1">
-        <v>70.65</v>
+        <v>71.4</v>
       </c>
       <c r="D7" s="1">
         <v>62.9093520782</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>51459.85</v>
       </c>
       <c r="H7" s="1">
-        <v>6331.85</v>
+        <v>6945.35</v>
       </c>
       <c r="I7" s="1">
-        <v>12.304447059212</v>
+        <v>13.496638641582</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>57791.7</v>
+        <v>58405.2</v>
       </c>
       <c r="M7" s="1">
-        <v>57791.7</v>
+        <v>58405.2</v>
       </c>
       <c r="N7" s="1">
         <v>0.03</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1">
         <v>18744.0</v>
       </c>
       <c r="C8" s="1">
-        <v>10.31</v>
+        <v>10.92</v>
       </c>
       <c r="D8" s="1">
         <v>9.3136838455</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>174575.69</v>
       </c>
       <c r="H8" s="1">
-        <v>18674.95</v>
+        <v>30108.79</v>
       </c>
       <c r="I8" s="1">
-        <v>10.697337069096</v>
+        <v>17.246840038266</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>193250.64</v>
+        <v>204684.48</v>
       </c>
       <c r="M8" s="1">
-        <v>193250.64</v>
+        <v>204684.48</v>
       </c>
       <c r="N8" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="1">
         <v>2553.0</v>
       </c>
       <c r="C9" s="1">
-        <v>203.95</v>
+        <v>208.9</v>
       </c>
       <c r="D9" s="1">
         <v>162.1618644732</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>413999.24</v>
       </c>
       <c r="H9" s="1">
-        <v>106685.11</v>
+        <v>119322.46</v>
       </c>
       <c r="I9" s="1">
-        <v>25.769397547686</v>
+        <v>28.82190315132</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>520684.35</v>
+        <v>533321.7</v>
       </c>
       <c r="M9" s="1">
-        <v>520684.35</v>
+        <v>533321.7</v>
       </c>
       <c r="N9" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
         <v>1646.0</v>
       </c>
       <c r="C10" s="1">
-        <v>422.8</v>
+        <v>430.4</v>
       </c>
       <c r="D10" s="1">
         <v>235.840164034</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>388192.91</v>
       </c>
       <c r="H10" s="1">
-        <v>307735.89</v>
+        <v>320245.49</v>
       </c>
       <c r="I10" s="1">
-        <v>79.273959434241</v>
+        <v>82.496480937789</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>695928.8</v>
+        <v>708438.4</v>
       </c>
       <c r="M10" s="1">
-        <v>695928.8</v>
+        <v>708438.4</v>
       </c>
       <c r="N10" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="1">
         <v>4631.0</v>
       </c>
       <c r="C11" s="1">
-        <v>15.825</v>
+        <v>16.21</v>
       </c>
       <c r="D11" s="1">
         <v>25.1987583675</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>116695.45</v>
       </c>
       <c r="H11" s="1">
-        <v>-43409.87</v>
+        <v>-41626.94</v>
       </c>
       <c r="I11" s="1">
-        <v>-37.199282405612</v>
+        <v>-35.671433633445</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>73285.58</v>
+        <v>75068.51</v>
       </c>
       <c r="M11" s="1">
-        <v>73285.58</v>
+        <v>75068.51</v>
       </c>
       <c r="N11" s="1">
         <v>0.04</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="1">
         <v>6848.0</v>
       </c>
       <c r="C12" s="1">
-        <v>51.98</v>
+        <v>51.36</v>
       </c>
       <c r="D12" s="1">
         <v>58.9720268692</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>403840.44</v>
       </c>
       <c r="H12" s="1">
-        <v>-47881.4</v>
+        <v>-52127.16</v>
       </c>
       <c r="I12" s="1">
-        <v>-11.856514419408</v>
+        <v>-12.90786034207</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>355959.04</v>
+        <v>351713.28</v>
       </c>
       <c r="M12" s="1">
-        <v>355959.04</v>
+        <v>351713.28</v>
       </c>
       <c r="N12" s="1">
         <v>0.2</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="1">
         <v>2497.0</v>
       </c>
       <c r="C13" s="1">
-        <v>10.645</v>
+        <v>11.32</v>
       </c>
       <c r="D13" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>32897.98</v>
       </c>
       <c r="H13" s="1">
-        <v>-6317.41</v>
+        <v>-4631.94</v>
       </c>
       <c r="I13" s="1">
-        <v>-19.203033134557</v>
+        <v>-14.079709453286</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>26580.57</v>
+        <v>28266.04</v>
       </c>
       <c r="M13" s="1">
-        <v>26580.57</v>
+        <v>28266.04</v>
       </c>
       <c r="N13" s="1">
         <v>0.02</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="1">
         <v>726.0</v>
       </c>
       <c r="C14" s="1">
-        <v>88.3</v>
+        <v>88.65</v>
       </c>
       <c r="D14" s="1">
         <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>64940.7</v>
       </c>
       <c r="H14" s="1">
-        <v>-834.9</v>
+        <v>-580.8</v>
       </c>
       <c r="I14" s="1">
-        <v>-1.2856344326439</v>
+        <v>-0.89435438792622</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>64105.8</v>
+        <v>64359.9</v>
       </c>
       <c r="M14" s="1">
-        <v>64105.8</v>
+        <v>64359.9</v>
       </c>
       <c r="N14" s="1">
         <v>0.04</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="1">
         <v>5546.0</v>
       </c>
       <c r="C15" s="1">
-        <v>70.58</v>
+        <v>71.12</v>
       </c>
       <c r="D15" s="1">
         <v>56.3800649116</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>312683.84</v>
       </c>
       <c r="H15" s="1">
-        <v>78752.84</v>
+        <v>81747.68</v>
       </c>
       <c r="I15" s="1">
-        <v>25.186092124236</v>
+        <v>26.143877470611</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>391436.68</v>
+        <v>394431.52</v>
       </c>
       <c r="M15" s="1">
-        <v>391436.68</v>
+        <v>394431.52</v>
       </c>
       <c r="N15" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="1">
         <v>3669.0</v>
       </c>
       <c r="C16" s="1">
-        <v>34.1</v>
+        <v>41.6</v>
       </c>
       <c r="D16" s="1">
         <v>30.6925211229</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>112610.86</v>
       </c>
       <c r="H16" s="1">
-        <v>12502.04</v>
+        <v>40019.54</v>
       </c>
       <c r="I16" s="1">
-        <v>11.101984302402</v>
+        <v>35.537904603517</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>125112.9</v>
+        <v>152630.4</v>
       </c>
       <c r="M16" s="1">
-        <v>125112.9</v>
+        <v>152630.4</v>
       </c>
       <c r="N16" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="1">
         <v>150.0</v>
       </c>
       <c r="C17" s="1">
-        <v>896.6</v>
+        <v>798.4</v>
       </c>
       <c r="D17" s="1">
         <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>144660.0</v>
       </c>
       <c r="H17" s="1">
-        <v>-10170.0</v>
+        <v>-24900.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-7.0302778929905</v>
+        <v>-17.212774782248</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>134490.0</v>
+        <v>119760.0</v>
       </c>
       <c r="M17" s="1">
-        <v>134490.0</v>
+        <v>119760.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="1">
         <v>1919.0</v>
       </c>
       <c r="C18" s="1">
-        <v>1509.8</v>
+        <v>1429.8</v>
       </c>
       <c r="D18" s="1">
         <v>539.8435330902</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>1035959.74</v>
       </c>
       <c r="H18" s="1">
-        <v>1861346.46</v>
+        <v>1707826.46</v>
       </c>
       <c r="I18" s="1">
-        <v>179.67362901574</v>
+        <v>164.85452031176</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>2897306.2</v>
+        <v>2743786.2</v>
       </c>
       <c r="M18" s="1">
-        <v>2897306.2</v>
+        <v>2743786.2</v>
       </c>
       <c r="N18" s="1">
-        <v>1.66</v>
+        <v>1.59</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="1">
         <v>686.0</v>
       </c>
       <c r="C19" s="1">
-        <v>66.8</v>
+        <v>70.06</v>
       </c>
       <c r="D19" s="1">
         <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>42147.84</v>
       </c>
       <c r="H19" s="1">
-        <v>3676.96</v>
+        <v>5913.32</v>
       </c>
       <c r="I19" s="1">
-        <v>8.7239583333333</v>
+        <v>14.029947916667</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>45824.8</v>
+        <v>48061.16</v>
       </c>
       <c r="M19" s="1">
-        <v>45824.8</v>
+        <v>48061.16</v>
       </c>
       <c r="N19" s="1">
         <v>0.03</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="1">
         <v>792.0</v>
       </c>
       <c r="C20" s="1">
-        <v>171.8</v>
+        <v>176.1</v>
       </c>
       <c r="D20" s="1">
         <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>142401.6</v>
       </c>
       <c r="H20" s="1">
-        <v>-6336.0</v>
+        <v>-2930.4</v>
       </c>
       <c r="I20" s="1">
-        <v>-4.4493882091212</v>
+        <v>-2.0578420467186</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>136065.6</v>
+        <v>139471.2</v>
       </c>
       <c r="M20" s="1">
-        <v>136065.6</v>
+        <v>139471.2</v>
       </c>
       <c r="N20" s="1">
         <v>0.08</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="1">
         <v>15494.0</v>
       </c>
       <c r="C21" s="1">
-        <v>44.3</v>
+        <v>45.19</v>
       </c>
       <c r="D21" s="1">
         <v>28.8278043113</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>446658.0</v>
       </c>
       <c r="H21" s="1">
-        <v>239726.2</v>
+        <v>253515.86</v>
       </c>
       <c r="I21" s="1">
-        <v>53.671086155403</v>
+        <v>56.758383371618</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>686384.2</v>
+        <v>700173.86</v>
       </c>
       <c r="M21" s="1">
-        <v>686384.2</v>
+        <v>700173.86</v>
       </c>
       <c r="N21" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="1">
         <v>3725.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.885</v>
+        <v>10.56</v>
       </c>
       <c r="D22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>31271.38</v>
       </c>
       <c r="H22" s="1">
-        <v>5550.25</v>
+        <v>8064.62</v>
       </c>
       <c r="I22" s="1">
-        <v>17.748657078773</v>
+        <v>25.789140101908</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>36821.63</v>
+        <v>39336.0</v>
       </c>
       <c r="M22" s="1">
-        <v>36821.63</v>
+        <v>39336.0</v>
       </c>
       <c r="N22" s="1">
         <v>0.02</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="1">
         <v>3916.0</v>
       </c>
       <c r="C23" s="1">
-        <v>12.14</v>
+        <v>10.85</v>
       </c>
       <c r="D23" s="1">
         <v>12.5343998979</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>49084.71</v>
       </c>
       <c r="H23" s="1">
-        <v>-1544.47</v>
+        <v>-6596.11</v>
       </c>
       <c r="I23" s="1">
-        <v>-3.1465399306627</v>
+        <v>-13.438217318591</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>47540.24</v>
+        <v>42488.6</v>
       </c>
       <c r="M23" s="1">
-        <v>47540.24</v>
+        <v>42488.6</v>
       </c>
       <c r="N23" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="1">
         <v>3532.0</v>
       </c>
       <c r="C24" s="1">
-        <v>22.41</v>
+        <v>22.84</v>
       </c>
       <c r="D24" s="1">
         <v>18.1805719139</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>64213.78</v>
       </c>
       <c r="H24" s="1">
-        <v>14938.34</v>
+        <v>16457.1</v>
       </c>
       <c r="I24" s="1">
-        <v>23.263449060311</v>
+        <v>25.628611179719</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>79152.12</v>
+        <v>80670.88</v>
       </c>
       <c r="M24" s="1">
-        <v>79152.12</v>
+        <v>80670.88</v>
       </c>
       <c r="N24" s="1">
         <v>0.05</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="1">
         <v>28774.0</v>
       </c>
       <c r="C25" s="1">
-        <v>22.8</v>
+        <v>23.2</v>
       </c>
       <c r="D25" s="1">
         <v>9.7652783763</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>280986.12</v>
       </c>
       <c r="H25" s="1">
-        <v>375061.08</v>
+        <v>386570.68</v>
       </c>
       <c r="I25" s="1">
-        <v>133.48028721134</v>
+        <v>137.57643260101</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>656047.2</v>
+        <v>667556.8</v>
       </c>
       <c r="M25" s="1">
-        <v>656047.2</v>
+        <v>667556.8</v>
       </c>
       <c r="N25" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="1">
         <v>23771.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.222</v>
+        <v>3.413</v>
       </c>
       <c r="D26" s="1">
         <v>3.1977661857</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>76014.1</v>
       </c>
       <c r="H26" s="1">
-        <v>576.06</v>
+        <v>5116.32</v>
       </c>
       <c r="I26" s="1">
-        <v>0.75783308623005</v>
+        <v>6.7307512685147</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>76590.16</v>
+        <v>81130.42</v>
       </c>
       <c r="M26" s="1">
-        <v>76590.16</v>
+        <v>81130.42</v>
       </c>
       <c r="N26" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="1">
         <v>61601.0</v>
       </c>
       <c r="C27" s="1">
-        <v>12.482</v>
+        <v>12.256</v>
       </c>
       <c r="D27" s="1">
         <v>7.8345163228</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>482614.04</v>
       </c>
       <c r="H27" s="1">
-        <v>286289.64</v>
+        <v>272367.82</v>
       </c>
       <c r="I27" s="1">
-        <v>59.320619847694</v>
+        <v>56.435950350719</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>768903.68</v>
+        <v>754981.86</v>
       </c>
       <c r="M27" s="1">
-        <v>768903.68</v>
+        <v>754981.86</v>
       </c>
       <c r="N27" s="1">
         <v>0.44</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="1">
         <v>4132.0</v>
       </c>
       <c r="C28" s="1">
-        <v>17.65</v>
+        <v>18.395</v>
       </c>
       <c r="D28" s="1">
         <v>16.4668562439</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>68041.05</v>
       </c>
       <c r="H28" s="1">
-        <v>4888.75</v>
+        <v>7967.09</v>
       </c>
       <c r="I28" s="1">
-        <v>7.1850008193583</v>
+        <v>11.709240230714</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>72929.8</v>
+        <v>76008.14</v>
       </c>
       <c r="M28" s="1">
-        <v>72929.8</v>
+        <v>76008.14</v>
       </c>
       <c r="N28" s="1">
         <v>0.04</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1">
         <v>2924.0</v>
       </c>
       <c r="C29" s="1">
-        <v>15.305</v>
+        <v>16.145</v>
       </c>
       <c r="D29" s="1">
         <v>14.175</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>41447.7</v>
       </c>
       <c r="H29" s="1">
-        <v>3304.12</v>
+        <v>5760.28</v>
       </c>
       <c r="I29" s="1">
-        <v>7.9717813051146</v>
+        <v>13.897707231041</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>44751.82</v>
+        <v>47207.98</v>
       </c>
       <c r="M29" s="1">
-        <v>44751.82</v>
+        <v>47207.98</v>
       </c>
       <c r="N29" s="1">
         <v>0.03</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1">
         <v>345.0</v>
       </c>
       <c r="C30" s="1">
-        <v>241.9</v>
+        <v>205.1</v>
       </c>
       <c r="D30" s="1">
         <v>188.7486376812</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>65118.28</v>
       </c>
       <c r="H30" s="1">
-        <v>18337.22</v>
+        <v>5641.22</v>
       </c>
       <c r="I30" s="1">
-        <v>28.15986540185</v>
+        <v>8.6630359401385</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>83455.5</v>
+        <v>70759.5</v>
       </c>
       <c r="M30" s="1">
-        <v>83455.5</v>
+        <v>70759.5</v>
       </c>
       <c r="N30" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="1">
         <v>4626.0</v>
       </c>
       <c r="C31" s="1">
-        <v>60.74</v>
+        <v>57.48</v>
       </c>
       <c r="D31" s="1">
         <v>78.4420860355</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>362873.09</v>
       </c>
       <c r="H31" s="1">
-        <v>-81889.85</v>
+        <v>-96970.61</v>
       </c>
       <c r="I31" s="1">
-        <v>-22.567077101253</v>
+        <v>-26.723009413567</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>280983.24</v>
+        <v>265902.48</v>
       </c>
       <c r="M31" s="1">
-        <v>280983.24</v>
+        <v>265902.48</v>
       </c>
       <c r="N31" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="1">
         <v>5399.0</v>
       </c>
       <c r="C32" s="1">
-        <v>101.78</v>
+        <v>107.58</v>
       </c>
       <c r="D32" s="1">
         <v>76.4371439155</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>412684.14</v>
       </c>
       <c r="H32" s="1">
-        <v>136826.08</v>
+        <v>168140.28</v>
       </c>
       <c r="I32" s="1">
-        <v>33.155158325202</v>
+        <v>40.743092283605</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>549510.22</v>
+        <v>580824.42</v>
       </c>
       <c r="M32" s="1">
-        <v>549510.22</v>
+        <v>580824.42</v>
       </c>
       <c r="N32" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="1">
         <v>989864.0</v>
       </c>
       <c r="C33" s="1">
-        <v>11.364</v>
+        <v>11.24</v>
       </c>
       <c r="D33" s="1">
         <v>11.257690511</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>11143582.56</v>
       </c>
       <c r="H33" s="1">
-        <v>105231.94</v>
+        <v>-17511.2</v>
       </c>
       <c r="I33" s="1">
-        <v>0.9443277279403</v>
+        <v>-0.15714156471418</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>11248814.5</v>
+        <v>11126071.36</v>
       </c>
       <c r="M33" s="1">
-        <v>11248814.5</v>
+        <v>11126071.36</v>
       </c>
       <c r="N33" s="1">
-        <v>6.44</v>
+        <v>6.43</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="1">
         <v>123376.0</v>
       </c>
       <c r="C34" s="1">
-        <v>10.722</v>
+        <v>10.66</v>
       </c>
       <c r="D34" s="1">
         <v>10.6772995558</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>1317322.51</v>
       </c>
       <c r="H34" s="1">
-        <v>5514.96</v>
+        <v>-2134.35</v>
       </c>
       <c r="I34" s="1">
-        <v>0.41864918864857</v>
+        <v>-0.16202182713784</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1322837.47</v>
+        <v>1315188.16</v>
       </c>
       <c r="M34" s="1">
-        <v>1322837.47</v>
+        <v>1315188.16</v>
       </c>
       <c r="N34" s="1">
         <v>0.76</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" s="1">
         <v>1338.0</v>
       </c>
       <c r="C35" s="1">
         <v>46.95</v>
       </c>
       <c r="D35" s="1">
         <v>52.4771524664</v>
       </c>
       <c r="E35" t="s">
@@ -5282,17390 +5276,17240 @@
       </c>
       <c r="L35" s="1">
         <v>62819.1</v>
       </c>
       <c r="M35" s="1">
         <v>62819.1</v>
       </c>
       <c r="N35" s="1">
         <v>0.04</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="1">
         <v>7053.0</v>
       </c>
       <c r="C36" s="1">
-        <v>27.22</v>
+        <v>27.07</v>
       </c>
       <c r="D36" s="1">
         <v>25.0837657734</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>176915.8</v>
       </c>
       <c r="H36" s="1">
-        <v>15066.86</v>
+        <v>14008.91</v>
       </c>
       <c r="I36" s="1">
-        <v>8.5164015876479</v>
+        <v>7.9184052526682</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>191982.66</v>
+        <v>190924.71</v>
       </c>
       <c r="M36" s="1">
-        <v>191982.66</v>
+        <v>190924.71</v>
       </c>
       <c r="N36" s="1">
         <v>0.11</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="1">
         <v>24177.0</v>
       </c>
       <c r="C37" s="1">
-        <v>12.675</v>
+        <v>13.29</v>
       </c>
       <c r="D37" s="1">
         <v>10.566868925</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>255475.19</v>
       </c>
       <c r="H37" s="1">
-        <v>50968.29</v>
+        <v>65837.14</v>
       </c>
       <c r="I37" s="1">
-        <v>19.950387354639</v>
+        <v>25.77046326886</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>306443.48</v>
+        <v>321312.33</v>
       </c>
       <c r="M37" s="1">
-        <v>306443.48</v>
+        <v>321312.33</v>
       </c>
       <c r="N37" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="1">
         <v>3519.0</v>
       </c>
       <c r="C38" s="1">
-        <v>38.28</v>
+        <v>37.45</v>
       </c>
       <c r="D38" s="1">
         <v>35.6614521171</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
         <v>125492.65</v>
       </c>
       <c r="H38" s="1">
-        <v>9214.67</v>
+        <v>6293.9</v>
       </c>
       <c r="I38" s="1">
-        <v>7.3427965701577</v>
+        <v>5.0153534888298</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>134707.32</v>
+        <v>131786.55</v>
       </c>
       <c r="M38" s="1">
-        <v>134707.32</v>
+        <v>131786.55</v>
       </c>
       <c r="N38" s="1">
         <v>0.08</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="1">
         <v>950.0</v>
       </c>
       <c r="C39" s="1">
-        <v>78.48</v>
+        <v>74.72</v>
       </c>
       <c r="D39" s="1">
         <v>67.9513263158</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>64553.76</v>
       </c>
       <c r="H39" s="1">
-        <v>10002.24</v>
+        <v>6430.24</v>
       </c>
       <c r="I39" s="1">
-        <v>15.494434406299</v>
+        <v>9.9610619118081</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>74556.0</v>
+        <v>70984.0</v>
       </c>
       <c r="M39" s="1">
-        <v>74556.0</v>
+        <v>70984.0</v>
       </c>
       <c r="N39" s="1">
         <v>0.04</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="1">
         <v>530.0</v>
       </c>
       <c r="C40" s="1">
-        <v>54.2</v>
+        <v>53.25</v>
       </c>
       <c r="D40" s="1">
-        <v>62.15</v>
+        <v>59.9485660377</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>32939.5</v>
+        <v>31772.74</v>
       </c>
       <c r="H40" s="1">
-        <v>-4213.5</v>
+        <v>-3550.24</v>
       </c>
       <c r="I40" s="1">
-        <v>-12.791633145615</v>
+        <v>-11.173855323778</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>28726.0</v>
+        <v>28222.5</v>
       </c>
       <c r="M40" s="1">
-        <v>28726.0</v>
+        <v>28222.5</v>
       </c>
       <c r="N40" s="1">
         <v>0.02</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" s="1">
         <v>9548.0</v>
       </c>
       <c r="C41" s="1">
-        <v>17.6</v>
+        <v>18.61</v>
       </c>
       <c r="D41" s="1">
         <v>18.5619103477</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>177229.12</v>
       </c>
       <c r="H41" s="1">
-        <v>-9184.32</v>
+        <v>459.16</v>
       </c>
       <c r="I41" s="1">
-        <v>-5.1821732230008</v>
+        <v>0.25907706363379</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>168044.8</v>
+        <v>177688.28</v>
       </c>
       <c r="M41" s="1">
-        <v>168044.8</v>
+        <v>177688.28</v>
       </c>
       <c r="N41" s="1">
         <v>0.1</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="1">
         <v>2678.0</v>
       </c>
       <c r="C42" s="1">
-        <v>74.0</v>
+        <v>70.76</v>
       </c>
       <c r="D42" s="1">
         <v>61.36660941</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>164339.78</v>
       </c>
       <c r="H42" s="1">
-        <v>33832.22</v>
+        <v>25155.5</v>
       </c>
       <c r="I42" s="1">
-        <v>20.586750207406</v>
+        <v>15.307006009135</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>198172.0</v>
+        <v>189495.28</v>
       </c>
       <c r="M42" s="1">
-        <v>198172.0</v>
+        <v>189495.28</v>
       </c>
       <c r="N42" s="1">
         <v>0.11</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" s="1">
         <v>7369.0</v>
       </c>
       <c r="C43" s="1">
-        <v>18.66</v>
+        <v>20.41</v>
       </c>
       <c r="D43" s="1">
         <v>27.1330085493</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>199943.14</v>
       </c>
       <c r="H43" s="1">
-        <v>-62437.6</v>
+        <v>-49541.85</v>
       </c>
       <c r="I43" s="1">
-        <v>-31.227678028864</v>
+        <v>-24.777969376694</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>137505.54</v>
+        <v>150401.29</v>
       </c>
       <c r="M43" s="1">
-        <v>137505.54</v>
+        <v>150401.29</v>
       </c>
       <c r="N43" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" s="1">
-        <v>12965.0</v>
+        <v>7464.0</v>
       </c>
       <c r="C44" s="1">
-        <v>0.412</v>
+        <v>30.98</v>
       </c>
       <c r="D44" s="1">
-        <v>0.0</v>
+        <v>29.925022776</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>0.0</v>
+        <v>223360.37</v>
       </c>
       <c r="H44" s="1">
-        <v>5341.58</v>
+        <v>7874.35</v>
       </c>
       <c r="I44" s="1">
-        <v>0</v>
+        <v>3.5254015741467</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>5341.58</v>
+        <v>231234.72</v>
       </c>
       <c r="M44" s="1">
-        <v>5341.58</v>
+        <v>231234.72</v>
       </c>
       <c r="N44" s="1">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" s="1">
-        <v>7464.0</v>
+        <v>1161.0</v>
       </c>
       <c r="C45" s="1">
-        <v>32.305</v>
+        <v>263.4</v>
       </c>
       <c r="D45" s="1">
-        <v>29.925022776</v>
+        <v>224.0851593454</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>223360.37</v>
+        <v>260162.87</v>
       </c>
       <c r="H45" s="1">
-        <v>17764.15</v>
+        <v>45644.53</v>
       </c>
       <c r="I45" s="1">
-        <v>7.9531342108719</v>
+        <v>17.544598120401</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>241124.52</v>
+        <v>305807.4</v>
       </c>
       <c r="M45" s="1">
-        <v>241124.52</v>
+        <v>305807.4</v>
       </c>
       <c r="N45" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" s="1">
-        <v>1161.0</v>
+        <v>3961.0</v>
       </c>
       <c r="C46" s="1">
-        <v>259.7</v>
+        <v>57.06</v>
       </c>
       <c r="D46" s="1">
-        <v>224.0851593454</v>
+        <v>49.801141126</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>260162.87</v>
+        <v>197262.32</v>
       </c>
       <c r="H46" s="1">
-        <v>41348.83</v>
+        <v>28752.34</v>
       </c>
       <c r="I46" s="1">
-        <v>15.893440136173</v>
+        <v>14.575687845504</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>301511.7</v>
+        <v>226014.66</v>
       </c>
       <c r="M46" s="1">
-        <v>301511.7</v>
+        <v>226014.66</v>
       </c>
       <c r="N46" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" s="1">
-        <v>3961.0</v>
+        <v>4650.0</v>
       </c>
       <c r="C47" s="1">
-        <v>56.68</v>
+        <v>27.07</v>
       </c>
       <c r="D47" s="1">
-        <v>49.801141126</v>
+        <v>30.7393096774</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>197262.32</v>
+        <v>142937.79</v>
       </c>
       <c r="H47" s="1">
-        <v>27247.16</v>
+        <v>-17062.29</v>
       </c>
       <c r="I47" s="1">
-        <v>13.812653120981</v>
+        <v>-11.936864282007</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>224509.48</v>
+        <v>125875.5</v>
       </c>
       <c r="M47" s="1">
-        <v>224509.48</v>
+        <v>125875.5</v>
       </c>
       <c r="N47" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" s="1">
-        <v>4650.0</v>
+        <v>21493.0</v>
       </c>
       <c r="C48" s="1">
-        <v>25.74</v>
+        <v>19.105</v>
       </c>
       <c r="D48" s="1">
-        <v>30.7393096774</v>
+        <v>19.1073917089</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>142937.79</v>
+        <v>410675.17</v>
       </c>
       <c r="H48" s="1">
-        <v>-23246.79</v>
+        <v>-51.4</v>
       </c>
       <c r="I48" s="1">
-        <v>-16.263571725854</v>
+        <v>-0.01251597460835</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>119691.0</v>
+        <v>410623.77</v>
       </c>
       <c r="M48" s="1">
-        <v>119691.0</v>
+        <v>410623.77</v>
       </c>
       <c r="N48" s="1">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="1">
-        <v>21493.0</v>
+        <v>67395.0</v>
       </c>
       <c r="C49" s="1">
-        <v>19.055</v>
+        <v>4.504</v>
       </c>
       <c r="D49" s="1">
-        <v>19.1073917089</v>
+        <v>4.531548928</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>410675.17</v>
+        <v>305403.74</v>
       </c>
       <c r="H49" s="1">
-        <v>-1126.05</v>
+        <v>-1856.66</v>
       </c>
       <c r="I49" s="1">
-        <v>-0.27419480948897</v>
+        <v>-0.60793623548945</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>409549.12</v>
+        <v>303547.08</v>
       </c>
       <c r="M49" s="1">
-        <v>409549.12</v>
+        <v>303547.08</v>
       </c>
       <c r="N49" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="1">
-        <v>67395.0</v>
+        <v>681.0</v>
       </c>
       <c r="C50" s="1">
-        <v>4.545</v>
+        <v>121.25</v>
       </c>
       <c r="D50" s="1">
-        <v>4.531548928</v>
+        <v>145.2709838473</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>305403.74</v>
+        <v>98929.54</v>
       </c>
       <c r="H50" s="1">
-        <v>906.54</v>
+        <v>-16358.29</v>
       </c>
       <c r="I50" s="1">
-        <v>0.29683330007681</v>
+        <v>-16.535293704994</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>306310.28</v>
+        <v>82571.25</v>
       </c>
       <c r="M50" s="1">
-        <v>306310.28</v>
+        <v>82571.25</v>
       </c>
       <c r="N50" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" s="1">
-        <v>681.0</v>
+        <v>4850.0</v>
       </c>
       <c r="C51" s="1">
-        <v>124.15</v>
+        <v>34.7</v>
       </c>
       <c r="D51" s="1">
-        <v>145.2709838473</v>
+        <v>43.294742268</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>98929.54</v>
+        <v>209979.5</v>
       </c>
       <c r="H51" s="1">
-        <v>-14383.39</v>
+        <v>-41684.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-14.539024441031</v>
+        <v>-19.851699808791</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>84546.15</v>
+        <v>168295.0</v>
       </c>
       <c r="M51" s="1">
-        <v>84546.15</v>
+        <v>168295.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" s="1">
-        <v>4850.0</v>
+        <v>62527.0</v>
       </c>
       <c r="C52" s="1">
-        <v>35.32</v>
+        <v>9.966</v>
       </c>
       <c r="D52" s="1">
-        <v>43.294742268</v>
+        <v>6.1671847362</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>209979.5</v>
+        <v>385615.56</v>
       </c>
       <c r="H52" s="1">
-        <v>-38677.5</v>
+        <v>237528.52</v>
       </c>
       <c r="I52" s="1">
-        <v>-18.41965525206</v>
+        <v>61.597234302475</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>171302.0</v>
+        <v>623144.08</v>
       </c>
       <c r="M52" s="1">
-        <v>171302.0</v>
+        <v>623144.08</v>
       </c>
       <c r="N52" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" s="1">
-        <v>62527.0</v>
+        <v>17046.0</v>
       </c>
       <c r="C53" s="1">
-        <v>10.134</v>
+        <v>27.0</v>
       </c>
       <c r="D53" s="1">
-        <v>6.1671847362</v>
+        <v>16.1134706089</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>385615.56</v>
+        <v>274670.22</v>
       </c>
       <c r="H53" s="1">
-        <v>248033.06</v>
+        <v>185571.78</v>
       </c>
       <c r="I53" s="1">
-        <v>64.321330809369</v>
+        <v>67.561667224062</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>633648.62</v>
+        <v>460242.0</v>
       </c>
       <c r="M53" s="1">
-        <v>633648.62</v>
+        <v>460242.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>17046.0</v>
+        <v>649.0</v>
       </c>
       <c r="C54" s="1">
-        <v>27.38</v>
+        <v>114.6</v>
       </c>
       <c r="D54" s="1">
-        <v>16.1134706089</v>
+        <v>103.8411402157</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>274670.22</v>
+        <v>67392.9</v>
       </c>
       <c r="H54" s="1">
-        <v>192049.26</v>
+        <v>6982.5</v>
       </c>
       <c r="I54" s="1">
-        <v>69.919942540549</v>
+        <v>10.360883713269</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>466719.48</v>
+        <v>74375.4</v>
       </c>
       <c r="M54" s="1">
-        <v>466719.48</v>
+        <v>74375.4</v>
       </c>
       <c r="N54" s="1">
-        <v>0.27</v>
+        <v>0.04</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" s="1">
-        <v>649.0</v>
+        <v>1226.0</v>
       </c>
       <c r="C55" s="1">
-        <v>118.4</v>
+        <v>165.4</v>
       </c>
       <c r="D55" s="1">
-        <v>103.8411402157</v>
+        <v>186.0994371941</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>67392.9</v>
+        <v>228157.91</v>
       </c>
       <c r="H55" s="1">
-        <v>9448.7</v>
+        <v>-25377.51</v>
       </c>
       <c r="I55" s="1">
-        <v>14.020319647915</v>
+        <v>-11.12278333896</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>76841.6</v>
+        <v>202780.4</v>
       </c>
       <c r="M55" s="1">
-        <v>76841.6</v>
+        <v>202780.4</v>
       </c>
       <c r="N55" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" s="1">
-        <v>1226.0</v>
+        <v>531.0</v>
       </c>
       <c r="C56" s="1">
-        <v>175.9</v>
+        <v>66.92</v>
       </c>
       <c r="D56" s="1">
-        <v>186.0994371941</v>
+        <v>68.16</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>228157.91</v>
+        <v>36192.96</v>
       </c>
       <c r="H56" s="1">
-        <v>-12504.51</v>
+        <v>-658.44</v>
       </c>
       <c r="I56" s="1">
-        <v>-5.4806383876851</v>
+        <v>-1.8192488262911</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>215653.4</v>
+        <v>35534.52</v>
       </c>
       <c r="M56" s="1">
-        <v>215653.4</v>
+        <v>35534.52</v>
       </c>
       <c r="N56" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" s="1">
-        <v>531.0</v>
+        <v>15548.0</v>
       </c>
       <c r="C57" s="1">
-        <v>68.92</v>
+        <v>17.04</v>
       </c>
       <c r="D57" s="1">
-        <v>68.16</v>
+        <v>15.9616002058</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>36192.96</v>
+        <v>248170.96</v>
       </c>
       <c r="H57" s="1">
-        <v>403.56</v>
+        <v>16766.96</v>
       </c>
       <c r="I57" s="1">
-        <v>1.1150234741784</v>
+        <v>6.7562135392473</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>36596.52</v>
+        <v>264937.92</v>
       </c>
       <c r="M57" s="1">
-        <v>36596.52</v>
+        <v>264937.92</v>
       </c>
       <c r="N57" s="1">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" s="1">
-        <v>15548.0</v>
+        <v>1286.0</v>
       </c>
       <c r="C58" s="1">
-        <v>16.2</v>
+        <v>22.82</v>
       </c>
       <c r="D58" s="1">
-        <v>15.9616002058</v>
+        <v>25.6599844479</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>248170.96</v>
+        <v>32998.74</v>
       </c>
       <c r="H58" s="1">
-        <v>3706.64</v>
+        <v>-3652.22</v>
       </c>
       <c r="I58" s="1">
-        <v>1.4935832943548</v>
+        <v>-11.067755920378</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>251877.6</v>
+        <v>29346.52</v>
       </c>
       <c r="M58" s="1">
-        <v>251877.6</v>
+        <v>29346.52</v>
       </c>
       <c r="N58" s="1">
-        <v>0.14</v>
+        <v>0.02</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" s="1">
-        <v>1286.0</v>
+        <v>1757.0</v>
       </c>
       <c r="C59" s="1">
-        <v>22.6</v>
+        <v>191.4</v>
       </c>
       <c r="D59" s="1">
-        <v>25.6599844479</v>
+        <v>153.6064086511</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>32998.74</v>
+        <v>269886.46</v>
       </c>
       <c r="H59" s="1">
-        <v>-3935.14</v>
+        <v>66403.34</v>
       </c>
       <c r="I59" s="1">
-        <v>-11.925121989506</v>
+        <v>24.60417614133</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>29063.6</v>
+        <v>336289.8</v>
       </c>
       <c r="M59" s="1">
-        <v>29063.6</v>
+        <v>336289.8</v>
       </c>
       <c r="N59" s="1">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" s="1">
-        <v>1757.0</v>
+        <v>686.0</v>
       </c>
       <c r="C60" s="1">
-        <v>187.0</v>
+        <v>63.4</v>
       </c>
       <c r="D60" s="1">
-        <v>153.6064086511</v>
+        <v>65.9</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>269886.46</v>
+        <v>45207.4</v>
       </c>
       <c r="H60" s="1">
-        <v>58672.54</v>
+        <v>-1715.0</v>
       </c>
       <c r="I60" s="1">
-        <v>21.739712321989</v>
+        <v>-3.793626707132</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>328559.0</v>
+        <v>43492.4</v>
       </c>
       <c r="M60" s="1">
-        <v>328559.0</v>
+        <v>43492.4</v>
       </c>
       <c r="N60" s="1">
-        <v>0.19</v>
+        <v>0.03</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" s="1">
-        <v>686.0</v>
+        <v>9013.0</v>
       </c>
       <c r="C61" s="1">
-        <v>61.25</v>
+        <v>43.58</v>
       </c>
       <c r="D61" s="1">
-        <v>65.9</v>
+        <v>35.323076667</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>45207.4</v>
+        <v>318366.89</v>
       </c>
       <c r="H61" s="1">
-        <v>-3189.9</v>
+        <v>74419.65</v>
       </c>
       <c r="I61" s="1">
-        <v>-7.0561456752656</v>
+        <v>23.37543643436</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>42017.5</v>
+        <v>392786.54</v>
       </c>
       <c r="M61" s="1">
-        <v>42017.5</v>
+        <v>392786.54</v>
       </c>
       <c r="N61" s="1">
-        <v>0.02</v>
+        <v>0.23</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" s="1">
-        <v>9013.0</v>
+        <v>434.0</v>
       </c>
       <c r="C62" s="1">
-        <v>42.47</v>
+        <v>257.2</v>
       </c>
       <c r="D62" s="1">
-        <v>35.323076667</v>
+        <v>258.412235023</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>318366.89</v>
+        <v>112150.91</v>
       </c>
       <c r="H62" s="1">
-        <v>64415.22</v>
+        <v>-526.11</v>
       </c>
       <c r="I62" s="1">
-        <v>20.233014808795</v>
+        <v>-0.46910898895069</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>382782.11</v>
+        <v>111624.8</v>
       </c>
       <c r="M62" s="1">
-        <v>382782.11</v>
+        <v>111624.8</v>
       </c>
       <c r="N62" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" s="1">
-        <v>434.0</v>
+        <v>2613.0</v>
       </c>
       <c r="C63" s="1">
-        <v>249.4</v>
+        <v>76.9</v>
       </c>
       <c r="D63" s="1">
-        <v>258.412235023</v>
+        <v>77.5527669346</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>112150.91</v>
+        <v>202645.38</v>
       </c>
       <c r="H63" s="1">
-        <v>-3911.31</v>
+        <v>-1705.68</v>
       </c>
       <c r="I63" s="1">
-        <v>-3.4875419200789</v>
+        <v>-0.84170682795729</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>108239.6</v>
+        <v>200939.7</v>
       </c>
       <c r="M63" s="1">
-        <v>108239.6</v>
+        <v>200939.7</v>
       </c>
       <c r="N63" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" s="1">
-        <v>2613.0</v>
+        <v>895.0</v>
       </c>
       <c r="C64" s="1">
-        <v>76.82</v>
+        <v>75.02</v>
       </c>
       <c r="D64" s="1">
-        <v>77.5527669346</v>
+        <v>68.9932513966</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>202645.38</v>
+        <v>61748.96</v>
       </c>
       <c r="H64" s="1">
-        <v>-1914.72</v>
+        <v>5393.94</v>
       </c>
       <c r="I64" s="1">
-        <v>-0.94486239952769</v>
+        <v>8.735272626454</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>200730.66</v>
+        <v>67142.9</v>
       </c>
       <c r="M64" s="1">
-        <v>200730.66</v>
+        <v>67142.9</v>
       </c>
       <c r="N64" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" s="1">
-        <v>895.0</v>
+        <v>152.0</v>
       </c>
       <c r="C65" s="1">
-        <v>75.66</v>
+        <v>1659.0</v>
       </c>
       <c r="D65" s="1">
-        <v>68.9932513966</v>
+        <v>1464.0614473684</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>61748.96</v>
+        <v>222537.34</v>
       </c>
       <c r="H65" s="1">
-        <v>5966.74</v>
+        <v>29630.66</v>
       </c>
       <c r="I65" s="1">
-        <v>9.6628995856772</v>
+        <v>13.314916049594</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>67715.7</v>
+        <v>252168.0</v>
       </c>
       <c r="M65" s="1">
-        <v>67715.7</v>
+        <v>252168.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" s="1">
-        <v>152.0</v>
+        <v>657.0</v>
       </c>
       <c r="C66" s="1">
-        <v>1640.0</v>
+        <v>59.8</v>
       </c>
       <c r="D66" s="1">
-        <v>1464.0614473684</v>
+        <v>48.74</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>222537.34</v>
+        <v>32022.18</v>
       </c>
       <c r="H66" s="1">
-        <v>26742.66</v>
+        <v>7266.42</v>
       </c>
       <c r="I66" s="1">
-        <v>12.017156311835</v>
+        <v>22.691834222405</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>249280.0</v>
+        <v>39288.6</v>
       </c>
       <c r="M66" s="1">
-        <v>249280.0</v>
+        <v>39288.6</v>
       </c>
       <c r="N66" s="1">
-        <v>0.14</v>
+        <v>0.02</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" s="1">
-        <v>657.0</v>
+        <v>1010.0</v>
       </c>
       <c r="C67" s="1">
-        <v>52.2</v>
+        <v>30.48</v>
       </c>
       <c r="D67" s="1">
-        <v>48.74</v>
+        <v>31.64</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>32022.18</v>
+        <v>31956.4</v>
       </c>
       <c r="H67" s="1">
-        <v>2273.22</v>
+        <v>-1171.6</v>
       </c>
       <c r="I67" s="1">
-        <v>7.0988920804268</v>
+        <v>-3.6662452591656</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>34295.4</v>
+        <v>30784.8</v>
       </c>
       <c r="M67" s="1">
-        <v>34295.4</v>
+        <v>30784.8</v>
       </c>
       <c r="N67" s="1">
         <v>0.02</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" s="1">
-        <v>1010.0</v>
+        <v>12463.0</v>
       </c>
       <c r="C68" s="1">
-        <v>26.46</v>
+        <v>21.23</v>
       </c>
       <c r="D68" s="1">
-        <v>31.64</v>
+        <v>13.9061429832</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>31956.4</v>
+        <v>173312.26</v>
       </c>
       <c r="H68" s="1">
-        <v>-5231.8</v>
+        <v>91277.23</v>
       </c>
       <c r="I68" s="1">
-        <v>-16.371681415929</v>
+        <v>52.666343396595</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>26724.6</v>
+        <v>264589.49</v>
       </c>
       <c r="M68" s="1">
-        <v>26724.6</v>
+        <v>264589.49</v>
       </c>
       <c r="N68" s="1">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" s="1">
-        <v>12463.0</v>
+        <v>5504.0</v>
       </c>
       <c r="C69" s="1">
-        <v>21.02</v>
+        <v>55.48</v>
       </c>
       <c r="D69" s="1">
-        <v>13.9061429832</v>
+        <v>40.5676835029</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>173312.26</v>
+        <v>223284.53</v>
       </c>
       <c r="H69" s="1">
-        <v>88660.0</v>
+        <v>82077.39</v>
       </c>
       <c r="I69" s="1">
-        <v>51.156219415753</v>
+        <v>36.759102836188</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>261972.26</v>
+        <v>305361.92</v>
       </c>
       <c r="M69" s="1">
-        <v>261972.26</v>
+        <v>305361.92</v>
       </c>
       <c r="N69" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" s="1">
-        <v>5504.0</v>
+        <v>4700.0</v>
       </c>
       <c r="C70" s="1">
-        <v>56.44</v>
+        <v>61.49</v>
       </c>
       <c r="D70" s="1">
-        <v>40.5676835029</v>
+        <v>35.9231297872</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>223284.53</v>
+        <v>168838.71</v>
       </c>
       <c r="H70" s="1">
-        <v>87361.23</v>
+        <v>120164.29</v>
       </c>
       <c r="I70" s="1">
-        <v>39.125518458444</v>
+        <v>71.171054315684</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>310645.76</v>
+        <v>289003.0</v>
       </c>
       <c r="M70" s="1">
-        <v>310645.76</v>
+        <v>289003.0</v>
       </c>
       <c r="N70" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" s="1">
-        <v>4700.0</v>
+        <v>13101.0</v>
       </c>
       <c r="C71" s="1">
-        <v>70.83</v>
+        <v>29.28</v>
       </c>
       <c r="D71" s="1">
-        <v>35.9231297872</v>
+        <v>13.5492725746</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>168838.71</v>
+        <v>177509.02</v>
       </c>
       <c r="H71" s="1">
-        <v>164062.29</v>
+        <v>206088.26</v>
       </c>
       <c r="I71" s="1">
-        <v>97.171016054316</v>
+        <v>116.10016212134</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>332901.0</v>
+        <v>383597.28</v>
       </c>
       <c r="M71" s="1">
-        <v>332901.0</v>
+        <v>383597.28</v>
       </c>
       <c r="N71" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" s="1">
-        <v>13101.0</v>
+        <v>102098.0</v>
       </c>
       <c r="C72" s="1">
-        <v>28.35</v>
+        <v>6.504</v>
       </c>
       <c r="D72" s="1">
-        <v>13.5492725746</v>
+        <v>3.2783996748</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>177509.02</v>
+        <v>334718.05</v>
       </c>
       <c r="H72" s="1">
-        <v>193904.33</v>
+        <v>329327.34</v>
       </c>
       <c r="I72" s="1">
-        <v>109.23632500478</v>
+        <v>98.389477352655</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>371413.35</v>
+        <v>664045.39</v>
       </c>
       <c r="M72" s="1">
-        <v>371413.35</v>
+        <v>664045.39</v>
       </c>
       <c r="N72" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" s="1">
-        <v>102098.0</v>
+        <v>5762.0</v>
       </c>
       <c r="C73" s="1">
-        <v>6.226</v>
+        <v>13.925</v>
       </c>
       <c r="D73" s="1">
-        <v>3.2783996748</v>
+        <v>19.1493804235</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>334718.05</v>
+        <v>110338.73</v>
       </c>
       <c r="H73" s="1">
-        <v>300944.1</v>
+        <v>-30102.88</v>
       </c>
       <c r="I73" s="1">
-        <v>89.909731488935</v>
+        <v>-27.282242599675</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>635662.15</v>
+        <v>80235.85</v>
       </c>
       <c r="M73" s="1">
-        <v>635662.15</v>
+        <v>80235.85</v>
       </c>
       <c r="N73" s="1">
-        <v>0.36</v>
+        <v>0.05</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" s="1">
-        <v>5762.0</v>
+        <v>1725.0</v>
       </c>
       <c r="C74" s="1">
-        <v>13.94</v>
+        <v>122.75</v>
       </c>
       <c r="D74" s="1">
-        <v>19.1493804235</v>
+        <v>116.150057971</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>110338.73</v>
+        <v>200358.85</v>
       </c>
       <c r="H74" s="1">
-        <v>-30016.45</v>
+        <v>11384.9</v>
       </c>
       <c r="I74" s="1">
-        <v>-27.203911083624</v>
+        <v>5.6822546146577</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>80322.28</v>
+        <v>211743.75</v>
       </c>
       <c r="M74" s="1">
-        <v>80322.28</v>
+        <v>211743.75</v>
       </c>
       <c r="N74" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" s="1">
-        <v>1725.0</v>
+        <v>1030.0</v>
       </c>
       <c r="C75" s="1">
-        <v>121.0</v>
+        <v>38.92</v>
       </c>
       <c r="D75" s="1">
-        <v>116.150057971</v>
+        <v>35.62</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>200358.85</v>
+        <v>36688.6</v>
       </c>
       <c r="H75" s="1">
-        <v>8366.15</v>
+        <v>3399.0</v>
       </c>
       <c r="I75" s="1">
-        <v>4.1755829602735</v>
+        <v>9.2644581695677</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>208725.0</v>
+        <v>40087.6</v>
       </c>
       <c r="M75" s="1">
-        <v>208725.0</v>
+        <v>40087.6</v>
       </c>
       <c r="N75" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" s="1">
-        <v>1030.0</v>
+        <v>1123.0</v>
       </c>
       <c r="C76" s="1">
-        <v>35.98</v>
+        <v>49.84</v>
       </c>
       <c r="D76" s="1">
-        <v>35.62</v>
+        <v>63.44539626</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>36688.6</v>
+        <v>71249.18</v>
       </c>
       <c r="H76" s="1">
-        <v>370.8</v>
+        <v>-15278.86</v>
       </c>
       <c r="I76" s="1">
-        <v>1.0106681639528</v>
+        <v>-21.444260832195</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>37059.4</v>
+        <v>55970.32</v>
       </c>
       <c r="M76" s="1">
-        <v>37059.4</v>
+        <v>55970.32</v>
       </c>
       <c r="N76" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" s="1">
-        <v>1123.0</v>
+        <v>960.0</v>
       </c>
       <c r="C77" s="1">
-        <v>50.42</v>
+        <v>26.26</v>
       </c>
       <c r="D77" s="1">
-        <v>63.44539626</v>
+        <v>33.4333333333</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>71249.18</v>
+        <v>32096.0</v>
       </c>
       <c r="H77" s="1">
-        <v>-14627.52</v>
+        <v>-6886.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-20.53008890769</v>
+        <v>-21.455633100698</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>56621.66</v>
+        <v>25209.6</v>
       </c>
       <c r="M77" s="1">
-        <v>56621.66</v>
+        <v>25209.6</v>
       </c>
       <c r="N77" s="1">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" s="1">
-        <v>960.0</v>
+        <v>1642.0</v>
       </c>
       <c r="C78" s="1">
-        <v>26.44</v>
+        <v>34.22</v>
       </c>
       <c r="D78" s="1">
-        <v>33.4333333333</v>
+        <v>35.44</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>32096.0</v>
+        <v>58192.48</v>
       </c>
       <c r="H78" s="1">
-        <v>-6713.6</v>
+        <v>-2003.24</v>
       </c>
       <c r="I78" s="1">
-        <v>-20.917248255234</v>
+        <v>-3.4424379232506</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>25382.4</v>
+        <v>56189.24</v>
       </c>
       <c r="M78" s="1">
-        <v>25382.4</v>
+        <v>56189.24</v>
       </c>
       <c r="N78" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" s="1">
-        <v>1642.0</v>
+        <v>93267.0</v>
       </c>
       <c r="C79" s="1">
-        <v>36.33</v>
+        <v>4.154</v>
       </c>
       <c r="D79" s="1">
-        <v>35.44</v>
+        <v>3.6429182884</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>58192.48</v>
+        <v>339764.06</v>
       </c>
       <c r="H79" s="1">
-        <v>1461.38</v>
+        <v>47667.06</v>
       </c>
       <c r="I79" s="1">
-        <v>2.5112866817156</v>
+        <v>14.029459148799</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>59653.86</v>
+        <v>387431.12</v>
       </c>
       <c r="M79" s="1">
-        <v>59653.86</v>
+        <v>387431.12</v>
       </c>
       <c r="N79" s="1">
-        <v>0.03</v>
+        <v>0.22</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>189</v>
       </c>
       <c r="B80" s="1">
-        <v>93267.0</v>
+        <v>3607.0</v>
       </c>
       <c r="C80" s="1">
-        <v>4.23</v>
+        <v>23.53</v>
       </c>
       <c r="D80" s="1">
-        <v>3.6429182884</v>
+        <v>26.8484890491</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>339764.06</v>
+        <v>96842.5</v>
       </c>
       <c r="H80" s="1">
-        <v>54755.35</v>
+        <v>-11969.79</v>
       </c>
       <c r="I80" s="1">
-        <v>16.115698052348</v>
+        <v>-12.360058858456</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>394519.41</v>
+        <v>84872.71</v>
       </c>
       <c r="M80" s="1">
-        <v>394519.41</v>
+        <v>84872.71</v>
       </c>
       <c r="N80" s="1">
-        <v>0.23</v>
+        <v>0.05</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" s="1">
-        <v>3607.0</v>
+        <v>1954.0</v>
       </c>
       <c r="C81" s="1">
-        <v>24.66</v>
+        <v>177.18</v>
       </c>
       <c r="D81" s="1">
-        <v>26.8484890491</v>
+        <v>139.7120010235</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>96842.5</v>
+        <v>272997.25</v>
       </c>
       <c r="H81" s="1">
-        <v>-7893.88</v>
+        <v>73212.47</v>
       </c>
       <c r="I81" s="1">
-        <v>-8.1512559052069</v>
+        <v>26.818024723692</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>88948.62</v>
+        <v>346209.72</v>
       </c>
       <c r="M81" s="1">
-        <v>88948.62</v>
+        <v>346209.72</v>
       </c>
       <c r="N81" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>193</v>
       </c>
       <c r="B82" s="1">
-        <v>1954.0</v>
+        <v>1526.0</v>
       </c>
       <c r="C82" s="1">
-        <v>178.18</v>
+        <v>131.9</v>
       </c>
       <c r="D82" s="1">
-        <v>139.7120010235</v>
+        <v>77.866146789</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>272997.25</v>
+        <v>118823.74</v>
       </c>
       <c r="H82" s="1">
-        <v>75166.47</v>
+        <v>82455.66</v>
       </c>
       <c r="I82" s="1">
-        <v>27.533782849461</v>
+        <v>69.393254243639</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>348163.72</v>
+        <v>201279.4</v>
       </c>
       <c r="M82" s="1">
-        <v>348163.72</v>
+        <v>201279.4</v>
       </c>
       <c r="N82" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" s="1">
-        <v>1526.0</v>
+        <v>1168.0</v>
       </c>
       <c r="C83" s="1">
-        <v>141.75</v>
+        <v>53.05</v>
       </c>
       <c r="D83" s="1">
-        <v>77.866146789</v>
+        <v>56.8768578767</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>118823.74</v>
+        <v>66432.17</v>
       </c>
       <c r="H83" s="1">
-        <v>97486.76</v>
+        <v>-4469.77</v>
       </c>
       <c r="I83" s="1">
-        <v>82.04316746805</v>
+        <v>-6.7283215345818</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>216310.5</v>
+        <v>61962.4</v>
       </c>
       <c r="M83" s="1">
-        <v>216310.5</v>
+        <v>61962.4</v>
       </c>
       <c r="N83" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>197</v>
       </c>
       <c r="B84" s="1">
-        <v>1168.0</v>
+        <v>1019.0</v>
       </c>
       <c r="C84" s="1">
-        <v>53.93</v>
+        <v>375.55</v>
       </c>
       <c r="D84" s="1">
-        <v>56.8768578767</v>
+        <v>397.6425024534</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>66432.17</v>
+        <v>405197.71</v>
       </c>
       <c r="H84" s="1">
-        <v>-3441.93</v>
+        <v>-22512.26</v>
       </c>
       <c r="I84" s="1">
-        <v>-5.1811193281809</v>
+        <v>-5.5558704909759</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>62990.24</v>
+        <v>382685.45</v>
       </c>
       <c r="M84" s="1">
-        <v>62990.24</v>
+        <v>382685.45</v>
       </c>
       <c r="N84" s="1">
-        <v>0.04</v>
+        <v>0.22</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>199</v>
       </c>
       <c r="B85" s="1">
-        <v>1019.0</v>
+        <v>5903.0</v>
       </c>
       <c r="C85" s="1">
-        <v>388.35</v>
+        <v>25.12</v>
       </c>
       <c r="D85" s="1">
-        <v>397.6425024534</v>
+        <v>20.907516517</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>405197.71</v>
+        <v>123417.07</v>
       </c>
       <c r="H85" s="1">
-        <v>-9469.06</v>
+        <v>24866.29</v>
       </c>
       <c r="I85" s="1">
-        <v>-2.3368986957009</v>
+        <v>20.148177233506</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>395728.65</v>
+        <v>148283.36</v>
       </c>
       <c r="M85" s="1">
-        <v>395728.65</v>
+        <v>148283.36</v>
       </c>
       <c r="N85" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" s="1">
-        <v>5903.0</v>
+        <v>867.0</v>
       </c>
       <c r="C86" s="1">
-        <v>25.65</v>
+        <v>466.8</v>
       </c>
       <c r="D86" s="1">
-        <v>20.907516517</v>
+        <v>608.7785351788</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>123417.07</v>
+        <v>527810.99</v>
       </c>
       <c r="H86" s="1">
-        <v>27994.88</v>
+        <v>-123095.39</v>
       </c>
       <c r="I86" s="1">
-        <v>22.68315071813</v>
+        <v>-23.321869444211</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>151411.95</v>
+        <v>404715.6</v>
       </c>
       <c r="M86" s="1">
-        <v>151411.95</v>
+        <v>404715.6</v>
       </c>
       <c r="N86" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>203</v>
       </c>
       <c r="B87" s="1">
-        <v>867.0</v>
+        <v>4701.0</v>
       </c>
       <c r="C87" s="1">
-        <v>495.8</v>
+        <v>45.315</v>
       </c>
       <c r="D87" s="1">
-        <v>608.7785351788</v>
+        <v>54.3409614976</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>527810.99</v>
+        <v>255456.86</v>
       </c>
       <c r="H87" s="1">
-        <v>-97952.39</v>
+        <v>-42431.04</v>
       </c>
       <c r="I87" s="1">
-        <v>-18.558232370266</v>
+        <v>-16.609865164709</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>429858.6</v>
+        <v>213025.82</v>
       </c>
       <c r="M87" s="1">
-        <v>429858.6</v>
+        <v>213025.82</v>
       </c>
       <c r="N87" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" s="1">
-        <v>4701.0</v>
+        <v>1888.0</v>
       </c>
       <c r="C88" s="1">
-        <v>45.97</v>
+        <v>141.75</v>
       </c>
       <c r="D88" s="1">
-        <v>54.3409614976</v>
+        <v>119.7634957627</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>255456.86</v>
+        <v>226113.48</v>
       </c>
       <c r="H88" s="1">
-        <v>-39351.89</v>
+        <v>41510.52</v>
       </c>
       <c r="I88" s="1">
-        <v>-15.404514875819</v>
+        <v>18.358268600351</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>216104.97</v>
+        <v>267624.0</v>
       </c>
       <c r="M88" s="1">
-        <v>216104.97</v>
+        <v>267624.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>207</v>
       </c>
       <c r="B89" s="1">
-        <v>1888.0</v>
+        <v>4964.0</v>
       </c>
       <c r="C89" s="1">
-        <v>141.75</v>
+        <v>16.03</v>
       </c>
       <c r="D89" s="1">
-        <v>119.7634957627</v>
+        <v>13.4229129734</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>226113.48</v>
+        <v>66631.34</v>
       </c>
       <c r="H89" s="1">
-        <v>41510.52</v>
+        <v>12941.58</v>
       </c>
       <c r="I89" s="1">
-        <v>18.358268600351</v>
+        <v>19.42266206863</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>267624.0</v>
+        <v>79572.92</v>
       </c>
       <c r="M89" s="1">
-        <v>267624.0</v>
+        <v>79572.92</v>
       </c>
       <c r="N89" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>209</v>
       </c>
       <c r="B90" s="1">
-        <v>4964.0</v>
+        <v>2842.0</v>
       </c>
       <c r="C90" s="1">
-        <v>15.48</v>
+        <v>48.25</v>
       </c>
       <c r="D90" s="1">
-        <v>13.4229129734</v>
+        <v>52.2391168191</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>66631.34</v>
+        <v>148463.57</v>
       </c>
       <c r="H90" s="1">
-        <v>10211.38</v>
+        <v>-11337.07</v>
       </c>
       <c r="I90" s="1">
-        <v>15.325190818615</v>
+        <v>-7.636263899622</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>76842.72</v>
+        <v>137126.5</v>
       </c>
       <c r="M90" s="1">
-        <v>76842.72</v>
+        <v>137126.5</v>
       </c>
       <c r="N90" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>211</v>
       </c>
       <c r="B91" s="1">
-        <v>2842.0</v>
+        <v>282.0</v>
       </c>
       <c r="C91" s="1">
-        <v>51.28</v>
+        <v>520.2</v>
       </c>
       <c r="D91" s="1">
-        <v>52.2391168191</v>
+        <v>229.6088652482</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>148463.57</v>
+        <v>64749.7</v>
       </c>
       <c r="H91" s="1">
-        <v>-2725.81</v>
+        <v>81946.7</v>
       </c>
       <c r="I91" s="1">
-        <v>-1.8360126999506</v>
+        <v>126.55919641327</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>145737.76</v>
+        <v>146696.4</v>
       </c>
       <c r="M91" s="1">
-        <v>145737.76</v>
+        <v>146696.4</v>
       </c>
       <c r="N91" s="1">
         <v>0.08</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>213</v>
       </c>
       <c r="B92" s="1">
-        <v>282.0</v>
+        <v>1969.0</v>
       </c>
       <c r="C92" s="1">
-        <v>508.0</v>
+        <v>79.4</v>
       </c>
       <c r="D92" s="1">
-        <v>229.6088652482</v>
+        <v>69.1610665312</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>64749.7</v>
+        <v>136178.14</v>
       </c>
       <c r="H92" s="1">
-        <v>78506.3</v>
+        <v>20160.46</v>
       </c>
       <c r="I92" s="1">
-        <v>121.24581272191</v>
+        <v>14.804475960679</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>143256.0</v>
+        <v>156338.6</v>
       </c>
       <c r="M92" s="1">
-        <v>143256.0</v>
+        <v>156338.6</v>
       </c>
       <c r="N92" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>215</v>
       </c>
       <c r="B93" s="1">
-        <v>1969.0</v>
+        <v>32791.0</v>
       </c>
       <c r="C93" s="1">
-        <v>76.1</v>
+        <v>7.93</v>
       </c>
       <c r="D93" s="1">
-        <v>69.1610665312</v>
+        <v>5.0677551767</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>136178.14</v>
+        <v>166176.76</v>
       </c>
       <c r="H93" s="1">
-        <v>13662.76</v>
+        <v>93855.87</v>
       </c>
       <c r="I93" s="1">
-        <v>10.033005297326</v>
+        <v>56.479540219703</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>149840.9</v>
+        <v>260032.63</v>
       </c>
       <c r="M93" s="1">
-        <v>149840.9</v>
+        <v>260032.63</v>
       </c>
       <c r="N93" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94" s="1">
-        <v>32791.0</v>
+        <v>14098.0</v>
       </c>
       <c r="C94" s="1">
-        <v>10.42</v>
+        <v>17.49</v>
       </c>
       <c r="D94" s="1">
-        <v>5.0677551767</v>
+        <v>16.3429294935</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>166176.76</v>
+        <v>230402.62</v>
       </c>
       <c r="H94" s="1">
-        <v>175505.46</v>
+        <v>16171.4</v>
       </c>
       <c r="I94" s="1">
-        <v>105.61372119663</v>
+        <v>7.0187569915655</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>341682.22</v>
+        <v>246574.02</v>
       </c>
       <c r="M94" s="1">
-        <v>341682.22</v>
+        <v>246574.02</v>
       </c>
       <c r="N94" s="1">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>219</v>
       </c>
       <c r="B95" s="1">
-        <v>14098.0</v>
+        <v>1692.0</v>
       </c>
       <c r="C95" s="1">
-        <v>17.095</v>
+        <v>4822.61</v>
       </c>
       <c r="D95" s="1">
-        <v>16.3429294935</v>
+        <v>4812.5733510638</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>230402.62</v>
+        <v>8142874.11</v>
       </c>
       <c r="H95" s="1">
-        <v>10602.69</v>
+        <v>16982.01</v>
       </c>
       <c r="I95" s="1">
-        <v>4.6018096495604</v>
+        <v>0.20855056544648</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>241005.31</v>
+        <v>8159856.12</v>
       </c>
       <c r="M95" s="1">
-        <v>241005.31</v>
+        <v>8159856.12</v>
       </c>
       <c r="N95" s="1">
-        <v>0.14</v>
+        <v>4.71</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>221</v>
       </c>
       <c r="B96" s="1">
-        <v>1519.0</v>
+        <v>8010.0</v>
       </c>
       <c r="C96" s="1">
-        <v>4816.33</v>
+        <v>16.415</v>
       </c>
       <c r="D96" s="1">
-        <v>4805.2483541804</v>
+        <v>18.1529550562</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>7299172.25</v>
+        <v>145405.17</v>
       </c>
       <c r="H96" s="1">
-        <v>16833.02</v>
+        <v>-13921.02</v>
       </c>
       <c r="I96" s="1">
-        <v>0.2306154646508</v>
+        <v>-9.5739511875678</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>7316005.27</v>
+        <v>131484.15</v>
       </c>
       <c r="M96" s="1">
-        <v>7316005.27</v>
+        <v>131484.15</v>
       </c>
       <c r="N96" s="1">
-        <v>4.19</v>
+        <v>0.08</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>223</v>
       </c>
       <c r="B97" s="1">
-        <v>8010.0</v>
+        <v>2064.0</v>
       </c>
       <c r="C97" s="1">
-        <v>15.92</v>
+        <v>79.55</v>
       </c>
       <c r="D97" s="1">
-        <v>18.1529550562</v>
+        <v>68.904249031</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>145405.17</v>
+        <v>142218.37</v>
       </c>
       <c r="H97" s="1">
-        <v>-17885.97</v>
+        <v>21972.83</v>
       </c>
       <c r="I97" s="1">
-        <v>-12.300779951634</v>
+        <v>15.450064573233</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>127519.2</v>
+        <v>164191.2</v>
       </c>
       <c r="M97" s="1">
-        <v>127519.2</v>
+        <v>164191.2</v>
       </c>
       <c r="N97" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>225</v>
       </c>
       <c r="B98" s="1">
-        <v>2064.0</v>
+        <v>4251.0</v>
       </c>
       <c r="C98" s="1">
-        <v>71.9</v>
+        <v>26.24</v>
       </c>
       <c r="D98" s="1">
-        <v>68.904249031</v>
+        <v>22.5882380616</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>142218.37</v>
+        <v>96022.6</v>
       </c>
       <c r="H98" s="1">
-        <v>6183.23</v>
+        <v>15523.64</v>
       </c>
       <c r="I98" s="1">
-        <v>4.3477013553172</v>
+        <v>16.166652433906</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>148401.6</v>
+        <v>111546.24</v>
       </c>
       <c r="M98" s="1">
-        <v>148401.6</v>
+        <v>111546.24</v>
       </c>
       <c r="N98" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" s="1">
-        <v>4251.0</v>
+        <v>990.0</v>
       </c>
       <c r="C99" s="1">
-        <v>28.79</v>
+        <v>122.1</v>
       </c>
       <c r="D99" s="1">
-        <v>22.5882380616</v>
+        <v>143.25</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>96022.6</v>
+        <v>141817.5</v>
       </c>
       <c r="H99" s="1">
-        <v>26363.69</v>
+        <v>-20938.5</v>
       </c>
       <c r="I99" s="1">
-        <v>27.455713550768</v>
+        <v>-14.764397905759</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>122386.29</v>
+        <v>120879.0</v>
       </c>
       <c r="M99" s="1">
-        <v>122386.29</v>
+        <v>120879.0</v>
       </c>
       <c r="N99" s="1">
         <v>0.07</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>229</v>
       </c>
       <c r="B100" s="1">
-        <v>990.0</v>
+        <v>2006.0</v>
       </c>
       <c r="C100" s="1">
-        <v>133.8</v>
+        <v>16.45</v>
       </c>
       <c r="D100" s="1">
-        <v>143.25</v>
+        <v>16.36</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>141817.5</v>
+        <v>32818.16</v>
       </c>
       <c r="H100" s="1">
-        <v>-9355.5</v>
+        <v>180.54</v>
       </c>
       <c r="I100" s="1">
-        <v>-6.5968586387435</v>
+        <v>0.55012224938875</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>132462.0</v>
+        <v>32998.7</v>
       </c>
       <c r="M100" s="1">
-        <v>132462.0</v>
+        <v>32998.7</v>
       </c>
       <c r="N100" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>231</v>
       </c>
       <c r="B101" s="1">
-        <v>2006.0</v>
+        <v>1388.0</v>
       </c>
       <c r="C101" s="1">
-        <v>17.14</v>
+        <v>28.49</v>
       </c>
       <c r="D101" s="1">
-        <v>16.36</v>
+        <v>23.76</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>32818.16</v>
+        <v>32978.88</v>
       </c>
       <c r="H101" s="1">
-        <v>1564.68</v>
+        <v>6565.24</v>
       </c>
       <c r="I101" s="1">
-        <v>4.7677261613692</v>
+        <v>19.907407407407</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>34382.84</v>
+        <v>39544.12</v>
       </c>
       <c r="M101" s="1">
-        <v>34382.84</v>
+        <v>39544.12</v>
       </c>
       <c r="N101" s="1">
         <v>0.02</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>233</v>
       </c>
       <c r="B102" s="1">
-        <v>1388.0</v>
+        <v>3428.0</v>
       </c>
       <c r="C102" s="1">
-        <v>28.03</v>
+        <v>36.59</v>
       </c>
       <c r="D102" s="1">
-        <v>23.76</v>
+        <v>41.5130192532</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>32978.88</v>
+        <v>142306.63</v>
       </c>
       <c r="H102" s="1">
-        <v>5926.76</v>
+        <v>-16876.11</v>
       </c>
       <c r="I102" s="1">
-        <v>17.97138047138</v>
+        <v>-11.858976633766</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>38905.64</v>
+        <v>125430.52</v>
       </c>
       <c r="M102" s="1">
-        <v>38905.64</v>
+        <v>125430.52</v>
       </c>
       <c r="N102" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>235</v>
       </c>
       <c r="B103" s="1">
-        <v>3428.0</v>
+        <v>2691.0</v>
       </c>
       <c r="C103" s="1">
-        <v>34.17</v>
+        <v>37.05</v>
       </c>
       <c r="D103" s="1">
-        <v>41.5130192532</v>
+        <v>28.0941694537</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>142306.63</v>
+        <v>75601.41</v>
       </c>
       <c r="H103" s="1">
-        <v>-25171.87</v>
+        <v>24100.14</v>
       </c>
       <c r="I103" s="1">
-        <v>-17.688473123143</v>
+        <v>31.877897515403</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>117134.76</v>
+        <v>99701.55</v>
       </c>
       <c r="M103" s="1">
-        <v>117134.76</v>
+        <v>99701.55</v>
       </c>
       <c r="N103" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104" s="1">
-        <v>2691.0</v>
+        <v>1879.0</v>
       </c>
       <c r="C104" s="1">
-        <v>28.48</v>
+        <v>37.13</v>
       </c>
       <c r="D104" s="1">
-        <v>28.0941694537</v>
+        <v>37.6374294838</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>75601.41</v>
+        <v>70720.73</v>
       </c>
       <c r="H104" s="1">
-        <v>1038.27</v>
+        <v>-953.46</v>
       </c>
       <c r="I104" s="1">
-        <v>1.373347401854</v>
+        <v>-1.3482044090891</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>76639.68</v>
+        <v>69767.27</v>
       </c>
       <c r="M104" s="1">
-        <v>76639.68</v>
+        <v>69767.27</v>
       </c>
       <c r="N104" s="1">
         <v>0.04</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>239</v>
       </c>
       <c r="B105" s="1">
-        <v>1879.0</v>
+        <v>1508.0</v>
       </c>
       <c r="C105" s="1">
-        <v>37.38</v>
+        <v>333.2</v>
       </c>
       <c r="D105" s="1">
-        <v>37.6374294838</v>
+        <v>239.4193501326</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>70720.73</v>
+        <v>361044.38</v>
       </c>
       <c r="H105" s="1">
-        <v>-483.71</v>
+        <v>141421.22</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.68397201216673</v>
+        <v>39.170037766548</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>70237.02</v>
+        <v>502465.6</v>
       </c>
       <c r="M105" s="1">
-        <v>70237.02</v>
+        <v>502465.6</v>
       </c>
       <c r="N105" s="1">
-        <v>0.04</v>
+        <v>0.29</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" s="1">
-        <v>1508.0</v>
+        <v>30776.0</v>
       </c>
       <c r="C106" s="1">
-        <v>347.2</v>
+        <v>4.358</v>
       </c>
       <c r="D106" s="1">
-        <v>239.4193501326</v>
+        <v>2.6900542631</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>361044.38</v>
+        <v>82789.11</v>
       </c>
       <c r="H106" s="1">
-        <v>162533.22</v>
+        <v>51332.7</v>
       </c>
       <c r="I106" s="1">
-        <v>45.017518344975</v>
+        <v>62.004169388945</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>523577.6</v>
+        <v>134121.81</v>
       </c>
       <c r="M106" s="1">
-        <v>523577.6</v>
+        <v>134121.81</v>
       </c>
       <c r="N106" s="1">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>243</v>
       </c>
       <c r="B107" s="1">
-        <v>30776.0</v>
+        <v>10979.0</v>
       </c>
       <c r="C107" s="1">
-        <v>4.408</v>
+        <v>9.674</v>
       </c>
       <c r="D107" s="1">
-        <v>2.6900542631</v>
+        <v>9.3764705347</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>82789.11</v>
+        <v>102944.27</v>
       </c>
       <c r="H107" s="1">
-        <v>52871.5</v>
+        <v>3266.58</v>
       </c>
       <c r="I107" s="1">
-        <v>63.862867954493</v>
+        <v>3.1731537850528</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>135660.61</v>
+        <v>106210.85</v>
       </c>
       <c r="M107" s="1">
-        <v>135660.61</v>
+        <v>106210.85</v>
       </c>
       <c r="N107" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>245</v>
       </c>
       <c r="B108" s="1">
-        <v>10979.0</v>
+        <v>4933.0</v>
       </c>
       <c r="C108" s="1">
-        <v>9.43</v>
+        <v>77.79</v>
       </c>
       <c r="D108" s="1">
-        <v>9.3764705347</v>
+        <v>90.9853050882</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>102944.27</v>
+        <v>448830.51</v>
       </c>
       <c r="H108" s="1">
-        <v>587.7</v>
+        <v>-65092.44</v>
       </c>
       <c r="I108" s="1">
-        <v>0.57089141532598</v>
+        <v>-14.502677190996</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>103531.97</v>
+        <v>383738.07</v>
       </c>
       <c r="M108" s="1">
-        <v>103531.97</v>
+        <v>383738.07</v>
       </c>
       <c r="N108" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" s="1">
-        <v>4933.0</v>
+        <v>4416.0</v>
       </c>
       <c r="C109" s="1">
-        <v>75.78</v>
+        <v>151.28</v>
       </c>
       <c r="D109" s="1">
-        <v>90.9853050882</v>
+        <v>170.2944904891</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>448830.51</v>
+        <v>752020.47</v>
       </c>
       <c r="H109" s="1">
-        <v>-75007.77</v>
+        <v>-83967.99</v>
       </c>
       <c r="I109" s="1">
-        <v>-16.711825138625</v>
+        <v>-11.165652179654</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>373822.74</v>
+        <v>668052.48</v>
       </c>
       <c r="M109" s="1">
-        <v>373822.74</v>
+        <v>668052.48</v>
       </c>
       <c r="N109" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>249</v>
       </c>
       <c r="B110" s="1">
-        <v>4416.0</v>
+        <v>11019.0</v>
       </c>
       <c r="C110" s="1">
-        <v>143.9</v>
+        <v>32.32</v>
       </c>
       <c r="D110" s="1">
-        <v>170.2944904891</v>
+        <v>32.5926663037</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>752020.47</v>
+        <v>359138.59</v>
       </c>
       <c r="H110" s="1">
-        <v>-116558.07</v>
+        <v>-3004.51</v>
       </c>
       <c r="I110" s="1">
-        <v>-15.499321447992</v>
+        <v>-0.83658790329382</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>635462.4</v>
+        <v>356134.08</v>
       </c>
       <c r="M110" s="1">
-        <v>635462.4</v>
+        <v>356134.08</v>
       </c>
       <c r="N110" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" s="1">
-        <v>11019.0</v>
+        <v>2719.0</v>
       </c>
       <c r="C111" s="1">
-        <v>31.46</v>
+        <v>265.6</v>
       </c>
       <c r="D111" s="1">
-        <v>32.5926663037</v>
+        <v>145.5838764252</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>359138.59</v>
+        <v>395842.56</v>
       </c>
       <c r="H111" s="1">
-        <v>-12480.85</v>
+        <v>326323.84</v>
       </c>
       <c r="I111" s="1">
-        <v>-3.4752182994314</v>
+        <v>82.43778536598</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>346657.74</v>
+        <v>722166.4</v>
       </c>
       <c r="M111" s="1">
-        <v>346657.74</v>
+        <v>722166.4</v>
       </c>
       <c r="N111" s="1">
-        <v>0.2</v>
+        <v>0.42</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" s="1">
-        <v>2719.0</v>
+        <v>3574.0</v>
       </c>
       <c r="C112" s="1">
-        <v>268.0</v>
+        <v>148.38</v>
       </c>
       <c r="D112" s="1">
-        <v>145.5838764252</v>
+        <v>127.6688696139</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>395842.56</v>
+        <v>456288.54</v>
       </c>
       <c r="H112" s="1">
-        <v>332849.44</v>
+        <v>74021.58</v>
       </c>
       <c r="I112" s="1">
-        <v>84.086319571094</v>
+        <v>16.222537607453</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>728692.0</v>
+        <v>530310.12</v>
       </c>
       <c r="M112" s="1">
-        <v>728692.0</v>
+        <v>530310.12</v>
       </c>
       <c r="N112" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" s="1">
-        <v>3574.0</v>
+        <v>3213.0</v>
       </c>
       <c r="C113" s="1">
-        <v>155.3</v>
+        <v>272.75</v>
       </c>
       <c r="D113" s="1">
-        <v>127.6688696139</v>
+        <v>190.4069374416</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>456288.54</v>
+        <v>611777.49</v>
       </c>
       <c r="H113" s="1">
-        <v>98753.66</v>
+        <v>264568.26</v>
       </c>
       <c r="I113" s="1">
-        <v>21.642809613408</v>
+        <v>43.24583109457</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>555042.2</v>
+        <v>876345.75</v>
       </c>
       <c r="M113" s="1">
-        <v>555042.2</v>
+        <v>876345.75</v>
       </c>
       <c r="N113" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" s="1">
-        <v>3213.0</v>
+        <v>4057.0</v>
       </c>
       <c r="C114" s="1">
-        <v>269.6</v>
+        <v>14.15</v>
       </c>
       <c r="D114" s="1">
-        <v>190.4069374416</v>
+        <v>19.6168893271</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>611777.49</v>
+        <v>79585.72</v>
       </c>
       <c r="H114" s="1">
-        <v>254447.31</v>
+        <v>-22179.17</v>
       </c>
       <c r="I114" s="1">
-        <v>41.591479608052</v>
+        <v>-27.868278379589</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>866224.8</v>
+        <v>57406.55</v>
       </c>
       <c r="M114" s="1">
-        <v>866224.8</v>
+        <v>57406.55</v>
       </c>
       <c r="N114" s="1">
-        <v>0.5</v>
+        <v>0.03</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" s="1">
-        <v>4057.0</v>
+        <v>3320.0</v>
       </c>
       <c r="C115" s="1">
-        <v>16.17</v>
+        <v>78.09</v>
       </c>
       <c r="D115" s="1">
-        <v>19.6168893271</v>
+        <v>37.6048403614</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>79585.72</v>
+        <v>124848.07</v>
       </c>
       <c r="H115" s="1">
-        <v>-13984.03</v>
+        <v>134410.73</v>
       </c>
       <c r="I115" s="1">
-        <v>-17.57102907406</v>
+        <v>107.65943758682</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>65601.69</v>
+        <v>259258.8</v>
       </c>
       <c r="M115" s="1">
-        <v>65601.69</v>
+        <v>259258.8</v>
       </c>
       <c r="N115" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" s="1">
-        <v>3320.0</v>
+        <v>272.0</v>
       </c>
       <c r="C116" s="1">
-        <v>75.68</v>
+        <v>164.8</v>
       </c>
       <c r="D116" s="1">
-        <v>37.6048403614</v>
+        <v>131.2</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>124848.07</v>
+        <v>35686.4</v>
       </c>
       <c r="H116" s="1">
-        <v>126409.53</v>
+        <v>9139.2</v>
       </c>
       <c r="I116" s="1">
-        <v>101.25068813639</v>
+        <v>25.609756097561</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>251257.6</v>
+        <v>44825.6</v>
       </c>
       <c r="M116" s="1">
-        <v>251257.6</v>
+        <v>44825.6</v>
       </c>
       <c r="N116" s="1">
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" s="1">
-        <v>272.0</v>
+        <v>802.0</v>
       </c>
       <c r="C117" s="1">
-        <v>152.0</v>
+        <v>48.6</v>
       </c>
       <c r="D117" s="1">
-        <v>131.2</v>
+        <v>52.5</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>35686.4</v>
+        <v>42105.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5657.6</v>
+        <v>-3127.8</v>
       </c>
       <c r="I117" s="1">
-        <v>15.853658536585</v>
+        <v>-7.4285714285714</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>41344.0</v>
+        <v>38977.2</v>
       </c>
       <c r="M117" s="1">
-        <v>41344.0</v>
+        <v>38977.2</v>
       </c>
       <c r="N117" s="1">
         <v>0.02</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" s="1">
-        <v>802.0</v>
+        <v>2318.0</v>
       </c>
       <c r="C118" s="1">
-        <v>51.15</v>
+        <v>45.895</v>
       </c>
       <c r="D118" s="1">
-        <v>52.5</v>
+        <v>25.9354141501</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>42105.0</v>
+        <v>60118.29</v>
       </c>
       <c r="H118" s="1">
-        <v>-1082.7</v>
+        <v>46266.32</v>
       </c>
       <c r="I118" s="1">
-        <v>-2.5714285714286</v>
+        <v>76.958809041308</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>41022.3</v>
+        <v>106384.61</v>
       </c>
       <c r="M118" s="1">
-        <v>41022.3</v>
+        <v>106384.61</v>
       </c>
       <c r="N118" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" s="1">
-        <v>2318.0</v>
+        <v>2836.0</v>
       </c>
       <c r="C119" s="1">
-        <v>58.36</v>
+        <v>9.59</v>
       </c>
       <c r="D119" s="1">
-        <v>25.9354141501</v>
+        <v>11.505</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>60118.29</v>
+        <v>32628.18</v>
       </c>
       <c r="H119" s="1">
-        <v>75160.19</v>
+        <v>-5430.94</v>
       </c>
       <c r="I119" s="1">
-        <v>125.02050540692</v>
+        <v>-16.64493698392</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>135278.48</v>
+        <v>27197.24</v>
       </c>
       <c r="M119" s="1">
-        <v>135278.48</v>
+        <v>27197.24</v>
       </c>
       <c r="N119" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" s="1">
-        <v>2836.0</v>
+        <v>6085.0</v>
       </c>
       <c r="C120" s="1">
-        <v>9.356</v>
+        <v>34.12</v>
       </c>
       <c r="D120" s="1">
-        <v>11.505</v>
+        <v>30.3019013969</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>32628.18</v>
+        <v>184387.07</v>
       </c>
       <c r="H120" s="1">
-        <v>-6094.56</v>
+        <v>23233.13</v>
       </c>
       <c r="I120" s="1">
-        <v>-18.678823029663</v>
+        <v>12.600194796739</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>26533.62</v>
+        <v>207620.2</v>
       </c>
       <c r="M120" s="1">
-        <v>26533.62</v>
+        <v>207620.2</v>
       </c>
       <c r="N120" s="1">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" s="1">
-        <v>6085.0</v>
+        <v>424.0</v>
       </c>
       <c r="C121" s="1">
-        <v>34.6</v>
+        <v>243.4</v>
       </c>
       <c r="D121" s="1">
-        <v>30.3019013969</v>
+        <v>254.7246226415</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>184387.07</v>
+        <v>108003.24</v>
       </c>
       <c r="H121" s="1">
-        <v>26153.93</v>
+        <v>-4801.64</v>
       </c>
       <c r="I121" s="1">
-        <v>14.18425380912</v>
+        <v>-4.4458295880753</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>210541.0</v>
+        <v>103201.6</v>
       </c>
       <c r="M121" s="1">
-        <v>210541.0</v>
+        <v>103201.6</v>
       </c>
       <c r="N121" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" s="1">
-        <v>424.0</v>
+        <v>546.0</v>
       </c>
       <c r="C122" s="1">
-        <v>237.6</v>
+        <v>245.8</v>
       </c>
       <c r="D122" s="1">
-        <v>254.7246226415</v>
+        <v>252.6818498168</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>108003.24</v>
+        <v>137964.29</v>
       </c>
       <c r="H122" s="1">
-        <v>-7260.84</v>
+        <v>-3757.49</v>
       </c>
       <c r="I122" s="1">
-        <v>-6.7227983160505</v>
+        <v>-2.7235236016508</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>100742.4</v>
+        <v>134206.8</v>
       </c>
       <c r="M122" s="1">
-        <v>100742.4</v>
+        <v>134206.8</v>
       </c>
       <c r="N122" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" s="1">
-        <v>546.0</v>
+        <v>1802.0</v>
       </c>
       <c r="C123" s="1">
-        <v>253.8</v>
+        <v>20.06</v>
       </c>
       <c r="D123" s="1">
-        <v>252.6818498168</v>
+        <v>18.02</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>137964.29</v>
+        <v>32472.04</v>
       </c>
       <c r="H123" s="1">
-        <v>610.51</v>
+        <v>3676.08</v>
       </c>
       <c r="I123" s="1">
-        <v>0.44251305899519</v>
+        <v>11.320754716981</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>138574.8</v>
+        <v>36148.12</v>
       </c>
       <c r="M123" s="1">
-        <v>138574.8</v>
+        <v>36148.12</v>
       </c>
       <c r="N123" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" s="1">
-        <v>1802.0</v>
+        <v>2063.0</v>
       </c>
       <c r="C124" s="1">
-        <v>20.36</v>
+        <v>105.2</v>
       </c>
       <c r="D124" s="1">
-        <v>18.02</v>
+        <v>103.9490014542</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>32472.04</v>
+        <v>214446.79</v>
       </c>
       <c r="H124" s="1">
-        <v>4216.68</v>
+        <v>2580.81</v>
       </c>
       <c r="I124" s="1">
-        <v>12.985571587125</v>
+        <v>1.2034733651178</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>36688.72</v>
+        <v>217027.6</v>
       </c>
       <c r="M124" s="1">
-        <v>36688.72</v>
+        <v>217027.6</v>
       </c>
       <c r="N124" s="1">
-        <v>0.02</v>
+        <v>0.13</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" s="1">
-        <v>2063.0</v>
+        <v>7610.0</v>
       </c>
       <c r="C125" s="1">
-        <v>103.1</v>
+        <v>81.74</v>
       </c>
       <c r="D125" s="1">
-        <v>103.9490014542</v>
+        <v>66.4414113009</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>214446.79</v>
+        <v>505619.14</v>
       </c>
       <c r="H125" s="1">
-        <v>-1751.49</v>
+        <v>116422.26</v>
       </c>
       <c r="I125" s="1">
-        <v>-0.81674806137224</v>
+        <v>23.025682928063</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>212695.3</v>
+        <v>622041.4</v>
       </c>
       <c r="M125" s="1">
-        <v>212695.3</v>
+        <v>622041.4</v>
       </c>
       <c r="N125" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" s="1">
-        <v>7610.0</v>
+        <v>4806.0</v>
       </c>
       <c r="C126" s="1">
-        <v>82.21</v>
+        <v>18.94</v>
       </c>
       <c r="D126" s="1">
-        <v>66.4414113009</v>
+        <v>18.9564253017</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>505619.14</v>
+        <v>91104.58</v>
       </c>
       <c r="H126" s="1">
-        <v>119998.96</v>
+        <v>-78.94</v>
       </c>
       <c r="I126" s="1">
-        <v>23.733073079472</v>
+        <v>-0.086647674573551</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>625618.1</v>
+        <v>91025.64</v>
       </c>
       <c r="M126" s="1">
-        <v>625618.1</v>
+        <v>91025.64</v>
       </c>
       <c r="N126" s="1">
-        <v>0.36</v>
+        <v>0.05</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" s="1">
-        <v>4806.0</v>
+        <v>2660.0</v>
       </c>
       <c r="C127" s="1">
-        <v>18.825</v>
+        <v>23.24</v>
       </c>
       <c r="D127" s="1">
-        <v>18.9564253017</v>
+        <v>26.9688345865</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>91104.58</v>
+        <v>71737.1</v>
       </c>
       <c r="H127" s="1">
-        <v>-631.63</v>
+        <v>-9918.7</v>
       </c>
       <c r="I127" s="1">
-        <v>-0.69330213695074</v>
+        <v>-13.826457997326</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>90472.95</v>
+        <v>61818.4</v>
       </c>
       <c r="M127" s="1">
-        <v>90472.95</v>
+        <v>61818.4</v>
       </c>
       <c r="N127" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" s="1">
-        <v>2660.0</v>
+        <v>10453.0</v>
       </c>
       <c r="C128" s="1">
-        <v>22.88</v>
+        <v>21.63</v>
       </c>
       <c r="D128" s="1">
-        <v>26.9688345865</v>
+        <v>20.040729934</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>71737.1</v>
+        <v>209485.75</v>
       </c>
       <c r="H128" s="1">
-        <v>-10876.3</v>
+        <v>16612.64</v>
       </c>
       <c r="I128" s="1">
-        <v>-15.161332141946</v>
+        <v>7.9302005028982</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>60860.8</v>
+        <v>226098.39</v>
       </c>
       <c r="M128" s="1">
-        <v>60860.8</v>
+        <v>226098.39</v>
       </c>
       <c r="N128" s="1">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>287</v>
       </c>
       <c r="B129" s="1">
-        <v>10453.0</v>
+        <v>2997.0</v>
       </c>
       <c r="C129" s="1">
-        <v>20.38</v>
+        <v>36.05</v>
       </c>
       <c r="D129" s="1">
-        <v>20.040729934</v>
+        <v>37.08</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>209485.75</v>
+        <v>111128.76</v>
       </c>
       <c r="H129" s="1">
-        <v>3546.39</v>
+        <v>-3086.91</v>
       </c>
       <c r="I129" s="1">
-        <v>1.6929027392078</v>
+        <v>-2.7777777777778</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>213032.14</v>
+        <v>108041.85</v>
       </c>
       <c r="M129" s="1">
-        <v>213032.14</v>
+        <v>108041.85</v>
       </c>
       <c r="N129" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>289</v>
       </c>
       <c r="B130" s="1">
-        <v>2997.0</v>
+        <v>3385.0</v>
       </c>
       <c r="C130" s="1">
-        <v>37.01</v>
+        <v>58.2</v>
       </c>
       <c r="D130" s="1">
-        <v>37.08</v>
+        <v>60.5604903988</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>111128.76</v>
+        <v>204997.26</v>
       </c>
       <c r="H130" s="1">
-        <v>-209.79</v>
+        <v>-7990.26</v>
       </c>
       <c r="I130" s="1">
-        <v>-0.18878101402373</v>
+        <v>-3.8977399014992</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>110918.97</v>
+        <v>197007.0</v>
       </c>
       <c r="M130" s="1">
-        <v>110918.97</v>
+        <v>197007.0</v>
       </c>
       <c r="N130" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>291</v>
       </c>
       <c r="B131" s="1">
-        <v>3385.0</v>
+        <v>1298.0</v>
       </c>
       <c r="C131" s="1">
-        <v>57.1</v>
+        <v>117.9</v>
       </c>
       <c r="D131" s="1">
-        <v>60.5604903988</v>
+        <v>103.3733975347</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>204997.26</v>
+        <v>134178.67</v>
       </c>
       <c r="H131" s="1">
-        <v>-11713.76</v>
+        <v>18855.53</v>
       </c>
       <c r="I131" s="1">
-        <v>-5.7141056421925</v>
+        <v>14.052553956601</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>193283.5</v>
+        <v>153034.2</v>
       </c>
       <c r="M131" s="1">
-        <v>193283.5</v>
+        <v>153034.2</v>
       </c>
       <c r="N131" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>293</v>
       </c>
       <c r="B132" s="1">
-        <v>1298.0</v>
+        <v>974.0</v>
       </c>
       <c r="C132" s="1">
-        <v>123.5</v>
+        <v>70.74</v>
       </c>
       <c r="D132" s="1">
-        <v>103.3733975347</v>
+        <v>100.2767761807</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>134178.67</v>
+        <v>97669.58</v>
       </c>
       <c r="H132" s="1">
-        <v>26124.33</v>
+        <v>-28768.82</v>
       </c>
       <c r="I132" s="1">
-        <v>19.469808427822</v>
+        <v>-29.455251061794</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>160303.0</v>
+        <v>68900.76</v>
       </c>
       <c r="M132" s="1">
-        <v>160303.0</v>
+        <v>68900.76</v>
       </c>
       <c r="N132" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>295</v>
       </c>
       <c r="B133" s="1">
-        <v>974.0</v>
+        <v>5833.0</v>
       </c>
       <c r="C133" s="1">
-        <v>75.8</v>
+        <v>21.2</v>
       </c>
       <c r="D133" s="1">
-        <v>100.2767761807</v>
+        <v>34.8302177267</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>97669.58</v>
+        <v>203164.66</v>
       </c>
       <c r="H133" s="1">
-        <v>-23840.38</v>
+        <v>-79505.06</v>
       </c>
       <c r="I133" s="1">
-        <v>-24.409217281368</v>
+        <v>-39.133311866345</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>73829.2</v>
+        <v>123659.6</v>
       </c>
       <c r="M133" s="1">
-        <v>73829.2</v>
+        <v>123659.6</v>
       </c>
       <c r="N133" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>297</v>
       </c>
       <c r="B134" s="1">
-        <v>5833.0</v>
+        <v>7883.0</v>
       </c>
       <c r="C134" s="1">
-        <v>22.38</v>
+        <v>30.0</v>
       </c>
       <c r="D134" s="1">
-        <v>34.8302177267</v>
+        <v>36.1242204744</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>203164.66</v>
+        <v>284767.23</v>
       </c>
       <c r="H134" s="1">
-        <v>-72622.12</v>
+        <v>-48277.23</v>
       </c>
       <c r="I134" s="1">
-        <v>-35.745449036264</v>
+        <v>-16.95322527104</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>130542.54</v>
+        <v>236490.0</v>
       </c>
       <c r="M134" s="1">
-        <v>130542.54</v>
+        <v>236490.0</v>
       </c>
       <c r="N134" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>299</v>
       </c>
       <c r="B135" s="1">
-        <v>7883.0</v>
+        <v>2749.0</v>
       </c>
       <c r="C135" s="1">
-        <v>30.48</v>
+        <v>20.42</v>
       </c>
       <c r="D135" s="1">
-        <v>36.1242204744</v>
+        <v>31.0634812659</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>284767.23</v>
+        <v>85393.51</v>
       </c>
       <c r="H135" s="1">
-        <v>-44493.39</v>
+        <v>-29258.93</v>
       </c>
       <c r="I135" s="1">
-        <v>-15.624476875376</v>
+        <v>-34.26364603118</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>240273.84</v>
+        <v>56134.58</v>
       </c>
       <c r="M135" s="1">
-        <v>240273.84</v>
+        <v>56134.58</v>
       </c>
       <c r="N135" s="1">
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>301</v>
       </c>
       <c r="B136" s="1">
-        <v>2749.0</v>
+        <v>4461.0</v>
       </c>
       <c r="C136" s="1">
-        <v>22.9</v>
+        <v>67.36</v>
       </c>
       <c r="D136" s="1">
-        <v>31.0634812659</v>
+        <v>102.1418605694</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>85393.51</v>
+        <v>455654.84</v>
       </c>
       <c r="H136" s="1">
-        <v>-22441.41</v>
+        <v>-155161.88</v>
       </c>
       <c r="I136" s="1">
-        <v>-26.279994814594</v>
+        <v>-34.052503425619</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>62952.1</v>
+        <v>300492.96</v>
       </c>
       <c r="M136" s="1">
-        <v>62952.1</v>
+        <v>300492.96</v>
       </c>
       <c r="N136" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>303</v>
       </c>
       <c r="B137" s="1">
-        <v>4461.0</v>
+        <v>400.0</v>
       </c>
       <c r="C137" s="1">
-        <v>60.18</v>
+        <v>275.55</v>
       </c>
       <c r="D137" s="1">
-        <v>102.1418605694</v>
+        <v>276.05</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>455654.84</v>
+        <v>0.0</v>
       </c>
       <c r="H137" s="1">
-        <v>-187191.86</v>
+        <v>-20000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-41.081942638862</v>
+        <v>0</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>268462.98</v>
+        <v>-20000.0</v>
       </c>
       <c r="M137" s="1">
-        <v>268462.98</v>
+        <v>-20000.0</v>
       </c>
       <c r="N137" s="1">
-        <v>0.15</v>
+        <v>-0.01</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>305</v>
       </c>
       <c r="B138" s="1">
-        <v>400.0</v>
+        <v>65.0</v>
       </c>
       <c r="C138" s="1">
-        <v>278.2</v>
+        <v>114.08</v>
       </c>
       <c r="D138" s="1">
-        <v>276.05</v>
+        <v>114.63</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
         <v>0.0</v>
       </c>
       <c r="H138" s="1">
-        <v>86000.0</v>
+        <v>-43160.0</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>86000.0</v>
+        <v>-43160.0</v>
       </c>
       <c r="M138" s="1">
-        <v>86000.0</v>
+        <v>-43160.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>307</v>
       </c>
       <c r="B139" s="1">
-        <v>65.0</v>
+        <v>14.0</v>
       </c>
       <c r="C139" s="1">
-        <v>114.86</v>
+        <v>124.97</v>
       </c>
       <c r="D139" s="1">
-        <v>114.63</v>
+        <v>124.498333333</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
         <v>0.0</v>
       </c>
       <c r="H139" s="1">
-        <v>7540.0</v>
+        <v>19320.0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>7540.0</v>
+        <v>19320.0</v>
       </c>
       <c r="M139" s="1">
-        <v>7540.0</v>
+        <v>19320.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>309</v>
       </c>
       <c r="B140" s="1">
         <v>-8.0</v>
       </c>
       <c r="C140" s="1">
-        <v>6357.0</v>
+        <v>6321.0</v>
       </c>
       <c r="D140" s="1">
         <v>6288.0</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
         <v>0.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-5520.0</v>
+        <v>-2640.0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>-5520.0</v>
+        <v>-2640.0</v>
       </c>
       <c r="M140" s="1">
-        <v>-5520.0</v>
+        <v>-2640.0</v>
       </c>
       <c r="N140" s="1">
         <v>0.0</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>311</v>
       </c>
       <c r="B141" s="1">
         <v>-5.0</v>
       </c>
       <c r="C141" s="1">
-        <v>118.28</v>
+        <v>116.72</v>
       </c>
       <c r="D141" s="1">
         <v>117.836</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
         <v>0.0</v>
       </c>
       <c r="H141" s="1">
-        <v>-2220.0</v>
+        <v>5580.0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>-2220.0</v>
+        <v>5580.0</v>
       </c>
       <c r="M141" s="1">
-        <v>-2220.0</v>
+        <v>5580.0</v>
       </c>
       <c r="N141" s="1">
         <v>0.0</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>313</v>
       </c>
       <c r="B142" s="1">
-        <v>-29.0</v>
+        <v>-25.0</v>
       </c>
       <c r="C142" s="1">
-        <v>126.13</v>
+        <v>117.64</v>
       </c>
       <c r="D142" s="1">
-        <v>125.77</v>
+        <v>118.9</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
         <v>0.0</v>
       </c>
       <c r="H142" s="1">
-        <v>-10440.0</v>
+        <v>31500.0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>-10440.0</v>
+        <v>31500.0</v>
       </c>
       <c r="M142" s="1">
-        <v>-10440.0</v>
+        <v>31500.0</v>
       </c>
       <c r="N142" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>315</v>
       </c>
       <c r="B143" s="1">
-        <v>-25.0</v>
+        <v>-5.0</v>
       </c>
       <c r="C143" s="1">
-        <v>118.9</v>
+        <v>105.495</v>
       </c>
       <c r="D143" s="1">
-        <v>118.9</v>
+        <v>105.855862069</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
         <v>0.0</v>
       </c>
       <c r="H143" s="1">
-        <v>0.0</v>
+        <v>20240.0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>0.0</v>
+        <v>20240.0</v>
       </c>
       <c r="M143" s="1">
-        <v>0.0</v>
+        <v>20240.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>317</v>
       </c>
       <c r="B144" s="1">
-        <v>-31.0</v>
+        <v>429000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>105.865</v>
+        <v>97.506</v>
       </c>
       <c r="D144" s="1">
-        <v>105.855862069</v>
+        <v>99.69888112</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>0.0</v>
+        <v>427708.2</v>
       </c>
       <c r="H144" s="1">
-        <v>-2690.0</v>
+        <v>-9407.46</v>
       </c>
       <c r="I144" s="1">
-        <v>0</v>
+        <v>-2.1995042414431</v>
       </c>
       <c r="J144">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.79</v>
+      </c>
+      <c r="K144" t="s">
+        <v>318</v>
       </c>
       <c r="L144" s="1">
-        <v>-2690.0</v>
+        <v>418300.74</v>
       </c>
       <c r="M144" s="1">
-        <v>-2690.0</v>
+        <v>425969.85</v>
       </c>
       <c r="N144" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
+        <v>320</v>
+      </c>
+      <c r="B145" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>98.862</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>198662.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-938.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-0.47215874198387</v>
+      </c>
+      <c r="J145">
+        <v>0.51</v>
+      </c>
+      <c r="K145" t="s">
+        <v>321</v>
+      </c>
+      <c r="L145" s="1">
+        <v>197724.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>198737.01</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
         <v>319</v>
-      </c>
-[...43 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B146" s="1">
         <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>99.579</v>
+        <v>101.439</v>
       </c>
       <c r="D146" s="1">
-        <v>99.331</v>
+        <v>99.634</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>198662.0</v>
+        <v>199268.0</v>
       </c>
       <c r="H146" s="1">
-        <v>496.0</v>
+        <v>3610.0</v>
       </c>
       <c r="I146" s="1">
-        <v>0.24967029426866</v>
+        <v>1.8116305678784</v>
       </c>
       <c r="J146">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="K146">
-        <v>615.75</v>
+        <v>311.64</v>
       </c>
       <c r="L146" s="1">
-        <v>199158.0</v>
+        <v>202878.0</v>
       </c>
       <c r="M146" s="1">
-        <v>199773.75</v>
+        <v>203189.64</v>
       </c>
       <c r="N146" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B147" s="1">
         <v>200000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>102.317</v>
+        <v>100.816</v>
       </c>
       <c r="D147" s="1">
-        <v>99.634</v>
+        <v>99.179</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>199268.0</v>
+        <v>198358.0</v>
       </c>
       <c r="H147" s="1">
-        <v>5366.0</v>
+        <v>3274.0</v>
       </c>
       <c r="I147" s="1">
-        <v>2.6928558524199</v>
+        <v>1.6505510239063</v>
       </c>
       <c r="J147">
-        <v>4.29</v>
+        <v>2.07</v>
       </c>
       <c r="K147" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="L147" s="1">
-        <v>204634.0</v>
+        <v>201632.0</v>
       </c>
       <c r="M147" s="1">
-        <v>213216.19</v>
+        <v>205772.41</v>
       </c>
       <c r="N147" s="1">
         <v>0.12</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
+        <v>328</v>
+      </c>
+      <c r="B148" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.12</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>299541.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>819.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.27341833004497</v>
+      </c>
+      <c r="J148">
+        <v>0.61</v>
+      </c>
+      <c r="K148" t="s">
+        <v>329</v>
+      </c>
+      <c r="L148" s="1">
+        <v>300360.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>302201.1</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>327</v>
-      </c>
-[...43 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B149" s="1">
         <v>300000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.804</v>
+        <v>100.559</v>
       </c>
       <c r="D149" s="1">
-        <v>99.847</v>
+        <v>99.89</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>299541.0</v>
+        <v>299670.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2871.0</v>
+        <v>2007.0</v>
       </c>
       <c r="I149" s="1">
-        <v>0.95846645367412</v>
+        <v>0.66973671038142</v>
       </c>
       <c r="J149">
-        <v>0.42</v>
+        <v>1.12</v>
       </c>
       <c r="K149" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="L149" s="1">
-        <v>302412.0</v>
+        <v>301677.0</v>
       </c>
       <c r="M149" s="1">
-        <v>303677.75</v>
+        <v>305022.21</v>
       </c>
       <c r="N149" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
+        <v>334</v>
+      </c>
+      <c r="B150" s="1">
+        <v>358000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>97.995</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>355601.4</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-4779.3</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-1.3440048323769</v>
+      </c>
+      <c r="J150">
+        <v>2.46</v>
+      </c>
+      <c r="K150" t="s">
+        <v>335</v>
+      </c>
+      <c r="L150" s="1">
+        <v>350822.1</v>
+      </c>
+      <c r="M150" s="1">
+        <v>359612.72</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
         <v>333</v>
-      </c>
-[...43 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
+        <v>337</v>
+      </c>
+      <c r="B151" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>96.42</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-5666.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-2.8543217837244</v>
+      </c>
+      <c r="J151">
+        <v>0.7</v>
+      </c>
+      <c r="K151" t="s">
+        <v>338</v>
+      </c>
+      <c r="L151" s="1">
+        <v>192840.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>194237.26</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>336</v>
-      </c>
-[...43 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B152" s="1">
         <v>200000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>97.213</v>
+        <v>93.948</v>
       </c>
       <c r="D152" s="1">
-        <v>99.253</v>
+        <v>93.7555</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>198506.0</v>
+        <v>187511.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-4080.0</v>
+        <v>385.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-2.0553534905746</v>
+        <v>0.20532128781778</v>
       </c>
       <c r="J152">
-        <v>0.53</v>
+        <v>0.61</v>
       </c>
       <c r="K152" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="L152" s="1">
-        <v>194426.0</v>
+        <v>187896.0</v>
       </c>
       <c r="M152" s="1">
-        <v>195494.49</v>
+        <v>189122.71</v>
       </c>
       <c r="N152" s="1">
         <v>0.11</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
+        <v>343</v>
+      </c>
+      <c r="B153" s="1">
+        <v>143000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>142493.78</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-773.63</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-0.54292194368063</v>
+      </c>
+      <c r="J153">
+        <v>0.8</v>
+      </c>
+      <c r="K153" t="s">
+        <v>344</v>
+      </c>
+      <c r="L153" s="1">
+        <v>141720.15</v>
+      </c>
+      <c r="M153" s="1">
+        <v>142866.11</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
         <v>342</v>
-      </c>
-[...43 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
+        <v>346</v>
+      </c>
+      <c r="B154" s="1">
+        <v>178000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>101.342</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.64402809</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>179146.37</v>
+      </c>
+      <c r="H154" s="1">
+        <v>1242.39</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.6935055396322</v>
+      </c>
+      <c r="J154">
+        <v>0.39</v>
+      </c>
+      <c r="K154">
+        <v>702.25</v>
+      </c>
+      <c r="L154" s="1">
+        <v>180388.76</v>
+      </c>
+      <c r="M154" s="1">
+        <v>181091.01</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
         <v>345</v>
-      </c>
-[...43 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
+        <v>348</v>
+      </c>
+      <c r="B155" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>109.194</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>300057.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>27525.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>9.1732570811546</v>
+      </c>
+      <c r="J155">
+        <v>0.06</v>
+      </c>
+      <c r="K155">
+        <v>191.47</v>
+      </c>
+      <c r="L155" s="1">
+        <v>327582.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>327773.47</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
         <v>347</v>
-      </c>
-[...43 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
+        <v>350</v>
+      </c>
+      <c r="B156" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.518</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-207.08</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-0.06226149829283</v>
+      </c>
+      <c r="J156">
+        <v>0.86</v>
+      </c>
+      <c r="K156" t="s">
+        <v>351</v>
+      </c>
+      <c r="L156" s="1">
+        <v>332390.12</v>
+      </c>
+      <c r="M156" s="1">
+        <v>335272.59</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
         <v>349</v>
-      </c>
-[...43 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
+        <v>353</v>
+      </c>
+      <c r="B157" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>95.969</v>
+      </c>
+      <c r="D157" s="1">
+        <v>96.86</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>484300.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-4455.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-0.91988436919265</v>
+      </c>
+      <c r="J157">
+        <v>1.85</v>
+      </c>
+      <c r="K157" t="s">
+        <v>354</v>
+      </c>
+      <c r="L157" s="1">
+        <v>479845.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>489105.27</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>352</v>
-      </c>
-[...43 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
+        <v>356</v>
+      </c>
+      <c r="B158" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>98.435</v>
+      </c>
+      <c r="D158" s="1">
+        <v>101.02690244</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>165684.12</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-4250.72</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-2.5655566749547</v>
+      </c>
+      <c r="J158">
+        <v>3.22</v>
+      </c>
+      <c r="K158" t="s">
+        <v>357</v>
+      </c>
+      <c r="L158" s="1">
+        <v>161433.4</v>
+      </c>
+      <c r="M158" s="1">
+        <v>166706.22</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
         <v>355</v>
-      </c>
-[...43 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B159" s="1">
-        <v>500000.0</v>
+        <v>1724000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>96.708</v>
+        <v>60.077</v>
       </c>
       <c r="D159" s="1">
-        <v>96.86</v>
+        <v>70.12980742</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>484300.0</v>
+        <v>1209037.88</v>
       </c>
       <c r="H159" s="1">
-        <v>-760.0</v>
+        <v>-173310.4</v>
       </c>
       <c r="I159" s="1">
-        <v>-0.15692752426182</v>
+        <v>-14.334571552051</v>
       </c>
       <c r="J159">
-        <v>1.67</v>
-[...1 lines deleted...]
-      <c r="K159" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>1035727.48</v>
+      </c>
+      <c r="M159" s="1">
+        <v>1035727.48</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
+        <v>361</v>
+      </c>
+      <c r="B160" s="1">
+        <v>250600.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>97.568</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.57561453</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>249536.49</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-5031.08</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-2.0161700599379</v>
+      </c>
+      <c r="J160">
+        <v>1.29</v>
+      </c>
+      <c r="K160" t="s">
+        <v>362</v>
+      </c>
+      <c r="L160" s="1">
+        <v>244505.41</v>
+      </c>
+      <c r="M160" s="1">
+        <v>247725.79</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>360</v>
-      </c>
-[...43 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
+        <v>364</v>
+      </c>
+      <c r="B161" s="1">
+        <v>473000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>89.321</v>
+      </c>
+      <c r="D161" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>467532.12</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-45043.79</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-9.6343733559953</v>
+      </c>
+      <c r="J161">
+        <v>1.11</v>
+      </c>
+      <c r="K161" t="s">
+        <v>365</v>
+      </c>
+      <c r="L161" s="1">
+        <v>422488.33</v>
+      </c>
+      <c r="M161" s="1">
+        <v>427744.79</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
         <v>363</v>
-      </c>
-[...43 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B162" s="1">
-        <v>250600.0</v>
+        <v>131000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>98.363</v>
+        <v>89.11</v>
       </c>
       <c r="D162" s="1">
-        <v>99.57561453</v>
+        <v>84.29</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>249536.49</v>
+        <v>110419.9</v>
       </c>
       <c r="H162" s="1">
-        <v>-3038.81</v>
+        <v>6314.2</v>
       </c>
       <c r="I162" s="1">
-        <v>-1.2177818161985</v>
+        <v>5.7183533040693</v>
       </c>
       <c r="J162">
-        <v>1.12</v>
-[...1 lines deleted...]
-      <c r="K162" t="s">
+        <v>0.1</v>
+      </c>
+      <c r="K162">
+        <v>127.86</v>
+      </c>
+      <c r="L162" s="1">
+        <v>116734.1</v>
+      </c>
+      <c r="M162" s="1">
+        <v>116861.96</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>366</v>
-      </c>
-[...13 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
+        <v>369</v>
+      </c>
+      <c r="B163" s="1">
+        <v>234000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>98.824</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>233199.72</v>
+      </c>
+      <c r="H163" s="1">
+        <v>-1951.56</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-0.8368620682735</v>
+      </c>
+      <c r="J163">
+        <v>0.73</v>
+      </c>
+      <c r="K163" t="s">
+        <v>370</v>
+      </c>
+      <c r="L163" s="1">
+        <v>231248.16</v>
+      </c>
+      <c r="M163" s="1">
+        <v>232954.41</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
         <v>368</v>
-      </c>
-[...43 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
+        <v>372</v>
+      </c>
+      <c r="B164" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>91.817</v>
+      </c>
+      <c r="D164" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>183220.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>414.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.22595786486191</v>
+      </c>
+      <c r="J164">
+        <v>1.05</v>
+      </c>
+      <c r="K164" t="s">
+        <v>373</v>
+      </c>
+      <c r="L164" s="1">
+        <v>183634.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>185738.11</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
         <v>371</v>
-      </c>
-[...43 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
+        <v>375</v>
+      </c>
+      <c r="B165" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>103.465</v>
+      </c>
+      <c r="D165" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>211520.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-4590.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-2.1700075642965</v>
+      </c>
+      <c r="J165">
+        <v>2.28</v>
+      </c>
+      <c r="K165" t="s">
+        <v>376</v>
+      </c>
+      <c r="L165" s="1">
+        <v>206930.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>211497.81</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
         <v>374</v>
-      </c>
-[...43 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
+        <v>378</v>
+      </c>
+      <c r="B166" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>99.664</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>262962.48</v>
+      </c>
+      <c r="H166" s="1">
+        <v>150.48</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.057224893832763</v>
+      </c>
+      <c r="J166">
+        <v>1.75</v>
+      </c>
+      <c r="K166" t="s">
+        <v>379</v>
+      </c>
+      <c r="L166" s="1">
+        <v>263112.96</v>
+      </c>
+      <c r="M166" s="1">
+        <v>267726.63</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
         <v>377</v>
-      </c>
-[...43 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B167" s="1">
         <v>200000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>104.274</v>
+        <v>99.067</v>
       </c>
       <c r="D167" s="1">
-        <v>105.76</v>
+        <v>99.991</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>211520.0</v>
+        <v>199982.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-2972.0</v>
+        <v>-1848.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-1.4050680786687</v>
+        <v>-0.92408316748507</v>
       </c>
       <c r="J167">
-        <v>2.02</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.44</v>
+      </c>
+      <c r="K167">
+        <v>882.19</v>
       </c>
       <c r="L167" s="1">
-        <v>208548.0</v>
+        <v>198134.0</v>
       </c>
       <c r="M167" s="1">
-        <v>212581.56</v>
+        <v>199016.19</v>
       </c>
       <c r="N167" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
         <v>383</v>
       </c>
       <c r="B168" s="1">
-        <v>264000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>100.26</v>
+        <v>100.233</v>
       </c>
       <c r="D168" s="1">
-        <v>99.607</v>
+        <v>99.834</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>262962.48</v>
+        <v>299502.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1723.92</v>
+        <v>1197.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.65557641531218</v>
+        <v>0.39966344131258</v>
       </c>
       <c r="J168">
-        <v>1.56</v>
+        <v>1.14</v>
       </c>
       <c r="K168" t="s">
         <v>384</v>
       </c>
       <c r="L168" s="1">
-        <v>264686.4</v>
+        <v>300699.0</v>
       </c>
       <c r="M168" s="1">
-        <v>268811.85</v>
+        <v>304122.29</v>
       </c>
       <c r="N168" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
         <v>386</v>
       </c>
       <c r="B169" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>99.704</v>
+        <v>94.773</v>
       </c>
       <c r="D169" s="1">
-        <v>99.991</v>
+        <v>91.473</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>199982.0</v>
+        <v>274419.0</v>
       </c>
       <c r="H169" s="1">
-        <v>-574.0</v>
+        <v>9900.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-0.28702583232491</v>
+        <v>3.6076219212227</v>
       </c>
       <c r="J169">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>498.63</v>
+        <v>0.56</v>
+      </c>
+      <c r="K169" t="s">
+        <v>387</v>
       </c>
       <c r="L169" s="1">
-        <v>199408.0</v>
+        <v>284319.0</v>
       </c>
       <c r="M169" s="1">
-        <v>199906.63</v>
+        <v>286011.33</v>
       </c>
       <c r="N169" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
+        <v>389</v>
+      </c>
+      <c r="B170" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>100.015</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H170" s="1">
+        <v>2143.83</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.72206892384539</v>
+      </c>
+      <c r="J170">
+        <v>1.25</v>
+      </c>
+      <c r="K170" t="s">
+        <v>390</v>
+      </c>
+      <c r="L170" s="1">
+        <v>299044.85</v>
+      </c>
+      <c r="M170" s="1">
+        <v>302790.54</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
         <v>388</v>
-      </c>
-[...43 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
+        <v>392</v>
+      </c>
+      <c r="B171" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>98.3</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>259587.99</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-3024.99</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-1.1653042962427</v>
+      </c>
+      <c r="J171">
+        <v>1.79</v>
+      </c>
+      <c r="K171" t="s">
+        <v>393</v>
+      </c>
+      <c r="L171" s="1">
+        <v>256563.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>261234.18</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
         <v>391</v>
-      </c>
-[...43 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B172" s="1">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.992</v>
+        <v>97.65</v>
       </c>
       <c r="D172" s="1">
-        <v>99.298</v>
+        <v>99.292</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>296901.02</v>
+        <v>297876.0</v>
       </c>
       <c r="H172" s="1">
-        <v>5065.06</v>
+        <v>-4926.0</v>
       </c>
       <c r="I172" s="1">
-        <v>1.7059759511773</v>
+        <v>-1.6537082544414</v>
       </c>
       <c r="J172">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.08</v>
+      </c>
+      <c r="K172">
+        <v>230.14</v>
       </c>
       <c r="L172" s="1">
-        <v>301966.08</v>
+        <v>292950.0</v>
       </c>
       <c r="M172" s="1">
-        <v>305076.91</v>
+        <v>293180.14</v>
       </c>
       <c r="N172" s="1">
         <v>0.17</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
         <v>397</v>
       </c>
       <c r="B173" s="1">
-        <v>261000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.062</v>
+        <v>103.086</v>
       </c>
       <c r="D173" s="1">
-        <v>99.459</v>
+        <v>105.478</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>259587.99</v>
+        <v>105478.0</v>
       </c>
       <c r="H173" s="1">
-        <v>-1036.17</v>
+        <v>-2392.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-0.39915945263878</v>
+        <v>-2.2677714784126</v>
       </c>
       <c r="J173">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.8</v>
+      </c>
+      <c r="K173">
+        <v>803.85</v>
       </c>
       <c r="L173" s="1">
-        <v>258551.82</v>
+        <v>103086.0</v>
       </c>
       <c r="M173" s="1">
-        <v>262758.21</v>
+        <v>103889.85</v>
       </c>
       <c r="N173" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
+        <v>399</v>
+      </c>
+      <c r="B174" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>499665.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-6210.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-1.2428326979076</v>
+      </c>
+      <c r="J174">
+        <v>1.47</v>
+      </c>
+      <c r="K174" t="s">
         <v>400</v>
       </c>
-      <c r="B174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L174" s="1">
-        <v>296127.0</v>
+        <v>493455.0</v>
       </c>
       <c r="M174" s="1">
-        <v>300988.64</v>
+        <v>500806.03</v>
       </c>
       <c r="N174" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B175" s="1">
         <v>100000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>104.074</v>
+        <v>99.208</v>
       </c>
       <c r="D175" s="1">
-        <v>105.478</v>
+        <v>100.91</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>105478.0</v>
+        <v>100910.0</v>
       </c>
       <c r="H175" s="1">
-        <v>-1404.0</v>
+        <v>-1702.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-1.3310832590682</v>
+        <v>-1.6866514716084</v>
       </c>
       <c r="J175">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="K175">
-        <v>531.36</v>
+        <v>573.29</v>
       </c>
       <c r="L175" s="1">
-        <v>104074.0</v>
+        <v>99208.0</v>
       </c>
       <c r="M175" s="1">
-        <v>104605.36</v>
+        <v>99781.29</v>
       </c>
       <c r="N175" s="1">
         <v>0.06</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
+        <v>404</v>
+      </c>
+      <c r="B176" s="1">
+        <v>1262447.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>93.963</v>
+      </c>
+      <c r="D176" s="1">
+        <v>95.4600003</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>1205131.91</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-18898.84</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-1.5681967959839</v>
+      </c>
+      <c r="J176">
+        <v>0.38</v>
+      </c>
+      <c r="K176" t="s">
         <v>405</v>
       </c>
-      <c r="B176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L176" s="1">
-        <v>497015.0</v>
+        <v>1186233.07</v>
       </c>
       <c r="M176" s="1">
-        <v>503441.37</v>
+        <v>1191032.1</v>
       </c>
       <c r="N176" s="1">
-        <v>0.29</v>
+        <v>0.69</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B177" s="1">
-        <v>100000.0</v>
+        <v>182052.98</v>
       </c>
       <c r="C177" s="1">
-        <v>99.9</v>
+        <v>96.309</v>
       </c>
       <c r="D177" s="1">
-        <v>100.91</v>
+        <v>97.23304722</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>100910.0</v>
+        <v>177015.66</v>
       </c>
       <c r="H177" s="1">
-        <v>-1010.0</v>
+        <v>-1682.26</v>
       </c>
       <c r="I177" s="1">
-        <v>-1.0008918838569</v>
+        <v>-0.9503452971336</v>
       </c>
       <c r="J177">
-        <v>0.39</v>
+        <v>0.08</v>
       </c>
       <c r="K177">
-        <v>388.36</v>
+        <v>147.64</v>
       </c>
       <c r="L177" s="1">
-        <v>99900.0</v>
+        <v>175333.4</v>
       </c>
       <c r="M177" s="1">
-        <v>100288.36</v>
+        <v>175481.04</v>
       </c>
       <c r="N177" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
+        <v>409</v>
+      </c>
+      <c r="B178" s="1">
+        <v>1227543.54</v>
+      </c>
+      <c r="C178" s="1">
+        <v>96.965</v>
+      </c>
+      <c r="D178" s="1">
+        <v>104.76610304</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1286049.53</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-95761.94</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-7.4462093229022</v>
+      </c>
+      <c r="J178">
+        <v>0.3</v>
+      </c>
+      <c r="K178" t="s">
         <v>410</v>
       </c>
-      <c r="B178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L178" s="1">
-        <v>1197228.99</v>
+        <v>1190287.59</v>
       </c>
       <c r="M178" s="1">
-        <v>1199433.95</v>
+        <v>1194020.67</v>
       </c>
       <c r="N178" s="1">
         <v>0.69</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
+        <v>412</v>
+      </c>
+      <c r="B179" s="1">
+        <v>981377.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>99.694</v>
+      </c>
+      <c r="D179" s="1">
+        <v>99.94115004</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>980799.46</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-2425.48</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-0.24729622098283</v>
+      </c>
+      <c r="J179">
+        <v>0.59</v>
+      </c>
+      <c r="K179" t="s">
         <v>413</v>
       </c>
-      <c r="B179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L179" s="1">
-        <v>175790.36</v>
+        <v>978373.98</v>
       </c>
       <c r="M179" s="1">
-        <v>175858.19</v>
+        <v>984125.12</v>
       </c>
       <c r="N179" s="1">
-        <v>0.1</v>
+        <v>0.57</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
         <v>415</v>
       </c>
       <c r="B180" s="1">
-        <v>1227543.54</v>
+        <v>243000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>97.842</v>
+        <v>97.587</v>
       </c>
       <c r="D180" s="1">
-        <v>104.76610304</v>
+        <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>1286049.53</v>
+        <v>243000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>-84996.38</v>
+        <v>-5863.59</v>
       </c>
       <c r="I180" s="1">
-        <v>-6.6091062604719</v>
+        <v>-2.413</v>
       </c>
       <c r="J180">
-        <v>0.14</v>
+        <v>2.4</v>
       </c>
       <c r="K180" t="s">
         <v>416</v>
       </c>
       <c r="L180" s="1">
-        <v>1201053.15</v>
+        <v>237136.41</v>
       </c>
       <c r="M180" s="1">
-        <v>1202768.35</v>
+        <v>242980.01</v>
       </c>
       <c r="N180" s="1">
-        <v>0.69</v>
+        <v>0.14</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
         <v>418</v>
       </c>
       <c r="B181" s="1">
-        <v>981377.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.423</v>
+        <v>100.474</v>
       </c>
       <c r="D181" s="1">
-        <v>99.94115004</v>
+        <v>100.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>980799.46</v>
+        <v>200000.0</v>
       </c>
       <c r="H181" s="1">
-        <v>4728.77</v>
+        <v>948.0</v>
       </c>
       <c r="I181" s="1">
-        <v>0.48213423771665</v>
+        <v>0.474</v>
       </c>
       <c r="J181">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="K181" t="s">
         <v>419</v>
       </c>
       <c r="L181" s="1">
-        <v>985528.23</v>
+        <v>200948.0</v>
       </c>
       <c r="M181" s="1">
-        <v>989612.37</v>
+        <v>202471.74</v>
       </c>
       <c r="N181" s="1">
-        <v>0.57</v>
+        <v>0.12</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
         <v>421</v>
       </c>
       <c r="B182" s="1">
-        <v>243000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>98.72</v>
+        <v>104.322</v>
       </c>
       <c r="D182" s="1">
-        <v>100.0</v>
+        <v>99.922</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>243000.0</v>
+        <v>199844.0</v>
       </c>
       <c r="H182" s="1">
-        <v>-3110.4</v>
+        <v>8800.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-1.28</v>
+        <v>4.4034346790497</v>
       </c>
       <c r="J182">
-        <v>2.22</v>
+        <v>3.36</v>
       </c>
       <c r="K182" t="s">
         <v>422</v>
       </c>
       <c r="L182" s="1">
-        <v>239889.6</v>
+        <v>208644.0</v>
       </c>
       <c r="M182" s="1">
-        <v>245285.42</v>
+        <v>215359.07</v>
       </c>
       <c r="N182" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
         <v>424</v>
       </c>
       <c r="B183" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>101.383</v>
+        <v>98.418</v>
       </c>
       <c r="D183" s="1">
-        <v>100.0</v>
+        <v>100.028</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>200000.0</v>
+        <v>300084.0</v>
       </c>
       <c r="H183" s="1">
-        <v>2766.0</v>
+        <v>-4830.0</v>
       </c>
       <c r="I183" s="1">
-        <v>1.383</v>
+        <v>-1.6095493261887</v>
       </c>
       <c r="J183">
-        <v>0.52</v>
+        <v>1.98</v>
       </c>
       <c r="K183" t="s">
         <v>425</v>
       </c>
       <c r="L183" s="1">
-        <v>202766.0</v>
+        <v>295254.0</v>
       </c>
       <c r="M183" s="1">
-        <v>203806.01</v>
+        <v>301187.45</v>
       </c>
       <c r="N183" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
         <v>427</v>
       </c>
       <c r="B184" s="1">
         <v>200000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>105.367</v>
+        <v>104.738</v>
       </c>
       <c r="D184" s="1">
-        <v>99.922</v>
+        <v>107.84</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>199844.0</v>
+        <v>215680.0</v>
       </c>
       <c r="H184" s="1">
-        <v>10890.0</v>
+        <v>-6204.0</v>
       </c>
       <c r="I184" s="1">
-        <v>5.449250415324</v>
+        <v>-2.8764836795252</v>
       </c>
       <c r="J184">
-        <v>3.1</v>
+        <v>3.33</v>
       </c>
       <c r="K184" t="s">
         <v>428</v>
       </c>
       <c r="L184" s="1">
-        <v>210734.0</v>
+        <v>209476.0</v>
       </c>
       <c r="M184" s="1">
-        <v>216928.52</v>
+        <v>216139.01</v>
       </c>
       <c r="N184" s="1">
         <v>0.12</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
         <v>430</v>
       </c>
       <c r="B185" s="1">
         <v>300000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>99.293</v>
+        <v>99.477</v>
       </c>
       <c r="D185" s="1">
-        <v>100.028</v>
+        <v>100.34</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>300084.0</v>
+        <v>301020.0</v>
       </c>
       <c r="H185" s="1">
-        <v>-2205.0</v>
+        <v>-2589.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-0.73479425760787</v>
+        <v>-0.86007574247558</v>
       </c>
       <c r="J185">
-        <v>1.77</v>
+        <v>2.08</v>
       </c>
       <c r="K185" t="s">
         <v>431</v>
       </c>
       <c r="L185" s="1">
-        <v>297879.0</v>
+        <v>298431.0</v>
       </c>
       <c r="M185" s="1">
-        <v>303191.15</v>
+        <v>304677.58</v>
       </c>
       <c r="N185" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
         <v>433</v>
       </c>
       <c r="B186" s="1">
-        <v>200000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>106.295</v>
+        <v>97.389</v>
       </c>
       <c r="D186" s="1">
-        <v>107.84</v>
+        <v>99.528</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>215680.0</v>
+        <v>237871.92</v>
       </c>
       <c r="H186" s="1">
-        <v>-3090.0</v>
+        <v>-5112.21</v>
       </c>
       <c r="I186" s="1">
-        <v>-1.432678041543</v>
+        <v>-2.1491439594888</v>
       </c>
       <c r="J186">
-        <v>3.07</v>
+        <v>2.35</v>
       </c>
       <c r="K186" t="s">
         <v>434</v>
       </c>
       <c r="L186" s="1">
-        <v>212590.0</v>
+        <v>232759.71</v>
       </c>
       <c r="M186" s="1">
-        <v>218732.47</v>
+        <v>238372.94</v>
       </c>
       <c r="N186" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
         <v>436</v>
       </c>
       <c r="B187" s="1">
-        <v>300000.0</v>
+        <v>0.25</v>
       </c>
       <c r="C187" s="1">
-        <v>100.629</v>
+        <v>104.459</v>
       </c>
       <c r="D187" s="1">
-        <v>100.34</v>
+        <v>136.0</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>301020.0</v>
+        <v>0.34</v>
       </c>
       <c r="H187" s="1">
-        <v>867.0</v>
+        <v>-0.07</v>
       </c>
       <c r="I187" s="1">
-        <v>0.28802072951963</v>
+        <v>-20.588235294118</v>
       </c>
       <c r="J187">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>0.0</v>
+      </c>
+      <c r="K187">
+        <v>0.0</v>
       </c>
       <c r="L187" s="1">
-        <v>301887.0</v>
+        <v>0.27</v>
       </c>
       <c r="M187" s="1">
-        <v>307476.04</v>
+        <v>0.27</v>
       </c>
       <c r="N187" s="1">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
+        <v>438</v>
+      </c>
+      <c r="B188" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>97.257</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>298380.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-6609.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-2.2149607882566</v>
+      </c>
+      <c r="J188">
+        <v>2.78</v>
+      </c>
+      <c r="K188" t="s">
         <v>439</v>
       </c>
-      <c r="B188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L188" s="1">
-        <v>234917.88</v>
+        <v>291771.0</v>
       </c>
       <c r="M188" s="1">
-        <v>240089.12</v>
+        <v>300120.66</v>
       </c>
       <c r="N188" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
+        <v>441</v>
+      </c>
+      <c r="B189" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>98.163</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>200900.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-4574.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-2.2767546042807</v>
+      </c>
+      <c r="J189">
+        <v>0.81</v>
+      </c>
+      <c r="K189" t="s">
         <v>442</v>
       </c>
-      <c r="B189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L189" s="1">
-        <v>0.27</v>
+        <v>196326.0</v>
       </c>
       <c r="M189" s="1">
-        <v>0.27</v>
+        <v>197939.7</v>
       </c>
       <c r="N189" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
         <v>444</v>
       </c>
       <c r="B190" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>98.066</v>
+        <v>94.94</v>
       </c>
       <c r="D190" s="1">
-        <v>99.46</v>
+        <v>99.077</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>298380.0</v>
+        <v>198154.0</v>
       </c>
       <c r="H190" s="1">
-        <v>-4182.0</v>
+        <v>-8274.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-1.4015684697366</v>
+        <v>-4.1755402363818</v>
       </c>
       <c r="J190">
-        <v>2.6</v>
+        <v>2.94</v>
       </c>
       <c r="K190" t="s">
         <v>445</v>
       </c>
       <c r="L190" s="1">
-        <v>294198.0</v>
+        <v>189880.0</v>
       </c>
       <c r="M190" s="1">
-        <v>301992.86</v>
+        <v>195767.67</v>
       </c>
       <c r="N190" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
         <v>447</v>
       </c>
       <c r="B191" s="1">
         <v>200000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>98.939</v>
+        <v>104.309</v>
       </c>
       <c r="D191" s="1">
-        <v>100.45</v>
+        <v>104.92</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>200900.0</v>
+        <v>209840.0</v>
       </c>
       <c r="H191" s="1">
-        <v>-3022.0</v>
+        <v>-1222.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-1.504230960677</v>
+        <v>-0.58234845596645</v>
       </c>
       <c r="J191">
-        <v>0.59</v>
+        <v>2.98</v>
       </c>
       <c r="K191" t="s">
         <v>448</v>
       </c>
       <c r="L191" s="1">
-        <v>197878.0</v>
+        <v>208618.0</v>
       </c>
       <c r="M191" s="1">
-        <v>199067.04</v>
+        <v>214585.12</v>
       </c>
       <c r="N191" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
         <v>450</v>
       </c>
       <c r="B192" s="1">
-        <v>200000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>95.921</v>
+        <v>102.78</v>
       </c>
       <c r="D192" s="1">
-        <v>99.077</v>
+        <v>99.953</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>198154.0</v>
+        <v>238887.67</v>
       </c>
       <c r="H192" s="1">
-        <v>-6312.0</v>
+        <v>6756.53</v>
       </c>
       <c r="I192" s="1">
-        <v>-3.1854012535705</v>
+        <v>2.8283293147779</v>
       </c>
       <c r="J192">
-        <v>2.75</v>
+        <v>1.61</v>
       </c>
       <c r="K192" t="s">
         <v>451</v>
       </c>
       <c r="L192" s="1">
-        <v>191842.0</v>
+        <v>245644.2</v>
       </c>
       <c r="M192" s="1">
-        <v>197346.11</v>
+        <v>249500.94</v>
       </c>
       <c r="N192" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
         <v>453</v>
       </c>
       <c r="B193" s="1">
-        <v>200000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>105.274</v>
+        <v>99.074</v>
       </c>
       <c r="D193" s="1">
-        <v>104.92</v>
+        <v>99.254</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>209840.0</v>
+        <v>133000.36</v>
       </c>
       <c r="H193" s="1">
-        <v>708.0</v>
+        <v>-241.2</v>
       </c>
       <c r="I193" s="1">
-        <v>0.33739992375143</v>
+        <v>-0.18135289257864</v>
       </c>
       <c r="J193">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>0.53</v>
+      </c>
+      <c r="K193">
+        <v>711.76</v>
       </c>
       <c r="L193" s="1">
-        <v>210548.0</v>
+        <v>132759.16</v>
       </c>
       <c r="M193" s="1">
-        <v>216021.97</v>
+        <v>133470.92</v>
       </c>
       <c r="N193" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B194" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>103.545</v>
+        <v>102.788</v>
       </c>
       <c r="D194" s="1">
-        <v>99.953</v>
+        <v>99.961</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>238887.67</v>
+        <v>99961.0</v>
       </c>
       <c r="H194" s="1">
-        <v>8584.88</v>
+        <v>2827.0</v>
       </c>
       <c r="I194" s="1">
-        <v>3.5936890338459</v>
+        <v>2.8281029601545</v>
       </c>
       <c r="J194">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.17</v>
+      </c>
+      <c r="K194">
+        <v>173.63</v>
       </c>
       <c r="L194" s="1">
-        <v>247472.55</v>
+        <v>102788.0</v>
       </c>
       <c r="M194" s="1">
-        <v>250707.23</v>
+        <v>102961.63</v>
       </c>
       <c r="N194" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B195" s="1">
-        <v>134000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>99.839</v>
+        <v>100.86</v>
       </c>
       <c r="D195" s="1">
-        <v>99.254</v>
+        <v>99.943</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>133000.36</v>
+        <v>213878.02</v>
       </c>
       <c r="H195" s="1">
-        <v>783.9</v>
+        <v>1962.38</v>
       </c>
       <c r="I195" s="1">
-        <v>0.58939690088057</v>
+        <v>0.91752298810322</v>
       </c>
       <c r="J195">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>408.88</v>
+        <v>1.3</v>
+      </c>
+      <c r="K195" t="s">
+        <v>458</v>
       </c>
       <c r="L195" s="1">
-        <v>133784.26</v>
+        <v>215840.4</v>
       </c>
       <c r="M195" s="1">
-        <v>134193.14</v>
+        <v>218631.19</v>
       </c>
       <c r="N195" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B196" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>104.021</v>
+        <v>101.105</v>
       </c>
       <c r="D196" s="1">
-        <v>99.961</v>
+        <v>99.611</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>99961.0</v>
+        <v>199222.0</v>
       </c>
       <c r="H196" s="1">
-        <v>4060.0</v>
+        <v>2988.0</v>
       </c>
       <c r="I196" s="1">
-        <v>4.0615840177669</v>
+        <v>1.4998343556435</v>
       </c>
       <c r="J196">
-        <v>4.78</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.14</v>
+      </c>
+      <c r="K196">
+        <v>284.93</v>
       </c>
       <c r="L196" s="1">
-        <v>104021.0</v>
+        <v>202210.0</v>
       </c>
       <c r="M196" s="1">
-        <v>108802.51</v>
+        <v>202494.93</v>
       </c>
       <c r="N196" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B197" s="1">
-        <v>214000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>101.766</v>
+        <v>98.364</v>
       </c>
       <c r="D197" s="1">
-        <v>99.943</v>
+        <v>99.438</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>213878.02</v>
+        <v>298314.0</v>
       </c>
       <c r="H197" s="1">
-        <v>3901.22</v>
+        <v>-3222.0</v>
       </c>
       <c r="I197" s="1">
-        <v>1.8240397026305</v>
+        <v>-1.0800699933627</v>
       </c>
       <c r="J197">
-        <v>1.08</v>
+        <v>0.63</v>
       </c>
       <c r="K197" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="L197" s="1">
-        <v>217779.24</v>
+        <v>295092.0</v>
       </c>
       <c r="M197" s="1">
-        <v>220100.99</v>
+        <v>296992.68</v>
       </c>
       <c r="N197" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B198" s="1">
-        <v>193000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>97.527</v>
+        <v>99.255</v>
       </c>
       <c r="D198" s="1">
-        <v>99.702</v>
+        <v>101.06225</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>192424.86</v>
+        <v>303186.75</v>
       </c>
       <c r="H198" s="1">
-        <v>-4197.75</v>
+        <v>-5421.75</v>
       </c>
       <c r="I198" s="1">
-        <v>-2.1815008726003</v>
+        <v>-1.7882542690273</v>
       </c>
       <c r="J198">
-        <v>2.55</v>
+        <v>0.76</v>
       </c>
       <c r="K198" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="L198" s="1">
-        <v>188227.11</v>
+        <v>297765.0</v>
       </c>
       <c r="M198" s="1">
-        <v>193142.0</v>
+        <v>300036.58</v>
       </c>
       <c r="N198" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="B199" s="1">
         <v>200000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>101.953</v>
+        <v>103.414</v>
       </c>
       <c r="D199" s="1">
-        <v>99.611</v>
+        <v>102.716</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>199222.0</v>
+        <v>205432.0</v>
       </c>
       <c r="H199" s="1">
-        <v>4684.0</v>
+        <v>1396.0</v>
       </c>
       <c r="I199" s="1">
-        <v>2.3511459577757</v>
+        <v>0.67954359593442</v>
       </c>
       <c r="J199">
-        <v>3.92</v>
+        <v>0.68</v>
       </c>
       <c r="K199" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="L199" s="1">
-        <v>203906.0</v>
+        <v>206828.0</v>
       </c>
       <c r="M199" s="1">
-        <v>211752.58</v>
+        <v>208196.49</v>
       </c>
       <c r="N199" s="1">
         <v>0.12</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="B200" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>98.878</v>
+        <v>100.953</v>
       </c>
       <c r="D200" s="1">
-        <v>99.438</v>
+        <v>98.6</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>298314.0</v>
+        <v>591600.0</v>
       </c>
       <c r="H200" s="1">
-        <v>-1680.0</v>
+        <v>14118.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-0.56316498722822</v>
+        <v>2.3864097363083</v>
       </c>
       <c r="J200">
-        <v>0.46</v>
+        <v>1.26</v>
       </c>
       <c r="K200" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="L200" s="1">
-        <v>296634.0</v>
+        <v>605718.0</v>
       </c>
       <c r="M200" s="1">
-        <v>298020.99</v>
+        <v>613269.37</v>
       </c>
       <c r="N200" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B201" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>100.103</v>
+        <v>102.611</v>
       </c>
       <c r="D201" s="1">
-        <v>101.06225</v>
+        <v>100.0</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>303186.75</v>
+        <v>200000.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-2877.75</v>
+        <v>5222.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-0.94916746856517</v>
+        <v>2.611</v>
       </c>
       <c r="J201">
-        <v>0.53</v>
+        <v>0.99</v>
       </c>
       <c r="K201" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="L201" s="1">
-        <v>300309.0</v>
+        <v>205222.0</v>
       </c>
       <c r="M201" s="1">
-        <v>301902.49</v>
+        <v>207198.71</v>
       </c>
       <c r="N201" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="B202" s="1">
         <v>200000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>104.408</v>
+        <v>105.985</v>
       </c>
       <c r="D202" s="1">
-        <v>102.716</v>
+        <v>109.3</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>205432.0</v>
+        <v>218600.0</v>
       </c>
       <c r="H202" s="1">
-        <v>3384.0</v>
+        <v>-6630.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1.6472604073367</v>
+        <v>-3.0329368709973</v>
       </c>
       <c r="J202">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>861.64</v>
+        <v>2.69</v>
+      </c>
+      <c r="K202" t="s">
+        <v>478</v>
       </c>
       <c r="L202" s="1">
-        <v>208816.0</v>
+        <v>211970.0</v>
       </c>
       <c r="M202" s="1">
-        <v>209677.64</v>
+        <v>217349.45</v>
       </c>
       <c r="N202" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
+        <v>480</v>
+      </c>
+      <c r="B203" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>98.375</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>199704.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-2954.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1.479189200016</v>
+      </c>
+      <c r="J203">
+        <v>0.99</v>
+      </c>
+      <c r="K203" t="s">
         <v>481</v>
       </c>
-      <c r="B203" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L203" s="1">
-        <v>611448.0</v>
+        <v>196750.0</v>
       </c>
       <c r="M203" s="1">
-        <v>617561.01</v>
+        <v>198722.6</v>
       </c>
       <c r="N203" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
+        <v>483</v>
+      </c>
+      <c r="B204" s="1">
+        <v>177000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>99.445</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>176883.18</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-865.53</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-0.48932295314908</v>
+      </c>
+      <c r="J204">
+        <v>0.81</v>
+      </c>
+      <c r="K204" t="s">
         <v>484</v>
       </c>
-      <c r="B204" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L204" s="1">
-        <v>206720.0</v>
+        <v>176017.65</v>
       </c>
       <c r="M204" s="1">
-        <v>208169.59</v>
+        <v>177451.83</v>
       </c>
       <c r="N204" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
+        <v>486</v>
+      </c>
+      <c r="B205" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>66.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>0.066</v>
+      </c>
+      <c r="J205">
+        <v>1.23</v>
+      </c>
+      <c r="K205" t="s">
         <v>487</v>
       </c>
-      <c r="B205" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L205" s="1">
-        <v>213732.0</v>
+        <v>100066.0</v>
       </c>
       <c r="M205" s="1">
-        <v>218536.11</v>
+        <v>101300.01</v>
       </c>
       <c r="N205" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
+        <v>489</v>
+      </c>
+      <c r="B206" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>98.965</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-624.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-0.62657522417134</v>
+      </c>
+      <c r="J206">
+        <v>1.53</v>
+      </c>
+      <c r="K206" t="s">
         <v>490</v>
       </c>
-      <c r="B206" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L206" s="1">
-        <v>198502.0</v>
+        <v>98965.0</v>
       </c>
       <c r="M206" s="1">
-        <v>200036.25</v>
+        <v>100499.93</v>
       </c>
       <c r="N206" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
+        <v>492</v>
+      </c>
+      <c r="B207" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>101.632</v>
+      </c>
+      <c r="D207" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>98769.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>2863.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>2.8986827850844</v>
+      </c>
+      <c r="J207">
+        <v>3.23</v>
+      </c>
+      <c r="K207" t="s">
         <v>493</v>
       </c>
-      <c r="B207" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L207" s="1">
-        <v>177198.24</v>
+        <v>101632.0</v>
       </c>
       <c r="M207" s="1">
-        <v>178317.22</v>
+        <v>104859.4</v>
       </c>
       <c r="N207" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B208" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>100.934</v>
+        <v>85.359</v>
       </c>
       <c r="D208" s="1">
-        <v>100.0</v>
+        <v>85.96</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>100000.0</v>
+        <v>343840.0</v>
       </c>
       <c r="H208" s="1">
-        <v>934.0</v>
+        <v>-2404.0</v>
       </c>
       <c r="I208" s="1">
-        <v>0.934</v>
+        <v>-0.6991624011168</v>
       </c>
       <c r="J208">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>0.02</v>
+      </c>
+      <c r="K208">
+        <v>95.89</v>
       </c>
       <c r="L208" s="1">
-        <v>100934.0</v>
+        <v>341436.0</v>
       </c>
       <c r="M208" s="1">
-        <v>101960.62</v>
+        <v>341531.89</v>
       </c>
       <c r="N208" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B209" s="1">
-        <v>100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>99.598</v>
+        <v>98.831</v>
       </c>
       <c r="D209" s="1">
-        <v>99.589</v>
+        <v>100.31566667</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>99589.0</v>
+        <v>902841.0</v>
       </c>
       <c r="H209" s="1">
-        <v>9.0</v>
+        <v>-13362.0</v>
       </c>
       <c r="I209" s="1">
-        <v>0.0090371426563175</v>
+        <v>-1.479994816363</v>
       </c>
       <c r="J209">
-        <v>1.35</v>
+        <v>1.6</v>
       </c>
       <c r="K209" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="L209" s="1">
-        <v>99598.0</v>
+        <v>889479.0</v>
       </c>
       <c r="M209" s="1">
-        <v>100948.0</v>
+        <v>903903.66</v>
       </c>
       <c r="N209" s="1">
-        <v>0.06</v>
+        <v>0.52</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B210" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>102.703</v>
+        <v>99.469</v>
       </c>
       <c r="D210" s="1">
-        <v>98.769</v>
+        <v>99.662</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>98769.0</v>
+        <v>134543.7</v>
       </c>
       <c r="H210" s="1">
-        <v>3934.0</v>
+        <v>-260.55</v>
       </c>
       <c r="I210" s="1">
-        <v>3.983031113001</v>
+        <v>-0.19365455238707</v>
       </c>
       <c r="J210">
-        <v>3.02</v>
+        <v>0.97</v>
       </c>
       <c r="K210" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="L210" s="1">
-        <v>102703.0</v>
+        <v>134283.15</v>
       </c>
       <c r="M210" s="1">
-        <v>105718.07</v>
+        <v>135597.09</v>
       </c>
       <c r="N210" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B211" s="1">
-        <v>400000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>86.031</v>
+        <v>99.025</v>
       </c>
       <c r="D211" s="1">
-        <v>85.96</v>
+        <v>99.571</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>343840.0</v>
+        <v>115502.36</v>
       </c>
       <c r="H211" s="1">
-        <v>284.0</v>
+        <v>-633.36</v>
       </c>
       <c r="I211" s="1">
-        <v>0.082596556537925</v>
+        <v>-0.54835243193299</v>
       </c>
       <c r="J211">
-        <v>0.61</v>
+        <v>2.36</v>
       </c>
       <c r="K211" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="L211" s="1">
-        <v>344124.0</v>
+        <v>114869.0</v>
       </c>
       <c r="M211" s="1">
-        <v>346582.9</v>
+        <v>117606.12</v>
       </c>
       <c r="N211" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B212" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>99.434</v>
+        <v>98.747</v>
       </c>
       <c r="D212" s="1">
-        <v>100.31566667</v>
+        <v>100.0</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>902841.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H212" s="1">
-        <v>-7935.0</v>
+        <v>-2506.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-0.87889229665024</v>
+        <v>-1.253</v>
       </c>
       <c r="J212">
-        <v>1.44</v>
+        <v>2.91</v>
       </c>
       <c r="K212" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="L212" s="1">
-        <v>894906.0</v>
+        <v>197494.0</v>
       </c>
       <c r="M212" s="1">
-        <v>907851.21</v>
+        <v>203322.07</v>
       </c>
       <c r="N212" s="1">
-        <v>0.52</v>
+        <v>0.12</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B213" s="1">
-        <v>135000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>100.451</v>
+        <v>97.758</v>
       </c>
       <c r="D213" s="1">
-        <v>99.662</v>
+        <v>100.0</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>134543.7</v>
+        <v>226000.0</v>
       </c>
       <c r="H213" s="1">
-        <v>1065.15</v>
+        <v>-5066.92</v>
       </c>
       <c r="I213" s="1">
-        <v>0.79167586442175</v>
+        <v>-2.242</v>
       </c>
       <c r="J213">
-        <v>0.77</v>
+        <v>1.8</v>
       </c>
       <c r="K213" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="L213" s="1">
-        <v>135608.85</v>
+        <v>220933.08</v>
       </c>
       <c r="M213" s="1">
-        <v>136654.64</v>
+        <v>225010.79</v>
       </c>
       <c r="N213" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B214" s="1">
-        <v>116000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>99.724</v>
+        <v>97.156</v>
       </c>
       <c r="D214" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>115502.36</v>
+        <v>360000.0</v>
       </c>
       <c r="H214" s="1">
-        <v>177.48</v>
+        <v>-10238.4</v>
       </c>
       <c r="I214" s="1">
-        <v>0.15365919795925</v>
+        <v>-2.844</v>
       </c>
       <c r="J214">
-        <v>2.18</v>
+        <v>3.37</v>
       </c>
       <c r="K214" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="L214" s="1">
-        <v>115679.84</v>
+        <v>349761.6</v>
       </c>
       <c r="M214" s="1">
-        <v>118210.39</v>
+        <v>361892.22</v>
       </c>
       <c r="N214" s="1">
-        <v>0.07</v>
+        <v>0.21</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B215" s="1">
         <v>200000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>99.356</v>
+        <v>98.319</v>
       </c>
       <c r="D215" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>200000.0</v>
+        <v>200840.0</v>
       </c>
       <c r="H215" s="1">
-        <v>-1288.0</v>
+        <v>-4202.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-0.644</v>
+        <v>-2.0922127066321</v>
       </c>
       <c r="J215">
-        <v>2.71</v>
+        <v>0.8</v>
       </c>
       <c r="K215" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="L215" s="1">
-        <v>198712.0</v>
+        <v>196638.0</v>
       </c>
       <c r="M215" s="1">
-        <v>204133.93</v>
+        <v>198246.9</v>
       </c>
       <c r="N215" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B216" s="1">
-        <v>526000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>98.602</v>
+        <v>97.926</v>
       </c>
       <c r="D216" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>526000.0</v>
+        <v>297777.0</v>
       </c>
       <c r="H216" s="1">
-        <v>-7353.48</v>
+        <v>-3999.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-1.398</v>
+        <v>-1.3429512689026</v>
       </c>
       <c r="J216">
-        <v>1.62</v>
+        <v>1.79</v>
       </c>
       <c r="K216" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="L216" s="1">
-        <v>518646.52</v>
+        <v>293778.0</v>
       </c>
       <c r="M216" s="1">
-        <v>527143.34</v>
+        <v>299135.88</v>
       </c>
       <c r="N216" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B217" s="1">
-        <v>360000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>98.422</v>
+        <v>99.755</v>
       </c>
       <c r="D217" s="1">
-        <v>100.0</v>
+        <v>99.731</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>360000.0</v>
+        <v>370999.32</v>
       </c>
       <c r="H217" s="1">
-        <v>-5680.8</v>
+        <v>89.28</v>
       </c>
       <c r="I217" s="1">
-        <v>-1.578</v>
+        <v>0.024064734134823</v>
       </c>
       <c r="J217">
-        <v>3.17</v>
+        <v>0.63</v>
       </c>
       <c r="K217" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="L217" s="1">
-        <v>354319.2</v>
+        <v>371088.6</v>
       </c>
       <c r="M217" s="1">
-        <v>365714.63</v>
+        <v>373419.97</v>
       </c>
       <c r="N217" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B218" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>99.269</v>
+        <v>97.808</v>
       </c>
       <c r="D218" s="1">
-        <v>100.42</v>
+        <v>99.228</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>200840.0</v>
+        <v>401873.4</v>
       </c>
       <c r="H218" s="1">
-        <v>-2302.0</v>
+        <v>-5751.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1.1461860187214</v>
+        <v>-1.4310476881525</v>
       </c>
       <c r="J218">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="K218" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="L218" s="1">
-        <v>198538.0</v>
+        <v>396122.4</v>
       </c>
       <c r="M218" s="1">
-        <v>199749.64</v>
+        <v>398546.85</v>
       </c>
       <c r="N218" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B219" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>99.298</v>
+        <v>90.894</v>
       </c>
       <c r="D219" s="1">
-        <v>99.259</v>
+        <v>80.3125</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>297777.0</v>
+        <v>160625.0</v>
       </c>
       <c r="H219" s="1">
-        <v>117.0</v>
+        <v>21163.0</v>
       </c>
       <c r="I219" s="1">
-        <v>0.039291147402251</v>
+        <v>13.175408560311</v>
       </c>
       <c r="J219">
-        <v>1.55</v>
+        <v>1.66</v>
       </c>
       <c r="K219" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="L219" s="1">
-        <v>297894.0</v>
+        <v>181788.0</v>
       </c>
       <c r="M219" s="1">
-        <v>302532.7</v>
+        <v>185116.77</v>
       </c>
       <c r="N219" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B220" s="1">
-        <v>372000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.351</v>
+        <v>101.404</v>
       </c>
       <c r="D220" s="1">
-        <v>99.731</v>
+        <v>102.148334</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>370999.32</v>
+        <v>510741.67</v>
       </c>
       <c r="H220" s="1">
-        <v>2306.4</v>
+        <v>-3721.67</v>
       </c>
       <c r="I220" s="1">
-        <v>0.62167229848292</v>
+        <v>-0.72867952990795</v>
       </c>
       <c r="J220">
-        <v>0.42</v>
+        <v>2.17</v>
       </c>
       <c r="K220" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="L220" s="1">
-        <v>373305.72</v>
+        <v>507020.0</v>
       </c>
       <c r="M220" s="1">
-        <v>374872.71</v>
+        <v>517848.77</v>
       </c>
       <c r="N220" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B221" s="1">
-        <v>405000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>98.41</v>
+        <v>99.87</v>
       </c>
       <c r="D221" s="1">
-        <v>99.228</v>
+        <v>100.275</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>401873.4</v>
+        <v>200550.0</v>
       </c>
       <c r="H221" s="1">
-        <v>-3312.9</v>
+        <v>-810.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-0.82436409078083</v>
+        <v>-0.40388930441286</v>
       </c>
       <c r="J221">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.16</v>
+      </c>
+      <c r="K221">
+        <v>311.37</v>
       </c>
       <c r="L221" s="1">
-        <v>398560.5</v>
+        <v>199740.0</v>
       </c>
       <c r="M221" s="1">
-        <v>400346.94</v>
+        <v>200051.37</v>
       </c>
       <c r="N221" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B222" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>91.834</v>
+        <v>98.416</v>
       </c>
       <c r="D222" s="1">
-        <v>80.3125</v>
+        <v>99.808</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>160625.0</v>
+        <v>299424.0</v>
       </c>
       <c r="H222" s="1">
-        <v>23043.0</v>
+        <v>-4176.0</v>
       </c>
       <c r="I222" s="1">
-        <v>14.345836575875</v>
+        <v>-1.3946777813402</v>
       </c>
       <c r="J222">
-        <v>1.56</v>
+        <v>1.02</v>
       </c>
       <c r="K222" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="L222" s="1">
-        <v>183668.0</v>
+        <v>295248.0</v>
       </c>
       <c r="M222" s="1">
-        <v>186791.29</v>
+        <v>298299.37</v>
       </c>
       <c r="N222" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B223" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>102.089</v>
+        <v>100.82</v>
       </c>
       <c r="D223" s="1">
-        <v>102.148334</v>
+        <v>99.651</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>510741.67</v>
+        <v>199302.0</v>
       </c>
       <c r="H223" s="1">
-        <v>-296.67</v>
+        <v>2338.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-0.058086116216051</v>
+        <v>1.1730940984034</v>
       </c>
       <c r="J223">
-        <v>1.95</v>
+        <v>1.31</v>
       </c>
       <c r="K223" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="L223" s="1">
-        <v>510445.0</v>
+        <v>201640.0</v>
       </c>
       <c r="M223" s="1">
-        <v>520212.12</v>
+        <v>204250.27</v>
       </c>
       <c r="N223" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B224" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>100.909</v>
+        <v>100.07</v>
       </c>
       <c r="D224" s="1">
-        <v>100.275</v>
+        <v>99.768</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>200550.0</v>
+        <v>149652.0</v>
       </c>
       <c r="H224" s="1">
-        <v>1268.0</v>
+        <v>453.0</v>
       </c>
       <c r="I224" s="1">
-        <v>0.63226128147594</v>
+        <v>0.30270226926469</v>
       </c>
       <c r="J224">
-        <v>1.01</v>
+        <v>0.69</v>
       </c>
       <c r="K224" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="L224" s="1">
-        <v>201818.0</v>
+        <v>150105.0</v>
       </c>
       <c r="M224" s="1">
-        <v>203829.95</v>
+        <v>151140.1</v>
       </c>
       <c r="N224" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B225" s="1">
-        <v>300000.0</v>
+        <v>1122839.0</v>
       </c>
       <c r="C225" s="1">
-        <v>99.171</v>
+        <v>86.596</v>
       </c>
       <c r="D225" s="1">
-        <v>99.808</v>
+        <v>90.84154362</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>299424.0</v>
+        <v>1020004.28</v>
       </c>
       <c r="H225" s="1">
-        <v>-1911.0</v>
+        <v>-47670.62</v>
       </c>
       <c r="I225" s="1">
-        <v>-0.63822539275409</v>
+        <v>-4.6735705854097</v>
       </c>
       <c r="J225">
-        <v>0.81</v>
+        <v>2.75</v>
       </c>
       <c r="K225" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="L225" s="1">
-        <v>297513.0</v>
+        <v>972333.66</v>
       </c>
       <c r="M225" s="1">
-        <v>299947.93</v>
+        <v>1003169.43</v>
       </c>
       <c r="N225" s="1">
-        <v>0.17</v>
+        <v>0.58</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B226" s="1">
-        <v>200000.0</v>
+        <v>1340000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>101.555</v>
+        <v>97.477</v>
       </c>
       <c r="D226" s="1">
-        <v>99.651</v>
+        <v>97.89</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>199302.0</v>
+        <v>1311726.0</v>
       </c>
       <c r="H226" s="1">
-        <v>3808.0</v>
+        <v>-5534.2</v>
       </c>
       <c r="I226" s="1">
-        <v>1.9106682321301</v>
+        <v>-0.42190213504955</v>
       </c>
       <c r="J226">
-        <v>1.05</v>
+        <v>2.86</v>
       </c>
       <c r="K226" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="L226" s="1">
-        <v>203110.0</v>
+        <v>1306191.8</v>
       </c>
       <c r="M226" s="1">
-        <v>205213.42</v>
+        <v>1344519.47</v>
       </c>
       <c r="N226" s="1">
-        <v>0.12</v>
+        <v>0.78</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B227" s="1">
-        <v>299000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>100.74</v>
+        <v>99.099</v>
       </c>
       <c r="D227" s="1">
-        <v>99.768</v>
+        <v>99.766</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>298306.32</v>
+        <v>199532.0</v>
       </c>
       <c r="H227" s="1">
-        <v>2906.28</v>
+        <v>-1334.0</v>
       </c>
       <c r="I227" s="1">
-        <v>0.97426028385855</v>
+        <v>-0.66856444079145</v>
       </c>
       <c r="J227">
-        <v>0.48</v>
+        <v>0.58</v>
       </c>
       <c r="K227" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="L227" s="1">
-        <v>301212.6</v>
+        <v>198198.0</v>
       </c>
       <c r="M227" s="1">
-        <v>302641.04</v>
+        <v>199362.38</v>
       </c>
       <c r="N227" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B228" s="1">
-        <v>1699344.0</v>
+        <v>217000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>98.445</v>
+        <v>97.671</v>
       </c>
       <c r="D228" s="1">
-        <v>98.09936893</v>
+        <v>99.945</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>1667045.74</v>
+        <v>216880.65</v>
       </c>
       <c r="H228" s="1">
-        <v>5873.46</v>
+        <v>-4934.58</v>
       </c>
       <c r="I228" s="1">
-        <v>0.352327465232</v>
+        <v>-2.2752513882635</v>
       </c>
       <c r="J228">
-        <v>1.02</v>
+        <v>2.17</v>
       </c>
       <c r="K228" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="L228" s="1">
-        <v>1672919.2</v>
+        <v>211946.07</v>
       </c>
       <c r="M228" s="1">
-        <v>1690168.71</v>
+        <v>216662.16</v>
       </c>
       <c r="N228" s="1">
-        <v>0.97</v>
+        <v>0.13</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B229" s="1">
-        <v>1122839.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>87.265</v>
+        <v>98.306</v>
       </c>
       <c r="D229" s="1">
-        <v>90.84154362</v>
+        <v>98.71</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>1020004.28</v>
+        <v>296130.0</v>
       </c>
       <c r="H229" s="1">
-        <v>-40158.83</v>
+        <v>-1212.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-3.9371236755987</v>
+        <v>-0.40927970823625</v>
       </c>
       <c r="J229">
-        <v>2.56</v>
+        <v>1.75</v>
       </c>
       <c r="K229" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="L229" s="1">
-        <v>979845.45</v>
+        <v>294918.0</v>
       </c>
       <c r="M229" s="1">
-        <v>1008604.74</v>
+        <v>300178.27</v>
       </c>
       <c r="N229" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B230" s="1">
-        <v>200000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>99.98</v>
+        <v>98.296</v>
       </c>
       <c r="D230" s="1">
-        <v>99.766</v>
+        <v>99.682</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>199532.0</v>
+        <v>178430.78</v>
       </c>
       <c r="H230" s="1">
-        <v>428.0</v>
+        <v>-2480.94</v>
       </c>
       <c r="I230" s="1">
-        <v>0.21450193452679</v>
+        <v>-1.3904215404988</v>
       </c>
       <c r="J230">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>698.63</v>
+        <v>1.79</v>
+      </c>
+      <c r="K230" t="s">
+        <v>560</v>
       </c>
       <c r="L230" s="1">
-        <v>199960.0</v>
+        <v>175949.84</v>
       </c>
       <c r="M230" s="1">
-        <v>200658.63</v>
+        <v>179146.09</v>
       </c>
       <c r="N230" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B231" s="1">
-        <v>217000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>98.602</v>
+        <v>73.19</v>
       </c>
       <c r="D231" s="1">
-        <v>99.945</v>
+        <v>72.73740889</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>216880.65</v>
+        <v>163659.17</v>
       </c>
       <c r="H231" s="1">
-        <v>-2914.31</v>
+        <v>1018.33</v>
       </c>
       <c r="I231" s="1">
-        <v>-1.3437390564811</v>
+        <v>0.62222605674952</v>
       </c>
       <c r="J231">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>0.04</v>
+      </c>
+      <c r="K231">
+        <v>80.91</v>
       </c>
       <c r="L231" s="1">
-        <v>213966.34</v>
+        <v>164677.5</v>
       </c>
       <c r="M231" s="1">
-        <v>218265.08</v>
+        <v>164758.41</v>
       </c>
       <c r="N231" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B232" s="1">
-        <v>300000.0</v>
+        <v>1477000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>98.95</v>
+        <v>86.244</v>
       </c>
       <c r="D232" s="1">
-        <v>98.71</v>
+        <v>86.43117332</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>296130.0</v>
+        <v>1276588.43</v>
       </c>
       <c r="H232" s="1">
-        <v>720.0</v>
+        <v>-2764.55</v>
       </c>
       <c r="I232" s="1">
-        <v>0.24313646033836</v>
+        <v>-0.21655765750595</v>
       </c>
       <c r="J232">
-        <v>1.53</v>
+        <v>0.11</v>
       </c>
       <c r="K232" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="L232" s="1">
-        <v>296850.0</v>
+        <v>1273823.88</v>
       </c>
       <c r="M232" s="1">
-        <v>301452.74</v>
+        <v>1275427.34</v>
       </c>
       <c r="N232" s="1">
-        <v>0.17</v>
+        <v>0.74</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="B233" s="1">
-        <v>179000.0</v>
+        <v>253000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>98.836</v>
+        <v>62.152</v>
       </c>
       <c r="D233" s="1">
-        <v>99.682</v>
+        <v>75.54048221</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>178430.78</v>
+        <v>191117.42</v>
       </c>
       <c r="H233" s="1">
-        <v>-1514.34</v>
+        <v>-33872.86</v>
       </c>
       <c r="I233" s="1">
-        <v>-0.84869886238238</v>
+        <v>-17.723585845811</v>
       </c>
       <c r="J233">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>0.22</v>
+      </c>
+      <c r="K233">
+        <v>549.32</v>
       </c>
       <c r="L233" s="1">
-        <v>176916.44</v>
+        <v>157244.56</v>
       </c>
       <c r="M233" s="1">
-        <v>179842.97</v>
+        <v>157793.88</v>
       </c>
       <c r="N233" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B234" s="1">
-        <v>225000.0</v>
+        <v>482000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>73.518</v>
+        <v>95.322</v>
       </c>
       <c r="D234" s="1">
-        <v>72.73740889</v>
+        <v>94.68445021</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>163659.17</v>
+        <v>456379.05</v>
       </c>
       <c r="H234" s="1">
-        <v>1756.33</v>
+        <v>3072.99</v>
       </c>
       <c r="I234" s="1">
-        <v>1.0731632086366</v>
+        <v>0.67334160058399</v>
       </c>
       <c r="J234">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>65.5</v>
+        <v>0.43</v>
+      </c>
+      <c r="K234" t="s">
+        <v>570</v>
       </c>
       <c r="L234" s="1">
-        <v>165415.5</v>
+        <v>459452.04</v>
       </c>
       <c r="M234" s="1">
-        <v>165481.0</v>
+        <v>461545.11</v>
       </c>
       <c r="N234" s="1">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="B235" s="1">
-        <v>1477000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>86.857</v>
+        <v>100.457</v>
       </c>
       <c r="D235" s="1">
-        <v>86.43117332</v>
+        <v>101.62</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>1276588.43</v>
+        <v>101620.0</v>
       </c>
       <c r="H235" s="1">
-        <v>6289.46</v>
+        <v>-1163.0</v>
       </c>
       <c r="I235" s="1">
-        <v>0.49267718962485</v>
+        <v>-1.1444597520173</v>
       </c>
       <c r="J235">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>0.26</v>
+      </c>
+      <c r="K235">
+        <v>257.75</v>
       </c>
       <c r="L235" s="1">
-        <v>1282877.89</v>
+        <v>100457.0</v>
       </c>
       <c r="M235" s="1">
-        <v>1284380.18</v>
+        <v>100714.75</v>
       </c>
       <c r="N235" s="1">
-        <v>0.74</v>
+        <v>0.06</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="B236" s="1">
-        <v>253000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>62.626</v>
+        <v>100.598</v>
       </c>
       <c r="D236" s="1">
-        <v>75.54048221</v>
+        <v>100.0965</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>191117.42</v>
+        <v>150144.75</v>
       </c>
       <c r="H236" s="1">
-        <v>-32673.64</v>
+        <v>752.25</v>
       </c>
       <c r="I236" s="1">
-        <v>-17.096107722676</v>
+        <v>0.50101651905911</v>
       </c>
       <c r="J236">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>514.66</v>
+        <v>3.53</v>
+      </c>
+      <c r="K236" t="s">
+        <v>575</v>
       </c>
       <c r="L236" s="1">
-        <v>158443.78</v>
+        <v>150897.0</v>
       </c>
       <c r="M236" s="1">
-        <v>158958.44</v>
+        <v>156188.51</v>
       </c>
       <c r="N236" s="1">
         <v>0.09</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="B237" s="1">
-        <v>482000.0</v>
+        <v>881764.0</v>
       </c>
       <c r="C237" s="1">
-        <v>95.764</v>
+        <v>84.041</v>
       </c>
       <c r="D237" s="1">
-        <v>94.68445021</v>
+        <v>84.16028212</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>456379.05</v>
+        <v>742095.07</v>
       </c>
       <c r="H237" s="1">
-        <v>5203.43</v>
+        <v>-1051.79</v>
       </c>
       <c r="I237" s="1">
-        <v>1.140155316069</v>
+        <v>-0.14173251413731</v>
       </c>
       <c r="J237">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>0.0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
       </c>
       <c r="L237" s="1">
-        <v>461582.48</v>
+        <v>741043.28</v>
       </c>
       <c r="M237" s="1">
-        <v>463543.49</v>
+        <v>741043.28</v>
       </c>
       <c r="N237" s="1">
-        <v>0.27</v>
+        <v>0.43</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="B238" s="1">
-        <v>100000.0</v>
+        <v>9120436.0</v>
       </c>
       <c r="C238" s="1">
-        <v>101.42</v>
+        <v>61.714</v>
       </c>
       <c r="D238" s="1">
-        <v>101.62</v>
+        <v>70.63542017</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>101620.0</v>
+        <v>6442258.29</v>
       </c>
       <c r="H238" s="1">
-        <v>-200.0</v>
+        <v>-813672.42</v>
       </c>
       <c r="I238" s="1">
-        <v>-0.19681165124975</v>
+        <v>-12.630235910644</v>
       </c>
       <c r="J238">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>12.27</v>
+        <v>0.09</v>
+      </c>
+      <c r="K238" t="s">
+        <v>580</v>
       </c>
       <c r="L238" s="1">
-        <v>101420.0</v>
+        <v>5628585.87</v>
       </c>
       <c r="M238" s="1">
-        <v>101432.27</v>
+        <v>5636706.81</v>
       </c>
       <c r="N238" s="1">
-        <v>0.06</v>
+        <v>3.26</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="B239" s="1">
-        <v>150000.0</v>
+        <v>3290000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>101.131</v>
+        <v>99.431</v>
       </c>
       <c r="D239" s="1">
-        <v>100.0965</v>
+        <v>99.514</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>150144.75</v>
+        <v>3274010.6</v>
       </c>
       <c r="H239" s="1">
-        <v>1551.75</v>
+        <v>-2730.7</v>
       </c>
       <c r="I239" s="1">
-        <v>1.0335026699235</v>
+        <v>-0.083405350001005</v>
       </c>
       <c r="J239">
-        <v>3.32</v>
+        <v>2.36</v>
       </c>
       <c r="K239" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="L239" s="1">
-        <v>151696.5</v>
+        <v>3271279.9</v>
       </c>
       <c r="M239" s="1">
-        <v>156683.9</v>
+        <v>3348887.85</v>
       </c>
       <c r="N239" s="1">
-        <v>0.09</v>
+        <v>1.93</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="B240" s="1">
-        <v>2012696.0</v>
+        <v>4743000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>87.8</v>
+        <v>98.12</v>
       </c>
       <c r="D240" s="1">
-        <v>89.96181838</v>
+        <v>99.47422159</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>1810657.92</v>
+        <v>4718062.33</v>
       </c>
       <c r="H240" s="1">
-        <v>-43510.83</v>
+        <v>-64230.73</v>
       </c>
       <c r="I240" s="1">
-        <v>-2.4030397746251</v>
+        <v>-1.3613794288301</v>
       </c>
       <c r="J240">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.49</v>
+      </c>
+      <c r="K240" t="s">
+        <v>586</v>
       </c>
       <c r="L240" s="1">
-        <v>1767147.09</v>
+        <v>4653831.6</v>
       </c>
       <c r="M240" s="1">
-        <v>1767147.09</v>
+        <v>4772107.73</v>
       </c>
       <c r="N240" s="1">
-        <v>1.01</v>
+        <v>2.76</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B241" s="1">
-        <v>3851764.0</v>
+        <v>1162502.0</v>
       </c>
       <c r="C241" s="1">
-        <v>84.641</v>
+        <v>95.682</v>
       </c>
       <c r="D241" s="1">
-        <v>84.16028189</v>
+        <v>98.19666547</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>3241655.44</v>
+        <v>1141538.2</v>
       </c>
       <c r="H241" s="1">
-        <v>18516.13</v>
+        <v>-29233.04</v>
       </c>
       <c r="I241" s="1">
-        <v>0.57119364913132</v>
+        <v>-2.5608464088193</v>
       </c>
       <c r="J241">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.73</v>
+      </c>
+      <c r="K241" t="s">
+        <v>589</v>
       </c>
       <c r="L241" s="1">
-        <v>3260171.57</v>
+        <v>1112305.16</v>
       </c>
       <c r="M241" s="1">
-        <v>3260171.57</v>
+        <v>1120793.02</v>
       </c>
       <c r="N241" s="1">
-        <v>1.87</v>
+        <v>0.65</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
+        <v>591</v>
+      </c>
+      <c r="B242" s="1">
+        <v>870742.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>95.463</v>
+      </c>
+      <c r="D242" s="1">
+        <v>98.49852999</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>857668.07</v>
+      </c>
+      <c r="H242" s="1">
+        <v>-26431.63</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-3.0818017977514</v>
+      </c>
+      <c r="J242">
+        <v>0.78</v>
+      </c>
+      <c r="K242" t="s">
         <v>592</v>
       </c>
-      <c r="B242" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L242" s="1">
-        <v>5693249.76</v>
+        <v>831236.44</v>
       </c>
       <c r="M242" s="1">
-        <v>5698871.95</v>
+        <v>838059.24</v>
       </c>
       <c r="N242" s="1">
-        <v>3.26</v>
+        <v>0.48</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
+        <v>594</v>
+      </c>
+      <c r="B243" s="1">
+        <v>4312579.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>99.205</v>
+      </c>
+      <c r="D243" s="1">
+        <v>99.18352939</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>4277368.06</v>
+      </c>
+      <c r="H243" s="1">
+        <v>925.94</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.021647424000262</v>
+      </c>
+      <c r="J243">
+        <v>0.23</v>
+      </c>
+      <c r="K243" t="s">
         <v>595</v>
       </c>
-      <c r="B243" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L243" s="1">
-        <v>3324104.5</v>
+        <v>4278294.0</v>
       </c>
       <c r="M243" s="1">
-        <v>3400851.62</v>
+        <v>4288136.13</v>
       </c>
       <c r="N243" s="1">
-        <v>1.95</v>
+        <v>2.48</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
+        <v>597</v>
+      </c>
+      <c r="B244" s="1">
+        <v>4756111.75</v>
+      </c>
+      <c r="C244" s="1">
+        <v>86.744</v>
+      </c>
+      <c r="D244" s="1">
+        <v>103.77232453</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>4935527.72</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-809886.15</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-16.409312153554</v>
+      </c>
+      <c r="J244">
+        <v>0.17</v>
+      </c>
+      <c r="K244" t="s">
         <v>598</v>
       </c>
-      <c r="B244" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L244" s="1">
-        <v>1126417.94</v>
+        <v>4125641.57</v>
       </c>
       <c r="M244" s="1">
-        <v>1132294.15</v>
+        <v>4133785.6</v>
       </c>
       <c r="N244" s="1">
-        <v>0.65</v>
+        <v>2.39</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
+        <v>600</v>
+      </c>
+      <c r="B245" s="1">
+        <v>9009041.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>95.867</v>
+      </c>
+      <c r="D245" s="1">
+        <v>96.97647596</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>8736650.48</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-99953.15</v>
+      </c>
+      <c r="I245" s="1">
+        <v>-1.1440671711523</v>
+      </c>
+      <c r="J245">
+        <v>1.12</v>
+      </c>
+      <c r="K245" t="s">
         <v>601</v>
       </c>
-      <c r="B245" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L245" s="1">
-        <v>841781.12</v>
+        <v>8636697.33</v>
       </c>
       <c r="M245" s="1">
-        <v>846504.6</v>
+        <v>8737894.78</v>
       </c>
       <c r="N245" s="1">
-        <v>0.48</v>
+        <v>5.05</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
+        <v>603</v>
+      </c>
+      <c r="B246" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="D246" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-268.92</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-0.166</v>
+      </c>
+      <c r="J246">
+        <v>1.12</v>
+      </c>
+      <c r="K246" t="s">
         <v>604</v>
       </c>
-      <c r="B246" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L246" s="1">
-        <v>4281744.06</v>
+        <v>161731.08</v>
       </c>
       <c r="M246" s="1">
-        <v>4287569.0</v>
+        <v>163552.69</v>
       </c>
       <c r="N246" s="1">
-        <v>2.46</v>
+        <v>0.09</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
+        <v>606</v>
+      </c>
+      <c r="B247" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>98.052</v>
+      </c>
+      <c r="D247" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>-1188.0</v>
+      </c>
+      <c r="I247" s="1">
+        <v>-1.1970979443773</v>
+      </c>
+      <c r="J247">
+        <v>1.94</v>
+      </c>
+      <c r="K247" t="s">
         <v>607</v>
       </c>
-      <c r="B247" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L247" s="1">
-        <v>4161407.53</v>
+        <v>98052.0</v>
       </c>
       <c r="M247" s="1">
-        <v>4163036.34</v>
+        <v>99993.78</v>
       </c>
       <c r="N247" s="1">
-        <v>2.38</v>
+        <v>0.06</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
+        <v>609</v>
+      </c>
+      <c r="B248" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>92.248</v>
+      </c>
+      <c r="D248" s="1">
+        <v>100.121</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>400484.0</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-31492.0</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-7.8634851829287</v>
+      </c>
+      <c r="J248">
+        <v>1.41</v>
+      </c>
+      <c r="K248" t="s">
         <v>610</v>
       </c>
-      <c r="B248" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L248" s="1">
-        <v>8713544.46</v>
+        <v>368992.0</v>
       </c>
       <c r="M248" s="1">
-        <v>8802400.75</v>
+        <v>374630.36</v>
       </c>
       <c r="N248" s="1">
-        <v>5.04</v>
+        <v>0.22</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
+        <v>612</v>
+      </c>
+      <c r="B249" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>100.636</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>299826.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>2082.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>0.69440275359709</v>
+      </c>
+      <c r="J249">
+        <v>1.17</v>
+      </c>
+      <c r="K249" t="s">
         <v>613</v>
       </c>
-      <c r="B249" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L249" s="1">
-        <v>163096.74</v>
+        <v>301908.0</v>
       </c>
       <c r="M249" s="1">
-        <v>164546.59</v>
+        <v>305423.75</v>
       </c>
       <c r="N249" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
+        <v>615</v>
+      </c>
+      <c r="B250" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>95.694</v>
+      </c>
+      <c r="D250" s="1">
+        <v>94.67425</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>284022.75</v>
+      </c>
+      <c r="H250" s="1">
+        <v>3059.25</v>
+      </c>
+      <c r="I250" s="1">
+        <v>1.077114421292</v>
+      </c>
+      <c r="J250">
+        <v>0.54</v>
+      </c>
+      <c r="K250" t="s">
         <v>616</v>
       </c>
-      <c r="B250" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L250" s="1">
-        <v>99089.0</v>
+        <v>287082.0</v>
       </c>
       <c r="M250" s="1">
-        <v>100825.3</v>
+        <v>288705.29</v>
       </c>
       <c r="N250" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
+        <v>618</v>
+      </c>
+      <c r="B251" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>100.913</v>
+      </c>
+      <c r="D251" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>299574.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>3165.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>1.0565002303271</v>
+      </c>
+      <c r="J251">
+        <v>0.57</v>
+      </c>
+      <c r="K251" t="s">
         <v>619</v>
       </c>
-      <c r="B251" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L251" s="1">
-        <v>371356.0</v>
+        <v>302739.0</v>
       </c>
       <c r="M251" s="1">
-        <v>376610.79</v>
+        <v>304458.86</v>
       </c>
       <c r="N251" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
+        <v>621</v>
+      </c>
+      <c r="B252" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>97.484</v>
+      </c>
+      <c r="D252" s="1">
+        <v>98.68</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>493400.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-5980.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-1.2119983785975</v>
+      </c>
+      <c r="J252">
+        <v>2.73</v>
+      </c>
+      <c r="K252" t="s">
         <v>622</v>
       </c>
-      <c r="B252" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L252" s="1">
-        <v>303876.0</v>
+        <v>487420.0</v>
       </c>
       <c r="M252" s="1">
-        <v>306795.86</v>
+        <v>501084.38</v>
       </c>
       <c r="N252" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="B253" s="1">
         <v>300000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>95.555</v>
+        <v>96.894</v>
       </c>
       <c r="D253" s="1">
-        <v>94.67425</v>
+        <v>97.019</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>284022.75</v>
+        <v>291057.0</v>
       </c>
       <c r="H253" s="1">
-        <v>2642.25</v>
+        <v>-375.0</v>
       </c>
       <c r="I253" s="1">
-        <v>0.93029519642353</v>
+        <v>-0.12884074253497</v>
       </c>
       <c r="J253">
-        <v>0.51</v>
+        <v>0.82</v>
       </c>
       <c r="K253" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="L253" s="1">
-        <v>286665.0</v>
+        <v>290682.0</v>
       </c>
       <c r="M253" s="1">
-        <v>288185.55</v>
+        <v>293127.21</v>
       </c>
       <c r="N253" s="1">
         <v>0.17</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
+        <v>627</v>
+      </c>
+      <c r="B254" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>98.067</v>
+      </c>
+      <c r="D254" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>206229.96</v>
+      </c>
+      <c r="H254" s="1">
+        <v>-3231.27</v>
+      </c>
+      <c r="I254" s="1">
+        <v>-1.5668286024009</v>
+      </c>
+      <c r="J254">
+        <v>2.68</v>
+      </c>
+      <c r="K254" t="s">
         <v>628</v>
       </c>
-      <c r="B254" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L254" s="1">
-        <v>304788.0</v>
+        <v>202998.69</v>
       </c>
       <c r="M254" s="1">
-        <v>305870.88</v>
+        <v>208546.57</v>
       </c>
       <c r="N254" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
+        <v>630</v>
+      </c>
+      <c r="B255" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>98.359</v>
+      </c>
+      <c r="D255" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>199472.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-2754.0</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-1.3806449025427</v>
+      </c>
+      <c r="J255">
+        <v>2.74</v>
+      </c>
+      <c r="K255" t="s">
         <v>631</v>
       </c>
-      <c r="B255" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L255" s="1">
-        <v>493985.0</v>
+        <v>196718.0</v>
       </c>
       <c r="M255" s="1">
-        <v>506621.99</v>
+        <v>202197.45</v>
       </c>
       <c r="N255" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
+        <v>633</v>
+      </c>
+      <c r="B256" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>99.041</v>
+      </c>
+      <c r="D256" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>230594.08</v>
+      </c>
+      <c r="H256" s="1">
+        <v>-818.96</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-0.35515222246816</v>
+      </c>
+      <c r="J256">
+        <v>0.93</v>
+      </c>
+      <c r="K256" t="s">
         <v>634</v>
       </c>
-      <c r="B256" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L256" s="1">
-        <v>293967.0</v>
+        <v>229775.12</v>
       </c>
       <c r="M256" s="1">
-        <v>295693.03</v>
+        <v>231944.16</v>
       </c>
       <c r="N256" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
+        <v>636</v>
+      </c>
+      <c r="B257" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>95.513</v>
+      </c>
+      <c r="D257" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>280800.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>5739.0</v>
+      </c>
+      <c r="I257" s="1">
+        <v>2.0438034188034</v>
+      </c>
+      <c r="J257">
+        <v>1.25</v>
+      </c>
+      <c r="K257" t="s">
         <v>637</v>
       </c>
-      <c r="B257" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L257" s="1">
-        <v>204253.11</v>
+        <v>286539.0</v>
       </c>
       <c r="M257" s="1">
-        <v>209432.36</v>
+        <v>290292.08</v>
       </c>
       <c r="N257" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
+        <v>639</v>
+      </c>
+      <c r="B258" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>98.286</v>
+      </c>
+      <c r="D258" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>-8570.0</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-1.714</v>
+      </c>
+      <c r="J258">
+        <v>3.64</v>
+      </c>
+      <c r="K258" t="s">
         <v>640</v>
       </c>
-      <c r="B258" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L258" s="1">
-        <v>198614.0</v>
+        <v>491430.0</v>
       </c>
       <c r="M258" s="1">
-        <v>203655.1</v>
+        <v>509637.19</v>
       </c>
       <c r="N258" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
+        <v>642</v>
+      </c>
+      <c r="B259" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>100.825</v>
+      </c>
+      <c r="D259" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>206024.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>-4374.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-2.1230536248204</v>
+      </c>
+      <c r="J259">
+        <v>3.92</v>
+      </c>
+      <c r="K259" t="s">
         <v>643</v>
       </c>
-      <c r="B259" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L259" s="1">
-        <v>231723.92</v>
+        <v>201650.0</v>
       </c>
       <c r="M259" s="1">
-        <v>233416.25</v>
+        <v>209497.95</v>
       </c>
       <c r="N259" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
+        <v>645</v>
+      </c>
+      <c r="B260" s="1">
+        <v>223000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>100.431</v>
+      </c>
+      <c r="D260" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>222663.27</v>
+      </c>
+      <c r="H260" s="1">
+        <v>1297.86</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0.58288014902503</v>
+      </c>
+      <c r="J260">
+        <v>3.33</v>
+      </c>
+      <c r="K260" t="s">
         <v>646</v>
       </c>
-      <c r="B260" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L260" s="1">
-        <v>287409.0</v>
+        <v>223961.13</v>
       </c>
       <c r="M260" s="1">
-        <v>290894.96</v>
+        <v>231394.06</v>
       </c>
       <c r="N260" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
+        <v>648</v>
+      </c>
+      <c r="B261" s="1">
+        <v>163000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>98.995</v>
+      </c>
+      <c r="D261" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>161557.45</v>
+      </c>
+      <c r="H261" s="1">
+        <v>-195.6</v>
+      </c>
+      <c r="I261" s="1">
+        <v>-0.1210714826212</v>
+      </c>
+      <c r="J261">
+        <v>1.15</v>
+      </c>
+      <c r="K261" t="s">
         <v>649</v>
       </c>
-      <c r="B261" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L261" s="1">
-        <v>496250.0</v>
+        <v>161361.85</v>
       </c>
       <c r="M261" s="1">
-        <v>513395.55</v>
+        <v>163237.47</v>
       </c>
       <c r="N261" s="1">
-        <v>0.29</v>
+        <v>0.09</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="B262" s="1">
-        <v>200000.0</v>
+        <v>212054.61</v>
       </c>
       <c r="C262" s="1">
-        <v>101.578</v>
+        <v>89.325</v>
       </c>
       <c r="D262" s="1">
-        <v>103.012</v>
+        <v>94.89160835</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>206024.0</v>
+        <v>201222.03</v>
       </c>
       <c r="H262" s="1">
-        <v>-2868.0</v>
+        <v>-11804.25</v>
       </c>
       <c r="I262" s="1">
-        <v>-1.3920708266998</v>
+        <v>-5.8662811422785</v>
       </c>
       <c r="J262">
-        <v>3.69</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>0.27</v>
+      </c>
+      <c r="K262">
+        <v>566.45</v>
       </c>
       <c r="L262" s="1">
-        <v>203156.0</v>
+        <v>189417.78</v>
       </c>
       <c r="M262" s="1">
-        <v>210538.19</v>
+        <v>189984.23</v>
       </c>
       <c r="N262" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="B263" s="1">
-        <v>223000.0</v>
+        <v>288253.0</v>
       </c>
       <c r="C263" s="1">
-        <v>101.223</v>
+        <v>93.357</v>
       </c>
       <c r="D263" s="1">
-        <v>99.849</v>
+        <v>93.8257607</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>222663.27</v>
+        <v>270455.57</v>
       </c>
       <c r="H263" s="1">
-        <v>3064.02</v>
+        <v>-1351.22</v>
       </c>
       <c r="I263" s="1">
-        <v>1.3760778775952</v>
+        <v>-0.49960886366659</v>
       </c>
       <c r="J263">
-        <v>3.12</v>
+        <v>0.49</v>
       </c>
       <c r="K263" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="L263" s="1">
-        <v>225727.29</v>
+        <v>269104.35</v>
       </c>
       <c r="M263" s="1">
-        <v>232689.78</v>
+        <v>270522.32</v>
       </c>
       <c r="N263" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="B264" s="1">
-        <v>163000.0</v>
+        <v>185820.0</v>
       </c>
       <c r="C264" s="1">
-        <v>99.755</v>
+        <v>65.682</v>
       </c>
       <c r="D264" s="1">
-        <v>99.115</v>
+        <v>65.21059628</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>161557.45</v>
+        <v>121174.33</v>
       </c>
       <c r="H264" s="1">
-        <v>1043.2</v>
+        <v>875.97</v>
       </c>
       <c r="I264" s="1">
-        <v>0.64571457397972</v>
+        <v>0.72290063415246</v>
       </c>
       <c r="J264">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>0.31</v>
+      </c>
+      <c r="K264">
+        <v>572.73</v>
       </c>
       <c r="L264" s="1">
-        <v>162600.65</v>
+        <v>122050.3</v>
       </c>
       <c r="M264" s="1">
-        <v>164163.66</v>
+        <v>122623.03</v>
       </c>
       <c r="N264" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="B265" s="1">
-        <v>212054.61</v>
+        <v>1690000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>90.083</v>
+        <v>99.822</v>
       </c>
       <c r="D265" s="1">
-        <v>94.89160835</v>
+        <v>112.55922604</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>201222.03</v>
+        <v>1902250.92</v>
       </c>
       <c r="H265" s="1">
-        <v>-10196.87</v>
+        <v>319061.79</v>
       </c>
       <c r="I265" s="1">
-        <v>-5.0674719860445</v>
+        <v>16.772855076343</v>
       </c>
       <c r="J265">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>415.39</v>
+        <v>0.61</v>
+      </c>
+      <c r="K265" t="s">
+        <v>659</v>
       </c>
       <c r="L265" s="1">
-        <v>191025.16</v>
+        <v>2221312.71</v>
       </c>
       <c r="M265" s="1">
-        <v>191440.55</v>
+        <v>2231592.51</v>
       </c>
       <c r="N265" s="1">
-        <v>0.11</v>
+        <v>1.29</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="B266" s="1">
-        <v>288253.0</v>
+        <v>3173000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>93.959</v>
+        <v>99.935</v>
       </c>
       <c r="D266" s="1">
-        <v>93.8257607</v>
+        <v>100.87921494</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>270455.57</v>
+        <v>3200897.49</v>
       </c>
       <c r="H266" s="1">
-        <v>384.07</v>
+        <v>-29959.94</v>
       </c>
       <c r="I266" s="1">
-        <v>0.1420085376685</v>
+        <v>-0.93598561321</v>
       </c>
       <c r="J266">
-        <v>0.42</v>
+        <v>1.08</v>
       </c>
       <c r="K266" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="L266" s="1">
-        <v>270839.64</v>
+        <v>3170937.55</v>
       </c>
       <c r="M266" s="1">
-        <v>272044.38</v>
+        <v>3205358.46</v>
       </c>
       <c r="N266" s="1">
-        <v>0.16</v>
+        <v>1.85</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="B267" s="1">
-        <v>185820.0</v>
+        <v>1134000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>65.862</v>
+        <v>97.662</v>
       </c>
       <c r="D267" s="1">
-        <v>65.21059628</v>
+        <v>97.94688889</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>121174.33</v>
+        <v>1110717.72</v>
       </c>
       <c r="H267" s="1">
-        <v>1210.44</v>
+        <v>-3230.64</v>
       </c>
       <c r="I267" s="1">
-        <v>0.99892444216527</v>
+        <v>-0.29086057976999</v>
       </c>
       <c r="J267">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>420.0</v>
+        <v>1.16</v>
+      </c>
+      <c r="K267" t="s">
+        <v>665</v>
       </c>
       <c r="L267" s="1">
-        <v>122384.77</v>
+        <v>1107487.08</v>
       </c>
       <c r="M267" s="1">
-        <v>122804.77</v>
+        <v>1120591.25</v>
       </c>
       <c r="N267" s="1">
-        <v>0.07</v>
+        <v>0.65</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
+        <v>667</v>
+      </c>
+      <c r="B268" s="1">
+        <v>297000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>84.239</v>
+      </c>
+      <c r="D268" s="1">
+        <v>97.39783838</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>289271.58</v>
+      </c>
+      <c r="H268" s="1">
+        <v>-39081.75</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-13.510400848919</v>
+      </c>
+      <c r="J268">
+        <v>1.32</v>
+      </c>
+      <c r="K268" t="s">
         <v>668</v>
       </c>
-      <c r="B268" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L268" s="1">
-        <v>2228295.23</v>
+        <v>250189.83</v>
       </c>
       <c r="M268" s="1">
-        <v>2237058.9</v>
+        <v>254124.27</v>
       </c>
       <c r="N268" s="1">
-        <v>1.28</v>
+        <v>0.15</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
+        <v>670</v>
+      </c>
+      <c r="B269" s="1">
+        <v>2627000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>99.145</v>
+      </c>
+      <c r="D269" s="1">
+        <v>99.9023544</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>2624434.85</v>
+      </c>
+      <c r="H269" s="1">
+        <v>-19895.7</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-0.75809464273804</v>
+      </c>
+      <c r="J269">
+        <v>0.29</v>
+      </c>
+      <c r="K269" t="s">
         <v>671</v>
       </c>
-      <c r="B269" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L269" s="1">
-        <v>3172841.35</v>
+        <v>2604539.15</v>
       </c>
       <c r="M269" s="1">
-        <v>3202792.02</v>
+        <v>2612134.61</v>
       </c>
       <c r="N269" s="1">
-        <v>1.83</v>
+        <v>1.51</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
+        <v>673</v>
+      </c>
+      <c r="B270" s="1">
+        <v>5436000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>96.167</v>
+      </c>
+      <c r="D270" s="1">
+        <v>97.68918801</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>5310384.26</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-82746.14</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-1.5581949619593</v>
+      </c>
+      <c r="J270">
+        <v>1.25</v>
+      </c>
+      <c r="K270" t="s">
         <v>674</v>
       </c>
-      <c r="B270" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L270" s="1">
-        <v>1119575.52</v>
+        <v>5227638.12</v>
       </c>
       <c r="M270" s="1">
-        <v>1130738.33</v>
+        <v>5295684.66</v>
       </c>
       <c r="N270" s="1">
-        <v>0.65</v>
+        <v>3.06</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
+        <v>676</v>
+      </c>
+      <c r="B271" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>96.101</v>
+      </c>
+      <c r="D271" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>167002.08</v>
+      </c>
+      <c r="H271" s="1">
+        <v>-5552.4</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-3.3247490091141</v>
+      </c>
+      <c r="J271">
+        <v>1.97</v>
+      </c>
+      <c r="K271" t="s">
         <v>677</v>
       </c>
-      <c r="B271" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L271" s="1">
-        <v>254433.96</v>
+        <v>161449.68</v>
       </c>
       <c r="M271" s="1">
-        <v>257843.81</v>
+        <v>164757.9</v>
       </c>
       <c r="N271" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
+        <v>679</v>
+      </c>
+      <c r="B272" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>97.927</v>
+      </c>
+      <c r="D272" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-9245.58</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-2.073</v>
+      </c>
+      <c r="J272">
+        <v>1.38</v>
+      </c>
+      <c r="K272" t="s">
         <v>680</v>
       </c>
-      <c r="B272" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L272" s="1">
-        <v>2640108.73</v>
+        <v>436754.42</v>
       </c>
       <c r="M272" s="1">
-        <v>2642278.86</v>
+        <v>442923.83</v>
       </c>
       <c r="N272" s="1">
-        <v>1.51</v>
+        <v>0.26</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
+        <v>682</v>
+      </c>
+      <c r="B273" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>102.849</v>
+      </c>
+      <c r="D273" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>201540.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>4158.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>2.0631140220304</v>
+      </c>
+      <c r="J273">
+        <v>1.34</v>
+      </c>
+      <c r="K273" t="s">
         <v>683</v>
       </c>
-      <c r="B273" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L273" s="1">
-        <v>5305590.36</v>
+        <v>205698.0</v>
       </c>
       <c r="M273" s="1">
-        <v>5362200.51</v>
+        <v>208378.82</v>
       </c>
       <c r="N273" s="1">
-        <v>3.07</v>
+        <v>0.12</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
+        <v>685</v>
+      </c>
+      <c r="B274" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>99.239</v>
+      </c>
+      <c r="D274" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>297228.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>489.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0.16452016633695</v>
+      </c>
+      <c r="J274">
+        <v>0.56</v>
+      </c>
+      <c r="K274" t="s">
         <v>686</v>
       </c>
-      <c r="B274" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L274" s="1">
-        <v>163106.16</v>
+        <v>297717.0</v>
       </c>
       <c r="M274" s="1">
-        <v>166126.71</v>
+        <v>299393.71</v>
       </c>
       <c r="N274" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
+        <v>688</v>
+      </c>
+      <c r="B275" s="1">
+        <v>2890000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>100.469</v>
+      </c>
+      <c r="D275" s="1">
+        <v>100.282</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>2898149.8</v>
+      </c>
+      <c r="H275" s="1">
+        <v>5404.3</v>
+      </c>
+      <c r="I275" s="1">
+        <v>0.18647414291697</v>
+      </c>
+      <c r="J275">
+        <v>2.5</v>
+      </c>
+      <c r="K275" t="s">
         <v>689</v>
       </c>
-      <c r="B275" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L275" s="1">
-        <v>440478.52</v>
+        <v>2903554.1</v>
       </c>
       <c r="M275" s="1">
-        <v>445881.55</v>
+        <v>2975804.1</v>
       </c>
       <c r="N275" s="1">
-        <v>0.26</v>
+        <v>1.72</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
+        <v>691</v>
+      </c>
+      <c r="B276" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>100.012</v>
+      </c>
+      <c r="D276" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>296070.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>3966.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>1.339548079846</v>
+      </c>
+      <c r="J276">
+        <v>3.28</v>
+      </c>
+      <c r="K276" t="s">
         <v>692</v>
       </c>
-      <c r="B276" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L276" s="1">
-        <v>206924.0</v>
+        <v>300036.0</v>
       </c>
       <c r="M276" s="1">
-        <v>209084.27</v>
+        <v>309877.44</v>
       </c>
       <c r="N276" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
+        <v>694</v>
+      </c>
+      <c r="B277" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>84.112</v>
+      </c>
+      <c r="D277" s="1">
+        <v>85.4208</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>427104.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-6544.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-1.5321795159961</v>
+      </c>
+      <c r="J277">
+        <v>0.54</v>
+      </c>
+      <c r="K277" t="s">
         <v>695</v>
       </c>
-      <c r="B277" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L277" s="1">
-        <v>301284.0</v>
+        <v>420560.0</v>
       </c>
       <c r="M277" s="1">
-        <v>302262.08</v>
+        <v>423280.89</v>
       </c>
       <c r="N277" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
         <v>697</v>
       </c>
       <c r="B278" s="1">
-        <v>5300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>100.179</v>
+        <v>98.891</v>
       </c>
       <c r="D278" s="1">
-        <v>100.228</v>
+        <v>99.898</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>5312084.0</v>
+        <v>499490.0</v>
       </c>
       <c r="H278" s="1">
-        <v>-2597.0</v>
+        <v>-5035.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-0.048888534142156</v>
+        <v>-1.0080281887525</v>
       </c>
       <c r="J278">
-        <v>2.12</v>
+        <v>0.61</v>
       </c>
       <c r="K278" t="s">
         <v>698</v>
       </c>
       <c r="L278" s="1">
-        <v>5309487.0</v>
+        <v>494455.0</v>
       </c>
       <c r="M278" s="1">
-        <v>5421694.53</v>
+        <v>497523.49</v>
       </c>
       <c r="N278" s="1">
-        <v>3.11</v>
+        <v>0.29</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
         <v>700</v>
       </c>
       <c r="B279" s="1">
         <v>300000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>100.832</v>
+        <v>81.148</v>
       </c>
       <c r="D279" s="1">
-        <v>98.69</v>
+        <v>82.0</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>296070.0</v>
+        <v>246000.0</v>
       </c>
       <c r="H279" s="1">
-        <v>6426.0</v>
+        <v>-2556.0</v>
       </c>
       <c r="I279" s="1">
-        <v>2.1704326679501</v>
+        <v>-1.0390243902439</v>
       </c>
       <c r="J279">
-        <v>3.07</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>0.29</v>
+      </c>
+      <c r="K279">
+        <v>870.21</v>
       </c>
       <c r="L279" s="1">
-        <v>302496.0</v>
+        <v>243444.0</v>
       </c>
       <c r="M279" s="1">
-        <v>311700.45</v>
+        <v>244314.21</v>
       </c>
       <c r="N279" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
+        <v>702</v>
+      </c>
+      <c r="B280" s="1">
+        <v>181000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>100.214</v>
+      </c>
+      <c r="D280" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>180292.29</v>
+      </c>
+      <c r="H280" s="1">
+        <v>1095.05</v>
+      </c>
+      <c r="I280" s="1">
+        <v>0.60737483560722</v>
+      </c>
+      <c r="J280">
+        <v>0.89</v>
+      </c>
+      <c r="K280" t="s">
         <v>703</v>
       </c>
-      <c r="B280" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L280" s="1">
-        <v>424930.0</v>
+        <v>181387.34</v>
       </c>
       <c r="M280" s="1">
-        <v>427411.16</v>
+        <v>182994.02</v>
       </c>
       <c r="N280" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
+        <v>705</v>
+      </c>
+      <c r="B281" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D281" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>140736.33</v>
+      </c>
+      <c r="H281" s="1">
+        <v>1408.59</v>
+      </c>
+      <c r="I281" s="1">
+        <v>1.000871629948</v>
+      </c>
+      <c r="J281">
+        <v>0.81</v>
+      </c>
+      <c r="K281" t="s">
         <v>706</v>
       </c>
-      <c r="B281" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L281" s="1">
-        <v>499460.0</v>
+        <v>142144.92</v>
       </c>
       <c r="M281" s="1">
-        <v>501432.6</v>
+        <v>143282.58</v>
       </c>
       <c r="N281" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
+        <v>708</v>
+      </c>
+      <c r="B282" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>102.673</v>
+      </c>
+      <c r="D282" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>5105.43</v>
+      </c>
+      <c r="I282" s="1">
+        <v>2.673</v>
+      </c>
+      <c r="J282">
+        <v>3.51</v>
+      </c>
+      <c r="K282" t="s">
         <v>709</v>
       </c>
-      <c r="B282" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L282" s="1">
-        <v>245601.0</v>
+        <v>196105.43</v>
       </c>
       <c r="M282" s="1">
-        <v>246327.37</v>
+        <v>202813.94</v>
       </c>
       <c r="N282" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
         <v>711</v>
       </c>
       <c r="B283" s="1">
-        <v>181000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>100.92</v>
+        <v>97.675</v>
       </c>
       <c r="D283" s="1">
-        <v>99.609</v>
+        <v>99.423</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>180292.29</v>
+        <v>397692.0</v>
       </c>
       <c r="H283" s="1">
-        <v>2372.91</v>
+        <v>-6992.0</v>
       </c>
       <c r="I283" s="1">
-        <v>1.3161461313737</v>
+        <v>-1.7581444937288</v>
       </c>
       <c r="J283">
-        <v>0.67</v>
+        <v>1.18</v>
       </c>
       <c r="K283" t="s">
         <v>712</v>
       </c>
       <c r="L283" s="1">
-        <v>182665.2</v>
+        <v>390700.0</v>
       </c>
       <c r="M283" s="1">
-        <v>183875.17</v>
+        <v>395434.25</v>
       </c>
       <c r="N283" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
         <v>714</v>
       </c>
       <c r="B284" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>101.79</v>
+        <v>97.732</v>
       </c>
       <c r="D284" s="1">
-        <v>99.813</v>
+        <v>97.59</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
-        <v>140736.33</v>
+        <v>97590.0</v>
       </c>
       <c r="H284" s="1">
-        <v>2787.57</v>
+        <v>142.0</v>
       </c>
       <c r="I284" s="1">
-        <v>1.9807039163235</v>
+        <v>0.14550671175325</v>
       </c>
       <c r="J284">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>838.27</v>
+        <v>2.18</v>
+      </c>
+      <c r="K284" t="s">
+        <v>715</v>
       </c>
       <c r="L284" s="1">
-        <v>143523.9</v>
+        <v>97732.0</v>
       </c>
       <c r="M284" s="1">
-        <v>144362.17</v>
+        <v>99913.51</v>
       </c>
       <c r="N284" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B285" s="1">
-        <v>191000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>103.546</v>
+        <v>97.512</v>
       </c>
       <c r="D285" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
-        <v>191000.0</v>
+        <v>215885.52</v>
       </c>
       <c r="H285" s="1">
-        <v>6772.86</v>
+        <v>-5259.6</v>
       </c>
       <c r="I285" s="1">
-        <v>3.546</v>
+        <v>-2.4362912343542</v>
       </c>
       <c r="J285">
-        <v>3.28</v>
+        <v>2.52</v>
       </c>
       <c r="K285" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="L285" s="1">
-        <v>197772.86</v>
+        <v>210625.92</v>
       </c>
       <c r="M285" s="1">
-        <v>204038.57</v>
+        <v>216062.91</v>
       </c>
       <c r="N285" s="1">
         <v>0.12</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
+        <v>720</v>
+      </c>
+      <c r="B286" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>101.469</v>
+      </c>
+      <c r="D286" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>3496.22</v>
+      </c>
+      <c r="I286" s="1">
+        <v>1.469</v>
+      </c>
+      <c r="J286">
+        <v>1.62</v>
+      </c>
+      <c r="K286" t="s">
+        <v>721</v>
+      </c>
+      <c r="L286" s="1">
+        <v>241496.22</v>
+      </c>
+      <c r="M286" s="1">
+        <v>245349.86</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
         <v>719</v>
-      </c>
-[...43 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
+        <v>723</v>
+      </c>
+      <c r="B287" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>98.096</v>
+      </c>
+      <c r="D287" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>598674.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>-10098.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-1.6867276681466</v>
+      </c>
+      <c r="J287">
+        <v>1.59</v>
+      </c>
+      <c r="K287" t="s">
+        <v>724</v>
+      </c>
+      <c r="L287" s="1">
+        <v>588576.0</v>
+      </c>
+      <c r="M287" s="1">
+        <v>598130.79</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
         <v>722</v>
-      </c>
-[...43 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
+        <v>726</v>
+      </c>
+      <c r="B288" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>97.822</v>
+      </c>
+      <c r="D288" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>-9147.6</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-2.178</v>
+      </c>
+      <c r="J288">
+        <v>0.65</v>
+      </c>
+      <c r="K288" t="s">
+        <v>727</v>
+      </c>
+      <c r="L288" s="1">
+        <v>410852.4</v>
+      </c>
+      <c r="M288" s="1">
+        <v>413585.74</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
         <v>725</v>
-      </c>
-[...43 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
+        <v>729</v>
+      </c>
+      <c r="B289" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>97.452</v>
+      </c>
+      <c r="D289" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>158744.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>-2820.8</v>
+      </c>
+      <c r="I289" s="1">
+        <v>-1.7769490500428</v>
+      </c>
+      <c r="J289">
+        <v>0.74</v>
+      </c>
+      <c r="K289" t="s">
+        <v>730</v>
+      </c>
+      <c r="L289" s="1">
+        <v>155923.2</v>
+      </c>
+      <c r="M289" s="1">
+        <v>157106.76</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
         <v>728</v>
-      </c>
-[...43 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
+        <v>732</v>
+      </c>
+      <c r="B290" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>99.84</v>
+      </c>
+      <c r="D290" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>-7316.0</v>
+      </c>
+      <c r="I290" s="1">
+        <v>-1.7989751054894</v>
+      </c>
+      <c r="J290">
+        <v>1.41</v>
+      </c>
+      <c r="K290" t="s">
+        <v>733</v>
+      </c>
+      <c r="L290" s="1">
+        <v>399360.0</v>
+      </c>
+      <c r="M290" s="1">
+        <v>404994.52</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
         <v>731</v>
-      </c>
-[...43 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B291" s="1">
-        <v>420000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>98.672</v>
+        <v>99.613</v>
       </c>
       <c r="D291" s="1">
         <v>100.0</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
-        <v>420000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="H291" s="1">
-        <v>-5577.6</v>
+        <v>-1044.9</v>
       </c>
       <c r="I291" s="1">
-        <v>-1.328</v>
+        <v>-0.387</v>
       </c>
       <c r="J291">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="K291" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="L291" s="1">
-        <v>414422.4</v>
+        <v>268955.1</v>
       </c>
       <c r="M291" s="1">
-        <v>416417.0</v>
+        <v>270726.21</v>
       </c>
       <c r="N291" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
+        <v>738</v>
+      </c>
+      <c r="B292" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>99.824</v>
+      </c>
+      <c r="D292" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-431.2</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-0.176</v>
+      </c>
+      <c r="J292">
+        <v>3.27</v>
+      </c>
+      <c r="K292" t="s">
+        <v>739</v>
+      </c>
+      <c r="L292" s="1">
+        <v>244568.8</v>
+      </c>
+      <c r="M292" s="1">
+        <v>252587.34</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
         <v>737</v>
-      </c>
-[...43 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B293" s="1">
-        <v>400000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>101.078</v>
+        <v>100.102</v>
       </c>
       <c r="D293" s="1">
-        <v>101.669</v>
+        <v>99.999</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
-        <v>406676.0</v>
+        <v>344996.55</v>
       </c>
       <c r="H293" s="1">
-        <v>-2364.0</v>
+        <v>355.35</v>
       </c>
       <c r="I293" s="1">
-        <v>-0.58129813414118</v>
+        <v>0.1030010300103</v>
       </c>
       <c r="J293">
-        <v>1.19</v>
-[...1 lines deleted...]
-      <c r="K293" t="s">
+        <v>0.16</v>
+      </c>
+      <c r="K293">
+        <v>564.78</v>
+      </c>
+      <c r="L293" s="1">
+        <v>345351.9</v>
+      </c>
+      <c r="M293" s="1">
+        <v>345916.68</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
         <v>740</v>
-      </c>
-[...13 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
+        <v>743</v>
+      </c>
+      <c r="B294" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>104.509</v>
+      </c>
+      <c r="D294" s="1">
+        <v>106.993</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>320979.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>-7452.0</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-2.3216472105652</v>
+      </c>
+      <c r="J294">
+        <v>4.09</v>
+      </c>
+      <c r="K294" t="s">
+        <v>744</v>
+      </c>
+      <c r="L294" s="1">
+        <v>313527.0</v>
+      </c>
+      <c r="M294" s="1">
+        <v>325804.48</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
         <v>742</v>
-      </c>
-[...43 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
+        <v>746</v>
+      </c>
+      <c r="B295" s="1">
+        <v>203000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>100.06</v>
+      </c>
+      <c r="D295" s="1">
+        <v>100.14531527</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>203294.99</v>
+      </c>
+      <c r="H295" s="1">
+        <v>-173.19</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-0.085191474713666</v>
+      </c>
+      <c r="J295">
+        <v>3.99</v>
+      </c>
+      <c r="K295" t="s">
+        <v>747</v>
+      </c>
+      <c r="L295" s="1">
+        <v>203121.8</v>
+      </c>
+      <c r="M295" s="1">
+        <v>211219.55</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
         <v>745</v>
-      </c>
-[...43 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B296" s="1">
-        <v>300000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>105.56</v>
+        <v>99.605</v>
       </c>
       <c r="D296" s="1">
-        <v>106.993</v>
+        <v>100.0</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
-        <v>320979.0</v>
+        <v>325000.0</v>
       </c>
       <c r="H296" s="1">
-        <v>-4299.0</v>
+        <v>-1283.75</v>
       </c>
       <c r="I296" s="1">
-        <v>-1.3393399568196</v>
+        <v>-0.395</v>
       </c>
       <c r="J296">
-        <v>3.84</v>
+        <v>3.13</v>
       </c>
       <c r="K296" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="L296" s="1">
-        <v>316680.0</v>
+        <v>323716.25</v>
       </c>
       <c r="M296" s="1">
-        <v>328190.14</v>
+        <v>333902.55</v>
       </c>
       <c r="N296" s="1">
         <v>0.19</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
+        <v>752</v>
+      </c>
+      <c r="B297" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>99.193</v>
+      </c>
+      <c r="D297" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>297210.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>369.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>0.12415463813465</v>
+      </c>
+      <c r="J297">
+        <v>1.57</v>
+      </c>
+      <c r="K297" t="s">
+        <v>753</v>
+      </c>
+      <c r="L297" s="1">
+        <v>297579.0</v>
+      </c>
+      <c r="M297" s="1">
+        <v>302291.4</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
         <v>751</v>
-      </c>
-[...43 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
+        <v>755</v>
+      </c>
+      <c r="B298" s="1">
+        <v>323716.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D298" s="1">
+        <v>98.42832606</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>318628.24</v>
+      </c>
+      <c r="H298" s="1">
+        <v>-722.94</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-0.22689137660868</v>
+      </c>
+      <c r="J298">
+        <v>0.03</v>
+      </c>
+      <c r="K298">
+        <v>93.12</v>
+      </c>
+      <c r="L298" s="1">
+        <v>317905.3</v>
+      </c>
+      <c r="M298" s="1">
+        <v>317998.42</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
         <v>754</v>
-      </c>
-[...43 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
         <v>757</v>
       </c>
       <c r="B299" s="1">
-        <v>300000.0</v>
+        <v>1293894.0</v>
       </c>
       <c r="C299" s="1">
-        <v>99.874</v>
+        <v>96.94</v>
       </c>
       <c r="D299" s="1">
-        <v>99.07</v>
+        <v>101.46976414</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
-        <v>297210.0</v>
+        <v>1312911.19</v>
       </c>
       <c r="H299" s="1">
-        <v>2412.0</v>
+        <v>-58610.35</v>
       </c>
       <c r="I299" s="1">
-        <v>0.81154739073382</v>
+        <v>-4.4641519126667</v>
       </c>
       <c r="J299">
-        <v>1.37</v>
+        <v>1.34</v>
       </c>
       <c r="K299" t="s">
         <v>758</v>
       </c>
       <c r="L299" s="1">
-        <v>299622.0</v>
+        <v>1254300.84</v>
       </c>
       <c r="M299" s="1">
-        <v>303722.4</v>
+        <v>1271582.3</v>
       </c>
       <c r="N299" s="1">
-        <v>0.17</v>
+        <v>0.73</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
         <v>760</v>
       </c>
       <c r="B300" s="1">
-        <v>323716.0</v>
+        <v>864227.0</v>
       </c>
       <c r="C300" s="1">
-        <v>98.266</v>
+        <v>102.918</v>
       </c>
       <c r="D300" s="1">
-        <v>98.42832606</v>
+        <v>118.79468704</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
-        <v>318628.24</v>
+        <v>1026655.76</v>
       </c>
       <c r="H300" s="1">
-        <v>-525.48</v>
+        <v>-137210.62</v>
       </c>
       <c r="I300" s="1">
-        <v>-0.16491946853173</v>
+        <v>-13.36481275866</v>
       </c>
       <c r="J300">
-        <v>0.74</v>
+        <v>2.0</v>
       </c>
       <c r="K300" t="s">
         <v>761</v>
       </c>
       <c r="L300" s="1">
-        <v>318102.76</v>
+        <v>889445.14</v>
       </c>
       <c r="M300" s="1">
-        <v>320490.72</v>
+        <v>906759.28</v>
       </c>
       <c r="N300" s="1">
-        <v>0.18</v>
+        <v>0.52</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
         <v>763</v>
       </c>
       <c r="B301" s="1">
-        <v>1293894.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>97.735</v>
+        <v>97.59</v>
       </c>
       <c r="D301" s="1">
-        <v>101.46976414</v>
+        <v>99.794</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
-        <v>1312911.19</v>
+        <v>99794.0</v>
       </c>
       <c r="H301" s="1">
-        <v>-48323.89</v>
+        <v>-2204.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-3.6806670830492</v>
+        <v>-2.2085496122011</v>
       </c>
       <c r="J301">
-        <v>1.2</v>
+        <v>1.4</v>
       </c>
       <c r="K301" t="s">
         <v>764</v>
       </c>
       <c r="L301" s="1">
-        <v>1264587.3</v>
+        <v>97590.0</v>
       </c>
       <c r="M301" s="1">
-        <v>1280096.3</v>
+        <v>98990.0</v>
       </c>
       <c r="N301" s="1">
-        <v>0.73</v>
+        <v>0.06</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
         <v>766</v>
       </c>
       <c r="B302" s="1">
-        <v>864227.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>103.69</v>
+        <v>99.679</v>
       </c>
       <c r="D302" s="1">
-        <v>118.79468704</v>
+        <v>99.888</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
-        <v>1026655.76</v>
+        <v>240730.08</v>
       </c>
       <c r="H302" s="1">
-        <v>-130538.79</v>
+        <v>-503.69</v>
       </c>
       <c r="I302" s="1">
-        <v>-12.714952283519</v>
+        <v>-0.20923434246356</v>
       </c>
       <c r="J302">
-        <v>1.8</v>
+        <v>0.46</v>
       </c>
       <c r="K302" t="s">
         <v>767</v>
       </c>
       <c r="L302" s="1">
-        <v>896116.97</v>
+        <v>240226.39</v>
       </c>
       <c r="M302" s="1">
-        <v>911655.3</v>
+        <v>241326.57</v>
       </c>
       <c r="N302" s="1">
-        <v>0.52</v>
+        <v>0.14</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
         <v>769</v>
       </c>
       <c r="B303" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>98.416</v>
+        <v>97.73</v>
       </c>
       <c r="D303" s="1">
-        <v>99.794</v>
+        <v>99.224</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
-        <v>99794.0</v>
+        <v>198448.0</v>
       </c>
       <c r="H303" s="1">
-        <v>-1378.0</v>
+        <v>-2988.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-1.3808445397519</v>
+        <v>-1.5056841086834</v>
       </c>
       <c r="J303">
-        <v>1.21</v>
+        <v>2.24</v>
       </c>
       <c r="K303" t="s">
         <v>770</v>
       </c>
       <c r="L303" s="1">
-        <v>98416.0</v>
+        <v>195460.0</v>
       </c>
       <c r="M303" s="1">
-        <v>99624.22</v>
+        <v>199947.67</v>
       </c>
       <c r="N303" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
         <v>772</v>
       </c>
       <c r="B304" s="1">
-        <v>241000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>100.524</v>
+        <v>98.4</v>
       </c>
       <c r="D304" s="1">
-        <v>99.888</v>
+        <v>100.0</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
-        <v>240730.08</v>
+        <v>173000.0</v>
       </c>
       <c r="H304" s="1">
-        <v>1532.76</v>
+        <v>-2768.0</v>
       </c>
       <c r="I304" s="1">
-        <v>0.63671311869294</v>
+        <v>-1.6</v>
       </c>
       <c r="J304">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="K304">
-        <v>588.47</v>
+        <v>226.63</v>
       </c>
       <c r="L304" s="1">
-        <v>242262.84</v>
+        <v>170232.0</v>
       </c>
       <c r="M304" s="1">
-        <v>242851.31</v>
+        <v>170458.63</v>
       </c>
       <c r="N304" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
         <v>774</v>
       </c>
       <c r="B305" s="1">
         <v>200000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>98.5</v>
+        <v>98.904</v>
       </c>
       <c r="D305" s="1">
-        <v>99.224</v>
+        <v>101.2</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
-        <v>198448.0</v>
+        <v>202400.0</v>
       </c>
       <c r="H305" s="1">
-        <v>-1448.0</v>
+        <v>-4592.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-0.7296621785052</v>
+        <v>-2.2687747035573</v>
       </c>
       <c r="J305">
-        <v>2.07</v>
+        <v>1.47</v>
       </c>
       <c r="K305" t="s">
         <v>775</v>
       </c>
       <c r="L305" s="1">
-        <v>197000.0</v>
+        <v>197808.0</v>
       </c>
       <c r="M305" s="1">
-        <v>201131.51</v>
+        <v>200747.73</v>
       </c>
       <c r="N305" s="1">
         <v>0.12</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
         <v>777</v>
       </c>
       <c r="B306" s="1">
-        <v>173000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>99.404</v>
+        <v>98.065</v>
       </c>
       <c r="D306" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
-        <v>173000.0</v>
+        <v>556482.24</v>
       </c>
       <c r="H306" s="1">
-        <v>-1031.08</v>
+        <v>-9279.54</v>
       </c>
       <c r="I306" s="1">
-        <v>-0.596</v>
+        <v>-1.6675356970961</v>
       </c>
       <c r="J306">
-        <v>3.61</v>
+        <v>1.6</v>
       </c>
       <c r="K306" t="s">
         <v>778</v>
       </c>
       <c r="L306" s="1">
-        <v>171968.92</v>
+        <v>547202.7</v>
       </c>
       <c r="M306" s="1">
-        <v>178209.83</v>
+        <v>556145.99</v>
       </c>
       <c r="N306" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
         <v>780</v>
       </c>
       <c r="B307" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>99.744</v>
+        <v>104.102</v>
       </c>
       <c r="D307" s="1">
-        <v>101.2</v>
+        <v>99.29</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
-        <v>202400.0</v>
+        <v>397160.0</v>
       </c>
       <c r="H307" s="1">
-        <v>-2912.0</v>
+        <v>19248.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-1.4387351778656</v>
+        <v>4.8464095075033</v>
       </c>
       <c r="J307">
-        <v>1.27</v>
+        <v>1.5</v>
       </c>
       <c r="K307" t="s">
         <v>781</v>
       </c>
       <c r="L307" s="1">
-        <v>199488.0</v>
+        <v>416408.0</v>
       </c>
       <c r="M307" s="1">
-        <v>202022.25</v>
+        <v>422416.22</v>
       </c>
       <c r="N307" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
         <v>783</v>
       </c>
       <c r="B308" s="1">
-        <v>558000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>98.771</v>
+        <v>96.854</v>
       </c>
       <c r="D308" s="1">
-        <v>99.728</v>
+        <v>97.26</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
-        <v>556482.24</v>
+        <v>97260.0</v>
       </c>
       <c r="H308" s="1">
-        <v>-5340.06</v>
+        <v>-406.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-0.95961013957966</v>
+        <v>-0.41743779559942</v>
       </c>
       <c r="J308">
-        <v>1.42</v>
+        <v>1.21</v>
       </c>
       <c r="K308" t="s">
         <v>784</v>
       </c>
       <c r="L308" s="1">
-        <v>551142.18</v>
+        <v>96854.0</v>
       </c>
       <c r="M308" s="1">
-        <v>559091.77</v>
+        <v>98066.33</v>
       </c>
       <c r="N308" s="1">
-        <v>0.32</v>
+        <v>0.06</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
         <v>786</v>
       </c>
       <c r="B309" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>105.298</v>
+        <v>99.311</v>
       </c>
       <c r="D309" s="1">
-        <v>99.29</v>
+        <v>102.47</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
-        <v>397160.0</v>
+        <v>102470.0</v>
       </c>
       <c r="H309" s="1">
-        <v>24032.0</v>
+        <v>-3159.0</v>
       </c>
       <c r="I309" s="1">
-        <v>6.0509618289858</v>
+        <v>-3.0828535181029</v>
       </c>
       <c r="J309">
-        <v>1.21</v>
+        <v>1.11</v>
       </c>
       <c r="K309" t="s">
         <v>787</v>
       </c>
       <c r="L309" s="1">
-        <v>421192.0</v>
+        <v>99311.0</v>
       </c>
       <c r="M309" s="1">
-        <v>426022.14</v>
+        <v>100417.85</v>
       </c>
       <c r="N309" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
         <v>789</v>
       </c>
       <c r="B310" s="1">
-        <v>100000.0</v>
+        <v>476882.6</v>
       </c>
       <c r="C310" s="1">
-        <v>97.796</v>
+        <v>97.649</v>
       </c>
       <c r="D310" s="1">
-        <v>97.26</v>
+        <v>96.06727736</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
-        <v>97260.0</v>
+        <v>458128.13</v>
       </c>
       <c r="H310" s="1">
-        <v>536.0</v>
+        <v>7542.96</v>
       </c>
       <c r="I310" s="1">
-        <v>0.55110014394407</v>
+        <v>1.6464738805714</v>
       </c>
       <c r="J310">
-        <v>1.01</v>
+        <v>0.55</v>
       </c>
       <c r="K310" t="s">
         <v>790</v>
       </c>
       <c r="L310" s="1">
-        <v>97796.0</v>
+        <v>465671.09</v>
       </c>
       <c r="M310" s="1">
-        <v>98802.85</v>
+        <v>468295.9</v>
       </c>
       <c r="N310" s="1">
-        <v>0.06</v>
+        <v>0.27</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
         <v>792</v>
       </c>
       <c r="B311" s="1">
-        <v>100000.0</v>
+        <v>288706.2</v>
       </c>
       <c r="C311" s="1">
-        <v>100.482</v>
+        <v>80.402</v>
       </c>
       <c r="D311" s="1">
-        <v>102.47</v>
+        <v>84.04139572</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
-        <v>102470.0</v>
+        <v>242632.72</v>
       </c>
       <c r="H311" s="1">
-        <v>-1988.0</v>
+        <v>-10507.16</v>
       </c>
       <c r="I311" s="1">
-        <v>-1.9400800234215</v>
+        <v>-4.3304794176152</v>
       </c>
       <c r="J311">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>887.67</v>
+        <v>0.72</v>
+      </c>
+      <c r="K311" t="s">
+        <v>793</v>
       </c>
       <c r="L311" s="1">
-        <v>100482.0</v>
+        <v>232125.56</v>
       </c>
       <c r="M311" s="1">
-        <v>101369.67</v>
+        <v>234190.01</v>
       </c>
       <c r="N311" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
+        <v>795</v>
+      </c>
+      <c r="B312" s="1">
+        <v>357544.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>92.227</v>
+      </c>
+      <c r="D312" s="1">
+        <v>92.60258038</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>331094.97</v>
+      </c>
+      <c r="H312" s="1">
+        <v>-1342.87</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-0.40558453666632</v>
+      </c>
+      <c r="J312">
+        <v>0.06</v>
+      </c>
+      <c r="K312">
+        <v>210.12</v>
+      </c>
+      <c r="L312" s="1">
+        <v>329752.1</v>
+      </c>
+      <c r="M312" s="1">
+        <v>329962.22</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
         <v>794</v>
-      </c>
-[...43 lines deleted...]
-        <v>793</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
         <v>797</v>
       </c>
       <c r="B313" s="1">
-        <v>288706.2</v>
+        <v>808134.15</v>
       </c>
       <c r="C313" s="1">
-        <v>81.152</v>
+        <v>102.036</v>
       </c>
       <c r="D313" s="1">
-        <v>84.04139572</v>
+        <v>106.71565235</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
-        <v>242632.72</v>
+        <v>862405.63</v>
       </c>
       <c r="H313" s="1">
-        <v>-8341.86</v>
+        <v>-37817.87</v>
       </c>
       <c r="I313" s="1">
-        <v>-3.4380606210078</v>
+        <v>-4.3851603798087</v>
       </c>
       <c r="J313">
-        <v>0.67</v>
+        <v>1.84</v>
       </c>
       <c r="K313" t="s">
         <v>798</v>
       </c>
       <c r="L313" s="1">
-        <v>234290.86</v>
+        <v>824587.76</v>
       </c>
       <c r="M313" s="1">
-        <v>236212.93</v>
+        <v>839475.14</v>
       </c>
       <c r="N313" s="1">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
         <v>800</v>
       </c>
       <c r="B314" s="1">
-        <v>357544.0</v>
+        <v>206000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>92.931</v>
+        <v>99.943</v>
       </c>
       <c r="D314" s="1">
-        <v>92.60258038</v>
+        <v>99.958</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
-        <v>331094.97</v>
+        <v>205913.48</v>
       </c>
       <c r="H314" s="1">
-        <v>1174.24</v>
+        <v>-30.9</v>
       </c>
       <c r="I314" s="1">
-        <v>0.35465353037529</v>
+        <v>-0.015006302647112</v>
       </c>
       <c r="J314">
-        <v>1.62</v>
+        <v>0.86</v>
       </c>
       <c r="K314" t="s">
         <v>801</v>
       </c>
       <c r="L314" s="1">
-        <v>332269.21</v>
+        <v>205882.58</v>
       </c>
       <c r="M314" s="1">
-        <v>338055.55</v>
+        <v>207660.39</v>
       </c>
       <c r="N314" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
         <v>803</v>
       </c>
       <c r="B315" s="1">
-        <v>808134.15</v>
+        <v>237000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>103.018</v>
+        <v>97.301</v>
       </c>
       <c r="D315" s="1">
-        <v>106.71565235</v>
+        <v>99.422</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
-        <v>862405.63</v>
+        <v>235630.14</v>
       </c>
       <c r="H315" s="1">
-        <v>-29881.99</v>
+        <v>-5026.77</v>
       </c>
       <c r="I315" s="1">
-        <v>-3.4649576673102</v>
+        <v>-2.1333306511637</v>
       </c>
       <c r="J315">
-        <v>1.62</v>
+        <v>1.31</v>
       </c>
       <c r="K315" t="s">
         <v>804</v>
       </c>
       <c r="L315" s="1">
-        <v>832523.64</v>
+        <v>230603.37</v>
       </c>
       <c r="M315" s="1">
-        <v>845595.49</v>
+        <v>233705.47</v>
       </c>
       <c r="N315" s="1">
-        <v>0.48</v>
+        <v>0.14</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
         <v>806</v>
       </c>
       <c r="B316" s="1">
-        <v>206000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>100.542</v>
+        <v>100.04</v>
       </c>
       <c r="D316" s="1">
-        <v>99.958</v>
+        <v>100.0</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
-        <v>205913.48</v>
+        <v>267000.0</v>
       </c>
       <c r="H316" s="1">
-        <v>1203.04</v>
+        <v>106.8</v>
       </c>
       <c r="I316" s="1">
-        <v>0.58424538306089</v>
+        <v>0.04</v>
       </c>
       <c r="J316">
-        <v>0.66</v>
+        <v>0.93</v>
       </c>
       <c r="K316" t="s">
         <v>807</v>
       </c>
       <c r="L316" s="1">
-        <v>207116.52</v>
+        <v>267106.8</v>
       </c>
       <c r="M316" s="1">
-        <v>208471.04</v>
+        <v>269593.92</v>
       </c>
       <c r="N316" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
         <v>809</v>
       </c>
       <c r="B317" s="1">
-        <v>237000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>98.165</v>
+        <v>88.649</v>
       </c>
       <c r="D317" s="1">
-        <v>99.422</v>
+        <v>88.621</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
-        <v>235630.14</v>
+        <v>310173.5</v>
       </c>
       <c r="H317" s="1">
-        <v>-2979.09</v>
+        <v>98.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-1.2643076984973</v>
+        <v>0.03159522009456</v>
       </c>
       <c r="J317">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>0.19</v>
+      </c>
+      <c r="K317">
+        <v>654.45</v>
       </c>
       <c r="L317" s="1">
-        <v>232651.05</v>
+        <v>310271.5</v>
       </c>
       <c r="M317" s="1">
-        <v>235331.1</v>
+        <v>310925.95</v>
       </c>
       <c r="N317" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
+        <v>811</v>
+      </c>
+      <c r="B318" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>74.521</v>
+      </c>
+      <c r="D318" s="1">
+        <v>74.37666667</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>223130.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>433.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0.19405727602743</v>
+      </c>
+      <c r="J318">
+        <v>0.52</v>
+      </c>
+      <c r="K318" t="s">
         <v>812</v>
       </c>
-      <c r="B318" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L318" s="1">
-        <v>269637.96</v>
+        <v>223563.0</v>
       </c>
       <c r="M318" s="1">
-        <v>271539.88</v>
+        <v>225128.75</v>
       </c>
       <c r="N318" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="B319" s="1">
-        <v>350000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>89.572</v>
+        <v>98.131</v>
       </c>
       <c r="D319" s="1">
-        <v>88.621</v>
+        <v>99.985</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
-        <v>310173.5</v>
+        <v>199970.0</v>
       </c>
       <c r="H319" s="1">
-        <v>3328.5</v>
+        <v>-3708.0</v>
       </c>
       <c r="I319" s="1">
-        <v>1.0731090824974</v>
+        <v>-1.8542781417213</v>
       </c>
       <c r="J319">
-        <v>0.1</v>
+        <v>0.43</v>
       </c>
       <c r="K319">
-        <v>342.81</v>
+        <v>869.18</v>
       </c>
       <c r="L319" s="1">
-        <v>313502.0</v>
+        <v>196262.0</v>
       </c>
       <c r="M319" s="1">
-        <v>313844.81</v>
+        <v>197131.18</v>
       </c>
       <c r="N319" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
+        <v>816</v>
+      </c>
+      <c r="B320" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>100.896</v>
+      </c>
+      <c r="D320" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>1792.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0.896</v>
+      </c>
+      <c r="J320">
+        <v>3.47</v>
+      </c>
+      <c r="K320" t="s">
         <v>817</v>
       </c>
-      <c r="B320" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L320" s="1">
-        <v>226293.0</v>
+        <v>201792.0</v>
       </c>
       <c r="M320" s="1">
-        <v>227735.47</v>
+        <v>208736.15</v>
       </c>
       <c r="N320" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
+        <v>819</v>
+      </c>
+      <c r="B321" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>99.57</v>
+      </c>
+      <c r="D321" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>-1035.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-0.34529349947455</v>
+      </c>
+      <c r="J321">
+        <v>0.44</v>
+      </c>
+      <c r="K321" t="s">
         <v>820</v>
       </c>
-      <c r="B321" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L321" s="1">
-        <v>197768.0</v>
+        <v>298710.0</v>
       </c>
       <c r="M321" s="1">
-        <v>198267.32</v>
+        <v>300025.07</v>
       </c>
       <c r="N321" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
         <v>822</v>
       </c>
       <c r="B322" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>101.759</v>
+        <v>98.086</v>
       </c>
       <c r="D322" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
-        <v>200000.0</v>
+        <v>100660.0</v>
       </c>
       <c r="H322" s="1">
-        <v>3518.0</v>
+        <v>-2574.0</v>
       </c>
       <c r="I322" s="1">
-        <v>1.759</v>
+        <v>-2.5571229882774</v>
       </c>
       <c r="J322">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>0.18</v>
+      </c>
+      <c r="K322">
+        <v>184.93</v>
       </c>
       <c r="L322" s="1">
-        <v>203518.0</v>
+        <v>98086.0</v>
       </c>
       <c r="M322" s="1">
-        <v>210040.02</v>
+        <v>98270.93</v>
       </c>
       <c r="N322" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
+        <v>824</v>
+      </c>
+      <c r="B323" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>99.402</v>
+      </c>
+      <c r="D323" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>-1196.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-0.598</v>
+      </c>
+      <c r="J323">
+        <v>1.11</v>
+      </c>
+      <c r="K323" t="s">
         <v>825</v>
       </c>
-      <c r="B323" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L323" s="1">
-        <v>301422.0</v>
+        <v>198804.0</v>
       </c>
       <c r="M323" s="1">
-        <v>302079.53</v>
+        <v>201033.45</v>
       </c>
       <c r="N323" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
         <v>827</v>
       </c>
       <c r="B324" s="1">
-        <v>100000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>98.842</v>
+        <v>97.544</v>
       </c>
       <c r="D324" s="1">
-        <v>100.66</v>
+        <v>99.7844</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
-        <v>100660.0</v>
+        <v>249461.0</v>
       </c>
       <c r="H324" s="1">
-        <v>-1818.0</v>
+        <v>-5601.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-1.8060798728393</v>
+        <v>-2.2452407390334</v>
       </c>
       <c r="J324">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.21</v>
+      </c>
+      <c r="K324" t="s">
+        <v>828</v>
       </c>
       <c r="L324" s="1">
-        <v>98842.0</v>
+        <v>243860.0</v>
       </c>
       <c r="M324" s="1">
-        <v>98842.0</v>
+        <v>246888.25</v>
       </c>
       <c r="N324" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
+        <v>830</v>
+      </c>
+      <c r="B325" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>98.144</v>
+      </c>
+      <c r="D325" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>-1182.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-1.1900207397862</v>
+      </c>
+      <c r="J325">
+        <v>1.3</v>
+      </c>
+      <c r="K325" t="s">
+        <v>831</v>
+      </c>
+      <c r="L325" s="1">
+        <v>98144.0</v>
+      </c>
+      <c r="M325" s="1">
+        <v>99445.03</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
         <v>829</v>
-      </c>
-[...43 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
+        <v>833</v>
+      </c>
+      <c r="B326" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>97.957</v>
+      </c>
+      <c r="D326" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-4331.16</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-2.043</v>
+      </c>
+      <c r="J326">
+        <v>1.61</v>
+      </c>
+      <c r="K326" t="s">
+        <v>834</v>
+      </c>
+      <c r="L326" s="1">
+        <v>207668.84</v>
+      </c>
+      <c r="M326" s="1">
+        <v>211086.59</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
         <v>832</v>
-      </c>
-[...43 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
+        <v>836</v>
+      </c>
+      <c r="B327" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>99.062</v>
+      </c>
+      <c r="D327" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>299100.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>-1914.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-0.63991975927783</v>
+      </c>
+      <c r="J327">
+        <v>0.5</v>
+      </c>
+      <c r="K327" t="s">
+        <v>837</v>
+      </c>
+      <c r="L327" s="1">
+        <v>297186.0</v>
+      </c>
+      <c r="M327" s="1">
+        <v>298681.89</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
         <v>835</v>
-      </c>
-[...43 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
+        <v>839</v>
+      </c>
+      <c r="B328" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>98.018</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>151821.9</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-1854.36</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-1.2214048170916</v>
+      </c>
+      <c r="J328">
+        <v>3.03</v>
+      </c>
+      <c r="K328" t="s">
+        <v>840</v>
+      </c>
+      <c r="L328" s="1">
+        <v>149967.54</v>
+      </c>
+      <c r="M328" s="1">
+        <v>154607.84</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
         <v>838</v>
-      </c>
-[...43 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
+        <v>842</v>
+      </c>
+      <c r="B329" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>99.036</v>
+      </c>
+      <c r="D329" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-463.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-0.46533130986241</v>
+      </c>
+      <c r="J329">
+        <v>1.99</v>
+      </c>
+      <c r="K329" t="s">
+        <v>843</v>
+      </c>
+      <c r="L329" s="1">
+        <v>99036.0</v>
+      </c>
+      <c r="M329" s="1">
+        <v>101029.15</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
         <v>841</v>
-      </c>
-[...43 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
+        <v>845</v>
+      </c>
+      <c r="B330" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>100.014</v>
+      </c>
+      <c r="D330" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>99897.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>117.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>0.11712063425328</v>
+      </c>
+      <c r="J330">
+        <v>1.05</v>
+      </c>
+      <c r="K330" t="s">
+        <v>846</v>
+      </c>
+      <c r="L330" s="1">
+        <v>100014.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>101065.03</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
         <v>844</v>
-      </c>
-[...43 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="B331" s="1">
-        <v>153000.0</v>
+        <v>787857.0</v>
       </c>
       <c r="C331" s="1">
-        <v>98.849</v>
+        <v>67.963</v>
       </c>
       <c r="D331" s="1">
-        <v>99.23</v>
+        <v>70.3294735</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
-        <v>151821.9</v>
+        <v>554095.68</v>
       </c>
       <c r="H331" s="1">
-        <v>-582.93</v>
+        <v>-18644.43</v>
       </c>
       <c r="I331" s="1">
-        <v>-0.3839564647788</v>
+        <v>-3.3648394443357</v>
       </c>
       <c r="J331">
-        <v>2.85</v>
+        <v>1.56</v>
       </c>
       <c r="K331" t="s">
+        <v>849</v>
+      </c>
+      <c r="L331" s="1">
+        <v>535451.25</v>
+      </c>
+      <c r="M331" s="1">
+        <v>547754.77</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
         <v>847</v>
-      </c>
-[...13 lines deleted...]
-        <v>845</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="B332" s="1">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>99.794</v>
+        <v>98.614</v>
       </c>
       <c r="D332" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
-        <v>99499.0</v>
+        <v>102000.0</v>
       </c>
       <c r="H332" s="1">
-        <v>295.0</v>
+        <v>-1413.72</v>
       </c>
       <c r="I332" s="1">
-        <v>0.29648539181298</v>
+        <v>-1.386</v>
       </c>
       <c r="J332">
-        <v>1.79</v>
+        <v>2.36</v>
       </c>
       <c r="K332" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="L332" s="1">
-        <v>99794.0</v>
+        <v>100586.28</v>
       </c>
       <c r="M332" s="1">
-        <v>101581.67</v>
+        <v>102994.55</v>
       </c>
       <c r="N332" s="1">
         <v>0.06</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="B333" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>100.584</v>
+        <v>98.416</v>
       </c>
       <c r="D333" s="1">
-        <v>99.897</v>
+        <v>100.23</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
-        <v>99897.0</v>
+        <v>300690.0</v>
       </c>
       <c r="H333" s="1">
-        <v>687.0</v>
+        <v>-5442.0</v>
       </c>
       <c r="I333" s="1">
-        <v>0.68770833958978</v>
+        <v>-1.8098373740397</v>
       </c>
       <c r="J333">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>838.7</v>
+        <v>3.36</v>
+      </c>
+      <c r="K333" t="s">
+        <v>855</v>
       </c>
       <c r="L333" s="1">
-        <v>100584.0</v>
+        <v>295248.0</v>
       </c>
       <c r="M333" s="1">
-        <v>101422.7</v>
+        <v>305326.77</v>
       </c>
       <c r="N333" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="B334" s="1">
-        <v>787857.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>68.566</v>
+        <v>98.527</v>
       </c>
       <c r="D334" s="1">
-        <v>70.3294735</v>
+        <v>99.871</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
-        <v>554095.68</v>
+        <v>299613.0</v>
       </c>
       <c r="H334" s="1">
-        <v>-13893.65</v>
+        <v>-4032.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-2.507446006437</v>
+        <v>-1.3457359994393</v>
       </c>
       <c r="J334">
-        <v>1.45</v>
+        <v>2.66</v>
       </c>
       <c r="K334" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="L334" s="1">
-        <v>540202.03</v>
+        <v>295581.0</v>
       </c>
       <c r="M334" s="1">
-        <v>551642.15</v>
+        <v>303575.18</v>
       </c>
       <c r="N334" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="B335" s="1">
-        <v>102000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>99.465</v>
+        <v>99.693</v>
       </c>
       <c r="D335" s="1">
         <v>100.0</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
-        <v>102000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="H335" s="1">
-        <v>-545.7</v>
+        <v>-469.71</v>
       </c>
       <c r="I335" s="1">
-        <v>-0.535</v>
+        <v>-0.307</v>
       </c>
       <c r="J335">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>0.31</v>
+      </c>
+      <c r="K335">
+        <v>478.47</v>
       </c>
       <c r="L335" s="1">
-        <v>101454.3</v>
+        <v>152530.29</v>
       </c>
       <c r="M335" s="1">
-        <v>103667.57</v>
+        <v>153008.76</v>
       </c>
       <c r="N335" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="B336" s="1">
-        <v>300000.0</v>
+        <v>5606000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>99.214</v>
+        <v>87.318</v>
       </c>
       <c r="D336" s="1">
-        <v>100.23</v>
+        <v>87.44644149</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
-        <v>300690.0</v>
+        <v>4902247.51</v>
       </c>
       <c r="H336" s="1">
-        <v>-3048.0</v>
+        <v>-7200.43</v>
       </c>
       <c r="I336" s="1">
-        <v>-1.0136685623067</v>
+        <v>-0.1468801806786</v>
       </c>
       <c r="J336">
-        <v>3.15</v>
+        <v>0.17</v>
       </c>
       <c r="K336" t="s">
+        <v>863</v>
+      </c>
+      <c r="L336" s="1">
+        <v>4895047.08</v>
+      </c>
+      <c r="M336" s="1">
+        <v>4904723.19</v>
+      </c>
+      <c r="N336" s="1">
+        <v>2.83</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
         <v>861</v>
-      </c>
-[...13 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="B337" s="1">
-        <v>300000.0</v>
+        <v>2513000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>99.566</v>
+        <v>65.458</v>
       </c>
       <c r="D337" s="1">
-        <v>99.871</v>
+        <v>65.68074652</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
-        <v>299613.0</v>
+        <v>1650557.16</v>
       </c>
       <c r="H337" s="1">
-        <v>-915.0</v>
+        <v>-5597.62</v>
       </c>
       <c r="I337" s="1">
-        <v>-0.30539395820609</v>
+        <v>-0.33913518026846</v>
       </c>
       <c r="J337">
-        <v>2.45</v>
+        <v>1.0</v>
       </c>
       <c r="K337" t="s">
+        <v>866</v>
+      </c>
+      <c r="L337" s="1">
+        <v>1644959.54</v>
+      </c>
+      <c r="M337" s="1">
+        <v>1670020.69</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
         <v>864</v>
-      </c>
-[...13 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="B338" s="1">
-        <v>153000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>100.595</v>
+        <v>84.155</v>
       </c>
       <c r="D338" s="1">
-        <v>100.0</v>
+        <v>84.89268928</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
-        <v>153000.0</v>
+        <v>387959.59</v>
       </c>
       <c r="H338" s="1">
-        <v>910.35</v>
+        <v>-3371.24</v>
       </c>
       <c r="I338" s="1">
-        <v>0.595</v>
+        <v>-0.86896679110317</v>
       </c>
       <c r="J338">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>148.49</v>
+        <v>2.15</v>
+      </c>
+      <c r="K338" t="s">
+        <v>869</v>
       </c>
       <c r="L338" s="1">
-        <v>153910.35</v>
+        <v>384588.35</v>
       </c>
       <c r="M338" s="1">
-        <v>154058.84</v>
+        <v>394428.25</v>
       </c>
       <c r="N338" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="B339" s="1">
-        <v>5606000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>87.918</v>
+        <v>101.083</v>
       </c>
       <c r="D339" s="1">
-        <v>87.44644149</v>
+        <v>103.54863623</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
-        <v>4902247.51</v>
+        <v>1428971.18</v>
       </c>
       <c r="H339" s="1">
-        <v>26435.57</v>
+        <v>-34025.78</v>
       </c>
       <c r="I339" s="1">
-        <v>0.53925408592844</v>
+        <v>-2.3811382955953</v>
       </c>
       <c r="J339">
-        <v>0.13</v>
+        <v>3.89</v>
       </c>
       <c r="K339" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="L339" s="1">
-        <v>4928683.08</v>
+        <v>1394945.4</v>
       </c>
       <c r="M339" s="1">
-        <v>4936208.94</v>
+        <v>1448617.95</v>
       </c>
       <c r="N339" s="1">
-        <v>2.83</v>
+        <v>0.84</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="B340" s="1">
-        <v>2513000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>66.053</v>
+        <v>96.577</v>
       </c>
       <c r="D340" s="1">
-        <v>65.68074652</v>
+        <v>101.40279412</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
-        <v>1650557.16</v>
+        <v>172384.75</v>
       </c>
       <c r="H340" s="1">
-        <v>9354.73</v>
+        <v>-8203.85</v>
       </c>
       <c r="I340" s="1">
-        <v>0.56676195327886</v>
+        <v>-4.7590346593884</v>
       </c>
       <c r="J340">
-        <v>0.94</v>
+        <v>2.97</v>
       </c>
       <c r="K340" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="L340" s="1">
-        <v>1659911.89</v>
+        <v>164180.9</v>
       </c>
       <c r="M340" s="1">
-        <v>1683596.05</v>
+        <v>169229.67</v>
       </c>
       <c r="N340" s="1">
-        <v>0.96</v>
+        <v>0.1</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="B341" s="1">
-        <v>457000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>84.951</v>
+        <v>99.018</v>
       </c>
       <c r="D341" s="1">
-        <v>84.89268928</v>
+        <v>99.7538329</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
-        <v>387959.59</v>
+        <v>382057.18</v>
       </c>
       <c r="H341" s="1">
-        <v>266.48</v>
+        <v>-2818.24</v>
       </c>
       <c r="I341" s="1">
-        <v>0.068687566145742</v>
+        <v>-0.73764874671378</v>
       </c>
       <c r="J341">
-        <v>1.99</v>
+        <v>1.28</v>
       </c>
       <c r="K341" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="L341" s="1">
-        <v>388226.07</v>
+        <v>379238.94</v>
       </c>
       <c r="M341" s="1">
-        <v>397339.78</v>
+        <v>384123.5</v>
       </c>
       <c r="N341" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="B342" s="1">
-        <v>1380000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>102.058</v>
+        <v>99.718</v>
       </c>
       <c r="D342" s="1">
-        <v>103.54863623</v>
+        <v>99.674</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
-        <v>1428971.18</v>
+        <v>99674.0</v>
       </c>
       <c r="H342" s="1">
-        <v>-20570.78</v>
+        <v>44.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-1.4395517759847</v>
+        <v>0.044143909143809</v>
       </c>
       <c r="J342">
-        <v>3.68</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>0.66</v>
+      </c>
+      <c r="K342">
+        <v>659.72</v>
       </c>
       <c r="L342" s="1">
-        <v>1408400.4</v>
+        <v>99718.0</v>
       </c>
       <c r="M342" s="1">
-        <v>1459123.91</v>
+        <v>100377.72</v>
       </c>
       <c r="N342" s="1">
-        <v>0.84</v>
+        <v>0.06</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
         <v>880</v>
       </c>
       <c r="B343" s="1">
-        <v>170000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>97.365</v>
+        <v>100.125</v>
       </c>
       <c r="D343" s="1">
-        <v>101.40279412</v>
+        <v>97.41</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
-        <v>172384.75</v>
+        <v>194820.0</v>
       </c>
       <c r="H343" s="1">
-        <v>-6864.25</v>
+        <v>5430.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-3.9819357570783</v>
+        <v>2.7871881736988</v>
       </c>
       <c r="J343">
-        <v>2.75</v>
+        <v>1.08</v>
       </c>
       <c r="K343" t="s">
+        <v>882</v>
+      </c>
+      <c r="L343" s="1">
+        <v>200250.0</v>
+      </c>
+      <c r="M343" s="1">
+        <v>202419.86</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
         <v>881</v>
-      </c>
-[...13 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
+        <v>884</v>
+      </c>
+      <c r="B344" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>100.077</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>189.42</v>
+      </c>
+      <c r="I344" s="1">
+        <v>0.077</v>
+      </c>
+      <c r="J344">
+        <v>1.18</v>
+      </c>
+      <c r="K344" t="s">
+        <v>885</v>
+      </c>
+      <c r="L344" s="1">
+        <v>246189.42</v>
+      </c>
+      <c r="M344" s="1">
+        <v>249094.93</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
         <v>883</v>
-      </c>
-[...43 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B345" s="1">
-        <v>200000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>100.616</v>
+        <v>99.417</v>
       </c>
       <c r="D345" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
-        <v>194820.0</v>
+        <v>214000.0</v>
       </c>
       <c r="H345" s="1">
-        <v>6412.0</v>
+        <v>-1247.62</v>
       </c>
       <c r="I345" s="1">
-        <v>3.2912431988502</v>
+        <v>-0.583</v>
       </c>
       <c r="J345">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="K345" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="L345" s="1">
-        <v>201232.0</v>
+        <v>212752.38</v>
       </c>
       <c r="M345" s="1">
-        <v>202963.51</v>
+        <v>214891.09</v>
       </c>
       <c r="N345" s="1">
         <v>0.12</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B346" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>101.492</v>
+        <v>88.479</v>
       </c>
       <c r="D346" s="1">
-        <v>99.674</v>
+        <v>85.25</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
-        <v>99674.0</v>
+        <v>255750.0</v>
       </c>
       <c r="H346" s="1">
-        <v>1818.0</v>
+        <v>9687.0</v>
       </c>
       <c r="I346" s="1">
-        <v>1.8239460641692</v>
+        <v>3.7876832844575</v>
       </c>
       <c r="J346">
-        <v>0.4</v>
+        <v>0.26</v>
       </c>
       <c r="K346">
-        <v>395.83</v>
+        <v>789.04</v>
       </c>
       <c r="L346" s="1">
-        <v>101492.0</v>
+        <v>265437.0</v>
       </c>
       <c r="M346" s="1">
-        <v>101887.83</v>
+        <v>266226.04</v>
       </c>
       <c r="N346" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B347" s="1">
-        <v>246000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>101.251</v>
+        <v>100.993</v>
       </c>
       <c r="D347" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
-        <v>246000.0</v>
+        <v>174613.25</v>
       </c>
       <c r="H347" s="1">
-        <v>3077.46</v>
+        <v>2124.5</v>
       </c>
       <c r="I347" s="1">
-        <v>1.251</v>
+        <v>1.2166888824302</v>
       </c>
       <c r="J347">
-        <v>0.94</v>
+        <v>2.56</v>
       </c>
       <c r="K347" t="s">
+        <v>893</v>
+      </c>
+      <c r="L347" s="1">
+        <v>176737.75</v>
+      </c>
+      <c r="M347" s="1">
+        <v>181214.63</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
         <v>891</v>
-      </c>
-[...13 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="B348" s="1">
-        <v>214000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>100.279</v>
+        <v>100.134</v>
       </c>
       <c r="D348" s="1">
-        <v>100.0</v>
+        <v>102.1775</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
-        <v>214000.0</v>
+        <v>204355.0</v>
       </c>
       <c r="H348" s="1">
-        <v>597.06</v>
+        <v>-4087.0</v>
       </c>
       <c r="I348" s="1">
-        <v>0.279</v>
+        <v>-1.9999510655477</v>
       </c>
       <c r="J348">
-        <v>0.78</v>
+        <v>1.56</v>
       </c>
       <c r="K348" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="L348" s="1">
-        <v>214597.06</v>
+        <v>200268.0</v>
       </c>
       <c r="M348" s="1">
-        <v>216270.83</v>
+        <v>203386.49</v>
       </c>
       <c r="N348" s="1">
         <v>0.12</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B349" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>88.988</v>
+        <v>96.648</v>
       </c>
       <c r="D349" s="1">
-        <v>85.25</v>
+        <v>100.761</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
-        <v>255750.0</v>
+        <v>403044.0</v>
       </c>
       <c r="H349" s="1">
-        <v>11214.0</v>
+        <v>-16452.0</v>
       </c>
       <c r="I349" s="1">
-        <v>4.3847507331378</v>
+        <v>-4.0819364635127</v>
       </c>
       <c r="J349">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>665.75</v>
+        <v>1.38</v>
+      </c>
+      <c r="K349" t="s">
+        <v>899</v>
       </c>
       <c r="L349" s="1">
-        <v>266964.0</v>
+        <v>386592.0</v>
       </c>
       <c r="M349" s="1">
-        <v>267629.75</v>
+        <v>392102.96</v>
       </c>
       <c r="N349" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="B350" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>101.566</v>
+        <v>101.126</v>
       </c>
       <c r="D350" s="1">
-        <v>99.779</v>
+        <v>99.871</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
-        <v>174613.25</v>
+        <v>99871.0</v>
       </c>
       <c r="H350" s="1">
-        <v>3127.25</v>
+        <v>1255.0</v>
       </c>
       <c r="I350" s="1">
-        <v>1.7909580172181</v>
+        <v>1.2566210411431</v>
       </c>
       <c r="J350">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>899</v>
+        <v>0.88</v>
+      </c>
+      <c r="K350">
+        <v>883.56</v>
       </c>
       <c r="L350" s="1">
-        <v>177740.5</v>
+        <v>101126.0</v>
       </c>
       <c r="M350" s="1">
-        <v>181857.79</v>
+        <v>102009.56</v>
       </c>
       <c r="N350" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="B351" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>101.039</v>
+        <v>103.623</v>
       </c>
       <c r="D351" s="1">
-        <v>102.1775</v>
+        <v>104.45</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
-        <v>204355.0</v>
+        <v>104450.0</v>
       </c>
       <c r="H351" s="1">
-        <v>-2277.0</v>
+        <v>-827.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-1.114237478897</v>
+        <v>-0.7917663954045</v>
       </c>
       <c r="J351">
-        <v>1.36</v>
+        <v>1.07</v>
       </c>
       <c r="K351" t="s">
+        <v>904</v>
+      </c>
+      <c r="L351" s="1">
+        <v>103623.0</v>
+      </c>
+      <c r="M351" s="1">
+        <v>104694.23</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B352" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>97.852</v>
+        <v>97.643</v>
       </c>
       <c r="D352" s="1">
-        <v>100.761</v>
+        <v>99.589</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
-        <v>403044.0</v>
+        <v>298767.0</v>
       </c>
       <c r="H352" s="1">
-        <v>-11636.0</v>
+        <v>-5838.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-2.8870297039529</v>
+        <v>-1.9540310676882</v>
       </c>
       <c r="J352">
-        <v>1.19</v>
-[...1 lines deleted...]
-      <c r="K352" t="s">
+        <v>0.06</v>
+      </c>
+      <c r="K352">
+        <v>172.6</v>
+      </c>
+      <c r="L352" s="1">
+        <v>292929.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>293101.6</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
         <v>905</v>
-      </c>
-[...13 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="B353" s="1">
         <v>100000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>102.006</v>
+        <v>101.726</v>
       </c>
       <c r="D353" s="1">
-        <v>99.871</v>
+        <v>103.15</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
-        <v>99871.0</v>
+        <v>103150.0</v>
       </c>
       <c r="H353" s="1">
-        <v>2135.0</v>
+        <v>-1424.0</v>
       </c>
       <c r="I353" s="1">
-        <v>2.1377577074426</v>
+        <v>-1.3805138148328</v>
       </c>
       <c r="J353">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>1.42</v>
+      </c>
+      <c r="K353" t="s">
+        <v>909</v>
       </c>
       <c r="L353" s="1">
-        <v>102006.0</v>
+        <v>101726.0</v>
       </c>
       <c r="M353" s="1">
-        <v>102684.08</v>
+        <v>103144.49</v>
       </c>
       <c r="N353" s="1">
         <v>0.06</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B354" s="1">
         <v>100000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>104.462</v>
+        <v>97.26</v>
       </c>
       <c r="D354" s="1">
-        <v>104.45</v>
+        <v>99.908</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
-        <v>104450.0</v>
+        <v>99908.0</v>
       </c>
       <c r="H354" s="1">
-        <v>12.0</v>
+        <v>-2648.0</v>
       </c>
       <c r="I354" s="1">
-        <v>0.011488750598372</v>
+        <v>-2.6504384033311</v>
       </c>
       <c r="J354">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>838.36</v>
+        <v>1.91</v>
+      </c>
+      <c r="K354" t="s">
+        <v>911</v>
       </c>
       <c r="L354" s="1">
-        <v>104462.0</v>
+        <v>97260.0</v>
       </c>
       <c r="M354" s="1">
-        <v>105300.36</v>
+        <v>99165.21</v>
       </c>
       <c r="N354" s="1">
         <v>0.06</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="B355" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>98.334</v>
+        <v>97.26</v>
       </c>
       <c r="D355" s="1">
-        <v>99.589</v>
+        <v>97.93</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
-        <v>298767.0</v>
+        <v>195860.0</v>
       </c>
       <c r="H355" s="1">
-        <v>-3765.0</v>
+        <v>-1340.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-1.2601793370754</v>
+        <v>-0.6841621566425</v>
       </c>
       <c r="J355">
-        <v>2.89</v>
+        <v>1.4</v>
       </c>
       <c r="K355" t="s">
+        <v>914</v>
+      </c>
+      <c r="L355" s="1">
+        <v>194520.0</v>
+      </c>
+      <c r="M355" s="1">
+        <v>197325.48</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
         <v>912</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B356" s="1">
-        <v>100000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>98.53</v>
+        <v>97.016</v>
       </c>
       <c r="D356" s="1">
-        <v>99.908</v>
+        <v>99.902</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
-        <v>99908.0</v>
+        <v>398608.98</v>
       </c>
       <c r="H356" s="1">
-        <v>-1378.0</v>
+        <v>-11515.14</v>
       </c>
       <c r="I356" s="1">
-        <v>-1.3792689274132</v>
+        <v>-2.8888310544333</v>
       </c>
       <c r="J356">
-        <v>1.69</v>
+        <v>1.59</v>
       </c>
       <c r="K356" t="s">
+        <v>917</v>
+      </c>
+      <c r="L356" s="1">
+        <v>387093.84</v>
+      </c>
+      <c r="M356" s="1">
+        <v>393434.11</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
         <v>915</v>
-      </c>
-[...13 lines deleted...]
-        <v>913</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="B357" s="1">
-        <v>100000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>102.882</v>
+        <v>99.982</v>
       </c>
       <c r="D357" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
-        <v>103150.0</v>
+        <v>216000.0</v>
       </c>
       <c r="H357" s="1">
-        <v>-268.0</v>
+        <v>-38.88</v>
       </c>
       <c r="I357" s="1">
-        <v>-0.25981580222976</v>
+        <v>-0.018</v>
       </c>
       <c r="J357">
-        <v>1.16</v>
+        <v>2.06</v>
       </c>
       <c r="K357" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="L357" s="1">
-        <v>102882.0</v>
+        <v>215961.12</v>
       </c>
       <c r="M357" s="1">
-        <v>104040.22</v>
+        <v>220420.84</v>
       </c>
       <c r="N357" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="B358" s="1">
-        <v>399000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>98.525</v>
+        <v>100.913</v>
       </c>
       <c r="D358" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
-        <v>398608.98</v>
+        <v>100000.0</v>
       </c>
       <c r="H358" s="1">
-        <v>-5494.23</v>
+        <v>913.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-1.3783507837681</v>
+        <v>0.913</v>
       </c>
       <c r="J358">
-        <v>1.39</v>
+        <v>1.17</v>
       </c>
       <c r="K358" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="L358" s="1">
-        <v>393114.75</v>
+        <v>100913.0</v>
       </c>
       <c r="M358" s="1">
-        <v>398662.49</v>
+        <v>102082.12</v>
       </c>
       <c r="N358" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="B359" s="1">
-        <v>216000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>100.699</v>
+        <v>101.575</v>
       </c>
       <c r="D359" s="1">
-        <v>100.0</v>
+        <v>99.6583</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
-        <v>216000.0</v>
+        <v>298974.9</v>
       </c>
       <c r="H359" s="1">
-        <v>1509.84</v>
+        <v>5750.1</v>
       </c>
       <c r="I359" s="1">
-        <v>0.699</v>
+        <v>1.9232718198083</v>
       </c>
       <c r="J359">
-        <v>1.84</v>
+        <v>0.57</v>
       </c>
       <c r="K359" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="L359" s="1">
-        <v>217509.84</v>
+        <v>304725.0</v>
       </c>
       <c r="M359" s="1">
-        <v>221492.58</v>
+        <v>306420.21</v>
       </c>
       <c r="N359" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="B360" s="1">
         <v>100000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>101.722</v>
+        <v>101.601</v>
       </c>
       <c r="D360" s="1">
-        <v>100.0</v>
+        <v>103.4955</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
-        <v>100000.0</v>
+        <v>103495.5</v>
       </c>
       <c r="H360" s="1">
-        <v>1722.0</v>
+        <v>-1894.5</v>
       </c>
       <c r="I360" s="1">
-        <v>1.722</v>
+        <v>-1.83051437019</v>
       </c>
       <c r="J360">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>942.11</v>
+        <v>1.53</v>
+      </c>
+      <c r="K360" t="s">
+        <v>929</v>
       </c>
       <c r="L360" s="1">
-        <v>101722.0</v>
+        <v>101601.0</v>
       </c>
       <c r="M360" s="1">
-        <v>102664.11</v>
+        <v>103126.34</v>
       </c>
       <c r="N360" s="1">
         <v>0.06</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="B361" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>102.653</v>
+        <v>98.053</v>
       </c>
       <c r="D361" s="1">
-        <v>99.6583</v>
+        <v>99.142</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
-        <v>298974.9</v>
+        <v>495710.0</v>
       </c>
       <c r="H361" s="1">
-        <v>8984.1</v>
+        <v>-5445.0</v>
       </c>
       <c r="I361" s="1">
-        <v>3.0049679755725</v>
+        <v>-1.098424482056</v>
       </c>
       <c r="J361">
-        <v>0.34</v>
+        <v>3.41</v>
       </c>
       <c r="K361" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="L361" s="1">
-        <v>307959.0</v>
+        <v>490265.0</v>
       </c>
       <c r="M361" s="1">
-        <v>308976.12</v>
+        <v>507304.38</v>
       </c>
       <c r="N361" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="B362" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C362" s="1">
-        <v>102.149</v>
+        <v>98.632</v>
       </c>
       <c r="D362" s="1">
-        <v>103.4955</v>
+        <v>98.32</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362">
         <v>1.0</v>
       </c>
       <c r="G362" s="1">
-        <v>103495.5</v>
+        <v>196640.0</v>
       </c>
       <c r="H362" s="1">
-        <v>-1346.5</v>
+        <v>624.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-1.3010227497814</v>
+        <v>0.3173311635476</v>
       </c>
       <c r="J362">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>931</v>
+        <v>0.34</v>
+      </c>
+      <c r="K362">
+        <v>678.08</v>
       </c>
       <c r="L362" s="1">
-        <v>102149.0</v>
+        <v>197264.0</v>
       </c>
       <c r="M362" s="1">
-        <v>103441.47</v>
+        <v>197942.08</v>
       </c>
       <c r="N362" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="O362">
         <v>1</v>
       </c>
       <c r="Z362" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="A363" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="B363" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C363" s="1">
-        <v>99.149</v>
+        <v>100.102</v>
       </c>
       <c r="D363" s="1">
-        <v>99.142</v>
+        <v>100.413</v>
       </c>
       <c r="E363" t="s">
         <v>8</v>
       </c>
       <c r="F363">
         <v>1.0</v>
       </c>
       <c r="G363" s="1">
-        <v>495710.0</v>
+        <v>401652.0</v>
       </c>
       <c r="H363" s="1">
-        <v>35.0</v>
+        <v>-1244.0</v>
       </c>
       <c r="I363" s="1">
-        <v>0.0070605797744649</v>
+        <v>-0.30972085287762</v>
       </c>
       <c r="J363">
-        <v>3.2</v>
+        <v>0.82</v>
       </c>
       <c r="K363" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="L363" s="1">
-        <v>495745.0</v>
+        <v>400408.0</v>
       </c>
       <c r="M363" s="1">
-        <v>511722.74</v>
+        <v>403700.07</v>
       </c>
       <c r="N363" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="O363">
         <v>1</v>
       </c>
       <c r="Z363" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="A364" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="B364" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C364" s="1">
-        <v>100.856</v>
+        <v>91.346</v>
       </c>
       <c r="D364" s="1">
-        <v>100.413</v>
+        <v>92.35</v>
       </c>
       <c r="E364" t="s">
         <v>8</v>
       </c>
       <c r="F364">
         <v>1.0</v>
       </c>
       <c r="G364" s="1">
-        <v>401652.0</v>
+        <v>184700.0</v>
       </c>
       <c r="H364" s="1">
-        <v>1772.0</v>
+        <v>-2008.0</v>
       </c>
       <c r="I364" s="1">
-        <v>0.44117793512792</v>
+        <v>-1.0871683811586</v>
       </c>
       <c r="J364">
-        <v>0.59</v>
+        <v>0.52</v>
       </c>
       <c r="K364" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="L364" s="1">
-        <v>403424.0</v>
+        <v>182692.0</v>
       </c>
       <c r="M364" s="1">
-        <v>405788.72</v>
+        <v>183726.25</v>
       </c>
       <c r="N364" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="O364">
         <v>1</v>
       </c>
       <c r="Z364" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="A365" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="B365" s="1">
         <v>200000.0</v>
       </c>
       <c r="C365" s="1">
-        <v>91.872</v>
+        <v>89.208</v>
       </c>
       <c r="D365" s="1">
-        <v>92.35</v>
+        <v>90.199</v>
       </c>
       <c r="E365" t="s">
         <v>8</v>
       </c>
       <c r="F365">
         <v>1.0</v>
       </c>
       <c r="G365" s="1">
-        <v>184700.0</v>
+        <v>180398.0</v>
       </c>
       <c r="H365" s="1">
-        <v>-956.0</v>
+        <v>-1982.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-0.51759610178668</v>
+        <v>-1.0986818035677</v>
       </c>
       <c r="J365">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>897.26</v>
+        <v>0.74</v>
+      </c>
+      <c r="K365" t="s">
+        <v>943</v>
       </c>
       <c r="L365" s="1">
-        <v>183744.0</v>
+        <v>178416.0</v>
       </c>
       <c r="M365" s="1">
-        <v>184641.26</v>
+        <v>179902.99</v>
       </c>
       <c r="N365" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O365">
         <v>1</v>
       </c>
       <c r="Z365" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="B366" s="1">
-        <v>200000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="C366" s="1">
-        <v>90.069</v>
+        <v>99.782</v>
       </c>
       <c r="D366" s="1">
-        <v>90.199</v>
+        <v>102.83</v>
       </c>
       <c r="E366" t="s">
         <v>8</v>
       </c>
       <c r="F366">
         <v>1.0</v>
       </c>
       <c r="G366" s="1">
-        <v>180398.0</v>
+        <v>237537.3</v>
       </c>
       <c r="H366" s="1">
-        <v>-260.0</v>
+        <v>-7040.88</v>
       </c>
       <c r="I366" s="1">
-        <v>-0.14412576636105</v>
+        <v>-2.9641155304872</v>
       </c>
       <c r="J366">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>0.3</v>
+      </c>
+      <c r="K366">
+        <v>688.25</v>
       </c>
       <c r="L366" s="1">
-        <v>180138.0</v>
+        <v>230496.42</v>
       </c>
       <c r="M366" s="1">
-        <v>181446.9</v>
+        <v>231184.67</v>
       </c>
       <c r="N366" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O366">
         <v>1</v>
       </c>
       <c r="Z366" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="B367" s="1">
-        <v>231000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C367" s="1">
-        <v>100.654</v>
+        <v>97.614</v>
       </c>
       <c r="D367" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="E367" t="s">
         <v>8</v>
       </c>
       <c r="F367">
         <v>1.0</v>
       </c>
       <c r="G367" s="1">
-        <v>237537.3</v>
+        <v>300000.0</v>
       </c>
       <c r="H367" s="1">
-        <v>-5026.56</v>
+        <v>-7158.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-2.1161139745211</v>
+        <v>-2.386</v>
       </c>
       <c r="J367">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>213.6</v>
+        <v>1.63</v>
+      </c>
+      <c r="K367" t="s">
+        <v>948</v>
       </c>
       <c r="L367" s="1">
-        <v>232510.74</v>
+        <v>292842.0</v>
       </c>
       <c r="M367" s="1">
-        <v>232724.34</v>
+        <v>297730.77</v>
       </c>
       <c r="N367" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="O367">
         <v>1</v>
       </c>
       <c r="Z367" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="B368" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C368" s="1">
-        <v>98.314</v>
+        <v>100.261</v>
       </c>
       <c r="D368" s="1">
         <v>100.0</v>
       </c>
       <c r="E368" t="s">
         <v>8</v>
       </c>
       <c r="F368">
         <v>1.0</v>
       </c>
       <c r="G368" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H368" s="1">
-        <v>-5058.0</v>
+        <v>261.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-1.686</v>
+        <v>0.261</v>
       </c>
       <c r="J368">
-        <v>1.47</v>
+        <v>1.11</v>
       </c>
       <c r="K368" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="L368" s="1">
-        <v>294942.0</v>
+        <v>100261.0</v>
       </c>
       <c r="M368" s="1">
-        <v>299341.89</v>
+        <v>101373.05</v>
       </c>
       <c r="N368" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="O368">
         <v>1</v>
       </c>
       <c r="Z368" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="B369" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C369" s="1">
-        <v>100.98</v>
+        <v>95.894</v>
       </c>
       <c r="D369" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="E369" t="s">
         <v>8</v>
       </c>
       <c r="F369">
         <v>1.0</v>
       </c>
       <c r="G369" s="1">
-        <v>100000.0</v>
+        <v>194500.0</v>
       </c>
       <c r="H369" s="1">
-        <v>980.0</v>
+        <v>-2712.0</v>
       </c>
       <c r="I369" s="1">
-        <v>0.98</v>
+        <v>-1.3943444730077</v>
       </c>
       <c r="J369">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>909.86</v>
+        <v>0.68</v>
+      </c>
+      <c r="K369" t="s">
+        <v>954</v>
       </c>
       <c r="L369" s="1">
-        <v>100980.0</v>
+        <v>191788.0</v>
       </c>
       <c r="M369" s="1">
-        <v>101889.86</v>
+        <v>193157.86</v>
       </c>
       <c r="N369" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="O369">
         <v>1</v>
       </c>
       <c r="Z369" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="B370" s="1">
-        <v>200000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="C370" s="1">
-        <v>96.766</v>
+        <v>98.713</v>
       </c>
       <c r="D370" s="1">
-        <v>97.25</v>
+        <v>99.695</v>
       </c>
       <c r="E370" t="s">
         <v>8</v>
       </c>
       <c r="F370">
         <v>1.0</v>
       </c>
       <c r="G370" s="1">
-        <v>194500.0</v>
+        <v>158515.05</v>
       </c>
       <c r="H370" s="1">
-        <v>-968.0</v>
+        <v>-1561.38</v>
       </c>
       <c r="I370" s="1">
-        <v>-0.49768637532134</v>
+        <v>-0.98500426300216</v>
       </c>
       <c r="J370">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>0.45</v>
+      </c>
+      <c r="K370">
+        <v>718.77</v>
       </c>
       <c r="L370" s="1">
-        <v>193532.0</v>
+        <v>156953.67</v>
       </c>
       <c r="M370" s="1">
-        <v>194627.89</v>
+        <v>157672.44</v>
       </c>
       <c r="N370" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O370">
         <v>1</v>
       </c>
       <c r="Z370" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="A371" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="B371" s="1">
-        <v>159000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C371" s="1">
-        <v>99.546</v>
+        <v>82.87</v>
       </c>
       <c r="D371" s="1">
-        <v>99.695</v>
+        <v>81.804</v>
       </c>
       <c r="E371" t="s">
         <v>8</v>
       </c>
       <c r="F371">
         <v>1.0</v>
       </c>
       <c r="G371" s="1">
-        <v>158515.05</v>
+        <v>490824.0</v>
       </c>
       <c r="H371" s="1">
-        <v>-236.91</v>
+        <v>6396.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-0.14945584031295</v>
+        <v>1.3031147621143</v>
       </c>
       <c r="J371">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>392.05</v>
+        <v>0.68</v>
+      </c>
+      <c r="K371" t="s">
+        <v>959</v>
       </c>
       <c r="L371" s="1">
-        <v>158278.14</v>
+        <v>497220.0</v>
       </c>
       <c r="M371" s="1">
-        <v>158670.19</v>
+        <v>501300.82</v>
       </c>
       <c r="N371" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="O371">
         <v>1</v>
       </c>
       <c r="Z371" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" t="s">
-        <v>956</v>
+        <v>961</v>
       </c>
       <c r="B372" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C372" s="1">
-        <v>83.569</v>
+        <v>100.793</v>
       </c>
       <c r="D372" s="1">
-        <v>81.804</v>
+        <v>99.417</v>
       </c>
       <c r="E372" t="s">
         <v>8</v>
       </c>
       <c r="F372">
         <v>1.0</v>
       </c>
       <c r="G372" s="1">
-        <v>490824.0</v>
+        <v>198834.0</v>
       </c>
       <c r="H372" s="1">
-        <v>10590.0</v>
+        <v>2752.0</v>
       </c>
       <c r="I372" s="1">
-        <v>2.1575962055645</v>
+        <v>1.384069122987</v>
       </c>
       <c r="J372">
-        <v>0.64</v>
+        <v>1.2</v>
       </c>
       <c r="K372" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="L372" s="1">
-        <v>501414.0</v>
+        <v>201586.0</v>
       </c>
       <c r="M372" s="1">
-        <v>505248.25</v>
+        <v>203990.11</v>
       </c>
       <c r="N372" s="1">
-        <v>0.29</v>
+        <v>0.12</v>
       </c>
       <c r="O372">
         <v>1</v>
       </c>
       <c r="Z372" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="B373" s="1">
         <v>200000.0</v>
       </c>
       <c r="C373" s="1">
-        <v>101.5</v>
+        <v>99.664</v>
       </c>
       <c r="D373" s="1">
-        <v>99.417</v>
+        <v>100.86</v>
       </c>
       <c r="E373" t="s">
         <v>8</v>
       </c>
       <c r="F373">
         <v>1.0</v>
       </c>
       <c r="G373" s="1">
-        <v>198834.0</v>
+        <v>201720.0</v>
       </c>
       <c r="H373" s="1">
-        <v>4166.0</v>
+        <v>-2392.0</v>
       </c>
       <c r="I373" s="1">
-        <v>2.0952151040567</v>
+        <v>-1.1858021019235</v>
       </c>
       <c r="J373">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>960</v>
+        <v>0.47</v>
+      </c>
+      <c r="K373">
+        <v>932.27</v>
       </c>
       <c r="L373" s="1">
-        <v>203000.0</v>
+        <v>199328.0</v>
       </c>
       <c r="M373" s="1">
-        <v>204993.15</v>
+        <v>200260.27</v>
       </c>
       <c r="N373" s="1">
         <v>0.12</v>
       </c>
       <c r="O373">
         <v>1</v>
       </c>
       <c r="Z373" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B374" s="1">
-        <v>200000.0</v>
+        <v>1204.0</v>
       </c>
       <c r="C374" s="1">
-        <v>100.568</v>
+        <v>0.1</v>
       </c>
       <c r="D374" s="1">
-        <v>100.86</v>
+        <v>0.2090095515</v>
       </c>
       <c r="E374" t="s">
         <v>8</v>
       </c>
       <c r="F374">
         <v>1.0</v>
       </c>
       <c r="G374" s="1">
-        <v>201720.0</v>
+        <v>0.0</v>
       </c>
       <c r="H374" s="1">
-        <v>-584.0</v>
+        <v>-328118.75</v>
       </c>
       <c r="I374" s="1">
-        <v>-0.28951021217529</v>
+        <v>0</v>
       </c>
       <c r="J374">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="K374">
-        <v>535.56</v>
+        <v>0.0</v>
       </c>
       <c r="L374" s="1">
-        <v>201136.0</v>
+        <v>-328118.75</v>
       </c>
       <c r="M374" s="1">
-        <v>201671.56</v>
+        <v>-328118.75</v>
       </c>
       <c r="N374" s="1">
-        <v>0.12</v>
+        <v>-0.19</v>
       </c>
       <c r="O374">
         <v>1</v>
       </c>
       <c r="Z374" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="B375" s="1">
         <v>1204.0</v>
       </c>
       <c r="C375" s="1">
-        <v>0.1725</v>
+        <v>0.0175</v>
       </c>
       <c r="D375" s="1">
-        <v>0.2090095515</v>
+        <v>0.0910755814</v>
       </c>
       <c r="E375" t="s">
         <v>8</v>
       </c>
       <c r="F375">
         <v>1.0</v>
       </c>
       <c r="G375" s="1">
         <v>0.0</v>
       </c>
       <c r="H375" s="1">
-        <v>-109893.75</v>
+        <v>-221462.5</v>
       </c>
       <c r="I375" s="1">
         <v>0</v>
       </c>
       <c r="J375">
         <v>0.0</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375" s="1">
-        <v>-109893.75</v>
+        <v>-221462.5</v>
       </c>
       <c r="M375" s="1">
-        <v>-109893.75</v>
+        <v>-221462.5</v>
       </c>
       <c r="N375" s="1">
-        <v>-0.06</v>
+        <v>-0.13</v>
       </c>
       <c r="O375">
         <v>1</v>
       </c>
       <c r="Z375" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="B376" s="1">
-        <v>1204.0</v>
+        <v>1870.0</v>
       </c>
       <c r="C376" s="1">
-        <v>0.025</v>
+        <v>84.5</v>
       </c>
       <c r="D376" s="1">
-        <v>0.0910755814</v>
+        <v>85.2179679144</v>
       </c>
       <c r="E376" t="s">
         <v>8</v>
       </c>
       <c r="F376">
         <v>1.0</v>
       </c>
       <c r="G376" s="1">
-        <v>0.0</v>
+        <v>1593576.0</v>
       </c>
       <c r="H376" s="1">
-        <v>-198887.5</v>
+        <v>-13426.0</v>
       </c>
       <c r="I376" s="1">
-        <v>0</v>
+        <v>-0.84250766828818</v>
       </c>
       <c r="J376">
         <v>0.0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376" s="1">
-        <v>-198887.5</v>
+        <v>1580150.0</v>
       </c>
       <c r="M376" s="1">
-        <v>-198887.5</v>
+        <v>1580150.0</v>
       </c>
       <c r="N376" s="1">
-        <v>-0.11</v>
+        <v>0.91</v>
       </c>
       <c r="O376">
         <v>1</v>
       </c>
       <c r="Z376" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="B377" s="1">
-        <v>751.0</v>
+        <v>-1204.0</v>
       </c>
       <c r="C377" s="1">
-        <v>1.8</v>
+        <v>0.0625</v>
       </c>
       <c r="D377" s="1">
-        <v>60.3524633822</v>
+        <v>0.1458118771</v>
       </c>
       <c r="E377" t="s">
         <v>8</v>
       </c>
       <c r="F377">
         <v>1.0</v>
       </c>
       <c r="G377" s="1">
-        <v>453247.0</v>
+        <v>0.0</v>
       </c>
       <c r="H377" s="1">
-        <v>-439729.0</v>
+        <v>250768.75</v>
       </c>
       <c r="I377" s="1">
-        <v>-97.017520248341</v>
+        <v>0</v>
       </c>
       <c r="J377">
         <v>0.0</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377" s="1">
-        <v>13518.0</v>
+        <v>250768.75</v>
       </c>
       <c r="M377" s="1">
-        <v>13518.0</v>
+        <v>250768.75</v>
       </c>
       <c r="N377" s="1">
-        <v>0.01</v>
+        <v>0.14</v>
       </c>
       <c r="O377">
         <v>1</v>
       </c>
       <c r="Z377" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="B378" s="1">
-        <v>1870.0</v>
+        <v>-1204.0</v>
       </c>
       <c r="C378" s="1">
-        <v>87.4</v>
+        <v>0.0275</v>
       </c>
       <c r="D378" s="1">
-        <v>85.2179679144</v>
+        <v>0.0649833887</v>
       </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
       <c r="F378">
         <v>1.0</v>
       </c>
       <c r="G378" s="1">
-        <v>1593576.0</v>
+        <v>0.0</v>
       </c>
       <c r="H378" s="1">
-        <v>40804.0</v>
+        <v>112825.0</v>
       </c>
       <c r="I378" s="1">
-        <v>2.5605305300783</v>
+        <v>0</v>
       </c>
       <c r="J378">
         <v>0.0</v>
       </c>
       <c r="K378">
         <v>0.0</v>
       </c>
       <c r="L378" s="1">
-        <v>1634380.0</v>
+        <v>112825.0</v>
       </c>
       <c r="M378" s="1">
-        <v>1634380.0</v>
+        <v>112825.0</v>
       </c>
       <c r="N378" s="1">
-        <v>0.94</v>
+        <v>0.07</v>
       </c>
       <c r="O378">
         <v>1</v>
       </c>
       <c r="Z378" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B379" s="1">
-        <v>-1204.0</v>
+        <v>-1870.0</v>
       </c>
       <c r="C379" s="1">
-        <v>0.1125</v>
+        <v>79.0</v>
       </c>
       <c r="D379" s="1">
-        <v>0.1458118771</v>
+        <v>80.0239572193</v>
       </c>
       <c r="E379" t="s">
         <v>8</v>
       </c>
       <c r="F379">
         <v>1.0</v>
       </c>
       <c r="G379" s="1">
-        <v>0.0</v>
+        <v>-1496448.0</v>
       </c>
       <c r="H379" s="1">
-        <v>100268.75</v>
+        <v>19148.0</v>
       </c>
       <c r="I379" s="1">
-        <v>0</v>
+        <v>-1.2795633393208</v>
       </c>
       <c r="J379">
         <v>0.0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
       <c r="L379" s="1">
-        <v>100268.75</v>
+        <v>-1477300.0</v>
       </c>
       <c r="M379" s="1">
-        <v>100268.75</v>
+        <v>-1477300.0</v>
       </c>
       <c r="N379" s="1">
-        <v>0.06</v>
+        <v>-0.85</v>
       </c>
       <c r="O379">
         <v>1</v>
       </c>
       <c r="Z379" t="s">
-        <v>971</v>
-[...98 lines deleted...]
-      <c r="Z381" t="s">
         <v>975</v>
-      </c>
-[...48 lines deleted...]
-        <v>977</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">