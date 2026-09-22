--- v6 (2026-09-02)
+++ v7 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="645">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1875 +118,1881 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>1 112.33</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>19 357.88</t>
+    <t>20 556.51</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>4 458.90</t>
+    <t>5 095.89</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>16 258.87</t>
+    <t>17 778.39</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>3 615.07</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>3 345.21</t>
+    <t>5 372.60</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>32 835.62</t>
+    <t>36 698.63</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>23 630.14</t>
+    <t>26 198.63</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 043.34</t>
-[...8 lines deleted...]
-    <t>6 745.97</t>
+    <t>4 604.92</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 726.51</t>
+    <t>2 713.08</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>37 947.95</t>
+    <t>40 167.12</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 020.47</t>
+    <t>10 658.72</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>5 780.14</t>
+    <t>9 766.44</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>1 260.27</t>
+    <t>2 356.16</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 361.10</t>
+    <t>2 495.34</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>8 054.79</t>
-[...8 lines deleted...]
-    <t>10 684.93</t>
+    <t>8 821.92</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>5 102.74</t>
-[...5 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>5 787.67</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>5 449.32</t>
+    <t>6 161.64</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>3 586.30</t>
+    <t>6 846.58</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>20 201.71</t>
+    <t>22 742.81</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>43 095.89</t>
+    <t>47 013.70</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>67 485.49</t>
+    <t>71 939.98</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>6 446.30</t>
+    <t>6 983.49</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 749.09</t>
+    <t>5 037.79</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>2 965.28</t>
+  </si>
+  <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>7 025.36</t>
+    <t>8 036.20</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>8 257.53</t>
+    <t>9 463.01</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>13 943.84</t>
+    <t>16 347.95</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 618.00</t>
+    <t>4 158.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>30 723.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>7 009.59</t>
+    <t>10 269.86</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>2 282.61</t>
+    <t>5 326.09</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>1 871.89</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>6 989.33</t>
+    <t>9 208.17</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>21 905.00</t>
+    <t>24 905.68</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>16 704.11</t>
+    <t>19 197.26</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
+    <t>2 942.93</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>14 424.66</t>
+    <t>17 198.63</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>3 495.21</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>18 980.22</t>
+    <t>20 822.96</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>2 708.87</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>23 776.03</t>
+    <t>26 118.49</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>28 365.38</t>
+    <t>2 095.63</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>26 157.53</t>
+    <t>28 760.27</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>10 898.63</t>
+    <t>11 830.14</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>32 547.95</t>
+    <t>37 369.86</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>16 947.03</t>
+    <t>18 650.25</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>20 471.92</t>
+    <t>22 136.30</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 560.62</t>
+    <t>3 046.92</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>19 331.51</t>
-[...8 lines deleted...]
-    <t>5 609.59</t>
+    <t>20 865.75</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>25 520.55</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>11 224.32</t>
+    <t>14 477.74</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>30 198.29</t>
+    <t>32 068.15</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>8 374.36</t>
+    <t>10 991.34</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>11 554.60</t>
+    <t>12 475.28</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>49 556.16</t>
+    <t>52 624.66</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>4 743.49</t>
+    <t>6 407.88</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>1 789.38</t>
+    <t>3 672.95</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>2 712.33</t>
+    <t>7 232.88</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>18 449.32</t>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>11 505.43</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 581.37</t>
+    <t>3 162.74</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>20 884.93</t>
+    <t>24 049.32</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 452.05</t>
-[...8 lines deleted...]
-    <t>16 440.41</t>
+    <t>5 424.66</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 186.14</t>
+    <t>3 400.66</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>4 645.70</t>
+    <t>6 097.48</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>70 794.52</t>
+    <t>76 000.00</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>4 105.48</t>
+    <t>4 845.21</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 883.56</t>
+    <t>4 123.29</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>9 205.48</t>
+  </si>
+  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
+    <t>1 198.63</t>
+  </si>
+  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>2 464.11</t>
+    <t>3 610.20</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>23 428.42</t>
+    <t>24 818.84</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>14 023.97</t>
+    <t>15 359.59</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>14 133.57</t>
+    <t>15 351.98</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>28 649.57</t>
+    <t>32 862.75</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>34 398.17</t>
+    <t>36 899.85</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>2 065.75</t>
+    <t>3 654.79</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>11 267.12</t>
+    <t>13 664.38</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
+    <t>4 137.74</t>
+  </si>
+  <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>5 702.05</t>
+    <t>9 503.42</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>2 585.37</t>
+    <t>5 047.63</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>14 039.59</t>
+    <t>15 083.42</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>10 652.05</t>
+    <t>11 761.64</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>2 646.58</t>
+    <t>3 413.70</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 491.10</t>
+    <t>10 765.07</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>8 802.28</t>
+    <t>12 395.05</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>11 178.08</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>8 975.34</t>
+    <t>10 947.95</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>4 865.75</t>
+    <t>6 893.15</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>1 270.79</t>
+    <t>3 812.36</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>18 723.29</t>
+    <t>1 047.95</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>9 751.36</t>
+    <t>10 891.87</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>11 506.85</t>
+    <t>13 698.63</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>12 546.78</t>
+    <t>13 925.55</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>3 340.19</t>
+    <t>4 893.76</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 115.07</t>
+    <t>1 621.92</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 583.56</t>
+    <t>4 967.12</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>6 882.53</t>
+    <t>9 067.47</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>4 022.26</t>
+    <t>4 330.48</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>57 965.75</t>
+    <t>3 025.68</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>62 866.44</t>
+    <t>68 825.34</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>1 558.22</t>
+    <t>3 955.48</t>
   </si>
   <si>
     <t>FR0014018J01</t>
   </si>
   <si>
-    <t>1 246.58</t>
+    <t>3 164.38</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>23 393.59</t>
+    <t>25 295.51</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>12 821.92</t>
+    <t>14 136.99</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>3 291.78</t>
+    <t>5 120.55</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>10 061.64</t>
+    <t>10 952.05</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>51 978.08</t>
+    <t>55 587.67</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>29 552.05</t>
+    <t>31 647.95</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>33 283.94</t>
+    <t>35 834.43</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>7 335.62</t>
+  </si>
+  <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>3 624.66</t>
+    <t>5 350.68</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>11 611.73</t>
+    <t>12 938.78</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>15 099.88</t>
+    <t>17 948.92</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>6 246.58</t>
+    <t>8 849.32</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>10 821.92</t>
+    <t>13 561.64</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>1 816.44</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>32 358.90</t>
+    <t>34 906.85</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>3 298.63</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
+    <t>5 063.01</t>
+  </si>
+  <si>
     <t>DE000A3E5VK1</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
   </si>
   <si>
-    <t>3 482.88</t>
+    <t>3 688.36</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>1 299.29</t>
+    <t>2 298.74</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>33 864.69</t>
+    <t>36 595.72</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>14 630.14</t>
+    <t>17 917.81</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>10 150.68</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>19 520.55</t>
+    <t>21 575.34</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>8 305.74</t>
+    <t>10 678.80</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>24 657.53</t>
+    <t>29 589.04</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>3 273.41</t>
+    <t>6 719.10</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>20 316.78</t>
+    <t>25 734.59</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>7 340.65</t>
+    <t>8 452.87</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>4 791.08</t>
+    <t>5 500.87</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>12 293.07</t>
+    <t>13 190.38</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>7 013.70</t>
+    <t>7 561.64</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>47 408.22</t>
+    <t>50 476.71</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>37 168.25</t>
+    <t>39 973.40</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>11 107.80</t>
+    <t>13 351.80</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>4 363.01</t>
+    <t>5 321.92</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>13 853.15</t>
+    <t>17 151.52</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>38 590.41</t>
+    <t>23 186.30</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>17 803.64</t>
+    <t>18 906.03</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>8 210.96</t>
+    <t>10 035.62</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>23 952.05</t>
+    <t>27 784.38</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>9 931.51</t>
+    <t>10 924.66</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>3 994.52</t>
+    <t>4 980.82</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
-    <t>10 381.85</t>
+    <t>14 799.66</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>5 116.44</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>1 920.66</t>
+    <t>2 755.73</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>2 347.81</t>
+    <t>3 966.99</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>5 169.01</t>
+    <t>6 292.71</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>2 097.53</t>
+    <t>3 495.89</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>9 402.74</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 680.14</t>
+    <t>4 050.00</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>29 709.25</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>20 241.47</t>
-[...8 lines deleted...]
-    <t>11 424.66</t>
+    <t>21 718.95</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>15 879.45</t>
+    <t>18 180.82</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>12 205.48</t>
+    <t>12 945.21</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>4 554.79</t>
+    <t>6 952.05</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 027.40</t>
+    <t>8 876.71</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>13 824.21</t>
+    <t>15 271.78</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>51 626.71</t>
+    <t>54 708.90</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>8 456.87</t>
+    <t>10 165.33</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>2 617.81</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>30 847.13</t>
+    <t>33 106.99</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>1 868.49</t>
-[...8 lines deleted...]
-    <t>4 550.14</t>
+    <t>2 717.81</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>5 589.04</t>
+    <t>6 000.00</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>22 889.04</t>
+    <t>25 224.66</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>3 561.16</t>
+    <t>5 044.98</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>9 790.60</t>
+    <t>12 301.01</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...2 lines deleted...]
-    <t>3 857.53</t>
+    <t>5 610.96</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>25 579.73</t>
+    <t>1 065.82</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>8 155.48</t>
+    <t>9 819.86</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>4 897.35</t>
+    <t>7 175.19</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>12 158.22</t>
+    <t>13 411.64</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>8 104.11</t>
+    <t>9 693.15</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>11 299.32</t>
+    <t>13 703.42</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>6 975.00</t>
+    <t>7 611.99</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>1 327.40</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>24 752.05</t>
+    <t>26 313.70</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>6 741.10</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>4 919.18</t>
+    <t>7 642.36</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>18 665.07</t>
+    <t>20 295.21</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>15 433.56</t>
+    <t>18 373.29</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>9 721.02</t>
+    <t>11 193.90</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>6 771.58</t>
+    <t>10 244.18</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>20 342.47</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>7 079.45</t>
+    <t>8 942.47</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>22 591.78</t>
-[...8 lines deleted...]
-    <t>4 688.96</t>
+    <t>24 290.41</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>6 676.87</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>37 754.38</t>
+    <t>39 981.78</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>9 451.62</t>
+    <t>10 755.29</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>2 224.11</t>
+    <t>3 032.88</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 773.97</t>
+    <t>4 006.85</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>7 212.33</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 104.11</t>
+    <t>5 473.97</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>8 046.58</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 821.92</t>
-[...8 lines deleted...]
-    <t>18 382.42</t>
+    <t>5 054.79</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 190.14</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-45 388.89</t>
+    <t>-1 194.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2295,10869 +2301,10869 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>327.2253</v>
+      </c>
+      <c r="C2">
+        <v>6481.88</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2121035.38</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2121035.38</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3289.0</v>
+      </c>
+      <c r="C3">
+        <v>11553.61</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>37999824.4</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>37999824.4</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1351263.7706</v>
+      </c>
+      <c r="C4">
+        <v>113.76</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>153730458.63</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>153730458.63</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>181172.4646</v>
+      </c>
+      <c r="C5">
+        <v>103.44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>18742230.17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>18742230.17</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2436.0</v>
+      </c>
+      <c r="C6">
+        <v>100.44</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>244681.84</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>244681.84</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P212"/>
+  <dimension ref="A1:Z212"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O212" sqref="O212"/>
+      <selection activeCell="N212" sqref="N212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>2247.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>2639.0</v>
+        <v>4811.69</v>
       </c>
       <c r="D2" s="1">
-        <v>4805.92</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4802.3386960392</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>10790855.05</v>
       </c>
       <c r="H2" s="1">
-        <v>12666232.35</v>
+        <v>21012.38</v>
       </c>
       <c r="I2" s="1">
-        <v>16590.53</v>
-[...2 lines deleted...]
-        <v>0.13098235956488</v>
+        <v>0.19472395748658</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>10811867.43</v>
+      </c>
+      <c r="M2" s="1">
+        <v>10811867.43</v>
+      </c>
+      <c r="N2" s="1">
+        <v>5.08</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>329.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.83</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>46060.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>46060.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>46060.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.75</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>2933.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.42182198910713</v>
+      </c>
+      <c r="J4">
+        <v>0.16</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>698250.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>699362.33</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>101.992</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>498170.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>11790.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.3666619828573</v>
+      </c>
+      <c r="J5">
+        <v>4.11</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>509960.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>530516.51</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>101.625</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>297537.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>7338.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>2.4662478952198</v>
+      </c>
+      <c r="J6">
+        <v>1.7</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>304875.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>309970.89</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>493000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>109.233</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.24670385</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>494216.25</v>
+      </c>
+      <c r="H7" s="1">
+        <v>44302.44</v>
+      </c>
+      <c r="I7" s="1">
+        <v>8.9641811656335</v>
+      </c>
+      <c r="J7">
+        <v>3.61</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>538518.69</v>
+      </c>
+      <c r="M7" s="1">
+        <v>556297.08</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1298011.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>13338.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.0275721854437</v>
+      </c>
+      <c r="J8">
+        <v>0.28</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1311349.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1314964.07</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>101.736</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.9080525</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>799264.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>14623.58</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1.8296297988593</v>
+      </c>
+      <c r="J9">
+        <v>0.67</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="1">
+        <v>813888.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>819260.6</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>101.41</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>16920.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="J10">
+        <v>3.06</v>
+      </c>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1216920.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1253618.63</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.591</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1241625.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-9237.5</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.74398469747307</v>
+      </c>
+      <c r="J11">
+        <v>2.1</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1232387.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1258586.13</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.219</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>794024.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-16272.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-2.0493083332494</v>
+      </c>
+      <c r="J12">
+        <v>0.41</v>
+      </c>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="1">
+        <v>777752.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>781039.67</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>94.155</v>
+      </c>
+      <c r="D13" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>3668.55</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.42953060210155</v>
+      </c>
+      <c r="J13">
+        <v>0.51</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>857752.05</v>
+      </c>
+      <c r="M13" s="1">
+        <v>862356.97</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="1">
+        <v>554000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>552038.84</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1783.88</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.32314392951047</v>
+      </c>
+      <c r="J14">
+        <v>0.49</v>
+      </c>
+      <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>553822.72</v>
+      </c>
+      <c r="M14" s="1">
+        <v>556535.8</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.747</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>8006.67</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.88206741857338</v>
+      </c>
+      <c r="J15">
+        <v>4.46</v>
+      </c>
+      <c r="K15" t="s">
+        <v>71</v>
+      </c>
+      <c r="L15" s="1">
+        <v>915723.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>955890.12</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>110.477</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="H16" s="1">
+        <v>20128.29</v>
+      </c>
+      <c r="I16" s="1">
+        <v>10.022765511448</v>
+      </c>
+      <c r="J16">
+        <v>5.33</v>
+      </c>
+      <c r="K16" t="s">
+        <v>74</v>
+      </c>
+      <c r="L16" s="1">
+        <v>220954.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>231612.72</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>14200.8</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.73508736694115</v>
+      </c>
+      <c r="J17">
+        <v>0.5</v>
+      </c>
+      <c r="K17" t="s">
+        <v>77</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1946052.8</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1955819.24</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.412</v>
+      </c>
+      <c r="D18" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-8906.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.0879869015535</v>
+      </c>
+      <c r="J18">
+        <v>0.59</v>
+      </c>
+      <c r="K18" t="s">
+        <v>80</v>
+      </c>
+      <c r="L18" s="1">
+        <v>417648.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>420004.16</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.587</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-138.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-0.022860550641089</v>
+      </c>
+      <c r="J19">
+        <v>0.42</v>
+      </c>
+      <c r="K19" t="s">
+        <v>83</v>
+      </c>
+      <c r="L19" s="1">
+        <v>603522.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>606017.34</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.239</v>
+      </c>
+      <c r="D20" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>395212.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-10256.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2.5950629029483</v>
+      </c>
+      <c r="J20">
+        <v>2.21</v>
+      </c>
+      <c r="K20" t="s">
+        <v>86</v>
+      </c>
+      <c r="L20" s="1">
+        <v>384956.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>393777.92</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>96.952</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.646</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>394584.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-6776.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.717251586481</v>
+      </c>
+      <c r="J21">
+        <v>1.45</v>
+      </c>
+      <c r="K21" t="s">
+        <v>89</v>
+      </c>
+      <c r="L21" s="1">
+        <v>387808.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>393595.67</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>96.715</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>384160.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>2700.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.70283215326947</v>
+      </c>
+      <c r="J22">
+        <v>1.54</v>
+      </c>
+      <c r="K22" t="s">
+        <v>92</v>
+      </c>
+      <c r="L22" s="1">
+        <v>386860.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>393021.64</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.318</v>
+      </c>
+      <c r="D23" s="1">
+        <v>97.87029412</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1663795.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>7611.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.45744818321969</v>
+      </c>
+      <c r="J23">
+        <v>0.4</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1671406.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1678252.58</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>106.756</v>
+      </c>
+      <c r="D24" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>21042.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>2.8973493975904</v>
+      </c>
+      <c r="J24">
+        <v>3.25</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" s="1">
+        <v>747292.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>770034.81</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.589</v>
+      </c>
+      <c r="D25" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-37049.3</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.7029349759318</v>
+      </c>
+      <c r="J25">
+        <v>3.62</v>
+      </c>
+      <c r="K25" t="s">
+        <v>101</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1333657.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1380670.7</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2480000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.195</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.65603468</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2471469.66</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-11433.66</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.46262595026151</v>
+      </c>
+      <c r="J26">
+        <v>2.9</v>
+      </c>
+      <c r="K26" t="s">
+        <v>104</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2460036.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2531975.98</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="1">
+        <v>713000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>89.646</v>
+      </c>
+      <c r="D27" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>704757.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-65581.74</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-9.3055724171422</v>
+      </c>
+      <c r="J27">
+        <v>0.98</v>
+      </c>
+      <c r="K27" t="s">
+        <v>107</v>
+      </c>
+      <c r="L27" s="1">
+        <v>639175.98</v>
+      </c>
+      <c r="M27" s="1">
+        <v>646159.47</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" s="1">
+        <v>281000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>89.858</v>
+      </c>
+      <c r="D28" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>236854.9</v>
+      </c>
+      <c r="H28" s="1">
+        <v>15646.08</v>
+      </c>
+      <c r="I28" s="1">
+        <v>6.6057658085182</v>
+      </c>
+      <c r="J28">
+        <v>1.79</v>
+      </c>
+      <c r="K28" t="s">
+        <v>110</v>
+      </c>
+      <c r="L28" s="1">
+        <v>252500.98</v>
+      </c>
+      <c r="M28" s="1">
+        <v>257538.77</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="1">
+        <v>976000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>972662.08</v>
+      </c>
+      <c r="H29" s="1">
+        <v>5533.92</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.56894579461759</v>
+      </c>
+      <c r="J29">
+        <v>0.3</v>
+      </c>
+      <c r="K29" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="1">
+        <v>978196.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>981161.28</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>107.048</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>20227.76</v>
+      </c>
+      <c r="I30" s="1">
+        <v>7.048</v>
+      </c>
+      <c r="J30">
+        <v>2.8</v>
+      </c>
+      <c r="K30" t="s">
+        <v>116</v>
+      </c>
+      <c r="L30" s="1">
+        <v>307227.76</v>
+      </c>
+      <c r="M30" s="1">
+        <v>315263.96</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>92.198</v>
+      </c>
+      <c r="D31" s="1">
+        <v>91.63853818</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1008023.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>6154.08</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.61050932204069</v>
+      </c>
+      <c r="J31">
+        <v>0.86</v>
+      </c>
+      <c r="K31" t="s">
+        <v>119</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1014178.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1023641.01</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.103</v>
+      </c>
+      <c r="D32" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>951840.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-14913.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.5667549167927</v>
+      </c>
+      <c r="J32">
+        <v>1.82</v>
+      </c>
+      <c r="K32" t="s">
+        <v>122</v>
+      </c>
+      <c r="L32" s="1">
+        <v>936927.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>953274.95</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" s="1">
+        <v>292000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.264</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>290852.44</v>
+      </c>
+      <c r="H33" s="1">
+        <v>1918.44</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.65959219733553</v>
+      </c>
+      <c r="J33">
+        <v>1.42</v>
+      </c>
+      <c r="K33" t="s">
+        <v>125</v>
+      </c>
+      <c r="L33" s="1">
+        <v>292770.88</v>
+      </c>
+      <c r="M33" s="1">
+        <v>296928.88</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.625</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.23766667</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>902139.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-5514.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.61121401469175</v>
+      </c>
+      <c r="J34">
+        <v>0.11</v>
+      </c>
+      <c r="K34">
+        <v>949.32</v>
+      </c>
+      <c r="L34" s="1">
+        <v>896625.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>897574.32</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>100.821</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1397676.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>13818.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.98864114429954</v>
+      </c>
+      <c r="J35">
+        <v>0.73</v>
+      </c>
+      <c r="K35" t="s">
+        <v>130</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1411494.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1421763.86</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>132</v>
+      </c>
+      <c r="B36" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>107.413</v>
+      </c>
+      <c r="D36" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>863696.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-4392.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.5085122543117</v>
+      </c>
+      <c r="J36">
+        <v>0.67</v>
+      </c>
+      <c r="K36" t="s">
+        <v>133</v>
+      </c>
+      <c r="L36" s="1">
+        <v>859304.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>864630.09</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>89.495</v>
+      </c>
+      <c r="D37" s="1">
+        <v>87.458688</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1749173.76</v>
+      </c>
+      <c r="H37" s="1">
+        <v>40726.24</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.328312997332</v>
+      </c>
+      <c r="J37">
+        <v>0.09</v>
+      </c>
+      <c r="K37" t="s">
+        <v>136</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1789900.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1791771.89</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1045000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>100.902</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1037664.1</v>
+      </c>
+      <c r="H38" s="1">
+        <v>16761.8</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.6153396845858</v>
+      </c>
+      <c r="J38">
+        <v>0.88</v>
+      </c>
+      <c r="K38" t="s">
+        <v>139</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1054425.9</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1063634.07</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1685000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.128</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1675884.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-5577.35</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.33280045043686</v>
+      </c>
+      <c r="J39">
+        <v>1.48</v>
+      </c>
+      <c r="K39" t="s">
+        <v>142</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1670306.8</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1695212.48</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>98.511</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1290796.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-10153.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.7865689078677</v>
+      </c>
+      <c r="J40">
+        <v>1.48</v>
+      </c>
+      <c r="K40" t="s">
+        <v>145</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1280643.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1299840.26</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>147</v>
+      </c>
+      <c r="B41" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>103.835</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.31933333</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>938874.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-4359.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.46427955188875</v>
+      </c>
+      <c r="J41">
+        <v>0.33</v>
+      </c>
+      <c r="K41" t="s">
+        <v>148</v>
+      </c>
+      <c r="L41" s="1">
+        <v>934515.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>937457.93</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.334</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1498995.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-8985.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.59940159907138</v>
+      </c>
+      <c r="J42">
+        <v>1.15</v>
+      </c>
+      <c r="K42" t="s">
+        <v>151</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1490010.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1507208.63</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>153</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.909</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1412740.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-14014.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-0.99197304528788</v>
+      </c>
+      <c r="J43">
+        <v>0.25</v>
+      </c>
+      <c r="K43" t="s">
+        <v>154</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1398726.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1402221.21</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>156</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.818</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.8407</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>998407.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-10227.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-1.0243317604945</v>
+      </c>
+      <c r="J44">
+        <v>2.08</v>
+      </c>
+      <c r="K44" t="s">
+        <v>157</v>
+      </c>
+      <c r="L44" s="1">
+        <v>988180.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1009002.96</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>159</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>101.223</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>9784.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>1.223</v>
+      </c>
+      <c r="J45">
+        <v>0.34</v>
+      </c>
+      <c r="K45" t="s">
+        <v>160</v>
+      </c>
+      <c r="L45" s="1">
+        <v>809784.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>812492.87</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>162</v>
+      </c>
+      <c r="B46" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>105.222</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>899298.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>47700.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>5.3041372270371</v>
+      </c>
+      <c r="J46">
+        <v>2.9</v>
+      </c>
+      <c r="K46" t="s">
+        <v>163</v>
+      </c>
+      <c r="L46" s="1">
+        <v>946998.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>973116.49</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>165</v>
+      </c>
+      <c r="B47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>109.154</v>
+      </c>
+      <c r="D47" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-5368.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.61097200091054</v>
+      </c>
+      <c r="J47">
+        <v>0.26</v>
+      </c>
+      <c r="K47" t="s">
+        <v>166</v>
+      </c>
+      <c r="L47" s="1">
+        <v>873232.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>875327.63</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>168</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>106.16</v>
+      </c>
+      <c r="D48" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-16800.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.5578635014837</v>
+      </c>
+      <c r="J48">
+        <v>2.88</v>
+      </c>
+      <c r="K48" t="s">
+        <v>169</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1061600.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1090360.27</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>171</v>
+      </c>
+      <c r="B49" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>89.815</v>
+      </c>
+      <c r="D49" s="1">
+        <v>88.7895</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>710316.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>8204.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.1549789107946</v>
+      </c>
+      <c r="J49">
+        <v>1.48</v>
+      </c>
+      <c r="K49" t="s">
+        <v>172</v>
+      </c>
+      <c r="L49" s="1">
+        <v>718520.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>730350.14</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>100.588</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.79480909</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2239485.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-26549.8</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-1.1855310714629</v>
+      </c>
+      <c r="J50">
+        <v>1.7</v>
+      </c>
+      <c r="K50" t="s">
+        <v>175</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2212936.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2250305.86</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>177</v>
+      </c>
+      <c r="B51" s="1">
+        <v>921000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>98.464</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>916652.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-9799.44</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-1.0690458966321</v>
+      </c>
+      <c r="J51">
+        <v>2.03</v>
+      </c>
+      <c r="K51" t="s">
+        <v>178</v>
+      </c>
+      <c r="L51" s="1">
+        <v>906853.44</v>
+      </c>
+      <c r="M51" s="1">
+        <v>925503.69</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>180</v>
+      </c>
+      <c r="B52" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>98.246</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>895140.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-10926.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.2205911924392</v>
+      </c>
+      <c r="J52">
+        <v>2.46</v>
+      </c>
+      <c r="K52" t="s">
+        <v>181</v>
+      </c>
+      <c r="L52" s="1">
+        <v>884214.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>906350.3</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>183</v>
+      </c>
+      <c r="B53" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>703150.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-11942.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-1.6983573917372</v>
+      </c>
+      <c r="J53">
+        <v>0.44</v>
+      </c>
+      <c r="K53" t="s">
+        <v>184</v>
+      </c>
+      <c r="L53" s="1">
+        <v>691208.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>694254.92</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>186</v>
+      </c>
+      <c r="B54" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>96.213</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>792616.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-22912.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2.8906809854961</v>
+      </c>
+      <c r="J54">
+        <v>2.61</v>
+      </c>
+      <c r="K54" t="s">
+        <v>187</v>
+      </c>
+      <c r="L54" s="1">
+        <v>769704.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>790569.75</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>189</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>105.153</v>
+      </c>
+      <c r="D55" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1049200.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>2330.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.22207396111323</v>
+      </c>
+      <c r="J55">
+        <v>2.55</v>
+      </c>
+      <c r="K55" t="s">
+        <v>190</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1051530.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1077050.55</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>192</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>103.693</v>
+      </c>
+      <c r="D56" s="1">
+        <v>100.8613224</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1260766.53</v>
+      </c>
+      <c r="H56" s="1">
+        <v>35395.97</v>
+      </c>
+      <c r="I56" s="1">
+        <v>2.807496008004</v>
+      </c>
+      <c r="J56">
+        <v>1.16</v>
+      </c>
+      <c r="K56" t="s">
+        <v>193</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1296162.5</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1310640.24</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>195</v>
+      </c>
+      <c r="B57" s="1">
+        <v>596000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>99.937</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>591553.84</v>
+      </c>
+      <c r="H57" s="1">
+        <v>4070.68</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.68813347572894</v>
+      </c>
+      <c r="J57">
+        <v>0.14</v>
+      </c>
+      <c r="K57">
+        <v>808.27</v>
+      </c>
+      <c r="L57" s="1">
+        <v>595624.52</v>
+      </c>
+      <c r="M57" s="1">
+        <v>596432.79</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>197</v>
+      </c>
+      <c r="B58" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>104.035</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>699727.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>28518.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>4.0755894798972</v>
+      </c>
+      <c r="J58">
+        <v>4.58</v>
+      </c>
+      <c r="K58" t="s">
+        <v>198</v>
+      </c>
+      <c r="L58" s="1">
+        <v>728245.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>760313.15</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1194000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.893</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.42909715</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1199123.42</v>
+      </c>
+      <c r="H59" s="1">
+        <v>17479.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.4576481209916</v>
+      </c>
+      <c r="J59">
+        <v>0.92</v>
+      </c>
+      <c r="K59" t="s">
+        <v>201</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1216602.42</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1227593.76</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="D60" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>515459.34</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-6953.65</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1.3490200798379</v>
+      </c>
+      <c r="J60">
+        <v>2.41</v>
+      </c>
+      <c r="K60" t="s">
+        <v>204</v>
+      </c>
+      <c r="L60" s="1">
+        <v>508505.69</v>
+      </c>
+      <c r="M60" s="1">
+        <v>520980.97</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>206</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>101.89</v>
+      </c>
+      <c r="D61" s="1">
+        <v>101.58528571</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1422194.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>4266.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.29995907731294</v>
+      </c>
+      <c r="J61">
+        <v>3.76</v>
+      </c>
+      <c r="K61" t="s">
+        <v>207</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1426460.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1479084.66</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>100.47</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.05583333</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>891502.5</v>
+      </c>
+      <c r="H62" s="1">
+        <v>12727.5</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1.4276460245484</v>
+      </c>
+      <c r="J62">
+        <v>0.71</v>
+      </c>
+      <c r="K62" t="s">
+        <v>210</v>
+      </c>
+      <c r="L62" s="1">
+        <v>904230.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>910637.88</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>212</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.067</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.12791364</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1090407.05</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-670.05</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-0.061449529329437</v>
+      </c>
+      <c r="J63">
+        <v>0.33</v>
+      </c>
+      <c r="K63" t="s">
+        <v>213</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1089737.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1093409.95</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>215</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.3119</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2006238.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-1178.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-0.058716862107088</v>
+      </c>
+      <c r="J64">
+        <v>0.36</v>
+      </c>
+      <c r="K64" t="s">
+        <v>216</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2005060.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2012292.88</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>218</v>
+      </c>
+      <c r="B65" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>104.409</v>
+      </c>
+      <c r="D65" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>18992.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>4.7641504700936</v>
+      </c>
+      <c r="J65">
+        <v>0.24</v>
+      </c>
+      <c r="K65">
+        <v>963.01</v>
+      </c>
+      <c r="L65" s="1">
+        <v>417636.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>418599.01</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>220</v>
+      </c>
+      <c r="B66" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>100.943</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>6601.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.943</v>
+      </c>
+      <c r="J66">
+        <v>0.13</v>
+      </c>
+      <c r="K66">
+        <v>901.37</v>
+      </c>
+      <c r="L66" s="1">
+        <v>706601.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>707502.37</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>222</v>
+      </c>
+      <c r="B67" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>105.866</v>
+      </c>
+      <c r="D67" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>858720.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-11792.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-1.3732066331284</v>
+      </c>
+      <c r="J67">
+        <v>0.02</v>
+      </c>
+      <c r="K67">
+        <v>157.61</v>
+      </c>
+      <c r="L67" s="1">
+        <v>846928.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>847085.61</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>224</v>
+      </c>
+      <c r="B68" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>103.216</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>19296.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>3.216</v>
+      </c>
+      <c r="J68">
+        <v>0.53</v>
+      </c>
+      <c r="K68" t="s">
+        <v>225</v>
+      </c>
+      <c r="L68" s="1">
+        <v>619296.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>622458.74</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>227</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>106.799</v>
+      </c>
+      <c r="D69" s="1">
+        <v>107.82818182</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1186110.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-11321.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-0.95446459434622</v>
+      </c>
+      <c r="J69">
+        <v>2.19</v>
+      </c>
+      <c r="K69" t="s">
+        <v>228</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1174789.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1198838.32</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>230</v>
+      </c>
+      <c r="B70" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-6057.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.67399751632416</v>
+      </c>
+      <c r="J70">
+        <v>0.6</v>
+      </c>
+      <c r="K70" t="s">
+        <v>231</v>
+      </c>
+      <c r="L70" s="1">
+        <v>892611.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>898035.66</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>233</v>
+      </c>
+      <c r="B71" s="1">
+        <v>682000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>100.167</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>681549.88</v>
+      </c>
+      <c r="H71" s="1">
+        <v>1589.06</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0.23315388156183</v>
+      </c>
+      <c r="J71">
+        <v>0.5</v>
+      </c>
+      <c r="K71" t="s">
+        <v>234</v>
+      </c>
+      <c r="L71" s="1">
+        <v>683138.94</v>
+      </c>
+      <c r="M71" s="1">
+        <v>686539.6</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>236</v>
+      </c>
+      <c r="B72" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>704074.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>4179.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.59354556481279</v>
+      </c>
+      <c r="J72">
+        <v>0.87</v>
+      </c>
+      <c r="K72" t="s">
+        <v>237</v>
+      </c>
+      <c r="L72" s="1">
+        <v>708253.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>714350.48</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>239</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>104.625</v>
+      </c>
+      <c r="D73" s="1">
+        <v>106.52073684</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2023894.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-36019.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.7796880666675</v>
+      </c>
+      <c r="J73">
+        <v>4.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>240</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1987875.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>2063875.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>242</v>
+      </c>
+      <c r="B74" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D74" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>398356.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-496.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.12451174326482</v>
+      </c>
+      <c r="J74">
+        <v>1.21</v>
+      </c>
+      <c r="K74" t="s">
+        <v>243</v>
+      </c>
+      <c r="L74" s="1">
+        <v>397860.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>402705.21</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>245</v>
+      </c>
+      <c r="B75" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>85.968</v>
+      </c>
+      <c r="D75" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>601720.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.0093066542577943</v>
+      </c>
+      <c r="J75">
+        <v>0.59</v>
+      </c>
+      <c r="K75" t="s">
+        <v>246</v>
+      </c>
+      <c r="L75" s="1">
+        <v>601776.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>605899.29</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>248</v>
+      </c>
+      <c r="B76" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>704550.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-8722.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-1.2379533035271</v>
+      </c>
+      <c r="J76">
+        <v>1.32</v>
+      </c>
+      <c r="K76" t="s">
+        <v>249</v>
+      </c>
+      <c r="L76" s="1">
+        <v>695828.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>705033.48</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>251</v>
+      </c>
+      <c r="B77" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.248</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-5488.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-1.3635460147088</v>
+      </c>
+      <c r="J77">
+        <v>0.3</v>
+      </c>
+      <c r="K77" t="s">
+        <v>252</v>
+      </c>
+      <c r="L77" s="1">
+        <v>396992.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>398190.63</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>254</v>
+      </c>
+      <c r="B78" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>575049.74</v>
+      </c>
+      <c r="H78" s="1">
+        <v>6750.9</v>
+      </c>
+      <c r="I78" s="1">
+        <v>1.1739680118802</v>
+      </c>
+      <c r="J78">
+        <v>0.63</v>
+      </c>
+      <c r="K78" t="s">
+        <v>255</v>
+      </c>
+      <c r="L78" s="1">
+        <v>581800.64</v>
+      </c>
+      <c r="M78" s="1">
+        <v>585410.84</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>257</v>
+      </c>
+      <c r="B79" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.435</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.64619429</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>697523.36</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-1478.36</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.21194415625019</v>
+      </c>
+      <c r="J79">
+        <v>3.55</v>
+      </c>
+      <c r="K79" t="s">
+        <v>258</v>
+      </c>
+      <c r="L79" s="1">
+        <v>696045.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>720863.84</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.96570933</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>749742.82</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-1497.82</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-0.199777838486</v>
+      </c>
+      <c r="J80">
+        <v>2.05</v>
+      </c>
+      <c r="K80" t="s">
+        <v>261</v>
+      </c>
+      <c r="L80" s="1">
+        <v>748245.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>763604.59</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>263</v>
+      </c>
+      <c r="B81" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>99.133</v>
+      </c>
+      <c r="D81" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-5202.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-0.867</v>
+      </c>
+      <c r="J81">
+        <v>2.56</v>
+      </c>
+      <c r="K81" t="s">
+        <v>264</v>
+      </c>
+      <c r="L81" s="1">
+        <v>594798.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>610149.98</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>266</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2230000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.68358744</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>2222944.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-17630.1</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.79309690212619</v>
+      </c>
+      <c r="J82">
+        <v>1.47</v>
+      </c>
+      <c r="K82" t="s">
+        <v>267</v>
+      </c>
+      <c r="L82" s="1">
+        <v>2205313.9</v>
+      </c>
+      <c r="M82" s="1">
+        <v>2238176.65</v>
+      </c>
+      <c r="N82" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>269</v>
+      </c>
+      <c r="B83" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>98.522</v>
+      </c>
+      <c r="D83" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-18105.5</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-1.478</v>
+      </c>
+      <c r="J83">
+        <v>3.01</v>
+      </c>
+      <c r="K83" t="s">
+        <v>270</v>
+      </c>
+      <c r="L83" s="1">
+        <v>1206894.5</v>
+      </c>
+      <c r="M83" s="1">
+        <v>1243794.35</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>272</v>
+      </c>
+      <c r="B84" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.466</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>803360.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-7632.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.95000995817566</v>
+      </c>
+      <c r="J84">
+        <v>0.46</v>
+      </c>
+      <c r="K84" t="s">
+        <v>273</v>
+      </c>
+      <c r="L84" s="1">
+        <v>795728.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>799382.79</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>275</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>992590.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-5150.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.51884463877331</v>
+      </c>
+      <c r="J85">
+        <v>1.37</v>
+      </c>
+      <c r="K85" t="s">
+        <v>276</v>
+      </c>
+      <c r="L85" s="1">
+        <v>987440.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>1001104.38</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>278</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1549000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>100.537</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1544833.19</v>
+      </c>
+      <c r="H86" s="1">
+        <v>12484.94</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.80817398802779</v>
+      </c>
+      <c r="J86">
+        <v>0.27</v>
+      </c>
+      <c r="K86" t="s">
+        <v>279</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1557318.13</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1561455.87</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>281</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.407</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1491765.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>14340.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.96127741299736</v>
+      </c>
+      <c r="J87">
+        <v>0.63</v>
+      </c>
+      <c r="K87" t="s">
+        <v>282</v>
+      </c>
+      <c r="L87" s="1">
+        <v>1506105.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1515608.42</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>284</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1563000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1550933.64</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-12675.93</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.81730963034627</v>
+      </c>
+      <c r="J88">
+        <v>0.32</v>
+      </c>
+      <c r="K88" t="s">
+        <v>285</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1538257.71</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1543305.34</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>287</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1016000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>91.263</v>
+      </c>
+      <c r="D89" s="1">
+        <v>83.44605217</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>847811.89</v>
+      </c>
+      <c r="H89" s="1">
+        <v>79420.19</v>
+      </c>
+      <c r="I89" s="1">
+        <v>9.3676664525193</v>
+      </c>
+      <c r="J89">
+        <v>1.48</v>
+      </c>
+      <c r="K89" t="s">
+        <v>288</v>
+      </c>
+      <c r="L89" s="1">
+        <v>927232.08</v>
+      </c>
+      <c r="M89" s="1">
+        <v>942315.5</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>290</v>
+      </c>
+      <c r="B90" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>100.077</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>602250.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-1788.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-0.29688667496887</v>
+      </c>
+      <c r="J90">
+        <v>1.96</v>
+      </c>
+      <c r="K90" t="s">
+        <v>291</v>
+      </c>
+      <c r="L90" s="1">
+        <v>600462.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>612223.64</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>293</v>
+      </c>
+      <c r="B91" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.027</v>
+      </c>
+      <c r="D91" s="1">
+        <v>92.081555</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>736652.44</v>
+      </c>
+      <c r="H91" s="1">
+        <v>47563.56</v>
+      </c>
+      <c r="I91" s="1">
+        <v>6.456716548716</v>
+      </c>
+      <c r="J91">
+        <v>0.43</v>
+      </c>
+      <c r="K91" t="s">
+        <v>294</v>
+      </c>
+      <c r="L91" s="1">
+        <v>784216.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>787629.7</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>296</v>
+      </c>
+      <c r="B92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>102.25</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>17526.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>2.9407323138258</v>
+      </c>
+      <c r="J92">
+        <v>1.79</v>
+      </c>
+      <c r="K92" t="s">
+        <v>297</v>
+      </c>
+      <c r="L92" s="1">
+        <v>613500.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>624265.07</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>299</v>
+      </c>
+      <c r="B93" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.30333333</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1504550.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>2035.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.13525638895351</v>
+      </c>
+      <c r="J93">
+        <v>0.83</v>
+      </c>
+      <c r="K93" t="s">
+        <v>300</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1506585.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1518980.05</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>302</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.048</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.63382353</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1693775.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-9959.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.58797656123157</v>
+      </c>
+      <c r="J94">
+        <v>0.66</v>
+      </c>
+      <c r="K94" t="s">
+        <v>303</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1683816.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1694994.08</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>305</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.574</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1203960.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-21072.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-1.7502242599422</v>
+      </c>
+      <c r="J95">
+        <v>0.91</v>
+      </c>
+      <c r="K95" t="s">
+        <v>306</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1182888.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1193835.95</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>308</v>
+      </c>
+      <c r="B96" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.612</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>797208.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>15688.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>1.9678678588273</v>
+      </c>
+      <c r="J96">
+        <v>0.86</v>
+      </c>
+      <c r="K96" t="s">
+        <v>309</v>
+      </c>
+      <c r="L96" s="1">
+        <v>812896.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>819789.15</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>311</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>100.755</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>1194222.96</v>
+      </c>
+      <c r="H97" s="1">
+        <v>11814.39</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.98929516478229</v>
+      </c>
+      <c r="J97">
+        <v>0.32</v>
+      </c>
+      <c r="K97" t="s">
+        <v>312</v>
+      </c>
+      <c r="L97" s="1">
+        <v>1206037.35</v>
+      </c>
+      <c r="M97" s="1">
+        <v>1209849.71</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>314</v>
+      </c>
+      <c r="B98" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.375</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>598596.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-2346.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-0.3919170859812</v>
+      </c>
+      <c r="J98">
+        <v>0.17</v>
+      </c>
+      <c r="K98" t="s">
+        <v>315</v>
+      </c>
+      <c r="L98" s="1">
+        <v>596250.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>597297.95</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>317</v>
+      </c>
+      <c r="B99" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-6024.88</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1.0165591075091</v>
+      </c>
+      <c r="J99">
+        <v>1.84</v>
+      </c>
+      <c r="K99" t="s">
+        <v>318</v>
+      </c>
+      <c r="L99" s="1">
+        <v>586648.97</v>
+      </c>
+      <c r="M99" s="1">
+        <v>597540.84</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>320</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>98.93</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>987100.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>2200.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.2228750886435</v>
+      </c>
+      <c r="J100">
+        <v>1.37</v>
+      </c>
+      <c r="K100" t="s">
+        <v>321</v>
+      </c>
+      <c r="L100" s="1">
+        <v>989300.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1002998.63</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>323</v>
+      </c>
+      <c r="B101" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.859</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-9574.45</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1.0473789245191</v>
+      </c>
+      <c r="J101">
+        <v>1.52</v>
+      </c>
+      <c r="K101" t="s">
+        <v>324</v>
+      </c>
+      <c r="L101" s="1">
+        <v>904559.85</v>
+      </c>
+      <c r="M101" s="1">
+        <v>918485.4</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>326</v>
+      </c>
+      <c r="B102" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>3222.52</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.476</v>
+      </c>
+      <c r="J102">
+        <v>0.72</v>
+      </c>
+      <c r="K102" t="s">
+        <v>327</v>
+      </c>
+      <c r="L102" s="1">
+        <v>680222.52</v>
+      </c>
+      <c r="M102" s="1">
+        <v>685116.28</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>329</v>
+      </c>
+      <c r="B103" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>89.784</v>
+      </c>
+      <c r="D103" s="1">
+        <v>88.81</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>444050.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>4870.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>1.096723341966</v>
+      </c>
+      <c r="J103">
+        <v>0.32</v>
+      </c>
+      <c r="K103" t="s">
+        <v>330</v>
+      </c>
+      <c r="L103" s="1">
+        <v>448920.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>450541.92</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>332</v>
+      </c>
+      <c r="B104" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>92.782</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-25956.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-6.5366521944979</v>
+      </c>
+      <c r="J104">
+        <v>1.24</v>
+      </c>
+      <c r="K104" t="s">
+        <v>333</v>
+      </c>
+      <c r="L104" s="1">
+        <v>371128.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>376095.12</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>335</v>
+      </c>
+      <c r="B105" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>101.385</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>15873.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>1.4438374257069</v>
+      </c>
+      <c r="J105">
+        <v>0.82</v>
+      </c>
+      <c r="K105" t="s">
+        <v>336</v>
+      </c>
+      <c r="L105" s="1">
+        <v>1115235.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>1124302.47</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>338</v>
+      </c>
+      <c r="B106" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>95.308</v>
+      </c>
+      <c r="D106" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="H106" s="1">
+        <v>6135.39</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.72042346793898</v>
+      </c>
+      <c r="J106">
+        <v>0.48</v>
+      </c>
+      <c r="K106" t="s">
+        <v>339</v>
+      </c>
+      <c r="L106" s="1">
+        <v>857772.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>862102.48</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>341</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>101.616</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>3648.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.23990656270716</v>
+      </c>
+      <c r="J107">
+        <v>0.2</v>
+      </c>
+      <c r="K107" t="s">
+        <v>342</v>
+      </c>
+      <c r="L107" s="1">
+        <v>1524240.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>1527265.68</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>344</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>98.151</v>
+      </c>
+      <c r="D108" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-7941.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.2782098713529</v>
+      </c>
+      <c r="J108">
+        <v>2.37</v>
+      </c>
+      <c r="K108" t="s">
+        <v>345</v>
+      </c>
+      <c r="L108" s="1">
+        <v>2846379.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>2915204.34</v>
+      </c>
+      <c r="N108" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>347</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.099</v>
+      </c>
+      <c r="D109" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>986420.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-5430.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.55047545670201</v>
+      </c>
+      <c r="J109">
+        <v>0.4</v>
+      </c>
+      <c r="K109" t="s">
+        <v>348</v>
+      </c>
+      <c r="L109" s="1">
+        <v>980990.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>984945.48</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>347</v>
+      </c>
+      <c r="B110" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>98.225</v>
+      </c>
+      <c r="D110" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>763168.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>22632.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>2.9655331460439</v>
+      </c>
+      <c r="J110">
+        <v>0.4</v>
+      </c>
+      <c r="K110" t="s">
+        <v>350</v>
+      </c>
+      <c r="L110" s="1">
+        <v>785800.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>788964.38</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>352</v>
+      </c>
+      <c r="B111" s="1">
+        <v>1068000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>98.686</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.14878652</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>1058909.04</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-4942.56</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-0.46675963782498</v>
+      </c>
+      <c r="J111">
+        <v>2.37</v>
+      </c>
+      <c r="K111" t="s">
+        <v>353</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1053966.48</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1079261.99</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>355</v>
+      </c>
+      <c r="B112" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>99.16</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-3456.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.57752466511591</v>
+      </c>
+      <c r="J112">
+        <v>2.36</v>
+      </c>
+      <c r="K112" t="s">
+        <v>356</v>
+      </c>
+      <c r="L112" s="1">
+        <v>594960.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>609096.99</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>358</v>
+      </c>
+      <c r="B113" s="1">
+        <v>890000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.734</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>884606.6</v>
+      </c>
+      <c r="H113" s="1">
+        <v>3026.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.34207296215063</v>
+      </c>
+      <c r="J113">
+        <v>0.58</v>
+      </c>
+      <c r="K113" t="s">
+        <v>359</v>
+      </c>
+      <c r="L113" s="1">
+        <v>887632.6</v>
+      </c>
+      <c r="M113" s="1">
+        <v>892753.15</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>361</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>95.808</v>
+      </c>
+      <c r="D114" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>936000.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>22080.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>2.3589743589744</v>
+      </c>
+      <c r="J114">
+        <v>1.1</v>
+      </c>
+      <c r="K114" t="s">
+        <v>362</v>
+      </c>
+      <c r="L114" s="1">
+        <v>958080.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>969032.05</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>364</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>98.99</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-17170.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-1.01</v>
+      </c>
+      <c r="J115">
+        <v>3.27</v>
+      </c>
+      <c r="K115" t="s">
+        <v>365</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1682830.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1738417.67</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>367</v>
+      </c>
+      <c r="B116" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>101.562</v>
+      </c>
+      <c r="D116" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-13050.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-1.407602997709</v>
+      </c>
+      <c r="J116">
+        <v>3.52</v>
+      </c>
+      <c r="K116" t="s">
+        <v>368</v>
+      </c>
+      <c r="L116" s="1">
+        <v>914058.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>945705.95</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>370</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.146</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="H117" s="1">
+        <v>15680.73</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.298961431762</v>
+      </c>
+      <c r="J117">
+        <v>2.96</v>
+      </c>
+      <c r="K117" t="s">
+        <v>371</v>
+      </c>
+      <c r="L117" s="1">
+        <v>1222855.14</v>
+      </c>
+      <c r="M117" s="1">
+        <v>1258689.57</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>373</v>
+      </c>
+      <c r="B118" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>99.873</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.58877778</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>896299.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>2558.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.28539583331009</v>
+      </c>
+      <c r="J118">
+        <v>0.82</v>
+      </c>
+      <c r="K118" t="s">
+        <v>374</v>
+      </c>
+      <c r="L118" s="1">
+        <v>898857.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>906192.62</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>376</v>
+      </c>
+      <c r="B119" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>101.053</v>
+      </c>
+      <c r="D119" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>701694.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>5677.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.80904211807426</v>
+      </c>
+      <c r="J119">
+        <v>0.76</v>
+      </c>
+      <c r="K119" t="s">
+        <v>377</v>
+      </c>
+      <c r="L119" s="1">
+        <v>707371.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>712721.68</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>379</v>
+      </c>
+      <c r="B120" s="1">
+        <v>775000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>96.959</v>
+      </c>
+      <c r="D120" s="1">
+        <v>98.42664516</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>762806.5</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-11374.25</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.4911055424934</v>
+      </c>
+      <c r="J120">
+        <v>1.67</v>
+      </c>
+      <c r="K120" t="s">
+        <v>380</v>
+      </c>
+      <c r="L120" s="1">
+        <v>751432.25</v>
+      </c>
+      <c r="M120" s="1">
+        <v>764371.03</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>382</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>98.611</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-23029.62</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.389</v>
+      </c>
+      <c r="J121">
+        <v>1.08</v>
+      </c>
+      <c r="K121" t="s">
+        <v>383</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1634970.38</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1652919.3</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>385</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>103.365</v>
+      </c>
+      <c r="D122" s="1">
+        <v>102.806722</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1028067.22</v>
+      </c>
+      <c r="H122" s="1">
+        <v>5582.78</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.54303647576663</v>
+      </c>
+      <c r="J122">
+        <v>0.88</v>
+      </c>
+      <c r="K122" t="s">
+        <v>386</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1033650.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1042499.32</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>388</v>
+      </c>
+      <c r="B123" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>104.477</v>
+      </c>
+      <c r="D123" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>847440.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-11624.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-1.371660530539</v>
+      </c>
+      <c r="J123">
+        <v>1.7</v>
+      </c>
+      <c r="K123" t="s">
+        <v>389</v>
+      </c>
+      <c r="L123" s="1">
+        <v>835816.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>849377.64</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>391</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1188912.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>12336.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1.037587306714</v>
+      </c>
+      <c r="J124">
+        <v>0.15</v>
+      </c>
+      <c r="K124" t="s">
+        <v>392</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1201248.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1203064.44</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>394</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>101.187</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.07293333</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1188875.2</v>
+      </c>
+      <c r="H125" s="1">
+        <v>25368.8</v>
+      </c>
+      <c r="I125" s="1">
+        <v>2.1338488682412</v>
+      </c>
+      <c r="J125">
+        <v>2.91</v>
+      </c>
+      <c r="K125" t="s">
+        <v>395</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1214244.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1249150.85</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>397</v>
+      </c>
+      <c r="B126" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>84.934</v>
+      </c>
+      <c r="D126" s="1">
+        <v>85.38325</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>683066.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-3594.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-0.52615706242149</v>
+      </c>
+      <c r="J126">
+        <v>0.46</v>
+      </c>
+      <c r="K126" t="s">
+        <v>398</v>
+      </c>
+      <c r="L126" s="1">
+        <v>679472.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>683154.19</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>400</v>
+      </c>
+      <c r="B127" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.911</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>2197756.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>286.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.01301327353901</v>
+      </c>
+      <c r="J127">
+        <v>0.23</v>
+      </c>
+      <c r="K127" t="s">
+        <v>401</v>
+      </c>
+      <c r="L127" s="1">
+        <v>2198042.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>2203105.01</v>
+      </c>
+      <c r="N127" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>403</v>
+      </c>
+      <c r="B128" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>86.846</v>
+      </c>
+      <c r="D128" s="1">
+        <v>85.957</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>429785.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>4445.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>1.0342380492572</v>
+      </c>
+      <c r="J128">
+        <v>0.74</v>
+      </c>
+      <c r="K128" t="s">
+        <v>404</v>
+      </c>
+      <c r="L128" s="1">
+        <v>434230.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>437918.36</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>406</v>
+      </c>
+      <c r="B129" s="1">
+        <v>456000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.771</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>454217.04</v>
+      </c>
+      <c r="H129" s="1">
+        <v>5298.72</v>
+      </c>
+      <c r="I129" s="1">
+        <v>1.1665612545051</v>
+      </c>
+      <c r="J129">
+        <v>0.5</v>
+      </c>
+      <c r="K129" t="s">
+        <v>407</v>
+      </c>
+      <c r="L129" s="1">
+        <v>459515.76</v>
+      </c>
+      <c r="M129" s="1">
+        <v>461814.5</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>409</v>
+      </c>
+      <c r="B130" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>101.861</v>
+      </c>
+      <c r="D130" s="1">
+        <v>102.847</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>719929.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-6902.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.9587056501405</v>
+      </c>
+      <c r="J130">
+        <v>0.44</v>
+      </c>
+      <c r="K130" t="s">
+        <v>184</v>
+      </c>
+      <c r="L130" s="1">
+        <v>713027.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>716073.92</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>411</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1178000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>103.669</v>
+      </c>
+      <c r="D131" s="1">
+        <v>101.91549321</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>1200564.51</v>
+      </c>
+      <c r="H131" s="1">
+        <v>20656.31</v>
+      </c>
+      <c r="I131" s="1">
+        <v>1.7205497770378</v>
+      </c>
+      <c r="J131">
+        <v>3.11</v>
+      </c>
+      <c r="K131" t="s">
+        <v>412</v>
+      </c>
+      <c r="L131" s="1">
+        <v>1221220.82</v>
+      </c>
+      <c r="M131" s="1">
+        <v>1257816.54</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>414</v>
+      </c>
+      <c r="B132" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>98.485</v>
+      </c>
+      <c r="D132" s="1">
+        <v>98.94725</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>1978945.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-9245.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-0.46716811230226</v>
+      </c>
+      <c r="J132">
+        <v>0.9</v>
+      </c>
+      <c r="K132" t="s">
+        <v>415</v>
+      </c>
+      <c r="L132" s="1">
+        <v>1969700.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>1987617.81</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>417</v>
+      </c>
+      <c r="B133" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.48</v>
+      </c>
+      <c r="D133" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>587574.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>3306.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.5626525339787</v>
+      </c>
+      <c r="J133">
+        <v>1.87</v>
+      </c>
+      <c r="K133" t="s">
+        <v>418</v>
+      </c>
+      <c r="L133" s="1">
+        <v>590880.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>602099.18</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>420</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.68483</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>996848.3</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-10118.3</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-1.0150290671108</v>
+      </c>
+      <c r="J134">
+        <v>2.16</v>
+      </c>
+      <c r="K134" t="s">
+        <v>421</v>
+      </c>
+      <c r="L134" s="1">
+        <v>986730.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1008305.34</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>423</v>
+      </c>
+      <c r="B135" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>101.872</v>
+      </c>
+      <c r="D135" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>17147.52</v>
+      </c>
+      <c r="I135" s="1">
+        <v>1.872</v>
+      </c>
+      <c r="J135">
+        <v>1.17</v>
+      </c>
+      <c r="K135" t="s">
+        <v>424</v>
+      </c>
+      <c r="L135" s="1">
+        <v>933147.52</v>
+      </c>
+      <c r="M135" s="1">
+        <v>943826.32</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>426</v>
+      </c>
+      <c r="B136" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>2394696.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-22176.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.92604656290402</v>
+      </c>
+      <c r="J136">
+        <v>1.23</v>
+      </c>
+      <c r="K136" t="s">
+        <v>427</v>
+      </c>
+      <c r="L136" s="1">
+        <v>2372520.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>2402109.04</v>
+      </c>
+      <c r="N136" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>429</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1959000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>98.647</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.59162838</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>1951000.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-18505.27</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.94850179395182</v>
+      </c>
+      <c r="J137">
+        <v>0.34</v>
+      </c>
+      <c r="K137" t="s">
+        <v>430</v>
+      </c>
+      <c r="L137" s="1">
+        <v>1932494.73</v>
+      </c>
+      <c r="M137" s="1">
+        <v>1939213.83</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>432</v>
+      </c>
+      <c r="B138" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>100.867</v>
+      </c>
+      <c r="D138" s="1">
+        <v>102.33536</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>2558384.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-36709.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.434851062233</v>
+      </c>
+      <c r="J138">
+        <v>1.03</v>
+      </c>
+      <c r="K138" t="s">
+        <v>433</v>
+      </c>
+      <c r="L138" s="1">
+        <v>2521675.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>2547409.59</v>
+      </c>
+      <c r="N138" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>435</v>
+      </c>
+      <c r="B139" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.22</v>
+      </c>
+      <c r="D139" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>592914.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>2406.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.40579240834253</v>
+      </c>
+      <c r="J139">
+        <v>1.41</v>
+      </c>
+      <c r="K139" t="s">
+        <v>436</v>
+      </c>
+      <c r="L139" s="1">
+        <v>595320.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>603772.87</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>438</v>
+      </c>
+      <c r="B140" s="1">
+        <v>1229000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>90.157</v>
+      </c>
+      <c r="D140" s="1">
+        <v>85.4301904</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>1049937.04</v>
+      </c>
+      <c r="H140" s="1">
+        <v>58092.49</v>
+      </c>
+      <c r="I140" s="1">
+        <v>5.5329498614507</v>
+      </c>
+      <c r="J140">
+        <v>0.45</v>
+      </c>
+      <c r="K140" t="s">
+        <v>439</v>
+      </c>
+      <c r="L140" s="1">
+        <v>1108029.53</v>
+      </c>
+      <c r="M140" s="1">
+        <v>1113530.4</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>441</v>
+      </c>
+      <c r="B141" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>100.694</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>3129.94</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.694</v>
+      </c>
+      <c r="J141">
+        <v>2.92</v>
+      </c>
+      <c r="K141" t="s">
+        <v>442</v>
+      </c>
+      <c r="L141" s="1">
+        <v>454129.94</v>
+      </c>
+      <c r="M141" s="1">
+        <v>467320.32</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>444</v>
+      </c>
+      <c r="B142" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>94.506</v>
+      </c>
+      <c r="D142" s="1">
+        <v>91.6578065</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>1833156.13</v>
+      </c>
+      <c r="H142" s="1">
+        <v>56963.87</v>
+      </c>
+      <c r="I142" s="1">
+        <v>3.1074205337873</v>
+      </c>
+      <c r="J142">
+        <v>0.38</v>
+      </c>
+      <c r="K142" t="s">
+        <v>445</v>
+      </c>
+      <c r="L142" s="1">
+        <v>1890120.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>1897681.64</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>447</v>
+      </c>
+      <c r="B143" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>1406538.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>3108.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.22096807907074</v>
+      </c>
+      <c r="J143">
+        <v>3.61</v>
+      </c>
+      <c r="K143" t="s">
+        <v>448</v>
+      </c>
+      <c r="L143" s="1">
+        <v>1409646.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>1460122.71</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>450</v>
+      </c>
+      <c r="B144" s="1">
+        <v>1432000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>100.5</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.45530726</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>1438520.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>640.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.044490170452966</v>
+      </c>
+      <c r="J144">
+        <v>2.79</v>
+      </c>
+      <c r="K144" t="s">
+        <v>451</v>
+      </c>
+      <c r="L144" s="1">
+        <v>1439160.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>1479133.4</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>453</v>
+      </c>
+      <c r="B145" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.659</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.40027273</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>1093403.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>2846.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.26028829260575</v>
+      </c>
+      <c r="J145">
+        <v>1.21</v>
+      </c>
+      <c r="K145" t="s">
+        <v>454</v>
+      </c>
+      <c r="L145" s="1">
+        <v>1096249.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>1109600.8</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>456</v>
+      </c>
+      <c r="B146" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>498970.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-6060.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-1.2145018738602</v>
+      </c>
+      <c r="J146">
+        <v>1.06</v>
+      </c>
+      <c r="K146" t="s">
+        <v>457</v>
+      </c>
+      <c r="L146" s="1">
+        <v>492910.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>498231.92</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>459</v>
+      </c>
+      <c r="B147" s="1">
+        <v>952000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>105.565</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.27343697</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>954603.12</v>
+      </c>
+      <c r="H147" s="1">
+        <v>50375.68</v>
+      </c>
+      <c r="I147" s="1">
+        <v>5.2771333913093</v>
+      </c>
+      <c r="J147">
+        <v>1.8</v>
+      </c>
+      <c r="K147" t="s">
+        <v>460</v>
+      </c>
+      <c r="L147" s="1">
+        <v>1004978.8</v>
+      </c>
+      <c r="M147" s="1">
+        <v>1022130.32</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>462</v>
+      </c>
+      <c r="B148" s="1">
+        <v>1125000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.456</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>1123740.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>6390.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.56863687329809</v>
+      </c>
+      <c r="J148">
+        <v>0.08</v>
+      </c>
+      <c r="K148">
+        <v>955.48</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1130130.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1131085.48</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>464</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>98.4</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.24563667</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1190947.64</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-10147.64</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-0.85206432752997</v>
+      </c>
+      <c r="J149">
+        <v>1.93</v>
+      </c>
+      <c r="K149" t="s">
+        <v>465</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1180800.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1203986.3</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>467</v>
+      </c>
+      <c r="B150" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-82.05</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.015</v>
+      </c>
+      <c r="J150">
+        <v>3.46</v>
+      </c>
+      <c r="K150" t="s">
+        <v>468</v>
+      </c>
+      <c r="L150" s="1">
+        <v>546917.95</v>
+      </c>
+      <c r="M150" s="1">
+        <v>565823.98</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>470</v>
+      </c>
+      <c r="B151" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.798</v>
+      </c>
+      <c r="D151" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>910800.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-12618.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-1.3853754940711</v>
+      </c>
+      <c r="J151">
+        <v>1.12</v>
+      </c>
+      <c r="K151" t="s">
+        <v>471</v>
+      </c>
+      <c r="L151" s="1">
+        <v>898182.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>908217.62</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>473</v>
+      </c>
+      <c r="B152" s="1">
+        <v>2152000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>98.639</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>2146146.56</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-23435.28</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-1.091970158832</v>
+      </c>
+      <c r="J152">
+        <v>1.29</v>
+      </c>
+      <c r="K152" t="s">
+        <v>474</v>
+      </c>
+      <c r="L152" s="1">
+        <v>2122711.28</v>
+      </c>
+      <c r="M152" s="1">
+        <v>2150495.66</v>
+      </c>
+      <c r="N152" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>476</v>
+      </c>
+      <c r="B153" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>101.342</v>
+      </c>
+      <c r="D153" s="1">
+        <v>102.5055</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>512527.5</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-5817.5</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-1.1350610455049</v>
+      </c>
+      <c r="J153">
+        <v>2.18</v>
+      </c>
+      <c r="K153" t="s">
+        <v>477</v>
+      </c>
+      <c r="L153" s="1">
+        <v>506710.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>517634.66</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>479</v>
+      </c>
+      <c r="B154" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>101.987</v>
+      </c>
+      <c r="D154" s="1">
+        <v>103.479</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>413916.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-5968.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-1.4418384406498</v>
+      </c>
+      <c r="J154">
+        <v>1.25</v>
+      </c>
+      <c r="K154" t="s">
+        <v>480</v>
+      </c>
+      <c r="L154" s="1">
+        <v>407948.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>412928.82</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>479</v>
+      </c>
+      <c r="B155" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>104.905</v>
+      </c>
+      <c r="D155" s="1">
+        <v>103.12185667</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>1546827.85</v>
+      </c>
+      <c r="H155" s="1">
+        <v>26747.15</v>
+      </c>
+      <c r="I155" s="1">
+        <v>1.7291613931053</v>
+      </c>
+      <c r="J155">
+        <v>0.99</v>
+      </c>
+      <c r="K155" t="s">
+        <v>482</v>
+      </c>
+      <c r="L155" s="1">
+        <v>1573575.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>1588374.66</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>484</v>
+      </c>
+      <c r="B156" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>97.732</v>
+      </c>
+      <c r="D156" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>583560.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>2832.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.48529714168209</v>
+      </c>
+      <c r="J156">
+        <v>0.85</v>
+      </c>
+      <c r="K156" t="s">
+        <v>485</v>
+      </c>
+      <c r="L156" s="1">
+        <v>586392.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>591508.44</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>487</v>
+      </c>
+      <c r="B157" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.381</v>
+      </c>
+      <c r="D157" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-7959.09</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-2.038645457207</v>
+      </c>
+      <c r="J157">
+        <v>0.72</v>
+      </c>
+      <c r="K157" t="s">
+        <v>488</v>
+      </c>
+      <c r="L157" s="1">
+        <v>382451.61</v>
+      </c>
+      <c r="M157" s="1">
+        <v>385207.34</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>490</v>
+      </c>
+      <c r="B158" s="1">
+        <v>788000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>787669.04</v>
+      </c>
+      <c r="H158" s="1">
+        <v>4720.12</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.599251685708</v>
+      </c>
+      <c r="J158">
+        <v>0.5</v>
+      </c>
+      <c r="K158" t="s">
+        <v>491</v>
+      </c>
+      <c r="L158" s="1">
+        <v>792389.16</v>
+      </c>
+      <c r="M158" s="1">
+        <v>796356.15</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>493</v>
+      </c>
+      <c r="B159" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>98.339</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-6833.73</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-1.0892961316409</v>
+      </c>
+      <c r="J159">
+        <v>1.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>494</v>
+      </c>
+      <c r="L159" s="1">
+        <v>620519.09</v>
+      </c>
+      <c r="M159" s="1">
+        <v>626811.8</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>496</v>
+      </c>
+      <c r="B160" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>101.271</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>8108.98</v>
+      </c>
+      <c r="I160" s="1">
+        <v>1.271</v>
+      </c>
+      <c r="J160">
+        <v>0.55</v>
+      </c>
+      <c r="K160" t="s">
+        <v>497</v>
+      </c>
+      <c r="L160" s="1">
+        <v>646108.98</v>
+      </c>
+      <c r="M160" s="1">
+        <v>649604.87</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>499</v>
+      </c>
+      <c r="B161" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>89.489</v>
+      </c>
+      <c r="D161" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>531726.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>5208.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.97945182293136</v>
+      </c>
+      <c r="J161">
+        <v>0.03</v>
+      </c>
+      <c r="K161">
+        <v>186.99</v>
+      </c>
+      <c r="L161" s="1">
+        <v>536934.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>537120.99</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>501</v>
+      </c>
+      <c r="B162" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>75.683</v>
+      </c>
+      <c r="D162" s="1">
+        <v>74.33222222</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>668990.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>12157.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1.8172169987593</v>
+      </c>
+      <c r="J162">
+        <v>0.45</v>
+      </c>
+      <c r="K162" t="s">
+        <v>502</v>
+      </c>
+      <c r="L162" s="1">
+        <v>681147.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>685197.0</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>504</v>
+      </c>
+      <c r="B163" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>98.922</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>899865.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>-9567.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-1.0631594739211</v>
+      </c>
+      <c r="J163">
+        <v>0.11</v>
+      </c>
+      <c r="K163">
+        <v>998.63</v>
+      </c>
+      <c r="L163" s="1">
+        <v>890298.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>891296.63</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>506</v>
+      </c>
+      <c r="B164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.499</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>10493.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.499</v>
+      </c>
+      <c r="J164">
+        <v>3.1</v>
+      </c>
+      <c r="K164" t="s">
+        <v>507</v>
+      </c>
+      <c r="L164" s="1">
+        <v>710493.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>732211.95</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>509</v>
+      </c>
+      <c r="B165" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100.58</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1099065.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>7315.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.66556573087124</v>
+      </c>
+      <c r="J165">
+        <v>0.05</v>
+      </c>
+      <c r="K165">
+        <v>602.74</v>
+      </c>
+      <c r="L165" s="1">
+        <v>1106380.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>1106982.74</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>511</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>96.14</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.273</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1361822.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-15862.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-1.1647630894493</v>
+      </c>
+      <c r="J166">
+        <v>1.3</v>
+      </c>
+      <c r="K166" t="s">
+        <v>512</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1345960.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1364140.82</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>514</v>
+      </c>
+      <c r="B167" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>98.915</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-6980.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-1.7335585138089</v>
+      </c>
+      <c r="J167">
+        <v>3.24</v>
+      </c>
+      <c r="K167" t="s">
+        <v>515</v>
+      </c>
+      <c r="L167" s="1">
+        <v>395660.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>408605.21</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>517</v>
+      </c>
+      <c r="B168" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>100.235</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.05625</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>1000562.5</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1787.5</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.17864950965082</v>
+      </c>
+      <c r="J168">
+        <v>0.7</v>
+      </c>
+      <c r="K168" t="s">
+        <v>518</v>
+      </c>
+      <c r="L168" s="1">
+        <v>1002350.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>1009302.05</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>520</v>
+      </c>
+      <c r="B169" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>98.385</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.42228</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>994222.8</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-10372.8</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-1.0433073954852</v>
+      </c>
+      <c r="J169">
+        <v>0.89</v>
+      </c>
+      <c r="K169" t="s">
+        <v>521</v>
+      </c>
+      <c r="L169" s="1">
+        <v>983850.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>992726.71</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>523</v>
+      </c>
+      <c r="B170" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.565</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-3045.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.435</v>
+      </c>
+      <c r="J170">
+        <v>2.18</v>
+      </c>
+      <c r="K170" t="s">
+        <v>524</v>
+      </c>
+      <c r="L170" s="1">
+        <v>696955.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>712226.78</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>526</v>
+      </c>
+      <c r="B171" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>100.154</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.1624</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>1487436.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>14874.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.999975797278</v>
+      </c>
+      <c r="J171">
+        <v>3.65</v>
+      </c>
+      <c r="K171" t="s">
+        <v>527</v>
+      </c>
+      <c r="L171" s="1">
+        <v>1502310.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>1557018.9</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>529</v>
+      </c>
+      <c r="B172" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-9710.4</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-1.19</v>
+      </c>
+      <c r="J172">
+        <v>1.25</v>
+      </c>
+      <c r="K172" t="s">
+        <v>530</v>
+      </c>
+      <c r="L172" s="1">
+        <v>806289.6</v>
+      </c>
+      <c r="M172" s="1">
+        <v>816454.93</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>532</v>
+      </c>
+      <c r="B173" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>1395800.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>5124.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.36710130391174</v>
+      </c>
+      <c r="J173">
+        <v>0.19</v>
+      </c>
+      <c r="K173" t="s">
+        <v>533</v>
+      </c>
+      <c r="L173" s="1">
+        <v>1400924.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1403541.81</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>535</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1222000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.24314075</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1212751.18</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-2775.66</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.22887299932374</v>
+      </c>
+      <c r="J174">
+        <v>2.71</v>
+      </c>
+      <c r="K174" t="s">
+        <v>536</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1209975.52</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1243082.51</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>538</v>
+      </c>
+      <c r="B175" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>399588.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>2356.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.58960729551438</v>
+      </c>
+      <c r="J175">
+        <v>0.68</v>
+      </c>
+      <c r="K175" t="s">
+        <v>539</v>
+      </c>
+      <c r="L175" s="1">
+        <v>401944.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>404661.81</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>541</v>
+      </c>
+      <c r="B176" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.34</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>200460.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-1780.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.88795769729622</v>
+      </c>
+      <c r="J176">
+        <v>3.0</v>
+      </c>
+      <c r="K176" t="s">
+        <v>542</v>
+      </c>
+      <c r="L176" s="1">
+        <v>198680.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>204680.0</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>544</v>
+      </c>
+      <c r="B177" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.322</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>1098581.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-6039.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-0.54970912477095</v>
+      </c>
+      <c r="J177">
+        <v>2.29</v>
+      </c>
+      <c r="K177" t="s">
+        <v>545</v>
+      </c>
+      <c r="L177" s="1">
+        <v>1092542.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>1117766.66</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>547</v>
+      </c>
+      <c r="B178" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.741</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>5098.08</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.741</v>
+      </c>
+      <c r="J178">
+        <v>0.73</v>
+      </c>
+      <c r="K178" t="s">
+        <v>548</v>
+      </c>
+      <c r="L178" s="1">
+        <v>693098.08</v>
+      </c>
+      <c r="M178" s="1">
+        <v>698143.06</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>550</v>
+      </c>
+      <c r="B179" s="1">
+        <v>1309000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>100.058</v>
+      </c>
+      <c r="D179" s="1">
+        <v>99.42560275</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>1301481.14</v>
+      </c>
+      <c r="H179" s="1">
+        <v>8278.08</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0.63605070758075</v>
+      </c>
+      <c r="J179">
+        <v>0.94</v>
+      </c>
+      <c r="K179" t="s">
+        <v>551</v>
+      </c>
+      <c r="L179" s="1">
+        <v>1309759.22</v>
+      </c>
+      <c r="M179" s="1">
+        <v>1322060.23</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>553</v>
+      </c>
+      <c r="B180" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.516</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>441555.82</v>
+      </c>
+      <c r="H180" s="1">
+        <v>3730.06</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.84475389770652</v>
+      </c>
+      <c r="J180">
+        <v>0.2</v>
+      </c>
+      <c r="K180">
+        <v>876.77</v>
+      </c>
+      <c r="L180" s="1">
+        <v>445285.88</v>
+      </c>
+      <c r="M180" s="1">
+        <v>446162.65</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>553</v>
+      </c>
+      <c r="B181" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>795768.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>7744.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0.97314795266962</v>
+      </c>
+      <c r="J181">
+        <v>0.7</v>
+      </c>
+      <c r="K181" t="s">
+        <v>555</v>
+      </c>
+      <c r="L181" s="1">
+        <v>803512.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>809122.96</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>557</v>
+      </c>
+      <c r="B182" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.049</v>
+      </c>
+      <c r="D182" s="1">
+        <v>98.46009582</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>729589.31</v>
+      </c>
+      <c r="H182" s="1">
+        <v>11773.78</v>
+      </c>
+      <c r="I182" s="1">
+        <v>1.6137544559144</v>
+      </c>
+      <c r="J182">
+        <v>0.14</v>
+      </c>
+      <c r="K182" t="s">
+        <v>558</v>
+      </c>
+      <c r="L182" s="1">
+        <v>741363.09</v>
+      </c>
+      <c r="M182" s="1">
+        <v>742428.91</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>560</v>
+      </c>
+      <c r="B183" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>98.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>885690.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>-3690.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-0.41662432679606</v>
+      </c>
+      <c r="J183">
+        <v>1.09</v>
+      </c>
+      <c r="K183" t="s">
+        <v>561</v>
+      </c>
+      <c r="L183" s="1">
+        <v>882000.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>891819.86</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>563</v>
+      </c>
+      <c r="B184" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>10423.35</v>
+      </c>
+      <c r="I184" s="1">
+        <v>1.103</v>
+      </c>
+      <c r="J184">
+        <v>0.76</v>
+      </c>
+      <c r="K184" t="s">
+        <v>564</v>
+      </c>
+      <c r="L184" s="1">
+        <v>955423.35</v>
+      </c>
+      <c r="M184" s="1">
+        <v>962598.54</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>566</v>
+      </c>
+      <c r="B185" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>88.971</v>
+      </c>
+      <c r="D185" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>426250.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>18605.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>4.3648093841642</v>
+      </c>
+      <c r="J185">
+        <v>0.19</v>
+      </c>
+      <c r="K185">
+        <v>955.48</v>
+      </c>
+      <c r="L185" s="1">
+        <v>444855.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>445810.48</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>568</v>
+      </c>
+      <c r="B186" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>101.613</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="H186" s="1">
+        <v>14783.72</v>
+      </c>
+      <c r="I186" s="1">
+        <v>2.4433656160976</v>
+      </c>
+      <c r="J186">
+        <v>2.2</v>
+      </c>
+      <c r="K186" t="s">
+        <v>569</v>
+      </c>
+      <c r="L186" s="1">
+        <v>619839.3</v>
+      </c>
+      <c r="M186" s="1">
+        <v>633250.94</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>571</v>
+      </c>
+      <c r="B187" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.05</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>823512.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-15112.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1.8350673699958</v>
+      </c>
+      <c r="J187">
+        <v>1.21</v>
+      </c>
+      <c r="K187" t="s">
+        <v>572</v>
+      </c>
+      <c r="L187" s="1">
+        <v>808400.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>818093.15</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>574</v>
+      </c>
+      <c r="B188" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D188" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-33228.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-2.5366957453777</v>
+      </c>
+      <c r="J188">
+        <v>1.05</v>
+      </c>
+      <c r="K188" t="s">
+        <v>575</v>
+      </c>
+      <c r="L188" s="1">
+        <v>1276665.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>1290368.42</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>577</v>
+      </c>
+      <c r="B189" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>102.113</v>
+      </c>
+      <c r="D189" s="1">
+        <v>101.425395</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>608552.37</v>
+      </c>
+      <c r="H189" s="1">
+        <v>4125.63</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0.67794165356714</v>
+      </c>
+      <c r="J189">
+        <v>0.52</v>
+      </c>
+      <c r="K189" t="s">
+        <v>578</v>
+      </c>
+      <c r="L189" s="1">
+        <v>612678.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>615821.84</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>580</v>
+      </c>
+      <c r="B190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>101.992</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="H190" s="1">
+        <v>6071.25</v>
+      </c>
+      <c r="I190" s="1">
+        <v>2.0243927446964</v>
+      </c>
+      <c r="J190">
+        <v>2.54</v>
+      </c>
+      <c r="K190" t="s">
+        <v>581</v>
+      </c>
+      <c r="L190" s="1">
+        <v>305976.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>313587.99</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>583</v>
+      </c>
+      <c r="B191" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>104.775</v>
+      </c>
+      <c r="D191" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>208900.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>650.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0.31115366203925</v>
+      </c>
+      <c r="J191">
+        <v>0.66</v>
+      </c>
+      <c r="K191" t="s">
+        <v>584</v>
+      </c>
+      <c r="L191" s="1">
+        <v>209550.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>210877.4</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>586</v>
+      </c>
+      <c r="B192" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-11086.5</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-1.1718161644358</v>
+      </c>
+      <c r="J192">
+        <v>2.77</v>
+      </c>
+      <c r="K192" t="s">
+        <v>587</v>
+      </c>
+      <c r="L192" s="1">
+        <v>935009.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>961322.7</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>589</v>
+      </c>
+      <c r="B193" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>102.628</v>
+      </c>
+      <c r="D193" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-2688.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.37277210422087</v>
+      </c>
+      <c r="J193">
+        <v>0.96</v>
+      </c>
+      <c r="K193" t="s">
+        <v>590</v>
+      </c>
+      <c r="L193" s="1">
+        <v>718396.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>725137.1</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>589</v>
+      </c>
+      <c r="B194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>98.175</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-8665.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1.7345958281619</v>
+      </c>
+      <c r="J194">
+        <v>1.53</v>
+      </c>
+      <c r="K194" t="s">
+        <v>592</v>
+      </c>
+      <c r="L194" s="1">
+        <v>490875.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>498517.36</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>594</v>
+      </c>
+      <c r="B195" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>104.427</v>
+      </c>
+      <c r="D195" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-15211.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-2.0384615384615</v>
+      </c>
+      <c r="J195">
+        <v>2.9</v>
+      </c>
+      <c r="K195" t="s">
+        <v>595</v>
+      </c>
+      <c r="L195" s="1">
+        <v>730989.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>751284.21</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>597</v>
+      </c>
+      <c r="B196" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>98.932</v>
+      </c>
+      <c r="D196" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-14356.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.97095153250185</v>
+      </c>
+      <c r="J196">
+        <v>1.24</v>
+      </c>
+      <c r="K196" t="s">
+        <v>598</v>
+      </c>
+      <c r="L196" s="1">
+        <v>1464193.6</v>
+      </c>
+      <c r="M196" s="1">
+        <v>1482566.89</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>600</v>
+      </c>
+      <c r="B197" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>100.452</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>3014.84</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0.452</v>
+      </c>
+      <c r="J197">
+        <v>1.68</v>
+      </c>
+      <c r="K197" t="s">
+        <v>601</v>
+      </c>
+      <c r="L197" s="1">
+        <v>670014.84</v>
+      </c>
+      <c r="M197" s="1">
+        <v>681208.74</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>603</v>
+      </c>
+      <c r="B198" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>103.05</v>
+      </c>
+      <c r="D198" s="1">
+        <v>102.706</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>1540590.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>5160.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0.33493661519288</v>
+      </c>
+      <c r="J198">
+        <v>0.68</v>
+      </c>
+      <c r="K198" t="s">
+        <v>604</v>
+      </c>
+      <c r="L198" s="1">
+        <v>1545750.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>1555994.18</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>606</v>
+      </c>
+      <c r="B199" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>102.597</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="H199" s="1">
+        <v>14683.87</v>
+      </c>
+      <c r="I199" s="1">
+        <v>2.9467864140705</v>
+      </c>
+      <c r="J199">
+        <v>0.17</v>
+      </c>
+      <c r="K199">
+        <v>847.6</v>
+      </c>
+      <c r="L199" s="1">
+        <v>512985.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>513832.6</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>608</v>
+      </c>
+      <c r="B200" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>102.159</v>
+      </c>
+      <c r="D200" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-10506.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-1.269180867334</v>
+      </c>
+      <c r="J200">
+        <v>1.12</v>
+      </c>
+      <c r="K200" t="s">
+        <v>609</v>
+      </c>
+      <c r="L200" s="1">
+        <v>817272.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>826214.47</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>611</v>
+      </c>
+      <c r="B201" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="D201" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>792.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>0.099502487562189</v>
+      </c>
+      <c r="J201">
+        <v>3.04</v>
+      </c>
+      <c r="K201" t="s">
+        <v>612</v>
+      </c>
+      <c r="L201" s="1">
+        <v>796752.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>821042.41</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>614</v>
+      </c>
+      <c r="B202" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>1606608.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>5568.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.34656867138717</v>
+      </c>
+      <c r="J202">
+        <v>0.42</v>
+      </c>
+      <c r="K202" t="s">
+        <v>615</v>
+      </c>
+      <c r="L202" s="1">
+        <v>1612176.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>1618852.87</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>617</v>
+      </c>
+      <c r="B203" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.973</v>
+      </c>
+      <c r="D203" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-1579.88</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.14413290720274</v>
+      </c>
+      <c r="J203">
+        <v>3.69</v>
+      </c>
+      <c r="K203" t="s">
+        <v>618</v>
+      </c>
+      <c r="L203" s="1">
+        <v>1094547.32</v>
+      </c>
+      <c r="M203" s="1">
+        <v>1134529.1</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>620</v>
+      </c>
+      <c r="B204" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>98.411</v>
+      </c>
+      <c r="D204" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-12712.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-1.589</v>
+      </c>
+      <c r="J204">
+        <v>1.34</v>
+      </c>
+      <c r="K204" t="s">
+        <v>621</v>
+      </c>
+      <c r="L204" s="1">
+        <v>787288.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>798043.29</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>623</v>
+      </c>
+      <c r="B205" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>101.081</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>4324.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>1.081</v>
+      </c>
+      <c r="J205">
+        <v>0.76</v>
+      </c>
+      <c r="K205" t="s">
+        <v>624</v>
+      </c>
+      <c r="L205" s="1">
+        <v>404324.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>407356.88</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>626</v>
+      </c>
+      <c r="B206" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>96.5</v>
+      </c>
+      <c r="D206" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>875250.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-6750.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-0.77120822622108</v>
+      </c>
+      <c r="J206">
+        <v>0.45</v>
+      </c>
+      <c r="K206" t="s">
+        <v>627</v>
+      </c>
+      <c r="L206" s="1">
+        <v>868500.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>872506.85</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>629</v>
+      </c>
+      <c r="B207" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.8356</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>898520.4</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-635.4</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-0.070716257527375</v>
+      </c>
+      <c r="J207">
+        <v>0.09</v>
+      </c>
+      <c r="K207">
+        <v>832.19</v>
+      </c>
+      <c r="L207" s="1">
+        <v>897885.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>898717.19</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>631</v>
+      </c>
+      <c r="B208" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>83.543</v>
+      </c>
+      <c r="D208" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>22524.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>3.0881742013236</v>
+      </c>
+      <c r="J208">
+        <v>0.61</v>
+      </c>
+      <c r="K208" t="s">
+        <v>632</v>
+      </c>
+      <c r="L208" s="1">
+        <v>751887.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>757360.97</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>634</v>
+      </c>
+      <c r="B209" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>90.6</v>
+      </c>
+      <c r="D209" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>10175.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>1.0315026484527</v>
+      </c>
+      <c r="J209">
+        <v>0.73</v>
+      </c>
+      <c r="K209" t="s">
+        <v>635</v>
+      </c>
+      <c r="L209" s="1">
+        <v>996600.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>1004646.58</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>637</v>
+      </c>
+      <c r="B210" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>101.663</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="H210" s="1">
+        <v>11329.35</v>
+      </c>
+      <c r="I210" s="1">
+        <v>1.8924873546445</v>
+      </c>
+      <c r="J210">
+        <v>0.84</v>
+      </c>
+      <c r="K210" t="s">
+        <v>638</v>
+      </c>
+      <c r="L210" s="1">
+        <v>609978.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>615032.79</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>640</v>
+      </c>
+      <c r="B211" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>100.535</v>
+      </c>
+      <c r="D211" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>1008600.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-3250.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-0.32222883204442</v>
+      </c>
+      <c r="J211">
+        <v>0.12</v>
+      </c>
+      <c r="K211" t="s">
+        <v>641</v>
+      </c>
+      <c r="L211" s="1">
+        <v>1005350.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>1006540.14</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>643</v>
+      </c>
+      <c r="B212" s="1">
+        <v>-4300000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>10.91427767</v>
+      </c>
+      <c r="D212" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...43 lines deleted...]
-      <c r="K4">
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="H212" s="1">
+        <v>-468119.5</v>
+      </c>
+      <c r="I212" s="1">
+        <v>0</v>
+      </c>
+      <c r="J212">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...10396 lines deleted...]
-      <c r="L212" t="s">
+      <c r="K212" t="s">
+        <v>644</v>
+      </c>
+      <c r="L212" s="1">
+        <v>-468119.5</v>
+      </c>
+      <c r="M212" s="1">
+        <v>-469313.94</v>
+      </c>
+      <c r="N212" s="1">
+        <v>-0.22</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
         <v>642</v>
-      </c>
-[...10 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">