--- v7 (2026-09-22)
+++ v8 (2026-11-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="645">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -124,1875 +124,1878 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
-    <t>1 112.33</t>
+    <t>4 101.71</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>20 556.51</t>
+    <t>1 258.56</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 095.89</t>
+    <t>6 465.41</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>17 778.39</t>
+    <t>21 045.36</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>3 615.07</t>
+    <t>8 975.34</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>5 372.60</t>
+    <t>9 731.51</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>36 698.63</t>
+    <t>45 004.11</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>26 198.63</t>
+    <t>31 720.89</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>6 115.07</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 604.92</t>
+    <t>5 812.30</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>2 713.08</t>
+    <t>4 834.22</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>40 167.12</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 658.72</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>9 766.44</t>
-[...17 lines deleted...]
-    <t>2 495.34</t>
+    <t>18 336.99</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>8 821.92</t>
+    <t>10 471.23</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>5 787.67</t>
+    <t>7 260.27</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>6 161.64</t>
-[...8 lines deleted...]
-    <t>6 846.58</t>
+    <t>46 158.90</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>22 742.81</t>
+    <t>5 082.19</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>47 013.70</t>
+    <t>55 436.99</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>71 939.98</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>6 983.49</t>
+    <t>8 138.46</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>5 037.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>2 965.28</t>
+    <t>7 946.94</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>8 036.20</t>
+    <t>1 044.08</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>9 463.01</t>
+    <t>12 054.79</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>16 347.95</t>
+    <t>21 516.78</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 158.00</t>
+    <t>5 319.00</t>
+  </si>
+  <si>
+    <t>PTBCPOOM0034</t>
+  </si>
+  <si>
+    <t>BANCO COMERCIAL PORTUGUES SA 22/06/2038</t>
+  </si>
+  <si>
+    <t>5 594.18</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
+    <t>4 660.27</t>
+  </si>
+  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>10 269.86</t>
+    <t>17 279.45</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>5 326.09</t>
-[...8 lines deleted...]
-    <t>1 871.89</t>
+    <t>11 869.57</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>9 208.17</t>
+    <t>13 978.66</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>24 905.68</t>
+    <t>31 357.16</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>19 197.26</t>
+    <t>1 994.52</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>2 942.93</t>
+    <t>8 215.67</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>17 198.63</t>
+    <t>23 162.67</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>3 495.21</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>20 822.96</t>
+    <t>24 784.85</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>2 708.87</t>
+    <t>6 868.91</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>26 118.49</t>
+    <t>31 154.79</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>2 095.63</t>
+    <t>9 027.32</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>28 760.27</t>
+    <t>34 356.16</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>11 830.14</t>
+    <t>13 832.88</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>37 369.86</t>
+    <t>47 736.99</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>18 650.25</t>
+    <t>22 312.17</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>22 136.30</t>
+    <t>25 714.73</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 046.92</t>
+    <t>6 242.47</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>4 279.89</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>20 865.75</t>
+    <t>24 164.38</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>25 520.55</t>
+    <t>30 821.92</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>14 477.74</t>
+    <t>21 472.60</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
+    <t>3 704.59</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>32 068.15</t>
+    <t>1 963.36</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>10 991.34</t>
-[...8 lines deleted...]
-    <t>12 475.28</t>
+    <t>16 617.86</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>52 624.66</t>
+    <t>3 221.92</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>6 407.88</t>
+    <t>9 986.30</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>3 672.95</t>
+    <t>7 722.60</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>7 232.88</t>
+    <t>16 952.05</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>3 142.47</t>
+  </si>
+  <si>
     <t>FR00140193E6</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
+    <t>5 746.23</t>
+  </si>
+  <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>6 934.78</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>3 162.74</t>
+    <t>6 562.68</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>24 049.32</t>
+    <t>30 852.74</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>3 400.66</t>
+    <t>6 011.88</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>6 097.48</t>
+    <t>9 218.81</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>76 000.00</t>
+    <t>87 191.78</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>6 435.62</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>45 049.32</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>2 671.23</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>6 074.31</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>2 433.22</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>18 231.16</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>17 971.56</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>28 761.99</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>42 278.48</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>7 071.23</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>18 818.49</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>10 980.92</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>10 341.49</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>17 327.67</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>14 147.26</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>5 063.01</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>13 504.11</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>3 772.41</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>18 688.36</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>15 189.04</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>11 252.05</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>4 650.00</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>4 052.05</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>13 343.96</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>18 410.96</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>16 889.90</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>8 233.95</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>2 711.64</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>5 791.78</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>13 765.07</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 993.15</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>9 873.29</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>81 636.99</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>10 020.55</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>29 384.63</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>16 964.38</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>9 052.40</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>12 866.44</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>63 348.29</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>36 154.11</t>
+  </si>
+  <si>
+    <t>XS3289742408</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 3.45 03/02/2034</t>
+  </si>
+  <si>
+    <t>19 130.96</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>41 317.99</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>11 046.58</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>15 791.95</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>24 074.34</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>14 445.21</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>19 452.05</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>7 824.66</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>40 384.93</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>4 506.85</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>15 430.14</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>4 020.21</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>4 447.56</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>42 467.42</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>24 986.30</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>13 516.44</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>25 993.15</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>15 780.90</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>40 191.78</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>14 127.34</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>37 382.88</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>10 844.14</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>7 026.92</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>15 119.58</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>3 851.02</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>8 739.73</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>1 073.97</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>46 004.47</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>18 176.40</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>7 383.56</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>24 243.02</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>6 091.18</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>27 780.82</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>1 157.51</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>13 958.63</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>36 023.89</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>13 059.93</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>7 101.37</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>24 297.95</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>7 767.12</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>4 551.12</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>7 448.22</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>8 708.66</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>6 502.36</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 335.62</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
     <t>4 845.21</t>
   </si>
   <si>
-    <t>XS2280835260</t>
-[...775 lines deleted...]
-  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
+    <t>4 577.05</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>21 718.95</t>
+    <t>24 895.53</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
+    <t>5 786.30</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>18 180.82</t>
+    <t>23 128.77</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>12 945.21</t>
+    <t>1 035.62</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>6 952.05</t>
+    <t>12 106.16</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>8 876.71</t>
-[...8 lines deleted...]
-    <t>15 271.78</t>
+    <t>12 852.74</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>54 708.90</t>
+    <t>5 085.62</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>10 165.33</t>
-[...8 lines deleted...]
-    <t>2 617.81</t>
+    <t>13 838.51</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>33 106.99</t>
+    <t>37 965.70</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>2 717.81</t>
+    <t>4 543.84</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 000.00</t>
+    <t>6 883.56</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>25 224.66</t>
+    <t>30 246.23</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>5 044.98</t>
+    <t>2 745.06</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>12 301.01</t>
+    <t>23 106.62</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>3 331.73</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>5 610.96</t>
+    <t>9 380.82</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>1 065.82</t>
+    <t>4 121.18</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>9 819.86</t>
+    <t>13 398.29</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>7 175.19</t>
+    <t>12 072.54</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 397.26</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>13 411.64</t>
+    <t>16 106.51</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>9 693.15</t>
+    <t>26 219.18</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>13 703.42</t>
+    <t>18 872.26</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>5 794.52</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>7 611.99</t>
+    <t>8 981.51</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>1 327.40</t>
+    <t>2 328.77</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>26 313.70</t>
+    <t>1 171.23</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>9 902.78</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>20 295.21</t>
+    <t>10 658.22</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>7 364.38</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>18 373.29</t>
+    <t>24 693.70</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>11 193.90</t>
+    <t>14 360.60</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>10 244.18</t>
+    <t>17 710.27</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>3 277.40</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>8 942.47</t>
+    <t>12 947.95</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>24 290.41</t>
+    <t>27 942.47</t>
+  </si>
+  <si>
+    <t>ES0280907066</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 26/06/2033</t>
+  </si>
+  <si>
+    <t>4 633.56</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>6 676.87</t>
+    <t>14 652.01</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>4 900.68</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>6 232.88</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>39 981.78</t>
+    <t>4 120.68</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>10 755.29</t>
+    <t>13 558.18</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>3 032.88</t>
+    <t>4 771.73</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 006.85</t>
+    <t>6 657.53</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>4 808.22</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 473.97</t>
+    <t>6 269.18</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>8 046.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 054.79</t>
+    <t>7 705.48</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
-    <t>1 190.14</t>
-[...8 lines deleted...]
-    <t>-1 194.44</t>
+    <t>5 454.79</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2356,212 +2359,212 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>327.2253</v>
       </c>
       <c r="C2">
-        <v>6481.88</v>
+        <v>6472.81</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>2121035.38</v>
+        <v>2118069.48</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>2121035.38</v>
+        <v>2118069.48</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3289.0</v>
+        <v>2171.0</v>
       </c>
       <c r="C3">
-        <v>11553.61</v>
+        <v>11537.45</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>37999824.4</v>
+        <v>25047818.69</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>37999824.4</v>
+        <v>25047818.69</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1351263.7706</v>
+        <v>1379212.4143</v>
       </c>
       <c r="C4">
-        <v>113.76</v>
+        <v>113.65</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>153730458.63</v>
+        <v>156751529.55</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>153730458.63</v>
+        <v>156751529.55</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>181172.4646</v>
+        <v>263394.5324</v>
       </c>
       <c r="C5">
-        <v>103.44</v>
+        <v>103.25</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>18742230.17</v>
+        <v>27196795.77</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>18742230.17</v>
+        <v>27196795.77</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
-        <v>2436.0</v>
+        <v>2466.0</v>
       </c>
       <c r="C6">
-        <v>100.44</v>
+        <v>100.25</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>244681.84</v>
+        <v>247235.0</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>244681.84</v>
+        <v>247235.0</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z212"/>
+  <dimension ref="A1:Z210"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N212" sqref="N212"/>
+      <selection activeCell="N210" sqref="N210"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -2577,10593 +2580,10493 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>2247.0</v>
+        <v>1417.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4811.69</v>
+        <v>4825.07</v>
       </c>
       <c r="D2" s="1">
-        <v>4802.3386960392</v>
+        <v>4812.999266055</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>10790855.05</v>
+        <v>6820019.96</v>
       </c>
       <c r="H2" s="1">
-        <v>21012.38</v>
+        <v>17104.23</v>
       </c>
       <c r="I2" s="1">
-        <v>0.19472395748658</v>
+        <v>0.25079442729373</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>10811867.43</v>
+        <v>6837124.19</v>
       </c>
       <c r="M2" s="1">
-        <v>10811867.43</v>
+        <v>6837124.19</v>
       </c>
       <c r="N2" s="1">
-        <v>5.08</v>
+        <v>3.23</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>329.0</v>
+        <v>623.0</v>
       </c>
       <c r="C3" s="1">
-        <v>105.83</v>
+        <v>105.62</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>105.631749599</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>46060.0</v>
+        <v>-7320.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>46060.0</v>
+        <v>-7320.0</v>
       </c>
       <c r="M3" s="1">
-        <v>46060.0</v>
+        <v>-7320.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>700000.0</v>
+        <v>-95.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.75</v>
+        <v>114.29</v>
       </c>
       <c r="D4" s="1">
-        <v>99.331</v>
+        <v>115.335789474</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>695317.0</v>
+        <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2933.0</v>
+        <v>99350.0</v>
       </c>
       <c r="I4" s="1">
-        <v>0.42182198910713</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>698250.0</v>
+        <v>99350.0</v>
       </c>
       <c r="M4" s="1">
-        <v>699362.33</v>
+        <v>99350.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>98.998</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-2331.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.33524277415912</v>
+      </c>
+      <c r="J5">
+        <v>0.59</v>
+      </c>
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L5" s="1">
-        <v>509960.0</v>
+        <v>692986.0</v>
       </c>
       <c r="M5" s="1">
-        <v>530516.51</v>
+        <v>697087.71</v>
       </c>
       <c r="N5" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>101.697</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>498170.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>10315.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>2.0705783166389</v>
+      </c>
+      <c r="J6">
+        <v>0.25</v>
+      </c>
+      <c r="K6" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L6" s="1">
-        <v>304875.0</v>
+        <v>508485.0</v>
       </c>
       <c r="M6" s="1">
-        <v>309970.89</v>
+        <v>509743.56</v>
       </c>
       <c r="N6" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>101.112</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>297537.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>5799.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.9490013006786</v>
+      </c>
+      <c r="J7">
+        <v>2.16</v>
+      </c>
+      <c r="K7" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L7" s="1">
-        <v>538518.69</v>
+        <v>303336.0</v>
       </c>
       <c r="M7" s="1">
-        <v>556297.08</v>
+        <v>309801.41</v>
       </c>
       <c r="N7" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="1">
+        <v>493000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>108.142</v>
+      </c>
+      <c r="D8" s="1">
+        <v>100.24670385</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>494216.25</v>
+      </c>
+      <c r="H8" s="1">
+        <v>38923.81</v>
+      </c>
+      <c r="I8" s="1">
+        <v>7.8758660808907</v>
+      </c>
+      <c r="J8">
+        <v>4.27</v>
+      </c>
+      <c r="K8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L8" s="1">
-        <v>1311349.0</v>
+        <v>533140.06</v>
       </c>
       <c r="M8" s="1">
-        <v>1314964.07</v>
+        <v>554185.42</v>
       </c>
       <c r="N8" s="1">
-        <v>0.62</v>
+        <v>0.26</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>100.237</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1298011.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>5070.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.39059761434996</v>
+      </c>
+      <c r="J9">
+        <v>0.69</v>
+      </c>
+      <c r="K9" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L9" s="1">
-        <v>813888.0</v>
+        <v>1303081.0</v>
       </c>
       <c r="M9" s="1">
-        <v>819260.6</v>
+        <v>1312056.34</v>
       </c>
       <c r="N9" s="1">
-        <v>0.38</v>
+        <v>0.62</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>100.745</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.9080525</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>799264.42</v>
+      </c>
+      <c r="H10" s="1">
+        <v>6695.58</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.83771776053787</v>
+      </c>
+      <c r="J10">
+        <v>1.22</v>
+      </c>
+      <c r="K10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L10" s="1">
-        <v>1216920.0</v>
+        <v>805960.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1253618.63</v>
+        <v>815691.51</v>
       </c>
       <c r="N10" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>101.732</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>20784.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.732</v>
+      </c>
+      <c r="J11">
+        <v>3.75</v>
+      </c>
+      <c r="K11" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L11" s="1">
-        <v>1232387.5</v>
+        <v>1220784.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1258586.13</v>
+        <v>1265788.11</v>
       </c>
       <c r="N11" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.237</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1241625.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-13662.5</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.1003724957213</v>
+      </c>
+      <c r="J12">
+        <v>2.54</v>
+      </c>
+      <c r="K12" t="s">
         <v>61</v>
       </c>
-      <c r="B12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L12" s="1">
-        <v>777752.0</v>
+        <v>1227962.5</v>
       </c>
       <c r="M12" s="1">
-        <v>781039.67</v>
+        <v>1259683.39</v>
       </c>
       <c r="N12" s="1">
-        <v>0.37</v>
+        <v>0.6</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>96.626</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>794024.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-21016.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-2.6467713822252</v>
+      </c>
+      <c r="J13">
+        <v>0.76</v>
+      </c>
+      <c r="K13" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L13" s="1">
-        <v>857752.05</v>
+        <v>773008.0</v>
       </c>
       <c r="M13" s="1">
-        <v>862356.97</v>
+        <v>779123.07</v>
       </c>
       <c r="N13" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>94.182</v>
+      </c>
+      <c r="D14" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3914.52</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.45832989397407</v>
+      </c>
+      <c r="J14">
+        <v>0.64</v>
+      </c>
+      <c r="K14" t="s">
         <v>67</v>
       </c>
-      <c r="B14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L14" s="1">
-        <v>553822.72</v>
+        <v>857998.02</v>
       </c>
       <c r="M14" s="1">
-        <v>556535.8</v>
+        <v>863810.32</v>
       </c>
       <c r="N14" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="1">
+        <v>554000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>99.238</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>552038.84</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-2260.32</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-0.40944945105674</v>
+      </c>
+      <c r="J15">
+        <v>0.87</v>
+      </c>
+      <c r="K15" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L15" s="1">
-        <v>915723.0</v>
+        <v>549778.52</v>
       </c>
       <c r="M15" s="1">
-        <v>955890.12</v>
+        <v>554612.74</v>
       </c>
       <c r="N15" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>101.372</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>4631.67</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.51025522477931</v>
+      </c>
+      <c r="J16">
+        <v>0.49</v>
+      </c>
+      <c r="K16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L16" s="1">
-        <v>220954.0</v>
+        <v>912348.0</v>
       </c>
       <c r="M16" s="1">
-        <v>231612.72</v>
+        <v>916786.36</v>
       </c>
       <c r="N16" s="1">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B17" s="1">
-        <v>1940000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.312</v>
+        <v>109.381</v>
       </c>
       <c r="D17" s="1">
-        <v>99.58</v>
+        <v>100.412855</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>1931852.0</v>
+        <v>200825.71</v>
       </c>
       <c r="H17" s="1">
-        <v>14200.8</v>
+        <v>17936.29</v>
       </c>
       <c r="I17" s="1">
-        <v>0.73508736694115</v>
+        <v>8.9312717978191</v>
       </c>
       <c r="J17">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.19</v>
+      </c>
+      <c r="K17">
+        <v>382.95</v>
       </c>
       <c r="L17" s="1">
-        <v>1946052.8</v>
+        <v>218762.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1955819.24</v>
+        <v>219144.95</v>
       </c>
       <c r="N17" s="1">
-        <v>0.92</v>
+        <v>0.1</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B18" s="1">
-        <v>400000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>104.412</v>
+        <v>99.821</v>
       </c>
       <c r="D18" s="1">
-        <v>106.6386</v>
+        <v>99.58</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>426554.4</v>
+        <v>1931852.0</v>
       </c>
       <c r="H18" s="1">
-        <v>-8906.4</v>
+        <v>4675.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-2.0879869015535</v>
+        <v>0.24201646917052</v>
       </c>
       <c r="J18">
-        <v>0.59</v>
+        <v>0.95</v>
       </c>
       <c r="K18" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="L18" s="1">
-        <v>417648.0</v>
+        <v>1936527.4</v>
       </c>
       <c r="M18" s="1">
-        <v>420004.16</v>
+        <v>1954864.39</v>
       </c>
       <c r="N18" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B19" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>100.587</v>
+        <v>93.986</v>
       </c>
       <c r="D19" s="1">
-        <v>100.61</v>
+        <v>98.803</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>603660.0</v>
+        <v>395212.0</v>
       </c>
       <c r="H19" s="1">
-        <v>-138.0</v>
+        <v>-19268.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-0.022860550641089</v>
+        <v>-4.8753580356872</v>
       </c>
       <c r="J19">
-        <v>0.42</v>
+        <v>2.62</v>
       </c>
       <c r="K19" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="L19" s="1">
-        <v>603522.0</v>
+        <v>375944.0</v>
       </c>
       <c r="M19" s="1">
-        <v>606017.34</v>
+        <v>386415.23</v>
       </c>
       <c r="N19" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B20" s="1">
         <v>400000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>96.239</v>
+        <v>95.995</v>
       </c>
       <c r="D20" s="1">
-        <v>98.803</v>
+        <v>98.646</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>395212.0</v>
+        <v>394584.0</v>
       </c>
       <c r="H20" s="1">
-        <v>-10256.0</v>
+        <v>-10604.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-2.5950629029483</v>
+        <v>-2.6873872229994</v>
       </c>
       <c r="J20">
-        <v>2.21</v>
+        <v>1.82</v>
       </c>
       <c r="K20" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="L20" s="1">
-        <v>384956.0</v>
+        <v>383980.0</v>
       </c>
       <c r="M20" s="1">
-        <v>393777.92</v>
+        <v>391240.27</v>
       </c>
       <c r="N20" s="1">
         <v>0.19</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B21" s="1">
-        <v>400000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>96.952</v>
+        <v>96.17</v>
       </c>
       <c r="D21" s="1">
-        <v>98.646</v>
+        <v>96.72333333</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>394584.0</v>
+        <v>2321360.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-6776.0</v>
+        <v>-13280.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.717251586481</v>
+        <v>-0.57207843677844</v>
       </c>
       <c r="J21">
-        <v>1.45</v>
+        <v>1.92</v>
       </c>
       <c r="K21" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="L21" s="1">
-        <v>387808.0</v>
+        <v>2308080.0</v>
       </c>
       <c r="M21" s="1">
-        <v>393595.67</v>
+        <v>2354238.9</v>
       </c>
       <c r="N21" s="1">
-        <v>0.18</v>
+        <v>1.11</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B22" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>96.715</v>
+        <v>107.229</v>
       </c>
       <c r="D22" s="1">
-        <v>96.04</v>
+        <v>103.75</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>384160.0</v>
+        <v>726250.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2700.0</v>
+        <v>24353.0</v>
       </c>
       <c r="I22" s="1">
-        <v>0.70283215326947</v>
+        <v>3.3532530120482</v>
       </c>
       <c r="J22">
-        <v>1.54</v>
+        <v>0.73</v>
       </c>
       <c r="K22" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="L22" s="1">
-        <v>386860.0</v>
+        <v>750603.0</v>
       </c>
       <c r="M22" s="1">
-        <v>393021.64</v>
+        <v>755685.19</v>
       </c>
       <c r="N22" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B23" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.318</v>
+        <v>102.399</v>
       </c>
       <c r="D23" s="1">
-        <v>97.87029412</v>
+        <v>105.43894615</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>1663795.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="H23" s="1">
-        <v>7611.0</v>
+        <v>-39519.3</v>
       </c>
       <c r="I23" s="1">
-        <v>0.45744818321969</v>
+        <v>-2.8831340455647</v>
       </c>
       <c r="J23">
-        <v>0.4</v>
+        <v>4.26</v>
       </c>
       <c r="K23" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="L23" s="1">
-        <v>1671406.0</v>
+        <v>1331187.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1678252.58</v>
+        <v>1386623.99</v>
       </c>
       <c r="N23" s="1">
-        <v>0.79</v>
+        <v>0.66</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B24" s="1">
-        <v>700000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>106.756</v>
+        <v>98.454</v>
       </c>
       <c r="D24" s="1">
-        <v>103.75</v>
+        <v>99.65603468</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>726250.0</v>
+        <v>2471469.66</v>
       </c>
       <c r="H24" s="1">
-        <v>21042.0</v>
+        <v>-29810.46</v>
       </c>
       <c r="I24" s="1">
-        <v>2.8973493975904</v>
+        <v>-1.2061835304909</v>
       </c>
       <c r="J24">
-        <v>3.25</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>0.01</v>
+      </c>
+      <c r="K24">
+        <v>222.72</v>
       </c>
       <c r="L24" s="1">
-        <v>747292.0</v>
+        <v>2441659.2</v>
       </c>
       <c r="M24" s="1">
-        <v>770034.81</v>
+        <v>2441881.92</v>
       </c>
       <c r="N24" s="1">
-        <v>0.36</v>
+        <v>1.16</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B25" s="1">
-        <v>1300000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>102.589</v>
+        <v>89.393</v>
       </c>
       <c r="D25" s="1">
-        <v>105.43894615</v>
+        <v>98.844</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>1370706.3</v>
+        <v>704757.72</v>
       </c>
       <c r="H25" s="1">
-        <v>-37049.3</v>
+        <v>-67385.63</v>
       </c>
       <c r="I25" s="1">
-        <v>-2.7029349759318</v>
+        <v>-9.5615313018494</v>
       </c>
       <c r="J25">
-        <v>3.62</v>
+        <v>1.14</v>
       </c>
       <c r="K25" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="L25" s="1">
-        <v>1333657.0</v>
+        <v>637372.09</v>
       </c>
       <c r="M25" s="1">
-        <v>1380670.7</v>
+        <v>645510.55</v>
       </c>
       <c r="N25" s="1">
-        <v>0.65</v>
+        <v>0.31</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B26" s="1">
-        <v>2480000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.195</v>
+        <v>89.316</v>
       </c>
       <c r="D26" s="1">
-        <v>99.65603468</v>
+        <v>84.29</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2471469.66</v>
+        <v>236854.9</v>
       </c>
       <c r="H26" s="1">
-        <v>-11433.66</v>
+        <v>14123.06</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.46262595026151</v>
+        <v>5.9627476568988</v>
       </c>
       <c r="J26">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>0.14</v>
+      </c>
+      <c r="K26">
+        <v>389.74</v>
       </c>
       <c r="L26" s="1">
-        <v>2460036.0</v>
+        <v>250977.96</v>
       </c>
       <c r="M26" s="1">
-        <v>2531975.98</v>
+        <v>251367.7</v>
       </c>
       <c r="N26" s="1">
-        <v>1.19</v>
+        <v>0.12</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B27" s="1">
-        <v>713000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>89.646</v>
+        <v>99.147</v>
       </c>
       <c r="D27" s="1">
-        <v>98.844</v>
+        <v>99.658</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>704757.72</v>
+        <v>972662.08</v>
       </c>
       <c r="H27" s="1">
-        <v>-65581.74</v>
+        <v>-4987.36</v>
       </c>
       <c r="I27" s="1">
-        <v>-9.3055724171422</v>
+        <v>-0.51275361737141</v>
       </c>
       <c r="J27">
-        <v>0.98</v>
+        <v>0.81</v>
       </c>
       <c r="K27" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="L27" s="1">
-        <v>639175.98</v>
+        <v>967674.72</v>
       </c>
       <c r="M27" s="1">
-        <v>646159.47</v>
+        <v>975621.66</v>
       </c>
       <c r="N27" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B28" s="1">
-        <v>281000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>89.858</v>
+        <v>106.804</v>
       </c>
       <c r="D28" s="1">
-        <v>84.29</v>
+        <v>100.0</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>236854.9</v>
+        <v>287000.0</v>
       </c>
       <c r="H28" s="1">
-        <v>15646.08</v>
+        <v>19527.48</v>
       </c>
       <c r="I28" s="1">
-        <v>6.6057658085182</v>
+        <v>6.804</v>
       </c>
       <c r="J28">
-        <v>1.79</v>
+        <v>0.36</v>
       </c>
       <c r="K28" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="L28" s="1">
-        <v>252500.98</v>
+        <v>306527.48</v>
       </c>
       <c r="M28" s="1">
-        <v>257538.77</v>
+        <v>307571.56</v>
       </c>
       <c r="N28" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B29" s="1">
-        <v>976000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.225</v>
+        <v>92.021</v>
       </c>
       <c r="D29" s="1">
-        <v>99.658</v>
+        <v>91.63853818</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>972662.08</v>
+        <v>1008023.92</v>
       </c>
       <c r="H29" s="1">
-        <v>5533.92</v>
+        <v>4207.08</v>
       </c>
       <c r="I29" s="1">
-        <v>0.56894579461759</v>
+        <v>0.41735914362032</v>
       </c>
       <c r="J29">
-        <v>0.3</v>
+        <v>1.1</v>
       </c>
       <c r="K29" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="L29" s="1">
-        <v>978196.0</v>
+        <v>1012231.0</v>
       </c>
       <c r="M29" s="1">
-        <v>981161.28</v>
+        <v>1024285.79</v>
       </c>
       <c r="N29" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B30" s="1">
-        <v>287000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>107.048</v>
+        <v>103.773</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>105.76</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>287000.0</v>
+        <v>951840.0</v>
       </c>
       <c r="H30" s="1">
-        <v>20227.76</v>
+        <v>-17883.0</v>
       </c>
       <c r="I30" s="1">
-        <v>7.048</v>
+        <v>-1.8787821482602</v>
       </c>
       <c r="J30">
-        <v>2.8</v>
+        <v>2.39</v>
       </c>
       <c r="K30" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="L30" s="1">
-        <v>307227.76</v>
+        <v>933957.0</v>
       </c>
       <c r="M30" s="1">
-        <v>315263.96</v>
+        <v>955473.78</v>
       </c>
       <c r="N30" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B31" s="1">
-        <v>1100000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>92.198</v>
+        <v>99.938</v>
       </c>
       <c r="D31" s="1">
-        <v>91.63853818</v>
+        <v>99.607</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>1008023.92</v>
+        <v>290852.44</v>
       </c>
       <c r="H31" s="1">
-        <v>6154.08</v>
+        <v>966.52</v>
       </c>
       <c r="I31" s="1">
-        <v>0.61050932204069</v>
+        <v>0.33230596243236</v>
       </c>
       <c r="J31">
-        <v>0.86</v>
+        <v>1.82</v>
       </c>
       <c r="K31" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="L31" s="1">
-        <v>1014178.0</v>
+        <v>291818.96</v>
       </c>
       <c r="M31" s="1">
-        <v>1023641.01</v>
+        <v>297137.96</v>
       </c>
       <c r="N31" s="1">
-        <v>0.48</v>
+        <v>0.14</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B32" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>104.103</v>
+        <v>98.328</v>
       </c>
       <c r="D32" s="1">
-        <v>105.76</v>
+        <v>97.95</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>951840.0</v>
+        <v>1077450.0</v>
       </c>
       <c r="H32" s="1">
-        <v>-14913.0</v>
+        <v>4158.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-1.5667549167927</v>
+        <v>0.38591117917305</v>
       </c>
       <c r="J32">
-        <v>1.82</v>
+        <v>0.51</v>
       </c>
       <c r="K32" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="L32" s="1">
-        <v>936927.0</v>
+        <v>1081608.0</v>
       </c>
       <c r="M32" s="1">
-        <v>953274.95</v>
+        <v>1087202.18</v>
       </c>
       <c r="N32" s="1">
-        <v>0.45</v>
+        <v>0.51</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B33" s="1">
-        <v>292000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.264</v>
+        <v>99.294</v>
       </c>
       <c r="D33" s="1">
-        <v>99.607</v>
+        <v>100.23766667</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>290852.44</v>
+        <v>902139.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1918.44</v>
+        <v>-8493.0</v>
       </c>
       <c r="I33" s="1">
-        <v>0.65959219733553</v>
+        <v>-0.94142920326025</v>
       </c>
       <c r="J33">
-        <v>1.42</v>
+        <v>0.52</v>
       </c>
       <c r="K33" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="L33" s="1">
-        <v>292770.88</v>
+        <v>893646.0</v>
       </c>
       <c r="M33" s="1">
-        <v>296928.88</v>
+        <v>898306.27</v>
       </c>
       <c r="N33" s="1">
-        <v>0.14</v>
+        <v>0.43</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B34" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.625</v>
+        <v>100.454</v>
       </c>
       <c r="D34" s="1">
-        <v>100.23766667</v>
+        <v>99.834</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>902139.0</v>
+        <v>1397676.0</v>
       </c>
       <c r="H34" s="1">
-        <v>-5514.0</v>
+        <v>8680.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.61121401469175</v>
+        <v>0.62103091131278</v>
       </c>
       <c r="J34">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>949.32</v>
+        <v>1.23</v>
+      </c>
+      <c r="K34" t="s">
+        <v>124</v>
       </c>
       <c r="L34" s="1">
-        <v>896625.0</v>
+        <v>1406356.0</v>
       </c>
       <c r="M34" s="1">
-        <v>897574.32</v>
+        <v>1423635.45</v>
       </c>
       <c r="N34" s="1">
-        <v>0.42</v>
+        <v>0.67</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B35" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>100.821</v>
+        <v>107.005</v>
       </c>
       <c r="D35" s="1">
-        <v>99.834</v>
+        <v>107.962</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1397676.0</v>
+        <v>863696.0</v>
       </c>
       <c r="H35" s="1">
-        <v>13818.0</v>
+        <v>-7656.0</v>
       </c>
       <c r="I35" s="1">
-        <v>0.98864114429954</v>
+        <v>-0.88642300068543</v>
       </c>
       <c r="J35">
-        <v>0.73</v>
+        <v>1.48</v>
       </c>
       <c r="K35" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="L35" s="1">
-        <v>1411494.0</v>
+        <v>856040.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1421763.86</v>
+        <v>867909.57</v>
       </c>
       <c r="N35" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B36" s="1">
-        <v>800000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>107.413</v>
+        <v>100.262</v>
       </c>
       <c r="D36" s="1">
-        <v>107.962</v>
+        <v>99.298</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>863696.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="H36" s="1">
-        <v>-4392.0</v>
+        <v>10073.8</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.5085122543117</v>
+        <v>0.97081512215755</v>
       </c>
       <c r="J36">
-        <v>0.67</v>
+        <v>1.34</v>
       </c>
       <c r="K36" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="L36" s="1">
-        <v>859304.0</v>
+        <v>1047737.9</v>
       </c>
       <c r="M36" s="1">
-        <v>864630.09</v>
+        <v>1061716.56</v>
       </c>
       <c r="N36" s="1">
-        <v>0.41</v>
+        <v>0.5</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B37" s="1">
-        <v>2000000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>89.495</v>
+        <v>98.601</v>
       </c>
       <c r="D37" s="1">
-        <v>87.458688</v>
+        <v>99.459</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1749173.76</v>
+        <v>1675884.15</v>
       </c>
       <c r="H37" s="1">
-        <v>40726.24</v>
+        <v>-14457.3</v>
       </c>
       <c r="I37" s="1">
-        <v>2.328312997332</v>
+        <v>-0.86266702862486</v>
       </c>
       <c r="J37">
-        <v>0.09</v>
+        <v>1.86</v>
       </c>
       <c r="K37" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="L37" s="1">
-        <v>1789900.0</v>
+        <v>1661426.85</v>
       </c>
       <c r="M37" s="1">
-        <v>1791771.89</v>
+        <v>1692784.01</v>
       </c>
       <c r="N37" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B38" s="1">
-        <v>1045000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>100.902</v>
+        <v>97.904</v>
       </c>
       <c r="D38" s="1">
-        <v>99.298</v>
+        <v>99.292</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1037664.1</v>
+        <v>1290796.0</v>
       </c>
       <c r="H38" s="1">
-        <v>16761.8</v>
+        <v>-18044.0</v>
       </c>
       <c r="I38" s="1">
-        <v>1.6153396845858</v>
+        <v>-1.3978971115498</v>
       </c>
       <c r="J38">
-        <v>0.88</v>
+        <v>0.15</v>
       </c>
       <c r="K38" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="L38" s="1">
-        <v>1054425.9</v>
+        <v>1272752.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1063634.07</v>
+        <v>1274746.52</v>
       </c>
       <c r="N38" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B39" s="1">
-        <v>1685000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>99.128</v>
+        <v>103.346</v>
       </c>
       <c r="D39" s="1">
-        <v>99.459</v>
+        <v>104.31933333</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1675884.15</v>
+        <v>938874.0</v>
       </c>
       <c r="H39" s="1">
-        <v>-5577.35</v>
+        <v>-8760.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-0.33280045043686</v>
+        <v>-0.93303254749839</v>
       </c>
       <c r="J39">
-        <v>1.48</v>
+        <v>0.91</v>
       </c>
       <c r="K39" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="L39" s="1">
-        <v>1670306.8</v>
+        <v>930114.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1695212.48</v>
+        <v>938329.67</v>
       </c>
       <c r="N39" s="1">
-        <v>0.8</v>
+        <v>0.44</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B40" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>98.511</v>
+        <v>98.965</v>
       </c>
       <c r="D40" s="1">
-        <v>99.292</v>
+        <v>99.933</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1290796.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="H40" s="1">
-        <v>-10153.0</v>
+        <v>-14520.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-0.7865689078677</v>
+        <v>-0.96864899482653</v>
       </c>
       <c r="J40">
-        <v>1.48</v>
+        <v>1.54</v>
       </c>
       <c r="K40" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="L40" s="1">
-        <v>1280643.0</v>
+        <v>1484475.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1299840.26</v>
+        <v>1507637.67</v>
       </c>
       <c r="N40" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B41" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>103.835</v>
+        <v>99.452</v>
       </c>
       <c r="D41" s="1">
-        <v>104.31933333</v>
+        <v>100.91</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>938874.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="H41" s="1">
-        <v>-4359.0</v>
+        <v>-20412.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.46427955188875</v>
+        <v>-1.4448518481815</v>
       </c>
       <c r="J41">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="K41" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="L41" s="1">
-        <v>934515.0</v>
+        <v>1392328.0</v>
       </c>
       <c r="M41" s="1">
-        <v>937457.93</v>
+        <v>1401389.64</v>
       </c>
       <c r="N41" s="1">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B42" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.334</v>
+        <v>97.818</v>
       </c>
       <c r="D42" s="1">
-        <v>99.933</v>
+        <v>99.8407</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1498995.0</v>
+        <v>998407.0</v>
       </c>
       <c r="H42" s="1">
-        <v>-8985.0</v>
+        <v>-20227.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.59940159907138</v>
+        <v>-2.0259273021924</v>
       </c>
       <c r="J42">
-        <v>1.15</v>
+        <v>2.48</v>
       </c>
       <c r="K42" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="L42" s="1">
-        <v>1490010.0</v>
+        <v>978180.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1507208.63</v>
+        <v>1002964.85</v>
       </c>
       <c r="N42" s="1">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B43" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.909</v>
+        <v>100.623</v>
       </c>
       <c r="D43" s="1">
-        <v>100.91</v>
+        <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>1412740.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-14014.0</v>
+        <v>4984.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-0.99197304528788</v>
+        <v>0.623</v>
       </c>
       <c r="J43">
-        <v>0.25</v>
+        <v>0.86</v>
       </c>
       <c r="K43" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="L43" s="1">
-        <v>1398726.0</v>
+        <v>804984.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1402221.21</v>
+        <v>811852.91</v>
       </c>
       <c r="N43" s="1">
-        <v>0.66</v>
+        <v>0.38</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B44" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.818</v>
+        <v>104.628</v>
       </c>
       <c r="D44" s="1">
-        <v>99.8407</v>
+        <v>99.922</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>998407.0</v>
+        <v>899298.0</v>
       </c>
       <c r="H44" s="1">
-        <v>-10227.0</v>
+        <v>42354.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-1.0243317604945</v>
+        <v>4.7096735453654</v>
       </c>
       <c r="J44">
-        <v>2.08</v>
+        <v>3.46</v>
       </c>
       <c r="K44" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="L44" s="1">
-        <v>988180.0</v>
+        <v>941652.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1009002.96</v>
+        <v>972806.79</v>
       </c>
       <c r="N44" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B45" s="1">
         <v>800000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>101.223</v>
+        <v>109.002</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>109.825</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>800000.0</v>
+        <v>878600.0</v>
       </c>
       <c r="H45" s="1">
-        <v>9784.0</v>
+        <v>-6584.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1.223</v>
+        <v>-0.74937400409743</v>
       </c>
       <c r="J45">
-        <v>0.34</v>
+        <v>1.13</v>
       </c>
       <c r="K45" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="L45" s="1">
-        <v>809784.0</v>
+        <v>872016.0</v>
       </c>
       <c r="M45" s="1">
-        <v>812492.87</v>
+        <v>881043.32</v>
       </c>
       <c r="N45" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B46" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>105.222</v>
+        <v>104.901</v>
       </c>
       <c r="D46" s="1">
-        <v>99.922</v>
+        <v>107.84</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>899298.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="H46" s="1">
-        <v>47700.0</v>
+        <v>-29390.0</v>
       </c>
       <c r="I46" s="1">
-        <v>5.3041372270371</v>
+        <v>-2.7253338278932</v>
       </c>
       <c r="J46">
-        <v>2.9</v>
+        <v>3.44</v>
       </c>
       <c r="K46" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="L46" s="1">
-        <v>946998.0</v>
+        <v>1049010.0</v>
       </c>
       <c r="M46" s="1">
-        <v>973116.49</v>
+        <v>1083366.16</v>
       </c>
       <c r="N46" s="1">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B47" s="1">
         <v>800000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>109.154</v>
+        <v>89.551</v>
       </c>
       <c r="D47" s="1">
-        <v>109.825</v>
+        <v>88.7895</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>878600.0</v>
+        <v>710316.0</v>
       </c>
       <c r="H47" s="1">
-        <v>-5368.0</v>
+        <v>6092.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.61097200091054</v>
+        <v>0.85764645594355</v>
       </c>
       <c r="J47">
-        <v>0.26</v>
+        <v>1.73</v>
       </c>
       <c r="K47" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="L47" s="1">
-        <v>873232.0</v>
+        <v>716408.0</v>
       </c>
       <c r="M47" s="1">
-        <v>875327.63</v>
+        <v>730240.88</v>
       </c>
       <c r="N47" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B48" s="1">
-        <v>1000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>106.16</v>
+        <v>99.738</v>
       </c>
       <c r="D48" s="1">
-        <v>107.84</v>
+        <v>101.79480909</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1078400.0</v>
+        <v>2239485.8</v>
       </c>
       <c r="H48" s="1">
-        <v>-16800.0</v>
+        <v>-45249.8</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.5578635014837</v>
+        <v>-2.0205441802757</v>
       </c>
       <c r="J48">
-        <v>2.88</v>
+        <v>2.17</v>
       </c>
       <c r="K48" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="L48" s="1">
-        <v>1061600.0</v>
+        <v>2194236.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1090360.27</v>
+        <v>2241972.99</v>
       </c>
       <c r="N48" s="1">
-        <v>0.51</v>
+        <v>1.06</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B49" s="1">
-        <v>800000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>89.815</v>
+        <v>97.569</v>
       </c>
       <c r="D49" s="1">
-        <v>88.7895</v>
+        <v>99.528</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>710316.0</v>
+        <v>916652.88</v>
       </c>
       <c r="H49" s="1">
-        <v>8204.0</v>
+        <v>-18042.39</v>
       </c>
       <c r="I49" s="1">
-        <v>1.1549789107946</v>
+        <v>-1.9682903303593</v>
       </c>
       <c r="J49">
-        <v>1.48</v>
+        <v>2.42</v>
       </c>
       <c r="K49" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="L49" s="1">
-        <v>718520.0</v>
+        <v>898610.49</v>
       </c>
       <c r="M49" s="1">
-        <v>730350.14</v>
+        <v>920922.66</v>
       </c>
       <c r="N49" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B50" s="1">
-        <v>2200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>100.588</v>
+        <v>97.389</v>
       </c>
       <c r="D50" s="1">
-        <v>101.79480909</v>
+        <v>99.46</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>2239485.8</v>
+        <v>895140.0</v>
       </c>
       <c r="H50" s="1">
-        <v>-26549.8</v>
+        <v>-18639.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-1.1855310714629</v>
+        <v>-2.0822441182385</v>
       </c>
       <c r="J50">
-        <v>1.7</v>
+        <v>2.86</v>
       </c>
       <c r="K50" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="L50" s="1">
-        <v>2212936.0</v>
+        <v>876501.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2250305.86</v>
+        <v>902215.73</v>
       </c>
       <c r="N50" s="1">
-        <v>1.06</v>
+        <v>0.43</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B51" s="1">
-        <v>921000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>98.464</v>
+        <v>98.42</v>
       </c>
       <c r="D51" s="1">
-        <v>99.528</v>
+        <v>100.45</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>916652.88</v>
+        <v>703150.0</v>
       </c>
       <c r="H51" s="1">
-        <v>-9799.44</v>
+        <v>-14210.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-1.0690458966321</v>
+        <v>-2.0209059233449</v>
       </c>
       <c r="J51">
-        <v>2.03</v>
+        <v>0.89</v>
       </c>
       <c r="K51" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="L51" s="1">
-        <v>906853.44</v>
+        <v>688940.0</v>
       </c>
       <c r="M51" s="1">
-        <v>925503.69</v>
+        <v>695182.47</v>
       </c>
       <c r="N51" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B52" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>98.246</v>
+        <v>109.195</v>
       </c>
       <c r="D52" s="1">
-        <v>99.46</v>
+        <v>109.11</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>895140.0</v>
+        <v>1091100.0</v>
       </c>
       <c r="H52" s="1">
-        <v>-10926.0</v>
+        <v>850.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-1.2205911924392</v>
+        <v>0.07790303363578</v>
       </c>
       <c r="J52">
-        <v>2.46</v>
+        <v>0.43</v>
       </c>
       <c r="K52" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="L52" s="1">
-        <v>884214.0</v>
+        <v>1091950.0</v>
       </c>
       <c r="M52" s="1">
-        <v>906350.3</v>
+        <v>1096229.89</v>
       </c>
       <c r="N52" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B53" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>98.744</v>
+        <v>95.149</v>
       </c>
       <c r="D53" s="1">
-        <v>100.45</v>
+        <v>99.077</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>703150.0</v>
+        <v>792616.0</v>
       </c>
       <c r="H53" s="1">
-        <v>-11942.0</v>
+        <v>-31424.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-1.6983573917372</v>
+        <v>-3.9645931951916</v>
       </c>
       <c r="J53">
-        <v>0.44</v>
+        <v>3.02</v>
       </c>
       <c r="K53" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="L53" s="1">
-        <v>691208.0</v>
+        <v>761192.0</v>
       </c>
       <c r="M53" s="1">
-        <v>694254.92</v>
+        <v>785356.38</v>
       </c>
       <c r="N53" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B54" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>96.213</v>
+        <v>104.493</v>
       </c>
       <c r="D54" s="1">
-        <v>99.077</v>
+        <v>104.92</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>792616.0</v>
+        <v>1049200.0</v>
       </c>
       <c r="H54" s="1">
-        <v>-22912.0</v>
+        <v>-4270.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-2.8906809854961</v>
+        <v>-0.40697674418605</v>
       </c>
       <c r="J54">
-        <v>2.61</v>
+        <v>3.08</v>
       </c>
       <c r="K54" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="L54" s="1">
-        <v>769704.0</v>
+        <v>1044930.0</v>
       </c>
       <c r="M54" s="1">
-        <v>790569.75</v>
+        <v>1075751.92</v>
       </c>
       <c r="N54" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B55" s="1">
-        <v>1000000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>105.153</v>
+        <v>102.963</v>
       </c>
       <c r="D55" s="1">
-        <v>104.92</v>
+        <v>100.8613224</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>1049200.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="H55" s="1">
-        <v>2330.0</v>
+        <v>26270.97</v>
       </c>
       <c r="I55" s="1">
-        <v>0.22207396111323</v>
+        <v>2.0837299670384</v>
       </c>
       <c r="J55">
-        <v>2.55</v>
+        <v>1.72</v>
       </c>
       <c r="K55" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="L55" s="1">
-        <v>1051530.0</v>
+        <v>1287037.5</v>
       </c>
       <c r="M55" s="1">
-        <v>1077050.55</v>
+        <v>1308510.1</v>
       </c>
       <c r="N55" s="1">
-        <v>0.51</v>
+        <v>0.62</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B56" s="1">
-        <v>1250000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>103.693</v>
+        <v>99.495</v>
       </c>
       <c r="D56" s="1">
-        <v>100.8613224</v>
+        <v>99.254</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1260766.53</v>
+        <v>591553.84</v>
       </c>
       <c r="H56" s="1">
-        <v>35395.97</v>
+        <v>1436.36</v>
       </c>
       <c r="I56" s="1">
-        <v>2.807496008004</v>
+        <v>0.2428113728414</v>
       </c>
       <c r="J56">
-        <v>1.16</v>
+        <v>0.62</v>
       </c>
       <c r="K56" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="L56" s="1">
-        <v>1296162.5</v>
+        <v>592990.2</v>
       </c>
       <c r="M56" s="1">
-        <v>1310640.24</v>
+        <v>596694.79</v>
       </c>
       <c r="N56" s="1">
-        <v>0.62</v>
+        <v>0.28</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B57" s="1">
-        <v>596000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>99.937</v>
+        <v>102.977</v>
       </c>
       <c r="D57" s="1">
-        <v>99.254</v>
+        <v>99.961</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>591553.84</v>
+        <v>699727.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4070.68</v>
+        <v>21112.0</v>
       </c>
       <c r="I57" s="1">
-        <v>0.68813347572894</v>
+        <v>3.0171766989126</v>
       </c>
       <c r="J57">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>808.27</v>
+        <v>0.28</v>
+      </c>
+      <c r="K57" t="s">
+        <v>193</v>
       </c>
       <c r="L57" s="1">
-        <v>595624.52</v>
+        <v>720839.0</v>
       </c>
       <c r="M57" s="1">
-        <v>596432.79</v>
+        <v>722802.36</v>
       </c>
       <c r="N57" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B58" s="1">
-        <v>700000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>104.035</v>
+        <v>101.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.961</v>
+        <v>100.42909715</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>699727.0</v>
+        <v>1199123.42</v>
       </c>
       <c r="H58" s="1">
-        <v>28518.0</v>
+        <v>6816.58</v>
       </c>
       <c r="I58" s="1">
-        <v>4.0755894798972</v>
+        <v>0.56846358650888</v>
       </c>
       <c r="J58">
-        <v>4.58</v>
+        <v>1.39</v>
       </c>
       <c r="K58" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="L58" s="1">
-        <v>728245.0</v>
+        <v>1205940.0</v>
       </c>
       <c r="M58" s="1">
-        <v>760313.15</v>
+        <v>1222557.86</v>
       </c>
       <c r="N58" s="1">
-        <v>0.36</v>
+        <v>0.58</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B59" s="1">
-        <v>1194000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>101.893</v>
+        <v>101.386</v>
       </c>
       <c r="D59" s="1">
-        <v>100.42909715</v>
+        <v>101.58528571</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>1199123.42</v>
+        <v>1422194.0</v>
       </c>
       <c r="H59" s="1">
-        <v>17479.0</v>
+        <v>-2790.0</v>
       </c>
       <c r="I59" s="1">
-        <v>1.4576481209916</v>
+        <v>-0.19617576786289</v>
       </c>
       <c r="J59">
-        <v>0.92</v>
+        <v>0.23</v>
       </c>
       <c r="K59" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="L59" s="1">
-        <v>1216602.42</v>
+        <v>1419404.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1227593.76</v>
+        <v>1422625.92</v>
       </c>
       <c r="N59" s="1">
-        <v>0.58</v>
+        <v>0.67</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B60" s="1">
-        <v>517000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>98.357</v>
+        <v>99.98</v>
       </c>
       <c r="D60" s="1">
-        <v>99.702</v>
+        <v>99.05583333</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>515459.34</v>
+        <v>891502.5</v>
       </c>
       <c r="H60" s="1">
-        <v>-6953.65</v>
+        <v>8317.5</v>
       </c>
       <c r="I60" s="1">
-        <v>-1.3490200798379</v>
+        <v>0.93297551044445</v>
       </c>
       <c r="J60">
-        <v>2.41</v>
+        <v>1.11</v>
       </c>
       <c r="K60" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="L60" s="1">
-        <v>508505.69</v>
+        <v>899820.0</v>
       </c>
       <c r="M60" s="1">
-        <v>520980.97</v>
+        <v>909806.3</v>
       </c>
       <c r="N60" s="1">
-        <v>0.24</v>
+        <v>0.43</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B61" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>101.89</v>
+        <v>98.596</v>
       </c>
       <c r="D61" s="1">
-        <v>101.58528571</v>
+        <v>99.12791364</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>1422194.0</v>
+        <v>1090407.05</v>
       </c>
       <c r="H61" s="1">
-        <v>4266.0</v>
+        <v>-5851.05</v>
       </c>
       <c r="I61" s="1">
-        <v>0.29995907731294</v>
+        <v>-0.53659319242296</v>
       </c>
       <c r="J61">
-        <v>3.76</v>
+        <v>0.7</v>
       </c>
       <c r="K61" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="L61" s="1">
-        <v>1426460.0</v>
+        <v>1084556.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1479084.66</v>
+        <v>1092278.6</v>
       </c>
       <c r="N61" s="1">
-        <v>0.69</v>
+        <v>0.52</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B62" s="1">
-        <v>900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.47</v>
+        <v>99.506</v>
       </c>
       <c r="D62" s="1">
-        <v>99.05583333</v>
+        <v>100.3119</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>891502.5</v>
+        <v>2006238.0</v>
       </c>
       <c r="H62" s="1">
-        <v>12727.5</v>
+        <v>-16118.0</v>
       </c>
       <c r="I62" s="1">
-        <v>1.4276460245484</v>
+        <v>-0.80339421344825</v>
       </c>
       <c r="J62">
-        <v>0.71</v>
+        <v>0.85</v>
       </c>
       <c r="K62" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="L62" s="1">
-        <v>904230.0</v>
+        <v>1990120.0</v>
       </c>
       <c r="M62" s="1">
-        <v>910637.88</v>
+        <v>2007072.05</v>
       </c>
       <c r="N62" s="1">
-        <v>0.43</v>
+        <v>0.95</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B63" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>99.067</v>
+        <v>103.662</v>
       </c>
       <c r="D63" s="1">
-        <v>99.12791364</v>
+        <v>99.661</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1090407.05</v>
+        <v>398644.0</v>
       </c>
       <c r="H63" s="1">
-        <v>-670.05</v>
+        <v>16004.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-0.061449529329437</v>
+        <v>4.0146095262941</v>
       </c>
       <c r="J63">
-        <v>0.33</v>
+        <v>0.79</v>
       </c>
       <c r="K63" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="L63" s="1">
-        <v>1089737.0</v>
+        <v>414648.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1093409.95</v>
+        <v>417790.47</v>
       </c>
       <c r="N63" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B64" s="1">
-        <v>2000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>100.253</v>
+        <v>101.453</v>
       </c>
       <c r="D64" s="1">
-        <v>100.3119</v>
+        <v>100.0</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>2006238.0</v>
+        <v>700000.0</v>
       </c>
       <c r="H64" s="1">
-        <v>-1178.0</v>
+        <v>10171.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-0.058716862107088</v>
+        <v>1.453</v>
       </c>
       <c r="J64">
-        <v>0.36</v>
+        <v>0.82</v>
       </c>
       <c r="K64" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="L64" s="1">
-        <v>2005060.0</v>
+        <v>710171.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2012292.88</v>
+        <v>715917.23</v>
       </c>
       <c r="N64" s="1">
-        <v>0.95</v>
+        <v>0.34</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B65" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>104.409</v>
+        <v>106.012</v>
       </c>
       <c r="D65" s="1">
-        <v>99.661</v>
+        <v>107.34</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>398644.0</v>
+        <v>858720.0</v>
       </c>
       <c r="H65" s="1">
-        <v>18992.0</v>
+        <v>-10624.0</v>
       </c>
       <c r="I65" s="1">
-        <v>4.7641504700936</v>
+        <v>-1.2371902366313</v>
       </c>
       <c r="J65">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>963.01</v>
+        <v>0.87</v>
+      </c>
+      <c r="K65" t="s">
+        <v>217</v>
       </c>
       <c r="L65" s="1">
-        <v>417636.0</v>
+        <v>848096.0</v>
       </c>
       <c r="M65" s="1">
-        <v>418599.01</v>
+        <v>855030.78</v>
       </c>
       <c r="N65" s="1">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B66" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>100.943</v>
+        <v>102.792</v>
       </c>
       <c r="D66" s="1">
         <v>100.0</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H66" s="1">
-        <v>6601.0</v>
+        <v>16752.0</v>
       </c>
       <c r="I66" s="1">
-        <v>0.943</v>
+        <v>2.792</v>
       </c>
       <c r="J66">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>901.37</v>
+        <v>1.09</v>
+      </c>
+      <c r="K66" t="s">
+        <v>220</v>
       </c>
       <c r="L66" s="1">
-        <v>706601.0</v>
+        <v>616752.0</v>
       </c>
       <c r="M66" s="1">
-        <v>707502.37</v>
+        <v>623314.68</v>
       </c>
       <c r="N66" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>222</v>
       </c>
       <c r="B67" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>105.866</v>
+        <v>106.279</v>
       </c>
       <c r="D67" s="1">
-        <v>107.34</v>
+        <v>107.82818182</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>858720.0</v>
+        <v>1186110.0</v>
       </c>
       <c r="H67" s="1">
-        <v>-11792.0</v>
+        <v>-17041.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-1.3732066331284</v>
+        <v>-1.4367132896612</v>
       </c>
       <c r="J67">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>157.61</v>
+        <v>2.8</v>
+      </c>
+      <c r="K67" t="s">
+        <v>223</v>
       </c>
       <c r="L67" s="1">
-        <v>846928.0</v>
+        <v>1169069.0</v>
       </c>
       <c r="M67" s="1">
-        <v>847085.61</v>
+        <v>1199921.74</v>
       </c>
       <c r="N67" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
+        <v>225</v>
+      </c>
+      <c r="B68" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.625</v>
+      </c>
+      <c r="D68" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-11043.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.2288186516044</v>
+      </c>
+      <c r="J68">
+        <v>1.07</v>
+      </c>
+      <c r="K68" t="s">
+        <v>226</v>
+      </c>
+      <c r="L68" s="1">
+        <v>887625.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>897290.75</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>224</v>
-      </c>
-[...43 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
+        <v>228</v>
+      </c>
+      <c r="B69" s="1">
+        <v>682000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>99.563</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>681549.88</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-2530.22</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-0.37124502171433</v>
+      </c>
+      <c r="J69">
+        <v>0.88</v>
+      </c>
+      <c r="K69" t="s">
+        <v>229</v>
+      </c>
+      <c r="L69" s="1">
+        <v>679019.66</v>
+      </c>
+      <c r="M69" s="1">
+        <v>685031.54</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>227</v>
-      </c>
-[...43 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>231</v>
+      </c>
+      <c r="B70" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>100.201</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>704074.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-2667.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.37879541070967</v>
+      </c>
+      <c r="J70">
+        <v>1.32</v>
+      </c>
+      <c r="K70" t="s">
+        <v>232</v>
+      </c>
+      <c r="L70" s="1">
+        <v>701407.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>710625.81</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>230</v>
-      </c>
-[...43 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
+        <v>234</v>
+      </c>
+      <c r="B71" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>104.3</v>
+      </c>
+      <c r="D71" s="1">
+        <v>106.52073684</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>2023894.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-42194.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-2.0847929782884</v>
+      </c>
+      <c r="J71">
+        <v>4.59</v>
+      </c>
+      <c r="K71" t="s">
+        <v>235</v>
+      </c>
+      <c r="L71" s="1">
+        <v>1981700.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>2068891.78</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>233</v>
-      </c>
-[...43 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
+        <v>237</v>
+      </c>
+      <c r="B72" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>99.333</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>398356.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-1024.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-0.25705650222414</v>
+      </c>
+      <c r="J72">
+        <v>1.61</v>
+      </c>
+      <c r="K72" t="s">
+        <v>238</v>
+      </c>
+      <c r="L72" s="1">
+        <v>397332.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>403767.62</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>236</v>
-      </c>
-[...43 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>240</v>
+      </c>
+      <c r="B73" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>85.523</v>
+      </c>
+      <c r="D73" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>601720.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-3059.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-0.50837598883201</v>
+      </c>
+      <c r="J73">
+        <v>0.04</v>
+      </c>
+      <c r="K73">
+        <v>263.7</v>
+      </c>
+      <c r="L73" s="1">
+        <v>598661.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>598924.7</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>239</v>
-      </c>
-[...43 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>242</v>
       </c>
       <c r="B74" s="1">
-        <v>400000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>99.465</v>
+        <v>99.074</v>
       </c>
       <c r="D74" s="1">
-        <v>99.589</v>
+        <v>99.90703704</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>398356.0</v>
+        <v>2697490.0</v>
       </c>
       <c r="H74" s="1">
-        <v>-496.0</v>
+        <v>-22492.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-0.12451174326482</v>
+        <v>-0.8338121735391</v>
       </c>
       <c r="J74">
-        <v>1.21</v>
+        <v>1.67</v>
       </c>
       <c r="K74" t="s">
         <v>243</v>
       </c>
       <c r="L74" s="1">
-        <v>397860.0</v>
+        <v>2674998.0</v>
       </c>
       <c r="M74" s="1">
-        <v>402705.21</v>
+        <v>2720047.32</v>
       </c>
       <c r="N74" s="1">
-        <v>0.19</v>
+        <v>1.29</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>245</v>
       </c>
       <c r="B75" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>85.968</v>
+        <v>98.795</v>
       </c>
       <c r="D75" s="1">
-        <v>85.96</v>
+        <v>100.62</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>601720.0</v>
+        <v>402480.0</v>
       </c>
       <c r="H75" s="1">
-        <v>56.0</v>
+        <v>-7300.0</v>
       </c>
       <c r="I75" s="1">
-        <v>0.0093066542577943</v>
+        <v>-1.8137547207315</v>
       </c>
       <c r="J75">
-        <v>0.59</v>
+        <v>0.67</v>
       </c>
       <c r="K75" t="s">
         <v>246</v>
       </c>
       <c r="L75" s="1">
-        <v>601776.0</v>
+        <v>395180.0</v>
       </c>
       <c r="M75" s="1">
-        <v>605899.29</v>
+        <v>397851.23</v>
       </c>
       <c r="N75" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>248</v>
       </c>
       <c r="B76" s="1">
-        <v>700000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>99.404</v>
+        <v>99.517</v>
       </c>
       <c r="D76" s="1">
-        <v>100.65</v>
+        <v>99.662</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>704550.0</v>
+        <v>575049.74</v>
       </c>
       <c r="H76" s="1">
-        <v>-8722.0</v>
+        <v>-836.65</v>
       </c>
       <c r="I76" s="1">
-        <v>-1.2379533035271</v>
+        <v>-0.14549176215609</v>
       </c>
       <c r="J76">
-        <v>1.32</v>
+        <v>1.05</v>
       </c>
       <c r="K76" t="s">
         <v>249</v>
       </c>
       <c r="L76" s="1">
-        <v>695828.0</v>
+        <v>574213.09</v>
       </c>
       <c r="M76" s="1">
-        <v>705033.48</v>
+        <v>580287.4</v>
       </c>
       <c r="N76" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>251</v>
       </c>
       <c r="B77" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.248</v>
+        <v>98.713</v>
       </c>
       <c r="D77" s="1">
-        <v>100.62</v>
+        <v>99.64619429</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>402480.0</v>
+        <v>697523.36</v>
       </c>
       <c r="H77" s="1">
-        <v>-5488.0</v>
+        <v>-6532.36</v>
       </c>
       <c r="I77" s="1">
-        <v>-1.3635460147088</v>
+        <v>-0.93650770348394</v>
       </c>
       <c r="J77">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="K77" t="s">
         <v>252</v>
       </c>
       <c r="L77" s="1">
-        <v>396992.0</v>
+        <v>690991.0</v>
       </c>
       <c r="M77" s="1">
-        <v>398190.63</v>
+        <v>693424.22</v>
       </c>
       <c r="N77" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>254</v>
       </c>
       <c r="B78" s="1">
-        <v>577000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>100.832</v>
+        <v>99.192</v>
       </c>
       <c r="D78" s="1">
-        <v>99.662</v>
+        <v>99.96570933</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>575049.74</v>
+        <v>749742.82</v>
       </c>
       <c r="H78" s="1">
-        <v>6750.9</v>
+        <v>-5802.82</v>
       </c>
       <c r="I78" s="1">
-        <v>1.1739680118802</v>
+        <v>-0.7739747344296</v>
       </c>
       <c r="J78">
-        <v>0.63</v>
+        <v>2.43</v>
       </c>
       <c r="K78" t="s">
         <v>255</v>
       </c>
       <c r="L78" s="1">
-        <v>581800.64</v>
+        <v>743940.0</v>
       </c>
       <c r="M78" s="1">
-        <v>585410.84</v>
+        <v>762171.16</v>
       </c>
       <c r="N78" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>257</v>
       </c>
       <c r="B79" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>99.435</v>
+        <v>99.018</v>
       </c>
       <c r="D79" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>697523.36</v>
+        <v>600000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-1478.36</v>
+        <v>-5892.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.21194415625019</v>
+        <v>-0.982</v>
       </c>
       <c r="J79">
-        <v>3.55</v>
+        <v>3.0</v>
       </c>
       <c r="K79" t="s">
         <v>258</v>
       </c>
       <c r="L79" s="1">
-        <v>696045.0</v>
+        <v>594108.0</v>
       </c>
       <c r="M79" s="1">
-        <v>720863.84</v>
+        <v>612079.56</v>
       </c>
       <c r="N79" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>260</v>
       </c>
       <c r="B80" s="1">
-        <v>750000.0</v>
+        <v>1530000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>99.766</v>
+        <v>97.895</v>
       </c>
       <c r="D80" s="1">
-        <v>99.96570933</v>
+        <v>99.68358758</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>749742.82</v>
+        <v>1525158.89</v>
       </c>
       <c r="H80" s="1">
-        <v>-1497.82</v>
+        <v>-27365.39</v>
       </c>
       <c r="I80" s="1">
-        <v>-0.199777838486</v>
+        <v>-1.7942648585289</v>
       </c>
       <c r="J80">
-        <v>2.05</v>
+        <v>1.88</v>
       </c>
       <c r="K80" t="s">
         <v>261</v>
       </c>
       <c r="L80" s="1">
-        <v>748245.0</v>
+        <v>1497793.5</v>
       </c>
       <c r="M80" s="1">
-        <v>763604.59</v>
+        <v>1526555.49</v>
       </c>
       <c r="N80" s="1">
-        <v>0.36</v>
+        <v>0.72</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>263</v>
       </c>
       <c r="B81" s="1">
-        <v>600000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>99.133</v>
+        <v>97.284</v>
       </c>
       <c r="D81" s="1">
         <v>100.0</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>600000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="H81" s="1">
-        <v>-5202.0</v>
+        <v>-33271.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-0.867</v>
+        <v>-2.716</v>
       </c>
       <c r="J81">
-        <v>2.56</v>
+        <v>3.45</v>
       </c>
       <c r="K81" t="s">
         <v>264</v>
       </c>
       <c r="L81" s="1">
-        <v>594798.0</v>
+        <v>1191729.0</v>
       </c>
       <c r="M81" s="1">
-        <v>610149.98</v>
+        <v>1234007.48</v>
       </c>
       <c r="N81" s="1">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>266</v>
       </c>
       <c r="B82" s="1">
-        <v>2230000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>98.893</v>
+        <v>98.296</v>
       </c>
       <c r="D82" s="1">
-        <v>99.68358744</v>
+        <v>100.42</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>2222944.0</v>
+        <v>803360.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-17630.1</v>
+        <v>-16992.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.79309690212619</v>
+        <v>-2.1151165106552</v>
       </c>
       <c r="J82">
-        <v>1.47</v>
+        <v>0.88</v>
       </c>
       <c r="K82" t="s">
         <v>267</v>
       </c>
       <c r="L82" s="1">
-        <v>2205313.9</v>
+        <v>786368.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2238176.65</v>
+        <v>793439.23</v>
       </c>
       <c r="N82" s="1">
-        <v>1.05</v>
+        <v>0.38</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>269</v>
       </c>
       <c r="B83" s="1">
-        <v>1225000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>98.522</v>
+        <v>98.016</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>1225000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="H83" s="1">
-        <v>-18105.5</v>
+        <v>-12430.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-1.478</v>
+        <v>-1.252279390282</v>
       </c>
       <c r="J83">
-        <v>3.01</v>
+        <v>1.88</v>
       </c>
       <c r="K83" t="s">
         <v>270</v>
       </c>
       <c r="L83" s="1">
-        <v>1206894.5</v>
+        <v>980160.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1243794.35</v>
+        <v>998978.49</v>
       </c>
       <c r="N83" s="1">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>272</v>
       </c>
       <c r="B84" s="1">
-        <v>800000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>99.466</v>
+        <v>99.808</v>
       </c>
       <c r="D84" s="1">
-        <v>100.42</v>
+        <v>99.731</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>803360.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="H84" s="1">
-        <v>-7632.0</v>
+        <v>1192.73</v>
       </c>
       <c r="I84" s="1">
-        <v>-0.95000995817566</v>
+        <v>0.077207688682556</v>
       </c>
       <c r="J84">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="K84" t="s">
         <v>273</v>
       </c>
       <c r="L84" s="1">
-        <v>795728.0</v>
+        <v>1546025.92</v>
       </c>
       <c r="M84" s="1">
-        <v>799382.79</v>
+        <v>1557006.84</v>
       </c>
       <c r="N84" s="1">
-        <v>0.38</v>
+        <v>0.74</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>275</v>
       </c>
       <c r="B85" s="1">
-        <v>1000000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.744</v>
+        <v>97.959</v>
       </c>
       <c r="D85" s="1">
-        <v>99.259</v>
+        <v>99.228</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>992590.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="H85" s="1">
-        <v>-5150.0</v>
+        <v>-19834.47</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.51884463877331</v>
+        <v>-1.2788728987786</v>
       </c>
       <c r="J85">
-        <v>1.37</v>
+        <v>0.66</v>
       </c>
       <c r="K85" t="s">
         <v>276</v>
       </c>
       <c r="L85" s="1">
-        <v>987440.0</v>
+        <v>1531099.17</v>
       </c>
       <c r="M85" s="1">
-        <v>1001104.38</v>
+        <v>1541440.66</v>
       </c>
       <c r="N85" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>278</v>
       </c>
       <c r="B86" s="1">
-        <v>1549000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>100.537</v>
+        <v>90.977</v>
       </c>
       <c r="D86" s="1">
-        <v>99.731</v>
+        <v>83.44605217</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>1544833.19</v>
+        <v>847811.89</v>
       </c>
       <c r="H86" s="1">
-        <v>12484.94</v>
+        <v>76514.43</v>
       </c>
       <c r="I86" s="1">
-        <v>0.80817398802779</v>
+        <v>9.0249300466876</v>
       </c>
       <c r="J86">
-        <v>0.27</v>
+        <v>1.71</v>
       </c>
       <c r="K86" t="s">
         <v>279</v>
       </c>
       <c r="L86" s="1">
-        <v>1557318.13</v>
+        <v>924326.32</v>
       </c>
       <c r="M86" s="1">
-        <v>1561455.87</v>
+        <v>941653.99</v>
       </c>
       <c r="N86" s="1">
-        <v>0.73</v>
+        <v>0.45</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>281</v>
       </c>
       <c r="B87" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.407</v>
+        <v>99.973</v>
       </c>
       <c r="D87" s="1">
-        <v>99.451</v>
+        <v>100.375</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>1491765.0</v>
+        <v>602250.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14340.0</v>
+        <v>-2412.0</v>
       </c>
       <c r="I87" s="1">
-        <v>0.96127741299736</v>
+        <v>-0.40049813200498</v>
       </c>
       <c r="J87">
-        <v>0.63</v>
+        <v>2.36</v>
       </c>
       <c r="K87" t="s">
         <v>282</v>
       </c>
       <c r="L87" s="1">
-        <v>1506105.0</v>
+        <v>599838.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1515608.42</v>
+        <v>613985.26</v>
       </c>
       <c r="N87" s="1">
-        <v>0.71</v>
+        <v>0.29</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>284</v>
       </c>
       <c r="B88" s="1">
-        <v>1563000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>98.417</v>
+        <v>98.02</v>
       </c>
       <c r="D88" s="1">
-        <v>99.228</v>
+        <v>92.081555</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>1550933.64</v>
+        <v>736652.44</v>
       </c>
       <c r="H88" s="1">
-        <v>-12675.93</v>
+        <v>47507.56</v>
       </c>
       <c r="I88" s="1">
-        <v>-0.81730963034627</v>
+        <v>6.4491145919506</v>
       </c>
       <c r="J88">
-        <v>0.32</v>
+        <v>0.63</v>
       </c>
       <c r="K88" t="s">
         <v>285</v>
       </c>
       <c r="L88" s="1">
-        <v>1538257.71</v>
+        <v>784160.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1543305.34</v>
+        <v>789223.01</v>
       </c>
       <c r="N88" s="1">
-        <v>0.73</v>
+        <v>0.37</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>287</v>
       </c>
       <c r="B89" s="1">
-        <v>1016000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>91.263</v>
+        <v>101.477</v>
       </c>
       <c r="D89" s="1">
-        <v>83.44605217</v>
+        <v>99.329</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>847811.89</v>
+        <v>595974.0</v>
       </c>
       <c r="H89" s="1">
-        <v>79420.19</v>
+        <v>12888.0</v>
       </c>
       <c r="I89" s="1">
-        <v>9.3676664525193</v>
+        <v>2.1625104450865</v>
       </c>
       <c r="J89">
-        <v>1.48</v>
+        <v>2.25</v>
       </c>
       <c r="K89" t="s">
         <v>288</v>
       </c>
       <c r="L89" s="1">
-        <v>927232.08</v>
+        <v>608862.0</v>
       </c>
       <c r="M89" s="1">
-        <v>942315.5</v>
+        <v>622366.11</v>
       </c>
       <c r="N89" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>290</v>
       </c>
       <c r="B90" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>100.077</v>
+        <v>99.951</v>
       </c>
       <c r="D90" s="1">
-        <v>100.375</v>
+        <v>100.30333333</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>602250.0</v>
+        <v>1504550.0</v>
       </c>
       <c r="H90" s="1">
-        <v>-1788.0</v>
+        <v>-5285.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-0.29688667496887</v>
+        <v>-0.35126782094314</v>
       </c>
       <c r="J90">
-        <v>1.96</v>
+        <v>0.25</v>
       </c>
       <c r="K90" t="s">
         <v>291</v>
       </c>
       <c r="L90" s="1">
-        <v>600462.0</v>
+        <v>1499265.0</v>
       </c>
       <c r="M90" s="1">
-        <v>612223.64</v>
+        <v>1503037.41</v>
       </c>
       <c r="N90" s="1">
-        <v>0.29</v>
+        <v>0.71</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>293</v>
       </c>
       <c r="B91" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.027</v>
+        <v>98.732</v>
       </c>
       <c r="D91" s="1">
-        <v>92.081555</v>
+        <v>99.63382353</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>736652.44</v>
+        <v>1693775.0</v>
       </c>
       <c r="H91" s="1">
-        <v>47563.56</v>
+        <v>-15331.0</v>
       </c>
       <c r="I91" s="1">
-        <v>6.456716548716</v>
+        <v>-0.90513793154345</v>
       </c>
       <c r="J91">
-        <v>0.43</v>
+        <v>1.1</v>
       </c>
       <c r="K91" t="s">
         <v>294</v>
       </c>
       <c r="L91" s="1">
-        <v>784216.0</v>
+        <v>1678444.0</v>
       </c>
       <c r="M91" s="1">
-        <v>787629.7</v>
+        <v>1697132.36</v>
       </c>
       <c r="N91" s="1">
-        <v>0.37</v>
+        <v>0.8</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>296</v>
       </c>
       <c r="B92" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>102.25</v>
+        <v>97.895</v>
       </c>
       <c r="D92" s="1">
-        <v>99.329</v>
+        <v>100.33</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>595974.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="H92" s="1">
-        <v>17526.0</v>
+        <v>-29220.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2.9407323138258</v>
+        <v>-2.4269909299312</v>
       </c>
       <c r="J92">
-        <v>1.79</v>
+        <v>1.27</v>
       </c>
       <c r="K92" t="s">
         <v>297</v>
       </c>
       <c r="L92" s="1">
-        <v>613500.0</v>
+        <v>1174740.0</v>
       </c>
       <c r="M92" s="1">
-        <v>624265.07</v>
+        <v>1189929.04</v>
       </c>
       <c r="N92" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>299</v>
       </c>
       <c r="B93" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>100.439</v>
+        <v>100.983</v>
       </c>
       <c r="D93" s="1">
-        <v>100.30333333</v>
+        <v>99.651</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>1504550.0</v>
+        <v>797208.0</v>
       </c>
       <c r="H93" s="1">
-        <v>2035.0</v>
+        <v>10656.0</v>
       </c>
       <c r="I93" s="1">
-        <v>0.13525638895351</v>
+        <v>1.3366649607129</v>
       </c>
       <c r="J93">
-        <v>0.83</v>
+        <v>1.41</v>
       </c>
       <c r="K93" t="s">
         <v>300</v>
       </c>
       <c r="L93" s="1">
-        <v>1506585.0</v>
+        <v>807864.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1518980.05</v>
+        <v>819116.05</v>
       </c>
       <c r="N93" s="1">
-        <v>0.71</v>
+        <v>0.39</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>302</v>
       </c>
       <c r="B94" s="1">
-        <v>1700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.048</v>
+        <v>100.351</v>
       </c>
       <c r="D94" s="1">
-        <v>99.63382353</v>
+        <v>99.768</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>1693775.0</v>
+        <v>598608.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-9959.0</v>
+        <v>3498.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.58797656123157</v>
+        <v>0.58435570523615</v>
       </c>
       <c r="J94">
-        <v>0.66</v>
+        <v>0.78</v>
       </c>
       <c r="K94" t="s">
         <v>303</v>
       </c>
       <c r="L94" s="1">
-        <v>1683816.0</v>
+        <v>602106.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1694994.08</v>
+        <v>606756.0</v>
       </c>
       <c r="N94" s="1">
-        <v>0.8</v>
+        <v>0.29</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>305</v>
       </c>
       <c r="B95" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.574</v>
+        <v>99.149</v>
       </c>
       <c r="D95" s="1">
-        <v>100.33</v>
+        <v>99.766</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>1203960.0</v>
+        <v>598596.0</v>
       </c>
       <c r="H95" s="1">
-        <v>-21072.0</v>
+        <v>-3702.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1.7502242599422</v>
+        <v>-0.6184471663693</v>
       </c>
       <c r="J95">
-        <v>0.91</v>
+        <v>0.68</v>
       </c>
       <c r="K95" t="s">
         <v>306</v>
       </c>
       <c r="L95" s="1">
-        <v>1182888.0</v>
+        <v>594894.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1193835.95</v>
+        <v>598946.05</v>
       </c>
       <c r="N95" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>308</v>
       </c>
       <c r="B96" s="1">
-        <v>800000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.612</v>
+        <v>97.784</v>
       </c>
       <c r="D96" s="1">
-        <v>99.651</v>
+        <v>99.945</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>797208.0</v>
+        <v>592673.85</v>
       </c>
       <c r="H96" s="1">
-        <v>15688.0</v>
+        <v>-12814.73</v>
       </c>
       <c r="I96" s="1">
-        <v>1.9678678588273</v>
+        <v>-2.1621892040622</v>
       </c>
       <c r="J96">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="K96" t="s">
         <v>309</v>
       </c>
       <c r="L96" s="1">
-        <v>812896.0</v>
+        <v>579859.12</v>
       </c>
       <c r="M96" s="1">
-        <v>819789.15</v>
+        <v>593203.08</v>
       </c>
       <c r="N96" s="1">
-        <v>0.39</v>
+        <v>0.28</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>311</v>
       </c>
       <c r="B97" s="1">
-        <v>1197000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>100.755</v>
+        <v>98.64</v>
       </c>
       <c r="D97" s="1">
-        <v>99.768</v>
+        <v>98.71</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>1194222.96</v>
+        <v>987100.0</v>
       </c>
       <c r="H97" s="1">
-        <v>11814.39</v>
+        <v>-700.0</v>
       </c>
       <c r="I97" s="1">
-        <v>0.98929516478229</v>
+        <v>-0.070914800932023</v>
       </c>
       <c r="J97">
-        <v>0.32</v>
+        <v>1.84</v>
       </c>
       <c r="K97" t="s">
         <v>312</v>
       </c>
       <c r="L97" s="1">
-        <v>1206037.35</v>
+        <v>986400.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1209849.71</v>
+        <v>1004810.96</v>
       </c>
       <c r="N97" s="1">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>314</v>
       </c>
       <c r="B98" s="1">
-        <v>600000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.375</v>
+        <v>98.455</v>
       </c>
       <c r="D98" s="1">
-        <v>99.766</v>
+        <v>99.90538798</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>598596.0</v>
+        <v>914134.3</v>
       </c>
       <c r="H98" s="1">
-        <v>-2346.0</v>
+        <v>-13271.05</v>
       </c>
       <c r="I98" s="1">
-        <v>-0.3919170859812</v>
+        <v>-1.4517615190678</v>
       </c>
       <c r="J98">
-        <v>0.17</v>
+        <v>1.85</v>
       </c>
       <c r="K98" t="s">
         <v>315</v>
       </c>
       <c r="L98" s="1">
-        <v>596250.0</v>
+        <v>900863.25</v>
       </c>
       <c r="M98" s="1">
-        <v>597297.95</v>
+        <v>917753.15</v>
       </c>
       <c r="N98" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>317</v>
       </c>
       <c r="B99" s="1">
-        <v>593000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>98.929</v>
+        <v>100.049</v>
       </c>
       <c r="D99" s="1">
-        <v>99.945</v>
+        <v>100.0</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>592673.85</v>
+        <v>677000.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-6024.88</v>
+        <v>331.73</v>
       </c>
       <c r="I99" s="1">
-        <v>-1.0165591075091</v>
+        <v>0.049</v>
       </c>
       <c r="J99">
-        <v>1.84</v>
+        <v>1.22</v>
       </c>
       <c r="K99" t="s">
         <v>318</v>
       </c>
       <c r="L99" s="1">
-        <v>586648.97</v>
+        <v>677331.73</v>
       </c>
       <c r="M99" s="1">
-        <v>597540.84</v>
+        <v>685565.68</v>
       </c>
       <c r="N99" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>320</v>
       </c>
       <c r="B100" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>98.93</v>
+        <v>89.321</v>
       </c>
       <c r="D100" s="1">
-        <v>98.71</v>
+        <v>88.81</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>987100.0</v>
+        <v>444050.0</v>
       </c>
       <c r="H100" s="1">
-        <v>2200.0</v>
+        <v>2555.0</v>
       </c>
       <c r="I100" s="1">
-        <v>0.2228750886435</v>
+        <v>0.57538565476861</v>
       </c>
       <c r="J100">
-        <v>1.37</v>
+        <v>0.54</v>
       </c>
       <c r="K100" t="s">
         <v>321</v>
       </c>
       <c r="L100" s="1">
-        <v>989300.0</v>
+        <v>446605.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1002998.63</v>
+        <v>449316.64</v>
       </c>
       <c r="N100" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>323</v>
       </c>
       <c r="B101" s="1">
-        <v>915000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>98.859</v>
+        <v>92.489</v>
       </c>
       <c r="D101" s="1">
-        <v>99.90538798</v>
+        <v>99.271</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>914134.3</v>
+        <v>397084.0</v>
       </c>
       <c r="H101" s="1">
-        <v>-9574.45</v>
+        <v>-27128.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-1.0473789245191</v>
+        <v>-6.831803850067</v>
       </c>
       <c r="J101">
-        <v>1.52</v>
+        <v>1.45</v>
       </c>
       <c r="K101" t="s">
         <v>324</v>
       </c>
       <c r="L101" s="1">
-        <v>904559.85</v>
+        <v>369956.0</v>
       </c>
       <c r="M101" s="1">
-        <v>918485.4</v>
+        <v>375747.78</v>
       </c>
       <c r="N101" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>326</v>
       </c>
       <c r="B102" s="1">
-        <v>677000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>100.476</v>
+        <v>100.75</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0</v>
+        <v>99.942</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>677000.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3222.52</v>
+        <v>8888.0</v>
       </c>
       <c r="I102" s="1">
-        <v>0.476</v>
+        <v>0.80846891196894</v>
       </c>
       <c r="J102">
-        <v>0.72</v>
+        <v>1.25</v>
       </c>
       <c r="K102" t="s">
         <v>327</v>
       </c>
       <c r="L102" s="1">
-        <v>680222.52</v>
+        <v>1108250.0</v>
       </c>
       <c r="M102" s="1">
-        <v>685116.28</v>
+        <v>1122015.07</v>
       </c>
       <c r="N102" s="1">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>329</v>
       </c>
       <c r="B103" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>89.784</v>
+        <v>95.577</v>
       </c>
       <c r="D103" s="1">
-        <v>88.81</v>
+        <v>94.62629</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>444050.0</v>
+        <v>851636.61</v>
       </c>
       <c r="H103" s="1">
-        <v>4870.0</v>
+        <v>8556.39</v>
       </c>
       <c r="I103" s="1">
-        <v>1.096723341966</v>
+        <v>1.00469964531</v>
       </c>
       <c r="J103">
-        <v>0.32</v>
+        <v>0.55</v>
       </c>
       <c r="K103" t="s">
         <v>330</v>
       </c>
       <c r="L103" s="1">
-        <v>448920.0</v>
+        <v>860193.0</v>
       </c>
       <c r="M103" s="1">
-        <v>450541.92</v>
+        <v>865186.15</v>
       </c>
       <c r="N103" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>332</v>
       </c>
       <c r="B104" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>92.782</v>
+        <v>101.116</v>
       </c>
       <c r="D104" s="1">
-        <v>99.271</v>
+        <v>101.3728</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>397084.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="H104" s="1">
-        <v>-25956.0</v>
+        <v>-3852.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-6.5366521944979</v>
+        <v>-0.25332239022696</v>
       </c>
       <c r="J104">
-        <v>1.24</v>
+        <v>0.66</v>
       </c>
       <c r="K104" t="s">
         <v>333</v>
       </c>
       <c r="L104" s="1">
-        <v>371128.0</v>
+        <v>1516740.0</v>
       </c>
       <c r="M104" s="1">
-        <v>376095.12</v>
+        <v>1526613.29</v>
       </c>
       <c r="N104" s="1">
-        <v>0.18</v>
+        <v>0.72</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>335</v>
       </c>
       <c r="B105" s="1">
-        <v>1100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>101.385</v>
+        <v>97.548</v>
       </c>
       <c r="D105" s="1">
-        <v>99.942</v>
+        <v>98.42482759</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>1099362.0</v>
+        <v>2854320.0</v>
       </c>
       <c r="H105" s="1">
-        <v>15873.0</v>
+        <v>-25428.0</v>
       </c>
       <c r="I105" s="1">
-        <v>1.4438374257069</v>
+        <v>-0.89086016984781</v>
       </c>
       <c r="J105">
-        <v>0.82</v>
+        <v>2.82</v>
       </c>
       <c r="K105" t="s">
         <v>336</v>
       </c>
       <c r="L105" s="1">
-        <v>1115235.0</v>
+        <v>2828892.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1124302.47</v>
+        <v>2910528.99</v>
       </c>
       <c r="N105" s="1">
-        <v>0.53</v>
+        <v>1.38</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>338</v>
       </c>
       <c r="B106" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>95.308</v>
+        <v>96.765</v>
       </c>
       <c r="D106" s="1">
-        <v>94.62629</v>
+        <v>97.19933364</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>851636.61</v>
+        <v>1069192.67</v>
       </c>
       <c r="H106" s="1">
-        <v>6135.39</v>
+        <v>-4777.67</v>
       </c>
       <c r="I106" s="1">
-        <v>0.72042346793898</v>
+        <v>-0.44684836831139</v>
       </c>
       <c r="J106">
-        <v>0.48</v>
+        <v>0.91</v>
       </c>
       <c r="K106" t="s">
         <v>339</v>
       </c>
       <c r="L106" s="1">
-        <v>857772.0</v>
+        <v>1064415.0</v>
       </c>
       <c r="M106" s="1">
-        <v>862102.48</v>
+        <v>1074435.55</v>
       </c>
       <c r="N106" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>341</v>
       </c>
       <c r="B107" s="1">
-        <v>1500000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>101.616</v>
+        <v>98.202</v>
       </c>
       <c r="D107" s="1">
-        <v>101.3728</v>
+        <v>99.14878652</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>1520592.0</v>
+        <v>1058909.04</v>
       </c>
       <c r="H107" s="1">
-        <v>3648.0</v>
+        <v>-10111.68</v>
       </c>
       <c r="I107" s="1">
-        <v>0.23990656270716</v>
+        <v>-0.9549148810742</v>
       </c>
       <c r="J107">
-        <v>0.2</v>
+        <v>2.75</v>
       </c>
       <c r="K107" t="s">
         <v>342</v>
       </c>
       <c r="L107" s="1">
-        <v>1524240.0</v>
+        <v>1048797.36</v>
       </c>
       <c r="M107" s="1">
-        <v>1527265.68</v>
+        <v>1078181.99</v>
       </c>
       <c r="N107" s="1">
-        <v>0.72</v>
+        <v>0.51</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>344</v>
       </c>
       <c r="B108" s="1">
-        <v>2900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.151</v>
+        <v>98.541</v>
       </c>
       <c r="D108" s="1">
-        <v>98.42482759</v>
+        <v>99.736</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>2854320.0</v>
+        <v>598416.0</v>
       </c>
       <c r="H108" s="1">
-        <v>-7941.0</v>
+        <v>-7170.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-0.2782098713529</v>
+        <v>-1.1981631507179</v>
       </c>
       <c r="J108">
-        <v>2.37</v>
+        <v>2.83</v>
       </c>
       <c r="K108" t="s">
         <v>345</v>
       </c>
       <c r="L108" s="1">
-        <v>2846379.0</v>
+        <v>591246.0</v>
       </c>
       <c r="M108" s="1">
-        <v>2915204.34</v>
+        <v>608210.38</v>
       </c>
       <c r="N108" s="1">
-        <v>1.37</v>
+        <v>0.29</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>347</v>
       </c>
       <c r="B109" s="1">
-        <v>1000000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>98.099</v>
+        <v>99.236</v>
       </c>
       <c r="D109" s="1">
-        <v>98.642</v>
+        <v>99.394</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>986420.0</v>
+        <v>884606.6</v>
       </c>
       <c r="H109" s="1">
-        <v>-5430.0</v>
+        <v>-1406.2</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.55047545670201</v>
+        <v>-0.15896331770529</v>
       </c>
       <c r="J109">
-        <v>0.4</v>
+        <v>1.02</v>
       </c>
       <c r="K109" t="s">
         <v>348</v>
       </c>
       <c r="L109" s="1">
-        <v>980990.0</v>
+        <v>883200.4</v>
       </c>
       <c r="M109" s="1">
-        <v>984945.48</v>
+        <v>892252.8</v>
       </c>
       <c r="N109" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B110" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>98.225</v>
+        <v>95.785</v>
       </c>
       <c r="D110" s="1">
-        <v>95.396</v>
+        <v>93.6</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>763168.0</v>
+        <v>936000.0</v>
       </c>
       <c r="H110" s="1">
-        <v>22632.0</v>
+        <v>21850.0</v>
       </c>
       <c r="I110" s="1">
-        <v>2.9655331460439</v>
+        <v>2.3344017094017</v>
       </c>
       <c r="J110">
-        <v>0.4</v>
+        <v>1.29</v>
       </c>
       <c r="K110" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="L110" s="1">
-        <v>785800.0</v>
+        <v>957850.0</v>
       </c>
       <c r="M110" s="1">
-        <v>788964.38</v>
+        <v>970716.44</v>
       </c>
       <c r="N110" s="1">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
+        <v>353</v>
+      </c>
+      <c r="B111" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>98.569</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-24327.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-1.431</v>
+      </c>
+      <c r="J111">
+        <v>3.73</v>
+      </c>
+      <c r="K111" t="s">
+        <v>354</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1675673.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1739021.29</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
         <v>352</v>
-      </c>
-[...43 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
+        <v>356</v>
+      </c>
+      <c r="B112" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>101.095</v>
+      </c>
+      <c r="D112" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-17253.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-1.8609482390401</v>
+      </c>
+      <c r="J112">
+        <v>4.02</v>
+      </c>
+      <c r="K112" t="s">
+        <v>357</v>
+      </c>
+      <c r="L112" s="1">
+        <v>909855.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>946009.11</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>355</v>
-      </c>
-[...43 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
+        <v>359</v>
+      </c>
+      <c r="B113" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>96.874</v>
+      </c>
+      <c r="D113" s="1">
+        <v>96.41</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>1060510.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>5104.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.48127787573903</v>
+      </c>
+      <c r="J113">
+        <v>1.74</v>
+      </c>
+      <c r="K113" t="s">
+        <v>360</v>
+      </c>
+      <c r="L113" s="1">
+        <v>1065614.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>1084744.96</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>358</v>
-      </c>
-[...43 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
+        <v>362</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.702</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="H114" s="1">
+        <v>10312.77</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.85428997786658</v>
+      </c>
+      <c r="J114">
+        <v>3.42</v>
+      </c>
+      <c r="K114" t="s">
+        <v>363</v>
+      </c>
+      <c r="L114" s="1">
+        <v>1217487.18</v>
+      </c>
+      <c r="M114" s="1">
+        <v>1258805.17</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>361</v>
-      </c>
-[...43 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
+        <v>365</v>
+      </c>
+      <c r="B115" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>99.218</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.58877778</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>896299.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-3337.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.37230879427512</v>
+      </c>
+      <c r="J115">
+        <v>1.23</v>
+      </c>
+      <c r="K115" t="s">
+        <v>366</v>
+      </c>
+      <c r="L115" s="1">
+        <v>892962.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>904008.58</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>364</v>
-      </c>
-[...43 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
+        <v>368</v>
+      </c>
+      <c r="B116" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.572</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>701694.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>2310.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.32920332794637</v>
+      </c>
+      <c r="J116">
+        <v>1.29</v>
+      </c>
+      <c r="K116" t="s">
+        <v>145</v>
+      </c>
+      <c r="L116" s="1">
+        <v>704004.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>713065.64</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>367</v>
-      </c>
-[...43 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>370</v>
       </c>
       <c r="B117" s="1">
-        <v>1209000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>101.146</v>
+        <v>96.243</v>
       </c>
       <c r="D117" s="1">
-        <v>99.849</v>
+        <v>98.42664516</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>1207174.41</v>
+        <v>762806.5</v>
       </c>
       <c r="H117" s="1">
-        <v>15680.73</v>
+        <v>-16923.25</v>
       </c>
       <c r="I117" s="1">
-        <v>1.298961431762</v>
+        <v>-2.2185508382532</v>
       </c>
       <c r="J117">
-        <v>2.96</v>
+        <v>2.04</v>
       </c>
       <c r="K117" t="s">
         <v>371</v>
       </c>
       <c r="L117" s="1">
-        <v>1222855.14</v>
+        <v>745883.25</v>
       </c>
       <c r="M117" s="1">
-        <v>1258689.57</v>
+        <v>761675.2</v>
       </c>
       <c r="N117" s="1">
-        <v>0.59</v>
+        <v>0.36</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>373</v>
       </c>
       <c r="B118" s="1">
-        <v>900000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>99.873</v>
+        <v>98.182</v>
       </c>
       <c r="D118" s="1">
-        <v>99.58877778</v>
+        <v>100.0</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>896299.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="H118" s="1">
-        <v>2558.0</v>
+        <v>-30142.44</v>
       </c>
       <c r="I118" s="1">
-        <v>0.28539583331009</v>
+        <v>-1.818</v>
       </c>
       <c r="J118">
-        <v>0.82</v>
+        <v>1.45</v>
       </c>
       <c r="K118" t="s">
         <v>374</v>
       </c>
       <c r="L118" s="1">
-        <v>898857.0</v>
+        <v>1627857.56</v>
       </c>
       <c r="M118" s="1">
-        <v>906192.62</v>
+        <v>1651931.9</v>
       </c>
       <c r="N118" s="1">
-        <v>0.43</v>
+        <v>0.78</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>376</v>
       </c>
       <c r="B119" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>101.053</v>
+        <v>103.004</v>
       </c>
       <c r="D119" s="1">
-        <v>100.242</v>
+        <v>102.806722</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>701694.0</v>
+        <v>1028067.22</v>
       </c>
       <c r="H119" s="1">
-        <v>5677.0</v>
+        <v>1972.78</v>
       </c>
       <c r="I119" s="1">
-        <v>0.80904211807426</v>
+        <v>0.1918921216066</v>
       </c>
       <c r="J119">
-        <v>0.76</v>
+        <v>1.44</v>
       </c>
       <c r="K119" t="s">
         <v>377</v>
       </c>
       <c r="L119" s="1">
-        <v>707371.0</v>
+        <v>1030040.0</v>
       </c>
       <c r="M119" s="1">
-        <v>712721.68</v>
+        <v>1044485.21</v>
       </c>
       <c r="N119" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>379</v>
       </c>
       <c r="B120" s="1">
-        <v>775000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>96.959</v>
+        <v>105.163</v>
       </c>
       <c r="D120" s="1">
-        <v>98.42664516</v>
+        <v>105.93</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>762806.5</v>
+        <v>847440.0</v>
       </c>
       <c r="H120" s="1">
-        <v>-11374.25</v>
+        <v>-6136.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-1.4911055424934</v>
+        <v>-0.72406306051166</v>
       </c>
       <c r="J120">
-        <v>1.67</v>
+        <v>2.43</v>
       </c>
       <c r="K120" t="s">
         <v>380</v>
       </c>
       <c r="L120" s="1">
-        <v>751432.25</v>
+        <v>841304.0</v>
       </c>
       <c r="M120" s="1">
-        <v>764371.03</v>
+        <v>860756.05</v>
       </c>
       <c r="N120" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>382</v>
       </c>
       <c r="B121" s="1">
-        <v>1658000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>98.611</v>
+        <v>99.329</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0</v>
+        <v>99.076</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1658000.0</v>
+        <v>1188912.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-23029.62</v>
+        <v>3036.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.389</v>
+        <v>0.25535952198312</v>
       </c>
       <c r="J121">
-        <v>1.08</v>
+        <v>0.65</v>
       </c>
       <c r="K121" t="s">
         <v>383</v>
       </c>
       <c r="L121" s="1">
-        <v>1634970.38</v>
+        <v>1191948.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1652919.3</v>
+        <v>1199772.66</v>
       </c>
       <c r="N121" s="1">
-        <v>0.78</v>
+        <v>0.57</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>385</v>
       </c>
       <c r="B122" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>103.365</v>
+        <v>100.235</v>
       </c>
       <c r="D122" s="1">
-        <v>102.806722</v>
+        <v>99.07293333</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1028067.22</v>
+        <v>1188875.2</v>
       </c>
       <c r="H122" s="1">
-        <v>5582.78</v>
+        <v>13944.8</v>
       </c>
       <c r="I122" s="1">
-        <v>0.54303647576663</v>
+        <v>1.1729406080638</v>
       </c>
       <c r="J122">
-        <v>0.88</v>
+        <v>3.37</v>
       </c>
       <c r="K122" t="s">
         <v>386</v>
       </c>
       <c r="L122" s="1">
-        <v>1033650.0</v>
+        <v>1202820.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1042499.32</v>
+        <v>1243204.93</v>
       </c>
       <c r="N122" s="1">
-        <v>0.49</v>
+        <v>0.59</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>388</v>
       </c>
       <c r="B123" s="1">
         <v>800000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>104.477</v>
+        <v>84.364</v>
       </c>
       <c r="D123" s="1">
-        <v>105.93</v>
+        <v>85.38325</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>847440.0</v>
+        <v>683066.0</v>
       </c>
       <c r="H123" s="1">
-        <v>-11624.0</v>
+        <v>-8154.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-1.371660530539</v>
+        <v>-1.1937353052267</v>
       </c>
       <c r="J123">
-        <v>1.7</v>
+        <v>0.56</v>
       </c>
       <c r="K123" t="s">
         <v>389</v>
       </c>
       <c r="L123" s="1">
-        <v>835816.0</v>
+        <v>674912.0</v>
       </c>
       <c r="M123" s="1">
-        <v>849377.64</v>
+        <v>679418.85</v>
       </c>
       <c r="N123" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>391</v>
       </c>
       <c r="B124" s="1">
-        <v>1200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>100.104</v>
+        <v>99.245</v>
       </c>
       <c r="D124" s="1">
-        <v>99.076</v>
+        <v>99.898</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1188912.0</v>
+        <v>2197756.0</v>
       </c>
       <c r="H124" s="1">
-        <v>12336.0</v>
+        <v>-14366.0</v>
       </c>
       <c r="I124" s="1">
-        <v>1.037587306714</v>
+        <v>-0.65366674007488</v>
       </c>
       <c r="J124">
-        <v>0.15</v>
+        <v>0.7</v>
       </c>
       <c r="K124" t="s">
         <v>392</v>
       </c>
       <c r="L124" s="1">
-        <v>1201248.0</v>
+        <v>2183390.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1203064.44</v>
+        <v>2198820.14</v>
       </c>
       <c r="N124" s="1">
-        <v>0.57</v>
+        <v>1.04</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>394</v>
       </c>
       <c r="B125" s="1">
-        <v>1200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>101.187</v>
+        <v>81.392</v>
       </c>
       <c r="D125" s="1">
-        <v>99.07293333</v>
+        <v>82.0</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1188875.2</v>
+        <v>1066000.0</v>
       </c>
       <c r="H125" s="1">
-        <v>25368.8</v>
+        <v>-7904.0</v>
       </c>
       <c r="I125" s="1">
-        <v>2.1338488682412</v>
+        <v>-0.74146341463415</v>
       </c>
       <c r="J125">
-        <v>2.91</v>
+        <v>0.31</v>
       </c>
       <c r="K125" t="s">
         <v>395</v>
       </c>
       <c r="L125" s="1">
-        <v>1214244.0</v>
+        <v>1058096.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1249150.85</v>
+        <v>1062116.21</v>
       </c>
       <c r="N125" s="1">
-        <v>0.59</v>
+        <v>0.5</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>397</v>
       </c>
       <c r="B126" s="1">
-        <v>800000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>84.934</v>
+        <v>100.387</v>
       </c>
       <c r="D126" s="1">
-        <v>85.38325</v>
+        <v>99.609</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>683066.0</v>
+        <v>454217.04</v>
       </c>
       <c r="H126" s="1">
-        <v>-3594.0</v>
+        <v>3547.68</v>
       </c>
       <c r="I126" s="1">
-        <v>-0.52615706242149</v>
+        <v>0.78105392083045</v>
       </c>
       <c r="J126">
-        <v>0.46</v>
+        <v>0.98</v>
       </c>
       <c r="K126" t="s">
         <v>398</v>
       </c>
       <c r="L126" s="1">
-        <v>679472.0</v>
+        <v>457764.72</v>
       </c>
       <c r="M126" s="1">
-        <v>683154.19</v>
+        <v>462212.28</v>
       </c>
       <c r="N126" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>400</v>
       </c>
       <c r="B127" s="1">
-        <v>2200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>99.911</v>
+        <v>101.126</v>
       </c>
       <c r="D127" s="1">
-        <v>99.898</v>
+        <v>102.847</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>2197756.0</v>
+        <v>719929.0</v>
       </c>
       <c r="H127" s="1">
-        <v>286.0</v>
+        <v>-12047.0</v>
       </c>
       <c r="I127" s="1">
-        <v>0.01301327353901</v>
+        <v>-1.6733594562797</v>
       </c>
       <c r="J127">
-        <v>0.23</v>
+        <v>0.89</v>
       </c>
       <c r="K127" t="s">
-        <v>401</v>
+        <v>175</v>
       </c>
       <c r="L127" s="1">
-        <v>2198042.0</v>
+        <v>707882.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2203105.01</v>
+        <v>714124.47</v>
       </c>
       <c r="N127" s="1">
-        <v>1.04</v>
+        <v>0.34</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
+        <v>402</v>
+      </c>
+      <c r="B128" s="1">
+        <v>1178000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>102.87</v>
+      </c>
+      <c r="D128" s="1">
+        <v>101.91549321</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>1200564.51</v>
+      </c>
+      <c r="H128" s="1">
+        <v>11244.09</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.93656691550877</v>
+      </c>
+      <c r="J128">
+        <v>3.61</v>
+      </c>
+      <c r="K128" t="s">
         <v>403</v>
       </c>
-      <c r="B128" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L128" s="1">
-        <v>434230.0</v>
+        <v>1211808.6</v>
       </c>
       <c r="M128" s="1">
-        <v>437918.36</v>
+        <v>1254276.02</v>
       </c>
       <c r="N128" s="1">
-        <v>0.21</v>
+        <v>0.59</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
+        <v>405</v>
+      </c>
+      <c r="B129" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>97.846</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.94725</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>1978945.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-22025.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-1.11296675754</v>
+      </c>
+      <c r="J129">
+        <v>1.25</v>
+      </c>
+      <c r="K129" t="s">
         <v>406</v>
       </c>
-      <c r="B129" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L129" s="1">
-        <v>459515.76</v>
+        <v>1956920.0</v>
       </c>
       <c r="M129" s="1">
-        <v>461814.5</v>
+        <v>1981906.3</v>
       </c>
       <c r="N129" s="1">
-        <v>0.22</v>
+        <v>0.94</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
+        <v>408</v>
+      </c>
+      <c r="B130" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>97.977</v>
+      </c>
+      <c r="D130" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>587574.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>288.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.049015102778544</v>
+      </c>
+      <c r="J130">
+        <v>2.25</v>
+      </c>
+      <c r="K130" t="s">
         <v>409</v>
       </c>
-      <c r="B130" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L130" s="1">
-        <v>713027.0</v>
+        <v>587862.0</v>
       </c>
       <c r="M130" s="1">
-        <v>716073.92</v>
+        <v>601378.44</v>
       </c>
       <c r="N130" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>411</v>
       </c>
       <c r="B131" s="1">
-        <v>1178000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>103.669</v>
+        <v>97.806</v>
       </c>
       <c r="D131" s="1">
-        <v>101.91549321</v>
+        <v>99.68483</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>1200564.51</v>
+        <v>996848.3</v>
       </c>
       <c r="H131" s="1">
-        <v>20656.31</v>
+        <v>-18788.3</v>
       </c>
       <c r="I131" s="1">
-        <v>1.7205497770378</v>
+        <v>-1.8847702303349</v>
       </c>
       <c r="J131">
-        <v>3.11</v>
+        <v>2.6</v>
       </c>
       <c r="K131" t="s">
         <v>412</v>
       </c>
       <c r="L131" s="1">
-        <v>1221220.82</v>
+        <v>978060.0</v>
       </c>
       <c r="M131" s="1">
-        <v>1257816.54</v>
+        <v>1004053.15</v>
       </c>
       <c r="N131" s="1">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>414</v>
       </c>
       <c r="B132" s="1">
-        <v>2000000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>98.485</v>
+        <v>101.352</v>
       </c>
       <c r="D132" s="1">
-        <v>98.94725</v>
+        <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>1978945.0</v>
+        <v>916000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>-9245.0</v>
+        <v>12384.32</v>
       </c>
       <c r="I132" s="1">
-        <v>-0.46716811230226</v>
+        <v>1.352</v>
       </c>
       <c r="J132">
-        <v>0.9</v>
+        <v>1.72</v>
       </c>
       <c r="K132" t="s">
         <v>415</v>
       </c>
       <c r="L132" s="1">
-        <v>1969700.0</v>
+        <v>928384.32</v>
       </c>
       <c r="M132" s="1">
-        <v>1987617.81</v>
+        <v>944165.22</v>
       </c>
       <c r="N132" s="1">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>417</v>
       </c>
       <c r="B133" s="1">
-        <v>600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.48</v>
+        <v>98.137</v>
       </c>
       <c r="D133" s="1">
-        <v>97.929</v>
+        <v>99.779</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>587574.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="H133" s="1">
-        <v>3306.0</v>
+        <v>-39408.0</v>
       </c>
       <c r="I133" s="1">
-        <v>0.5626525339787</v>
+        <v>-1.645636857455</v>
       </c>
       <c r="J133">
-        <v>1.87</v>
+        <v>1.67</v>
       </c>
       <c r="K133" t="s">
         <v>418</v>
       </c>
       <c r="L133" s="1">
-        <v>590880.0</v>
+        <v>2355288.0</v>
       </c>
       <c r="M133" s="1">
-        <v>602099.18</v>
+        <v>2395479.78</v>
       </c>
       <c r="N133" s="1">
-        <v>0.28</v>
+        <v>1.13</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>420</v>
       </c>
       <c r="B134" s="1">
-        <v>1000000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>98.673</v>
+        <v>98.142</v>
       </c>
       <c r="D134" s="1">
-        <v>99.68483</v>
+        <v>99.59162838</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>996848.3</v>
+        <v>1951000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>-10118.3</v>
+        <v>-28398.22</v>
       </c>
       <c r="I134" s="1">
-        <v>-1.0150290671108</v>
+        <v>-1.4555725269093</v>
       </c>
       <c r="J134">
-        <v>2.16</v>
+        <v>0.72</v>
       </c>
       <c r="K134" t="s">
         <v>421</v>
       </c>
       <c r="L134" s="1">
-        <v>986730.0</v>
+        <v>1922601.78</v>
       </c>
       <c r="M134" s="1">
-        <v>1008305.34</v>
+        <v>1936729.12</v>
       </c>
       <c r="N134" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>423</v>
       </c>
       <c r="B135" s="1">
-        <v>916000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>101.872</v>
+        <v>100.023</v>
       </c>
       <c r="D135" s="1">
-        <v>100.0</v>
+        <v>102.33536</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>916000.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="H135" s="1">
-        <v>17147.52</v>
+        <v>-57809.0</v>
       </c>
       <c r="I135" s="1">
-        <v>1.872</v>
+        <v>-2.2595904289583</v>
       </c>
       <c r="J135">
-        <v>1.17</v>
+        <v>1.5</v>
       </c>
       <c r="K135" t="s">
         <v>424</v>
       </c>
       <c r="L135" s="1">
-        <v>933147.52</v>
+        <v>2500575.0</v>
       </c>
       <c r="M135" s="1">
-        <v>943826.32</v>
+        <v>2537957.88</v>
       </c>
       <c r="N135" s="1">
-        <v>0.44</v>
+        <v>1.2</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>426</v>
       </c>
       <c r="B136" s="1">
-        <v>2400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>98.855</v>
+        <v>98.873</v>
       </c>
       <c r="D136" s="1">
-        <v>99.779</v>
+        <v>98.819</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>2394696.0</v>
+        <v>592914.0</v>
       </c>
       <c r="H136" s="1">
-        <v>-22176.0</v>
+        <v>324.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-0.92604656290402</v>
+        <v>0.054645361721936</v>
       </c>
       <c r="J136">
-        <v>1.23</v>
+        <v>1.81</v>
       </c>
       <c r="K136" t="s">
         <v>427</v>
       </c>
       <c r="L136" s="1">
-        <v>2372520.0</v>
+        <v>593238.0</v>
       </c>
       <c r="M136" s="1">
-        <v>2402109.04</v>
+        <v>604082.14</v>
       </c>
       <c r="N136" s="1">
-        <v>1.13</v>
+        <v>0.29</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>429</v>
       </c>
       <c r="B137" s="1">
-        <v>1959000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>98.647</v>
+        <v>89.775</v>
       </c>
       <c r="D137" s="1">
-        <v>99.59162838</v>
+        <v>85.4301904</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>1951000.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="H137" s="1">
-        <v>-18505.27</v>
+        <v>53397.71</v>
       </c>
       <c r="I137" s="1">
-        <v>-0.94850179395182</v>
+        <v>5.0858011448001</v>
       </c>
       <c r="J137">
-        <v>0.34</v>
+        <v>0.57</v>
       </c>
       <c r="K137" t="s">
         <v>430</v>
       </c>
       <c r="L137" s="1">
-        <v>1932494.73</v>
+        <v>1103334.75</v>
       </c>
       <c r="M137" s="1">
-        <v>1939213.83</v>
+        <v>1110361.67</v>
       </c>
       <c r="N137" s="1">
-        <v>0.91</v>
+        <v>0.53</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>432</v>
       </c>
       <c r="B138" s="1">
-        <v>2500000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>100.867</v>
+        <v>99.944</v>
       </c>
       <c r="D138" s="1">
-        <v>102.33536</v>
+        <v>100.0</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>2558384.0</v>
+        <v>451000.0</v>
       </c>
       <c r="H138" s="1">
-        <v>-36709.0</v>
+        <v>-252.56</v>
       </c>
       <c r="I138" s="1">
-        <v>-1.434851062233</v>
+        <v>-0.056</v>
       </c>
       <c r="J138">
-        <v>1.03</v>
+        <v>3.35</v>
       </c>
       <c r="K138" t="s">
         <v>433</v>
       </c>
       <c r="L138" s="1">
-        <v>2521675.0</v>
+        <v>450747.44</v>
       </c>
       <c r="M138" s="1">
-        <v>2547409.59</v>
+        <v>465867.02</v>
       </c>
       <c r="N138" s="1">
-        <v>1.2</v>
+        <v>0.22</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>435</v>
       </c>
       <c r="B139" s="1">
-        <v>600000.0</v>
+        <v>1497000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>99.22</v>
+        <v>100.208</v>
       </c>
       <c r="D139" s="1">
-        <v>98.819</v>
+        <v>99.999</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>592914.0</v>
+        <v>1496985.03</v>
       </c>
       <c r="H139" s="1">
-        <v>2406.0</v>
+        <v>3128.73</v>
       </c>
       <c r="I139" s="1">
-        <v>0.40579240834253</v>
+        <v>0.2090020900209</v>
       </c>
       <c r="J139">
-        <v>1.41</v>
+        <v>0.26</v>
       </c>
       <c r="K139" t="s">
         <v>436</v>
       </c>
       <c r="L139" s="1">
-        <v>595320.0</v>
+        <v>1500113.76</v>
       </c>
       <c r="M139" s="1">
-        <v>603772.87</v>
+        <v>1503964.78</v>
       </c>
       <c r="N139" s="1">
-        <v>0.28</v>
+        <v>0.71</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>438</v>
       </c>
       <c r="B140" s="1">
-        <v>1229000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>90.157</v>
+        <v>94.589</v>
       </c>
       <c r="D140" s="1">
-        <v>85.4301904</v>
+        <v>91.6578065</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>1049937.04</v>
+        <v>1833156.13</v>
       </c>
       <c r="H140" s="1">
-        <v>58092.49</v>
+        <v>58623.87</v>
       </c>
       <c r="I140" s="1">
-        <v>5.5329498614507</v>
+        <v>3.1979747409731</v>
       </c>
       <c r="J140">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="K140" t="s">
         <v>439</v>
       </c>
       <c r="L140" s="1">
-        <v>1108029.53</v>
+        <v>1891780.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1113530.4</v>
+        <v>1900519.73</v>
       </c>
       <c r="N140" s="1">
-        <v>0.52</v>
+        <v>0.9</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>441</v>
       </c>
       <c r="B141" s="1">
-        <v>451000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>100.694</v>
+        <v>100.306</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0</v>
+        <v>100.467</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>451000.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="H141" s="1">
-        <v>3129.94</v>
+        <v>-2254.0</v>
       </c>
       <c r="I141" s="1">
-        <v>0.694</v>
+        <v>-0.16025162491166</v>
       </c>
       <c r="J141">
-        <v>2.92</v>
+        <v>0.08</v>
       </c>
       <c r="K141" t="s">
         <v>442</v>
       </c>
       <c r="L141" s="1">
-        <v>454129.94</v>
+        <v>1404284.0</v>
       </c>
       <c r="M141" s="1">
-        <v>467320.32</v>
+        <v>1405357.97</v>
       </c>
       <c r="N141" s="1">
-        <v>0.22</v>
+        <v>0.66</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>444</v>
       </c>
       <c r="B142" s="1">
-        <v>2000000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>94.506</v>
+        <v>99.892</v>
       </c>
       <c r="D142" s="1">
-        <v>91.6578065</v>
+        <v>100.45530726</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>1833156.13</v>
+        <v>1438520.0</v>
       </c>
       <c r="H142" s="1">
-        <v>56963.87</v>
+        <v>-8066.56</v>
       </c>
       <c r="I142" s="1">
-        <v>3.1074205337873</v>
+        <v>-0.56075410838918</v>
       </c>
       <c r="J142">
-        <v>0.38</v>
+        <v>3.21</v>
       </c>
       <c r="K142" t="s">
         <v>445</v>
       </c>
       <c r="L142" s="1">
-        <v>1890120.0</v>
+        <v>1430453.44</v>
       </c>
       <c r="M142" s="1">
-        <v>1897681.64</v>
+        <v>1476457.91</v>
       </c>
       <c r="N142" s="1">
-        <v>0.89</v>
+        <v>0.7</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>447</v>
       </c>
       <c r="B143" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.689</v>
+        <v>99.388</v>
       </c>
       <c r="D143" s="1">
-        <v>100.467</v>
+        <v>99.40027273</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>1406538.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3108.0</v>
+        <v>-135.0</v>
       </c>
       <c r="I143" s="1">
-        <v>0.22096807907074</v>
+        <v>-0.012346774245178</v>
       </c>
       <c r="J143">
-        <v>3.61</v>
+        <v>1.65</v>
       </c>
       <c r="K143" t="s">
         <v>448</v>
       </c>
       <c r="L143" s="1">
-        <v>1409646.0</v>
+        <v>1093268.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1460122.71</v>
+        <v>1111444.4</v>
       </c>
       <c r="N143" s="1">
-        <v>0.69</v>
+        <v>0.53</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>450</v>
       </c>
       <c r="B144" s="1">
-        <v>1432000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>100.5</v>
+        <v>97.747</v>
       </c>
       <c r="D144" s="1">
-        <v>100.45530726</v>
+        <v>99.794</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>1438520.0</v>
+        <v>498970.0</v>
       </c>
       <c r="H144" s="1">
-        <v>640.0</v>
+        <v>-10235.0</v>
       </c>
       <c r="I144" s="1">
-        <v>0.044490170452966</v>
+        <v>-2.0512255245806</v>
       </c>
       <c r="J144">
-        <v>2.79</v>
+        <v>1.48</v>
       </c>
       <c r="K144" t="s">
         <v>451</v>
       </c>
       <c r="L144" s="1">
-        <v>1439160.0</v>
+        <v>488735.0</v>
       </c>
       <c r="M144" s="1">
-        <v>1479133.4</v>
+        <v>496118.56</v>
       </c>
       <c r="N144" s="1">
-        <v>0.69</v>
+        <v>0.23</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>453</v>
       </c>
       <c r="B145" s="1">
-        <v>1100000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>99.659</v>
+        <v>105.968</v>
       </c>
       <c r="D145" s="1">
-        <v>99.40027273</v>
+        <v>100.27343697</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>1093403.0</v>
+        <v>954603.12</v>
       </c>
       <c r="H145" s="1">
-        <v>2846.0</v>
+        <v>54212.24</v>
       </c>
       <c r="I145" s="1">
-        <v>0.26028829260575</v>
+        <v>5.6790344452258</v>
       </c>
       <c r="J145">
-        <v>1.21</v>
+        <v>2.55</v>
       </c>
       <c r="K145" t="s">
         <v>454</v>
       </c>
       <c r="L145" s="1">
-        <v>1096249.0</v>
+        <v>1008815.36</v>
       </c>
       <c r="M145" s="1">
-        <v>1109600.8</v>
+        <v>1033058.38</v>
       </c>
       <c r="N145" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>456</v>
       </c>
       <c r="B146" s="1">
-        <v>500000.0</v>
+        <v>1125000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>98.582</v>
+        <v>99.892</v>
       </c>
       <c r="D146" s="1">
-        <v>99.794</v>
+        <v>99.888</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>498970.0</v>
+        <v>1123740.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-6060.0</v>
+        <v>45.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-1.2145018738602</v>
+        <v>0.004004485023226</v>
       </c>
       <c r="J146">
-        <v>1.06</v>
+        <v>0.54</v>
       </c>
       <c r="K146" t="s">
         <v>457</v>
       </c>
       <c r="L146" s="1">
-        <v>492910.0</v>
+        <v>1123785.0</v>
       </c>
       <c r="M146" s="1">
-        <v>498231.92</v>
+        <v>1129876.18</v>
       </c>
       <c r="N146" s="1">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>459</v>
       </c>
       <c r="B147" s="1">
-        <v>952000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>105.565</v>
+        <v>98.004</v>
       </c>
       <c r="D147" s="1">
-        <v>100.27343697</v>
+        <v>99.24563667</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>954603.12</v>
+        <v>1190947.64</v>
       </c>
       <c r="H147" s="1">
-        <v>50375.68</v>
+        <v>-14899.64</v>
       </c>
       <c r="I147" s="1">
-        <v>5.2771333913093</v>
+        <v>-1.2510743125533</v>
       </c>
       <c r="J147">
-        <v>1.8</v>
+        <v>2.32</v>
       </c>
       <c r="K147" t="s">
         <v>460</v>
       </c>
       <c r="L147" s="1">
-        <v>1004978.8</v>
+        <v>1176048.0</v>
       </c>
       <c r="M147" s="1">
-        <v>1022130.32</v>
+        <v>1203828.82</v>
       </c>
       <c r="N147" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
         <v>462</v>
       </c>
       <c r="B148" s="1">
-        <v>1125000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>100.456</v>
+        <v>98.631</v>
       </c>
       <c r="D148" s="1">
-        <v>99.888</v>
+        <v>100.0</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>1123740.0</v>
+        <v>547000.0</v>
       </c>
       <c r="H148" s="1">
-        <v>6390.0</v>
+        <v>-7488.43</v>
       </c>
       <c r="I148" s="1">
-        <v>0.56863687329809</v>
+        <v>-1.369</v>
       </c>
       <c r="J148">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>955.48</v>
+        <v>0.21</v>
+      </c>
+      <c r="K148" t="s">
+        <v>463</v>
       </c>
       <c r="L148" s="1">
-        <v>1130130.0</v>
+        <v>539511.57</v>
       </c>
       <c r="M148" s="1">
-        <v>1131085.48</v>
+        <v>540669.08</v>
       </c>
       <c r="N148" s="1">
-        <v>0.53</v>
+        <v>0.26</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
+        <v>465</v>
+      </c>
+      <c r="B149" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>99.051</v>
+      </c>
+      <c r="D149" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>910800.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-19341.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-2.1235177865613</v>
+      </c>
+      <c r="J149">
+        <v>1.55</v>
+      </c>
+      <c r="K149" t="s">
+        <v>466</v>
+      </c>
+      <c r="L149" s="1">
+        <v>891459.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>905417.63</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
         <v>464</v>
-      </c>
-[...43 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
+        <v>468</v>
+      </c>
+      <c r="B150" s="1">
+        <v>2152000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>98.318</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>2146146.56</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-30343.2</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-1.4138456601957</v>
+      </c>
+      <c r="J150">
+        <v>1.67</v>
+      </c>
+      <c r="K150" t="s">
+        <v>469</v>
+      </c>
+      <c r="L150" s="1">
+        <v>2115803.36</v>
+      </c>
+      <c r="M150" s="1">
+        <v>2151827.25</v>
+      </c>
+      <c r="N150" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
         <v>467</v>
-      </c>
-[...43 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
+        <v>471</v>
+      </c>
+      <c r="B151" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>100.492</v>
+      </c>
+      <c r="D151" s="1">
+        <v>102.5055</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>512527.5</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-10067.5</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-1.9642848432523</v>
+      </c>
+      <c r="J151">
+        <v>2.61</v>
+      </c>
+      <c r="K151" t="s">
+        <v>472</v>
+      </c>
+      <c r="L151" s="1">
+        <v>502460.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>515519.93</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>470</v>
-      </c>
-[...43 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
+        <v>474</v>
+      </c>
+      <c r="B152" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>101.118</v>
+      </c>
+      <c r="D152" s="1">
+        <v>103.479</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>413916.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-9444.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-2.2816223581596</v>
+      </c>
+      <c r="J152">
+        <v>1.78</v>
+      </c>
+      <c r="K152" t="s">
+        <v>475</v>
+      </c>
+      <c r="L152" s="1">
+        <v>404472.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>411573.37</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>473</v>
-      </c>
-[...43 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B153" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>101.342</v>
+        <v>104.162</v>
       </c>
       <c r="D153" s="1">
-        <v>102.5055</v>
+        <v>103.12185667</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>512527.5</v>
+        <v>1546827.85</v>
       </c>
       <c r="H153" s="1">
-        <v>-5817.5</v>
+        <v>15602.15</v>
       </c>
       <c r="I153" s="1">
-        <v>-1.1350610455049</v>
+        <v>1.0086545829906</v>
       </c>
       <c r="J153">
-        <v>2.18</v>
+        <v>1.62</v>
       </c>
       <c r="K153" t="s">
         <v>477</v>
       </c>
       <c r="L153" s="1">
-        <v>506710.0</v>
+        <v>1562430.0</v>
       </c>
       <c r="M153" s="1">
-        <v>517634.66</v>
+        <v>1586727.95</v>
       </c>
       <c r="N153" s="1">
-        <v>0.24</v>
+        <v>0.75</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
         <v>479</v>
       </c>
       <c r="B154" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>101.987</v>
+        <v>97.059</v>
       </c>
       <c r="D154" s="1">
-        <v>103.479</v>
+        <v>97.26</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>413916.0</v>
+        <v>583560.0</v>
       </c>
       <c r="H154" s="1">
-        <v>-5968.0</v>
+        <v>-1206.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-1.4418384406498</v>
+        <v>-0.20666255397903</v>
       </c>
       <c r="J154">
-        <v>1.25</v>
+        <v>1.29</v>
       </c>
       <c r="K154" t="s">
         <v>480</v>
       </c>
       <c r="L154" s="1">
-        <v>407948.0</v>
+        <v>582354.0</v>
       </c>
       <c r="M154" s="1">
-        <v>412928.82</v>
+        <v>590121.12</v>
       </c>
       <c r="N154" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B155" s="1">
-        <v>1500000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>104.905</v>
+        <v>99.406</v>
       </c>
       <c r="D155" s="1">
-        <v>103.12185667</v>
+        <v>102.47</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>1546827.85</v>
+        <v>390410.7</v>
       </c>
       <c r="H155" s="1">
-        <v>26747.15</v>
+        <v>-11673.84</v>
       </c>
       <c r="I155" s="1">
-        <v>1.7291613931053</v>
+        <v>-2.9901434566215</v>
       </c>
       <c r="J155">
-        <v>0.99</v>
+        <v>1.19</v>
       </c>
       <c r="K155" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="L155" s="1">
-        <v>1573575.0</v>
+        <v>378736.86</v>
       </c>
       <c r="M155" s="1">
-        <v>1588374.66</v>
+        <v>383287.98</v>
       </c>
       <c r="N155" s="1">
-        <v>0.75</v>
+        <v>0.18</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
+        <v>485</v>
+      </c>
+      <c r="B156" s="1">
+        <v>788000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>100.215</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>787669.04</v>
+      </c>
+      <c r="H156" s="1">
+        <v>2025.16</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.25710798535385</v>
+      </c>
+      <c r="J156">
+        <v>0.95</v>
+      </c>
+      <c r="K156" t="s">
+        <v>486</v>
+      </c>
+      <c r="L156" s="1">
+        <v>789694.2</v>
+      </c>
+      <c r="M156" s="1">
+        <v>797142.42</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
         <v>484</v>
-      </c>
-[...43 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
+        <v>488</v>
+      </c>
+      <c r="B157" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-12348.67</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-1.9683772203335</v>
+      </c>
+      <c r="J157">
+        <v>1.38</v>
+      </c>
+      <c r="K157" t="s">
+        <v>489</v>
+      </c>
+      <c r="L157" s="1">
+        <v>615004.15</v>
+      </c>
+      <c r="M157" s="1">
+        <v>623712.81</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
         <v>487</v>
-      </c>
-[...43 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
+        <v>491</v>
+      </c>
+      <c r="B158" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.046</v>
+      </c>
+      <c r="D158" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>293.48</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.046</v>
+      </c>
+      <c r="J158">
+        <v>1.02</v>
+      </c>
+      <c r="K158" t="s">
+        <v>492</v>
+      </c>
+      <c r="L158" s="1">
+        <v>638293.48</v>
+      </c>
+      <c r="M158" s="1">
+        <v>644795.84</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
         <v>490</v>
-      </c>
-[...43 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
+        <v>494</v>
+      </c>
+      <c r="B159" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>88.893</v>
+      </c>
+      <c r="D159" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>531726.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>1632.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.3069249952043</v>
+      </c>
+      <c r="J159">
+        <v>0.22</v>
+      </c>
+      <c r="K159" t="s">
+        <v>495</v>
+      </c>
+      <c r="L159" s="1">
+        <v>533358.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>534693.62</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
         <v>493</v>
-      </c>
-[...43 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
+        <v>497</v>
+      </c>
+      <c r="B160" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>74.609</v>
+      </c>
+      <c r="D160" s="1">
+        <v>74.33222222</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>668990.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>2491.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.37235235205309</v>
+      </c>
+      <c r="J160">
+        <v>0.54</v>
+      </c>
+      <c r="K160" t="s">
+        <v>498</v>
+      </c>
+      <c r="L160" s="1">
+        <v>671481.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>676326.21</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>496</v>
-      </c>
-[...43 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
+        <v>500</v>
+      </c>
+      <c r="B161" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>98.263</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>899865.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-15498.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-1.7222583387508</v>
+      </c>
+      <c r="J161">
+        <v>0.51</v>
+      </c>
+      <c r="K161" t="s">
+        <v>501</v>
+      </c>
+      <c r="L161" s="1">
+        <v>884367.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>888944.05</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
         <v>499</v>
-      </c>
-[...43 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B162" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>75.683</v>
+        <v>101.254</v>
       </c>
       <c r="D162" s="1">
-        <v>74.33222222</v>
+        <v>100.0</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>668990.0</v>
+        <v>700000.0</v>
       </c>
       <c r="H162" s="1">
-        <v>12157.0</v>
+        <v>8778.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1.8172169987593</v>
+        <v>1.254</v>
       </c>
       <c r="J162">
-        <v>0.45</v>
+        <v>3.56</v>
       </c>
       <c r="K162" t="s">
+        <v>504</v>
+      </c>
+      <c r="L162" s="1">
+        <v>708778.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>733673.53</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>502</v>
-      </c>
-[...13 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B163" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>98.922</v>
+        <v>99.839</v>
       </c>
       <c r="D163" s="1">
-        <v>99.985</v>
+        <v>99.915</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>899865.0</v>
+        <v>1099065.0</v>
       </c>
       <c r="H163" s="1">
-        <v>-9567.0</v>
+        <v>-836.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1.0631594739211</v>
+        <v>-0.076064654956713</v>
       </c>
       <c r="J163">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>998.63</v>
+        <v>0.53</v>
+      </c>
+      <c r="K163" t="s">
+        <v>507</v>
       </c>
       <c r="L163" s="1">
-        <v>890298.0</v>
+        <v>1098229.0</v>
       </c>
       <c r="M163" s="1">
-        <v>891296.63</v>
+        <v>1104015.3</v>
       </c>
       <c r="N163" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B164" s="1">
-        <v>700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>101.499</v>
+        <v>95.419</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0</v>
+        <v>97.273</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>700000.0</v>
+        <v>1361822.0</v>
       </c>
       <c r="H164" s="1">
-        <v>10493.0</v>
+        <v>-25956.0</v>
       </c>
       <c r="I164" s="1">
-        <v>1.499</v>
+        <v>-1.9059759645534</v>
       </c>
       <c r="J164">
-        <v>3.1</v>
+        <v>1.65</v>
       </c>
       <c r="K164" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="L164" s="1">
-        <v>710493.0</v>
+        <v>1335866.0</v>
       </c>
       <c r="M164" s="1">
-        <v>732211.95</v>
+        <v>1358994.77</v>
       </c>
       <c r="N164" s="1">
-        <v>0.34</v>
+        <v>0.64</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B165" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>100.58</v>
+        <v>98.372</v>
       </c>
       <c r="D165" s="1">
-        <v>99.915</v>
+        <v>100.66</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>1099065.0</v>
+        <v>402640.0</v>
       </c>
       <c r="H165" s="1">
-        <v>7315.0</v>
+        <v>-9152.0</v>
       </c>
       <c r="I165" s="1">
-        <v>0.66556573087124</v>
+        <v>-2.2729982118021</v>
       </c>
       <c r="J165">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>602.74</v>
+        <v>0.26</v>
+      </c>
+      <c r="K165" t="s">
+        <v>513</v>
       </c>
       <c r="L165" s="1">
-        <v>1106380.0</v>
+        <v>393488.0</v>
       </c>
       <c r="M165" s="1">
-        <v>1106982.74</v>
+        <v>394523.62</v>
       </c>
       <c r="N165" s="1">
-        <v>0.52</v>
+        <v>0.19</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="B166" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>96.14</v>
+        <v>99.572</v>
       </c>
       <c r="D166" s="1">
-        <v>97.273</v>
+        <v>100.05625</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>1361822.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="H166" s="1">
-        <v>-15862.0</v>
+        <v>-4842.5</v>
       </c>
       <c r="I166" s="1">
-        <v>-1.1647630894493</v>
+        <v>-0.48397776250859</v>
       </c>
       <c r="J166">
-        <v>1.3</v>
+        <v>1.21</v>
       </c>
       <c r="K166" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="L166" s="1">
-        <v>1345960.0</v>
+        <v>995720.0</v>
       </c>
       <c r="M166" s="1">
-        <v>1364140.82</v>
+        <v>1007826.16</v>
       </c>
       <c r="N166" s="1">
-        <v>0.64</v>
+        <v>0.48</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="B167" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>98.915</v>
+        <v>97.727</v>
       </c>
       <c r="D167" s="1">
-        <v>100.66</v>
+        <v>99.42228</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>402640.0</v>
+        <v>994222.8</v>
       </c>
       <c r="H167" s="1">
-        <v>-6980.0</v>
+        <v>-16952.8</v>
       </c>
       <c r="I167" s="1">
-        <v>-1.7335585138089</v>
+        <v>-1.7051308821323</v>
       </c>
       <c r="J167">
-        <v>3.24</v>
+        <v>1.29</v>
       </c>
       <c r="K167" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="L167" s="1">
-        <v>395660.0</v>
+        <v>977270.0</v>
       </c>
       <c r="M167" s="1">
-        <v>408605.21</v>
+        <v>990122.74</v>
       </c>
       <c r="N167" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="B168" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>100.235</v>
+        <v>98.98</v>
       </c>
       <c r="D168" s="1">
-        <v>100.05625</v>
+        <v>99.1624</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>1000562.5</v>
+        <v>1487436.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1787.5</v>
+        <v>-2736.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.17864950965082</v>
+        <v>-0.18394068719595</v>
       </c>
       <c r="J168">
+        <v>0.34</v>
+      </c>
+      <c r="K168" t="s">
+        <v>522</v>
+      </c>
+      <c r="L168" s="1">
+        <v>1484700.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>1489785.62</v>
+      </c>
+      <c r="N168" s="1">
         <v>0.7</v>
       </c>
-      <c r="K168" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="B169" s="1">
-        <v>1000000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>98.385</v>
+        <v>98.292</v>
       </c>
       <c r="D169" s="1">
-        <v>99.42228</v>
+        <v>100.0</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>994222.8</v>
+        <v>816000.0</v>
       </c>
       <c r="H169" s="1">
-        <v>-10372.8</v>
+        <v>-13937.28</v>
       </c>
       <c r="I169" s="1">
-        <v>-1.0433073954852</v>
+        <v>-1.708</v>
       </c>
       <c r="J169">
-        <v>0.89</v>
+        <v>1.7</v>
       </c>
       <c r="K169" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="L169" s="1">
-        <v>983850.0</v>
+        <v>802062.72</v>
       </c>
       <c r="M169" s="1">
-        <v>992726.71</v>
+        <v>815901.23</v>
       </c>
       <c r="N169" s="1">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B170" s="1">
-        <v>700000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>99.565</v>
+        <v>98.118</v>
       </c>
       <c r="D170" s="1">
-        <v>100.0</v>
+        <v>99.24314075</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>700000.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="H170" s="1">
-        <v>-3045.0</v>
+        <v>-13749.22</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.435</v>
+        <v>-1.1337214283312</v>
       </c>
       <c r="J170">
-        <v>2.18</v>
+        <v>3.11</v>
       </c>
       <c r="K170" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="L170" s="1">
-        <v>696955.0</v>
+        <v>1199001.96</v>
       </c>
       <c r="M170" s="1">
-        <v>712226.78</v>
+        <v>1236967.66</v>
       </c>
       <c r="N170" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B171" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>100.154</v>
+        <v>100.376</v>
       </c>
       <c r="D171" s="1">
-        <v>99.1624</v>
+        <v>99.897</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>1487436.0</v>
+        <v>399588.0</v>
       </c>
       <c r="H171" s="1">
-        <v>14874.0</v>
+        <v>1916.0</v>
       </c>
       <c r="I171" s="1">
-        <v>0.999975797278</v>
+        <v>0.47949387869506</v>
       </c>
       <c r="J171">
-        <v>3.65</v>
+        <v>1.14</v>
       </c>
       <c r="K171" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="L171" s="1">
-        <v>1502310.0</v>
+        <v>401504.0</v>
       </c>
       <c r="M171" s="1">
-        <v>1557018.9</v>
+        <v>406047.84</v>
       </c>
       <c r="N171" s="1">
-        <v>0.73</v>
+        <v>0.19</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="B172" s="1">
-        <v>816000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>98.81</v>
+        <v>98.691</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>816000.0</v>
+        <v>200460.0</v>
       </c>
       <c r="H172" s="1">
-        <v>-9710.4</v>
+        <v>-3078.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-1.19</v>
+        <v>-1.535468422628</v>
       </c>
       <c r="J172">
-        <v>1.25</v>
+        <v>3.44</v>
       </c>
       <c r="K172" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="L172" s="1">
-        <v>806289.6</v>
+        <v>197382.0</v>
       </c>
       <c r="M172" s="1">
-        <v>816454.93</v>
+        <v>204265.56</v>
       </c>
       <c r="N172" s="1">
-        <v>0.38</v>
+        <v>0.1</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="B173" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.066</v>
+        <v>98.712</v>
       </c>
       <c r="D173" s="1">
-        <v>99.7</v>
+        <v>99.871</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>1395800.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="H173" s="1">
-        <v>5124.0</v>
+        <v>-12749.0</v>
       </c>
       <c r="I173" s="1">
-        <v>0.36710130391174</v>
+        <v>-1.1604970411831</v>
       </c>
       <c r="J173">
-        <v>0.19</v>
+        <v>2.75</v>
       </c>
       <c r="K173" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="L173" s="1">
-        <v>1400924.0</v>
+        <v>1085832.0</v>
       </c>
       <c r="M173" s="1">
-        <v>1403541.81</v>
+        <v>1116078.23</v>
       </c>
       <c r="N173" s="1">
-        <v>0.66</v>
+        <v>0.53</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="B174" s="1">
-        <v>1222000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.016</v>
+        <v>99.925</v>
       </c>
       <c r="D174" s="1">
-        <v>99.24314075</v>
+        <v>100.0</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>1212751.18</v>
+        <v>688000.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-2775.66</v>
+        <v>-516.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-0.22887299932374</v>
+        <v>-0.075</v>
       </c>
       <c r="J174">
-        <v>2.71</v>
+        <v>0.4</v>
       </c>
       <c r="K174" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="L174" s="1">
-        <v>1209975.52</v>
+        <v>687484.0</v>
       </c>
       <c r="M174" s="1">
-        <v>1243082.51</v>
+        <v>690229.06</v>
       </c>
       <c r="N174" s="1">
-        <v>0.58</v>
+        <v>0.33</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="B175" s="1">
-        <v>400000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>100.486</v>
+        <v>99.154</v>
       </c>
       <c r="D175" s="1">
-        <v>99.897</v>
+        <v>99.57385255</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>399588.0</v>
+        <v>1701717.14</v>
       </c>
       <c r="H175" s="1">
-        <v>2356.0</v>
+        <v>-7175.28</v>
       </c>
       <c r="I175" s="1">
-        <v>0.58960729551438</v>
+        <v>-0.42164939350614</v>
       </c>
       <c r="J175">
-        <v>0.68</v>
+        <v>1.35</v>
       </c>
       <c r="K175" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="L175" s="1">
-        <v>401944.0</v>
+        <v>1694541.86</v>
       </c>
       <c r="M175" s="1">
-        <v>404661.81</v>
+        <v>1717648.48</v>
       </c>
       <c r="N175" s="1">
-        <v>0.19</v>
+        <v>0.81</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="B176" s="1">
-        <v>200000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.34</v>
+        <v>99.825</v>
       </c>
       <c r="D176" s="1">
-        <v>100.23</v>
+        <v>99.674</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>200460.0</v>
+        <v>441555.82</v>
       </c>
       <c r="H176" s="1">
-        <v>-1780.0</v>
+        <v>668.93</v>
       </c>
       <c r="I176" s="1">
-        <v>-0.88795769729622</v>
+        <v>0.15149387001625</v>
       </c>
       <c r="J176">
-        <v>3.0</v>
+        <v>0.75</v>
       </c>
       <c r="K176" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="L176" s="1">
-        <v>198680.0</v>
+        <v>442224.75</v>
       </c>
       <c r="M176" s="1">
-        <v>204680.0</v>
+        <v>445556.48</v>
       </c>
       <c r="N176" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B177" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.322</v>
+        <v>100.161</v>
       </c>
       <c r="D177" s="1">
-        <v>99.871</v>
+        <v>99.471</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>1098581.0</v>
+        <v>795768.0</v>
       </c>
       <c r="H177" s="1">
-        <v>-6039.0</v>
+        <v>5520.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-0.54970912477095</v>
+        <v>0.69366951171698</v>
       </c>
       <c r="J177">
-        <v>2.29</v>
+        <v>1.17</v>
       </c>
       <c r="K177" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="L177" s="1">
-        <v>1092542.0</v>
+        <v>801288.0</v>
       </c>
       <c r="M177" s="1">
-        <v>1117766.66</v>
+        <v>810668.82</v>
       </c>
       <c r="N177" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B178" s="1">
-        <v>688000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>100.741</v>
+        <v>99.284</v>
       </c>
       <c r="D178" s="1">
-        <v>100.0</v>
+        <v>98.46009582</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>688000.0</v>
+        <v>729589.31</v>
       </c>
       <c r="H178" s="1">
-        <v>5098.08</v>
+        <v>6105.13</v>
       </c>
       <c r="I178" s="1">
-        <v>0.741</v>
+        <v>0.83678994693604</v>
       </c>
       <c r="J178">
-        <v>0.73</v>
+        <v>0.56</v>
       </c>
       <c r="K178" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="L178" s="1">
-        <v>693098.08</v>
+        <v>735694.44</v>
       </c>
       <c r="M178" s="1">
-        <v>698143.06</v>
+        <v>739815.62</v>
       </c>
       <c r="N178" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B179" s="1">
-        <v>1309000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>100.058</v>
+        <v>96.677</v>
       </c>
       <c r="D179" s="1">
-        <v>99.42560275</v>
+        <v>98.41</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>1301481.14</v>
+        <v>885690.0</v>
       </c>
       <c r="H179" s="1">
-        <v>8278.08</v>
+        <v>-15597.0</v>
       </c>
       <c r="I179" s="1">
-        <v>0.63605070758075</v>
+        <v>-1.7609998983843</v>
       </c>
       <c r="J179">
-        <v>0.94</v>
+        <v>1.49</v>
       </c>
       <c r="K179" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="L179" s="1">
-        <v>1309759.22</v>
+        <v>870093.0</v>
       </c>
       <c r="M179" s="1">
-        <v>1322060.23</v>
+        <v>883491.29</v>
       </c>
       <c r="N179" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="B180" s="1">
-        <v>443000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.516</v>
+        <v>100.217</v>
       </c>
       <c r="D180" s="1">
-        <v>99.674</v>
+        <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>441555.82</v>
+        <v>945000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>3730.06</v>
+        <v>2050.65</v>
       </c>
       <c r="I180" s="1">
-        <v>0.84475389770652</v>
+        <v>0.217</v>
       </c>
       <c r="J180">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>876.77</v>
+        <v>1.28</v>
+      </c>
+      <c r="K180" t="s">
+        <v>557</v>
       </c>
       <c r="L180" s="1">
-        <v>445285.88</v>
+        <v>947050.65</v>
       </c>
       <c r="M180" s="1">
-        <v>446162.65</v>
+        <v>959123.19</v>
       </c>
       <c r="N180" s="1">
-        <v>0.21</v>
+        <v>0.45</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="B181" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.439</v>
+        <v>88.709</v>
       </c>
       <c r="D181" s="1">
-        <v>99.471</v>
+        <v>85.25</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>795768.0</v>
+        <v>426250.0</v>
       </c>
       <c r="H181" s="1">
-        <v>7744.0</v>
+        <v>17295.0</v>
       </c>
       <c r="I181" s="1">
-        <v>0.97314795266962</v>
+        <v>4.0574780058651</v>
       </c>
       <c r="J181">
-        <v>0.7</v>
+        <v>0.28</v>
       </c>
       <c r="K181" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="L181" s="1">
-        <v>803512.0</v>
+        <v>443545.0</v>
       </c>
       <c r="M181" s="1">
-        <v>809122.96</v>
+        <v>444942.26</v>
       </c>
       <c r="N181" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="B182" s="1">
-        <v>741000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.049</v>
+        <v>101.108</v>
       </c>
       <c r="D182" s="1">
-        <v>98.46009582</v>
+        <v>99.18943934</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>729589.31</v>
+        <v>605055.58</v>
       </c>
       <c r="H182" s="1">
-        <v>11773.78</v>
+        <v>11703.22</v>
       </c>
       <c r="I182" s="1">
-        <v>1.6137544559144</v>
+        <v>1.9342388347199</v>
       </c>
       <c r="J182">
-        <v>0.14</v>
+        <v>2.64</v>
       </c>
       <c r="K182" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="L182" s="1">
-        <v>741363.09</v>
+        <v>616758.8</v>
       </c>
       <c r="M182" s="1">
-        <v>742428.91</v>
+        <v>632865.31</v>
       </c>
       <c r="N182" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="B183" s="1">
-        <v>900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>98.0</v>
+        <v>100.265</v>
       </c>
       <c r="D183" s="1">
-        <v>98.41</v>
+        <v>102.1775</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>885690.0</v>
+        <v>1634840.0</v>
       </c>
       <c r="H183" s="1">
-        <v>-3690.0</v>
+        <v>-30600.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-0.41662432679606</v>
+        <v>-1.8717428005187</v>
       </c>
       <c r="J183">
-        <v>1.09</v>
+        <v>1.64</v>
       </c>
       <c r="K183" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="L183" s="1">
-        <v>882000.0</v>
+        <v>1604240.0</v>
       </c>
       <c r="M183" s="1">
-        <v>891819.86</v>
+        <v>1630459.18</v>
       </c>
       <c r="N183" s="1">
-        <v>0.42</v>
+        <v>0.77</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="B184" s="1">
-        <v>945000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>101.103</v>
+        <v>96.787</v>
       </c>
       <c r="D184" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>945000.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="H184" s="1">
-        <v>10423.35</v>
+        <v>-51662.0</v>
       </c>
       <c r="I184" s="1">
-        <v>1.103</v>
+        <v>-3.9439862645269</v>
       </c>
       <c r="J184">
-        <v>0.76</v>
+        <v>1.45</v>
       </c>
       <c r="K184" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="L184" s="1">
-        <v>955423.35</v>
+        <v>1258231.0</v>
       </c>
       <c r="M184" s="1">
-        <v>962598.54</v>
+        <v>1277103.26</v>
       </c>
       <c r="N184" s="1">
-        <v>0.45</v>
+        <v>0.6</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="B185" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>88.971</v>
+        <v>101.331</v>
       </c>
       <c r="D185" s="1">
-        <v>85.25</v>
+        <v>101.425395</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>426250.0</v>
+        <v>608552.37</v>
       </c>
       <c r="H185" s="1">
-        <v>18605.0</v>
+        <v>-566.37</v>
       </c>
       <c r="I185" s="1">
-        <v>4.3648093841642</v>
+        <v>-0.093068407571891</v>
       </c>
       <c r="J185">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>955.48</v>
+        <v>0.97</v>
+      </c>
+      <c r="K185" t="s">
+        <v>572</v>
       </c>
       <c r="L185" s="1">
-        <v>444855.0</v>
+        <v>607986.0</v>
       </c>
       <c r="M185" s="1">
-        <v>445810.48</v>
+        <v>613780.52</v>
       </c>
       <c r="N185" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="B186" s="1">
-        <v>610000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>101.613</v>
+        <v>101.597</v>
       </c>
       <c r="D186" s="1">
-        <v>99.18943934</v>
+        <v>99.96825</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>605055.58</v>
+        <v>299904.75</v>
       </c>
       <c r="H186" s="1">
-        <v>14783.72</v>
+        <v>4886.25</v>
       </c>
       <c r="I186" s="1">
-        <v>2.4433656160976</v>
+        <v>1.6292672923653</v>
       </c>
       <c r="J186">
-        <v>2.2</v>
+        <v>2.99</v>
       </c>
       <c r="K186" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="L186" s="1">
-        <v>619839.3</v>
+        <v>304791.0</v>
       </c>
       <c r="M186" s="1">
-        <v>633250.94</v>
+        <v>313772.51</v>
       </c>
       <c r="N186" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="B187" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>101.05</v>
+        <v>103.781</v>
       </c>
       <c r="D187" s="1">
-        <v>102.939</v>
+        <v>104.45</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>823512.0</v>
+        <v>208900.0</v>
       </c>
       <c r="H187" s="1">
-        <v>-15112.0</v>
+        <v>-1338.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1.8350673699958</v>
+        <v>-0.64049784585926</v>
       </c>
       <c r="J187">
-        <v>1.21</v>
+        <v>1.16</v>
       </c>
       <c r="K187" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="L187" s="1">
-        <v>808400.0</v>
+        <v>207562.0</v>
       </c>
       <c r="M187" s="1">
-        <v>818093.15</v>
+        <v>209890.77</v>
       </c>
       <c r="N187" s="1">
-        <v>0.38</v>
+        <v>0.1</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="B188" s="1">
-        <v>1300000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>98.205</v>
+        <v>97.814</v>
       </c>
       <c r="D188" s="1">
-        <v>100.761</v>
+        <v>99.589</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>1309893.0</v>
+        <v>946095.5</v>
       </c>
       <c r="H188" s="1">
-        <v>-33228.0</v>
+        <v>-16862.5</v>
       </c>
       <c r="I188" s="1">
-        <v>-2.5366957453777</v>
+        <v>-1.7823253572182</v>
       </c>
       <c r="J188">
-        <v>1.05</v>
+        <v>0.12</v>
       </c>
       <c r="K188" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="L188" s="1">
-        <v>1276665.0</v>
+        <v>929233.0</v>
       </c>
       <c r="M188" s="1">
-        <v>1290368.42</v>
+        <v>930404.23</v>
       </c>
       <c r="N188" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="B189" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>102.113</v>
+        <v>97.461</v>
       </c>
       <c r="D189" s="1">
-        <v>101.425395</v>
+        <v>99.908</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>608552.37</v>
+        <v>499540.0</v>
       </c>
       <c r="H189" s="1">
-        <v>4125.63</v>
+        <v>-12235.0</v>
       </c>
       <c r="I189" s="1">
-        <v>0.67794165356714</v>
+        <v>-2.449253313048</v>
       </c>
       <c r="J189">
-        <v>0.52</v>
+        <v>1.98</v>
       </c>
       <c r="K189" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="L189" s="1">
-        <v>612678.0</v>
+        <v>487305.0</v>
       </c>
       <c r="M189" s="1">
-        <v>615821.84</v>
+        <v>497207.78</v>
       </c>
       <c r="N189" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B190" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>101.992</v>
+        <v>101.745</v>
       </c>
       <c r="D190" s="1">
-        <v>99.96825</v>
+        <v>103.012</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>299904.75</v>
+        <v>721084.0</v>
       </c>
       <c r="H190" s="1">
-        <v>6071.25</v>
+        <v>-8869.0</v>
       </c>
       <c r="I190" s="1">
-        <v>2.0243927446964</v>
+        <v>-1.2299537917912</v>
       </c>
       <c r="J190">
-        <v>2.54</v>
+        <v>1.52</v>
       </c>
       <c r="K190" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="L190" s="1">
-        <v>305976.0</v>
+        <v>712215.0</v>
       </c>
       <c r="M190" s="1">
-        <v>313587.99</v>
+        <v>722873.22</v>
       </c>
       <c r="N190" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="B191" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>104.775</v>
+        <v>97.554</v>
       </c>
       <c r="D191" s="1">
-        <v>104.45</v>
+        <v>97.93</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>208900.0</v>
+        <v>489650.0</v>
       </c>
       <c r="H191" s="1">
-        <v>650.0</v>
+        <v>-1880.0</v>
       </c>
       <c r="I191" s="1">
-        <v>0.31115366203925</v>
+        <v>-0.38394771775758</v>
       </c>
       <c r="J191">
-        <v>0.66</v>
+        <v>1.47</v>
       </c>
       <c r="K191" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="L191" s="1">
-        <v>209550.0</v>
+        <v>487770.0</v>
       </c>
       <c r="M191" s="1">
-        <v>210877.4</v>
+        <v>495134.38</v>
       </c>
       <c r="N191" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="B192" s="1">
-        <v>950000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>98.422</v>
+        <v>96.998</v>
       </c>
       <c r="D192" s="1">
-        <v>99.589</v>
+        <v>99.902</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>946095.5</v>
+        <v>1478549.6</v>
       </c>
       <c r="H192" s="1">
-        <v>-11086.5</v>
+        <v>-42979.2</v>
       </c>
       <c r="I192" s="1">
-        <v>-1.1718161644358</v>
+        <v>-2.9068487117375</v>
       </c>
       <c r="J192">
-        <v>2.77</v>
+        <v>1.67</v>
       </c>
       <c r="K192" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="L192" s="1">
-        <v>935009.0</v>
+        <v>1435570.4</v>
       </c>
       <c r="M192" s="1">
-        <v>961322.7</v>
+        <v>1460264.1</v>
       </c>
       <c r="N192" s="1">
-        <v>0.45</v>
+        <v>0.69</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="B193" s="1">
-        <v>700000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>102.628</v>
+        <v>100.203</v>
       </c>
       <c r="D193" s="1">
-        <v>103.012</v>
+        <v>100.0</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>721084.0</v>
+        <v>667000.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-2688.0</v>
+        <v>1354.01</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.37277210422087</v>
+        <v>0.203</v>
       </c>
       <c r="J193">
-        <v>0.96</v>
+        <v>2.15</v>
       </c>
       <c r="K193" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="L193" s="1">
-        <v>718396.0</v>
+        <v>668354.01</v>
       </c>
       <c r="M193" s="1">
-        <v>725137.1</v>
+        <v>682714.61</v>
       </c>
       <c r="N193" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="B194" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>98.175</v>
+        <v>102.326</v>
       </c>
       <c r="D194" s="1">
-        <v>99.908</v>
+        <v>102.706</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>499540.0</v>
+        <v>1540590.0</v>
       </c>
       <c r="H194" s="1">
-        <v>-8665.0</v>
+        <v>-5700.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-1.7345958281619</v>
+        <v>-0.369988121434</v>
       </c>
       <c r="J194">
-        <v>1.53</v>
+        <v>1.18</v>
       </c>
       <c r="K194" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="L194" s="1">
-        <v>490875.0</v>
+        <v>1534890.0</v>
       </c>
       <c r="M194" s="1">
-        <v>498517.36</v>
+        <v>1552600.27</v>
       </c>
       <c r="N194" s="1">
-        <v>0.23</v>
+        <v>0.73</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="B195" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>104.427</v>
+        <v>101.956</v>
       </c>
       <c r="D195" s="1">
-        <v>106.6</v>
+        <v>99.660226</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>746200.0</v>
+        <v>498301.13</v>
       </c>
       <c r="H195" s="1">
-        <v>-15211.0</v>
+        <v>11478.87</v>
       </c>
       <c r="I195" s="1">
-        <v>-2.0384615384615</v>
+        <v>2.3036010373888</v>
       </c>
       <c r="J195">
-        <v>2.9</v>
+        <v>0.66</v>
       </c>
       <c r="K195" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="L195" s="1">
-        <v>730989.0</v>
+        <v>509780.0</v>
       </c>
       <c r="M195" s="1">
-        <v>751284.21</v>
+        <v>513057.4</v>
       </c>
       <c r="N195" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="B196" s="1">
-        <v>1480000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>98.932</v>
+        <v>101.726</v>
       </c>
       <c r="D196" s="1">
-        <v>99.902</v>
+        <v>103.47225</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>1478549.6</v>
+        <v>827778.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-14356.0</v>
+        <v>-13970.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-0.97095153250185</v>
+        <v>-1.6876505536509</v>
       </c>
       <c r="J196">
-        <v>1.24</v>
+        <v>1.62</v>
       </c>
       <c r="K196" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="L196" s="1">
-        <v>1464193.6</v>
+        <v>813808.0</v>
       </c>
       <c r="M196" s="1">
-        <v>1482566.89</v>
+        <v>826755.95</v>
       </c>
       <c r="N196" s="1">
-        <v>0.7</v>
+        <v>0.39</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="B197" s="1">
-        <v>667000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>100.452</v>
+        <v>98.144</v>
       </c>
       <c r="D197" s="1">
-        <v>100.0</v>
+        <v>99.495</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>667000.0</v>
+        <v>795960.0</v>
       </c>
       <c r="H197" s="1">
-        <v>3014.84</v>
+        <v>-10808.0</v>
       </c>
       <c r="I197" s="1">
-        <v>0.452</v>
+        <v>-1.3578571787527</v>
       </c>
       <c r="J197">
-        <v>1.68</v>
+        <v>3.49</v>
       </c>
       <c r="K197" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="L197" s="1">
-        <v>670014.84</v>
+        <v>785152.0</v>
       </c>
       <c r="M197" s="1">
-        <v>681208.74</v>
+        <v>813094.47</v>
       </c>
       <c r="N197" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="B198" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>103.05</v>
+        <v>99.03</v>
       </c>
       <c r="D198" s="1">
-        <v>102.706</v>
+        <v>98.32</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>1540590.0</v>
+        <v>1081520.0</v>
       </c>
       <c r="H198" s="1">
-        <v>5160.0</v>
+        <v>7810.0</v>
       </c>
       <c r="I198" s="1">
-        <v>0.33493661519288</v>
+        <v>0.72213181448332</v>
       </c>
       <c r="J198">
-        <v>0.68</v>
+        <v>0.42</v>
       </c>
       <c r="K198" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="L198" s="1">
-        <v>1545750.0</v>
+        <v>1089330.0</v>
       </c>
       <c r="M198" s="1">
-        <v>1555994.18</v>
+        <v>1093963.56</v>
       </c>
       <c r="N198" s="1">
-        <v>0.73</v>
+        <v>0.52</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="B199" s="1">
-        <v>500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>102.597</v>
+        <v>100.318</v>
       </c>
       <c r="D199" s="1">
-        <v>99.660226</v>
+        <v>100.413</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>498301.13</v>
+        <v>1606608.0</v>
       </c>
       <c r="H199" s="1">
-        <v>14683.87</v>
+        <v>-1520.0</v>
       </c>
       <c r="I199" s="1">
-        <v>2.9467864140705</v>
+        <v>-0.094609263740751</v>
       </c>
       <c r="J199">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>847.6</v>
+        <v>0.92</v>
+      </c>
+      <c r="K199" t="s">
+        <v>613</v>
       </c>
       <c r="L199" s="1">
-        <v>512985.0</v>
+        <v>1605088.0</v>
       </c>
       <c r="M199" s="1">
-        <v>513832.6</v>
+        <v>1619740.01</v>
       </c>
       <c r="N199" s="1">
-        <v>0.24</v>
+        <v>0.77</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="B200" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>102.159</v>
+        <v>91.479</v>
       </c>
       <c r="D200" s="1">
-        <v>103.47225</v>
+        <v>92.35</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>827778.0</v>
+        <v>831150.0</v>
       </c>
       <c r="H200" s="1">
-        <v>-10506.0</v>
+        <v>-7839.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-1.269180867334</v>
+        <v>-0.94315105576611</v>
       </c>
       <c r="J200">
-        <v>1.12</v>
+        <v>0.54</v>
       </c>
       <c r="K200" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="L200" s="1">
-        <v>817272.0</v>
+        <v>823311.0</v>
       </c>
       <c r="M200" s="1">
-        <v>826214.47</v>
+        <v>828211.68</v>
       </c>
       <c r="N200" s="1">
         <v>0.39</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="B201" s="1">
         <v>800000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>99.594</v>
+        <v>89.476</v>
       </c>
       <c r="D201" s="1">
-        <v>99.495</v>
+        <v>90.199</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>795960.0</v>
+        <v>721592.0</v>
       </c>
       <c r="H201" s="1">
-        <v>792.0</v>
+        <v>-5784.0</v>
       </c>
       <c r="I201" s="1">
-        <v>0.099502487562189</v>
+        <v>-0.80156099291566</v>
       </c>
       <c r="J201">
-        <v>3.04</v>
+        <v>0.78</v>
       </c>
       <c r="K201" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="L201" s="1">
-        <v>796752.0</v>
+        <v>715808.0</v>
       </c>
       <c r="M201" s="1">
-        <v>821042.41</v>
+        <v>722040.88</v>
       </c>
       <c r="N201" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="B202" s="1">
-        <v>1600000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.761</v>
+        <v>99.787</v>
       </c>
       <c r="D202" s="1">
-        <v>100.413</v>
+        <v>101.11874539</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>1606608.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="H202" s="1">
-        <v>5568.0</v>
+        <v>-14436.12</v>
       </c>
       <c r="I202" s="1">
-        <v>0.34656867138717</v>
+        <v>-1.3170113833504</v>
       </c>
       <c r="J202">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="K202" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="L202" s="1">
-        <v>1612176.0</v>
+        <v>1081691.08</v>
       </c>
       <c r="M202" s="1">
-        <v>1618852.87</v>
+        <v>1085811.76</v>
       </c>
       <c r="N202" s="1">
-        <v>0.76</v>
+        <v>0.51</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="B203" s="1">
-        <v>1084000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>100.973</v>
+        <v>97.747</v>
       </c>
       <c r="D203" s="1">
-        <v>101.11874539</v>
+        <v>100.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>1096127.2</v>
+        <v>800000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>-1579.88</v>
+        <v>-18024.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-0.14413290720274</v>
+        <v>-2.253</v>
       </c>
       <c r="J203">
-        <v>3.69</v>
+        <v>1.69</v>
       </c>
       <c r="K203" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="L203" s="1">
-        <v>1094547.32</v>
+        <v>781976.0</v>
       </c>
       <c r="M203" s="1">
-        <v>1134529.1</v>
+        <v>795534.18</v>
       </c>
       <c r="N203" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="B204" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>98.411</v>
+        <v>100.475</v>
       </c>
       <c r="D204" s="1">
         <v>100.0</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-12712.0</v>
+        <v>1900.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-1.589</v>
+        <v>0.475</v>
       </c>
       <c r="J204">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="K204" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="L204" s="1">
-        <v>787288.0</v>
+        <v>401900.0</v>
       </c>
       <c r="M204" s="1">
-        <v>798043.29</v>
+        <v>406671.73</v>
       </c>
       <c r="N204" s="1">
-        <v>0.37</v>
+        <v>0.19</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="B205" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>101.081</v>
+        <v>96.285</v>
       </c>
       <c r="D205" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>400000.0</v>
+        <v>875250.0</v>
       </c>
       <c r="H205" s="1">
-        <v>4324.0</v>
+        <v>-8685.0</v>
       </c>
       <c r="I205" s="1">
-        <v>1.081</v>
+        <v>-0.99228791773779</v>
       </c>
       <c r="J205">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="K205" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="L205" s="1">
-        <v>404324.0</v>
+        <v>866565.0</v>
       </c>
       <c r="M205" s="1">
-        <v>407356.88</v>
+        <v>873222.53</v>
       </c>
       <c r="N205" s="1">
-        <v>0.19</v>
+        <v>0.41</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="B206" s="1">
         <v>900000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>96.5</v>
+        <v>98.875</v>
       </c>
       <c r="D206" s="1">
-        <v>97.25</v>
+        <v>99.8356</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>875250.0</v>
+        <v>898520.4</v>
       </c>
       <c r="H206" s="1">
-        <v>-6750.0</v>
+        <v>-8645.4</v>
       </c>
       <c r="I206" s="1">
-        <v>-0.77120822622108</v>
+        <v>-0.96218182692346</v>
       </c>
       <c r="J206">
-        <v>0.45</v>
+        <v>0.53</v>
       </c>
       <c r="K206" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="L206" s="1">
-        <v>868500.0</v>
+        <v>889875.0</v>
       </c>
       <c r="M206" s="1">
-        <v>872506.85</v>
+        <v>894683.22</v>
       </c>
       <c r="N206" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="B207" s="1">
         <v>900000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>99.765</v>
+        <v>83.084</v>
       </c>
       <c r="D207" s="1">
-        <v>99.8356</v>
+        <v>81.04033333</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>898520.4</v>
+        <v>729363.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-635.4</v>
+        <v>18393.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.070716257527375</v>
+        <v>2.5217895615763</v>
       </c>
       <c r="J207">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>832.19</v>
+        <v>0.7</v>
+      </c>
+      <c r="K207" t="s">
+        <v>637</v>
       </c>
       <c r="L207" s="1">
-        <v>897885.0</v>
+        <v>747756.0</v>
       </c>
       <c r="M207" s="1">
-        <v>898717.19</v>
+        <v>754025.18</v>
       </c>
       <c r="N207" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="B208" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>83.543</v>
+        <v>90.454</v>
       </c>
       <c r="D208" s="1">
-        <v>81.04033333</v>
+        <v>89.675</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>729363.0</v>
+        <v>986425.0</v>
       </c>
       <c r="H208" s="1">
-        <v>22524.0</v>
+        <v>8569.0</v>
       </c>
       <c r="I208" s="1">
-        <v>3.0881742013236</v>
+        <v>0.86869250069696</v>
       </c>
       <c r="J208">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.07</v>
+      </c>
+      <c r="K208">
+        <v>768.49</v>
       </c>
       <c r="L208" s="1">
-        <v>751887.0</v>
+        <v>994994.0</v>
       </c>
       <c r="M208" s="1">
-        <v>757360.97</v>
+        <v>995762.49</v>
       </c>
       <c r="N208" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B209" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>90.6</v>
+        <v>100.928</v>
       </c>
       <c r="D209" s="1">
-        <v>89.675</v>
+        <v>99.774775</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>986425.0</v>
+        <v>598648.65</v>
       </c>
       <c r="H209" s="1">
-        <v>10175.0</v>
+        <v>6919.35</v>
       </c>
       <c r="I209" s="1">
-        <v>1.0315026484527</v>
+        <v>1.1558282140952</v>
       </c>
       <c r="J209">
-        <v>0.73</v>
+        <v>1.28</v>
       </c>
       <c r="K209" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="L209" s="1">
-        <v>996600.0</v>
+        <v>605568.0</v>
       </c>
       <c r="M209" s="1">
-        <v>1004646.58</v>
+        <v>613273.48</v>
       </c>
       <c r="N209" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="B210" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>101.663</v>
+        <v>99.906</v>
       </c>
       <c r="D210" s="1">
-        <v>99.774775</v>
+        <v>100.86</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>598648.65</v>
+        <v>1008600.0</v>
       </c>
       <c r="H210" s="1">
-        <v>11329.35</v>
+        <v>-9540.0</v>
       </c>
       <c r="I210" s="1">
-        <v>1.8924873546445</v>
+        <v>-0.94586555621654</v>
       </c>
       <c r="J210">
-        <v>0.84</v>
+        <v>0.55</v>
       </c>
       <c r="K210" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="L210" s="1">
-        <v>609978.0</v>
+        <v>999060.0</v>
       </c>
       <c r="M210" s="1">
-        <v>615032.79</v>
+        <v>1004514.79</v>
       </c>
       <c r="N210" s="1">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>636</v>
-[...53 lines deleted...]
-      <c r="A212" t="s">
         <v>643</v>
-      </c>
-[...43 lines deleted...]
-        <v>642</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">