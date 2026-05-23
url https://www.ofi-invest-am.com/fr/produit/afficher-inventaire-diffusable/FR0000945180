--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="624">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -142,1917 +142,1794 @@
   <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>12 106.16</t>
+    <t>13 424.66</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 305.82</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 065.77</t>
+    <t>8 737.24</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>28 079.45</t>
+    <t>30 309.59</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>9 464.38</t>
+    <t>13 713.70</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>8 090.75</t>
+    <t>10 916.10</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>7 364.38</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV PERP</t>
+  </si>
+  <si>
+    <t>26 963.01</t>
+  </si>
+  <si>
+    <t>DE000A351U49</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2053</t>
+  </si>
+  <si>
+    <t>6 861.15</t>
+  </si>
+  <si>
+    <t>DE000A4DFLN3</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2055</t>
+  </si>
+  <si>
+    <t>23 490.37</t>
+  </si>
+  <si>
+    <t>DE000A3E5TR0</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE PERP</t>
+  </si>
+  <si>
+    <t>25 729.32</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 12/05/2030</t>
+  </si>
+  <si>
+    <t>15 835.62</t>
+  </si>
+  <si>
+    <t>XS2640904319</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 27/06/2029</t>
+  </si>
+  <si>
+    <t>13 731.16</t>
+  </si>
+  <si>
+    <t>XS3064423174</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3 06/05/2033</t>
+  </si>
+  <si>
+    <t>14 547.95</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>12 772.60</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>FR001400P728</t>
+  </si>
+  <si>
+    <t>APRR SA 3.125 06/01/2034</t>
+  </si>
+  <si>
+    <t>1 712.33</t>
+  </si>
+  <si>
+    <t>FR001400SJS4</t>
+  </si>
+  <si>
+    <t>ARKEMA SA 3.5 12/09/2034</t>
+  </si>
+  <si>
+    <t>9 550.68</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>19 142.47</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>46 947.95</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB BANK LTD 3.185 16/04/2029</t>
+  </si>
+  <si>
+    <t>30 235.68</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV PERP</t>
+  </si>
+  <si>
+    <t>7 623.29</t>
+  </si>
+  <si>
+    <t>XS1311440082</t>
+  </si>
+  <si>
+    <t>ASSICURAZIONI GENERALI SPA PERP</t>
+  </si>
+  <si>
+    <t>23 702.74</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>25 282.81</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>3 787.20</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>3 320.03</t>
+  </si>
+  <si>
+    <t>XS2573807778</t>
+  </si>
+  <si>
+    <t>AXA SA 3.625 10/01/2033</t>
+  </si>
+  <si>
+    <t>2 741.10</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>2 021.69</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 23/10/2031</t>
+  </si>
+  <si>
+    <t>11 558.22</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>22 179.45</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>2 414.38</t>
+  </si>
+  <si>
+    <t>XS2705604234</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
+  </si>
+  <si>
+    <t>13 890.41</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>11 708.37</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>7 051.61</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>4 363.01</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>11 035.97</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>9 764.38</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>35 340.41</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>8 379.86</t>
+  </si>
+  <si>
+    <t>XS3075490188</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 20/05/2031</t>
+  </si>
+  <si>
+    <t>23 068.95</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>16 241.10</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>3 065.10</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>13 273.97</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>31 931.51</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>4 715.75</t>
+  </si>
+  <si>
+    <t>FR0014015DL3</t>
+  </si>
+  <si>
+    <t>BPCE SA 16/01/2037</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
     <t>5 917.81</t>
   </si>
   <si>
-    <t>FR001400L4V8</t>
-[...278 lines deleted...]
-    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>8 516.10</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>14 951.71</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>7 654.45</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>11 736.99</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>3 473.63</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>54 494.86</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>20 942.47</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>6 997.21</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
+    <t>7 391.78</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>34 367.12</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>26 879.79</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>24 400.68</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>18 850.68</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 3.625 17/06/2034</t>
+  </si>
+  <si>
+    <t>35 177.40</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>13 431.51</t>
+  </si>
+  <si>
+    <t>FR0013166477</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 2.8 21/07/2026</t>
+  </si>
+  <si>
+    <t>FR001400KDS4</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 28/08/2033</t>
+  </si>
+  <si>
+    <t>10 909.59</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>22 613.59</t>
+  </si>
+  <si>
+    <t>FR0013236544</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
+  </si>
+  <si>
+    <t>1 073.97</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>2 847.95</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>2 564.38</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>10 032.53</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.438 07/04/2033</t>
+  </si>
+  <si>
+    <t>24 414.51</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>45 027.40</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>XS3032045471</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+  </si>
+  <si>
+    <t>15 001.64</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>2 696.92</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>2 358.90</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>9 623.29</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>16 545.89</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>2 826.70</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>8 102.43</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>6 745.80</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>22 014.83</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>23 200.00</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>10 188.36</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>6 170.55</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>19 468.49</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>16 497.95</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>35 333.43</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>16 246.23</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>8 872.60</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>5 159.59</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>12 849.32</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>3 184.93</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>35 210.96</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>11 806.85</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 105.83</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>5 721.88</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>2 868.49</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>6 655.82</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>4 113.81</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>2 684.93</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>42 200.34</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>10 356.16</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>2 320.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>36 785.96</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>10 052.38</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>6 312.33</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>11 318.64</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>34 110.62</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>20 658.99</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>15 552.47</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>26 580.82</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>3 090.75</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>73 553.42</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>19 746.58</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 050.00</t>
+  </si>
+  <si>
+    <t>XS2638080452</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 3.875 03/07/2031</t>
+  </si>
+  <si>
+    <t>5 032.19</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>2 126.71</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>14 592.00</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>21 328.42</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>20 346.13</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>36 246.58</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>11 499.66</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 233.96</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>92 373.63</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>1 277.62</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>7 851.42</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>4 301.37</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>23 282.75</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>27 830.22</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>7 853.42</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>12 346.79</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>32 478.90</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>4 982.03</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>5 015.41</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>69 138.70</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>17 112.33</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>13 027.07</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>20 114.21</t>
+  </si>
+  <si>
+    <t>XS2439004412</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>20 695.67</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>6 758.22</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 849.32</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>21 470.55</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>12 927.95</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>1 643.84</t>
+  </si>
+  <si>
+    <t>XS2552369469</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>48 632.19</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
     <t>8 543.84</t>
   </si>
   <si>
-    <t>BE0390167337</t>
-[...1090 lines deleted...]
-  <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>18 345.21</t>
+    <t>19 606.44</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>5 066.47</t>
+    <t>6 658.78</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>13 191.78</t>
-[...8 lines deleted...]
-    <t>36 242.17</t>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>22 308.90</t>
-[...29 lines deleted...]
-    <t>15 841.10</t>
+    <t>23 800.68</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>17 174.96</t>
-[...5 lines deleted...]
-    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+    <t>19 660.81</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>19 395.62</t>
-[...8 lines deleted...]
-    <t>2 511.12</t>
+    <t>20 941.64</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>3 102.74</t>
+    <t>3 554.79</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 758.56</t>
+    <t>11 327.74</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>24 979.26</t>
+    <t>26 685.92</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>25 249.32</t>
+    <t>27 178.08</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>16 982.10</t>
+    <t>18 545.30</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>28 460.96</t>
+    <t>30 291.78</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>10 082.19</t>
+    <t>12 493.15</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>30 171.58</t>
+    <t>32 816.10</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 256.85</t>
+    <t>3 482.88</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>4 575.00</t>
+    <t>5 953.77</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>18 511.64</t>
+    <t>21 156.16</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>5 650.68</t>
+    <t>6 102.74</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>3 121.23</t>
+    <t>3 821.92</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>6 543.84</t>
+    <t>7 056.16</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>15 304.11</t>
+    <t>17 021.92</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>27 146.58</t>
+    <t>29 150.68</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 237.85</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 802.74</t>
+    <t>10 595.89</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>XS2572989817</t>
-[...2 lines deleted...]
-    <t>TOYOTA MOTOR FINANCE (NETHERLANDS) 3.5 13/01/2028</t>
+    <t>2 430.26</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>24 257.18</t>
+    <t>25 884.19</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 219.71</t>
+    <t>8 839.01</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>13 505.14</t>
+    <t>14 748.29</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>8 523.02</t>
+    <t>9 588.40</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>29 808.22</t>
+    <t>31 857.53</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 315.07</t>
+    <t>14 183.56</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 216.44</t>
+    <t>11 210.96</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>24 278.63</t>
+    <t>26 728.77</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 564.41</t>
+    <t>2 998.44</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>17 815.07</t>
+    <t>19 171.23</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>20 995.89</t>
-[...17 lines deleted...]
-    <t>14 905.48</t>
+    <t>22 758.90</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 866.44</t>
+    <t>3 273.29</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>18 863.01</t>
+    <t>20 219.18</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>10 020.49</t>
+    <t>11 540.84</t>
   </si>
   <si>
     <t>CDS-00107062</t>
   </si>
   <si>
     <t>PAR20251127050142061</t>
   </si>
   <si>
-    <t>-143 333.30</t>
+    <t>-216 666.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2372,256 +2249,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>88.3007</v>
+        <v>235.7083</v>
       </c>
       <c r="D2">
-        <v>6476.02</v>
+        <v>6509.23</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>571837.52</v>
+        <v>1534280.31</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>571837.52</v>
+        <v>1534280.31</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>4053.0</v>
+        <v>3850.0</v>
       </c>
       <c r="D3">
-        <v>11543.16</v>
+        <v>11602.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>46784428.69</v>
+        <v>44669089.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>46784428.69</v>
+        <v>44669089.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1104056.7197</v>
+        <v>1104375.4965</v>
       </c>
       <c r="D4">
-        <v>113.51</v>
+        <v>114.12</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>125331481.27</v>
+        <v>126037977.6</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>125331481.27</v>
+        <v>126037977.6</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>79108.8936</v>
+        <v>83305.1922</v>
       </c>
       <c r="D5">
-        <v>103.51</v>
+        <v>104.02</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>8189135.55</v>
+        <v>8665508.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>8189135.55</v>
+        <v>8665508.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>100.5</v>
+        <v>100.99</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>191064.54</v>
+        <v>191995.19</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>191064.54</v>
+        <v>191995.19</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P222"/>
+  <dimension ref="A1:P207"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O222" sqref="O222"/>
+      <selection activeCell="O207" sqref="O207"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2640,11089 +2517,10339 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>329.0</v>
+        <v>815.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4771.34</v>
+        <v>4778.18</v>
       </c>
       <c r="E2" s="1">
-        <v>4768.1360182371</v>
+        <v>4775.487190184</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1568716.75</v>
+        <v>3892022.06</v>
       </c>
       <c r="I2" s="1">
-        <v>1054.11</v>
+        <v>2194.64</v>
       </c>
       <c r="J2" s="1">
-        <v>0.067195687175521</v>
+        <v>0.056388169598402</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1569770.86</v>
+        <v>3894216.7</v>
       </c>
       <c r="N2" s="1">
-        <v>1569770.86</v>
+        <v>3894216.7</v>
       </c>
       <c r="O2" s="1">
-        <v>0.87</v>
+        <v>2.15</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>162.0</v>
+        <v>74.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.61</v>
+        <v>117.16</v>
       </c>
       <c r="E3" s="1">
-        <v>116.602407407</v>
+        <v>116.519054054</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>1230.0</v>
+        <v>47430.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1230.0</v>
+        <v>47430.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1230.0</v>
+        <v>47430.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>-19.0</v>
       </c>
       <c r="D4" s="1">
-        <v>128.17</v>
+        <v>129.61</v>
       </c>
       <c r="E4" s="1">
         <v>128.63</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>8740.0</v>
+        <v>-18620.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8740.0</v>
+        <v>-18620.0</v>
       </c>
       <c r="N4" s="1">
-        <v>8740.0</v>
+        <v>-18620.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>-64.0</v>
       </c>
       <c r="D5" s="1">
-        <v>121.93</v>
+        <v>123.4</v>
       </c>
       <c r="E5" s="1">
         <v>121.25</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-43520.0</v>
+        <v>-137600.0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>-43520.0</v>
+        <v>-137600.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-43520.0</v>
+        <v>-137600.0</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.02</v>
+        <v>-0.08</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.59</v>
+        <v>103.839</v>
       </c>
       <c r="E6" s="1">
         <v>99.634</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>498170.0</v>
       </c>
       <c r="I6" s="1">
-        <v>19780.0</v>
+        <v>21025.0</v>
       </c>
       <c r="J6" s="1">
-        <v>3.9705321476604</v>
+        <v>4.2204468354176</v>
       </c>
       <c r="K6">
-        <v>2.42</v>
+        <v>2.68</v>
       </c>
       <c r="L6" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="1">
-        <v>517950.0</v>
+        <v>519195.0</v>
       </c>
       <c r="N6" s="1">
-        <v>530056.16</v>
+        <v>532619.66</v>
       </c>
       <c r="O6" s="1">
         <v>0.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>300000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.254</v>
+        <v>103.402</v>
       </c>
       <c r="E7" s="1">
         <v>99.179</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>297537.0</v>
       </c>
       <c r="I7" s="1">
-        <v>12225.0</v>
+        <v>12669.0</v>
       </c>
       <c r="J7" s="1">
-        <v>4.1087326954295</v>
+        <v>4.2579578338156</v>
       </c>
       <c r="K7">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>605.14</v>
+        <v>0.44</v>
+      </c>
+      <c r="L7" t="s">
+        <v>45</v>
       </c>
       <c r="M7" s="1">
-        <v>309762.0</v>
+        <v>310206.0</v>
       </c>
       <c r="N7" s="1">
-        <v>310367.14</v>
+        <v>311511.82</v>
       </c>
       <c r="O7" s="1">
         <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>493000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>109.401</v>
+        <v>110.396</v>
       </c>
       <c r="E8" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>494216.25</v>
       </c>
       <c r="I8" s="1">
-        <v>45130.68</v>
+        <v>50036.03</v>
       </c>
       <c r="J8" s="1">
-        <v>9.1317677231374</v>
+        <v>10.124319060735</v>
       </c>
       <c r="K8">
-        <v>1.43</v>
+        <v>1.77</v>
       </c>
       <c r="L8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M8" s="1">
-        <v>539346.93</v>
+        <v>544252.28</v>
       </c>
       <c r="N8" s="1">
-        <v>546412.7</v>
+        <v>552989.52</v>
       </c>
       <c r="O8" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>103.201</v>
+        <v>104.585</v>
       </c>
       <c r="E9" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>26343.58</v>
+        <v>37415.58</v>
       </c>
       <c r="J9" s="1">
-        <v>3.2959780694354</v>
+        <v>4.6812517939933</v>
       </c>
       <c r="K9">
-        <v>3.51</v>
+        <v>3.79</v>
       </c>
       <c r="L9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M9" s="1">
-        <v>825608.0</v>
+        <v>836680.0</v>
       </c>
       <c r="N9" s="1">
-        <v>853687.45</v>
+        <v>866989.59</v>
       </c>
       <c r="O9" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>101.866</v>
+        <v>102.614</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>22392.0</v>
+        <v>31368.0</v>
       </c>
       <c r="J10" s="1">
-        <v>1.866</v>
+        <v>2.614</v>
       </c>
       <c r="K10">
-        <v>0.79</v>
+        <v>1.14</v>
       </c>
       <c r="L10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M10" s="1">
-        <v>1222392.0</v>
+        <v>1231368.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1231856.38</v>
+        <v>1245081.7</v>
       </c>
       <c r="O10" s="1">
-        <v>0.68</v>
+        <v>0.69</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.828</v>
+        <v>100.264</v>
       </c>
       <c r="E11" s="1">
         <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>6225.0</v>
+        <v>11675.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.50135910601027</v>
+        <v>0.94030001006745</v>
       </c>
       <c r="K11">
-        <v>0.65</v>
+        <v>0.87</v>
       </c>
       <c r="L11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>1247850.0</v>
+        <v>1253300.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1255940.75</v>
+        <v>1264216.1</v>
       </c>
       <c r="O11" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.401</v>
+        <v>98.965</v>
       </c>
       <c r="E12" s="1">
         <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-6816.0</v>
+        <v>-2304.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.85841234018115</v>
+        <v>-0.29016755161053</v>
       </c>
       <c r="K12">
-        <v>0.74</v>
+        <v>0.92</v>
       </c>
       <c r="L12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>787208.0</v>
+        <v>791720.0</v>
       </c>
       <c r="N12" s="1">
-        <v>793125.81</v>
+        <v>799084.38</v>
       </c>
       <c r="O12" s="1">
         <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>105.696</v>
+        <v>103.918</v>
       </c>
       <c r="E13" s="1">
-        <v>99.922</v>
+        <v>100.85737</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>399688.0</v>
+        <v>907716.33</v>
       </c>
       <c r="I13" s="1">
-        <v>23096.0</v>
+        <v>27545.67</v>
       </c>
       <c r="J13" s="1">
-        <v>5.7785072356438</v>
+        <v>3.0346121458452</v>
       </c>
       <c r="K13">
-        <v>1.6</v>
+        <v>3.0</v>
       </c>
       <c r="L13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M13" s="1">
-        <v>422784.0</v>
+        <v>935262.0</v>
       </c>
       <c r="N13" s="1">
-        <v>429194.96</v>
+        <v>962225.01</v>
       </c>
       <c r="O13" s="1">
-        <v>0.24</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>103.611</v>
+        <v>113.165</v>
       </c>
       <c r="E14" s="1">
-        <v>100.85737</v>
+        <v>100.412855</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>907716.33</v>
+        <v>200825.71</v>
       </c>
       <c r="I14" s="1">
-        <v>24782.67</v>
+        <v>25504.29</v>
       </c>
       <c r="J14" s="1">
-        <v>2.7302218965258</v>
+        <v>12.699713597427</v>
       </c>
       <c r="K14">
-        <v>2.72</v>
+        <v>3.43</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>932499.0</v>
+        <v>226330.0</v>
       </c>
       <c r="N14" s="1">
-        <v>957020.92</v>
+        <v>233191.15</v>
       </c>
       <c r="O14" s="1">
-        <v>0.53</v>
+        <v>0.13</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C15" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>112.736</v>
+        <v>104.722</v>
       </c>
       <c r="E15" s="1">
-        <v>100.412855</v>
+        <v>100.021</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>200825.71</v>
+        <v>900189.0</v>
       </c>
       <c r="I15" s="1">
-        <v>24646.29</v>
+        <v>42309.0</v>
       </c>
       <c r="J15" s="1">
-        <v>12.272477463169</v>
+        <v>4.7000129972706</v>
       </c>
       <c r="K15">
-        <v>3.08</v>
+        <v>2.61</v>
       </c>
       <c r="L15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M15" s="1">
-        <v>225472.0</v>
+        <v>942498.0</v>
       </c>
       <c r="N15" s="1">
-        <v>231631.08</v>
+        <v>965988.37</v>
       </c>
       <c r="O15" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>104.094</v>
+        <v>90.172</v>
       </c>
       <c r="E16" s="1">
-        <v>100.021</v>
+        <v>77.49666667</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>900189.0</v>
+        <v>929960.0</v>
       </c>
       <c r="I16" s="1">
-        <v>36657.0</v>
+        <v>152104.0</v>
       </c>
       <c r="J16" s="1">
-        <v>4.0721448495816</v>
+        <v>16.355972299884</v>
       </c>
       <c r="K16">
-        <v>2.34</v>
+        <v>2.14</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>936846.0</v>
+        <v>1082064.0</v>
       </c>
       <c r="N16" s="1">
-        <v>957932.7</v>
+        <v>1107793.32</v>
       </c>
       <c r="O16" s="1">
-        <v>0.53</v>
+        <v>0.61</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>89.562</v>
+        <v>106.065</v>
       </c>
       <c r="E17" s="1">
-        <v>77.49666667</v>
+        <v>106.6386</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>929960.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I17" s="1">
-        <v>144784.0</v>
+        <v>-2294.4</v>
       </c>
       <c r="J17" s="1">
-        <v>15.568841670609</v>
+        <v>-0.53789153270954</v>
       </c>
       <c r="K17">
-        <v>1.99</v>
+        <v>3.96</v>
       </c>
       <c r="L17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M17" s="1">
-        <v>1074744.0</v>
+        <v>424260.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1098592.77</v>
+        <v>440095.62</v>
       </c>
       <c r="O17" s="1">
-        <v>0.61</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>106.135</v>
+        <v>109.247</v>
       </c>
       <c r="E18" s="1">
-        <v>106.6386</v>
+        <v>111.15333333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426554.4</v>
+        <v>333460.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-2014.4</v>
+        <v>-5719.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.47224926058669</v>
+        <v>-1.715048281653</v>
       </c>
       <c r="K18">
-        <v>3.66</v>
+        <v>4.58</v>
       </c>
       <c r="L18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M18" s="1">
-        <v>424540.0</v>
+        <v>327741.0</v>
       </c>
       <c r="N18" s="1">
-        <v>439170.14</v>
+        <v>341472.16</v>
       </c>
       <c r="O18" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>109.248</v>
+        <v>99.301</v>
       </c>
       <c r="E19" s="1">
-        <v>111.15333333</v>
+        <v>99.433</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>333460.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-5716.0</v>
+        <v>-792.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.7141486235231</v>
+        <v>-0.13275270785353</v>
       </c>
       <c r="K19">
-        <v>4.16</v>
+        <v>2.42</v>
       </c>
       <c r="L19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M19" s="1">
-        <v>327744.0</v>
+        <v>595806.0</v>
       </c>
       <c r="N19" s="1">
-        <v>340232.01</v>
+        <v>610353.95</v>
       </c>
       <c r="O19" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C20" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.752</v>
+        <v>98.182</v>
       </c>
       <c r="E20" s="1">
-        <v>99.433</v>
+        <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>596598.0</v>
+        <v>1185636.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-4086.0</v>
+        <v>-7452.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.68488328824435</v>
+        <v>-0.62852342540206</v>
       </c>
       <c r="K20">
-        <v>2.24</v>
+        <v>1.06</v>
       </c>
       <c r="L20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M20" s="1">
-        <v>592512.0</v>
+        <v>1178184.0</v>
       </c>
       <c r="N20" s="1">
-        <v>605975.01</v>
+        <v>1190956.6</v>
       </c>
       <c r="O20" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
-        <v>1200000.0</v>
+        <v>522000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.138</v>
+        <v>100.795</v>
       </c>
       <c r="E21" s="1">
-        <v>98.803</v>
+        <v>99.726</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1185636.0</v>
+        <v>520569.72</v>
       </c>
       <c r="I21" s="1">
-        <v>-19980.0</v>
+        <v>5580.18</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.6851715028896</v>
+        <v>1.071937107675</v>
       </c>
       <c r="K21">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>0.05</v>
+      </c>
+      <c r="L21">
+        <v>268.15</v>
       </c>
       <c r="M21" s="1">
-        <v>1165656.0</v>
+        <v>526149.9</v>
       </c>
       <c r="N21" s="1">
-        <v>1175897.1</v>
+        <v>526418.05</v>
       </c>
       <c r="O21" s="1">
-        <v>0.65</v>
+        <v>0.29</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="1">
-        <v>522000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.999</v>
+        <v>98.78</v>
       </c>
       <c r="E22" s="1">
-        <v>99.726</v>
+        <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>520569.72</v>
+        <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>1425.06</v>
+        <v>536.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.27375007520606</v>
+        <v>0.13583926362954</v>
       </c>
       <c r="K22">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="L22" t="s">
         <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>521994.78</v>
+        <v>395120.0</v>
       </c>
       <c r="N22" s="1">
-        <v>526177.93</v>
+        <v>396832.33</v>
       </c>
       <c r="O22" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.073</v>
+        <v>98.864</v>
       </c>
       <c r="E23" s="1">
-        <v>98.646</v>
+        <v>98.166</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>394584.0</v>
+        <v>588996.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-2292.0</v>
+        <v>4188.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.5808649108935</v>
+        <v>0.7110404824481</v>
       </c>
       <c r="K23">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>958.9</v>
+        <v>1.59</v>
+      </c>
+      <c r="L23" t="s">
+        <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>392292.0</v>
+        <v>593184.0</v>
       </c>
       <c r="N23" s="1">
-        <v>393250.9</v>
+        <v>602734.68</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C24" s="1">
         <v>600000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.056</v>
+        <v>101.256</v>
       </c>
       <c r="E24" s="1">
-        <v>98.166</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>588996.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-660.0</v>
+        <v>7536.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.11205509035715</v>
+        <v>1.256</v>
       </c>
       <c r="K24">
-        <v>1.38</v>
+        <v>3.19</v>
       </c>
       <c r="L24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>588336.0</v>
+        <v>607536.0</v>
       </c>
       <c r="N24" s="1">
-        <v>596620.93</v>
+        <v>626678.47</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C25" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.701</v>
+        <v>99.903</v>
       </c>
       <c r="E25" s="1">
-        <v>100.0</v>
+        <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>600000.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>4206.0</v>
+        <v>34556.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.701</v>
+        <v>2.0769385651477</v>
       </c>
       <c r="K25">
-        <v>2.93</v>
+        <v>2.76</v>
       </c>
       <c r="L25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>604206.0</v>
+        <v>1698351.0</v>
       </c>
       <c r="N25" s="1">
-        <v>621811.48</v>
+        <v>1745298.95</v>
       </c>
       <c r="O25" s="1">
-        <v>0.34</v>
+        <v>0.96</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C26" s="1">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.704</v>
+        <v>101.237</v>
       </c>
       <c r="E26" s="1">
-        <v>97.87029412</v>
+        <v>100.51763636</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1663795.0</v>
+        <v>1105694.0</v>
       </c>
       <c r="I26" s="1">
-        <v>31173.0</v>
+        <v>7913.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.8736082269751</v>
+        <v>0.71565912449557</v>
       </c>
       <c r="K26">
-        <v>2.55</v>
+        <v>2.75</v>
       </c>
       <c r="L26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>1694968.0</v>
+        <v>1113607.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1738329.64</v>
+        <v>1143842.68</v>
       </c>
       <c r="O26" s="1">
-        <v>0.96</v>
+        <v>0.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C27" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>101.032</v>
+        <v>109.274</v>
       </c>
       <c r="E27" s="1">
-        <v>100.51763636</v>
+        <v>103.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1105694.0</v>
+        <v>726250.0</v>
       </c>
       <c r="I27" s="1">
-        <v>5658.0</v>
+        <v>38668.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.51171481440616</v>
+        <v>5.3243373493976</v>
       </c>
       <c r="K27">
-        <v>2.56</v>
+        <v>1.09</v>
       </c>
       <c r="L27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>1111352.0</v>
+        <v>764918.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1139475.99</v>
+        <v>772541.29</v>
       </c>
       <c r="O27" s="1">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>108.607</v>
+        <v>104.179</v>
       </c>
       <c r="E28" s="1">
-        <v>103.75</v>
+        <v>105.43894615</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>726250.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="I28" s="1">
-        <v>33999.0</v>
+        <v>-16379.3</v>
       </c>
       <c r="J28" s="1">
-        <v>4.6814457831325</v>
+        <v>-1.1949532879509</v>
       </c>
       <c r="K28">
-        <v>0.69</v>
+        <v>1.82</v>
       </c>
       <c r="L28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>760249.0</v>
+        <v>1354327.0</v>
       </c>
       <c r="N28" s="1">
-        <v>765077.08</v>
+        <v>1378029.74</v>
       </c>
       <c r="O28" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>1300000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>104.298</v>
+        <v>100.949</v>
       </c>
       <c r="E29" s="1">
-        <v>105.43894615</v>
+        <v>100.93461304</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1370706.3</v>
+        <v>1392897.66</v>
       </c>
       <c r="I29" s="1">
-        <v>-14832.3</v>
+        <v>198.54</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.0820917653913</v>
+        <v>0.014253739215844</v>
       </c>
       <c r="K29">
-        <v>1.49</v>
+        <v>1.83</v>
       </c>
       <c r="L29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>1355874.0</v>
+        <v>1393096.2</v>
       </c>
       <c r="N29" s="1">
-        <v>1375267.15</v>
+        <v>1418379.01</v>
       </c>
       <c r="O29" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>1380000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.561</v>
+        <v>90.503</v>
       </c>
       <c r="E30" s="1">
-        <v>100.93461304</v>
+        <v>98.844</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1392897.66</v>
+        <v>704757.72</v>
       </c>
       <c r="I30" s="1">
-        <v>-5155.86</v>
+        <v>-59471.33</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.37015354021056</v>
+        <v>-8.4385496337663</v>
       </c>
       <c r="K30">
-        <v>1.63</v>
+        <v>0.53</v>
       </c>
       <c r="L30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>1387741.8</v>
+        <v>645286.39</v>
       </c>
       <c r="N30" s="1">
-        <v>1410298.03</v>
+        <v>649073.59</v>
       </c>
       <c r="O30" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C31" s="1">
-        <v>713000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.913</v>
+        <v>90.749</v>
       </c>
       <c r="E31" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>704757.72</v>
+        <v>236854.9</v>
       </c>
       <c r="I31" s="1">
-        <v>-63678.03</v>
+        <v>18149.79</v>
       </c>
       <c r="J31" s="1">
-        <v>-9.0354497996844</v>
+        <v>7.6628307035236</v>
       </c>
       <c r="K31">
-        <v>0.45</v>
+        <v>1.18</v>
       </c>
       <c r="L31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>641079.69</v>
+        <v>255004.69</v>
       </c>
       <c r="N31" s="1">
-        <v>644275.98</v>
+        <v>258324.72</v>
       </c>
       <c r="O31" s="1">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1">
-        <v>281000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>90.338</v>
+        <v>103.288</v>
       </c>
       <c r="E32" s="1">
-        <v>84.29</v>
+        <v>99.359085</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>236854.9</v>
+        <v>596154.51</v>
       </c>
       <c r="I32" s="1">
-        <v>16994.88</v>
+        <v>23573.49</v>
       </c>
       <c r="J32" s="1">
-        <v>7.1752283782181</v>
+        <v>3.9542584354516</v>
       </c>
       <c r="K32">
-        <v>1.07</v>
+        <v>0.46</v>
       </c>
       <c r="L32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>253849.78</v>
+        <v>619728.0</v>
       </c>
       <c r="N32" s="1">
-        <v>256852.25</v>
+        <v>622469.1</v>
       </c>
       <c r="O32" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1">
-        <v>600000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.934</v>
+        <v>109.459</v>
       </c>
       <c r="E33" s="1">
-        <v>99.359085</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>596154.51</v>
+        <v>287000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>21449.49</v>
+        <v>27147.33</v>
       </c>
       <c r="J33" s="1">
-        <v>3.5979749612227</v>
+        <v>9.459</v>
       </c>
       <c r="K33">
-        <v>0.24</v>
+        <v>0.7</v>
       </c>
       <c r="L33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>617604.0</v>
+        <v>314147.33</v>
       </c>
       <c r="N33" s="1">
-        <v>619034.14</v>
+        <v>316169.02</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>287000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>108.617</v>
+        <v>100.011</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>99.799</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>287000.0</v>
+        <v>1077829.2</v>
       </c>
       <c r="I34" s="1">
-        <v>24730.79</v>
+        <v>2289.6</v>
       </c>
       <c r="J34" s="1">
-        <v>8.617</v>
+        <v>0.21242697822623</v>
       </c>
       <c r="K34">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>909.76</v>
+        <v>1.07</v>
+      </c>
+      <c r="L34" t="s">
+        <v>125</v>
       </c>
       <c r="M34" s="1">
-        <v>311730.79</v>
+        <v>1080118.8</v>
       </c>
       <c r="N34" s="1">
-        <v>312640.55</v>
+        <v>1091677.02</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.6</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C35" s="1">
-        <v>1080000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.685</v>
+        <v>101.715</v>
       </c>
       <c r="E35" s="1">
-        <v>99.799</v>
+        <v>99.607</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1077829.2</v>
+        <v>290852.44</v>
       </c>
       <c r="I35" s="1">
-        <v>-1231.2</v>
+        <v>6155.36</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.11422960149901</v>
+        <v>2.1163171263064</v>
       </c>
       <c r="K35">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.32</v>
+      </c>
+      <c r="L35">
+        <v>945.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1076598.0</v>
+        <v>297007.8</v>
       </c>
       <c r="N35" s="1">
-        <v>1086121.97</v>
+        <v>297952.8</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C36" s="1">
-        <v>292000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.454</v>
+        <v>101.191</v>
       </c>
       <c r="E36" s="1">
-        <v>99.607</v>
+        <v>100.23766667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>290852.44</v>
+        <v>902139.0</v>
       </c>
       <c r="I36" s="1">
-        <v>5393.24</v>
+        <v>8580.0</v>
       </c>
       <c r="J36" s="1">
-        <v>1.8542873492827</v>
+        <v>0.95107294995561</v>
       </c>
       <c r="K36">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>351.0</v>
+        <v>2.46</v>
+      </c>
+      <c r="L36" t="s">
+        <v>130</v>
       </c>
       <c r="M36" s="1">
-        <v>296245.68</v>
+        <v>910719.0</v>
       </c>
       <c r="N36" s="1">
-        <v>296596.68</v>
+        <v>932898.45</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>0.52</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C37" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.854</v>
+        <v>103.119</v>
       </c>
       <c r="E37" s="1">
-        <v>100.23766667</v>
+        <v>102.64</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>902139.0</v>
+        <v>513200.0</v>
       </c>
       <c r="I37" s="1">
-        <v>5547.0</v>
+        <v>2395.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.61487198757619</v>
+        <v>0.46667965705378</v>
       </c>
       <c r="K37">
-        <v>2.25</v>
+        <v>0.48</v>
       </c>
       <c r="L37" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M37" s="1">
-        <v>907686.0</v>
+        <v>515595.0</v>
       </c>
       <c r="N37" s="1">
-        <v>927966.82</v>
+        <v>518009.38</v>
       </c>
       <c r="O37" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C38" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>93.685</v>
+        <v>108.521</v>
       </c>
       <c r="E38" s="1">
-        <v>96.908855</v>
+        <v>99.379</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>193817.71</v>
+        <v>795032.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-6447.71</v>
+        <v>73136.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-3.3266877417961</v>
+        <v>9.1991265760372</v>
       </c>
       <c r="K38">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>926.03</v>
+        <v>1.74</v>
+      </c>
+      <c r="L38" t="s">
+        <v>136</v>
       </c>
       <c r="M38" s="1">
-        <v>187370.0</v>
+        <v>868168.0</v>
       </c>
       <c r="N38" s="1">
-        <v>188296.03</v>
+        <v>882058.41</v>
       </c>
       <c r="O38" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C39" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.391</v>
+        <v>90.147</v>
       </c>
       <c r="E39" s="1">
-        <v>102.64</v>
+        <v>86.95369714</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>513200.0</v>
+        <v>1217351.76</v>
       </c>
       <c r="I39" s="1">
-        <v>-1245.0</v>
+        <v>44706.24</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.24259547934528</v>
+        <v>3.6724175763298</v>
       </c>
       <c r="K39">
-        <v>0.26</v>
+        <v>0.84</v>
       </c>
       <c r="L39" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="M39" s="1">
-        <v>511955.0</v>
+        <v>1262058.0</v>
       </c>
       <c r="N39" s="1">
-        <v>513239.25</v>
+        <v>1273766.37</v>
       </c>
       <c r="O39" s="1">
-        <v>0.28</v>
+        <v>0.7</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B40" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C40" s="1">
-        <v>800000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>108.423</v>
+        <v>100.471</v>
       </c>
       <c r="E40" s="1">
-        <v>99.379</v>
+        <v>99.459</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>795032.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I40" s="1">
-        <v>72352.0</v>
+        <v>17052.2</v>
       </c>
       <c r="J40" s="1">
-        <v>9.1005141931394</v>
+        <v>1.0175047004293</v>
       </c>
       <c r="K40">
-        <v>1.44</v>
+        <v>0.42</v>
       </c>
       <c r="L40" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M40" s="1">
-        <v>867384.0</v>
+        <v>1692936.35</v>
       </c>
       <c r="N40" s="1">
-        <v>878923.73</v>
+        <v>1699987.96</v>
       </c>
       <c r="O40" s="1">
-        <v>0.49</v>
+        <v>0.94</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>89.772</v>
+        <v>100.103</v>
       </c>
       <c r="E41" s="1">
-        <v>86.95369714</v>
+        <v>99.292</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1217351.76</v>
+        <v>1290796.0</v>
       </c>
       <c r="I41" s="1">
-        <v>39456.24</v>
+        <v>10543.0</v>
       </c>
       <c r="J41" s="1">
-        <v>3.2411535676426</v>
+        <v>0.81678282238247</v>
       </c>
       <c r="K41">
-        <v>0.77</v>
+        <v>0.34</v>
       </c>
       <c r="L41" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M41" s="1">
-        <v>1256808.0</v>
+        <v>1301339.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1267586.47</v>
+        <v>1305702.01</v>
       </c>
       <c r="O41" s="1">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C42" s="1">
-        <v>1685000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.104</v>
+        <v>105.957</v>
       </c>
       <c r="E42" s="1">
-        <v>99.459</v>
+        <v>105.478</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1675884.15</v>
+        <v>316434.0</v>
       </c>
       <c r="I42" s="1">
-        <v>10868.25</v>
+        <v>1437.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.6485084306096</v>
+        <v>0.45412313468211</v>
       </c>
       <c r="K42">
-        <v>0.22</v>
+        <v>3.68</v>
       </c>
       <c r="L42" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M42" s="1">
-        <v>1686752.4</v>
+        <v>317871.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1690503.26</v>
+        <v>328906.97</v>
       </c>
       <c r="O42" s="1">
-        <v>0.93</v>
+        <v>0.18</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B43" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C43" s="1">
-        <v>1300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.564</v>
+        <v>100.113</v>
       </c>
       <c r="E43" s="1">
-        <v>99.292</v>
+        <v>99.74</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1290796.0</v>
+        <v>598440.0</v>
       </c>
       <c r="I43" s="1">
-        <v>3536.0</v>
+        <v>2238.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.27393949160053</v>
+        <v>0.37397232805294</v>
       </c>
       <c r="K43">
-        <v>0.12</v>
+        <v>1.63</v>
       </c>
       <c r="L43" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M43" s="1">
-        <v>1294332.0</v>
+        <v>600678.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1295952.55</v>
+        <v>610442.38</v>
       </c>
       <c r="O43" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C44" s="1">
-        <v>300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>105.462</v>
+        <v>100.802</v>
       </c>
       <c r="E44" s="1">
-        <v>105.478</v>
+        <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>316434.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-48.0</v>
+        <v>13035.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.015169039989382</v>
+        <v>0.86958262035564</v>
       </c>
       <c r="K44">
-        <v>3.38</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>0.05</v>
+      </c>
+      <c r="L44">
+        <v>693.49</v>
       </c>
       <c r="M44" s="1">
-        <v>316386.0</v>
+        <v>1512030.0</v>
       </c>
       <c r="N44" s="1">
-        <v>326522.75</v>
+        <v>1512723.49</v>
       </c>
       <c r="O44" s="1">
-        <v>0.18</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.729</v>
+        <v>101.452</v>
       </c>
       <c r="E45" s="1">
-        <v>99.74</v>
+        <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>598440.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-66.0</v>
+        <v>7588.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.01102867455384</v>
+        <v>0.53711227826776</v>
       </c>
       <c r="K45">
-        <v>1.42</v>
+        <v>2.52</v>
       </c>
       <c r="L45" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>598374.0</v>
+        <v>1420328.0</v>
       </c>
       <c r="N45" s="1">
-        <v>606917.84</v>
+        <v>1455668.41</v>
       </c>
       <c r="O45" s="1">
-        <v>0.34</v>
+        <v>0.8</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C46" s="1">
-        <v>1500000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.548</v>
+        <v>100.518</v>
       </c>
       <c r="E46" s="1">
-        <v>99.933</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1498995.0</v>
+        <v>850000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>9225.0</v>
+        <v>4403.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.61541232625859</v>
+        <v>0.518</v>
       </c>
       <c r="K46">
-        <v>3.22</v>
+        <v>0.99</v>
       </c>
       <c r="L46" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M46" s="1">
-        <v>1508220.0</v>
+        <v>854403.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1556487.12</v>
+        <v>862782.86</v>
       </c>
       <c r="O46" s="1">
-        <v>0.86</v>
+        <v>0.48</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C47" s="1">
-        <v>1400000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.217</v>
+        <v>101.163</v>
       </c>
       <c r="E47" s="1">
-        <v>100.91</v>
+        <v>99.785</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1412740.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I47" s="1">
-        <v>4298.0</v>
+        <v>12705.16</v>
       </c>
       <c r="J47" s="1">
-        <v>0.30423149340997</v>
+        <v>1.3809690835296</v>
       </c>
       <c r="K47">
-        <v>2.32</v>
+        <v>2.5</v>
       </c>
       <c r="L47" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="M47" s="1">
-        <v>1417038.0</v>
+        <v>932722.86</v>
       </c>
       <c r="N47" s="1">
-        <v>1449530.47</v>
+        <v>955791.81</v>
       </c>
       <c r="O47" s="1">
-        <v>0.8</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C48" s="1">
-        <v>850000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.735</v>
+        <v>107.174</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>850000.0</v>
+        <v>1199064.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-2252.5</v>
+        <v>87024.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.265</v>
+        <v>7.2576609755609</v>
       </c>
       <c r="K48">
-        <v>0.78</v>
+        <v>1.35</v>
       </c>
       <c r="L48" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="M48" s="1">
-        <v>847747.5</v>
+        <v>1286088.0</v>
       </c>
       <c r="N48" s="1">
-        <v>854404.4</v>
+        <v>1302329.1</v>
       </c>
       <c r="O48" s="1">
-        <v>0.47</v>
+        <v>0.72</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C49" s="1">
-        <v>922000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.243</v>
+        <v>100.794</v>
       </c>
       <c r="E49" s="1">
-        <v>99.785</v>
+        <v>100.028</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>920017.7</v>
+        <v>800224.0</v>
       </c>
       <c r="I49" s="1">
-        <v>13442.76</v>
+        <v>6128.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.4611414541264</v>
+        <v>0.76578558003759</v>
       </c>
       <c r="K49">
-        <v>2.31</v>
+        <v>0.38</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="M49" s="1">
-        <v>933460.46</v>
+        <v>806352.0</v>
       </c>
       <c r="N49" s="1">
-        <v>954723.3</v>
+        <v>809417.1</v>
       </c>
       <c r="O49" s="1">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C50" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>107.094</v>
+        <v>108.415</v>
       </c>
       <c r="E50" s="1">
-        <v>99.922</v>
+        <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1199064.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>86064.0</v>
+        <v>5750.0</v>
       </c>
       <c r="J50" s="1">
-        <v>7.1775985268509</v>
+        <v>0.53319732937685</v>
       </c>
       <c r="K50">
-        <v>1.07</v>
+        <v>1.33</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="M50" s="1">
-        <v>1285128.0</v>
+        <v>1084150.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1297933.48</v>
+        <v>1097423.97</v>
       </c>
       <c r="O50" s="1">
-        <v>0.72</v>
+        <v>0.61</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C51" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.572</v>
+        <v>105.0</v>
       </c>
       <c r="E51" s="1">
-        <v>100.028</v>
+        <v>105.696</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>800224.0</v>
+        <v>739872.0</v>
       </c>
       <c r="I51" s="1">
-        <v>4352.0</v>
+        <v>-4872.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.54384772263766</v>
+        <v>-0.65849227974569</v>
       </c>
       <c r="K51">
-        <v>0.16</v>
+        <v>4.56</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="M51" s="1">
-        <v>804576.0</v>
+        <v>735000.0</v>
       </c>
       <c r="N51" s="1">
-        <v>805818.61</v>
+        <v>766931.51</v>
       </c>
       <c r="O51" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C52" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>108.281</v>
+        <v>90.742</v>
       </c>
       <c r="E52" s="1">
-        <v>107.84</v>
+        <v>89.15</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1078400.0</v>
+        <v>534900.0</v>
       </c>
       <c r="I52" s="1">
-        <v>4410.0</v>
+        <v>9552.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.40893916913947</v>
+        <v>1.7857543466068</v>
       </c>
       <c r="K52">
-        <v>1.04</v>
+        <v>0.79</v>
       </c>
       <c r="L52" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M52" s="1">
-        <v>1082810.0</v>
+        <v>544452.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1093220.96</v>
+        <v>549167.75</v>
       </c>
       <c r="O52" s="1">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B53" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C53" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>105.018</v>
+        <v>100.968</v>
       </c>
       <c r="E53" s="1">
-        <v>105.696</v>
+        <v>99.832</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>739872.0</v>
+        <v>199664.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-4746.0</v>
+        <v>2272.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.64146230699364</v>
+        <v>1.137911691642</v>
       </c>
       <c r="K53">
-        <v>4.28</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.44</v>
+      </c>
+      <c r="L53">
+        <v>876.71</v>
       </c>
       <c r="M53" s="1">
-        <v>735126.0</v>
+        <v>201936.0</v>
       </c>
       <c r="N53" s="1">
-        <v>765106.14</v>
+        <v>202812.71</v>
       </c>
       <c r="O53" s="1">
-        <v>0.42</v>
+        <v>0.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C54" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>90.872</v>
+        <v>102.494</v>
       </c>
       <c r="E54" s="1">
-        <v>89.15</v>
+        <v>102.47372</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>534900.0</v>
+        <v>1537105.8</v>
       </c>
       <c r="I54" s="1">
-        <v>10332.0</v>
+        <v>304.2</v>
       </c>
       <c r="J54" s="1">
-        <v>1.9315759955132</v>
+        <v>0.019790439929379</v>
       </c>
       <c r="K54">
-        <v>0.66</v>
+        <v>0.39</v>
       </c>
       <c r="L54" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M54" s="1">
-        <v>545232.0</v>
+        <v>1537410.0</v>
       </c>
       <c r="N54" s="1">
-        <v>549179.26</v>
+        <v>1543327.81</v>
       </c>
       <c r="O54" s="1">
-        <v>0.3</v>
+        <v>0.85</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B55" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C55" s="1">
-        <v>200000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.642</v>
+        <v>100.102</v>
       </c>
       <c r="E55" s="1">
-        <v>99.832</v>
+        <v>99.528</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>199664.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I55" s="1">
-        <v>1620.0</v>
+        <v>5286.54</v>
       </c>
       <c r="J55" s="1">
-        <v>0.81136308999119</v>
+        <v>0.57672212844627</v>
       </c>
       <c r="K55">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>394.52</v>
+        <v>0.92</v>
+      </c>
+      <c r="L55" t="s">
+        <v>185</v>
       </c>
       <c r="M55" s="1">
-        <v>201284.0</v>
+        <v>921939.42</v>
       </c>
       <c r="N55" s="1">
-        <v>201678.52</v>
+        <v>930455.52</v>
       </c>
       <c r="O55" s="1">
-        <v>0.11</v>
+        <v>0.51</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B56" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C56" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.118</v>
+        <v>99.973</v>
       </c>
       <c r="E56" s="1">
-        <v>102.47372</v>
+        <v>99.46</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1537105.8</v>
+        <v>1094060.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-5335.8</v>
+        <v>5643.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.34713290392893</v>
+        <v>0.51578524029761</v>
       </c>
       <c r="K56">
-        <v>0.15</v>
+        <v>1.36</v>
       </c>
       <c r="L56" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="M56" s="1">
-        <v>1531770.0</v>
+        <v>1099703.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1534071.37</v>
+        <v>1114654.71</v>
       </c>
       <c r="O56" s="1">
-        <v>0.85</v>
+        <v>0.62</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B57" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C57" s="1">
-        <v>921000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.576</v>
+        <v>100.506</v>
       </c>
       <c r="E57" s="1">
-        <v>99.528</v>
+        <v>100.45</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>916652.88</v>
+        <v>703150.0</v>
       </c>
       <c r="I57" s="1">
-        <v>442.08</v>
+        <v>392.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.048227634434531</v>
+        <v>0.055749128919861</v>
       </c>
       <c r="K57">
-        <v>0.72</v>
+        <v>1.09</v>
       </c>
       <c r="L57" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M57" s="1">
-        <v>917094.96</v>
+        <v>703542.0</v>
       </c>
       <c r="N57" s="1">
-        <v>923737.51</v>
+        <v>711196.45</v>
       </c>
       <c r="O57" s="1">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B58" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C58" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.119</v>
+        <v>98.019</v>
       </c>
       <c r="E58" s="1">
-        <v>99.92</v>
+        <v>99.077</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>999200.0</v>
+        <v>792616.0</v>
       </c>
       <c r="I58" s="1">
-        <v>1990.0</v>
+        <v>-8464.0</v>
       </c>
       <c r="J58" s="1">
-        <v>0.19915932746197</v>
+        <v>-1.0678563137762</v>
       </c>
       <c r="K58">
-        <v>0.68</v>
+        <v>1.47</v>
       </c>
       <c r="L58" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="M58" s="1">
-        <v>1001190.0</v>
+        <v>784152.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1008039.32</v>
+        <v>795888.99</v>
       </c>
       <c r="O58" s="1">
-        <v>0.56</v>
+        <v>0.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B59" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C59" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.209</v>
+        <v>95.155</v>
       </c>
       <c r="E59" s="1">
-        <v>99.625</v>
+        <v>92.47746</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>697375.0</v>
+        <v>832297.14</v>
       </c>
       <c r="I59" s="1">
-        <v>4088.0</v>
+        <v>24097.86</v>
       </c>
       <c r="J59" s="1">
-        <v>0.5861982434128</v>
+        <v>2.895343362588</v>
       </c>
       <c r="K59">
-        <v>0.15</v>
+        <v>0.39</v>
       </c>
       <c r="L59" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="M59" s="1">
-        <v>701463.0</v>
+        <v>856395.0</v>
       </c>
       <c r="N59" s="1">
-        <v>702503.41</v>
+        <v>859868.63</v>
       </c>
       <c r="O59" s="1">
-        <v>0.39</v>
+        <v>0.47</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B60" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C60" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.087</v>
+        <v>105.857</v>
       </c>
       <c r="E60" s="1">
-        <v>99.077</v>
+        <v>100.8613224</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>792616.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="I60" s="1">
-        <v>-7920.0</v>
+        <v>62445.97</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.99922282669035</v>
+        <v>4.9530161623183</v>
       </c>
       <c r="K60">
-        <v>1.26</v>
+        <v>4.36</v>
       </c>
       <c r="L60" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="M60" s="1">
-        <v>784696.0</v>
+        <v>1323212.5</v>
       </c>
       <c r="N60" s="1">
-        <v>794745.32</v>
+        <v>1377707.36</v>
       </c>
       <c r="O60" s="1">
-        <v>0.44</v>
+        <v>0.76</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B61" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C61" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>94.922</v>
+        <v>106.545</v>
       </c>
       <c r="E61" s="1">
-        <v>92.47746</v>
+        <v>99.961</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>832297.14</v>
+        <v>699727.0</v>
       </c>
       <c r="I61" s="1">
-        <v>22000.86</v>
+        <v>46088.0</v>
       </c>
       <c r="J61" s="1">
-        <v>2.6433900758087</v>
+        <v>6.5865687618171</v>
       </c>
       <c r="K61">
-        <v>0.33</v>
+        <v>2.99</v>
       </c>
       <c r="L61" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="M61" s="1">
-        <v>854298.0</v>
+        <v>745815.0</v>
       </c>
       <c r="N61" s="1">
-        <v>857296.97</v>
+        <v>766757.47</v>
       </c>
       <c r="O61" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B62" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C62" s="1">
-        <v>1250000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>104.935</v>
+        <v>100.12</v>
       </c>
       <c r="E62" s="1">
-        <v>100.8613224</v>
+        <v>99.702</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1260766.53</v>
+        <v>515459.34</v>
       </c>
       <c r="I62" s="1">
-        <v>50920.97</v>
+        <v>2161.06</v>
       </c>
       <c r="J62" s="1">
-        <v>4.0388897379755</v>
+        <v>0.41924936310204</v>
       </c>
       <c r="K62">
-        <v>4.07</v>
+        <v>1.35</v>
       </c>
       <c r="L62" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="M62" s="1">
-        <v>1311687.5</v>
+        <v>517620.4</v>
       </c>
       <c r="N62" s="1">
-        <v>1362603.6</v>
+        <v>524617.61</v>
       </c>
       <c r="O62" s="1">
-        <v>0.75</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B63" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C63" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>105.824</v>
+        <v>98.991</v>
       </c>
       <c r="E63" s="1">
-        <v>99.961</v>
+        <v>99.3</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>699727.0</v>
+        <v>496500.0</v>
       </c>
       <c r="I63" s="1">
-        <v>41041.0</v>
+        <v>-1545.0</v>
       </c>
       <c r="J63" s="1">
-        <v>5.8652874621102</v>
+        <v>-0.31117824773414</v>
       </c>
       <c r="K63">
-        <v>2.7</v>
+        <v>1.48</v>
       </c>
       <c r="L63" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="M63" s="1">
-        <v>740768.0</v>
+        <v>494955.0</v>
       </c>
       <c r="N63" s="1">
-        <v>759653.62</v>
+        <v>502346.78</v>
       </c>
       <c r="O63" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B64" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C64" s="1">
-        <v>300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>96.813</v>
+        <v>103.468</v>
       </c>
       <c r="E64" s="1">
-        <v>90.259</v>
+        <v>101.58528571</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>270777.0</v>
+        <v>1422194.0</v>
       </c>
       <c r="I64" s="1">
-        <v>19662.0</v>
+        <v>26358.0</v>
       </c>
       <c r="J64" s="1">
-        <v>7.2613257403694</v>
+        <v>1.8533336520897</v>
       </c>
       <c r="K64">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>82.19</v>
+        <v>2.45</v>
+      </c>
+      <c r="L64" t="s">
+        <v>212</v>
       </c>
       <c r="M64" s="1">
-        <v>290439.0</v>
+        <v>1448552.0</v>
       </c>
       <c r="N64" s="1">
-        <v>290521.19</v>
+        <v>1482919.12</v>
       </c>
       <c r="O64" s="1">
-        <v>0.16</v>
+        <v>0.82</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B65" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C65" s="1">
-        <v>517000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.614</v>
+        <v>101.942</v>
       </c>
       <c r="E65" s="1">
-        <v>99.702</v>
+        <v>99.05583333</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>515459.34</v>
+        <v>891502.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-454.96</v>
+        <v>25975.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.088263023810957</v>
+        <v>2.9136766301833</v>
       </c>
       <c r="K65">
-        <v>1.16</v>
+        <v>2.99</v>
       </c>
       <c r="L65" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M65" s="1">
-        <v>515004.38</v>
+        <v>917478.0</v>
       </c>
       <c r="N65" s="1">
-        <v>520988.83</v>
+        <v>944357.79</v>
       </c>
       <c r="O65" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B66" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C66" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.078</v>
+        <v>100.955</v>
       </c>
       <c r="E66" s="1">
-        <v>99.3</v>
+        <v>99.071125</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>496500.0</v>
+        <v>990711.25</v>
       </c>
       <c r="I66" s="1">
-        <v>-6110.0</v>
+        <v>18838.75</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.2306143001007</v>
+        <v>1.901537910264</v>
       </c>
       <c r="K66">
-        <v>1.26</v>
+        <v>2.44</v>
       </c>
       <c r="L66" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="M66" s="1">
-        <v>490390.0</v>
+        <v>1009550.0</v>
       </c>
       <c r="N66" s="1">
-        <v>496711.92</v>
+        <v>1033950.68</v>
       </c>
       <c r="O66" s="1">
-        <v>0.27</v>
+        <v>0.57</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B67" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C67" s="1">
-        <v>1400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.094</v>
+        <v>102.923</v>
       </c>
       <c r="E67" s="1">
-        <v>101.58528571</v>
+        <v>102.78966667</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1422194.0</v>
+        <v>616738.0</v>
       </c>
       <c r="I67" s="1">
-        <v>21122.0</v>
+        <v>800.0</v>
       </c>
       <c r="J67" s="1">
-        <v>1.4851700963441</v>
+        <v>0.12971472489128</v>
       </c>
       <c r="K67">
-        <v>2.21</v>
+        <v>3.14</v>
       </c>
       <c r="L67" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="M67" s="1">
-        <v>1443316.0</v>
+        <v>617538.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1474307.78</v>
+        <v>636388.68</v>
       </c>
       <c r="O67" s="1">
-        <v>0.81</v>
+        <v>0.35</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B68" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C68" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.754</v>
+        <v>99.38</v>
       </c>
       <c r="E68" s="1">
-        <v>99.05583333</v>
+        <v>98.58714286</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>891502.5</v>
+        <v>1380220.0</v>
       </c>
       <c r="I68" s="1">
-        <v>24283.5</v>
+        <v>11100.0</v>
       </c>
       <c r="J68" s="1">
-        <v>2.7238846778332</v>
+        <v>0.80421961716248</v>
       </c>
       <c r="K68">
-        <v>2.78</v>
+        <v>2.51</v>
       </c>
       <c r="L68" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="M68" s="1">
-        <v>915786.0</v>
+        <v>1391320.0</v>
       </c>
       <c r="N68" s="1">
-        <v>940834.97</v>
+        <v>1426497.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>0.79</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B69" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C69" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.629</v>
+        <v>106.169</v>
       </c>
       <c r="E69" s="1">
-        <v>99.071125</v>
+        <v>99.661</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>990711.25</v>
+        <v>398644.0</v>
       </c>
       <c r="I69" s="1">
-        <v>15578.75</v>
+        <v>26032.0</v>
       </c>
       <c r="J69" s="1">
-        <v>1.5724813864787</v>
+        <v>6.5301371649893</v>
       </c>
       <c r="K69">
-        <v>2.25</v>
+        <v>3.36</v>
       </c>
       <c r="L69" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="M69" s="1">
-        <v>1006290.0</v>
+        <v>424676.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1028807.12</v>
+        <v>438107.51</v>
       </c>
       <c r="O69" s="1">
-        <v>0.57</v>
+        <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B70" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C70" s="1">
-        <v>593000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.935</v>
+        <v>100.152</v>
       </c>
       <c r="E70" s="1">
-        <v>99.494</v>
+        <v>109.95</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>589999.42</v>
+        <v>226497.0</v>
       </c>
       <c r="I70" s="1">
-        <v>2615.13</v>
+        <v>-20183.88</v>
       </c>
       <c r="J70" s="1">
-        <v>0.44324280861157</v>
+        <v>-8.9113233287858</v>
       </c>
       <c r="K70">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.27</v>
+      </c>
+      <c r="L70">
+        <v>560.78</v>
       </c>
       <c r="M70" s="1">
-        <v>592614.55</v>
+        <v>206313.12</v>
       </c>
       <c r="N70" s="1">
-        <v>599480.76</v>
+        <v>206873.9</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B71" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C71" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>101.966</v>
+        <v>105.791</v>
       </c>
       <c r="E71" s="1">
-        <v>102.78966667</v>
+        <v>104.71</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>616738.0</v>
+        <v>418840.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-4942.0</v>
+        <v>4324.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.8013127130159</v>
+        <v>1.0323751313151</v>
       </c>
       <c r="K71">
-        <v>2.89</v>
+        <v>2.73</v>
       </c>
       <c r="L71" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M71" s="1">
-        <v>611796.0</v>
+        <v>423164.0</v>
       </c>
       <c r="N71" s="1">
-        <v>629154.9</v>
+        <v>434073.59</v>
       </c>
       <c r="O71" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B72" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C72" s="1">
-        <v>1400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.289</v>
+        <v>105.064</v>
       </c>
       <c r="E72" s="1">
-        <v>98.58714286</v>
+        <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>1380220.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-4174.0</v>
+        <v>30384.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.3024155569402</v>
+        <v>5.064</v>
       </c>
       <c r="K72">
-        <v>2.29</v>
+        <v>3.77</v>
       </c>
       <c r="L72" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M72" s="1">
-        <v>1376046.0</v>
+        <v>630384.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1408164.49</v>
+        <v>652997.59</v>
       </c>
       <c r="O72" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B73" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C73" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.557</v>
+        <v>101.258</v>
       </c>
       <c r="E73" s="1">
-        <v>99.661</v>
+        <v>102.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>398644.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>23584.0</v>
+        <v>-5194.0</v>
       </c>
       <c r="J73" s="1">
-        <v>5.9160554279006</v>
+        <v>-0.72745098039216</v>
       </c>
       <c r="K73">
-        <v>3.08</v>
+        <v>0.15</v>
       </c>
       <c r="L73" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M73" s="1">
-        <v>422228.0</v>
+        <v>708806.0</v>
       </c>
       <c r="N73" s="1">
-        <v>434544.44</v>
+        <v>709879.97</v>
       </c>
       <c r="O73" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B74" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C74" s="1">
-        <v>206000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.123</v>
+        <v>108.919</v>
       </c>
       <c r="E74" s="1">
-        <v>109.95</v>
+        <v>109.3</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>226497.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-20243.62</v>
+        <v>-2286.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.93769895407</v>
+        <v>-0.34858188472095</v>
       </c>
       <c r="K74">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>208.29</v>
+        <v>0.47</v>
+      </c>
+      <c r="L74" t="s">
+        <v>241</v>
       </c>
       <c r="M74" s="1">
-        <v>206253.38</v>
+        <v>653514.0</v>
       </c>
       <c r="N74" s="1">
-        <v>206461.67</v>
+        <v>656361.95</v>
       </c>
       <c r="O74" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B75" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C75" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>105.812</v>
+        <v>100.565</v>
       </c>
       <c r="E75" s="1">
-        <v>104.71</v>
+        <v>99.852</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>418840.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I75" s="1">
-        <v>4408.0</v>
+        <v>6417.0</v>
       </c>
       <c r="J75" s="1">
-        <v>1.0524305223952</v>
+        <v>0.71405680407002</v>
       </c>
       <c r="K75">
-        <v>2.4</v>
+        <v>0.28</v>
       </c>
       <c r="L75" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="M75" s="1">
-        <v>423248.0</v>
+        <v>905085.0</v>
       </c>
       <c r="N75" s="1">
-        <v>432831.56</v>
+        <v>907649.38</v>
       </c>
       <c r="O75" s="1">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B76" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C76" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>104.809</v>
+        <v>101.903</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>99.653</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>600000.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I76" s="1">
-        <v>28854.0</v>
+        <v>15750.0</v>
       </c>
       <c r="J76" s="1">
-        <v>4.809</v>
+        <v>2.2578346863617</v>
       </c>
       <c r="K76">
-        <v>3.48</v>
+        <v>1.43</v>
       </c>
       <c r="L76" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="M76" s="1">
-        <v>628854.0</v>
+        <v>713321.0</v>
       </c>
       <c r="N76" s="1">
-        <v>649728.08</v>
+        <v>723353.53</v>
       </c>
       <c r="O76" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B77" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C77" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.387</v>
+        <v>101.429</v>
       </c>
       <c r="E77" s="1">
-        <v>102.0</v>
+        <v>101.72</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>714000.0</v>
+        <v>813760.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-4291.0</v>
+        <v>-2328.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.60098039215686</v>
+        <v>-0.28607943373968</v>
       </c>
       <c r="K77">
-        <v>3.44</v>
+        <v>3.05</v>
       </c>
       <c r="L77" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="M77" s="1">
-        <v>709709.0</v>
+        <v>811432.0</v>
       </c>
       <c r="N77" s="1">
-        <v>733806.26</v>
+        <v>835846.51</v>
       </c>
       <c r="O77" s="1">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B78" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C78" s="1">
-        <v>600000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>108.626</v>
+        <v>106.248</v>
       </c>
       <c r="E78" s="1">
-        <v>109.3</v>
+        <v>106.52073684</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>655800.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-4044.0</v>
+        <v>-5182.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.61665141811528</v>
+        <v>-0.25604107725009</v>
       </c>
       <c r="K78">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>949.32</v>
+        <v>2.37</v>
+      </c>
+      <c r="L78" t="s">
+        <v>253</v>
       </c>
       <c r="M78" s="1">
-        <v>651756.0</v>
+        <v>2018712.0</v>
       </c>
       <c r="N78" s="1">
-        <v>652705.32</v>
+        <v>2063739.4</v>
       </c>
       <c r="O78" s="1">
-        <v>0.36</v>
+        <v>1.14</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B79" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C79" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.322</v>
+        <v>100.849</v>
       </c>
       <c r="E79" s="1">
-        <v>99.852</v>
+        <v>99.589</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>898668.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I79" s="1">
-        <v>4230.0</v>
+        <v>5040.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.4706966310139</v>
+        <v>1.2651999718844</v>
       </c>
       <c r="K79">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="L79">
-        <v>394.52</v>
+        <v>443.84</v>
       </c>
       <c r="M79" s="1">
-        <v>902898.0</v>
+        <v>403396.0</v>
       </c>
       <c r="N79" s="1">
-        <v>903292.52</v>
+        <v>403839.84</v>
       </c>
       <c r="O79" s="1">
-        <v>0.5</v>
+        <v>0.22</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B80" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C80" s="1">
-        <v>700000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.743</v>
+        <v>101.272</v>
       </c>
       <c r="E80" s="1">
-        <v>99.653</v>
+        <v>99.43</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>697571.0</v>
+        <v>536922.0</v>
       </c>
       <c r="I80" s="1">
-        <v>14630.0</v>
+        <v>9946.8</v>
       </c>
       <c r="J80" s="1">
-        <v>2.0972775531093</v>
+        <v>1.8525595896611</v>
       </c>
       <c r="K80">
-        <v>1.23</v>
+        <v>2.78</v>
       </c>
       <c r="L80" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="M80" s="1">
-        <v>712201.0</v>
+        <v>546868.8</v>
       </c>
       <c r="N80" s="1">
-        <v>720809.56</v>
+        <v>561870.44</v>
       </c>
       <c r="O80" s="1">
-        <v>0.4</v>
+        <v>0.31</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B81" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C81" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.514</v>
+        <v>86.703</v>
       </c>
       <c r="E81" s="1">
-        <v>101.72</v>
+        <v>85.96</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>813760.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-9648.0</v>
+        <v>5201.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.1856075501376</v>
+        <v>0.86435551419265</v>
       </c>
       <c r="K81">
-        <v>2.84</v>
+        <v>0.39</v>
       </c>
       <c r="L81" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M81" s="1">
-        <v>804112.0</v>
+        <v>606921.0</v>
       </c>
       <c r="N81" s="1">
-        <v>826868.73</v>
+        <v>609617.92</v>
       </c>
       <c r="O81" s="1">
-        <v>0.46</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B82" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C82" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>106.309</v>
+        <v>100.824</v>
       </c>
       <c r="E82" s="1">
-        <v>106.52073684</v>
+        <v>100.65</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2023894.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-4023.0</v>
+        <v>1218.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.19877523229972</v>
+        <v>0.17287630402385</v>
       </c>
       <c r="K82">
-        <v>2.07</v>
+        <v>0.34</v>
       </c>
       <c r="L82" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="M82" s="1">
-        <v>2019871.0</v>
+        <v>705768.0</v>
       </c>
       <c r="N82" s="1">
-        <v>2059172.37</v>
+        <v>708126.9</v>
       </c>
       <c r="O82" s="1">
-        <v>1.14</v>
+        <v>0.39</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B83" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C83" s="1">
         <v>400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.635</v>
+        <v>100.715</v>
       </c>
       <c r="E83" s="1">
-        <v>99.589</v>
+        <v>100.62</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>398356.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I83" s="1">
-        <v>4184.0</v>
+        <v>380.0</v>
       </c>
       <c r="J83" s="1">
-        <v>1.0503168020565</v>
+        <v>0.09441462929835</v>
       </c>
       <c r="K83">
-        <v>3.28</v>
+        <v>2.41</v>
       </c>
       <c r="L83" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="M83" s="1">
-        <v>402540.0</v>
+        <v>402860.0</v>
       </c>
       <c r="N83" s="1">
-        <v>415670.14</v>
+        <v>412483.29</v>
       </c>
       <c r="O83" s="1">
         <v>0.23</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B84" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C84" s="1">
-        <v>540000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>101.016</v>
+        <v>101.395</v>
       </c>
       <c r="E84" s="1">
-        <v>99.43</v>
+        <v>99.64619429</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>536922.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I84" s="1">
-        <v>8564.4</v>
+        <v>12241.64</v>
       </c>
       <c r="J84" s="1">
-        <v>1.5950920245399</v>
+        <v>1.755015057847</v>
       </c>
       <c r="K84">
-        <v>2.6</v>
+        <v>2.36</v>
       </c>
       <c r="L84" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="M84" s="1">
-        <v>545486.4</v>
+        <v>709765.0</v>
       </c>
       <c r="N84" s="1">
-        <v>559511.61</v>
+        <v>726310.89</v>
       </c>
       <c r="O84" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B85" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C85" s="1">
-        <v>700000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>85.85</v>
+        <v>101.192</v>
       </c>
       <c r="E85" s="1">
-        <v>85.96</v>
+        <v>99.571</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>601720.0</v>
+        <v>284773.06</v>
       </c>
       <c r="I85" s="1">
-        <v>-770.0</v>
+        <v>4636.06</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.12796649604467</v>
+        <v>1.6279840515813</v>
       </c>
       <c r="K85">
-        <v>0.35</v>
+        <v>0.99</v>
       </c>
       <c r="L85" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="M85" s="1">
-        <v>600950.0</v>
+        <v>289409.12</v>
       </c>
       <c r="N85" s="1">
-        <v>603383.22</v>
+        <v>292235.82</v>
       </c>
       <c r="O85" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B86" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C86" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.539</v>
+        <v>100.604</v>
       </c>
       <c r="E86" s="1">
-        <v>100.65</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>704550.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-777.0</v>
+        <v>3624.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.11028315946349</v>
+        <v>0.604</v>
       </c>
       <c r="K86">
-        <v>0.16</v>
+        <v>1.35</v>
       </c>
       <c r="L86" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="M86" s="1">
-        <v>703773.0</v>
+        <v>603624.0</v>
       </c>
       <c r="N86" s="1">
-        <v>704866.15</v>
+        <v>611726.43</v>
       </c>
       <c r="O86" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B87" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C87" s="1">
-        <v>772000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.462</v>
+        <v>100.545</v>
       </c>
       <c r="E87" s="1">
-        <v>100.34212824</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>774641.23</v>
+        <v>1930000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-6794.59</v>
+        <v>10518.5</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.87712733803234</v>
+        <v>0.545</v>
       </c>
       <c r="K87">
-        <v>1.3</v>
+        <v>0.35</v>
       </c>
       <c r="L87" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="M87" s="1">
-        <v>767846.64</v>
+        <v>1940518.5</v>
       </c>
       <c r="N87" s="1">
-        <v>777893.22</v>
+        <v>1947264.3</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>1.08</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B88" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C88" s="1">
-        <v>700000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.705</v>
+        <v>100.481</v>
       </c>
       <c r="E88" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>697523.36</v>
+        <v>1225000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>7411.64</v>
+        <v>5892.25</v>
       </c>
       <c r="J88" s="1">
-        <v>1.0625651304352</v>
+        <v>0.481</v>
       </c>
       <c r="K88">
-        <v>2.15</v>
+        <v>1.8</v>
       </c>
       <c r="L88" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="M88" s="1">
-        <v>704935.0</v>
+        <v>1230892.25</v>
       </c>
       <c r="N88" s="1">
-        <v>719951.44</v>
+        <v>1252907.08</v>
       </c>
       <c r="O88" s="1">
-        <v>0.4</v>
+        <v>0.69</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B89" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C89" s="1">
-        <v>286000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>101.066</v>
+        <v>100.938</v>
       </c>
       <c r="E89" s="1">
-        <v>99.571</v>
+        <v>100.42</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>284773.06</v>
+        <v>803360.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4275.7</v>
+        <v>4144.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.5014411826737</v>
+        <v>0.51583349930293</v>
       </c>
       <c r="K89">
-        <v>0.79</v>
+        <v>2.9</v>
       </c>
       <c r="L89" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="M89" s="1">
-        <v>289048.76</v>
+        <v>807504.0</v>
       </c>
       <c r="N89" s="1">
-        <v>291315.21</v>
+        <v>830704.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B90" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C90" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.19</v>
+        <v>100.976</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>600000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I90" s="1">
-        <v>1140.0</v>
+        <v>17170.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.19</v>
+        <v>1.729817951017</v>
       </c>
       <c r="K90">
-        <v>1.13</v>
+        <v>1.02</v>
       </c>
       <c r="L90" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="M90" s="1">
-        <v>601140.0</v>
+        <v>1009760.0</v>
       </c>
       <c r="N90" s="1">
-        <v>607902.18</v>
+        <v>1019948.36</v>
       </c>
       <c r="O90" s="1">
-        <v>0.34</v>
+        <v>0.56</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B91" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C91" s="1">
-        <v>1930000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.869</v>
+        <v>100.04</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.362</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1930000.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I91" s="1">
-        <v>-2528.3</v>
+        <v>5817.24</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.131</v>
+        <v>0.68235341478634</v>
       </c>
       <c r="K91">
-        <v>0.14</v>
+        <v>0.72</v>
       </c>
       <c r="L91" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="M91" s="1">
-        <v>1927471.7</v>
+        <v>858343.2</v>
       </c>
       <c r="N91" s="1">
-        <v>1930206.48</v>
+        <v>864513.75</v>
       </c>
       <c r="O91" s="1">
-        <v>1.07</v>
+        <v>0.48</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="B92" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C92" s="1">
-        <v>1225000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.587</v>
+        <v>108.682</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>108.31690909</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1225000.0</v>
+        <v>1191486.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-5059.25</v>
+        <v>4016.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.413</v>
+        <v>0.33705809384248</v>
       </c>
       <c r="K92">
-        <v>1.57</v>
+        <v>1.77</v>
       </c>
       <c r="L92" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="M92" s="1">
-        <v>1219940.75</v>
+        <v>1195502.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1239203.72</v>
+        <v>1214970.49</v>
       </c>
       <c r="O92" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B93" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C93" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.863</v>
+        <v>102.997</v>
       </c>
       <c r="E93" s="1">
-        <v>100.42</v>
+        <v>100.4</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>803360.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3544.0</v>
+        <v>15582.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.44114718183629</v>
+        <v>2.5866533864542</v>
       </c>
       <c r="K93">
-        <v>2.68</v>
+        <v>2.75</v>
       </c>
       <c r="L93" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="M93" s="1">
-        <v>806904.0</v>
+        <v>617982.0</v>
       </c>
       <c r="N93" s="1">
-        <v>828356.05</v>
+        <v>634479.95</v>
       </c>
       <c r="O93" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B94" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C94" s="1">
-        <v>500000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>103.551</v>
+        <v>100.004</v>
       </c>
       <c r="E94" s="1">
-        <v>99.627284</v>
+        <v>99.228</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>498136.42</v>
+        <v>1550933.64</v>
       </c>
       <c r="I94" s="1">
-        <v>19618.58</v>
+        <v>12128.88</v>
       </c>
       <c r="J94" s="1">
-        <v>3.9383950284141</v>
+        <v>0.7820373281735</v>
       </c>
       <c r="K94">
-        <v>3.49</v>
+        <v>2.26</v>
       </c>
       <c r="L94" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="M94" s="1">
-        <v>517755.0</v>
+        <v>1563062.52</v>
       </c>
       <c r="N94" s="1">
-        <v>535219.04</v>
+        <v>1598395.95</v>
       </c>
       <c r="O94" s="1">
-        <v>0.3</v>
+        <v>0.88</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B95" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C95" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.344</v>
+        <v>100.62</v>
       </c>
       <c r="E95" s="1">
-        <v>99.259</v>
+        <v>99.517</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>992590.0</v>
+        <v>696619.0</v>
       </c>
       <c r="I95" s="1">
-        <v>10850.0</v>
+        <v>7721.0</v>
       </c>
       <c r="J95" s="1">
-        <v>1.093099870037</v>
+        <v>1.1083533466644</v>
       </c>
       <c r="K95">
-        <v>0.76</v>
+        <v>2.32</v>
       </c>
       <c r="L95" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="M95" s="1">
-        <v>1003440.0</v>
+        <v>704340.0</v>
       </c>
       <c r="N95" s="1">
-        <v>1010991.37</v>
+        <v>720586.23</v>
       </c>
       <c r="O95" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B96" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C96" s="1">
-        <v>858000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.51</v>
+        <v>92.311</v>
       </c>
       <c r="E96" s="1">
-        <v>99.362</v>
+        <v>83.44605217</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>852525.96</v>
+        <v>847811.89</v>
       </c>
       <c r="I96" s="1">
-        <v>1269.84</v>
+        <v>90067.87</v>
       </c>
       <c r="J96" s="1">
-        <v>0.14895030293271</v>
+        <v>10.623567687875</v>
       </c>
       <c r="K96">
-        <v>0.53</v>
+        <v>0.87</v>
       </c>
       <c r="L96" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="M96" s="1">
-        <v>853795.8</v>
+        <v>937879.76</v>
       </c>
       <c r="N96" s="1">
-        <v>858350.25</v>
+        <v>946752.36</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B97" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C97" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>107.937</v>
+        <v>100.268</v>
       </c>
       <c r="E97" s="1">
-        <v>108.31690909</v>
+        <v>100.375</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1191486.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-4179.0</v>
+        <v>-642.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.3507384895836</v>
+        <v>-0.106600249066</v>
       </c>
       <c r="K97">
-        <v>1.48</v>
+        <v>0.86</v>
       </c>
       <c r="L97" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="M97" s="1">
-        <v>1187307.0</v>
+        <v>601608.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1203626.18</v>
+        <v>606767.59</v>
       </c>
       <c r="O97" s="1">
-        <v>0.66</v>
+        <v>0.34</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B98" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C98" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.453</v>
+        <v>98.499</v>
       </c>
       <c r="E98" s="1">
-        <v>100.4</v>
+        <v>92.081555</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>602400.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I98" s="1">
-        <v>12318.0</v>
+        <v>51339.56</v>
       </c>
       <c r="J98" s="1">
-        <v>2.0448207171315</v>
+        <v>6.9693056334681</v>
       </c>
       <c r="K98">
-        <v>2.52</v>
+        <v>1.61</v>
       </c>
       <c r="L98" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M98" s="1">
-        <v>614718.0</v>
+        <v>787992.0</v>
       </c>
       <c r="N98" s="1">
-        <v>629814.58</v>
+        <v>800841.32</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B99" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C99" s="1">
-        <v>1563000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.544</v>
+        <v>104.134</v>
       </c>
       <c r="E99" s="1">
-        <v>99.228</v>
+        <v>99.329</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1550933.64</v>
+        <v>595974.0</v>
       </c>
       <c r="I99" s="1">
-        <v>4939.08</v>
+        <v>28830.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.31845849961704</v>
+        <v>4.8374593522536</v>
       </c>
       <c r="K99">
-        <v>2.09</v>
+        <v>0.53</v>
       </c>
       <c r="L99" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="M99" s="1">
-        <v>1555872.72</v>
+        <v>624804.0</v>
       </c>
       <c r="N99" s="1">
-        <v>1588497.67</v>
+        <v>627988.93</v>
       </c>
       <c r="O99" s="1">
-        <v>0.88</v>
+        <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B100" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C100" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.652</v>
+        <v>100.204</v>
       </c>
       <c r="E100" s="1">
-        <v>99.517</v>
+        <v>100.33</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>696619.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I100" s="1">
-        <v>7945.0</v>
+        <v>-1512.0</v>
       </c>
       <c r="J100" s="1">
-        <v>1.1405086568124</v>
+        <v>-0.12558556762683</v>
       </c>
       <c r="K100">
-        <v>2.12</v>
+        <v>2.93</v>
       </c>
       <c r="L100" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="M100" s="1">
-        <v>704564.0</v>
+        <v>1202448.0</v>
       </c>
       <c r="N100" s="1">
-        <v>719386.26</v>
+        <v>1237658.96</v>
       </c>
       <c r="O100" s="1">
-        <v>0.4</v>
+        <v>0.68</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B101" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C101" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.982</v>
+        <v>91.19</v>
       </c>
       <c r="E101" s="1">
-        <v>79.715</v>
+        <v>89.875</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>239145.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I101" s="1">
-        <v>33801.0</v>
+        <v>2630.0</v>
       </c>
       <c r="J101" s="1">
-        <v>14.134102741015</v>
+        <v>1.4631432545202</v>
       </c>
       <c r="K101">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>0.03</v>
+      </c>
+      <c r="L101">
+        <v>60.27</v>
       </c>
       <c r="M101" s="1">
-        <v>272946.0</v>
+        <v>182380.0</v>
       </c>
       <c r="N101" s="1">
-        <v>274369.97</v>
+        <v>182440.27</v>
       </c>
       <c r="O101" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B102" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C102" s="1">
-        <v>1016000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>92.174</v>
+        <v>91.497</v>
       </c>
       <c r="E102" s="1">
-        <v>83.44605217</v>
+        <v>89.875</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>847811.89</v>
+        <v>89875.0</v>
       </c>
       <c r="I102" s="1">
-        <v>88675.95</v>
+        <v>1622.0</v>
       </c>
       <c r="J102" s="1">
-        <v>10.459389759207</v>
+        <v>1.8047287899861</v>
       </c>
       <c r="K102">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>0.11</v>
+      </c>
+      <c r="L102">
+        <v>111.64</v>
       </c>
       <c r="M102" s="1">
-        <v>936487.84</v>
+        <v>91497.0</v>
       </c>
       <c r="N102" s="1">
-        <v>944212.22</v>
+        <v>91608.64</v>
       </c>
       <c r="O102" s="1">
-        <v>0.52</v>
+        <v>0.05</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B103" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C103" s="1">
         <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.269</v>
+        <v>100.61</v>
       </c>
       <c r="E103" s="1">
-        <v>100.375</v>
+        <v>99.766</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>602250.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-636.0</v>
+        <v>5064.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.10560398505604</v>
+        <v>0.84597959224586</v>
       </c>
       <c r="K103">
-        <v>0.66</v>
+        <v>1.97</v>
       </c>
       <c r="L103" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M103" s="1">
-        <v>601614.0</v>
+        <v>603660.0</v>
       </c>
       <c r="N103" s="1">
-        <v>605553.04</v>
+        <v>615466.85</v>
       </c>
       <c r="O103" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B104" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C104" s="1">
-        <v>800000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.405</v>
+        <v>100.425</v>
       </c>
       <c r="E104" s="1">
-        <v>92.081555</v>
+        <v>99.945</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>736652.44</v>
+        <v>592673.85</v>
       </c>
       <c r="I104" s="1">
-        <v>50587.56</v>
+        <v>2846.4</v>
       </c>
       <c r="J104" s="1">
-        <v>6.8672222140471</v>
+        <v>0.4802641452799</v>
       </c>
       <c r="K104">
-        <v>1.5</v>
+        <v>0.69</v>
       </c>
       <c r="L104" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="M104" s="1">
-        <v>787240.0</v>
+        <v>595520.25</v>
       </c>
       <c r="N104" s="1">
-        <v>799245.48</v>
+        <v>599626.08</v>
       </c>
       <c r="O104" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B105" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C105" s="1">
-        <v>600000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>103.779</v>
+        <v>100.326</v>
       </c>
       <c r="E105" s="1">
-        <v>99.329</v>
+        <v>99.90538798</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>595974.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I105" s="1">
-        <v>26700.0</v>
+        <v>3848.6</v>
       </c>
       <c r="J105" s="1">
-        <v>4.480061210724</v>
+        <v>0.42101034826064</v>
       </c>
       <c r="K105">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="L105" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="M105" s="1">
-        <v>622674.0</v>
+        <v>917982.9</v>
       </c>
       <c r="N105" s="1">
-        <v>624457.56</v>
+        <v>923704.78</v>
       </c>
       <c r="O105" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B106" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C106" s="1">
-        <v>1200000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.958</v>
+        <v>84.644</v>
       </c>
       <c r="E106" s="1">
-        <v>100.33</v>
+        <v>81.75</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1203960.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-4464.0</v>
+        <v>5788.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.37077643775541</v>
+        <v>3.5400611620795</v>
       </c>
       <c r="K106">
-        <v>2.75</v>
+        <v>1.43</v>
       </c>
       <c r="L106" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="M106" s="1">
-        <v>1199496.0</v>
+        <v>169288.0</v>
       </c>
       <c r="N106" s="1">
-        <v>1232537.1</v>
+        <v>172156.49</v>
       </c>
       <c r="O106" s="1">
-        <v>0.68</v>
+        <v>0.1</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B107" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>90.983</v>
+        <v>100.409</v>
       </c>
       <c r="E107" s="1">
-        <v>89.875</v>
+        <v>100.73</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>179750.0</v>
+        <v>503650.0</v>
       </c>
       <c r="I107" s="1">
-        <v>2216.0</v>
+        <v>-1605.0</v>
       </c>
       <c r="J107" s="1">
-        <v>1.2328233657858</v>
+        <v>-0.31867368212052</v>
       </c>
       <c r="K107">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.33</v>
+      </c>
+      <c r="L107" t="s">
+        <v>337</v>
       </c>
       <c r="M107" s="1">
-        <v>181966.0</v>
+        <v>502045.0</v>
       </c>
       <c r="N107" s="1">
-        <v>181966.0</v>
+        <v>508700.82</v>
       </c>
       <c r="O107" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B108" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>91.288</v>
+        <v>105.352</v>
       </c>
       <c r="E108" s="1">
-        <v>89.875</v>
+        <v>99.775</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>89875.0</v>
+        <v>408079.75</v>
       </c>
       <c r="I108" s="1">
-        <v>1413.0</v>
+        <v>22809.93</v>
       </c>
       <c r="J108" s="1">
-        <v>1.5721835883171</v>
+        <v>5.5895765472313</v>
       </c>
       <c r="K108">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>96.58</v>
+        <v>1.01</v>
+      </c>
+      <c r="L108" t="s">
+        <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>91288.0</v>
+        <v>430889.68</v>
       </c>
       <c r="N108" s="1">
-        <v>91384.58</v>
+        <v>435003.49</v>
       </c>
       <c r="O108" s="1">
-        <v>0.05</v>
+        <v>0.24</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B109" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C109" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.69</v>
+        <v>93.886</v>
       </c>
       <c r="E109" s="1">
-        <v>99.766</v>
+        <v>99.271</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>598596.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-456.0</v>
+        <v>-21540.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.076178257121665</v>
+        <v>-5.4245449325584</v>
       </c>
       <c r="K109">
-        <v>1.71</v>
+        <v>0.67</v>
       </c>
       <c r="L109" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>598140.0</v>
+        <v>375544.0</v>
       </c>
       <c r="N109" s="1">
-        <v>608409.86</v>
+        <v>378228.93</v>
       </c>
       <c r="O109" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B110" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="C110" s="1">
-        <v>593000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.206</v>
+        <v>103.398</v>
       </c>
       <c r="E110" s="1">
-        <v>99.945</v>
+        <v>101.3728</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>592673.85</v>
+        <v>1520592.0</v>
       </c>
       <c r="I110" s="1">
-        <v>1547.73</v>
+        <v>30378.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.26114362899595</v>
+        <v>1.9977745509644</v>
       </c>
       <c r="K110">
-        <v>0.48</v>
+        <v>2.81</v>
       </c>
       <c r="L110" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="M110" s="1">
-        <v>594221.58</v>
+        <v>1550970.0</v>
       </c>
       <c r="N110" s="1">
-        <v>597072.85</v>
+        <v>1593170.34</v>
       </c>
       <c r="O110" s="1">
-        <v>0.33</v>
+        <v>0.88</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="B111" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C111" s="1">
-        <v>915000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.912</v>
+        <v>100.305</v>
       </c>
       <c r="E111" s="1">
-        <v>99.90538798</v>
+        <v>99.67</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>914134.3</v>
+        <v>598020.0</v>
       </c>
       <c r="I111" s="1">
-        <v>60.5</v>
+        <v>3810.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0066182835498023</v>
+        <v>0.63710243804555</v>
       </c>
       <c r="K111">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.13</v>
+      </c>
+      <c r="L111">
+        <v>770.55</v>
       </c>
       <c r="M111" s="1">
-        <v>914194.8</v>
+        <v>601830.0</v>
       </c>
       <c r="N111" s="1">
-        <v>918400.04</v>
+        <v>602600.55</v>
       </c>
       <c r="O111" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B112" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C112" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.58</v>
+        <v>99.888</v>
       </c>
       <c r="E112" s="1">
-        <v>100.12028667</v>
+        <v>99.81333333</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>300360.86</v>
+        <v>898320.0</v>
       </c>
       <c r="I112" s="1">
-        <v>7379.14</v>
+        <v>672.0</v>
       </c>
       <c r="J112" s="1">
-        <v>2.4567581808096</v>
+        <v>0.074806305102859</v>
       </c>
       <c r="K112">
-        <v>1.74</v>
+        <v>1.15</v>
       </c>
       <c r="L112" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="M112" s="1">
-        <v>307740.0</v>
+        <v>898992.0</v>
       </c>
       <c r="N112" s="1">
-        <v>312970.68</v>
+        <v>909348.16</v>
       </c>
       <c r="O112" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B113" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C113" s="1">
-        <v>389000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.023</v>
+        <v>94.634</v>
       </c>
       <c r="E113" s="1">
-        <v>99.558</v>
+        <v>93.09788345</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>387280.62</v>
+        <v>2699838.62</v>
       </c>
       <c r="I113" s="1">
-        <v>5698.85</v>
+        <v>44547.38</v>
       </c>
       <c r="J113" s="1">
-        <v>1.4715040478917</v>
+        <v>1.6500015841688</v>
       </c>
       <c r="K113">
-        <v>0.49</v>
+        <v>0.08</v>
       </c>
       <c r="L113" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="M113" s="1">
-        <v>392979.47</v>
+        <v>2744386.0</v>
       </c>
       <c r="N113" s="1">
-        <v>394877.84</v>
+        <v>2746706.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.22</v>
+        <v>1.52</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B114" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C114" s="1">
-        <v>200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>83.747</v>
+        <v>100.326</v>
       </c>
       <c r="E114" s="1">
-        <v>81.75</v>
+        <v>98.642</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>163500.0</v>
+        <v>1085062.0</v>
       </c>
       <c r="I114" s="1">
-        <v>3994.0</v>
+        <v>18524.0</v>
       </c>
       <c r="J114" s="1">
-        <v>2.4428134556575</v>
+        <v>1.7071835526449</v>
       </c>
       <c r="K114">
-        <v>1.34</v>
+        <v>3.34</v>
       </c>
       <c r="L114" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="M114" s="1">
-        <v>167494.0</v>
+        <v>1103586.0</v>
       </c>
       <c r="N114" s="1">
-        <v>170181.67</v>
+        <v>1140371.96</v>
       </c>
       <c r="O114" s="1">
-        <v>0.09</v>
+        <v>0.63</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B115" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C115" s="1">
-        <v>500000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.198</v>
+        <v>100.041</v>
       </c>
       <c r="E115" s="1">
-        <v>100.73</v>
+        <v>99.628</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>503650.0</v>
+        <v>765143.04</v>
       </c>
       <c r="I115" s="1">
-        <v>-2660.0</v>
+        <v>3171.84</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.52814454482279</v>
+        <v>0.41454209659935</v>
       </c>
       <c r="K115">
-        <v>1.16</v>
+        <v>1.31</v>
       </c>
       <c r="L115" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="M115" s="1">
-        <v>500990.0</v>
+        <v>768314.88</v>
       </c>
       <c r="N115" s="1">
-        <v>506779.38</v>
+        <v>778367.26</v>
       </c>
       <c r="O115" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B116" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C116" s="1">
-        <v>409000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>104.53</v>
+        <v>100.681</v>
       </c>
       <c r="E116" s="1">
-        <v>99.775</v>
+        <v>99.736</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>408079.75</v>
+        <v>598416.0</v>
       </c>
       <c r="I116" s="1">
-        <v>19447.95</v>
+        <v>5670.0</v>
       </c>
       <c r="J116" s="1">
-        <v>4.7657228764721</v>
+        <v>0.94750140370578</v>
       </c>
       <c r="K116">
-        <v>0.76</v>
+        <v>1.05</v>
       </c>
       <c r="L116" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="M116" s="1">
-        <v>427527.7</v>
+        <v>604086.0</v>
       </c>
       <c r="N116" s="1">
-        <v>430624.61</v>
+        <v>610398.33</v>
       </c>
       <c r="O116" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B117" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.079</v>
+        <v>100.343</v>
       </c>
       <c r="E117" s="1">
-        <v>99.24</v>
+        <v>99.594</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>496200.0</v>
+        <v>467095.86</v>
       </c>
       <c r="I117" s="1">
-        <v>4195.0</v>
+        <v>3512.81</v>
       </c>
       <c r="J117" s="1">
-        <v>0.84542523176139</v>
+        <v>0.75205333654638</v>
       </c>
       <c r="K117">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>667.81</v>
+        <v>2.41</v>
+      </c>
+      <c r="L117" t="s">
+        <v>366</v>
       </c>
       <c r="M117" s="1">
-        <v>500395.0</v>
+        <v>470608.67</v>
       </c>
       <c r="N117" s="1">
-        <v>501062.81</v>
+        <v>481927.31</v>
       </c>
       <c r="O117" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B118" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C118" s="1">
-        <v>200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>90.042</v>
+        <v>100.673</v>
       </c>
       <c r="E118" s="1">
-        <v>85.48</v>
+        <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>170960.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>9124.0</v>
+        <v>11441.0</v>
       </c>
       <c r="J118" s="1">
-        <v>5.3369209171736</v>
+        <v>0.673</v>
       </c>
       <c r="K118">
-        <v>1.46</v>
+        <v>2.01</v>
       </c>
       <c r="L118" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="M118" s="1">
-        <v>180084.0</v>
+        <v>1711441.0</v>
       </c>
       <c r="N118" s="1">
-        <v>183003.45</v>
+        <v>1745551.62</v>
       </c>
       <c r="O118" s="1">
-        <v>0.1</v>
+        <v>0.96</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B119" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C119" s="1">
-        <v>400000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>93.511</v>
+        <v>102.966</v>
       </c>
       <c r="E119" s="1">
-        <v>99.271</v>
+        <v>99.849</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>397084.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I119" s="1">
-        <v>-23040.0</v>
+        <v>37684.53</v>
       </c>
       <c r="J119" s="1">
-        <v>-5.8022987579454</v>
+        <v>3.1217137878196</v>
       </c>
       <c r="K119">
-        <v>0.57</v>
+        <v>1.71</v>
       </c>
       <c r="L119" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="M119" s="1">
-        <v>374044.0</v>
+        <v>1244858.94</v>
       </c>
       <c r="N119" s="1">
-        <v>376307.01</v>
+        <v>1265517.93</v>
       </c>
       <c r="O119" s="1">
-        <v>0.21</v>
+        <v>0.7</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B120" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C120" s="1">
-        <v>1500000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>102.952</v>
+        <v>101.731</v>
       </c>
       <c r="E120" s="1">
-        <v>101.3728</v>
+        <v>99.115</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1520592.0</v>
+        <v>485663.5</v>
       </c>
       <c r="I120" s="1">
-        <v>23688.0</v>
+        <v>12818.4</v>
       </c>
       <c r="J120" s="1">
-        <v>1.5578143249471</v>
+        <v>2.6393583211421</v>
       </c>
       <c r="K120">
-        <v>2.58</v>
+        <v>3.17</v>
       </c>
       <c r="L120" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="M120" s="1">
-        <v>1544280.0</v>
+        <v>498481.9</v>
       </c>
       <c r="N120" s="1">
-        <v>1582976.92</v>
+        <v>514034.37</v>
       </c>
       <c r="O120" s="1">
-        <v>0.87</v>
+        <v>0.28</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B121" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C121" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.494</v>
+        <v>102.229</v>
       </c>
       <c r="E121" s="1">
-        <v>99.81333333</v>
+        <v>100.242</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>898320.0</v>
+        <v>701694.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-2874.0</v>
+        <v>13909.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.3199305370024</v>
+        <v>1.9822030685741</v>
       </c>
       <c r="K121">
-        <v>0.92</v>
+        <v>3.8</v>
       </c>
       <c r="L121" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="M121" s="1">
-        <v>895446.0</v>
+        <v>715603.0</v>
       </c>
       <c r="N121" s="1">
-        <v>903767.92</v>
+        <v>742183.82</v>
       </c>
       <c r="O121" s="1">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B122" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C122" s="1">
-        <v>2900000.0</v>
+        <v>475000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>94.29</v>
+        <v>98.538</v>
       </c>
       <c r="E122" s="1">
-        <v>93.09788345</v>
+        <v>99.406</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2699838.62</v>
+        <v>472178.5</v>
       </c>
       <c r="I122" s="1">
-        <v>34571.38</v>
+        <v>-4123.0</v>
       </c>
       <c r="J122" s="1">
-        <v>1.2804980173222</v>
+        <v>-0.87318672917128</v>
       </c>
       <c r="K122">
-        <v>1.8</v>
+        <v>0.65</v>
       </c>
       <c r="L122" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="M122" s="1">
-        <v>2734410.0</v>
+        <v>468055.5</v>
       </c>
       <c r="N122" s="1">
-        <v>2786465.0</v>
+        <v>471146.25</v>
       </c>
       <c r="O122" s="1">
-        <v>1.54</v>
+        <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B123" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C123" s="1">
-        <v>1100000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.511</v>
+        <v>100.183</v>
       </c>
       <c r="E123" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1085062.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>9559.0</v>
+        <v>3034.14</v>
       </c>
       <c r="J123" s="1">
-        <v>0.88096348411427</v>
+        <v>0.183</v>
       </c>
       <c r="K123">
-        <v>3.08</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>0.06</v>
+      </c>
+      <c r="L123">
+        <v>997.16</v>
       </c>
       <c r="M123" s="1">
-        <v>1094621.0</v>
+        <v>1661034.14</v>
       </c>
       <c r="N123" s="1">
-        <v>1128506.27</v>
+        <v>1662031.3</v>
       </c>
       <c r="O123" s="1">
-        <v>0.62</v>
+        <v>0.92</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B124" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C124" s="1">
-        <v>768000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.721</v>
+        <v>105.089</v>
       </c>
       <c r="E124" s="1">
-        <v>99.628</v>
+        <v>102.80672222</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>765143.04</v>
+        <v>1850521.0</v>
       </c>
       <c r="I124" s="1">
-        <v>714.24</v>
+        <v>41081.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.093347251776609</v>
+        <v>2.2199694032113</v>
       </c>
       <c r="K124">
-        <v>1.11</v>
+        <v>4.09</v>
       </c>
       <c r="L124" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="M124" s="1">
-        <v>765857.28</v>
+        <v>1891602.0</v>
       </c>
       <c r="N124" s="1">
-        <v>774405.23</v>
+        <v>1965155.42</v>
       </c>
       <c r="O124" s="1">
-        <v>0.43</v>
+        <v>1.09</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B125" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C125" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.498</v>
+        <v>102.949</v>
       </c>
       <c r="E125" s="1">
-        <v>99.736</v>
+        <v>99.07293333</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>598416.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="I125" s="1">
-        <v>4572.0</v>
+        <v>46512.8</v>
       </c>
       <c r="J125" s="1">
-        <v>0.76401700489292</v>
+        <v>3.9123366355022</v>
       </c>
       <c r="K125">
-        <v>0.81</v>
+        <v>1.65</v>
       </c>
       <c r="L125" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="M125" s="1">
-        <v>602988.0</v>
+        <v>1235388.0</v>
       </c>
       <c r="N125" s="1">
-        <v>607853.75</v>
+        <v>1255134.58</v>
       </c>
       <c r="O125" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B126" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C126" s="1">
-        <v>469000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.208</v>
+        <v>85.612</v>
       </c>
       <c r="E126" s="1">
-        <v>99.594</v>
+        <v>85.35266667</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>467095.86</v>
+        <v>512116.0</v>
       </c>
       <c r="I126" s="1">
-        <v>2879.66</v>
+        <v>1556.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.61650300218889</v>
+        <v>0.30383741183638</v>
       </c>
       <c r="K126">
-        <v>2.21</v>
+        <v>0.18</v>
       </c>
       <c r="L126" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="M126" s="1">
-        <v>469975.52</v>
+        <v>513672.0</v>
       </c>
       <c r="N126" s="1">
-        <v>480340.1</v>
+        <v>514722.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B127" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C127" s="1">
-        <v>1700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.105</v>
+        <v>104.227</v>
       </c>
       <c r="E127" s="1">
-        <v>100.0</v>
+        <v>99.154125</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1700000.0</v>
+        <v>198308.25</v>
       </c>
       <c r="I127" s="1">
-        <v>1785.0</v>
+        <v>10145.75</v>
       </c>
       <c r="J127" s="1">
-        <v>0.105</v>
+        <v>5.116151244338</v>
       </c>
       <c r="K127">
-        <v>1.77</v>
+        <v>2.52</v>
       </c>
       <c r="L127" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="M127" s="1">
-        <v>1701785.0</v>
+        <v>208454.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1731925.07</v>
+        <v>213486.19</v>
       </c>
       <c r="O127" s="1">
-        <v>0.96</v>
+        <v>0.12</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B128" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C128" s="1">
-        <v>1209000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.697</v>
+        <v>97.55</v>
       </c>
       <c r="E128" s="1">
-        <v>99.849</v>
+        <v>95.972</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1207174.41</v>
+        <v>479860.0</v>
       </c>
       <c r="I128" s="1">
-        <v>34432.32</v>
+        <v>7890.0</v>
       </c>
       <c r="J128" s="1">
-        <v>2.8523069835452</v>
+        <v>1.644229566957</v>
       </c>
       <c r="K128">
-        <v>1.48</v>
+        <v>0.43</v>
       </c>
       <c r="L128" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="M128" s="1">
-        <v>1241606.73</v>
+        <v>487750.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1259460.18</v>
+        <v>489876.71</v>
       </c>
       <c r="O128" s="1">
-        <v>0.7</v>
+        <v>0.27</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B129" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C129" s="1">
-        <v>490000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.998</v>
+        <v>102.222</v>
       </c>
       <c r="E129" s="1">
-        <v>99.115</v>
+        <v>99.609</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>485663.5</v>
+        <v>454217.04</v>
       </c>
       <c r="I129" s="1">
-        <v>9226.7</v>
+        <v>11915.28</v>
       </c>
       <c r="J129" s="1">
-        <v>1.899813348131</v>
+        <v>2.6232569346143</v>
       </c>
       <c r="K129">
-        <v>2.96</v>
+        <v>3.2</v>
       </c>
       <c r="L129" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="M129" s="1">
-        <v>494890.2</v>
+        <v>466132.32</v>
       </c>
       <c r="N129" s="1">
-        <v>509408.97</v>
+        <v>480724.32</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B130" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="C130" s="1">
         <v>700000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.227</v>
+        <v>103.439</v>
       </c>
       <c r="E130" s="1">
-        <v>100.242</v>
+        <v>102.847</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>701694.0</v>
+        <v>719929.0</v>
       </c>
       <c r="I130" s="1">
-        <v>13895.0</v>
+        <v>4144.0</v>
       </c>
       <c r="J130" s="1">
-        <v>1.9802078968895</v>
+        <v>0.57561231732574</v>
       </c>
       <c r="K130">
-        <v>3.53</v>
+        <v>3.05</v>
       </c>
       <c r="L130" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="M130" s="1">
-        <v>715589.0</v>
+        <v>724073.0</v>
       </c>
       <c r="N130" s="1">
-        <v>740271.19</v>
+        <v>745401.42</v>
       </c>
       <c r="O130" s="1">
         <v>0.41</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B131" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C131" s="1">
-        <v>475000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.12</v>
+        <v>105.197</v>
       </c>
       <c r="E131" s="1">
-        <v>99.406</v>
+        <v>101.91549321</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>472178.5</v>
+        <v>1200564.51</v>
       </c>
       <c r="I131" s="1">
-        <v>-6108.5</v>
+        <v>38656.15</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.2936844858459</v>
+        <v>3.2198311442673</v>
       </c>
       <c r="K131">
-        <v>0.46</v>
+        <v>1.73</v>
       </c>
       <c r="L131" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="M131" s="1">
-        <v>466070.0</v>
+        <v>1239220.66</v>
       </c>
       <c r="N131" s="1">
-        <v>468266.06</v>
+        <v>1259566.79</v>
       </c>
       <c r="O131" s="1">
-        <v>0.26</v>
+        <v>0.7</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B132" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C132" s="1">
-        <v>1074000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.343</v>
+        <v>100.367</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1074000.0</v>
+        <v>1491345.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-7056.18</v>
+        <v>14160.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.657</v>
+        <v>0.94947849089245</v>
       </c>
       <c r="K132">
-        <v>0.11</v>
+        <v>2.42</v>
       </c>
       <c r="L132" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="M132" s="1">
-        <v>1066943.82</v>
+        <v>1505505.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1068105.15</v>
+        <v>1541751.58</v>
       </c>
       <c r="O132" s="1">
-        <v>0.59</v>
+        <v>0.85</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B133" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C133" s="1">
-        <v>1800000.0</v>
+        <v>1230000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>105.025</v>
+        <v>100.212</v>
       </c>
       <c r="E133" s="1">
-        <v>102.80672222</v>
+        <v>99.947</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1850521.0</v>
+        <v>1229348.1</v>
       </c>
       <c r="I133" s="1">
-        <v>39929.0</v>
+        <v>3259.5</v>
       </c>
       <c r="J133" s="1">
-        <v>2.1577166646582</v>
+        <v>0.26514052447797</v>
       </c>
       <c r="K133">
-        <v>3.8</v>
+        <v>0.93</v>
       </c>
       <c r="L133" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="M133" s="1">
-        <v>1890450.0</v>
+        <v>1232607.6</v>
       </c>
       <c r="N133" s="1">
-        <v>1958850.0</v>
+        <v>1244107.26</v>
       </c>
       <c r="O133" s="1">
-        <v>1.08</v>
+        <v>0.69</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B134" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C134" s="1">
-        <v>1200000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>102.234</v>
+        <v>100.161</v>
       </c>
       <c r="E134" s="1">
-        <v>99.07293333</v>
+        <v>99.779</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1188875.2</v>
+        <v>2394696.0</v>
       </c>
       <c r="I134" s="1">
-        <v>37932.8</v>
+        <v>9168.0</v>
       </c>
       <c r="J134" s="1">
-        <v>3.190646082953</v>
+        <v>0.38284608985859</v>
       </c>
       <c r="K134">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>0.01</v>
+      </c>
+      <c r="L134">
+        <v>246.58</v>
       </c>
       <c r="M134" s="1">
-        <v>1226808.0</v>
+        <v>2403864.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1243751.84</v>
+        <v>2404110.58</v>
       </c>
       <c r="O134" s="1">
-        <v>0.69</v>
+        <v>1.33</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B135" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C135" s="1">
-        <v>600000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>85.119</v>
+        <v>100.292</v>
       </c>
       <c r="E135" s="1">
-        <v>85.35266667</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>512116.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-1402.0</v>
+        <v>4552.28</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.273766099868</v>
+        <v>0.292</v>
       </c>
       <c r="K135">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>733.56</v>
+        <v>0.08</v>
+      </c>
+      <c r="L135" t="s">
+        <v>418</v>
       </c>
       <c r="M135" s="1">
-        <v>510714.0</v>
+        <v>1563552.28</v>
       </c>
       <c r="N135" s="1">
-        <v>511447.56</v>
+        <v>1564786.24</v>
       </c>
       <c r="O135" s="1">
-        <v>0.28</v>
+        <v>0.86</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B136" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>103.878</v>
+        <v>102.672</v>
       </c>
       <c r="E136" s="1">
-        <v>99.154125</v>
+        <v>102.33536</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>198308.25</v>
+        <v>2558384.0</v>
       </c>
       <c r="I136" s="1">
-        <v>9447.75</v>
+        <v>8416.0</v>
       </c>
       <c r="J136" s="1">
-        <v>4.7641739564542</v>
+        <v>0.32895765451942</v>
       </c>
       <c r="K136">
-        <v>2.28</v>
+        <v>3.69</v>
       </c>
       <c r="L136" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="M136" s="1">
-        <v>207756.0</v>
+        <v>2566800.0</v>
       </c>
       <c r="N136" s="1">
-        <v>212321.07</v>
+        <v>2659173.63</v>
       </c>
       <c r="O136" s="1">
-        <v>0.12</v>
+        <v>1.47</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B137" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C137" s="1">
-        <v>500000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.41</v>
+        <v>90.958</v>
       </c>
       <c r="E137" s="1">
-        <v>95.972</v>
+        <v>85.4301904</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>479860.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I137" s="1">
-        <v>7190.0</v>
+        <v>67936.78</v>
       </c>
       <c r="J137" s="1">
-        <v>1.4983536864919</v>
+        <v>6.4705575107627</v>
       </c>
       <c r="K137">
-        <v>0.38</v>
+        <v>0.1</v>
       </c>
       <c r="L137" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="M137" s="1">
-        <v>487050.0</v>
+        <v>1117873.82</v>
       </c>
       <c r="N137" s="1">
-        <v>488950.68</v>
+        <v>1119151.44</v>
       </c>
       <c r="O137" s="1">
-        <v>0.27</v>
+        <v>0.62</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B138" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C138" s="1">
-        <v>600000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>90.167</v>
+        <v>102.572</v>
       </c>
       <c r="E138" s="1">
-        <v>85.8</v>
+        <v>100.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>514800.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>26202.0</v>
+        <v>11599.72</v>
       </c>
       <c r="J138" s="1">
-        <v>5.0897435897436</v>
+        <v>2.572</v>
       </c>
       <c r="K138">
-        <v>1.08</v>
+        <v>1.74</v>
       </c>
       <c r="L138" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="M138" s="1">
-        <v>541002.0</v>
+        <v>462599.72</v>
       </c>
       <c r="N138" s="1">
-        <v>547511.59</v>
+        <v>470451.14</v>
       </c>
       <c r="O138" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B139" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C139" s="1">
-        <v>456000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.009</v>
+        <v>94.822</v>
       </c>
       <c r="E139" s="1">
-        <v>99.609</v>
+        <v>91.6578065</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>454217.04</v>
+        <v>1833156.13</v>
       </c>
       <c r="I139" s="1">
-        <v>10944.0</v>
+        <v>63283.87</v>
       </c>
       <c r="J139" s="1">
-        <v>2.4094208354667</v>
+        <v>3.4521811298201</v>
       </c>
       <c r="K139">
-        <v>2.96</v>
+        <v>0.22</v>
       </c>
       <c r="L139" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="M139" s="1">
-        <v>465161.04</v>
+        <v>1896440.0</v>
       </c>
       <c r="N139" s="1">
-        <v>478653.64</v>
+        <v>1900741.37</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>1.05</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B140" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C140" s="1">
-        <v>700000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.796</v>
+        <v>101.882</v>
       </c>
       <c r="E140" s="1">
-        <v>102.847</v>
+        <v>100.45530726</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>719929.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-357.0</v>
+        <v>20430.24</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.049588223283129</v>
+        <v>1.4202263437422</v>
       </c>
       <c r="K140">
-        <v>2.81</v>
+        <v>1.63</v>
       </c>
       <c r="L140" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="M140" s="1">
-        <v>719572.0</v>
+        <v>1458950.24</v>
       </c>
       <c r="N140" s="1">
-        <v>739265.49</v>
+        <v>1482232.99</v>
       </c>
       <c r="O140" s="1">
-        <v>0.41</v>
+        <v>0.82</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B141" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C141" s="1">
-        <v>1178000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>105.156</v>
+        <v>101.289</v>
       </c>
       <c r="E141" s="1">
-        <v>101.91549321</v>
+        <v>99.40027273</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1200564.51</v>
+        <v>1093403.0</v>
       </c>
       <c r="I141" s="1">
-        <v>38173.17</v>
+        <v>20776.0</v>
       </c>
       <c r="J141" s="1">
-        <v>3.1796017358534</v>
+        <v>1.9001228275393</v>
       </c>
       <c r="K141">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1238737.68</v>
+        <v>1114179.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1256079.68</v>
+        <v>1114179.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.69</v>
+        <v>0.62</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B142" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C142" s="1">
-        <v>1500000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.004</v>
+        <v>107.296</v>
       </c>
       <c r="E142" s="1">
-        <v>99.423</v>
+        <v>100.27343697</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1491345.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I142" s="1">
-        <v>8715.0</v>
+        <v>66854.8</v>
       </c>
       <c r="J142" s="1">
-        <v>0.58437182543275</v>
+        <v>7.0034131042857</v>
       </c>
       <c r="K142">
-        <v>2.24</v>
+        <v>2.92</v>
       </c>
       <c r="L142" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="M142" s="1">
-        <v>1500060.0</v>
+        <v>1021457.92</v>
       </c>
       <c r="N142" s="1">
-        <v>1533594.25</v>
+        <v>1049288.14</v>
       </c>
       <c r="O142" s="1">
-        <v>0.85</v>
+        <v>0.58</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B143" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C143" s="1">
-        <v>1230000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.964</v>
+        <v>99.541</v>
       </c>
       <c r="E143" s="1">
-        <v>99.947</v>
+        <v>99.105</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1229348.1</v>
+        <v>891945.0</v>
       </c>
       <c r="I143" s="1">
-        <v>209.1</v>
+        <v>3924.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.017009014777832</v>
+        <v>0.43993744008879</v>
       </c>
       <c r="K143">
-        <v>0.71</v>
+        <v>0.87</v>
       </c>
       <c r="L143" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="M143" s="1">
-        <v>1229557.2</v>
+        <v>895869.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1238276.72</v>
+        <v>903722.42</v>
       </c>
       <c r="O143" s="1">
-        <v>0.68</v>
+        <v>0.5</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B144" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C144" s="1">
-        <v>2400000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.11</v>
+        <v>101.7</v>
       </c>
       <c r="E144" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>2394696.0</v>
+        <v>547000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>7944.0</v>
+        <v>9299.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.33173313021778</v>
+        <v>1.7</v>
       </c>
       <c r="K144">
-        <v>0.73</v>
+        <v>2.26</v>
       </c>
       <c r="L144" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="M144" s="1">
-        <v>2402640.0</v>
+        <v>556299.0</v>
       </c>
       <c r="N144" s="1">
-        <v>2420146.85</v>
+        <v>568645.79</v>
       </c>
       <c r="O144" s="1">
-        <v>1.34</v>
+        <v>0.31</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B145" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C145" s="1">
-        <v>2500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>102.036</v>
+        <v>101.213</v>
       </c>
       <c r="E145" s="1">
-        <v>102.33536</v>
+        <v>101.2</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2558384.0</v>
+        <v>910800.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-7484.0</v>
+        <v>117.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.2925284085579</v>
+        <v>0.012845849802372</v>
       </c>
       <c r="K145">
-        <v>3.46</v>
+        <v>3.61</v>
       </c>
       <c r="L145" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="M145" s="1">
-        <v>2550900.0</v>
+        <v>910917.0</v>
       </c>
       <c r="N145" s="1">
-        <v>2637314.04</v>
+        <v>943395.9</v>
       </c>
       <c r="O145" s="1">
-        <v>1.46</v>
+        <v>0.52</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B146" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C146" s="1">
-        <v>1229000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>90.356</v>
+        <v>100.517</v>
       </c>
       <c r="E146" s="1">
-        <v>85.4301904</v>
+        <v>99.728</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1049937.04</v>
+        <v>2146146.56</v>
       </c>
       <c r="I146" s="1">
-        <v>60538.2</v>
+        <v>16979.28</v>
       </c>
       <c r="J146" s="1">
-        <v>5.7658885908054</v>
+        <v>0.79115193325846</v>
       </c>
       <c r="K146">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>496.85</v>
+        <v>0.23</v>
+      </c>
+      <c r="L146" t="s">
+        <v>450</v>
       </c>
       <c r="M146" s="1">
-        <v>1110475.24</v>
+        <v>2163125.84</v>
       </c>
       <c r="N146" s="1">
-        <v>1110972.09</v>
+        <v>2168107.87</v>
       </c>
       <c r="O146" s="1">
-        <v>0.61</v>
+        <v>1.2</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B147" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C147" s="1">
-        <v>451000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>102.009</v>
+        <v>103.25</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>102.5055</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>451000.0</v>
+        <v>512527.5</v>
       </c>
       <c r="I147" s="1">
-        <v>9060.59</v>
+        <v>3722.5</v>
       </c>
       <c r="J147" s="1">
-        <v>2.009</v>
+        <v>0.72630249108584</v>
       </c>
       <c r="K147">
-        <v>1.52</v>
+        <v>1.0</v>
       </c>
       <c r="L147" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="M147" s="1">
-        <v>460060.59</v>
+        <v>516250.0</v>
       </c>
       <c r="N147" s="1">
-        <v>466924.97</v>
+        <v>521265.41</v>
       </c>
       <c r="O147" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B148" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C148" s="1">
-        <v>820000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>102.529</v>
+        <v>106.464</v>
       </c>
       <c r="E148" s="1">
-        <v>101.16853659</v>
+        <v>103.12185667</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>829582.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I148" s="1">
-        <v>11155.8</v>
+        <v>50132.15</v>
       </c>
       <c r="J148" s="1">
-        <v>1.3447495244593</v>
+        <v>3.2409650498599</v>
       </c>
       <c r="K148">
-        <v>1.64</v>
+        <v>4.61</v>
       </c>
       <c r="L148" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="M148" s="1">
-        <v>840737.8</v>
+        <v>1596960.0</v>
       </c>
       <c r="N148" s="1">
-        <v>854166.57</v>
+        <v>1666098.7</v>
       </c>
       <c r="O148" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B149" t="s">
         <v>455</v>
       </c>
       <c r="C149" s="1">
-        <v>2000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>94.631</v>
+        <v>103.307</v>
       </c>
       <c r="E149" s="1">
-        <v>91.6578065</v>
+        <v>103.479</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1833156.13</v>
+        <v>413916.0</v>
       </c>
       <c r="I149" s="1">
-        <v>59463.87</v>
+        <v>-688.0</v>
       </c>
       <c r="J149" s="1">
-        <v>3.2437973518382</v>
+        <v>-0.16621730012853</v>
       </c>
       <c r="K149">
-        <v>0.18</v>
+        <v>4.28</v>
       </c>
       <c r="L149" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="M149" s="1">
-        <v>1892620.0</v>
+        <v>413228.0</v>
       </c>
       <c r="N149" s="1">
-        <v>1896318.63</v>
+        <v>430340.33</v>
       </c>
       <c r="O149" s="1">
-        <v>1.05</v>
+        <v>0.24</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B150" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C150" s="1">
-        <v>311000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.087</v>
+        <v>102.454</v>
       </c>
       <c r="E150" s="1">
-        <v>99.833</v>
+        <v>102.47</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>310480.63</v>
+        <v>390410.7</v>
       </c>
       <c r="I150" s="1">
-        <v>7009.94</v>
+        <v>-60.96</v>
       </c>
       <c r="J150" s="1">
-        <v>2.2577704766961</v>
+        <v>-0.015614326144237</v>
       </c>
       <c r="K150">
-        <v>2.06</v>
+        <v>3.42</v>
       </c>
       <c r="L150" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="M150" s="1">
-        <v>317490.57</v>
+        <v>390349.74</v>
       </c>
       <c r="N150" s="1">
-        <v>323898.02</v>
+        <v>403376.81</v>
       </c>
       <c r="O150" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B151" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C151" s="1">
-        <v>1432000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.848</v>
+        <v>99.885</v>
       </c>
       <c r="E151" s="1">
-        <v>100.45530726</v>
+        <v>99.422</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1438520.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I151" s="1">
-        <v>19943.36</v>
+        <v>2921.53</v>
       </c>
       <c r="J151" s="1">
-        <v>1.3863804465701</v>
+        <v>0.46569169801452</v>
       </c>
       <c r="K151">
-        <v>1.41</v>
+        <v>3.19</v>
       </c>
       <c r="L151" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="M151" s="1">
-        <v>1458463.36</v>
+        <v>630274.35</v>
       </c>
       <c r="N151" s="1">
-        <v>1478660.44</v>
+        <v>650388.56</v>
       </c>
       <c r="O151" s="1">
-        <v>0.82</v>
+        <v>0.36</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B152" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C152" s="1">
-        <v>1100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>101.005</v>
+        <v>95.434</v>
       </c>
       <c r="E152" s="1">
-        <v>99.40027273</v>
+        <v>99.383</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1093403.0</v>
+        <v>198766.0</v>
       </c>
       <c r="I152" s="1">
-        <v>17652.0</v>
+        <v>-7898.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.6144093257472</v>
+        <v>-3.973516597406</v>
       </c>
       <c r="K152">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>0.05</v>
+      </c>
+      <c r="L152">
+        <v>93.15</v>
       </c>
       <c r="M152" s="1">
-        <v>1111055.0</v>
+        <v>190868.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1149539.6</v>
+        <v>190961.15</v>
       </c>
       <c r="O152" s="1">
-        <v>0.63</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B153" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C153" s="1">
-        <v>952000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>106.843</v>
+        <v>103.406</v>
       </c>
       <c r="E153" s="1">
-        <v>100.27343697</v>
+        <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>954603.12</v>
+        <v>638000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>62542.24</v>
+        <v>21730.28</v>
       </c>
       <c r="J153" s="1">
-        <v>6.5516483960371</v>
+        <v>3.406</v>
       </c>
       <c r="K153">
-        <v>2.54</v>
+        <v>3.24</v>
       </c>
       <c r="L153" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="M153" s="1">
-        <v>1017145.36</v>
+        <v>659730.28</v>
       </c>
       <c r="N153" s="1">
-        <v>1041287.24</v>
+        <v>680425.95</v>
       </c>
       <c r="O153" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B154" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C154" s="1">
-        <v>962000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.533</v>
+        <v>90.369</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>962000.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I154" s="1">
-        <v>14747.46</v>
+        <v>10488.0</v>
       </c>
       <c r="J154" s="1">
-        <v>1.533</v>
+        <v>1.9724444544747</v>
       </c>
       <c r="K154">
-        <v>2.39</v>
+        <v>1.13</v>
       </c>
       <c r="L154" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M154" s="1">
-        <v>976747.46</v>
+        <v>542214.0</v>
       </c>
       <c r="N154" s="1">
-        <v>999721.29</v>
+        <v>548972.22</v>
       </c>
       <c r="O154" s="1">
-        <v>0.55</v>
+        <v>0.3</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B155" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C155" s="1">
         <v>900000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.221</v>
+        <v>76.638</v>
       </c>
       <c r="E155" s="1">
-        <v>99.105</v>
+        <v>74.33222222</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>891945.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I155" s="1">
-        <v>1044.0</v>
+        <v>20752.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.11704757580344</v>
+        <v>3.1019895663612</v>
       </c>
       <c r="K155">
-        <v>0.68</v>
+        <v>0.21</v>
       </c>
       <c r="L155" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="M155" s="1">
-        <v>892989.0</v>
+        <v>689742.0</v>
       </c>
       <c r="N155" s="1">
-        <v>899079.41</v>
+        <v>691591.32</v>
       </c>
       <c r="O155" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B156" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C156" s="1">
-        <v>547000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.352</v>
+        <v>99.994</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>547000.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I156" s="1">
-        <v>7395.44</v>
+        <v>81.0</v>
       </c>
       <c r="J156" s="1">
-        <v>1.352</v>
+        <v>0.0090013502025304</v>
       </c>
       <c r="K156">
-        <v>2.04</v>
+        <v>2.39</v>
       </c>
       <c r="L156" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="M156" s="1">
-        <v>554395.44</v>
+        <v>899946.0</v>
       </c>
       <c r="N156" s="1">
-        <v>565529.6</v>
+        <v>921416.55</v>
       </c>
       <c r="O156" s="1">
-        <v>0.31</v>
+        <v>0.51</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B157" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C157" s="1">
-        <v>561000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.995</v>
+        <v>103.13</v>
       </c>
       <c r="E157" s="1">
-        <v>99.893</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>560399.73</v>
+        <v>700000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>11792.22</v>
+        <v>21910.0</v>
       </c>
       <c r="J157" s="1">
-        <v>2.1042515491576</v>
+        <v>3.13</v>
       </c>
       <c r="K157">
-        <v>1.93</v>
+        <v>1.85</v>
       </c>
       <c r="L157" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="M157" s="1">
-        <v>572191.95</v>
+        <v>721910.0</v>
       </c>
       <c r="N157" s="1">
-        <v>583000.81</v>
+        <v>734837.95</v>
       </c>
       <c r="O157" s="1">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B158" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C158" s="1">
-        <v>2152000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.155</v>
+        <v>100.849</v>
       </c>
       <c r="E158" s="1">
-        <v>99.728</v>
+        <v>99.711</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>2146146.56</v>
+        <v>398844.0</v>
       </c>
       <c r="I158" s="1">
-        <v>9189.04</v>
+        <v>4552.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.42816460773303</v>
+        <v>1.141298352238</v>
       </c>
       <c r="K158">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>766.47</v>
+        <v>0.41</v>
+      </c>
+      <c r="L158" t="s">
+        <v>484</v>
       </c>
       <c r="M158" s="1">
-        <v>2155335.6</v>
+        <v>403396.0</v>
       </c>
       <c r="N158" s="1">
-        <v>2156102.07</v>
+        <v>405039.84</v>
       </c>
       <c r="O158" s="1">
-        <v>1.19</v>
+        <v>0.22</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B159" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C159" s="1">
-        <v>500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>102.909</v>
+        <v>103.517</v>
       </c>
       <c r="E159" s="1">
-        <v>102.5055</v>
+        <v>102.18216842</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>512527.5</v>
+        <v>1941461.2</v>
       </c>
       <c r="I159" s="1">
-        <v>2017.5</v>
+        <v>25361.8</v>
       </c>
       <c r="J159" s="1">
-        <v>0.39363741457775</v>
+        <v>1.3063253594767</v>
       </c>
       <c r="K159">
-        <v>0.78</v>
+        <v>2.56</v>
       </c>
       <c r="L159" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="M159" s="1">
-        <v>514545.0</v>
+        <v>1966823.0</v>
       </c>
       <c r="N159" s="1">
-        <v>518467.95</v>
+        <v>2015455.19</v>
       </c>
       <c r="O159" s="1">
-        <v>0.29</v>
+        <v>1.11</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B160" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C160" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>96.556</v>
+        <v>98.407</v>
       </c>
       <c r="E160" s="1">
-        <v>94.75</v>
+        <v>99.405</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>473750.0</v>
+        <v>596430.0</v>
       </c>
       <c r="I160" s="1">
-        <v>9030.0</v>
+        <v>-5988.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.9060686015831</v>
+        <v>-1.0039736431769</v>
       </c>
       <c r="K160">
-        <v>0.53</v>
+        <v>0.32</v>
       </c>
       <c r="L160" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M160" s="1">
-        <v>482780.0</v>
+        <v>590442.0</v>
       </c>
       <c r="N160" s="1">
-        <v>485440.96</v>
+        <v>592365.29</v>
       </c>
       <c r="O160" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B161" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C161" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>106.363</v>
+        <v>100.874</v>
       </c>
       <c r="E161" s="1">
-        <v>103.12185667</v>
+        <v>100.66</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1546827.85</v>
+        <v>402640.0</v>
       </c>
       <c r="I161" s="1">
-        <v>48617.15</v>
+        <v>856.0</v>
       </c>
       <c r="J161" s="1">
-        <v>3.1430226705577</v>
+        <v>0.21259686071925</v>
       </c>
       <c r="K161">
-        <v>4.29</v>
+        <v>2.14</v>
       </c>
       <c r="L161" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="M161" s="1">
-        <v>1595445.0</v>
+        <v>403496.0</v>
       </c>
       <c r="N161" s="1">
-        <v>1659724.11</v>
+        <v>412039.84</v>
       </c>
       <c r="O161" s="1">
-        <v>0.92</v>
+        <v>0.23</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B162" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C162" s="1">
-        <v>381000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.777</v>
+        <v>96.013</v>
       </c>
       <c r="E162" s="1">
-        <v>102.47</v>
+        <v>99.237</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>390410.7</v>
+        <v>148855.5</v>
       </c>
       <c r="I162" s="1">
-        <v>-2640.33</v>
+        <v>-4836.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.67629550112228</v>
+        <v>-3.2487882543809</v>
       </c>
       <c r="K162">
-        <v>3.18</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>0.48</v>
+      </c>
+      <c r="L162">
+        <v>723.29</v>
       </c>
       <c r="M162" s="1">
-        <v>387770.37</v>
+        <v>144019.5</v>
       </c>
       <c r="N162" s="1">
-        <v>399878.86</v>
+        <v>144742.79</v>
       </c>
       <c r="O162" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B163" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C163" s="1">
-        <v>631000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.165</v>
+        <v>100.004</v>
       </c>
       <c r="E163" s="1">
-        <v>99.422</v>
+        <v>99.8956129</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>627352.82</v>
+        <v>619352.8</v>
       </c>
       <c r="I163" s="1">
-        <v>-1621.67</v>
+        <v>672.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.25849409587415</v>
+        <v>0.10850035714701</v>
       </c>
       <c r="K163">
-        <v>2.99</v>
+        <v>3.16</v>
       </c>
       <c r="L163" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M163" s="1">
-        <v>625731.15</v>
+        <v>620024.8</v>
       </c>
       <c r="N163" s="1">
-        <v>644609.29</v>
+        <v>639631.24</v>
       </c>
       <c r="O163" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B164" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>95.015</v>
+        <v>101.542</v>
       </c>
       <c r="E164" s="1">
-        <v>99.383</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>198766.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-8736.0</v>
+        <v>10794.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-4.395117877303</v>
+        <v>1.542</v>
       </c>
       <c r="K164">
-        <v>0.99</v>
+        <v>0.95</v>
       </c>
       <c r="L164" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="M164" s="1">
-        <v>190030.0</v>
+        <v>710794.0</v>
       </c>
       <c r="N164" s="1">
-        <v>192002.6</v>
+        <v>717452.78</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.4</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B165" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C165" s="1">
-        <v>638000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.304</v>
+        <v>102.157</v>
       </c>
       <c r="E165" s="1">
-        <v>100.0</v>
+        <v>99.001</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>638000.0</v>
+        <v>594006.0</v>
       </c>
       <c r="I165" s="1">
-        <v>14699.52</v>
+        <v>18936.0</v>
       </c>
       <c r="J165" s="1">
-        <v>2.304</v>
+        <v>3.1878465874082</v>
       </c>
       <c r="K165">
-        <v>3.0</v>
+        <v>2.42</v>
       </c>
       <c r="L165" t="s">
-        <v>502</v>
+        <v>81</v>
       </c>
       <c r="M165" s="1">
-        <v>652699.52</v>
+        <v>612942.0</v>
       </c>
       <c r="N165" s="1">
-        <v>671857.0</v>
+        <v>627489.95</v>
       </c>
       <c r="O165" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B166" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C166" s="1">
-        <v>600000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>89.742</v>
+        <v>100.349</v>
       </c>
       <c r="E166" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>531726.0</v>
+        <v>816000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>6726.0</v>
+        <v>2847.84</v>
       </c>
       <c r="J166" s="1">
-        <v>1.2649372045001</v>
+        <v>0.349</v>
       </c>
       <c r="K166">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>0.0</v>
+      </c>
+      <c r="L166">
+        <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>538452.0</v>
+        <v>818847.84</v>
       </c>
       <c r="N166" s="1">
-        <v>544622.55</v>
+        <v>818847.84</v>
       </c>
       <c r="O166" s="1">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>506</v>
       </c>
       <c r="B167" t="s">
         <v>507</v>
       </c>
       <c r="C167" s="1">
         <v>900000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>75.711</v>
+        <v>99.87</v>
       </c>
       <c r="E167" s="1">
-        <v>74.33222222</v>
+        <v>99.3</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>668990.0</v>
+        <v>893700.0</v>
       </c>
       <c r="I167" s="1">
-        <v>12409.0</v>
+        <v>5130.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.8548857232545</v>
+        <v>0.57401812688822</v>
       </c>
       <c r="K167">
-        <v>0.16</v>
+        <v>2.64</v>
       </c>
       <c r="L167" t="s">
         <v>508</v>
       </c>
       <c r="M167" s="1">
-        <v>681399.0</v>
+        <v>898830.0</v>
       </c>
       <c r="N167" s="1">
-        <v>682841.47</v>
+        <v>922630.68</v>
       </c>
       <c r="O167" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>509</v>
       </c>
       <c r="B168" t="s">
         <v>510</v>
       </c>
       <c r="C168" s="1">
-        <v>700000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>102.328</v>
+        <v>101.039</v>
       </c>
       <c r="E168" s="1">
-        <v>100.0</v>
+        <v>99.24314075</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>700000.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I168" s="1">
-        <v>16296.0</v>
+        <v>21945.4</v>
       </c>
       <c r="J168" s="1">
-        <v>2.328</v>
+        <v>1.8095550317255</v>
       </c>
       <c r="K168">
         <v>1.61</v>
       </c>
       <c r="L168" t="s">
         <v>511</v>
       </c>
       <c r="M168" s="1">
-        <v>716296.0</v>
+        <v>1234696.58</v>
       </c>
       <c r="N168" s="1">
-        <v>727598.72</v>
+        <v>1254357.39</v>
       </c>
       <c r="O168" s="1">
-        <v>0.4</v>
+        <v>0.69</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>512</v>
       </c>
       <c r="B169" t="s">
         <v>513</v>
       </c>
       <c r="C169" s="1">
-        <v>400000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.52</v>
+        <v>103.401</v>
       </c>
       <c r="E169" s="1">
-        <v>99.711</v>
+        <v>99.79670175</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>398844.0</v>
+        <v>682609.44</v>
       </c>
       <c r="I169" s="1">
-        <v>3236.0</v>
+        <v>24653.4</v>
       </c>
       <c r="J169" s="1">
-        <v>0.81134478643279</v>
+        <v>3.6116406476887</v>
       </c>
       <c r="K169">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>739.73</v>
+        <v>3.06</v>
+      </c>
+      <c r="L169" t="s">
+        <v>514</v>
       </c>
       <c r="M169" s="1">
-        <v>402080.0</v>
+        <v>707262.84</v>
       </c>
       <c r="N169" s="1">
-        <v>402819.73</v>
+        <v>728204.48</v>
       </c>
       <c r="O169" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B170" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C170" s="1">
-        <v>1900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>103.515</v>
+        <v>101.114</v>
       </c>
       <c r="E170" s="1">
-        <v>102.18216842</v>
+        <v>100.23</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1941461.2</v>
+        <v>200460.0</v>
       </c>
       <c r="I170" s="1">
-        <v>25323.8</v>
+        <v>1768.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.3043680708118</v>
+        <v>0.88197146562905</v>
       </c>
       <c r="K170">
-        <v>2.28</v>
+        <v>1.78</v>
       </c>
       <c r="L170" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="M170" s="1">
-        <v>1966785.0</v>
+        <v>202228.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2010120.62</v>
+        <v>205782.79</v>
       </c>
       <c r="O170" s="1">
-        <v>1.11</v>
+        <v>0.11</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B171" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C171" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.789</v>
+        <v>100.845</v>
       </c>
       <c r="E171" s="1">
-        <v>99.405</v>
+        <v>99.871</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>596430.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-9696.0</v>
+        <v>10714.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.6256727528796</v>
+        <v>0.97525808292698</v>
       </c>
       <c r="K171">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>838.36</v>
+        <v>1.03</v>
+      </c>
+      <c r="L171" t="s">
+        <v>520</v>
       </c>
       <c r="M171" s="1">
-        <v>586734.0</v>
+        <v>1109295.0</v>
       </c>
       <c r="N171" s="1">
-        <v>587572.36</v>
+        <v>1120622.74</v>
       </c>
       <c r="O171" s="1">
-        <v>0.32</v>
+        <v>0.62</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B172" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C172" s="1">
-        <v>150000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>95.911</v>
+        <v>102.156</v>
       </c>
       <c r="E172" s="1">
-        <v>99.237</v>
+        <v>99.646</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>148855.5</v>
+        <v>806136.14</v>
       </c>
       <c r="I172" s="1">
-        <v>-4989.0</v>
+        <v>20305.9</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.351572498161</v>
+        <v>2.5189169660599</v>
       </c>
       <c r="K172">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>3.3</v>
+      </c>
+      <c r="L172" t="s">
+        <v>523</v>
       </c>
       <c r="M172" s="1">
-        <v>143866.5</v>
+        <v>826442.04</v>
       </c>
       <c r="N172" s="1">
-        <v>144544.58</v>
+        <v>853127.96</v>
       </c>
       <c r="O172" s="1">
-        <v>0.08</v>
+        <v>0.47</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B173" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C173" s="1">
-        <v>620000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.971</v>
+        <v>101.288</v>
       </c>
       <c r="E173" s="1">
-        <v>99.8956129</v>
+        <v>99.471</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>619352.8</v>
+        <v>795768.0</v>
       </c>
       <c r="I173" s="1">
-        <v>467.4</v>
+        <v>14536.0</v>
       </c>
       <c r="J173" s="1">
-        <v>0.0754658734085</v>
+        <v>1.8266630475214</v>
       </c>
       <c r="K173">
-        <v>2.96</v>
+        <v>3.4</v>
       </c>
       <c r="L173" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="M173" s="1">
-        <v>619820.2</v>
+        <v>810304.0</v>
       </c>
       <c r="N173" s="1">
-        <v>638165.41</v>
+        <v>837482.08</v>
       </c>
       <c r="O173" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B174" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C174" s="1">
-        <v>700000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.337</v>
+        <v>101.661</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>98.46009582</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>700000.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I174" s="1">
-        <v>9359.0</v>
+        <v>23718.7</v>
       </c>
       <c r="J174" s="1">
-        <v>1.337</v>
+        <v>3.2509659441145</v>
       </c>
       <c r="K174">
-        <v>0.72</v>
+        <v>2.5</v>
       </c>
       <c r="L174" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="M174" s="1">
-        <v>709359.0</v>
+        <v>753308.01</v>
       </c>
       <c r="N174" s="1">
-        <v>714425.47</v>
+        <v>771853.31</v>
       </c>
       <c r="O174" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B175" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C175" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.162</v>
+        <v>99.54</v>
       </c>
       <c r="E175" s="1">
-        <v>99.001</v>
+        <v>98.41</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>594006.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I175" s="1">
-        <v>12966.0</v>
+        <v>10170.0</v>
       </c>
       <c r="J175" s="1">
-        <v>2.1828062342805</v>
+        <v>1.1482572909257</v>
       </c>
       <c r="K175">
-        <v>2.2</v>
+        <v>3.37</v>
       </c>
       <c r="L175" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="M175" s="1">
-        <v>606972.0</v>
+        <v>895860.0</v>
       </c>
       <c r="N175" s="1">
-        <v>620163.78</v>
+        <v>926151.78</v>
       </c>
       <c r="O175" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B176" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C176" s="1">
-        <v>981000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.22</v>
+        <v>108.827</v>
       </c>
       <c r="E176" s="1">
-        <v>100.34365341</v>
+        <v>108.24</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>984371.24</v>
+        <v>865920.0</v>
       </c>
       <c r="I176" s="1">
-        <v>18406.96</v>
+        <v>4696.0</v>
       </c>
       <c r="J176" s="1">
-        <v>1.8699205393282</v>
+        <v>0.54231337767923</v>
       </c>
       <c r="K176">
-        <v>3.69</v>
+        <v>1.56</v>
       </c>
       <c r="L176" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="M176" s="1">
-        <v>1002778.2</v>
+        <v>870616.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1039020.37</v>
+        <v>883109.15</v>
       </c>
       <c r="O176" s="1">
-        <v>0.57</v>
+        <v>0.49</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B177" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C177" s="1">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.704</v>
+        <v>101.074</v>
       </c>
       <c r="E177" s="1">
-        <v>99.3</v>
+        <v>100.51323077</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>893700.0</v>
+        <v>1306672.0</v>
       </c>
       <c r="I177" s="1">
-        <v>3636.0</v>
+        <v>7290.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.40684793554884</v>
+        <v>0.55790588609842</v>
       </c>
       <c r="K177">
-        <v>2.48</v>
+        <v>2.52</v>
       </c>
       <c r="L177" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="M177" s="1">
-        <v>897336.0</v>
+        <v>1313962.0</v>
       </c>
       <c r="N177" s="1">
-        <v>919644.9</v>
+        <v>1346778.1</v>
       </c>
       <c r="O177" s="1">
-        <v>0.51</v>
+        <v>0.74</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B178" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C178" s="1">
-        <v>1000000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.711</v>
+        <v>100.202</v>
       </c>
       <c r="E178" s="1">
-        <v>99.492</v>
+        <v>99.902</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>994920.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I178" s="1">
-        <v>12190.0</v>
+        <v>4440.0</v>
       </c>
       <c r="J178" s="1">
-        <v>1.2252241386242</v>
+        <v>0.30029428840263</v>
       </c>
       <c r="K178">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>0.06</v>
+      </c>
+      <c r="L178">
+        <v>881.92</v>
       </c>
       <c r="M178" s="1">
-        <v>1007110.0</v>
+        <v>1482989.6</v>
       </c>
       <c r="N178" s="1">
-        <v>1019685.34</v>
+        <v>1483871.52</v>
       </c>
       <c r="O178" s="1">
-        <v>0.56</v>
+        <v>0.82</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B179" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C179" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.646</v>
+        <v>90.815</v>
       </c>
       <c r="E179" s="1">
-        <v>99.633</v>
+        <v>85.25</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>996330.0</v>
+        <v>426250.0</v>
       </c>
       <c r="I179" s="1">
-        <v>10130.0</v>
+        <v>27825.0</v>
       </c>
       <c r="J179" s="1">
-        <v>1.0167314042536</v>
+        <v>6.5278592375367</v>
       </c>
       <c r="K179">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="L179" t="s">
-        <v>499</v>
+        <v>543</v>
       </c>
       <c r="M179" s="1">
-        <v>1006460.0</v>
+        <v>454075.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1008432.6</v>
+        <v>457557.88</v>
       </c>
       <c r="O179" s="1">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B180" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.601</v>
+        <v>102.982</v>
       </c>
       <c r="E180" s="1">
-        <v>99.66082</v>
+        <v>99.18943934</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>99660.82</v>
+        <v>605055.58</v>
       </c>
       <c r="I180" s="1">
-        <v>1940.18</v>
+        <v>23134.62</v>
       </c>
       <c r="J180" s="1">
-        <v>1.9467830989149</v>
+        <v>3.823552870961</v>
       </c>
       <c r="K180">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>967.47</v>
+        <v>0.98</v>
+      </c>
+      <c r="L180" t="s">
+        <v>546</v>
       </c>
       <c r="M180" s="1">
-        <v>101601.0</v>
+        <v>628190.2</v>
       </c>
       <c r="N180" s="1">
-        <v>102568.47</v>
+        <v>634143.97</v>
       </c>
       <c r="O180" s="1">
-        <v>0.06</v>
+        <v>0.35</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="B181" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="C181" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>101.88</v>
+        <v>102.975</v>
       </c>
       <c r="E181" s="1">
-        <v>102.622</v>
+        <v>102.939</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>718354.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-5194.0</v>
+        <v>288.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.72304184287969</v>
+        <v>0.03497216798298</v>
       </c>
       <c r="K181">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.03</v>
+      </c>
+      <c r="L181">
+        <v>238.36</v>
       </c>
       <c r="M181" s="1">
-        <v>713160.0</v>
+        <v>823800.0</v>
       </c>
       <c r="N181" s="1">
-        <v>729001.1</v>
+        <v>824038.36</v>
       </c>
       <c r="O181" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B182" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C182" s="1">
-        <v>1222000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.26</v>
+        <v>99.986</v>
       </c>
       <c r="E182" s="1">
-        <v>99.24314075</v>
+        <v>100.761</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1212751.18</v>
+        <v>1309893.0</v>
       </c>
       <c r="I182" s="1">
-        <v>12426.02</v>
+        <v>-10075.0</v>
       </c>
       <c r="J182" s="1">
-        <v>1.0246141339562</v>
+        <v>-0.76914679290599</v>
       </c>
       <c r="K182">
-        <v>1.41</v>
+        <v>1.63</v>
       </c>
       <c r="L182" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="M182" s="1">
-        <v>1225177.2</v>
+        <v>1299818.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1242352.16</v>
+        <v>1320974.16</v>
       </c>
       <c r="O182" s="1">
-        <v>0.69</v>
+        <v>0.73</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B183" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C183" s="1">
-        <v>208000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>101.081</v>
+        <v>103.956</v>
       </c>
       <c r="E183" s="1">
-        <v>99.499</v>
+        <v>100.350185</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>206957.92</v>
+        <v>200700.37</v>
       </c>
       <c r="I183" s="1">
-        <v>3290.56</v>
+        <v>7211.63</v>
       </c>
       <c r="J183" s="1">
-        <v>1.5899657282988</v>
+        <v>3.5932320403794</v>
       </c>
       <c r="K183">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>384.66</v>
+        <v>3.05</v>
+      </c>
+      <c r="L183" t="s">
+        <v>554</v>
       </c>
       <c r="M183" s="1">
-        <v>210248.48</v>
+        <v>207912.0</v>
       </c>
       <c r="N183" s="1">
-        <v>210633.14</v>
+        <v>214014.74</v>
       </c>
       <c r="O183" s="1">
         <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B184" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C184" s="1">
-        <v>684000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>103.191</v>
+        <v>103.419</v>
       </c>
       <c r="E184" s="1">
-        <v>99.79670175</v>
+        <v>99.96825</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>682609.44</v>
+        <v>299904.75</v>
       </c>
       <c r="I184" s="1">
-        <v>23217.0</v>
+        <v>10352.25</v>
       </c>
       <c r="J184" s="1">
-        <v>3.4012128516711</v>
+        <v>3.4518459610926</v>
       </c>
       <c r="K184">
-        <v>2.84</v>
+        <v>1.27</v>
       </c>
       <c r="L184" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="M184" s="1">
-        <v>705826.44</v>
+        <v>310257.0</v>
       </c>
       <c r="N184" s="1">
-        <v>725222.06</v>
+        <v>314078.92</v>
       </c>
       <c r="O184" s="1">
-        <v>0.4</v>
+        <v>0.17</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B185" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="C185" s="1">
-        <v>370000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.737</v>
+        <v>106.835</v>
       </c>
       <c r="E185" s="1">
-        <v>100.0</v>
+        <v>104.45</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>370000.0</v>
+        <v>208900.0</v>
       </c>
       <c r="I185" s="1">
-        <v>2726.9</v>
+        <v>4770.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.737</v>
+        <v>2.2833891814265</v>
       </c>
       <c r="K185">
-        <v>0.68</v>
+        <v>3.53</v>
       </c>
       <c r="L185" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="M185" s="1">
-        <v>372726.9</v>
+        <v>213670.0</v>
       </c>
       <c r="N185" s="1">
-        <v>375238.02</v>
+        <v>220726.16</v>
       </c>
       <c r="O185" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="B186" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C186" s="1">
-        <v>200000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.706</v>
+        <v>99.968</v>
       </c>
       <c r="E186" s="1">
-        <v>100.23</v>
+        <v>99.589</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>200460.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I186" s="1">
-        <v>952.0</v>
+        <v>3600.5</v>
       </c>
       <c r="J186" s="1">
-        <v>0.4749077122618</v>
+        <v>0.38056411852715</v>
       </c>
       <c r="K186">
-        <v>1.55</v>
+        <v>1.79</v>
       </c>
       <c r="L186" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="M186" s="1">
-        <v>201412.0</v>
+        <v>949696.0</v>
       </c>
       <c r="N186" s="1">
-        <v>204514.74</v>
+        <v>966717.92</v>
       </c>
       <c r="O186" s="1">
-        <v>0.11</v>
+        <v>0.53</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="B187" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="C187" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.653</v>
+        <v>104.511</v>
       </c>
       <c r="E187" s="1">
-        <v>99.871</v>
+        <v>103.012</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1098581.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I187" s="1">
-        <v>8602.0</v>
+        <v>10493.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.78301008300708</v>
+        <v>1.4551702714247</v>
       </c>
       <c r="K187">
-        <v>0.8</v>
+        <v>4.16</v>
       </c>
       <c r="L187" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="M187" s="1">
-        <v>1107183.0</v>
+        <v>731577.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1115941.56</v>
+        <v>760727.68</v>
       </c>
       <c r="O187" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="B188" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C188" s="1">
-        <v>809000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.426</v>
+        <v>99.915</v>
       </c>
       <c r="E188" s="1">
-        <v>99.646</v>
+        <v>99.908</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>806136.14</v>
+        <v>499540.0</v>
       </c>
       <c r="I188" s="1">
-        <v>14400.2</v>
+        <v>35.0</v>
       </c>
       <c r="J188" s="1">
-        <v>1.7863235854926</v>
+        <v>0.0070064459302558</v>
       </c>
       <c r="K188">
-        <v>3.09</v>
+        <v>0.25</v>
       </c>
       <c r="L188" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="M188" s="1">
-        <v>820536.34</v>
+        <v>499575.0</v>
       </c>
       <c r="N188" s="1">
-        <v>845515.6</v>
+        <v>500812.85</v>
       </c>
       <c r="O188" s="1">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B189" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C189" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.375</v>
+        <v>106.214</v>
       </c>
       <c r="E189" s="1">
-        <v>99.471</v>
+        <v>106.6</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>795768.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I189" s="1">
-        <v>15232.0</v>
+        <v>-2702.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.9141257250857</v>
+        <v>-0.36210131332083</v>
       </c>
       <c r="K189">
-        <v>3.16</v>
+        <v>1.51</v>
       </c>
       <c r="L189" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="M189" s="1">
-        <v>811000.0</v>
+        <v>743498.0</v>
       </c>
       <c r="N189" s="1">
-        <v>836249.32</v>
+        <v>754093.89</v>
       </c>
       <c r="O189" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B190" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="C190" s="1">
-        <v>741000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.991</v>
+        <v>102.221</v>
       </c>
       <c r="E190" s="1">
-        <v>98.46009582</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>729589.31</v>
+        <v>667000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>18754.0</v>
+        <v>14814.07</v>
       </c>
       <c r="J190" s="1">
-        <v>2.5704872238328</v>
+        <v>2.221</v>
       </c>
       <c r="K190">
-        <v>2.29</v>
+        <v>0.36</v>
       </c>
       <c r="L190" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="M190" s="1">
-        <v>748343.31</v>
+        <v>681814.07</v>
       </c>
       <c r="N190" s="1">
-        <v>765325.41</v>
+        <v>684244.33</v>
       </c>
       <c r="O190" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B191" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C191" s="1">
-        <v>900000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.238</v>
+        <v>102.611</v>
       </c>
       <c r="E191" s="1">
-        <v>98.41</v>
+        <v>99.79727373</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>885690.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I191" s="1">
-        <v>-1548.0</v>
+        <v>20455.79</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.17477898587542</v>
+        <v>2.8194420220646</v>
       </c>
       <c r="K191">
-        <v>3.16</v>
+        <v>3.56</v>
       </c>
       <c r="L191" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="M191" s="1">
-        <v>884142.0</v>
+        <v>745981.97</v>
       </c>
       <c r="N191" s="1">
-        <v>912602.96</v>
+        <v>771866.16</v>
       </c>
       <c r="O191" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="B192" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="C192" s="1">
-        <v>800000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>108.207</v>
+        <v>103.839</v>
       </c>
       <c r="E192" s="1">
-        <v>108.24</v>
+        <v>100.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>865920.0</v>
+        <v>248000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-264.0</v>
+        <v>9520.72</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.030487804878049</v>
+        <v>3.839</v>
       </c>
       <c r="K192">
-        <v>1.26</v>
+        <v>3.56</v>
       </c>
       <c r="L192" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="M192" s="1">
-        <v>865656.0</v>
+        <v>257520.72</v>
       </c>
       <c r="N192" s="1">
-        <v>875738.19</v>
+        <v>266359.73</v>
       </c>
       <c r="O192" s="1">
-        <v>0.48</v>
+        <v>0.15</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B193" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="C193" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.768</v>
+        <v>104.422</v>
       </c>
       <c r="E193" s="1">
-        <v>100.51323077</v>
+        <v>99.660226</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1306672.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I193" s="1">
-        <v>3312.0</v>
+        <v>23808.87</v>
       </c>
       <c r="J193" s="1">
-        <v>0.2534683531904</v>
+        <v>4.7780084303642</v>
       </c>
       <c r="K193">
-        <v>2.32</v>
+        <v>2.95</v>
       </c>
       <c r="L193" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="M193" s="1">
-        <v>1309984.0</v>
+        <v>522110.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1340155.58</v>
+        <v>536858.29</v>
       </c>
       <c r="O193" s="1">
-        <v>0.74</v>
+        <v>0.3</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="B194" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C194" s="1">
-        <v>500000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>90.286</v>
+        <v>100.34</v>
       </c>
       <c r="E194" s="1">
-        <v>85.25</v>
+        <v>100.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>426250.0</v>
+        <v>559000.0</v>
       </c>
       <c r="I194" s="1">
-        <v>25180.0</v>
+        <v>1900.6</v>
       </c>
       <c r="J194" s="1">
-        <v>5.9073313782991</v>
+        <v>0.34</v>
       </c>
       <c r="K194">
-        <v>0.65</v>
+        <v>1.72</v>
       </c>
       <c r="L194" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="M194" s="1">
-        <v>451430.0</v>
+        <v>560900.6</v>
       </c>
       <c r="N194" s="1">
-        <v>454686.85</v>
+        <v>570489.0</v>
       </c>
       <c r="O194" s="1">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B195" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="C195" s="1">
-        <v>610000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>102.632</v>
+        <v>103.766</v>
       </c>
       <c r="E195" s="1">
-        <v>99.18943934</v>
+        <v>103.47225</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>605055.58</v>
+        <v>827778.0</v>
       </c>
       <c r="I195" s="1">
-        <v>20999.62</v>
+        <v>2350.0</v>
       </c>
       <c r="J195" s="1">
-        <v>3.4706927254518</v>
+        <v>0.2838925412369</v>
       </c>
       <c r="K195">
-        <v>0.75</v>
+        <v>3.98</v>
       </c>
       <c r="L195" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="M195" s="1">
-        <v>626055.2</v>
+        <v>830128.0</v>
       </c>
       <c r="N195" s="1">
-        <v>630630.2</v>
+        <v>861985.53</v>
       </c>
       <c r="O195" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="B196" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="C196" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.147</v>
+        <v>101.522</v>
       </c>
       <c r="E196" s="1">
-        <v>100.761</v>
+        <v>99.495</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>1309893.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-20982.0</v>
+        <v>16216.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.6018102241939</v>
+        <v>2.037288305945</v>
       </c>
       <c r="K196">
-        <v>1.42</v>
+        <v>1.77</v>
       </c>
       <c r="L196" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="M196" s="1">
-        <v>1288911.0</v>
+        <v>812176.0</v>
       </c>
       <c r="N196" s="1">
-        <v>1307422.64</v>
+        <v>826359.56</v>
       </c>
       <c r="O196" s="1">
-        <v>0.72</v>
+        <v>0.46</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="B197" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="C197" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>103.526</v>
+        <v>105.8</v>
       </c>
       <c r="E197" s="1">
-        <v>100.350185</v>
+        <v>105.92</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>200700.37</v>
+        <v>317760.0</v>
       </c>
       <c r="I197" s="1">
-        <v>6351.63</v>
+        <v>-360.0</v>
       </c>
       <c r="J197" s="1">
-        <v>3.1647325812105</v>
+        <v>-0.11329305135952</v>
       </c>
       <c r="K197">
-        <v>2.83</v>
+        <v>3.74</v>
       </c>
       <c r="L197" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="M197" s="1">
-        <v>207052.0</v>
+        <v>317400.0</v>
       </c>
       <c r="N197" s="1">
-        <v>212702.68</v>
+        <v>328610.96</v>
       </c>
       <c r="O197" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B198" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C198" s="1">
-        <v>300000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>103.346</v>
+        <v>102.349</v>
       </c>
       <c r="E198" s="1">
-        <v>99.96825</v>
+        <v>101.11874539</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>299904.75</v>
+        <v>1096127.2</v>
       </c>
       <c r="I198" s="1">
-        <v>10133.25</v>
+        <v>13335.96</v>
       </c>
       <c r="J198" s="1">
-        <v>3.3788227762315</v>
+        <v>1.2166434698455</v>
       </c>
       <c r="K198">
-        <v>1.04</v>
+        <v>2.47</v>
       </c>
       <c r="L198" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="M198" s="1">
-        <v>310038.0</v>
+        <v>1109463.16</v>
       </c>
       <c r="N198" s="1">
-        <v>313159.23</v>
+        <v>1136191.93</v>
       </c>
       <c r="O198" s="1">
-        <v>0.17</v>
+        <v>0.63</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B199" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C199" s="1">
-        <v>200000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>106.138</v>
+        <v>100.808</v>
       </c>
       <c r="E199" s="1">
-        <v>104.45</v>
+        <v>100.19914286</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>208900.0</v>
+        <v>7013.94</v>
       </c>
       <c r="I199" s="1">
-        <v>3376.0</v>
+        <v>42.62</v>
       </c>
       <c r="J199" s="1">
-        <v>1.6160842508377</v>
+        <v>0.6076470571462</v>
       </c>
       <c r="K199">
-        <v>3.27</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>1.34</v>
+      </c>
+      <c r="L199">
+        <v>93.49</v>
       </c>
       <c r="M199" s="1">
-        <v>212276.0</v>
+        <v>7056.56</v>
       </c>
       <c r="N199" s="1">
-        <v>218819.84</v>
+        <v>7150.05</v>
       </c>
       <c r="O199" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="B200" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C200" s="1">
-        <v>950000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.344</v>
+        <v>100.005</v>
       </c>
       <c r="E200" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>946095.5</v>
+        <v>800000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-2327.5</v>
+        <v>40.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.2460111056442</v>
+        <v>0.005</v>
       </c>
       <c r="K200">
-        <v>1.61</v>
+        <v>0.37</v>
       </c>
       <c r="L200" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="M200" s="1">
-        <v>943768.0</v>
+        <v>800040.0</v>
       </c>
       <c r="N200" s="1">
-        <v>959072.11</v>
+        <v>803038.44</v>
       </c>
       <c r="O200" s="1">
-        <v>0.53</v>
+        <v>0.44</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B201" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C201" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>104.328</v>
+        <v>97.198</v>
       </c>
       <c r="E201" s="1">
-        <v>103.012</v>
+        <v>97.25</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>721084.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I201" s="1">
-        <v>9212.0</v>
+        <v>-468.0</v>
       </c>
       <c r="J201" s="1">
-        <v>1.2775210655069</v>
+        <v>-0.053470437017995</v>
       </c>
       <c r="K201">
-        <v>3.88</v>
+        <v>2.13</v>
       </c>
       <c r="L201" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="M201" s="1">
-        <v>730296.0</v>
+        <v>874782.0</v>
       </c>
       <c r="N201" s="1">
-        <v>757442.58</v>
+        <v>893953.23</v>
       </c>
       <c r="O201" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B202" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C202" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>106.16</v>
+        <v>102.036</v>
       </c>
       <c r="E202" s="1">
-        <v>106.6</v>
+        <v>99.33133333</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>746200.0</v>
+        <v>893982.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-3080.0</v>
+        <v>24342.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.41275797373358</v>
+        <v>2.722873614905</v>
       </c>
       <c r="K202">
-        <v>1.26</v>
+        <v>2.53</v>
       </c>
       <c r="L202" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="M202" s="1">
-        <v>743120.0</v>
+        <v>918324.0</v>
       </c>
       <c r="N202" s="1">
-        <v>751922.74</v>
+        <v>941082.9</v>
       </c>
       <c r="O202" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B203" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C203" s="1">
-        <v>667000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>101.867</v>
+        <v>100.164</v>
       </c>
       <c r="E203" s="1">
         <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>667000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>12452.89</v>
+        <v>2110.68</v>
       </c>
       <c r="J203" s="1">
-        <v>1.867</v>
+        <v>0.164</v>
       </c>
       <c r="K203">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="L203">
-        <v>810.09</v>
+        <v>299.44</v>
       </c>
       <c r="M203" s="1">
-        <v>679452.89</v>
+        <v>1289110.68</v>
       </c>
       <c r="N203" s="1">
-        <v>680262.98</v>
+        <v>1289410.12</v>
       </c>
       <c r="O203" s="1">
-        <v>0.38</v>
+        <v>0.71</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B204" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C204" s="1">
-        <v>333000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>101.709</v>
+        <v>84.564</v>
       </c>
       <c r="E204" s="1">
-        <v>99.572</v>
+        <v>81.04033333</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>331574.76</v>
+        <v>729363.0</v>
       </c>
       <c r="I204" s="1">
-        <v>7116.21</v>
+        <v>31713.0</v>
       </c>
       <c r="J204" s="1">
-        <v>2.1461856746877</v>
+        <v>4.3480406875589</v>
       </c>
       <c r="K204">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>670.56</v>
+        <v>0.36</v>
+      </c>
+      <c r="L204" t="s">
+        <v>614</v>
       </c>
       <c r="M204" s="1">
-        <v>338690.97</v>
+        <v>761076.0</v>
       </c>
       <c r="N204" s="1">
-        <v>339361.53</v>
+        <v>764349.29</v>
       </c>
       <c r="O204" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="B205" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C205" s="1">
-        <v>727000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.132</v>
+        <v>102.908</v>
       </c>
       <c r="E205" s="1">
-        <v>99.79727373</v>
+        <v>99.774775</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>725526.18</v>
+        <v>598648.65</v>
       </c>
       <c r="I205" s="1">
-        <v>16973.46</v>
+        <v>18799.35</v>
       </c>
       <c r="J205" s="1">
-        <v>2.3394689906297</v>
+        <v>3.1402977355749</v>
       </c>
       <c r="K205">
-        <v>3.34</v>
+        <v>3.37</v>
       </c>
       <c r="L205" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="M205" s="1">
-        <v>742499.64</v>
+        <v>617448.0</v>
       </c>
       <c r="N205" s="1">
-        <v>766756.82</v>
+        <v>637667.18</v>
       </c>
       <c r="O205" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="B206" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="C206" s="1">
-        <v>248000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>103.036</v>
+        <v>100.549</v>
       </c>
       <c r="E206" s="1">
         <v>100.0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>248000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I206" s="1">
-        <v>7529.28</v>
+        <v>4392.0</v>
       </c>
       <c r="J206" s="1">
-        <v>3.036</v>
+        <v>0.549</v>
       </c>
       <c r="K206">
-        <v>3.31</v>
+        <v>1.44</v>
       </c>
       <c r="L206" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="M206" s="1">
-        <v>255529.28</v>
+        <v>804392.0</v>
       </c>
       <c r="N206" s="1">
-        <v>263748.99</v>
+        <v>815932.84</v>
       </c>
       <c r="O206" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="B207" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>-24000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>104.083</v>
+        <v>11.46527779</v>
       </c>
       <c r="E207" s="1">
-        <v>99.660226</v>
+        <v>0.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>498301.13</v>
+        <v>0.0</v>
       </c>
       <c r="I207" s="1">
-        <v>22113.87</v>
+        <v>-2535000.07</v>
       </c>
       <c r="J207" s="1">
-        <v>4.4378526695294</v>
+        <v>0</v>
       </c>
       <c r="K207">
-        <v>2.7</v>
+        <v>0.0</v>
       </c>
       <c r="L207" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="M207" s="1">
-        <v>520415.0</v>
+        <v>-2535000.07</v>
       </c>
       <c r="N207" s="1">
-        <v>533920.14</v>
+        <v>-2751666.67</v>
       </c>
       <c r="O207" s="1">
-        <v>0.29</v>
+        <v>-1.52</v>
       </c>
       <c r="P207">
-        <v>1</v>
-[...748 lines deleted...]
-      <c r="P222">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>