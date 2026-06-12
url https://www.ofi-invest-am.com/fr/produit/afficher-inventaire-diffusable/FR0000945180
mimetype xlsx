--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="624">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1818 +118,1866 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...14 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>13 424.66</t>
+    <t>14 563.36</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 305.82</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>8 737.24</t>
+    <t>10 180.79</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>30 309.59</t>
+    <t>32 235.62</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>13 713.70</t>
+    <t>17 383.56</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>10 916.10</t>
+    <t>13 356.16</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 364.38</t>
+    <t>8 613.70</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>26 963.01</t>
+    <t>29 071.23</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>6 861.15</t>
+    <t>7 467.48</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>23 490.37</t>
+    <t>25 566.26</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>25 729.32</t>
+    <t>18 235.62</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>15 835.62</t>
+    <t>16 876.71</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>13 731.16</t>
+    <t>14 804.79</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>14 547.95</t>
+    <t>15 484.93</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>12 772.60</t>
+    <t>4 986.30</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 287.12</t>
+  </si>
+  <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>1 712.33</t>
+    <t>2 363.01</t>
   </si>
   <si>
     <t>FR001400SJS4</t>
   </si>
   <si>
     <t>ARKEMA SA 3.5 12/09/2034</t>
   </si>
   <si>
-    <t>9 550.68</t>
+    <t>10 643.84</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>19 142.47</t>
+    <t>20 469.86</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>46 947.95</t>
+    <t>50 045.21</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>30 235.68</t>
+    <t>32 059.42</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>7 623.29</t>
+    <t>10 037.33</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>23 702.74</t>
+    <t>27 424.66</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>25 282.81</t>
+    <t>27 637.58</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 787.20</t>
+    <t>4 297.53</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 320.03</t>
+    <t>3 594.30</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>2 741.10</t>
+    <t>3 873.29</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>2 021.69</t>
+    <t>2 981.99</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>4 327.40</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>11 558.22</t>
+    <t>13 315.07</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 458.00</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>22 179.45</t>
+    <t>23 819.18</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>2 414.38</t>
-[...8 lines deleted...]
-    <t>13 890.41</t>
+    <t>3 390.41</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>3 775.28</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>11 708.37</t>
+    <t>12 511.47</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>7 051.61</t>
+    <t>9 902.26</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 363.01</t>
+    <t>6 731.51</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>11 035.97</t>
+    <t>11 812.58</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>9 764.38</t>
+    <t>10 818.49</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>3 328.77</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>35 340.41</t>
+    <t>37 800.00</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>8 379.86</t>
+    <t>9 867.87</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>23 068.95</t>
+    <t>24 628.77</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>16 241.10</t>
-[...8 lines deleted...]
-    <t>3 065.10</t>
+    <t>14 406.16</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>15 398.35</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>13 273.97</t>
+    <t>15 746.58</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>31 931.51</t>
+    <t>1 241.78</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>4 715.75</t>
+    <t>5 379.45</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
+    <t>1 293.15</t>
+  </si>
+  <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 917.81</t>
+    <t>9 041.10</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>8 516.10</t>
+    <t>10 134.15</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>14 951.71</t>
+    <t>16 884.25</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>7 654.45</t>
+    <t>9 066.44</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>11 736.99</t>
+    <t>13 194.52</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 473.63</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>54 494.86</t>
+    <t>57 585.62</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>20 942.47</t>
+    <t>22 718.84</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>6 997.21</t>
+    <t>7 871.86</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>7 391.78</t>
+    <t>8 315.75</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>34 367.12</t>
+    <t>37 282.19</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>26 879.79</t>
+    <t>28 460.96</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>24 400.68</t>
+    <t>26 027.40</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>18 850.68</t>
+    <t>20 139.04</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>35 177.40</t>
+    <t>37 819.18</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>13 431.51</t>
-[...14 lines deleted...]
-    <t>10 909.59</t>
+    <t>14 394.52</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 21/12/2049</t>
+  </si>
+  <si>
+    <t>13 372.22</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>22 613.59</t>
+    <t>24 115.89</t>
   </si>
   <si>
     <t>FR0013236544</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
   </si>
   <si>
-    <t>1 073.97</t>
+    <t>2 349.32</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 847.95</t>
+    <t>4 487.67</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>2 564.38</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>10 032.53</t>
+    <t>11 262.33</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>24 414.51</t>
+    <t>25 846.22</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>45 027.40</t>
+    <t>49 972.60</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 146.58</t>
+  </si>
+  <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>15 001.64</t>
+    <t>15 844.93</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 696.92</t>
+    <t>2 924.66</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 358.90</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>9 623.29</t>
+    <t>10 273.97</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>16 545.89</t>
+    <t>17 866.78</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 826.70</t>
+    <t>3 310.55</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>8 102.43</t>
+    <t>9 259.92</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>6 745.80</t>
+    <t>10 209.86</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>22 014.83</t>
+    <t>24 391.43</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>23 200.00</t>
+    <t>24 709.59</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>10 188.36</t>
+    <t>1 678.08</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>6 170.55</t>
+    <t>7 566.27</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>19 468.49</t>
+    <t>22 188.36</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>16 497.95</t>
+    <t>17 708.22</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>35 333.43</t>
+    <t>37 672.58</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>16 246.23</t>
+    <t>17 476.03</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>8 872.60</t>
+    <t>9 864.25</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>5 159.59</t>
+    <t>6 213.70</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>12 849.32</t>
+    <t>13 578.08</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>3 184.93</t>
+    <t>4 395.21</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 993.15</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>35 210.96</t>
+    <t>1 084.93</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>11 806.85</t>
+    <t>13 134.25</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 105.83</t>
+    <t>5 189.32</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>5 721.88</t>
+    <t>7 031.71</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 868.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>6 655.82</t>
+    <t>7 404.11</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>4 113.81</t>
+    <t>4 992.04</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 684.93</t>
+    <t>3 049.32</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>42 200.34</t>
+    <t>45 226.03</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
+    <t>1 746.58</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>12 113.01</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>2 320.00</t>
+    <t>5 075.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>36 785.96</t>
+    <t>39 291.10</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>10 052.38</t>
+    <t>11 351.67</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 312.33</t>
+    <t>7 561.64</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>11 318.64</t>
+    <t>12 142.60</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>34 110.62</t>
+    <t>37 539.73</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>21 168.49</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>20 658.99</t>
+    <t>23 081.96</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>15 552.47</t>
+    <t>16 445.21</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>26 580.82</t>
+    <t>28 220.55</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 090.75</t>
+    <t>3 863.44</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>3 703.74</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>73 553.42</t>
+    <t>43 335.62</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>24 657.53</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>19 746.58</t>
+    <t>22 167.12</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 050.00</t>
-[...8 lines deleted...]
-    <t>5 032.19</t>
+    <t>1 764.38</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>2 126.71</t>
+    <t>2 321.92</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>14 592.00</t>
+    <t>15 541.48</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>21 328.42</t>
+    <t>22 740.41</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>20 346.13</t>
+    <t>22 940.60</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>36 246.58</t>
+    <t>1 109.59</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>11 499.66</t>
+    <t>13 900.68</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>4 931.51</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 233.96</t>
+    <t>3 838.98</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>92 373.63</t>
+    <t>97 520.55</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>1 277.62</t>
+    <t>1 951.92</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>7 851.42</t>
+    <t>8 703.86</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 301.37</t>
+    <t>4 821.92</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>23 282.75</t>
+    <t>25 947.64</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>2 131.80</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>27 830.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>7 853.42</t>
+    <t>22 919.18</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>12 346.79</t>
+    <t>13 394.07</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>32 478.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>4 982.03</t>
+    <t>8 622.74</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>5 015.41</t>
+    <t>5 958.90</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>69 138.70</t>
+    <t>73 335.62</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
-    <t>17 112.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>13 027.07</t>
+    <t>13 820.38</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>20 114.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>20 695.67</t>
+    <t>22 024.11</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>6 758.22</t>
+    <t>7 265.75</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 849.32</t>
+    <t>2 200.68</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>21 470.55</t>
+    <t>23 051.71</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>12 927.95</t>
+    <t>14 331.55</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>2 424.66</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>48 632.19</t>
+    <t>53 206.51</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>1 923.29</t>
+    <t>2 860.27</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 543.84</t>
+    <t>9 246.58</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>19 606.44</t>
+    <t>20 695.68</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>6 658.78</t>
+    <t>8 033.97</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
+    <t>15 719.18</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 623.04</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>23 800.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>19 660.81</t>
+    <t>21 807.68</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>20 941.64</t>
+    <t>22 276.85</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>3 554.79</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>11 327.74</t>
+    <t>13 546.58</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>26 685.92</t>
+    <t>28 159.85</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>27 178.08</t>
+    <t>28 843.84</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>18 545.30</t>
+    <t>19 895.34</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>30 291.78</t>
+    <t>1 497.95</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>12 493.15</t>
+    <t>14 575.34</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>32 816.10</t>
+    <t>35 100.00</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
+    <t>3 674.66</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 482.88</t>
+    <t>3 678.08</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>5 953.77</t>
+    <t>7 144.52</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>1 747.95</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>21 156.16</t>
+    <t>1 682.88</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>6 102.74</t>
+    <t>6 493.15</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>3 821.92</t>
+    <t>4 427.05</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>7 056.16</t>
+    <t>7 498.63</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>17 021.92</t>
+    <t>18 505.48</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 368.06</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>1 237.85</t>
+    <t>30 881.51</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>10 595.89</t>
+    <t>12 144.52</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 430.26</t>
+    <t>3 829.49</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>25 884.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 839.01</t>
+    <t>9 373.85</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>14 748.29</t>
+    <t>15 821.92</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>9 588.40</t>
+    <t>10 508.50</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>31 857.53</t>
+    <t>33 627.40</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 183.56</t>
+    <t>15 797.26</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>11 210.96</t>
+    <t>12 069.86</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>26 728.77</t>
+    <t>28 844.79</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 998.44</t>
+    <t>4 236.93</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>19 171.23</t>
+    <t>20 342.47</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>22 758.90</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>24 281.51</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 273.29</t>
+    <t>3 624.66</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>20 219.18</t>
+    <t>21 390.41</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 540.84</t>
-[...8 lines deleted...]
-    <t>-216 666.60</t>
+    <t>12 853.87</t>
+  </si>
+  <si>
+    <t>CDS-00108109</t>
+  </si>
+  <si>
+    <t>724500D4BFEWKWVC1G62</t>
+  </si>
+  <si>
+    <t>18 222.22</t>
+  </si>
+  <si>
+    <t>CDS-00108042</t>
+  </si>
+  <si>
+    <t>PAR20260309050130031</t>
+  </si>
+  <si>
+    <t>-74 027.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2249,256 +2297,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>235.7083</v>
+        <v>315.2744</v>
       </c>
       <c r="D2">
-        <v>6509.23</v>
+        <v>6406.67</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1534280.31</v>
+        <v>2019860.36</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1534280.31</v>
+        <v>2019860.36</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3850.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D3">
-        <v>11602.36</v>
+        <v>11419.55</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44669089.24</v>
+        <v>41761318.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44669089.24</v>
+        <v>41761318.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1104375.4965</v>
+        <v>1105966.4525</v>
       </c>
       <c r="D4">
-        <v>114.12</v>
+        <v>112.34</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>126037977.6</v>
+        <v>124249946.85</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>126037977.6</v>
+        <v>124249946.85</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>83305.1922</v>
+        <v>88584.628</v>
       </c>
       <c r="D5">
-        <v>104.02</v>
+        <v>102.36</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>8665508.75</v>
+        <v>9067819.67</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>8665508.75</v>
+        <v>9067819.67</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>100.99</v>
+        <v>99.38</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>191995.19</v>
+        <v>188935.81</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>191995.19</v>
+        <v>188935.81</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P207"/>
+  <dimension ref="A1:P210"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O207" sqref="O207"/>
+      <selection activeCell="O210" sqref="O210"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2517,10339 +2565,10489 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>815.0</v>
+        <v>561.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.18</v>
+        <v>4782.95</v>
       </c>
       <c r="E2" s="1">
-        <v>4775.487190184</v>
+        <v>4780.0268627451</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3892022.06</v>
+        <v>2681595.07</v>
       </c>
       <c r="I2" s="1">
-        <v>2194.64</v>
+        <v>1639.88</v>
       </c>
       <c r="J2" s="1">
-        <v>0.056388169598402</v>
+        <v>0.06115315538673</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3894216.7</v>
+        <v>2683234.95</v>
       </c>
       <c r="N2" s="1">
-        <v>3894216.7</v>
+        <v>2683234.95</v>
       </c>
       <c r="O2" s="1">
-        <v>2.15</v>
+        <v>1.51</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>74.0</v>
+        <v>90.0</v>
       </c>
       <c r="D3" s="1">
-        <v>117.16</v>
+        <v>116.13</v>
       </c>
       <c r="E3" s="1">
-        <v>116.519054054</v>
+        <v>116.478</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>47430.0</v>
+        <v>-31320.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>47430.0</v>
+        <v>-31320.0</v>
       </c>
       <c r="N3" s="1">
-        <v>47430.0</v>
+        <v>-31320.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>-19.0</v>
       </c>
       <c r="D4" s="1">
-        <v>129.61</v>
+        <v>126.16</v>
       </c>
       <c r="E4" s="1">
-        <v>128.63</v>
+        <v>129.04</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-18620.0</v>
+        <v>54720.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-18620.0</v>
+        <v>54720.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-18620.0</v>
+        <v>54720.0</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>-64.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>123.4</v>
+        <v>101.095</v>
       </c>
       <c r="E5" s="1">
-        <v>121.25</v>
+        <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>0.0</v>
+        <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-137600.0</v>
+        <v>7305.0</v>
       </c>
       <c r="J5" s="1">
-        <v>0</v>
+        <v>1.4663669028645</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.91</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>-137600.0</v>
+        <v>505475.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-137600.0</v>
+        <v>520038.36</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.839</v>
+        <v>101.218</v>
       </c>
       <c r="E6" s="1">
-        <v>99.634</v>
+        <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>498170.0</v>
+        <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>21025.0</v>
+        <v>6117.0</v>
       </c>
       <c r="J6" s="1">
-        <v>4.2204468354176</v>
+        <v>2.0558787646578</v>
       </c>
       <c r="K6">
-        <v>2.68</v>
+        <v>0.64</v>
       </c>
       <c r="L6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>519195.0</v>
+        <v>303654.0</v>
       </c>
       <c r="N6" s="1">
-        <v>532619.66</v>
+        <v>305564.96</v>
       </c>
       <c r="O6" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.402</v>
+        <v>106.917</v>
       </c>
       <c r="E7" s="1">
-        <v>99.179</v>
+        <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>297537.0</v>
+        <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>12669.0</v>
+        <v>32884.56</v>
       </c>
       <c r="J7" s="1">
-        <v>4.2579578338156</v>
+        <v>6.6538807657579</v>
       </c>
       <c r="K7">
-        <v>0.44</v>
+        <v>2.07</v>
       </c>
       <c r="L7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>310206.0</v>
+        <v>527100.81</v>
       </c>
       <c r="N7" s="1">
-        <v>311511.82</v>
+        <v>537281.6</v>
       </c>
       <c r="O7" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>493000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.396</v>
+        <v>101.576</v>
       </c>
       <c r="E8" s="1">
-        <v>100.24670385</v>
+        <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>494216.25</v>
+        <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>50036.03</v>
+        <v>13343.58</v>
       </c>
       <c r="J8" s="1">
-        <v>10.124319060735</v>
+        <v>1.6694825474653</v>
       </c>
       <c r="K8">
-        <v>1.77</v>
+        <v>4.03</v>
       </c>
       <c r="L8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>544252.28</v>
+        <v>812608.0</v>
       </c>
       <c r="N8" s="1">
-        <v>552989.52</v>
+        <v>844843.62</v>
       </c>
       <c r="O8" s="1">
-        <v>0.31</v>
+        <v>0.48</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>104.585</v>
+        <v>99.296</v>
       </c>
       <c r="E9" s="1">
-        <v>99.9080525</v>
+        <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>799264.42</v>
+        <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>37415.58</v>
+        <v>-8448.0</v>
       </c>
       <c r="J9" s="1">
-        <v>4.6812517939933</v>
+        <v>-0.704</v>
       </c>
       <c r="K9">
-        <v>3.79</v>
+        <v>1.45</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>836680.0</v>
+        <v>1191552.0</v>
       </c>
       <c r="N9" s="1">
-        <v>866989.59</v>
+        <v>1208935.56</v>
       </c>
       <c r="O9" s="1">
-        <v>0.48</v>
+        <v>0.68</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1200000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.614</v>
+        <v>97.852</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1200000.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>31368.0</v>
+        <v>-18475.0</v>
       </c>
       <c r="J10" s="1">
-        <v>2.614</v>
+        <v>-1.4879693949461</v>
       </c>
       <c r="K10">
-        <v>1.14</v>
+        <v>1.07</v>
       </c>
       <c r="L10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1231368.0</v>
+        <v>1223150.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1245081.7</v>
+        <v>1236506.16</v>
       </c>
       <c r="O10" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>1250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.264</v>
+        <v>96.858</v>
       </c>
       <c r="E11" s="1">
-        <v>99.33</v>
+        <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1241625.0</v>
+        <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>11675.0</v>
+        <v>-19160.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.94030001006745</v>
+        <v>-2.4130252989834</v>
       </c>
       <c r="K11">
-        <v>0.87</v>
+        <v>1.08</v>
       </c>
       <c r="L11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1253300.0</v>
+        <v>774864.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1264216.1</v>
+        <v>783477.7</v>
       </c>
       <c r="O11" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.965</v>
+        <v>101.419</v>
       </c>
       <c r="E12" s="1">
-        <v>99.253</v>
+        <v>100.85737</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>794024.0</v>
+        <v>907716.33</v>
       </c>
       <c r="I12" s="1">
-        <v>-2304.0</v>
+        <v>5054.67</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.29016755161053</v>
+        <v>0.5568556864015</v>
       </c>
       <c r="K12">
-        <v>0.92</v>
+        <v>3.23</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>791720.0</v>
+        <v>912771.0</v>
       </c>
       <c r="N12" s="1">
-        <v>799084.38</v>
+        <v>941842.23</v>
       </c>
       <c r="O12" s="1">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>103.918</v>
+        <v>109.83</v>
       </c>
       <c r="E13" s="1">
-        <v>100.85737</v>
+        <v>100.412855</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>907716.33</v>
+        <v>200825.71</v>
       </c>
       <c r="I13" s="1">
-        <v>27545.67</v>
+        <v>18834.29</v>
       </c>
       <c r="J13" s="1">
-        <v>3.0346121458452</v>
+        <v>9.3784257005739</v>
       </c>
       <c r="K13">
-        <v>3.0</v>
+        <v>3.73</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>935262.0</v>
+        <v>219660.0</v>
       </c>
       <c r="N13" s="1">
-        <v>962225.01</v>
+        <v>227127.48</v>
       </c>
       <c r="O13" s="1">
-        <v>0.53</v>
+        <v>0.13</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>113.165</v>
+        <v>100.897</v>
       </c>
       <c r="E14" s="1">
-        <v>100.412855</v>
+        <v>100.021</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>200825.71</v>
+        <v>900189.0</v>
       </c>
       <c r="I14" s="1">
-        <v>25504.29</v>
+        <v>7884.0</v>
       </c>
       <c r="J14" s="1">
-        <v>12.699713597427</v>
+        <v>0.87581607862349</v>
       </c>
       <c r="K14">
-        <v>3.43</v>
+        <v>2.84</v>
       </c>
       <c r="L14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>226330.0</v>
+        <v>908073.0</v>
       </c>
       <c r="N14" s="1">
-        <v>233191.15</v>
+        <v>933639.26</v>
       </c>
       <c r="O14" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.722</v>
+        <v>87.107</v>
       </c>
       <c r="E15" s="1">
-        <v>100.021</v>
+        <v>77.49666625</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>900189.0</v>
+        <v>619973.33</v>
       </c>
       <c r="I15" s="1">
-        <v>42309.0</v>
+        <v>76882.67</v>
       </c>
       <c r="J15" s="1">
-        <v>4.7000129972706</v>
+        <v>12.400964086633</v>
       </c>
       <c r="K15">
-        <v>2.61</v>
+        <v>2.28</v>
       </c>
       <c r="L15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>942498.0</v>
+        <v>696856.0</v>
       </c>
       <c r="N15" s="1">
-        <v>965988.37</v>
+        <v>715091.62</v>
       </c>
       <c r="O15" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.172</v>
+        <v>104.885</v>
       </c>
       <c r="E16" s="1">
-        <v>77.49666667</v>
+        <v>106.6386</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>929960.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I16" s="1">
-        <v>152104.0</v>
+        <v>-7014.4</v>
       </c>
       <c r="J16" s="1">
-        <v>16.355972299884</v>
+        <v>-1.6444326913519</v>
       </c>
       <c r="K16">
-        <v>2.14</v>
+        <v>4.22</v>
       </c>
       <c r="L16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1082064.0</v>
+        <v>419540.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1107793.32</v>
+        <v>436416.71</v>
       </c>
       <c r="O16" s="1">
-        <v>0.61</v>
+        <v>0.25</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.065</v>
+        <v>108.209</v>
       </c>
       <c r="E17" s="1">
-        <v>106.6386</v>
+        <v>111.15333333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>426554.4</v>
+        <v>333460.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-2294.4</v>
+        <v>-8833.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.53789153270954</v>
+        <v>-2.6488934205002</v>
       </c>
       <c r="K17">
-        <v>3.96</v>
+        <v>4.93</v>
       </c>
       <c r="L17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>424260.0</v>
+        <v>324627.0</v>
       </c>
       <c r="N17" s="1">
-        <v>440095.62</v>
+        <v>339431.79</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>109.247</v>
+        <v>97.284</v>
       </c>
       <c r="E18" s="1">
-        <v>111.15333333</v>
+        <v>99.433</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>333460.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-5719.0</v>
+        <v>-12894.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.715048281653</v>
+        <v>-2.1612543119487</v>
       </c>
       <c r="K18">
-        <v>4.58</v>
+        <v>2.58</v>
       </c>
       <c r="L18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>327741.0</v>
+        <v>583704.0</v>
       </c>
       <c r="N18" s="1">
-        <v>341472.16</v>
+        <v>599188.93</v>
       </c>
       <c r="O18" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.301</v>
+        <v>95.289</v>
       </c>
       <c r="E19" s="1">
-        <v>99.433</v>
+        <v>98.803</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>596598.0</v>
+        <v>395212.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-792.0</v>
+        <v>-14056.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.13275270785353</v>
+        <v>-3.5565721688613</v>
       </c>
       <c r="K19">
-        <v>2.42</v>
+        <v>1.25</v>
       </c>
       <c r="L19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>595806.0</v>
+        <v>381156.0</v>
       </c>
       <c r="N19" s="1">
-        <v>610353.95</v>
+        <v>386142.3</v>
       </c>
       <c r="O19" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>1200000.0</v>
+        <v>522000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.182</v>
+        <v>98.267</v>
       </c>
       <c r="E20" s="1">
-        <v>98.803</v>
+        <v>99.726</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1185636.0</v>
+        <v>520569.72</v>
       </c>
       <c r="I20" s="1">
-        <v>-7452.0</v>
+        <v>-7615.98</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.62852342540206</v>
+        <v>-1.4630086436837</v>
       </c>
       <c r="K20">
-        <v>1.06</v>
+        <v>0.25</v>
       </c>
       <c r="L20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>1178184.0</v>
+        <v>512953.74</v>
       </c>
       <c r="N20" s="1">
-        <v>1190956.6</v>
+        <v>514240.86</v>
       </c>
       <c r="O20" s="1">
-        <v>0.66</v>
+        <v>0.29</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>522000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.795</v>
+        <v>96.713</v>
       </c>
       <c r="E21" s="1">
-        <v>99.726</v>
+        <v>98.646</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>520569.72</v>
+        <v>394584.0</v>
       </c>
       <c r="I21" s="1">
-        <v>5580.18</v>
+        <v>-7732.0</v>
       </c>
       <c r="J21" s="1">
-        <v>1.071937107675</v>
+        <v>-1.9595320641486</v>
       </c>
       <c r="K21">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>268.15</v>
+        <v>0.59</v>
+      </c>
+      <c r="L21" t="s">
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>526149.9</v>
+        <v>386852.0</v>
       </c>
       <c r="N21" s="1">
-        <v>526418.05</v>
+        <v>389215.01</v>
       </c>
       <c r="O21" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.78</v>
+        <v>96.396</v>
       </c>
       <c r="E22" s="1">
-        <v>98.646</v>
+        <v>98.166</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>394584.0</v>
+        <v>588996.0</v>
       </c>
       <c r="I22" s="1">
-        <v>536.0</v>
+        <v>-10620.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.13583926362954</v>
+        <v>-1.8030682721105</v>
       </c>
       <c r="K22">
-        <v>0.43</v>
+        <v>1.77</v>
       </c>
       <c r="L22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>395120.0</v>
+        <v>578376.0</v>
       </c>
       <c r="N22" s="1">
-        <v>396832.33</v>
+        <v>589019.84</v>
       </c>
       <c r="O22" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>600000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.864</v>
+        <v>98.475</v>
       </c>
       <c r="E23" s="1">
-        <v>98.166</v>
+        <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>588996.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>4188.0</v>
+        <v>-9150.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.7110404824481</v>
+        <v>-1.525</v>
       </c>
       <c r="K23">
-        <v>1.59</v>
+        <v>3.41</v>
       </c>
       <c r="L23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>593184.0</v>
+        <v>590850.0</v>
       </c>
       <c r="N23" s="1">
-        <v>602734.68</v>
+        <v>611319.86</v>
       </c>
       <c r="O23" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.256</v>
+        <v>98.045</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>97.87029412</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>600000.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I24" s="1">
-        <v>7536.0</v>
+        <v>2970.0</v>
       </c>
       <c r="J24" s="1">
-        <v>1.256</v>
+        <v>0.1785075685406</v>
       </c>
       <c r="K24">
-        <v>3.19</v>
+        <v>2.94</v>
       </c>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>607536.0</v>
+        <v>1666765.0</v>
       </c>
       <c r="N24" s="1">
-        <v>626678.47</v>
+        <v>1716810.21</v>
       </c>
       <c r="O24" s="1">
-        <v>0.35</v>
+        <v>0.97</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.903</v>
+        <v>100.073</v>
       </c>
       <c r="E25" s="1">
-        <v>97.87029412</v>
+        <v>100.51763636</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1663795.0</v>
+        <v>1105694.0</v>
       </c>
       <c r="I25" s="1">
-        <v>34556.0</v>
+        <v>-4891.0</v>
       </c>
       <c r="J25" s="1">
-        <v>2.0769385651477</v>
+        <v>-0.44234661669503</v>
       </c>
       <c r="K25">
-        <v>2.76</v>
+        <v>2.91</v>
       </c>
       <c r="L25" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>1698351.0</v>
+        <v>1100803.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1745298.95</v>
+        <v>1132862.42</v>
       </c>
       <c r="O25" s="1">
-        <v>0.96</v>
+        <v>0.64</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.237</v>
+        <v>106.608</v>
       </c>
       <c r="E26" s="1">
-        <v>100.51763636</v>
+        <v>103.75</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1105694.0</v>
+        <v>726250.0</v>
       </c>
       <c r="I26" s="1">
-        <v>7913.0</v>
+        <v>20006.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.71565912449557</v>
+        <v>2.7546987951807</v>
       </c>
       <c r="K26">
-        <v>2.75</v>
+        <v>1.43</v>
       </c>
       <c r="L26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>1113607.0</v>
+        <v>746256.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1143842.68</v>
+        <v>756293.33</v>
       </c>
       <c r="O26" s="1">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>109.274</v>
+        <v>103.457</v>
       </c>
       <c r="E27" s="1">
-        <v>103.75</v>
+        <v>105.43894615</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>726250.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="I27" s="1">
-        <v>38668.0</v>
+        <v>-25765.3</v>
       </c>
       <c r="J27" s="1">
-        <v>5.3243373493976</v>
+        <v>-1.879709752556</v>
       </c>
       <c r="K27">
-        <v>1.09</v>
+        <v>2.11</v>
       </c>
       <c r="L27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>764918.0</v>
+        <v>1344941.0</v>
       </c>
       <c r="N27" s="1">
-        <v>772541.29</v>
+        <v>1372365.66</v>
       </c>
       <c r="O27" s="1">
-        <v>0.43</v>
+        <v>0.77</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>1300000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.179</v>
+        <v>98.658</v>
       </c>
       <c r="E28" s="1">
-        <v>105.43894615</v>
+        <v>100.93461304</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1370706.3</v>
+        <v>1392897.66</v>
       </c>
       <c r="I28" s="1">
-        <v>-16379.3</v>
+        <v>-31417.26</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.1949532879509</v>
+        <v>-2.2555325421395</v>
       </c>
       <c r="K28">
-        <v>1.82</v>
+        <v>2.0</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>1354327.0</v>
+        <v>1361480.4</v>
       </c>
       <c r="N28" s="1">
-        <v>1378029.74</v>
+        <v>1389117.98</v>
       </c>
       <c r="O28" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1">
-        <v>1380000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.949</v>
+        <v>88.396</v>
       </c>
       <c r="E29" s="1">
-        <v>100.93461304</v>
+        <v>98.844</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1392897.66</v>
+        <v>704757.72</v>
       </c>
       <c r="I29" s="1">
-        <v>198.54</v>
+        <v>-74494.24</v>
       </c>
       <c r="J29" s="1">
-        <v>0.014253739215844</v>
+        <v>-10.570191412731</v>
       </c>
       <c r="K29">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>1393096.2</v>
+        <v>630263.48</v>
       </c>
       <c r="N29" s="1">
-        <v>1418379.01</v>
+        <v>634561.01</v>
       </c>
       <c r="O29" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>713000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>90.503</v>
+        <v>88.259</v>
       </c>
       <c r="E30" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>704757.72</v>
+        <v>236854.9</v>
       </c>
       <c r="I30" s="1">
-        <v>-59471.33</v>
+        <v>11152.89</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.4385496337663</v>
+        <v>4.7087436232056</v>
       </c>
       <c r="K30">
-        <v>0.53</v>
+        <v>1.28</v>
       </c>
       <c r="L30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>645286.39</v>
+        <v>248007.79</v>
       </c>
       <c r="N30" s="1">
-        <v>649073.59</v>
+        <v>251602.09</v>
       </c>
       <c r="O30" s="1">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>281000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>90.749</v>
+        <v>101.111</v>
       </c>
       <c r="E31" s="1">
-        <v>84.29</v>
+        <v>99.359085</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>236854.9</v>
+        <v>596154.51</v>
       </c>
       <c r="I31" s="1">
-        <v>18149.79</v>
+        <v>10511.49</v>
       </c>
       <c r="J31" s="1">
-        <v>7.6628307035236</v>
+        <v>1.7632157139933</v>
       </c>
       <c r="K31">
-        <v>1.18</v>
+        <v>0.65</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>255004.69</v>
+        <v>606666.0</v>
       </c>
       <c r="N31" s="1">
-        <v>258324.72</v>
+        <v>610539.29</v>
       </c>
       <c r="O31" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>600000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.288</v>
+        <v>106.462</v>
       </c>
       <c r="E32" s="1">
-        <v>99.359085</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>596154.51</v>
+        <v>287000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>23573.49</v>
+        <v>18545.94</v>
       </c>
       <c r="J32" s="1">
-        <v>3.9542584354516</v>
+        <v>6.462</v>
       </c>
       <c r="K32">
-        <v>0.46</v>
+        <v>1.04</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>619728.0</v>
+        <v>305545.94</v>
       </c>
       <c r="N32" s="1">
-        <v>622469.1</v>
+        <v>308527.93</v>
       </c>
       <c r="O32" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>287000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>109.459</v>
+        <v>103.405</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>105.76</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>287000.0</v>
+        <v>951840.0</v>
       </c>
       <c r="I33" s="1">
-        <v>27147.33</v>
+        <v>-21195.0</v>
       </c>
       <c r="J33" s="1">
-        <v>9.459</v>
+        <v>-2.2267397881997</v>
       </c>
       <c r="K33">
-        <v>0.7</v>
+        <v>0.48</v>
       </c>
       <c r="L33" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>314147.33</v>
+        <v>930645.0</v>
       </c>
       <c r="N33" s="1">
-        <v>316169.02</v>
+        <v>934972.4</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>0.53</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
         <v>1080000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.011</v>
+        <v>98.323</v>
       </c>
       <c r="E34" s="1">
         <v>99.799</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1077829.2</v>
       </c>
       <c r="I34" s="1">
-        <v>2289.6</v>
+        <v>-15940.8</v>
       </c>
       <c r="J34" s="1">
-        <v>0.21242697822623</v>
+        <v>-1.4789727351977</v>
       </c>
       <c r="K34">
-        <v>1.07</v>
+        <v>1.23</v>
       </c>
       <c r="L34" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>1080118.8</v>
+        <v>1061888.4</v>
       </c>
       <c r="N34" s="1">
-        <v>1091677.02</v>
+        <v>1075203.47</v>
       </c>
       <c r="O34" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1">
         <v>292000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.715</v>
+        <v>100.402</v>
       </c>
       <c r="E35" s="1">
         <v>99.607</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>290852.44</v>
       </c>
       <c r="I35" s="1">
-        <v>6155.36</v>
+        <v>2321.4</v>
       </c>
       <c r="J35" s="1">
-        <v>2.1163171263064</v>
+        <v>0.79813667714116</v>
       </c>
       <c r="K35">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>945.0</v>
+        <v>0.5</v>
+      </c>
+      <c r="L35" t="s">
+        <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>297007.8</v>
+        <v>293173.84</v>
       </c>
       <c r="N35" s="1">
-        <v>297952.8</v>
+        <v>294631.84</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1">
         <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.191</v>
+        <v>99.766</v>
       </c>
       <c r="E36" s="1">
         <v>100.23766667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>902139.0</v>
       </c>
       <c r="I36" s="1">
-        <v>8580.0</v>
+        <v>-4245.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.95107294995561</v>
+        <v>-0.47054833013538</v>
       </c>
       <c r="K36">
-        <v>2.46</v>
+        <v>2.65</v>
       </c>
       <c r="L36" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>910719.0</v>
+        <v>897894.0</v>
       </c>
       <c r="N36" s="1">
-        <v>932898.45</v>
+        <v>921713.18</v>
       </c>
       <c r="O36" s="1">
         <v>0.52</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C37" s="1">
         <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.119</v>
+        <v>100.739</v>
       </c>
       <c r="E37" s="1">
         <v>102.64</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>513200.0</v>
       </c>
       <c r="I37" s="1">
-        <v>2395.0</v>
+        <v>-9505.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.46667965705378</v>
+        <v>-1.8521044427124</v>
       </c>
       <c r="K37">
-        <v>0.48</v>
+        <v>0.68</v>
       </c>
       <c r="L37" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>515595.0</v>
+        <v>503695.0</v>
       </c>
       <c r="N37" s="1">
-        <v>518009.38</v>
+        <v>507085.41</v>
       </c>
       <c r="O37" s="1">
         <v>0.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C38" s="1">
         <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>108.521</v>
+        <v>106.026</v>
       </c>
       <c r="E38" s="1">
-        <v>99.379</v>
+        <v>107.962</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>795032.0</v>
+        <v>863696.0</v>
       </c>
       <c r="I38" s="1">
-        <v>73136.0</v>
+        <v>-15488.0</v>
       </c>
       <c r="J38" s="1">
-        <v>9.1991265760372</v>
+        <v>-1.7932235416165</v>
       </c>
       <c r="K38">
-        <v>1.74</v>
+        <v>0.47</v>
       </c>
       <c r="L38" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>868168.0</v>
+        <v>848208.0</v>
       </c>
       <c r="N38" s="1">
-        <v>882058.41</v>
+        <v>851983.28</v>
       </c>
       <c r="O38" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C39" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>90.147</v>
+        <v>88.427</v>
       </c>
       <c r="E39" s="1">
         <v>86.95369714</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1217351.76</v>
       </c>
       <c r="I39" s="1">
-        <v>44706.24</v>
+        <v>20626.24</v>
       </c>
       <c r="J39" s="1">
-        <v>3.6724175763298</v>
+        <v>1.6943533231512</v>
       </c>
       <c r="K39">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
       <c r="L39" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M39" s="1">
-        <v>1262058.0</v>
+        <v>1237978.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1273766.37</v>
+        <v>1250489.47</v>
       </c>
       <c r="O39" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C40" s="1">
         <v>1685000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.471</v>
+        <v>98.641</v>
       </c>
       <c r="E40" s="1">
         <v>99.459</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1675884.15</v>
       </c>
       <c r="I40" s="1">
-        <v>17052.2</v>
+        <v>-13783.3</v>
       </c>
       <c r="J40" s="1">
-        <v>1.0175047004293</v>
+        <v>-0.82244945153279</v>
       </c>
       <c r="K40">
-        <v>0.42</v>
+        <v>0.59</v>
       </c>
       <c r="L40" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M40" s="1">
-        <v>1692936.35</v>
+        <v>1662100.85</v>
       </c>
       <c r="N40" s="1">
-        <v>1699987.96</v>
+        <v>1672003.11</v>
       </c>
       <c r="O40" s="1">
         <v>0.94</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C41" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.103</v>
+        <v>97.816</v>
       </c>
       <c r="E41" s="1">
         <v>99.292</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1290796.0</v>
       </c>
       <c r="I41" s="1">
-        <v>10543.0</v>
+        <v>-19188.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.81678282238247</v>
+        <v>-1.4865245941264</v>
       </c>
       <c r="K41">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="L41" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M41" s="1">
-        <v>1301339.0</v>
+        <v>1271608.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1305702.01</v>
+        <v>1278339.51</v>
       </c>
       <c r="O41" s="1">
         <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C42" s="1">
         <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>105.957</v>
+        <v>103.374</v>
       </c>
       <c r="E42" s="1">
         <v>105.478</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>316434.0</v>
       </c>
       <c r="I42" s="1">
-        <v>1437.0</v>
+        <v>-6312.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.45412313468211</v>
+        <v>-1.9947287586037</v>
       </c>
       <c r="K42">
-        <v>3.68</v>
+        <v>3.94</v>
       </c>
       <c r="L42" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M42" s="1">
-        <v>317871.0</v>
+        <v>310122.0</v>
       </c>
       <c r="N42" s="1">
-        <v>328906.97</v>
+        <v>321934.58</v>
       </c>
       <c r="O42" s="1">
         <v>0.18</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C43" s="1">
         <v>600000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.113</v>
+        <v>98.106</v>
       </c>
       <c r="E43" s="1">
         <v>99.74</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>598440.0</v>
       </c>
       <c r="I43" s="1">
-        <v>2238.0</v>
+        <v>-9804.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.37397232805294</v>
+        <v>-1.638259474634</v>
       </c>
       <c r="K43">
-        <v>1.63</v>
+        <v>1.8</v>
       </c>
       <c r="L43" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M43" s="1">
-        <v>600678.0</v>
+        <v>588636.0</v>
       </c>
       <c r="N43" s="1">
-        <v>610442.38</v>
+        <v>599454.49</v>
       </c>
       <c r="O43" s="1">
         <v>0.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C44" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.802</v>
+        <v>98.982</v>
       </c>
       <c r="E44" s="1">
         <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>13035.0</v>
+        <v>-14265.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.86958262035564</v>
+        <v>-0.95163759719012</v>
       </c>
       <c r="K44">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>693.49</v>
+        <v>0.22</v>
+      </c>
+      <c r="L44" t="s">
+        <v>157</v>
       </c>
       <c r="M44" s="1">
-        <v>1512030.0</v>
+        <v>1484730.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1512723.49</v>
+        <v>1488058.77</v>
       </c>
       <c r="O44" s="1">
         <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C45" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.452</v>
+        <v>99.602</v>
       </c>
       <c r="E45" s="1">
         <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>7588.0</v>
+        <v>-18312.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.53711227826776</v>
+        <v>-1.2962045386978</v>
       </c>
       <c r="K45">
-        <v>2.52</v>
+        <v>2.7</v>
       </c>
       <c r="L45" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="M45" s="1">
-        <v>1420328.0</v>
+        <v>1394428.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1455668.41</v>
+        <v>1432228.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="B46" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C46" s="1">
         <v>850000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.518</v>
+        <v>98.245</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>850000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>4403.0</v>
+        <v>-14917.5</v>
       </c>
       <c r="J46" s="1">
-        <v>0.518</v>
+        <v>-1.755</v>
       </c>
       <c r="K46">
-        <v>0.99</v>
+        <v>1.16</v>
       </c>
       <c r="L46" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="M46" s="1">
-        <v>854403.0</v>
+        <v>835082.5</v>
       </c>
       <c r="N46" s="1">
-        <v>862782.86</v>
+        <v>844950.37</v>
       </c>
       <c r="O46" s="1">
         <v>0.48</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B47" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C47" s="1">
         <v>922000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.163</v>
+        <v>99.568</v>
       </c>
       <c r="E47" s="1">
         <v>99.785</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>920017.7</v>
       </c>
       <c r="I47" s="1">
-        <v>12705.16</v>
+        <v>-2000.74</v>
       </c>
       <c r="J47" s="1">
-        <v>1.3809690835296</v>
+        <v>-0.21746755524377</v>
       </c>
       <c r="K47">
-        <v>2.5</v>
+        <v>2.67</v>
       </c>
       <c r="L47" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="M47" s="1">
-        <v>932722.86</v>
+        <v>918016.96</v>
       </c>
       <c r="N47" s="1">
-        <v>955791.81</v>
+        <v>942645.73</v>
       </c>
       <c r="O47" s="1">
         <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B48" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C48" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>107.174</v>
+        <v>105.083</v>
       </c>
       <c r="E48" s="1">
         <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1199064.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I48" s="1">
-        <v>87024.0</v>
+        <v>46449.0</v>
       </c>
       <c r="J48" s="1">
-        <v>7.2576609755609</v>
+        <v>5.1650287224035</v>
       </c>
       <c r="K48">
-        <v>1.35</v>
+        <v>1.6</v>
       </c>
       <c r="L48" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="M48" s="1">
-        <v>1286088.0</v>
+        <v>945747.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1302329.1</v>
+        <v>960153.16</v>
       </c>
       <c r="O48" s="1">
-        <v>0.72</v>
+        <v>0.54</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B49" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C49" s="1">
         <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.794</v>
+        <v>108.056</v>
       </c>
       <c r="E49" s="1">
-        <v>100.028</v>
+        <v>109.825</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>800224.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I49" s="1">
-        <v>6128.0</v>
+        <v>-14152.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.76578558003759</v>
+        <v>-1.6107443660369</v>
       </c>
       <c r="K49">
-        <v>0.38</v>
+        <v>1.92</v>
       </c>
       <c r="L49" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="M49" s="1">
-        <v>806352.0</v>
+        <v>864448.0</v>
       </c>
       <c r="N49" s="1">
-        <v>809417.1</v>
+        <v>879846.35</v>
       </c>
       <c r="O49" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B50" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C50" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>108.415</v>
+        <v>105.685</v>
       </c>
       <c r="E50" s="1">
         <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>5750.0</v>
+        <v>-21550.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.53319732937685</v>
+        <v>-1.9983308605341</v>
       </c>
       <c r="K50">
-        <v>1.33</v>
+        <v>1.57</v>
       </c>
       <c r="L50" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="M50" s="1">
-        <v>1084150.0</v>
+        <v>1056850.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1097423.97</v>
+        <v>1072596.58</v>
       </c>
       <c r="O50" s="1">
         <v>0.61</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B51" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C51" s="1">
         <v>700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>105.0</v>
+        <v>103.56</v>
       </c>
       <c r="E51" s="1">
         <v>105.696</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>739872.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-4872.0</v>
+        <v>-14952.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.65849227974569</v>
+        <v>-2.0208900999092</v>
       </c>
       <c r="K51">
-        <v>4.56</v>
+        <v>0.18</v>
       </c>
       <c r="L51" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="M51" s="1">
-        <v>735000.0</v>
+        <v>724920.0</v>
       </c>
       <c r="N51" s="1">
-        <v>766931.51</v>
+        <v>726161.78</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B52" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C52" s="1">
         <v>600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>90.742</v>
+        <v>88.744</v>
       </c>
       <c r="E52" s="1">
         <v>89.15</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>534900.0</v>
       </c>
       <c r="I52" s="1">
-        <v>9552.0</v>
+        <v>-2436.0</v>
       </c>
       <c r="J52" s="1">
-        <v>1.7857543466068</v>
+        <v>-0.45541222658441</v>
       </c>
       <c r="K52">
-        <v>0.79</v>
+        <v>0.9</v>
       </c>
       <c r="L52" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="M52" s="1">
-        <v>544452.0</v>
+        <v>532464.0</v>
       </c>
       <c r="N52" s="1">
-        <v>549167.75</v>
+        <v>537843.45</v>
       </c>
       <c r="O52" s="1">
         <v>0.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B53" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C53" s="1">
         <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.968</v>
+        <v>98.516</v>
       </c>
       <c r="E53" s="1">
         <v>99.832</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>199664.0</v>
       </c>
       <c r="I53" s="1">
-        <v>2272.0</v>
+        <v>-2632.0</v>
       </c>
       <c r="J53" s="1">
-        <v>1.137911691642</v>
+        <v>-1.3182146005289</v>
       </c>
       <c r="K53">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>876.71</v>
+        <v>0.65</v>
+      </c>
+      <c r="L53" t="s">
+        <v>184</v>
       </c>
       <c r="M53" s="1">
-        <v>201936.0</v>
+        <v>197032.0</v>
       </c>
       <c r="N53" s="1">
-        <v>202812.71</v>
+        <v>198325.15</v>
       </c>
       <c r="O53" s="1">
         <v>0.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B54" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C54" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>102.494</v>
+        <v>99.908</v>
       </c>
       <c r="E54" s="1">
         <v>102.47372</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1537105.8</v>
       </c>
       <c r="I54" s="1">
-        <v>304.2</v>
+        <v>-38485.8</v>
       </c>
       <c r="J54" s="1">
-        <v>0.019790439929379</v>
+        <v>-2.5037834090536</v>
       </c>
       <c r="K54">
-        <v>0.39</v>
+        <v>0.6</v>
       </c>
       <c r="L54" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="M54" s="1">
-        <v>1537410.0</v>
+        <v>1498620.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1543327.81</v>
+        <v>1507661.1</v>
       </c>
       <c r="O54" s="1">
         <v>0.85</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B55" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="C55" s="1">
         <v>921000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.102</v>
+        <v>98.212</v>
       </c>
       <c r="E55" s="1">
         <v>99.528</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>916652.88</v>
       </c>
       <c r="I55" s="1">
-        <v>5286.54</v>
+        <v>-12120.36</v>
       </c>
       <c r="J55" s="1">
-        <v>0.57672212844627</v>
+        <v>-1.3222409774134</v>
       </c>
       <c r="K55">
-        <v>0.92</v>
+        <v>1.1</v>
       </c>
       <c r="L55" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="M55" s="1">
-        <v>921939.42</v>
+        <v>904532.52</v>
       </c>
       <c r="N55" s="1">
-        <v>930455.52</v>
+        <v>914666.67</v>
       </c>
       <c r="O55" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B56" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C56" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.973</v>
+        <v>98.086</v>
       </c>
       <c r="E56" s="1">
         <v>99.46</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1094060.0</v>
       </c>
       <c r="I56" s="1">
-        <v>5643.0</v>
+        <v>-15114.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.51578524029761</v>
+        <v>-1.3814598833702</v>
       </c>
       <c r="K56">
-        <v>1.36</v>
+        <v>1.53</v>
       </c>
       <c r="L56" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="M56" s="1">
-        <v>1099703.0</v>
+        <v>1078946.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1114654.71</v>
+        <v>1095830.25</v>
       </c>
       <c r="O56" s="1">
         <v>0.62</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B57" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C57" s="1">
         <v>700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.506</v>
+        <v>97.759</v>
       </c>
       <c r="E57" s="1">
         <v>100.45</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>703150.0</v>
       </c>
       <c r="I57" s="1">
-        <v>392.0</v>
+        <v>-18837.0</v>
       </c>
       <c r="J57" s="1">
-        <v>0.055749128919861</v>
+        <v>-2.6789447486312</v>
       </c>
       <c r="K57">
-        <v>1.09</v>
+        <v>1.3</v>
       </c>
       <c r="L57" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="M57" s="1">
-        <v>703542.0</v>
+        <v>684313.0</v>
       </c>
       <c r="N57" s="1">
-        <v>711196.45</v>
+        <v>693379.44</v>
       </c>
       <c r="O57" s="1">
         <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B58" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C58" s="1">
         <v>800000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.019</v>
+        <v>96.046</v>
       </c>
       <c r="E58" s="1">
         <v>99.077</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>792616.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-8464.0</v>
+        <v>-24248.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.0678563137762</v>
+        <v>-3.059236755251</v>
       </c>
       <c r="K58">
-        <v>1.47</v>
+        <v>1.65</v>
       </c>
       <c r="L58" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="M58" s="1">
-        <v>784152.0</v>
+        <v>768368.0</v>
       </c>
       <c r="N58" s="1">
-        <v>795888.99</v>
+        <v>781562.52</v>
       </c>
       <c r="O58" s="1">
         <v>0.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B59" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C59" s="1">
         <v>900000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>95.155</v>
+        <v>94.146</v>
       </c>
       <c r="E59" s="1">
         <v>92.47746</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>832297.14</v>
       </c>
       <c r="I59" s="1">
-        <v>24097.86</v>
+        <v>15016.86</v>
       </c>
       <c r="J59" s="1">
-        <v>2.895343362588</v>
+        <v>1.8042666829301</v>
       </c>
       <c r="K59">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="L59" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="M59" s="1">
-        <v>856395.0</v>
+        <v>847314.0</v>
       </c>
       <c r="N59" s="1">
-        <v>859868.63</v>
+        <v>851197.56</v>
       </c>
       <c r="O59" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B60" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C60" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>105.857</v>
+        <v>103.629</v>
       </c>
       <c r="E60" s="1">
         <v>100.8613224</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1260766.53</v>
       </c>
       <c r="I60" s="1">
-        <v>62445.97</v>
+        <v>34595.97</v>
       </c>
       <c r="J60" s="1">
-        <v>4.9530161623183</v>
+        <v>2.7440425468782</v>
       </c>
       <c r="K60">
-        <v>4.36</v>
+        <v>4.61</v>
       </c>
       <c r="L60" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="M60" s="1">
-        <v>1323212.5</v>
+        <v>1295362.5</v>
       </c>
       <c r="N60" s="1">
-        <v>1377707.36</v>
+        <v>1352948.12</v>
       </c>
       <c r="O60" s="1">
         <v>0.76</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B61" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C61" s="1">
         <v>700000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>106.545</v>
+        <v>103.719</v>
       </c>
       <c r="E61" s="1">
         <v>99.961</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>699727.0</v>
       </c>
       <c r="I61" s="1">
-        <v>46088.0</v>
+        <v>26306.0</v>
       </c>
       <c r="J61" s="1">
-        <v>6.5865687618171</v>
+        <v>3.7594661918148</v>
       </c>
       <c r="K61">
-        <v>2.99</v>
+        <v>3.25</v>
       </c>
       <c r="L61" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="M61" s="1">
-        <v>745815.0</v>
+        <v>726033.0</v>
       </c>
       <c r="N61" s="1">
-        <v>766757.47</v>
+        <v>748751.84</v>
       </c>
       <c r="O61" s="1">
         <v>0.42</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B62" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C62" s="1">
         <v>517000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.12</v>
+        <v>97.747</v>
       </c>
       <c r="E62" s="1">
         <v>99.702</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>515459.34</v>
       </c>
       <c r="I62" s="1">
-        <v>2161.06</v>
+        <v>-10107.35</v>
       </c>
       <c r="J62" s="1">
-        <v>0.41924936310204</v>
+        <v>-1.960843313073</v>
       </c>
       <c r="K62">
-        <v>1.35</v>
+        <v>1.52</v>
       </c>
       <c r="L62" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="M62" s="1">
-        <v>517620.4</v>
+        <v>505351.99</v>
       </c>
       <c r="N62" s="1">
-        <v>524617.61</v>
+        <v>513223.85</v>
       </c>
       <c r="O62" s="1">
         <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B63" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C63" s="1">
         <v>500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.991</v>
+        <v>96.17</v>
       </c>
       <c r="E63" s="1">
         <v>99.3</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>496500.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-1545.0</v>
+        <v>-15650.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.31117824773414</v>
+        <v>-3.1520644511581</v>
       </c>
       <c r="K63">
-        <v>1.48</v>
+        <v>1.66</v>
       </c>
       <c r="L63" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="M63" s="1">
-        <v>494955.0</v>
+        <v>480850.0</v>
       </c>
       <c r="N63" s="1">
-        <v>502346.78</v>
+        <v>489165.75</v>
       </c>
       <c r="O63" s="1">
         <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B64" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C64" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>103.468</v>
+        <v>101.472</v>
       </c>
       <c r="E64" s="1">
         <v>101.58528571</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1422194.0</v>
       </c>
       <c r="I64" s="1">
-        <v>26358.0</v>
+        <v>-1586.0</v>
       </c>
       <c r="J64" s="1">
-        <v>1.8533336520897</v>
+        <v>-0.1115178379321</v>
       </c>
       <c r="K64">
-        <v>2.45</v>
+        <v>2.66</v>
       </c>
       <c r="L64" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="M64" s="1">
-        <v>1448552.0</v>
+        <v>1420608.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1482919.12</v>
+        <v>1457890.19</v>
       </c>
       <c r="O64" s="1">
         <v>0.82</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B65" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C65" s="1">
         <v>900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.942</v>
+        <v>100.284</v>
       </c>
       <c r="E65" s="1">
         <v>99.05583333</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>891502.5</v>
       </c>
       <c r="I65" s="1">
-        <v>25975.5</v>
+        <v>11053.5</v>
       </c>
       <c r="J65" s="1">
-        <v>2.9136766301833</v>
+        <v>1.2398731355212</v>
       </c>
       <c r="K65">
-        <v>2.99</v>
+        <v>3.16</v>
       </c>
       <c r="L65" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="M65" s="1">
-        <v>917478.0</v>
+        <v>902556.0</v>
       </c>
       <c r="N65" s="1">
-        <v>944357.79</v>
+        <v>931016.96</v>
       </c>
       <c r="O65" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B66" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C66" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.955</v>
+        <v>98.665</v>
       </c>
       <c r="E66" s="1">
         <v>99.071125</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>990711.25</v>
       </c>
       <c r="I66" s="1">
-        <v>18838.75</v>
+        <v>-4061.25</v>
       </c>
       <c r="J66" s="1">
-        <v>1.901537910264</v>
+        <v>-0.40993276295187</v>
       </c>
       <c r="K66">
-        <v>2.44</v>
+        <v>2.6</v>
       </c>
       <c r="L66" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="M66" s="1">
-        <v>1009550.0</v>
+        <v>986650.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1033950.68</v>
+        <v>1012677.4</v>
       </c>
       <c r="O66" s="1">
         <v>0.57</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B67" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C67" s="1">
         <v>600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.923</v>
+        <v>100.037</v>
       </c>
       <c r="E67" s="1">
         <v>102.78966667</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>616738.0</v>
       </c>
       <c r="I67" s="1">
-        <v>800.0</v>
+        <v>-16516.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.12971472489128</v>
+        <v>-2.6779604953805</v>
       </c>
       <c r="K67">
-        <v>3.14</v>
+        <v>3.36</v>
       </c>
       <c r="L67" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="M67" s="1">
-        <v>617538.0</v>
+        <v>600222.0</v>
       </c>
       <c r="N67" s="1">
-        <v>636388.68</v>
+        <v>620361.04</v>
       </c>
       <c r="O67" s="1">
         <v>0.35</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B68" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="C68" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.38</v>
+        <v>96.649</v>
       </c>
       <c r="E68" s="1">
         <v>98.58714286</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1380220.0</v>
       </c>
       <c r="I68" s="1">
-        <v>11100.0</v>
+        <v>-27134.0</v>
       </c>
       <c r="J68" s="1">
-        <v>0.80421961716248</v>
+        <v>-1.9659184767646</v>
       </c>
       <c r="K68">
-        <v>2.51</v>
+        <v>2.7</v>
       </c>
       <c r="L68" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="M68" s="1">
-        <v>1391320.0</v>
+        <v>1353086.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1426497.4</v>
+        <v>1390905.18</v>
       </c>
       <c r="O68" s="1">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B69" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C69" s="1">
         <v>400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>106.169</v>
+        <v>103.458</v>
       </c>
       <c r="E69" s="1">
         <v>99.661</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>398644.0</v>
       </c>
       <c r="I69" s="1">
-        <v>26032.0</v>
+        <v>15188.0</v>
       </c>
       <c r="J69" s="1">
-        <v>6.5301371649893</v>
+        <v>3.8099156139312</v>
       </c>
       <c r="K69">
-        <v>3.36</v>
+        <v>3.6</v>
       </c>
       <c r="L69" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="M69" s="1">
-        <v>424676.0</v>
+        <v>413832.0</v>
       </c>
       <c r="N69" s="1">
-        <v>438107.51</v>
+        <v>428226.52</v>
       </c>
       <c r="O69" s="1">
         <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B70" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C70" s="1">
-        <v>206000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.152</v>
+        <v>106.457</v>
       </c>
       <c r="E70" s="1">
-        <v>109.95</v>
+        <v>107.34</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>226497.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-20183.88</v>
+        <v>-7064.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-8.9113233287858</v>
+        <v>-0.8226197130613</v>
       </c>
       <c r="K70">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>560.78</v>
+        <v>1.67</v>
+      </c>
+      <c r="L70" t="s">
+        <v>235</v>
       </c>
       <c r="M70" s="1">
-        <v>206313.12</v>
+        <v>851656.0</v>
       </c>
       <c r="N70" s="1">
-        <v>206873.9</v>
+        <v>865028.22</v>
       </c>
       <c r="O70" s="1">
-        <v>0.11</v>
+        <v>0.49</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="B71" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="C71" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>105.791</v>
+        <v>102.733</v>
       </c>
       <c r="E71" s="1">
-        <v>104.71</v>
+        <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>418840.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>4324.0</v>
+        <v>16398.0</v>
       </c>
       <c r="J71" s="1">
-        <v>1.0323751313151</v>
+        <v>2.733</v>
       </c>
       <c r="K71">
-        <v>2.73</v>
+        <v>4.02</v>
       </c>
       <c r="L71" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="M71" s="1">
-        <v>423164.0</v>
+        <v>616398.0</v>
       </c>
       <c r="N71" s="1">
-        <v>434073.59</v>
+        <v>640513.89</v>
       </c>
       <c r="O71" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B72" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>105.064</v>
+        <v>100.319</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>102.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>600000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>30384.0</v>
+        <v>-11767.0</v>
       </c>
       <c r="J72" s="1">
-        <v>5.064</v>
+        <v>-1.6480392156863</v>
       </c>
       <c r="K72">
-        <v>3.77</v>
+        <v>0.34</v>
       </c>
       <c r="L72" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="M72" s="1">
-        <v>630384.0</v>
+        <v>702233.0</v>
       </c>
       <c r="N72" s="1">
-        <v>652997.59</v>
+        <v>704582.32</v>
       </c>
       <c r="O72" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="B73" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C73" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.258</v>
+        <v>106.834</v>
       </c>
       <c r="E73" s="1">
-        <v>102.0</v>
+        <v>109.3</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>714000.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-5194.0</v>
+        <v>-14796.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.72745098039216</v>
+        <v>-2.256175663312</v>
       </c>
       <c r="K73">
-        <v>0.15</v>
+        <v>0.75</v>
       </c>
       <c r="L73" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="M73" s="1">
-        <v>708806.0</v>
+        <v>641004.0</v>
       </c>
       <c r="N73" s="1">
-        <v>709879.97</v>
+        <v>645491.67</v>
       </c>
       <c r="O73" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="B74" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C74" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>108.919</v>
+        <v>98.289</v>
       </c>
       <c r="E74" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>655800.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-2286.0</v>
+        <v>-14067.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.34858188472095</v>
+        <v>-1.5653166686696</v>
       </c>
       <c r="K74">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="L74" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="M74" s="1">
-        <v>653514.0</v>
+        <v>884601.0</v>
       </c>
       <c r="N74" s="1">
-        <v>656361.95</v>
+        <v>889039.36</v>
       </c>
       <c r="O74" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="B75" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="C75" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.565</v>
+        <v>100.103</v>
       </c>
       <c r="E75" s="1">
-        <v>99.852</v>
+        <v>99.653</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>898668.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I75" s="1">
-        <v>6417.0</v>
+        <v>3150.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.71405680407002</v>
+        <v>0.45156693727234</v>
       </c>
       <c r="K75">
-        <v>0.28</v>
+        <v>1.61</v>
       </c>
       <c r="L75" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="M75" s="1">
-        <v>905085.0</v>
+        <v>700721.0</v>
       </c>
       <c r="N75" s="1">
-        <v>907649.38</v>
+        <v>711983.33</v>
       </c>
       <c r="O75" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B76" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C76" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.903</v>
+        <v>99.255</v>
       </c>
       <c r="E76" s="1">
-        <v>99.653</v>
+        <v>101.72</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>697571.0</v>
+        <v>813760.0</v>
       </c>
       <c r="I76" s="1">
-        <v>15750.0</v>
+        <v>-19720.0</v>
       </c>
       <c r="J76" s="1">
-        <v>2.2578346863617</v>
+        <v>-2.4233189146677</v>
       </c>
       <c r="K76">
-        <v>1.43</v>
+        <v>3.23</v>
       </c>
       <c r="L76" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="M76" s="1">
-        <v>713321.0</v>
+        <v>794040.0</v>
       </c>
       <c r="N76" s="1">
-        <v>723353.53</v>
+        <v>819886.22</v>
       </c>
       <c r="O76" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="B77" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C77" s="1">
-        <v>800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.429</v>
+        <v>104.629</v>
       </c>
       <c r="E77" s="1">
-        <v>101.72</v>
+        <v>106.52073684</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>813760.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-2328.0</v>
+        <v>-35943.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.28607943373968</v>
+        <v>-1.7759329292937</v>
       </c>
       <c r="K77">
-        <v>3.05</v>
+        <v>2.63</v>
       </c>
       <c r="L77" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="M77" s="1">
-        <v>811432.0</v>
+        <v>1987951.0</v>
       </c>
       <c r="N77" s="1">
-        <v>835846.51</v>
+        <v>2037923.6</v>
       </c>
       <c r="O77" s="1">
-        <v>0.46</v>
+        <v>1.15</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="B78" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C78" s="1">
-        <v>1900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>106.248</v>
+        <v>99.167</v>
       </c>
       <c r="E78" s="1">
-        <v>106.52073684</v>
+        <v>99.589</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2023894.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-5182.0</v>
+        <v>-1688.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.25604107725009</v>
+        <v>-0.42374157788511</v>
       </c>
       <c r="K78">
-        <v>2.37</v>
+        <v>0.29</v>
       </c>
       <c r="L78" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="M78" s="1">
-        <v>2018712.0</v>
+        <v>396668.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2063739.4</v>
+        <v>397814.58</v>
       </c>
       <c r="O78" s="1">
-        <v>1.14</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="B79" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="C79" s="1">
-        <v>400000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.849</v>
+        <v>99.784</v>
       </c>
       <c r="E79" s="1">
-        <v>99.589</v>
+        <v>99.43</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>398356.0</v>
+        <v>536922.0</v>
       </c>
       <c r="I79" s="1">
-        <v>5040.0</v>
+        <v>1911.6</v>
       </c>
       <c r="J79" s="1">
-        <v>1.2651999718844</v>
+        <v>0.35602936739415</v>
       </c>
       <c r="K79">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>443.84</v>
+        <v>2.93</v>
+      </c>
+      <c r="L79" t="s">
+        <v>262</v>
       </c>
       <c r="M79" s="1">
-        <v>403396.0</v>
+        <v>538833.6</v>
       </c>
       <c r="N79" s="1">
-        <v>403839.84</v>
+        <v>554678.53</v>
       </c>
       <c r="O79" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B80" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="C80" s="1">
-        <v>540000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.272</v>
+        <v>84.436</v>
       </c>
       <c r="E80" s="1">
-        <v>99.43</v>
+        <v>85.96</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>536922.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I80" s="1">
-        <v>9946.8</v>
+        <v>-10668.0</v>
       </c>
       <c r="J80" s="1">
-        <v>1.8525595896611</v>
+        <v>-1.7729176361098</v>
       </c>
       <c r="K80">
-        <v>2.78</v>
+        <v>0.42</v>
       </c>
       <c r="L80" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="M80" s="1">
-        <v>546868.8</v>
+        <v>591052.0</v>
       </c>
       <c r="N80" s="1">
-        <v>561870.44</v>
+        <v>593976.66</v>
       </c>
       <c r="O80" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="B81" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="C81" s="1">
         <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>86.703</v>
+        <v>99.303</v>
       </c>
       <c r="E81" s="1">
-        <v>85.96</v>
+        <v>100.65</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>601720.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I81" s="1">
-        <v>5201.0</v>
+        <v>-9429.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.86435551419265</v>
+        <v>-1.3383010432191</v>
       </c>
       <c r="K81">
+        <v>0.49</v>
+      </c>
+      <c r="L81" t="s">
+        <v>268</v>
+      </c>
+      <c r="M81" s="1">
+        <v>695121.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>698573.05</v>
+      </c>
+      <c r="O81" s="1">
         <v>0.39</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="B82" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="C82" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.824</v>
+        <v>99.001</v>
       </c>
       <c r="E82" s="1">
-        <v>100.65</v>
+        <v>100.62</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>704550.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I82" s="1">
-        <v>1218.0</v>
+        <v>-6476.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.17287630402385</v>
+        <v>-1.6090240508845</v>
       </c>
       <c r="K82">
-        <v>0.34</v>
+        <v>2.57</v>
       </c>
       <c r="L82" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="M82" s="1">
-        <v>705768.0</v>
+        <v>396004.0</v>
       </c>
       <c r="N82" s="1">
-        <v>708126.9</v>
+        <v>406277.97</v>
       </c>
       <c r="O82" s="1">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="B83" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="C83" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.715</v>
+        <v>98.464</v>
       </c>
       <c r="E83" s="1">
-        <v>100.62</v>
+        <v>99.64619429</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>402480.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I83" s="1">
-        <v>380.0</v>
+        <v>-8275.36</v>
       </c>
       <c r="J83" s="1">
-        <v>0.09441462929835</v>
+        <v>-1.1863918077238</v>
       </c>
       <c r="K83">
-        <v>2.41</v>
+        <v>2.55</v>
       </c>
       <c r="L83" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="M83" s="1">
-        <v>402860.0</v>
+        <v>689248.0</v>
       </c>
       <c r="N83" s="1">
-        <v>412483.29</v>
+        <v>707114.78</v>
       </c>
       <c r="O83" s="1">
-        <v>0.23</v>
+        <v>0.4</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="B84" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="C84" s="1">
-        <v>700000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>101.395</v>
+        <v>99.416</v>
       </c>
       <c r="E84" s="1">
-        <v>99.64619429</v>
+        <v>99.571</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>697523.36</v>
+        <v>284773.06</v>
       </c>
       <c r="I84" s="1">
-        <v>12241.64</v>
+        <v>-443.3</v>
       </c>
       <c r="J84" s="1">
-        <v>1.755015057847</v>
+        <v>-0.15566781492603</v>
       </c>
       <c r="K84">
-        <v>2.36</v>
+        <v>1.16</v>
       </c>
       <c r="L84" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="M84" s="1">
-        <v>709765.0</v>
+        <v>284329.76</v>
       </c>
       <c r="N84" s="1">
-        <v>726310.89</v>
+        <v>287640.31</v>
       </c>
       <c r="O84" s="1">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="B85" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="C85" s="1">
-        <v>286000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>101.192</v>
+        <v>98.797</v>
       </c>
       <c r="E85" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>284773.06</v>
+        <v>600000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>4636.06</v>
+        <v>-7218.0</v>
       </c>
       <c r="J85" s="1">
-        <v>1.6279840515813</v>
+        <v>-1.203</v>
       </c>
       <c r="K85">
-        <v>0.99</v>
+        <v>1.54</v>
       </c>
       <c r="L85" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="M85" s="1">
-        <v>289409.12</v>
+        <v>592782.0</v>
       </c>
       <c r="N85" s="1">
-        <v>292235.82</v>
+        <v>602041.92</v>
       </c>
       <c r="O85" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="B86" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="C86" s="1">
-        <v>600000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.604</v>
+        <v>98.456</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>600000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>3624.0</v>
+        <v>-29799.2</v>
       </c>
       <c r="J86" s="1">
-        <v>0.604</v>
+        <v>-1.544</v>
       </c>
       <c r="K86">
-        <v>1.35</v>
+        <v>0.53</v>
       </c>
       <c r="L86" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="M86" s="1">
-        <v>603624.0</v>
+        <v>1900200.8</v>
       </c>
       <c r="N86" s="1">
-        <v>611726.43</v>
+        <v>1910410.66</v>
       </c>
       <c r="O86" s="1">
-        <v>0.34</v>
+        <v>1.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="B87" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="C87" s="1">
-        <v>1930000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.545</v>
+        <v>98.135</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1930000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>10518.5</v>
+        <v>-22846.25</v>
       </c>
       <c r="J87" s="1">
-        <v>0.545</v>
+        <v>-1.865</v>
       </c>
       <c r="K87">
-        <v>0.35</v>
+        <v>1.99</v>
       </c>
       <c r="L87" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="M87" s="1">
-        <v>1940518.5</v>
+        <v>1202153.75</v>
       </c>
       <c r="N87" s="1">
-        <v>1947264.3</v>
+        <v>1226545.18</v>
       </c>
       <c r="O87" s="1">
-        <v>1.08</v>
+        <v>0.69</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="B88" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="C88" s="1">
-        <v>1225000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.481</v>
+        <v>98.671</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1225000.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I88" s="1">
-        <v>5892.25</v>
+        <v>-13992.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.481</v>
+        <v>-1.741684923322</v>
       </c>
       <c r="K88">
-        <v>1.8</v>
+        <v>3.09</v>
       </c>
       <c r="L88" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="M88" s="1">
-        <v>1230892.25</v>
+        <v>789368.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1252907.08</v>
+        <v>814077.59</v>
       </c>
       <c r="O88" s="1">
-        <v>0.69</v>
+        <v>0.46</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="B89" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="C89" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.938</v>
+        <v>97.949</v>
       </c>
       <c r="E89" s="1">
-        <v>100.42</v>
+        <v>99.259</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>803360.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4144.0</v>
+        <v>-13100.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.51583349930293</v>
+        <v>-1.3197795665884</v>
       </c>
       <c r="K89">
-        <v>2.9</v>
+        <v>0.17</v>
       </c>
       <c r="L89" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="M89" s="1">
-        <v>807504.0</v>
+        <v>979490.0</v>
       </c>
       <c r="N89" s="1">
-        <v>830704.0</v>
+        <v>981168.08</v>
       </c>
       <c r="O89" s="1">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="B90" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="C90" s="1">
-        <v>1000000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.976</v>
+        <v>98.16</v>
       </c>
       <c r="E90" s="1">
-        <v>99.259</v>
+        <v>99.362</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>992590.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I90" s="1">
-        <v>17170.0</v>
+        <v>-10313.16</v>
       </c>
       <c r="J90" s="1">
-        <v>1.729817951017</v>
+        <v>-1.2097180008454</v>
       </c>
       <c r="K90">
-        <v>1.02</v>
+        <v>0.88</v>
       </c>
       <c r="L90" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="M90" s="1">
-        <v>1009760.0</v>
+        <v>842212.8</v>
       </c>
       <c r="N90" s="1">
-        <v>1019948.36</v>
+        <v>849779.07</v>
       </c>
       <c r="O90" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="B91" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="C91" s="1">
-        <v>858000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.04</v>
+        <v>106.293</v>
       </c>
       <c r="E91" s="1">
-        <v>99.362</v>
+        <v>108.31690909</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>852525.96</v>
+        <v>1191486.0</v>
       </c>
       <c r="I91" s="1">
-        <v>5817.24</v>
+        <v>-22263.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.68235341478634</v>
+        <v>-1.8685070575735</v>
       </c>
       <c r="K91">
-        <v>0.72</v>
+        <v>2.02</v>
       </c>
       <c r="L91" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="M91" s="1">
-        <v>858343.2</v>
+        <v>1169223.0</v>
       </c>
       <c r="N91" s="1">
-        <v>864513.75</v>
+        <v>1191411.36</v>
       </c>
       <c r="O91" s="1">
-        <v>0.48</v>
+        <v>0.67</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="B92" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="C92" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>108.682</v>
+        <v>101.249</v>
       </c>
       <c r="E92" s="1">
-        <v>108.31690909</v>
+        <v>100.4</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1191486.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I92" s="1">
-        <v>4016.0</v>
+        <v>5094.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.33705809384248</v>
+        <v>0.84561752988048</v>
       </c>
       <c r="K92">
-        <v>1.77</v>
+        <v>2.95</v>
       </c>
       <c r="L92" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="M92" s="1">
-        <v>1195502.0</v>
+        <v>607494.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1214970.49</v>
+        <v>625202.22</v>
       </c>
       <c r="O92" s="1">
-        <v>0.67</v>
+        <v>0.35</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="B93" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="C93" s="1">
-        <v>600000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>102.997</v>
+        <v>98.528</v>
       </c>
       <c r="E93" s="1">
-        <v>100.4</v>
+        <v>99.228</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>602400.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I93" s="1">
-        <v>15582.0</v>
+        <v>-10941.0</v>
       </c>
       <c r="J93" s="1">
-        <v>2.5866533864542</v>
+        <v>-0.70544604345548</v>
       </c>
       <c r="K93">
-        <v>2.75</v>
+        <v>2.41</v>
       </c>
       <c r="L93" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="M93" s="1">
-        <v>617982.0</v>
+        <v>1539992.64</v>
       </c>
       <c r="N93" s="1">
-        <v>634479.95</v>
+        <v>1577665.22</v>
       </c>
       <c r="O93" s="1">
-        <v>0.35</v>
+        <v>0.89</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="B94" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="C94" s="1">
-        <v>1563000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.004</v>
+        <v>98.864</v>
       </c>
       <c r="E94" s="1">
-        <v>99.228</v>
+        <v>99.517</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1550933.64</v>
+        <v>696619.0</v>
       </c>
       <c r="I94" s="1">
-        <v>12128.88</v>
+        <v>-4571.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.7820373281735</v>
+        <v>-0.65616929770793</v>
       </c>
       <c r="K94">
-        <v>2.26</v>
+        <v>2.5</v>
       </c>
       <c r="L94" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="M94" s="1">
-        <v>1563062.52</v>
+        <v>692048.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1598395.95</v>
+        <v>709524.03</v>
       </c>
       <c r="O94" s="1">
-        <v>0.88</v>
+        <v>0.4</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B95" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C95" s="1">
-        <v>700000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.62</v>
+        <v>90.398</v>
       </c>
       <c r="E95" s="1">
-        <v>99.517</v>
+        <v>83.44605217</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>696619.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I95" s="1">
-        <v>7721.0</v>
+        <v>70631.79</v>
       </c>
       <c r="J95" s="1">
-        <v>1.1083533466644</v>
+        <v>8.3310685817346</v>
       </c>
       <c r="K95">
-        <v>2.32</v>
+        <v>0.97</v>
       </c>
       <c r="L95" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="M95" s="1">
-        <v>704340.0</v>
+        <v>918443.68</v>
       </c>
       <c r="N95" s="1">
-        <v>720586.23</v>
+        <v>928307.93</v>
       </c>
       <c r="O95" s="1">
-        <v>0.4</v>
+        <v>0.52</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="B96" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="C96" s="1">
-        <v>1016000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>92.311</v>
+        <v>100.144</v>
       </c>
       <c r="E96" s="1">
-        <v>83.44605217</v>
+        <v>100.375</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>847811.89</v>
+        <v>602250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>90067.87</v>
+        <v>-1386.0</v>
       </c>
       <c r="J96" s="1">
-        <v>10.623567687875</v>
+        <v>-0.23013698630137</v>
       </c>
       <c r="K96">
-        <v>0.87</v>
+        <v>1.04</v>
       </c>
       <c r="L96" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="M96" s="1">
-        <v>937879.76</v>
+        <v>600864.0</v>
       </c>
       <c r="N96" s="1">
-        <v>946752.36</v>
+        <v>607077.7</v>
       </c>
       <c r="O96" s="1">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="B97" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="C97" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.268</v>
+        <v>97.762</v>
       </c>
       <c r="E97" s="1">
-        <v>100.375</v>
+        <v>92.081555</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>602250.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I97" s="1">
-        <v>-642.0</v>
+        <v>45443.56</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.106600249066</v>
+        <v>6.1689281854547</v>
       </c>
       <c r="K97">
-        <v>0.86</v>
+        <v>1.7</v>
       </c>
       <c r="L97" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="M97" s="1">
-        <v>601608.0</v>
+        <v>782096.0</v>
       </c>
       <c r="N97" s="1">
-        <v>606767.59</v>
+        <v>795674.08</v>
       </c>
       <c r="O97" s="1">
-        <v>0.34</v>
+        <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="B98" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="C98" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.499</v>
+        <v>102.529</v>
       </c>
       <c r="E98" s="1">
-        <v>92.081555</v>
+        <v>99.329</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>736652.44</v>
+        <v>595974.0</v>
       </c>
       <c r="I98" s="1">
-        <v>51339.56</v>
+        <v>19200.0</v>
       </c>
       <c r="J98" s="1">
-        <v>6.9693056334681</v>
+        <v>3.2216170504082</v>
       </c>
       <c r="K98">
-        <v>1.61</v>
+        <v>0.73</v>
       </c>
       <c r="L98" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="M98" s="1">
-        <v>787992.0</v>
+        <v>615174.0</v>
       </c>
       <c r="N98" s="1">
-        <v>800841.32</v>
+        <v>619569.21</v>
       </c>
       <c r="O98" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="B99" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="C99" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>104.134</v>
+        <v>98.386</v>
       </c>
       <c r="E99" s="1">
-        <v>99.329</v>
+        <v>100.231</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>595974.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I99" s="1">
-        <v>28830.0</v>
+        <v>-16605.0</v>
       </c>
       <c r="J99" s="1">
-        <v>4.8374593522536</v>
+        <v>-1.8407478724147</v>
       </c>
       <c r="K99">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="L99" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="M99" s="1">
-        <v>624804.0</v>
+        <v>885474.0</v>
       </c>
       <c r="N99" s="1">
-        <v>627988.93</v>
+        <v>890467.15</v>
       </c>
       <c r="O99" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="B100" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C100" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.204</v>
+        <v>98.335</v>
       </c>
       <c r="E100" s="1">
         <v>100.33</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>1203960.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-1512.0</v>
+        <v>-23940.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.12558556762683</v>
+        <v>-1.9884381540915</v>
       </c>
       <c r="K100">
-        <v>2.93</v>
+        <v>0.09</v>
       </c>
       <c r="L100" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="M100" s="1">
-        <v>1202448.0</v>
+        <v>1180020.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1237658.96</v>
+        <v>1181104.93</v>
       </c>
       <c r="O100" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="B101" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C101" s="1">
         <v>200000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>91.19</v>
+        <v>90.133</v>
       </c>
       <c r="E101" s="1">
         <v>89.875</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>179750.0</v>
       </c>
       <c r="I101" s="1">
-        <v>2630.0</v>
+        <v>516.0</v>
       </c>
       <c r="J101" s="1">
-        <v>1.4631432545202</v>
+        <v>0.28706536856745</v>
       </c>
       <c r="K101">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="L101">
-        <v>60.27</v>
+        <v>112.33</v>
       </c>
       <c r="M101" s="1">
-        <v>182380.0</v>
+        <v>180266.0</v>
       </c>
       <c r="N101" s="1">
-        <v>182440.27</v>
+        <v>180378.33</v>
       </c>
       <c r="O101" s="1">
         <v>0.1</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="B102" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="C102" s="1">
         <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>91.497</v>
+        <v>90.767</v>
       </c>
       <c r="E102" s="1">
         <v>89.875</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>89875.0</v>
       </c>
       <c r="I102" s="1">
-        <v>1622.0</v>
+        <v>892.0</v>
       </c>
       <c r="J102" s="1">
-        <v>1.8047287899861</v>
+        <v>0.99248956884562</v>
       </c>
       <c r="K102">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="L102">
-        <v>111.64</v>
+        <v>124.66</v>
       </c>
       <c r="M102" s="1">
-        <v>91497.0</v>
+        <v>90767.0</v>
       </c>
       <c r="N102" s="1">
-        <v>91608.64</v>
+        <v>90891.66</v>
       </c>
       <c r="O102" s="1">
         <v>0.05</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="B103" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="C103" s="1">
         <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.61</v>
+        <v>98.384</v>
       </c>
       <c r="E103" s="1">
         <v>99.766</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>598596.0</v>
       </c>
       <c r="I103" s="1">
-        <v>5064.0</v>
+        <v>-8292.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.84597959224586</v>
+        <v>-1.3852414650282</v>
       </c>
       <c r="K103">
-        <v>1.97</v>
+        <v>2.19</v>
       </c>
       <c r="L103" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="M103" s="1">
-        <v>603660.0</v>
+        <v>590304.0</v>
       </c>
       <c r="N103" s="1">
-        <v>615466.85</v>
+        <v>603438.25</v>
       </c>
       <c r="O103" s="1">
         <v>0.34</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B104" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C104" s="1">
         <v>593000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.425</v>
+        <v>98.395</v>
       </c>
       <c r="E104" s="1">
         <v>99.945</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>592673.85</v>
       </c>
       <c r="I104" s="1">
-        <v>2846.4</v>
+        <v>-9191.5</v>
       </c>
       <c r="J104" s="1">
-        <v>0.4802641452799</v>
+        <v>-1.550852969133</v>
       </c>
       <c r="K104">
-        <v>0.69</v>
+        <v>0.88</v>
       </c>
       <c r="L104" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="M104" s="1">
-        <v>595520.25</v>
+        <v>583482.35</v>
       </c>
       <c r="N104" s="1">
-        <v>599626.08</v>
+        <v>588671.67</v>
       </c>
       <c r="O104" s="1">
         <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="B105" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="C105" s="1">
         <v>915000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.326</v>
+        <v>99.013</v>
       </c>
       <c r="E105" s="1">
         <v>99.90538798</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>914134.3</v>
       </c>
       <c r="I105" s="1">
-        <v>3848.6</v>
+        <v>-8165.35</v>
       </c>
       <c r="J105" s="1">
-        <v>0.42101034826064</v>
+        <v>-0.89323308402277</v>
       </c>
       <c r="K105">
-        <v>0.63</v>
+        <v>0.77</v>
       </c>
       <c r="L105" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="M105" s="1">
-        <v>917982.9</v>
+        <v>905968.95</v>
       </c>
       <c r="N105" s="1">
-        <v>923704.78</v>
+        <v>913000.66</v>
       </c>
       <c r="O105" s="1">
         <v>0.51</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="B106" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="C106" s="1">
         <v>200000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>84.644</v>
+        <v>82.677</v>
       </c>
       <c r="E106" s="1">
         <v>81.75</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>163500.0</v>
       </c>
       <c r="I106" s="1">
-        <v>5788.0</v>
+        <v>1854.0</v>
       </c>
       <c r="J106" s="1">
-        <v>3.5400611620795</v>
+        <v>1.1339449541284</v>
       </c>
       <c r="K106">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.01</v>
+      </c>
+      <c r="L106">
+        <v>24.66</v>
       </c>
       <c r="M106" s="1">
-        <v>169288.0</v>
+        <v>165354.0</v>
       </c>
       <c r="N106" s="1">
-        <v>172156.49</v>
+        <v>165378.66</v>
       </c>
       <c r="O106" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B107" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="C107" s="1">
         <v>500000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.409</v>
+        <v>98.24</v>
       </c>
       <c r="E107" s="1">
         <v>100.73</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>503650.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-1605.0</v>
+        <v>-12450.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.31867368212052</v>
+        <v>-2.4719547304676</v>
       </c>
       <c r="K107">
-        <v>1.33</v>
+        <v>1.48</v>
       </c>
       <c r="L107" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="M107" s="1">
-        <v>502045.0</v>
+        <v>491200.0</v>
       </c>
       <c r="N107" s="1">
-        <v>508700.82</v>
+        <v>498604.11</v>
       </c>
       <c r="O107" s="1">
         <v>0.28</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="B108" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C108" s="1">
         <v>409000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>105.352</v>
+        <v>102.687</v>
       </c>
       <c r="E108" s="1">
         <v>99.775</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>408079.75</v>
       </c>
       <c r="I108" s="1">
-        <v>22809.93</v>
+        <v>11910.08</v>
       </c>
       <c r="J108" s="1">
-        <v>5.5895765472313</v>
+        <v>2.9185667752443</v>
       </c>
       <c r="K108">
-        <v>1.01</v>
+        <v>1.22</v>
       </c>
       <c r="L108" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="M108" s="1">
-        <v>430889.68</v>
+        <v>419989.83</v>
       </c>
       <c r="N108" s="1">
-        <v>435003.49</v>
+        <v>424981.87</v>
       </c>
       <c r="O108" s="1">
         <v>0.24</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C109" s="1">
         <v>400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>93.886</v>
+        <v>91.852</v>
       </c>
       <c r="E109" s="1">
         <v>99.271</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>397084.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-21540.0</v>
+        <v>-29676.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-5.4245449325584</v>
+        <v>-7.4734816814578</v>
       </c>
       <c r="K109">
-        <v>0.67</v>
+        <v>0.76</v>
       </c>
       <c r="L109" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="M109" s="1">
-        <v>375544.0</v>
+        <v>367408.0</v>
       </c>
       <c r="N109" s="1">
-        <v>378228.93</v>
+        <v>370457.32</v>
       </c>
       <c r="O109" s="1">
         <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="C110" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>103.398</v>
+        <v>101.333</v>
       </c>
       <c r="E110" s="1">
         <v>101.3728</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>1520592.0</v>
       </c>
       <c r="I110" s="1">
-        <v>30378.0</v>
+        <v>-597.0</v>
       </c>
       <c r="J110" s="1">
-        <v>1.9977745509644</v>
+        <v>-0.039261024653556</v>
       </c>
       <c r="K110">
-        <v>2.81</v>
+        <v>3.02</v>
       </c>
       <c r="L110" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="M110" s="1">
-        <v>1550970.0</v>
+        <v>1519995.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1593170.34</v>
+        <v>1565221.03</v>
       </c>
       <c r="O110" s="1">
         <v>0.88</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="B111" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="C111" s="1">
         <v>600000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.305</v>
+        <v>98.498</v>
       </c>
       <c r="E111" s="1">
         <v>99.67</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>598020.0</v>
       </c>
       <c r="I111" s="1">
-        <v>3810.0</v>
+        <v>-7032.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.63710243804555</v>
+        <v>-1.1758804053376</v>
       </c>
       <c r="K111">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>770.55</v>
+        <v>0.29</v>
+      </c>
+      <c r="L111" t="s">
+        <v>355</v>
       </c>
       <c r="M111" s="1">
-        <v>601830.0</v>
+        <v>590988.0</v>
       </c>
       <c r="N111" s="1">
-        <v>602600.55</v>
+        <v>592734.58</v>
       </c>
       <c r="O111" s="1">
         <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B112" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="C112" s="1">
         <v>900000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.888</v>
+        <v>97.228</v>
       </c>
       <c r="E112" s="1">
         <v>99.81333333</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>898320.0</v>
       </c>
       <c r="I112" s="1">
-        <v>672.0</v>
+        <v>-23268.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.074806305102859</v>
+        <v>-2.5901683141865</v>
       </c>
       <c r="K112">
-        <v>1.15</v>
+        <v>1.35</v>
       </c>
       <c r="L112" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="M112" s="1">
-        <v>898992.0</v>
+        <v>875052.0</v>
       </c>
       <c r="N112" s="1">
-        <v>909348.16</v>
+        <v>887165.01</v>
       </c>
       <c r="O112" s="1">
         <v>0.5</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="B113" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="C113" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>94.634</v>
+        <v>92.89</v>
       </c>
       <c r="E113" s="1">
         <v>93.09788345</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>2699838.62</v>
       </c>
       <c r="I113" s="1">
-        <v>44547.38</v>
+        <v>-6028.62</v>
       </c>
       <c r="J113" s="1">
-        <v>1.6500015841688</v>
+        <v>-0.22329556868106</v>
       </c>
       <c r="K113">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="L113" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="M113" s="1">
-        <v>2744386.0</v>
+        <v>2693810.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2746706.0</v>
+        <v>2698885.0</v>
       </c>
       <c r="O113" s="1">
         <v>1.52</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="B114" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="C114" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.326</v>
+        <v>96.385</v>
       </c>
       <c r="E114" s="1">
         <v>98.642</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>1085062.0</v>
       </c>
       <c r="I114" s="1">
-        <v>18524.0</v>
+        <v>-24827.0</v>
       </c>
       <c r="J114" s="1">
-        <v>1.7071835526449</v>
+        <v>-2.2880720180045</v>
       </c>
       <c r="K114">
-        <v>3.34</v>
+        <v>3.57</v>
       </c>
       <c r="L114" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="M114" s="1">
-        <v>1103586.0</v>
+        <v>1060235.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1140371.96</v>
+        <v>1099526.1</v>
       </c>
       <c r="O114" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="B115" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="C115" s="1">
         <v>768000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.041</v>
+        <v>98.685</v>
       </c>
       <c r="E115" s="1">
         <v>99.628</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>765143.04</v>
       </c>
       <c r="I115" s="1">
-        <v>3171.84</v>
+        <v>-7242.24</v>
       </c>
       <c r="J115" s="1">
-        <v>0.41454209659935</v>
+        <v>-0.94652105833701</v>
       </c>
       <c r="K115">
-        <v>1.31</v>
+        <v>1.48</v>
       </c>
       <c r="L115" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="M115" s="1">
-        <v>768314.88</v>
+        <v>757900.8</v>
       </c>
       <c r="N115" s="1">
-        <v>778367.26</v>
+        <v>769252.47</v>
       </c>
       <c r="O115" s="1">
         <v>0.43</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="B116" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="C116" s="1">
         <v>600000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.681</v>
+        <v>97.721</v>
       </c>
       <c r="E116" s="1">
         <v>99.736</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>598416.0</v>
       </c>
       <c r="I116" s="1">
-        <v>5670.0</v>
+        <v>-12090.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.94750140370578</v>
+        <v>-2.0203336809176</v>
       </c>
       <c r="K116">
-        <v>1.05</v>
+        <v>1.26</v>
       </c>
       <c r="L116" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="M116" s="1">
-        <v>604086.0</v>
+        <v>586326.0</v>
       </c>
       <c r="N116" s="1">
-        <v>610398.33</v>
+        <v>593887.64</v>
       </c>
       <c r="O116" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="B117" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="C117" s="1">
         <v>469000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.343</v>
+        <v>98.123</v>
       </c>
       <c r="E117" s="1">
         <v>99.594</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>467095.86</v>
       </c>
       <c r="I117" s="1">
-        <v>3512.81</v>
+        <v>-6898.99</v>
       </c>
       <c r="J117" s="1">
-        <v>0.75205333654638</v>
+        <v>-1.4769966062213</v>
       </c>
       <c r="K117">
-        <v>2.41</v>
+        <v>2.59</v>
       </c>
       <c r="L117" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="M117" s="1">
-        <v>470608.67</v>
+        <v>460196.87</v>
       </c>
       <c r="N117" s="1">
-        <v>481927.31</v>
+        <v>472339.47</v>
       </c>
       <c r="O117" s="1">
         <v>0.27</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="B118" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="C118" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.673</v>
+        <v>98.248</v>
       </c>
       <c r="E118" s="1">
         <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>11441.0</v>
+        <v>-29784.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.673</v>
+        <v>-1.752</v>
       </c>
       <c r="K118">
-        <v>2.01</v>
+        <v>2.21</v>
       </c>
       <c r="L118" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="M118" s="1">
-        <v>1711441.0</v>
+        <v>1670216.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1745551.62</v>
+        <v>1707755.73</v>
       </c>
       <c r="O118" s="1">
         <v>0.96</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="B119" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="C119" s="1">
-        <v>1209000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.966</v>
+        <v>101.135</v>
       </c>
       <c r="E119" s="1">
-        <v>99.849</v>
+        <v>103.012</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1207174.41</v>
+        <v>927108.0</v>
       </c>
       <c r="I119" s="1">
-        <v>37684.53</v>
+        <v>-16893.0</v>
       </c>
       <c r="J119" s="1">
-        <v>3.1217137878196</v>
+        <v>-1.8221178115171</v>
       </c>
       <c r="K119">
-        <v>1.71</v>
+        <v>2.35</v>
       </c>
       <c r="L119" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="M119" s="1">
-        <v>1244858.94</v>
+        <v>910215.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1265517.93</v>
+        <v>931383.49</v>
       </c>
       <c r="O119" s="1">
-        <v>0.7</v>
+        <v>0.53</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="B120" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="C120" s="1">
-        <v>490000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>101.731</v>
+        <v>101.006</v>
       </c>
       <c r="E120" s="1">
-        <v>99.115</v>
+        <v>99.849</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>485663.5</v>
+        <v>1207174.41</v>
       </c>
       <c r="I120" s="1">
-        <v>12818.4</v>
+        <v>13988.13</v>
       </c>
       <c r="J120" s="1">
-        <v>2.6393583211421</v>
+        <v>1.1587497120652</v>
       </c>
       <c r="K120">
-        <v>3.17</v>
+        <v>1.91</v>
       </c>
       <c r="L120" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="M120" s="1">
-        <v>498481.9</v>
+        <v>1221162.54</v>
       </c>
       <c r="N120" s="1">
-        <v>514034.37</v>
+        <v>1244244.5</v>
       </c>
       <c r="O120" s="1">
-        <v>0.28</v>
+        <v>0.7</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B121" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="C121" s="1">
-        <v>700000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.229</v>
+        <v>99.081</v>
       </c>
       <c r="E121" s="1">
-        <v>100.242</v>
+        <v>99.115</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>701694.0</v>
+        <v>485663.5</v>
       </c>
       <c r="I121" s="1">
-        <v>13909.0</v>
+        <v>-166.6</v>
       </c>
       <c r="J121" s="1">
-        <v>1.9822030685741</v>
+        <v>-0.034303586742673</v>
       </c>
       <c r="K121">
-        <v>3.8</v>
+        <v>3.36</v>
       </c>
       <c r="L121" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="M121" s="1">
-        <v>715603.0</v>
+        <v>485496.9</v>
       </c>
       <c r="N121" s="1">
-        <v>742183.82</v>
+        <v>501942.11</v>
       </c>
       <c r="O121" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B122" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="C122" s="1">
-        <v>475000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.538</v>
+        <v>100.092</v>
       </c>
       <c r="E122" s="1">
-        <v>99.406</v>
+        <v>100.242</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>472178.5</v>
+        <v>701694.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-4123.0</v>
+        <v>-1050.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.87318672917128</v>
+        <v>-0.14963787633926</v>
       </c>
       <c r="K122">
-        <v>0.65</v>
+        <v>4.03</v>
       </c>
       <c r="L122" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="M122" s="1">
-        <v>468055.5</v>
+        <v>700644.0</v>
       </c>
       <c r="N122" s="1">
-        <v>471146.25</v>
+        <v>728864.55</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="B123" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="C123" s="1">
-        <v>1658000.0</v>
+        <v>475000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.183</v>
+        <v>96.136</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>99.406</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1658000.0</v>
+        <v>472178.5</v>
       </c>
       <c r="I123" s="1">
-        <v>3034.14</v>
+        <v>-15532.5</v>
       </c>
       <c r="J123" s="1">
-        <v>0.183</v>
+        <v>-3.2895398668088</v>
       </c>
       <c r="K123">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>997.16</v>
+        <v>0.81</v>
+      </c>
+      <c r="L123" t="s">
+        <v>391</v>
       </c>
       <c r="M123" s="1">
-        <v>1661034.14</v>
+        <v>456646.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1662031.3</v>
+        <v>460509.44</v>
       </c>
       <c r="O123" s="1">
-        <v>0.92</v>
+        <v>0.26</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="B124" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="C124" s="1">
-        <v>1800000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>105.089</v>
+        <v>98.269</v>
       </c>
       <c r="E124" s="1">
-        <v>102.80672222</v>
+        <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1850521.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>41081.0</v>
+        <v>-28699.98</v>
       </c>
       <c r="J124" s="1">
-        <v>2.2199694032113</v>
+        <v>-1.731</v>
       </c>
       <c r="K124">
-        <v>4.09</v>
+        <v>0.22</v>
       </c>
       <c r="L124" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="M124" s="1">
-        <v>1891602.0</v>
+        <v>1629300.02</v>
       </c>
       <c r="N124" s="1">
-        <v>1965155.42</v>
+        <v>1633003.76</v>
       </c>
       <c r="O124" s="1">
-        <v>1.09</v>
+        <v>0.92</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B125" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="C125" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.949</v>
+        <v>102.944</v>
       </c>
       <c r="E125" s="1">
-        <v>99.07293333</v>
+        <v>102.806722</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1188875.2</v>
+        <v>1028067.22</v>
       </c>
       <c r="I125" s="1">
-        <v>46512.8</v>
+        <v>1372.78</v>
       </c>
       <c r="J125" s="1">
-        <v>3.9123366355022</v>
+        <v>0.13353017908693</v>
       </c>
       <c r="K125">
-        <v>1.65</v>
+        <v>4.33</v>
       </c>
       <c r="L125" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="M125" s="1">
-        <v>1235388.0</v>
+        <v>1029440.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1255134.58</v>
+        <v>1072775.62</v>
       </c>
       <c r="O125" s="1">
-        <v>0.69</v>
+        <v>0.61</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="B126" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="C126" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>85.612</v>
+        <v>103.894</v>
       </c>
       <c r="E126" s="1">
-        <v>85.35266667</v>
+        <v>105.93</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>512116.0</v>
+        <v>847440.0</v>
       </c>
       <c r="I126" s="1">
-        <v>1556.0</v>
+        <v>-16288.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.30383741183638</v>
+        <v>-1.9220239780987</v>
       </c>
       <c r="K126">
-        <v>0.18</v>
+        <v>3.08</v>
       </c>
       <c r="L126" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="M126" s="1">
-        <v>513672.0</v>
+        <v>831152.0</v>
       </c>
       <c r="N126" s="1">
-        <v>514722.0</v>
+        <v>855809.53</v>
       </c>
       <c r="O126" s="1">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="B127" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>104.227</v>
+        <v>100.522</v>
       </c>
       <c r="E127" s="1">
-        <v>99.154125</v>
+        <v>99.07293333</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>198308.25</v>
+        <v>1188875.2</v>
       </c>
       <c r="I127" s="1">
-        <v>10145.75</v>
+        <v>17388.8</v>
       </c>
       <c r="J127" s="1">
-        <v>5.116151244338</v>
+        <v>1.4626261864996</v>
       </c>
       <c r="K127">
-        <v>2.52</v>
+        <v>1.85</v>
       </c>
       <c r="L127" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="M127" s="1">
-        <v>208454.0</v>
+        <v>1206264.0</v>
       </c>
       <c r="N127" s="1">
-        <v>213486.19</v>
+        <v>1228431.12</v>
       </c>
       <c r="O127" s="1">
-        <v>0.12</v>
+        <v>0.69</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="B128" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.55</v>
+        <v>83.723</v>
       </c>
       <c r="E128" s="1">
-        <v>95.972</v>
+        <v>85.38325</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>479860.0</v>
+        <v>683066.0</v>
       </c>
       <c r="I128" s="1">
-        <v>7890.0</v>
+        <v>-13282.0</v>
       </c>
       <c r="J128" s="1">
-        <v>1.644229566957</v>
+        <v>-1.9444680309077</v>
       </c>
       <c r="K128">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="L128" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="M128" s="1">
-        <v>487750.0</v>
+        <v>669784.0</v>
       </c>
       <c r="N128" s="1">
-        <v>489876.71</v>
+        <v>671548.38</v>
       </c>
       <c r="O128" s="1">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="B129" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="C129" s="1">
-        <v>456000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.222</v>
+        <v>96.954</v>
       </c>
       <c r="E129" s="1">
-        <v>99.609</v>
+        <v>95.972</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>454217.04</v>
+        <v>479860.0</v>
       </c>
       <c r="I129" s="1">
-        <v>11915.28</v>
+        <v>4910.0</v>
       </c>
       <c r="J129" s="1">
-        <v>2.6232569346143</v>
+        <v>1.0232151044055</v>
       </c>
       <c r="K129">
-        <v>3.2</v>
+        <v>0.46</v>
       </c>
       <c r="L129" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="M129" s="1">
-        <v>466132.32</v>
+        <v>484770.0</v>
       </c>
       <c r="N129" s="1">
-        <v>480724.32</v>
+        <v>487091.92</v>
       </c>
       <c r="O129" s="1">
         <v>0.27</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="B130" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="C130" s="1">
-        <v>700000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>103.439</v>
+        <v>100.291</v>
       </c>
       <c r="E130" s="1">
-        <v>102.847</v>
+        <v>99.609</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>719929.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I130" s="1">
-        <v>4144.0</v>
+        <v>3109.92</v>
       </c>
       <c r="J130" s="1">
-        <v>0.57561231732574</v>
+        <v>0.68467708741178</v>
       </c>
       <c r="K130">
-        <v>3.05</v>
+        <v>3.41</v>
       </c>
       <c r="L130" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="M130" s="1">
-        <v>724073.0</v>
+        <v>457326.96</v>
       </c>
       <c r="N130" s="1">
-        <v>745401.42</v>
+        <v>472868.44</v>
       </c>
       <c r="O130" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="B131" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="C131" s="1">
-        <v>1178000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>105.197</v>
+        <v>101.381</v>
       </c>
       <c r="E131" s="1">
-        <v>101.91549321</v>
+        <v>102.847</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1200564.51</v>
+        <v>719929.0</v>
       </c>
       <c r="I131" s="1">
-        <v>38656.15</v>
+        <v>-10262.0</v>
       </c>
       <c r="J131" s="1">
-        <v>3.2198311442673</v>
+        <v>-1.4254183398641</v>
       </c>
       <c r="K131">
-        <v>1.73</v>
+        <v>3.25</v>
       </c>
       <c r="L131" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="M131" s="1">
-        <v>1239220.66</v>
+        <v>709667.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1259566.79</v>
+        <v>732407.41</v>
       </c>
       <c r="O131" s="1">
-        <v>0.7</v>
+        <v>0.41</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="B132" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="C132" s="1">
-        <v>1500000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.367</v>
+        <v>103.715</v>
       </c>
       <c r="E132" s="1">
-        <v>99.423</v>
+        <v>101.91549321</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1491345.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I132" s="1">
-        <v>14160.0</v>
+        <v>21198.19</v>
       </c>
       <c r="J132" s="1">
-        <v>0.94947849089245</v>
+        <v>1.765685210868</v>
       </c>
       <c r="K132">
-        <v>2.42</v>
+        <v>1.95</v>
       </c>
       <c r="L132" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="M132" s="1">
-        <v>1505505.0</v>
+        <v>1221762.7</v>
       </c>
       <c r="N132" s="1">
-        <v>1541751.58</v>
+        <v>1244703.3</v>
       </c>
       <c r="O132" s="1">
-        <v>0.85</v>
+        <v>0.7</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="B133" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="C133" s="1">
-        <v>1230000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.212</v>
+        <v>98.503</v>
       </c>
       <c r="E133" s="1">
-        <v>99.947</v>
+        <v>99.423</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1229348.1</v>
+        <v>1491345.0</v>
       </c>
       <c r="I133" s="1">
-        <v>3259.5</v>
+        <v>-13800.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.26514052447797</v>
+        <v>-0.92533920722569</v>
       </c>
       <c r="K133">
-        <v>0.93</v>
+        <v>0.07</v>
       </c>
       <c r="L133" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="M133" s="1">
-        <v>1232607.6</v>
+        <v>1477545.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1244107.26</v>
+        <v>1478654.59</v>
       </c>
       <c r="O133" s="1">
-        <v>0.69</v>
+        <v>0.83</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="B134" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="C134" s="1">
-        <v>2400000.0</v>
+        <v>1230000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.161</v>
+        <v>98.255</v>
       </c>
       <c r="E134" s="1">
-        <v>99.779</v>
+        <v>99.947</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>2394696.0</v>
+        <v>1229348.1</v>
       </c>
       <c r="I134" s="1">
-        <v>9168.0</v>
+        <v>-20811.6</v>
       </c>
       <c r="J134" s="1">
-        <v>0.38284608985859</v>
+        <v>-1.6928972355348</v>
       </c>
       <c r="K134">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>246.58</v>
+        <v>1.13</v>
+      </c>
+      <c r="L134" t="s">
+        <v>424</v>
       </c>
       <c r="M134" s="1">
-        <v>2403864.0</v>
+        <v>1208536.5</v>
       </c>
       <c r="N134" s="1">
-        <v>2404110.58</v>
+        <v>1222437.18</v>
       </c>
       <c r="O134" s="1">
-        <v>1.33</v>
+        <v>0.69</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
       <c r="B135" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="C135" s="1">
-        <v>1559000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.292</v>
+        <v>98.284</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1559000.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="I135" s="1">
-        <v>4552.28</v>
+        <v>-35880.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.292</v>
+        <v>-1.4983112679021</v>
       </c>
       <c r="K135">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="L135" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="M135" s="1">
-        <v>1563552.28</v>
+        <v>2358816.0</v>
       </c>
       <c r="N135" s="1">
-        <v>1564786.24</v>
+        <v>2363747.51</v>
       </c>
       <c r="O135" s="1">
-        <v>0.86</v>
+        <v>1.33</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="B136" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="C136" s="1">
-        <v>2500000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.672</v>
+        <v>98.186</v>
       </c>
       <c r="E136" s="1">
-        <v>102.33536</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2558384.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>8416.0</v>
+        <v>-28280.26</v>
       </c>
       <c r="J136" s="1">
-        <v>0.32895765451942</v>
+        <v>-1.814</v>
       </c>
       <c r="K136">
-        <v>3.69</v>
+        <v>0.25</v>
       </c>
       <c r="L136" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
       <c r="M136" s="1">
-        <v>2566800.0</v>
+        <v>1530719.74</v>
       </c>
       <c r="N136" s="1">
-        <v>2659173.63</v>
+        <v>1534558.72</v>
       </c>
       <c r="O136" s="1">
-        <v>1.47</v>
+        <v>0.87</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="B137" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="C137" s="1">
-        <v>1229000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>90.958</v>
+        <v>99.678</v>
       </c>
       <c r="E137" s="1">
-        <v>85.4301904</v>
+        <v>102.33536</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1049937.04</v>
+        <v>2558384.0</v>
       </c>
       <c r="I137" s="1">
-        <v>67936.78</v>
+        <v>-66434.0</v>
       </c>
       <c r="J137" s="1">
-        <v>6.4705575107627</v>
+        <v>-2.5967173027974</v>
       </c>
       <c r="K137">
-        <v>0.1</v>
+        <v>3.9</v>
       </c>
       <c r="L137" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="M137" s="1">
-        <v>1117873.82</v>
+        <v>2491950.0</v>
       </c>
       <c r="N137" s="1">
-        <v>1119151.44</v>
+        <v>2589470.55</v>
       </c>
       <c r="O137" s="1">
-        <v>0.62</v>
+        <v>1.46</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="B138" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="C138" s="1">
-        <v>451000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.572</v>
+        <v>89.516</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>85.4301904</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>451000.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I138" s="1">
-        <v>11599.72</v>
+        <v>50214.6</v>
       </c>
       <c r="J138" s="1">
-        <v>2.572</v>
+        <v>4.7826296327254</v>
       </c>
       <c r="K138">
-        <v>1.74</v>
+        <v>0.16</v>
       </c>
       <c r="L138" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="M138" s="1">
-        <v>462599.72</v>
+        <v>1100151.64</v>
       </c>
       <c r="N138" s="1">
-        <v>470451.14</v>
+        <v>1102103.56</v>
       </c>
       <c r="O138" s="1">
-        <v>0.26</v>
+        <v>0.62</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="B139" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="C139" s="1">
-        <v>2000000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>94.822</v>
+        <v>100.617</v>
       </c>
       <c r="E139" s="1">
-        <v>91.6578065</v>
+        <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1833156.13</v>
+        <v>451000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>63283.87</v>
+        <v>2782.67</v>
       </c>
       <c r="J139" s="1">
-        <v>3.4521811298201</v>
+        <v>0.617</v>
       </c>
       <c r="K139">
-        <v>0.22</v>
+        <v>1.93</v>
       </c>
       <c r="L139" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="M139" s="1">
-        <v>1896440.0</v>
+        <v>453782.67</v>
       </c>
       <c r="N139" s="1">
-        <v>1900741.37</v>
+        <v>462486.53</v>
       </c>
       <c r="O139" s="1">
-        <v>1.05</v>
+        <v>0.26</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="B140" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="C140" s="1">
-        <v>1432000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.882</v>
+        <v>93.649</v>
       </c>
       <c r="E140" s="1">
-        <v>100.45530726</v>
+        <v>91.6578065</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1438520.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I140" s="1">
-        <v>20430.24</v>
+        <v>39823.87</v>
       </c>
       <c r="J140" s="1">
-        <v>1.4202263437422</v>
+        <v>2.1724210692299</v>
       </c>
       <c r="K140">
-        <v>1.63</v>
+        <v>0.24</v>
       </c>
       <c r="L140" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="M140" s="1">
-        <v>1458950.24</v>
+        <v>1872980.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1482232.99</v>
+        <v>1877801.92</v>
       </c>
       <c r="O140" s="1">
-        <v>0.82</v>
+        <v>1.06</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="B141" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
       <c r="C141" s="1">
-        <v>1100000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.289</v>
+        <v>99.969</v>
       </c>
       <c r="E141" s="1">
-        <v>99.40027273</v>
+        <v>100.45530726</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1093403.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I141" s="1">
-        <v>20776.0</v>
+        <v>-6963.92</v>
       </c>
       <c r="J141" s="1">
-        <v>1.9001228275393</v>
+        <v>-0.48410310597002</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.81</v>
+      </c>
+      <c r="L141" t="s">
+        <v>445</v>
       </c>
       <c r="M141" s="1">
-        <v>1114179.0</v>
+        <v>1431556.08</v>
       </c>
       <c r="N141" s="1">
-        <v>1114179.0</v>
+        <v>1457503.72</v>
       </c>
       <c r="O141" s="1">
-        <v>0.62</v>
+        <v>0.82</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="B142" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="C142" s="1">
-        <v>952000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>107.296</v>
+        <v>99.063</v>
       </c>
       <c r="E142" s="1">
-        <v>100.27343697</v>
+        <v>99.40027273</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>954603.12</v>
+        <v>1093403.0</v>
       </c>
       <c r="I142" s="1">
-        <v>66854.8</v>
+        <v>-3710.0</v>
       </c>
       <c r="J142" s="1">
-        <v>7.0034131042857</v>
+        <v>-0.33930764777488</v>
       </c>
       <c r="K142">
-        <v>2.92</v>
+        <v>0.19</v>
       </c>
       <c r="L142" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
       <c r="M142" s="1">
-        <v>1021457.92</v>
+        <v>1089693.0</v>
       </c>
       <c r="N142" s="1">
-        <v>1049288.14</v>
+        <v>1091824.8</v>
       </c>
       <c r="O142" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="B143" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="C143" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.541</v>
+        <v>98.123</v>
       </c>
       <c r="E143" s="1">
-        <v>99.105</v>
+        <v>99.794</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>891945.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I143" s="1">
-        <v>3924.0</v>
+        <v>-8355.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.43993744008879</v>
+        <v>-1.6744493656933</v>
       </c>
       <c r="K143">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>0.11</v>
+      </c>
+      <c r="L143">
+        <v>527.4</v>
       </c>
       <c r="M143" s="1">
-        <v>895869.0</v>
+        <v>490615.0</v>
       </c>
       <c r="N143" s="1">
-        <v>903722.42</v>
+        <v>491142.4</v>
       </c>
       <c r="O143" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>442</v>
+        <v>451</v>
       </c>
       <c r="B144" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="C144" s="1">
-        <v>547000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>101.7</v>
+        <v>104.931</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>100.27343697</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>547000.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I144" s="1">
-        <v>9299.0</v>
+        <v>44340.0</v>
       </c>
       <c r="J144" s="1">
-        <v>1.7</v>
+        <v>4.6448622543786</v>
       </c>
       <c r="K144">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>0.07</v>
+      </c>
+      <c r="L144">
+        <v>659.67</v>
       </c>
       <c r="M144" s="1">
-        <v>556299.0</v>
+        <v>998943.12</v>
       </c>
       <c r="N144" s="1">
-        <v>568645.79</v>
+        <v>999602.79</v>
       </c>
       <c r="O144" s="1">
-        <v>0.31</v>
+        <v>0.56</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="B145" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="C145" s="1">
-        <v>900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.213</v>
+        <v>96.974</v>
       </c>
       <c r="E145" s="1">
-        <v>101.2</v>
+        <v>99.24563636</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>910800.0</v>
+        <v>2183404.0</v>
       </c>
       <c r="I145" s="1">
-        <v>117.0</v>
+        <v>-49976.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.012845849802372</v>
+        <v>-2.2889030156581</v>
       </c>
       <c r="K145">
-        <v>3.61</v>
+        <v>1.04</v>
       </c>
       <c r="L145" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="M145" s="1">
-        <v>910917.0</v>
+        <v>2133428.0</v>
       </c>
       <c r="N145" s="1">
-        <v>943395.9</v>
+        <v>2156347.18</v>
       </c>
       <c r="O145" s="1">
-        <v>0.52</v>
+        <v>1.22</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="B146" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="C146" s="1">
-        <v>2152000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.517</v>
+        <v>99.735</v>
       </c>
       <c r="E146" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2146146.56</v>
+        <v>547000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>16979.28</v>
+        <v>-1449.55</v>
       </c>
       <c r="J146" s="1">
-        <v>0.79115193325846</v>
+        <v>-0.265</v>
       </c>
       <c r="K146">
-        <v>0.23</v>
+        <v>2.45</v>
       </c>
       <c r="L146" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="M146" s="1">
-        <v>2163125.84</v>
+        <v>545550.45</v>
       </c>
       <c r="N146" s="1">
-        <v>2168107.87</v>
+        <v>558944.52</v>
       </c>
       <c r="O146" s="1">
-        <v>1.2</v>
+        <v>0.32</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="B147" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="C147" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>103.25</v>
+        <v>99.384</v>
       </c>
       <c r="E147" s="1">
-        <v>102.5055</v>
+        <v>101.2</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>512527.5</v>
+        <v>910800.0</v>
       </c>
       <c r="I147" s="1">
-        <v>3722.5</v>
+        <v>-16344.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.72630249108584</v>
+        <v>-1.7944664031621</v>
       </c>
       <c r="K147">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.1</v>
+      </c>
+      <c r="L147">
+        <v>912.33</v>
       </c>
       <c r="M147" s="1">
-        <v>516250.0</v>
+        <v>894456.0</v>
       </c>
       <c r="N147" s="1">
-        <v>521265.41</v>
+        <v>895368.33</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.51</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="B148" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="C148" s="1">
-        <v>1500000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>106.464</v>
+        <v>98.868</v>
       </c>
       <c r="E148" s="1">
-        <v>103.12185667</v>
+        <v>99.728</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1546827.85</v>
+        <v>2146146.56</v>
       </c>
       <c r="I148" s="1">
-        <v>50132.15</v>
+        <v>-18507.2</v>
       </c>
       <c r="J148" s="1">
-        <v>3.2409650498599</v>
+        <v>-0.86234557997754</v>
       </c>
       <c r="K148">
-        <v>4.61</v>
+        <v>0.4</v>
       </c>
       <c r="L148" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="M148" s="1">
-        <v>1596960.0</v>
+        <v>2127639.36</v>
       </c>
       <c r="N148" s="1">
-        <v>1666098.7</v>
+        <v>2136262.1</v>
       </c>
       <c r="O148" s="1">
-        <v>0.92</v>
+        <v>1.2</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="B149" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>103.307</v>
+        <v>101.208</v>
       </c>
       <c r="E149" s="1">
-        <v>103.479</v>
+        <v>102.5055</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>413916.0</v>
+        <v>512527.5</v>
       </c>
       <c r="I149" s="1">
-        <v>-688.0</v>
+        <v>-6487.5</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.16621730012853</v>
+        <v>-1.2657857383262</v>
       </c>
       <c r="K149">
-        <v>4.28</v>
+        <v>1.19</v>
       </c>
       <c r="L149" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="M149" s="1">
-        <v>413228.0</v>
+        <v>506040.0</v>
       </c>
       <c r="N149" s="1">
-        <v>430340.33</v>
+        <v>511998.9</v>
       </c>
       <c r="O149" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B150" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C150" s="1">
-        <v>381000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.454</v>
+        <v>104.366</v>
       </c>
       <c r="E150" s="1">
-        <v>102.47</v>
+        <v>103.12185667</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>390410.7</v>
+        <v>1546827.85</v>
       </c>
       <c r="I150" s="1">
-        <v>-60.96</v>
+        <v>18662.15</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.015614326144237</v>
+        <v>1.2064787946506</v>
       </c>
       <c r="K150">
-        <v>3.42</v>
+        <v>4.89</v>
       </c>
       <c r="L150" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="M150" s="1">
-        <v>390349.74</v>
+        <v>1565490.0</v>
       </c>
       <c r="N150" s="1">
-        <v>403376.81</v>
+        <v>1638825.62</v>
       </c>
       <c r="O150" s="1">
-        <v>0.22</v>
+        <v>0.92</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="B151" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="C151" s="1">
-        <v>631000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.885</v>
+        <v>101.057</v>
       </c>
       <c r="E151" s="1">
-        <v>99.422</v>
+        <v>103.479</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>627352.82</v>
+        <v>413916.0</v>
       </c>
       <c r="I151" s="1">
-        <v>2921.53</v>
+        <v>-9688.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.46569169801452</v>
+        <v>-2.3405715169261</v>
       </c>
       <c r="K151">
-        <v>3.19</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>0.01</v>
+      </c>
+      <c r="L151">
+        <v>49.32</v>
       </c>
       <c r="M151" s="1">
-        <v>630274.35</v>
+        <v>404228.0</v>
       </c>
       <c r="N151" s="1">
-        <v>650388.56</v>
+        <v>404277.32</v>
       </c>
       <c r="O151" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="B152" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="C152" s="1">
-        <v>200000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>95.434</v>
+        <v>100.006</v>
       </c>
       <c r="E152" s="1">
-        <v>99.383</v>
+        <v>102.47</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>198766.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I152" s="1">
-        <v>-7898.0</v>
+        <v>-9387.84</v>
       </c>
       <c r="J152" s="1">
-        <v>-3.973516597406</v>
+        <v>-2.4046062262125</v>
       </c>
       <c r="K152">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>93.15</v>
+        <v>3.63</v>
+      </c>
+      <c r="L152" t="s">
+        <v>473</v>
       </c>
       <c r="M152" s="1">
-        <v>190868.0</v>
+        <v>381022.86</v>
       </c>
       <c r="N152" s="1">
-        <v>190961.15</v>
+        <v>394843.24</v>
       </c>
       <c r="O152" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="B153" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="C153" s="1">
-        <v>638000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>103.406</v>
+        <v>97.675</v>
       </c>
       <c r="E153" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>638000.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I153" s="1">
-        <v>21730.28</v>
+        <v>-11023.57</v>
       </c>
       <c r="J153" s="1">
-        <v>3.406</v>
+        <v>-1.7571563637827</v>
       </c>
       <c r="K153">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>0.11</v>
+      </c>
+      <c r="L153">
+        <v>674.22</v>
       </c>
       <c r="M153" s="1">
-        <v>659730.28</v>
+        <v>616329.25</v>
       </c>
       <c r="N153" s="1">
-        <v>680425.95</v>
+        <v>617003.47</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="B154" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="C154" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>90.369</v>
+        <v>94.474</v>
       </c>
       <c r="E154" s="1">
-        <v>88.621</v>
+        <v>99.383</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>531726.0</v>
+        <v>198766.0</v>
       </c>
       <c r="I154" s="1">
-        <v>10488.0</v>
+        <v>-9818.0</v>
       </c>
       <c r="J154" s="1">
-        <v>1.9724444544747</v>
+        <v>-4.9394765704396</v>
       </c>
       <c r="K154">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>0.1</v>
+      </c>
+      <c r="L154">
+        <v>197.26</v>
       </c>
       <c r="M154" s="1">
-        <v>542214.0</v>
+        <v>188948.0</v>
       </c>
       <c r="N154" s="1">
-        <v>548972.22</v>
+        <v>189145.26</v>
       </c>
       <c r="O154" s="1">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="B155" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="C155" s="1">
-        <v>900000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>76.638</v>
+        <v>100.241</v>
       </c>
       <c r="E155" s="1">
-        <v>74.33222222</v>
+        <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>668990.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>20752.0</v>
+        <v>1537.58</v>
       </c>
       <c r="J155" s="1">
-        <v>3.1019895663612</v>
+        <v>0.241</v>
       </c>
       <c r="K155">
-        <v>0.21</v>
+        <v>3.45</v>
       </c>
       <c r="L155" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="M155" s="1">
-        <v>689742.0</v>
+        <v>639537.58</v>
       </c>
       <c r="N155" s="1">
-        <v>691591.32</v>
+        <v>661561.69</v>
       </c>
       <c r="O155" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="B156" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="C156" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.994</v>
+        <v>88.447</v>
       </c>
       <c r="E156" s="1">
-        <v>99.985</v>
+        <v>88.621</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>899865.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I156" s="1">
-        <v>81.0</v>
+        <v>-1044.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.0090013502025304</v>
+        <v>-0.19634172487334</v>
       </c>
       <c r="K156">
-        <v>2.39</v>
+        <v>1.21</v>
       </c>
       <c r="L156" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="M156" s="1">
-        <v>899946.0</v>
+        <v>530682.0</v>
       </c>
       <c r="N156" s="1">
-        <v>921416.55</v>
+        <v>537947.75</v>
       </c>
       <c r="O156" s="1">
-        <v>0.51</v>
+        <v>0.3</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="B157" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="C157" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>103.13</v>
+        <v>74.157</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>74.33222222</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>700000.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I157" s="1">
-        <v>21910.0</v>
+        <v>-1577.0</v>
       </c>
       <c r="J157" s="1">
-        <v>3.13</v>
+        <v>-0.2357284862255</v>
       </c>
       <c r="K157">
-        <v>1.85</v>
+        <v>0.24</v>
       </c>
       <c r="L157" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="M157" s="1">
-        <v>721910.0</v>
+        <v>667413.0</v>
       </c>
       <c r="N157" s="1">
-        <v>734837.95</v>
+        <v>669613.68</v>
       </c>
       <c r="O157" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="B158" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.849</v>
+        <v>98.093</v>
       </c>
       <c r="E158" s="1">
-        <v>99.711</v>
+        <v>99.985</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>398844.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I158" s="1">
-        <v>4552.0</v>
+        <v>-17028.0</v>
       </c>
       <c r="J158" s="1">
-        <v>1.141298352238</v>
+        <v>-1.8922838425764</v>
       </c>
       <c r="K158">
-        <v>0.41</v>
+        <v>2.56</v>
       </c>
       <c r="L158" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="M158" s="1">
-        <v>403396.0</v>
+        <v>882837.0</v>
       </c>
       <c r="N158" s="1">
-        <v>405039.84</v>
+        <v>905888.71</v>
       </c>
       <c r="O158" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="B159" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="C159" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>103.517</v>
+        <v>101.042</v>
       </c>
       <c r="E159" s="1">
-        <v>102.18216842</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>1941461.2</v>
+        <v>700000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>25361.8</v>
+        <v>7294.0</v>
       </c>
       <c r="J159" s="1">
-        <v>1.3063253594767</v>
+        <v>1.042</v>
       </c>
       <c r="K159">
-        <v>2.56</v>
+        <v>2.05</v>
       </c>
       <c r="L159" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="M159" s="1">
-        <v>1966823.0</v>
+        <v>707294.0</v>
       </c>
       <c r="N159" s="1">
-        <v>2015455.19</v>
+        <v>721625.55</v>
       </c>
       <c r="O159" s="1">
-        <v>1.11</v>
+        <v>0.41</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="B160" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C160" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.407</v>
+        <v>98.645</v>
       </c>
       <c r="E160" s="1">
-        <v>99.405</v>
+        <v>99.711</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>596430.0</v>
+        <v>398844.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-5988.0</v>
+        <v>-4264.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.0039736431769</v>
+        <v>-1.0690896691438</v>
       </c>
       <c r="K160">
-        <v>0.32</v>
+        <v>0.61</v>
       </c>
       <c r="L160" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="M160" s="1">
-        <v>590442.0</v>
+        <v>394580.0</v>
       </c>
       <c r="N160" s="1">
-        <v>592365.29</v>
+        <v>397004.66</v>
       </c>
       <c r="O160" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="B161" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="C161" s="1">
-        <v>400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.874</v>
+        <v>102.513</v>
       </c>
       <c r="E161" s="1">
-        <v>100.66</v>
+        <v>102.18216842</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>402640.0</v>
+        <v>1941461.2</v>
       </c>
       <c r="I161" s="1">
-        <v>856.0</v>
+        <v>6285.8</v>
       </c>
       <c r="J161" s="1">
-        <v>0.21259686071925</v>
+        <v>0.32376644972354</v>
       </c>
       <c r="K161">
-        <v>2.14</v>
+        <v>2.8</v>
       </c>
       <c r="L161" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="M161" s="1">
-        <v>403496.0</v>
+        <v>1947747.0</v>
       </c>
       <c r="N161" s="1">
-        <v>412039.84</v>
+        <v>2000953.51</v>
       </c>
       <c r="O161" s="1">
-        <v>0.23</v>
+        <v>1.13</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="B162" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="C162" s="1">
-        <v>150000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>96.013</v>
+        <v>95.985</v>
       </c>
       <c r="E162" s="1">
-        <v>99.237</v>
+        <v>99.405</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>148855.5</v>
+        <v>596430.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-4836.0</v>
+        <v>-20520.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-3.2487882543809</v>
+        <v>-3.4404708012675</v>
       </c>
       <c r="K162">
         <v>0.48</v>
       </c>
-      <c r="L162">
-        <v>723.29</v>
+      <c r="L162" t="s">
+        <v>501</v>
       </c>
       <c r="M162" s="1">
-        <v>144019.5</v>
+        <v>575910.0</v>
       </c>
       <c r="N162" s="1">
-        <v>144742.79</v>
+        <v>578770.27</v>
       </c>
       <c r="O162" s="1">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="B163" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="C163" s="1">
-        <v>620000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.004</v>
+        <v>98.84</v>
       </c>
       <c r="E163" s="1">
-        <v>99.8956129</v>
+        <v>100.66</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>619352.8</v>
+        <v>402640.0</v>
       </c>
       <c r="I163" s="1">
-        <v>672.0</v>
+        <v>-7280.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.10850035714701</v>
+        <v>-1.808066759388</v>
       </c>
       <c r="K163">
-        <v>3.16</v>
+        <v>2.31</v>
       </c>
       <c r="L163" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="M163" s="1">
-        <v>620024.8</v>
+        <v>395360.0</v>
       </c>
       <c r="N163" s="1">
-        <v>639631.24</v>
+        <v>404606.58</v>
       </c>
       <c r="O163" s="1">
-        <v>0.35</v>
+        <v>0.23</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="B164" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.542</v>
+        <v>95.387</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>99.237</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>700000.0</v>
+        <v>148855.5</v>
       </c>
       <c r="I164" s="1">
-        <v>10794.0</v>
+        <v>-5775.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.542</v>
+        <v>-3.8796013583643</v>
       </c>
       <c r="K164">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.01</v>
+      </c>
+      <c r="L164">
+        <v>12.33</v>
       </c>
       <c r="M164" s="1">
-        <v>710794.0</v>
+        <v>143080.5</v>
       </c>
       <c r="N164" s="1">
-        <v>717452.78</v>
+        <v>143092.83</v>
       </c>
       <c r="O164" s="1">
-        <v>0.4</v>
+        <v>0.08</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="B165" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="C165" s="1">
-        <v>600000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.157</v>
+        <v>98.183</v>
       </c>
       <c r="E165" s="1">
-        <v>99.001</v>
+        <v>99.8956129</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>594006.0</v>
+        <v>619352.8</v>
       </c>
       <c r="I165" s="1">
-        <v>18936.0</v>
+        <v>-10618.2</v>
       </c>
       <c r="J165" s="1">
-        <v>3.1878465874082</v>
+        <v>-1.7144025182416</v>
       </c>
       <c r="K165">
-        <v>2.42</v>
+        <v>3.34</v>
       </c>
       <c r="L165" t="s">
-        <v>81</v>
+        <v>509</v>
       </c>
       <c r="M165" s="1">
-        <v>612942.0</v>
+        <v>608734.6</v>
       </c>
       <c r="N165" s="1">
-        <v>627489.95</v>
+        <v>629430.28</v>
       </c>
       <c r="O165" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="B166" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="C166" s="1">
-        <v>816000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.349</v>
+        <v>98.9</v>
       </c>
       <c r="E166" s="1">
         <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>816000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>2847.84</v>
+        <v>-7700.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.349</v>
+        <v>-1.1</v>
       </c>
       <c r="K166">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.15</v>
+      </c>
+      <c r="L166" t="s">
+        <v>512</v>
       </c>
       <c r="M166" s="1">
-        <v>818847.84</v>
+        <v>692300.0</v>
       </c>
       <c r="N166" s="1">
-        <v>818847.84</v>
+        <v>700333.97</v>
       </c>
       <c r="O166" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="B167" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="C167" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.87</v>
+        <v>99.553</v>
       </c>
       <c r="E167" s="1">
-        <v>99.3</v>
+        <v>99.001</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>893700.0</v>
+        <v>594006.0</v>
       </c>
       <c r="I167" s="1">
-        <v>5130.0</v>
+        <v>3312.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.57401812688822</v>
+        <v>0.55757012555429</v>
       </c>
       <c r="K167">
-        <v>2.64</v>
+        <v>2.62</v>
       </c>
       <c r="L167" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="M167" s="1">
-        <v>898830.0</v>
+        <v>597318.0</v>
       </c>
       <c r="N167" s="1">
-        <v>922630.68</v>
+        <v>613037.18</v>
       </c>
       <c r="O167" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="B168" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="C168" s="1">
-        <v>1222000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.039</v>
+        <v>97.988</v>
       </c>
       <c r="E168" s="1">
-        <v>99.24314075</v>
+        <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1212751.18</v>
+        <v>816000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>21945.4</v>
+        <v>-16417.92</v>
       </c>
       <c r="J168" s="1">
-        <v>1.8095550317255</v>
+        <v>-2.012</v>
       </c>
       <c r="K168">
-        <v>1.61</v>
+        <v>0.2</v>
       </c>
       <c r="L168" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="M168" s="1">
-        <v>1234696.58</v>
+        <v>799582.08</v>
       </c>
       <c r="N168" s="1">
-        <v>1254357.39</v>
+        <v>801205.12</v>
       </c>
       <c r="O168" s="1">
-        <v>0.69</v>
+        <v>0.45</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="B169" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="C169" s="1">
-        <v>684000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.401</v>
+        <v>98.268</v>
       </c>
       <c r="E169" s="1">
-        <v>99.79670175</v>
+        <v>99.3</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>682609.44</v>
+        <v>893700.0</v>
       </c>
       <c r="I169" s="1">
-        <v>24653.4</v>
+        <v>-9288.0</v>
       </c>
       <c r="J169" s="1">
-        <v>3.6116406476887</v>
+        <v>-1.0392749244713</v>
       </c>
       <c r="K169">
-        <v>3.06</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>0.04</v>
+      </c>
+      <c r="L169">
+        <v>339.04</v>
       </c>
       <c r="M169" s="1">
-        <v>707262.84</v>
+        <v>884412.0</v>
       </c>
       <c r="N169" s="1">
-        <v>728204.48</v>
+        <v>884751.04</v>
       </c>
       <c r="O169" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="B170" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C170" s="1">
-        <v>200000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.114</v>
+        <v>98.909</v>
       </c>
       <c r="E170" s="1">
-        <v>100.23</v>
+        <v>99.24314075</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>200460.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I170" s="1">
-        <v>1768.0</v>
+        <v>-4083.2</v>
       </c>
       <c r="J170" s="1">
-        <v>0.88197146562905</v>
+        <v>-0.33668901480681</v>
       </c>
       <c r="K170">
         <v>1.78</v>
       </c>
       <c r="L170" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="M170" s="1">
-        <v>202228.0</v>
+        <v>1208667.98</v>
       </c>
       <c r="N170" s="1">
-        <v>205782.79</v>
+        <v>1230475.66</v>
       </c>
       <c r="O170" s="1">
-        <v>0.11</v>
+        <v>0.69</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="B171" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="C171" s="1">
-        <v>1100000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.845</v>
+        <v>101.854</v>
       </c>
       <c r="E171" s="1">
-        <v>99.871</v>
+        <v>99.79670175</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1098581.0</v>
+        <v>682609.44</v>
       </c>
       <c r="I171" s="1">
-        <v>10714.0</v>
+        <v>14071.92</v>
       </c>
       <c r="J171" s="1">
-        <v>0.97525808292698</v>
+        <v>2.0614892170258</v>
       </c>
       <c r="K171">
-        <v>1.03</v>
+        <v>3.26</v>
       </c>
       <c r="L171" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="M171" s="1">
-        <v>1109295.0</v>
+        <v>696681.36</v>
       </c>
       <c r="N171" s="1">
-        <v>1120622.74</v>
+        <v>718958.21</v>
       </c>
       <c r="O171" s="1">
-        <v>0.62</v>
+        <v>0.41</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="B172" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="C172" s="1">
-        <v>809000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>102.156</v>
+        <v>98.843</v>
       </c>
       <c r="E172" s="1">
-        <v>99.646</v>
+        <v>100.23</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>806136.14</v>
+        <v>200460.0</v>
       </c>
       <c r="I172" s="1">
-        <v>20305.9</v>
+        <v>-2774.0</v>
       </c>
       <c r="J172" s="1">
-        <v>2.5189169660599</v>
+        <v>-1.3838172203931</v>
       </c>
       <c r="K172">
-        <v>3.3</v>
+        <v>1.97</v>
       </c>
       <c r="L172" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="M172" s="1">
-        <v>826442.04</v>
+        <v>197686.0</v>
       </c>
       <c r="N172" s="1">
-        <v>853127.96</v>
+        <v>201631.21</v>
       </c>
       <c r="O172" s="1">
-        <v>0.47</v>
+        <v>0.11</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="B173" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="C173" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>101.288</v>
+        <v>98.72</v>
       </c>
       <c r="E173" s="1">
-        <v>99.471</v>
+        <v>99.871</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>795768.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I173" s="1">
-        <v>14536.0</v>
+        <v>-12661.0</v>
       </c>
       <c r="J173" s="1">
-        <v>1.8266630475214</v>
+        <v>-1.1524867078531</v>
       </c>
       <c r="K173">
-        <v>3.4</v>
+        <v>1.23</v>
       </c>
       <c r="L173" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="M173" s="1">
-        <v>810304.0</v>
+        <v>1085920.0</v>
       </c>
       <c r="N173" s="1">
-        <v>837482.08</v>
+        <v>1099466.58</v>
       </c>
       <c r="O173" s="1">
-        <v>0.46</v>
+        <v>0.62</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="B174" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="C174" s="1">
-        <v>741000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.661</v>
+        <v>100.406</v>
       </c>
       <c r="E174" s="1">
-        <v>98.46009582</v>
+        <v>99.646</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>729589.31</v>
+        <v>806136.14</v>
       </c>
       <c r="I174" s="1">
-        <v>23718.7</v>
+        <v>6148.4</v>
       </c>
       <c r="J174" s="1">
-        <v>3.2509659441145</v>
+        <v>0.76269995785079</v>
       </c>
       <c r="K174">
-        <v>2.5</v>
+        <v>3.48</v>
       </c>
       <c r="L174" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="M174" s="1">
-        <v>753308.01</v>
+        <v>812284.54</v>
       </c>
       <c r="N174" s="1">
-        <v>771853.31</v>
+        <v>840444.39</v>
       </c>
       <c r="O174" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="B175" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="C175" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.54</v>
+        <v>100.096</v>
       </c>
       <c r="E175" s="1">
-        <v>98.41</v>
+        <v>99.471</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>885690.0</v>
+        <v>795768.0</v>
       </c>
       <c r="I175" s="1">
-        <v>10170.0</v>
+        <v>5000.0</v>
       </c>
       <c r="J175" s="1">
-        <v>1.1482572909257</v>
+        <v>0.62832383307698</v>
       </c>
       <c r="K175">
-        <v>3.37</v>
+        <v>3.61</v>
       </c>
       <c r="L175" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="M175" s="1">
-        <v>895860.0</v>
+        <v>800768.0</v>
       </c>
       <c r="N175" s="1">
-        <v>926151.78</v>
+        <v>829611.84</v>
       </c>
       <c r="O175" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="B176" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="C176" s="1">
-        <v>800000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>108.827</v>
+        <v>99.488</v>
       </c>
       <c r="E176" s="1">
-        <v>108.24</v>
+        <v>98.46009582</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>865920.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I176" s="1">
-        <v>4696.0</v>
+        <v>7616.77</v>
       </c>
       <c r="J176" s="1">
-        <v>0.54231337767923</v>
+        <v>1.0439804826636</v>
       </c>
       <c r="K176">
-        <v>1.56</v>
+        <v>2.68</v>
       </c>
       <c r="L176" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="M176" s="1">
-        <v>870616.0</v>
+        <v>737206.08</v>
       </c>
       <c r="N176" s="1">
-        <v>883109.15</v>
+        <v>757101.42</v>
       </c>
       <c r="O176" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="B177" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="C177" s="1">
-        <v>1300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.074</v>
+        <v>97.125</v>
       </c>
       <c r="E177" s="1">
-        <v>100.51323077</v>
+        <v>98.41</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1306672.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I177" s="1">
-        <v>7290.0</v>
+        <v>-11565.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.55790588609842</v>
+        <v>-1.3057616095925</v>
       </c>
       <c r="K177">
-        <v>2.52</v>
+        <v>0.17</v>
       </c>
       <c r="L177" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="M177" s="1">
-        <v>1313962.0</v>
+        <v>874125.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1346778.1</v>
+        <v>875622.95</v>
       </c>
       <c r="O177" s="1">
-        <v>0.74</v>
+        <v>0.49</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="B178" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="C178" s="1">
-        <v>1480000.0</v>
+        <v>918000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.202</v>
+        <v>98.944</v>
       </c>
       <c r="E178" s="1">
-        <v>99.902</v>
+        <v>99.492</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1478549.6</v>
+        <v>913336.56</v>
       </c>
       <c r="I178" s="1">
-        <v>4440.0</v>
+        <v>-5030.64</v>
       </c>
       <c r="J178" s="1">
-        <v>0.30029428840263</v>
+        <v>-0.5507980541149</v>
       </c>
       <c r="K178">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L178">
-        <v>881.92</v>
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>1482989.6</v>
+        <v>908305.92</v>
       </c>
       <c r="N178" s="1">
-        <v>1483871.52</v>
+        <v>908305.92</v>
       </c>
       <c r="O178" s="1">
-        <v>0.82</v>
+        <v>0.51</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="B179" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="C179" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>90.815</v>
+        <v>106.53</v>
       </c>
       <c r="E179" s="1">
-        <v>85.25</v>
+        <v>108.24</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>426250.0</v>
+        <v>865920.0</v>
       </c>
       <c r="I179" s="1">
-        <v>27825.0</v>
+        <v>-13680.0</v>
       </c>
       <c r="J179" s="1">
-        <v>6.5278592375367</v>
+        <v>-1.579822616408</v>
       </c>
       <c r="K179">
-        <v>0.7</v>
+        <v>1.82</v>
       </c>
       <c r="L179" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="M179" s="1">
-        <v>454075.0</v>
+        <v>852240.0</v>
       </c>
       <c r="N179" s="1">
-        <v>457557.88</v>
+        <v>866815.34</v>
       </c>
       <c r="O179" s="1">
-        <v>0.25</v>
+        <v>0.49</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="B180" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="C180" s="1">
-        <v>610000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>102.982</v>
+        <v>98.514</v>
       </c>
       <c r="E180" s="1">
-        <v>99.18943934</v>
+        <v>100.51323077</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>605055.58</v>
+        <v>1306672.0</v>
       </c>
       <c r="I180" s="1">
-        <v>23134.62</v>
+        <v>-25990.0</v>
       </c>
       <c r="J180" s="1">
-        <v>3.823552870961</v>
+        <v>-1.9890224937857</v>
       </c>
       <c r="K180">
-        <v>0.98</v>
+        <v>2.7</v>
       </c>
       <c r="L180" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="M180" s="1">
-        <v>628190.2</v>
+        <v>1280682.0</v>
       </c>
       <c r="N180" s="1">
-        <v>634143.97</v>
+        <v>1315782.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.35</v>
+        <v>0.74</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="B181" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="C181" s="1">
-        <v>800000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>102.975</v>
+        <v>97.964</v>
       </c>
       <c r="E181" s="1">
-        <v>102.939</v>
+        <v>99.902</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>823512.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I181" s="1">
-        <v>288.0</v>
+        <v>-28682.4</v>
       </c>
       <c r="J181" s="1">
-        <v>0.03497216798298</v>
+        <v>-1.939901103081</v>
       </c>
       <c r="K181">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>238.36</v>
+        <v>0.25</v>
+      </c>
+      <c r="L181" t="s">
+        <v>555</v>
       </c>
       <c r="M181" s="1">
-        <v>823800.0</v>
+        <v>1449867.2</v>
       </c>
       <c r="N181" s="1">
-        <v>824038.36</v>
+        <v>1453541.86</v>
       </c>
       <c r="O181" s="1">
-        <v>0.46</v>
+        <v>0.82</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="B182" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="C182" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.986</v>
+        <v>89.113</v>
       </c>
       <c r="E182" s="1">
-        <v>100.761</v>
+        <v>85.25</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1309893.0</v>
+        <v>426250.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-10075.0</v>
+        <v>19315.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.76914679290599</v>
+        <v>4.5313782991202</v>
       </c>
       <c r="K182">
-        <v>1.63</v>
+        <v>0.74</v>
       </c>
       <c r="L182" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="M182" s="1">
-        <v>1299818.0</v>
+        <v>445565.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1320974.16</v>
+        <v>449243.08</v>
       </c>
       <c r="O182" s="1">
-        <v>0.73</v>
+        <v>0.25</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="B183" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="C183" s="1">
-        <v>200000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.956</v>
+        <v>101.676</v>
       </c>
       <c r="E183" s="1">
-        <v>100.350185</v>
+        <v>99.18943934</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>200700.37</v>
+        <v>605055.58</v>
       </c>
       <c r="I183" s="1">
-        <v>7211.63</v>
+        <v>15168.02</v>
       </c>
       <c r="J183" s="1">
-        <v>3.5932320403794</v>
+        <v>2.5068804422893</v>
       </c>
       <c r="K183">
-        <v>3.05</v>
+        <v>1.17</v>
       </c>
       <c r="L183" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="M183" s="1">
-        <v>207912.0</v>
+        <v>620223.6</v>
       </c>
       <c r="N183" s="1">
-        <v>214014.74</v>
+        <v>627368.12</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="B184" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="C184" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>103.419</v>
+        <v>101.171</v>
       </c>
       <c r="E184" s="1">
-        <v>99.96825</v>
+        <v>102.939</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>299904.75</v>
+        <v>823512.0</v>
       </c>
       <c r="I184" s="1">
-        <v>10352.25</v>
+        <v>-14144.0</v>
       </c>
       <c r="J184" s="1">
-        <v>3.4518459610926</v>
+        <v>-1.7175220276086</v>
       </c>
       <c r="K184">
-        <v>1.27</v>
+        <v>0.22</v>
       </c>
       <c r="L184" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="M184" s="1">
-        <v>310257.0</v>
+        <v>809368.0</v>
       </c>
       <c r="N184" s="1">
-        <v>314078.92</v>
+        <v>811115.95</v>
       </c>
       <c r="O184" s="1">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="B185" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="C185" s="1">
-        <v>200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>106.835</v>
+        <v>97.483</v>
       </c>
       <c r="E185" s="1">
-        <v>104.45</v>
+        <v>100.761</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>208900.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I185" s="1">
-        <v>4770.0</v>
+        <v>-42614.0</v>
       </c>
       <c r="J185" s="1">
-        <v>2.2833891814265</v>
+        <v>-3.2532428221236</v>
       </c>
       <c r="K185">
-        <v>3.53</v>
+        <v>0.13</v>
       </c>
       <c r="L185" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="M185" s="1">
-        <v>213670.0</v>
+        <v>1267279.0</v>
       </c>
       <c r="N185" s="1">
-        <v>220726.16</v>
+        <v>1268961.88</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.72</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="B186" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="C186" s="1">
-        <v>950000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.968</v>
+        <v>102.098</v>
       </c>
       <c r="E186" s="1">
-        <v>99.589</v>
+        <v>100.350185</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>946095.5</v>
+        <v>200700.37</v>
       </c>
       <c r="I186" s="1">
-        <v>3600.5</v>
+        <v>3495.63</v>
       </c>
       <c r="J186" s="1">
-        <v>0.38056411852715</v>
+        <v>1.7417157726216</v>
       </c>
       <c r="K186">
-        <v>1.79</v>
+        <v>3.25</v>
       </c>
       <c r="L186" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="M186" s="1">
-        <v>949696.0</v>
+        <v>204196.0</v>
       </c>
       <c r="N186" s="1">
-        <v>966717.92</v>
+        <v>210689.15</v>
       </c>
       <c r="O186" s="1">
-        <v>0.53</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="B187" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="C187" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.511</v>
+        <v>102.472</v>
       </c>
       <c r="E187" s="1">
-        <v>103.012</v>
+        <v>99.96825</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>721084.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I187" s="1">
-        <v>10493.0</v>
+        <v>7511.25</v>
       </c>
       <c r="J187" s="1">
-        <v>1.4551702714247</v>
+        <v>2.5045451930988</v>
       </c>
       <c r="K187">
-        <v>4.16</v>
+        <v>1.48</v>
       </c>
       <c r="L187" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="M187" s="1">
-        <v>731577.0</v>
+        <v>307416.0</v>
       </c>
       <c r="N187" s="1">
-        <v>760727.68</v>
+        <v>311843.05</v>
       </c>
       <c r="O187" s="1">
-        <v>0.42</v>
+        <v>0.18</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="B188" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
       <c r="C188" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.915</v>
+        <v>105.045</v>
       </c>
       <c r="E188" s="1">
-        <v>99.908</v>
+        <v>104.45</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>499540.0</v>
+        <v>208900.0</v>
       </c>
       <c r="I188" s="1">
-        <v>35.0</v>
+        <v>1190.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.0070064459302558</v>
+        <v>0.56965055050263</v>
       </c>
       <c r="K188">
-        <v>0.25</v>
+        <v>3.75</v>
       </c>
       <c r="L188" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="M188" s="1">
-        <v>499575.0</v>
+        <v>210090.0</v>
       </c>
       <c r="N188" s="1">
-        <v>500812.85</v>
+        <v>217588.63</v>
       </c>
       <c r="O188" s="1">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="B189" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="C189" s="1">
-        <v>700000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>106.214</v>
+        <v>98.333</v>
       </c>
       <c r="E189" s="1">
-        <v>106.6</v>
+        <v>99.589</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>746200.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I189" s="1">
-        <v>-2702.0</v>
+        <v>-11932.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.36210131332083</v>
+        <v>-1.2611834640372</v>
       </c>
       <c r="K189">
-        <v>1.51</v>
+        <v>1.95</v>
       </c>
       <c r="L189" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="M189" s="1">
-        <v>743498.0</v>
+        <v>934163.5</v>
       </c>
       <c r="N189" s="1">
-        <v>754093.89</v>
+        <v>952668.98</v>
       </c>
       <c r="O189" s="1">
-        <v>0.42</v>
+        <v>0.54</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="B190" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="C190" s="1">
-        <v>667000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>102.221</v>
+        <v>98.084</v>
       </c>
       <c r="E190" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>667000.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I190" s="1">
-        <v>14814.07</v>
+        <v>-9120.0</v>
       </c>
       <c r="J190" s="1">
-        <v>2.221</v>
+        <v>-1.8256796252552</v>
       </c>
       <c r="K190">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="L190" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="M190" s="1">
-        <v>681814.07</v>
+        <v>490420.0</v>
       </c>
       <c r="N190" s="1">
-        <v>684244.33</v>
+        <v>492788.06</v>
       </c>
       <c r="O190" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="B191" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="C191" s="1">
-        <v>727000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>102.611</v>
+        <v>102.511</v>
       </c>
       <c r="E191" s="1">
-        <v>99.79727373</v>
+        <v>103.012</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>725526.18</v>
+        <v>721084.0</v>
       </c>
       <c r="I191" s="1">
-        <v>20455.79</v>
+        <v>-3507.0</v>
       </c>
       <c r="J191" s="1">
-        <v>2.8194420220646</v>
+        <v>-0.48635110472566</v>
       </c>
       <c r="K191">
-        <v>3.56</v>
+        <v>4.41</v>
       </c>
       <c r="L191" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="M191" s="1">
-        <v>745981.97</v>
+        <v>717577.0</v>
       </c>
       <c r="N191" s="1">
-        <v>771866.16</v>
+        <v>748458.51</v>
       </c>
       <c r="O191" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="B192" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="C192" s="1">
-        <v>248000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>103.839</v>
+        <v>104.103</v>
       </c>
       <c r="E192" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>248000.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I192" s="1">
-        <v>9520.72</v>
+        <v>-17479.0</v>
       </c>
       <c r="J192" s="1">
-        <v>3.839</v>
+        <v>-2.3424015009381</v>
       </c>
       <c r="K192">
-        <v>3.56</v>
+        <v>1.73</v>
       </c>
       <c r="L192" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="M192" s="1">
-        <v>257520.72</v>
+        <v>728721.0</v>
       </c>
       <c r="N192" s="1">
-        <v>266359.73</v>
+        <v>740865.52</v>
       </c>
       <c r="O192" s="1">
-        <v>0.15</v>
+        <v>0.42</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="B193" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="C193" s="1">
-        <v>500000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.422</v>
+        <v>99.967</v>
       </c>
       <c r="E193" s="1">
-        <v>99.660226</v>
+        <v>100.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>498301.13</v>
+        <v>667000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>23808.87</v>
+        <v>-220.11</v>
       </c>
       <c r="J193" s="1">
-        <v>4.7780084303642</v>
+        <v>-0.033</v>
       </c>
       <c r="K193">
-        <v>2.95</v>
+        <v>0.57</v>
       </c>
       <c r="L193" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="M193" s="1">
-        <v>522110.0</v>
+        <v>666779.89</v>
       </c>
       <c r="N193" s="1">
-        <v>536858.29</v>
+        <v>670609.38</v>
       </c>
       <c r="O193" s="1">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="B194" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="C194" s="1">
-        <v>559000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.34</v>
+        <v>101.024</v>
       </c>
       <c r="E194" s="1">
-        <v>100.0</v>
+        <v>99.79727373</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>559000.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I194" s="1">
-        <v>1900.6</v>
+        <v>8918.3</v>
       </c>
       <c r="J194" s="1">
-        <v>0.34</v>
+        <v>1.2292182206299</v>
       </c>
       <c r="K194">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.04</v>
+      </c>
+      <c r="L194">
+        <v>295.82</v>
       </c>
       <c r="M194" s="1">
-        <v>560900.6</v>
+        <v>734444.48</v>
       </c>
       <c r="N194" s="1">
-        <v>570489.0</v>
+        <v>734740.3</v>
       </c>
       <c r="O194" s="1">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="B195" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="C195" s="1">
-        <v>800000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>103.766</v>
+        <v>101.412</v>
       </c>
       <c r="E195" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>827778.0</v>
+        <v>248000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>2350.0</v>
+        <v>3501.76</v>
       </c>
       <c r="J195" s="1">
-        <v>0.2838925412369</v>
+        <v>1.412</v>
       </c>
       <c r="K195">
-        <v>3.98</v>
+        <v>3.78</v>
       </c>
       <c r="L195" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="M195" s="1">
-        <v>830128.0</v>
+        <v>251501.76</v>
       </c>
       <c r="N195" s="1">
-        <v>861985.53</v>
+        <v>260875.61</v>
       </c>
       <c r="O195" s="1">
-        <v>0.48</v>
+        <v>0.15</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="B196" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="C196" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>101.522</v>
+        <v>101.967</v>
       </c>
       <c r="E196" s="1">
-        <v>99.495</v>
+        <v>99.660226</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>795960.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I196" s="1">
-        <v>16216.0</v>
+        <v>11533.87</v>
       </c>
       <c r="J196" s="1">
-        <v>2.037288305945</v>
+        <v>2.3146385399527</v>
       </c>
       <c r="K196">
-        <v>1.77</v>
+        <v>3.16</v>
       </c>
       <c r="L196" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="M196" s="1">
-        <v>812176.0</v>
+        <v>509835.0</v>
       </c>
       <c r="N196" s="1">
-        <v>826359.56</v>
+        <v>525656.92</v>
       </c>
       <c r="O196" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="B197" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C197" s="1">
-        <v>300000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>105.8</v>
+        <v>98.551</v>
       </c>
       <c r="E197" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>317760.0</v>
+        <v>559000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-360.0</v>
+        <v>-8099.91</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.11329305135952</v>
+        <v>-1.449</v>
       </c>
       <c r="K197">
-        <v>3.74</v>
+        <v>1.88</v>
       </c>
       <c r="L197" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="M197" s="1">
-        <v>317400.0</v>
+        <v>550900.09</v>
       </c>
       <c r="N197" s="1">
-        <v>328610.96</v>
+        <v>561408.59</v>
       </c>
       <c r="O197" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="B198" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="C198" s="1">
-        <v>1084000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>102.349</v>
+        <v>102.614</v>
       </c>
       <c r="E198" s="1">
-        <v>101.11874539</v>
+        <v>103.47225</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1096127.2</v>
+        <v>827778.0</v>
       </c>
       <c r="I198" s="1">
-        <v>13335.96</v>
+        <v>-6866.0</v>
       </c>
       <c r="J198" s="1">
-        <v>1.2166434698455</v>
+        <v>-0.82944944175854</v>
       </c>
       <c r="K198">
-        <v>2.47</v>
+        <v>4.2</v>
       </c>
       <c r="L198" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="M198" s="1">
-        <v>1109463.16</v>
+        <v>820912.0</v>
       </c>
       <c r="N198" s="1">
-        <v>1136191.93</v>
+        <v>854539.4</v>
       </c>
       <c r="O198" s="1">
-        <v>0.63</v>
+        <v>0.48</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="B199" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="C199" s="1">
-        <v>7000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.808</v>
+        <v>98.535</v>
       </c>
       <c r="E199" s="1">
-        <v>100.19914286</v>
+        <v>99.495</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>7013.94</v>
+        <v>795960.0</v>
       </c>
       <c r="I199" s="1">
-        <v>42.62</v>
+        <v>-7680.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.6076470571462</v>
+        <v>-0.96487260666365</v>
       </c>
       <c r="K199">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>93.49</v>
+        <v>1.97</v>
+      </c>
+      <c r="L199" t="s">
+        <v>607</v>
       </c>
       <c r="M199" s="1">
-        <v>7056.56</v>
+        <v>788280.0</v>
       </c>
       <c r="N199" s="1">
-        <v>7150.05</v>
+        <v>804077.26</v>
       </c>
       <c r="O199" s="1">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="B200" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="C200" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.005</v>
+        <v>104.594</v>
       </c>
       <c r="E200" s="1">
-        <v>100.0</v>
+        <v>105.92</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>800000.0</v>
+        <v>317760.0</v>
       </c>
       <c r="I200" s="1">
-        <v>40.0</v>
+        <v>-3978.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.005</v>
+        <v>-1.2518882175227</v>
       </c>
       <c r="K200">
-        <v>0.37</v>
+        <v>4.02</v>
       </c>
       <c r="L200" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
       <c r="M200" s="1">
-        <v>800040.0</v>
+        <v>313782.0</v>
       </c>
       <c r="N200" s="1">
-        <v>803038.44</v>
+        <v>325851.86</v>
       </c>
       <c r="O200" s="1">
-        <v>0.44</v>
+        <v>0.18</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="B201" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="C201" s="1">
-        <v>900000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.198</v>
+        <v>100.199</v>
       </c>
       <c r="E201" s="1">
-        <v>97.25</v>
+        <v>101.11874539</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>875250.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I201" s="1">
-        <v>-468.0</v>
+        <v>-9970.04</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.053470437017995</v>
+        <v>-0.90956961929236</v>
       </c>
       <c r="K201">
-        <v>2.13</v>
+        <v>2.66</v>
       </c>
       <c r="L201" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="M201" s="1">
-        <v>874782.0</v>
+        <v>1086157.16</v>
       </c>
       <c r="N201" s="1">
-        <v>893953.23</v>
+        <v>1115001.95</v>
       </c>
       <c r="O201" s="1">
-        <v>0.49</v>
+        <v>0.63</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="B202" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="C202" s="1">
-        <v>900000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>102.036</v>
+        <v>100.619</v>
       </c>
       <c r="E202" s="1">
-        <v>99.33133333</v>
+        <v>100.19914286</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>893982.0</v>
+        <v>7013.94</v>
       </c>
       <c r="I202" s="1">
-        <v>24342.0</v>
+        <v>29.39</v>
       </c>
       <c r="J202" s="1">
-        <v>2.722873614905</v>
+        <v>0.41902268910199</v>
       </c>
       <c r="K202">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>1.53</v>
+      </c>
+      <c r="L202">
+        <v>107.16</v>
       </c>
       <c r="M202" s="1">
-        <v>918324.0</v>
+        <v>7043.33</v>
       </c>
       <c r="N202" s="1">
-        <v>941082.9</v>
+        <v>7150.49</v>
       </c>
       <c r="O202" s="1">
-        <v>0.52</v>
+        <v>0.0</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="B203" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="C203" s="1">
-        <v>1287000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.164</v>
+        <v>98.276</v>
       </c>
       <c r="E203" s="1">
         <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>1287000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>2110.68</v>
+        <v>-13792.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0.164</v>
+        <v>-1.724</v>
       </c>
       <c r="K203">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>299.44</v>
+        <v>0.53</v>
+      </c>
+      <c r="L203" t="s">
+        <v>618</v>
       </c>
       <c r="M203" s="1">
-        <v>1289110.68</v>
+        <v>786208.0</v>
       </c>
       <c r="N203" s="1">
-        <v>1289410.12</v>
+        <v>790444.93</v>
       </c>
       <c r="O203" s="1">
-        <v>0.71</v>
+        <v>0.45</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="B204" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="C204" s="1">
         <v>900000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>84.564</v>
+        <v>95.461</v>
       </c>
       <c r="E204" s="1">
-        <v>81.04033333</v>
+        <v>97.25</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>729363.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I204" s="1">
-        <v>31713.0</v>
+        <v>-16101.0</v>
       </c>
       <c r="J204" s="1">
-        <v>4.3480406875589</v>
+        <v>-1.839588688946</v>
       </c>
       <c r="K204">
-        <v>0.36</v>
+        <v>2.26</v>
       </c>
       <c r="L204" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="M204" s="1">
-        <v>761076.0</v>
+        <v>859149.0</v>
       </c>
       <c r="N204" s="1">
-        <v>764349.29</v>
+        <v>879491.47</v>
       </c>
       <c r="O204" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="B205" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="C205" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.908</v>
+        <v>100.295</v>
       </c>
       <c r="E205" s="1">
-        <v>99.774775</v>
+        <v>99.33133333</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>598648.65</v>
+        <v>893982.0</v>
       </c>
       <c r="I205" s="1">
-        <v>18799.35</v>
+        <v>8673.0</v>
       </c>
       <c r="J205" s="1">
-        <v>3.1402977355749</v>
+        <v>0.97015376148513</v>
       </c>
       <c r="K205">
-        <v>3.37</v>
+        <v>2.7</v>
       </c>
       <c r="L205" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="M205" s="1">
-        <v>617448.0</v>
+        <v>902655.0</v>
       </c>
       <c r="N205" s="1">
-        <v>637667.18</v>
+        <v>926936.51</v>
       </c>
       <c r="O205" s="1">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="B206" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="C206" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.549</v>
+        <v>82.892</v>
       </c>
       <c r="E206" s="1">
-        <v>100.0</v>
+        <v>81.04033333</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>800000.0</v>
+        <v>729363.0</v>
       </c>
       <c r="I206" s="1">
-        <v>4392.0</v>
+        <v>16665.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.549</v>
+        <v>2.284870496584</v>
       </c>
       <c r="K206">
-        <v>1.44</v>
+        <v>0.4</v>
       </c>
       <c r="L206" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="M206" s="1">
-        <v>804392.0</v>
+        <v>746028.0</v>
       </c>
       <c r="N206" s="1">
-        <v>815932.84</v>
+        <v>749652.66</v>
       </c>
       <c r="O206" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="B207" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="C207" s="1">
-        <v>-24000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>11.46527779</v>
+        <v>101.035</v>
       </c>
       <c r="E207" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I207" s="1">
+        <v>7561.35</v>
+      </c>
+      <c r="J207" s="1">
+        <v>1.2630697488418</v>
+      </c>
+      <c r="K207">
+        <v>3.57</v>
+      </c>
+      <c r="L207" t="s">
+        <v>630</v>
+      </c>
+      <c r="M207" s="1">
+        <v>606210.0</v>
+      </c>
+      <c r="N207" s="1">
+        <v>627600.41</v>
+      </c>
+      <c r="O207" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="P207">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16">
+      <c r="A208" t="s">
+        <v>631</v>
+      </c>
+      <c r="B208" t="s">
+        <v>632</v>
+      </c>
+      <c r="C208" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>98.661</v>
+      </c>
+      <c r="E208" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-10712.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>-1.339</v>
+      </c>
+      <c r="K208">
+        <v>1.61</v>
+      </c>
+      <c r="L208" t="s">
+        <v>633</v>
+      </c>
+      <c r="M208" s="1">
+        <v>789288.0</v>
+      </c>
+      <c r="N208" s="1">
+        <v>802141.87</v>
+      </c>
+      <c r="O208" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16">
+      <c r="A209" t="s">
+        <v>634</v>
+      </c>
+      <c r="B209" t="s">
+        <v>635</v>
+      </c>
+      <c r="C209" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>9.44158875</v>
+      </c>
+      <c r="E209" s="1">
+        <v>0.0938949188</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>150231.87</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-17388.67</v>
+      </c>
+      <c r="J209" s="1">
+        <v>-11.574554719981</v>
+      </c>
+      <c r="K209">
         <v>0.0</v>
       </c>
-      <c r="F207" t="s">
-[...5 lines deleted...]
-      <c r="H207" s="1">
+      <c r="L209" t="s">
+        <v>636</v>
+      </c>
+      <c r="M209" s="1">
+        <v>132843.2</v>
+      </c>
+      <c r="N209" s="1">
+        <v>151065.42</v>
+      </c>
+      <c r="O209" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P209">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16">
+      <c r="A210" t="s">
+        <v>637</v>
+      </c>
+      <c r="B210" t="s">
+        <v>638</v>
+      </c>
+      <c r="C210" s="1">
+        <v>-6500000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>9.44158892</v>
+      </c>
+      <c r="E210" s="1">
         <v>0.0</v>
       </c>
-      <c r="I207" s="1">
-[...2 lines deleted...]
-      <c r="J207" s="1">
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-539675.5</v>
+      </c>
+      <c r="J210" s="1">
         <v>0</v>
       </c>
-      <c r="K207">
+      <c r="K210">
         <v>0.0</v>
       </c>
-      <c r="L207" t="s">
-[...11 lines deleted...]
-      <c r="P207">
+      <c r="L210" t="s">
+        <v>639</v>
+      </c>
+      <c r="M210" s="1">
+        <v>-539675.5</v>
+      </c>
+      <c r="N210" s="1">
+        <v>-613703.28</v>
+      </c>
+      <c r="O210" s="1">
+        <v>-0.35</v>
+      </c>
+      <c r="P210">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>