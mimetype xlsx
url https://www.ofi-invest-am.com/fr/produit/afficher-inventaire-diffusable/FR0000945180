--- v2 (2026-06-12)
+++ v3 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -130,1854 +130,1857 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>14 563.36</t>
+    <t>15 941.78</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>2 643.49</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>10 180.79</t>
+    <t>11 928.24</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>32 235.62</t>
+    <t>34 567.12</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>17 383.56</t>
+    <t>21 826.03</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>13 356.16</t>
+    <t>16 309.93</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>8 613.70</t>
+    <t>10 126.03</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>1 330.19</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>29 071.23</t>
+    <t>31 623.29</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>7 467.48</t>
+    <t>8 201.47</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>25 566.26</t>
+    <t>28 079.19</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>18 235.62</t>
+    <t>19 546.30</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>16 876.71</t>
+    <t>18 136.99</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>14 804.79</t>
+    <t>16 104.45</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>15 484.93</t>
+    <t>16 619.18</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 986.30</t>
+    <t>5 868.49</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 287.12</t>
+    <t>2 520.62</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>2 363.01</t>
-[...8 lines deleted...]
-    <t>10 643.84</t>
+    <t>3 150.68</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>20 469.86</t>
+    <t>22 076.71</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>50 045.21</t>
+    <t>53 794.52</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>32 059.42</t>
+    <t>34 267.11</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>10 037.33</t>
+    <t>12 959.59</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
+    <t>31 930.14</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>30 488.09</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>4 915.30</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>3 926.30</t>
+  </si>
+  <si>
+    <t>XS2573807778</t>
+  </si>
+  <si>
+    <t>AXA SA 3.625 10/01/2033</t>
+  </si>
+  <si>
+    <t>5 243.84</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>4 144.45</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>7 092.12</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 23/10/2031</t>
+  </si>
+  <si>
+    <t>15 441.78</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>2 079.00</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>25 804.11</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>4 571.92</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>7 393.26</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>13 483.65</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>13 353.05</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>9 598.63</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>12 752.68</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>12 094.52</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>6 518.84</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>40 777.40</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>11 669.15</t>
+  </si>
+  <si>
+    <t>XS3075490188</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 20/05/2031</t>
+  </si>
+  <si>
+    <t>26 516.97</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>17 100.00</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>19 126.37</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>18 739.73</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>3 281.85</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>8 243.84</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>12 821.92</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>12 092.86</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>15 728.42</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>10 775.68</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>14 958.90</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>4 379.79</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>1 952.05</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>24 869.18</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>8 930.64</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
+    <t>9 434.25</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>40 810.96</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>27 996.58</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>72 328.77</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>15 560.27</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>2 521.74</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>25 934.47</t>
+  </si>
+  <si>
+    <t>FR0013236544</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
+  </si>
+  <si>
+    <t>3 893.15</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>6 472.60</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>6 706.85</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>12 751.03</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>55 958.90</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 997.26</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 200.34</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>4 775.34</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>11 061.64</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>19 465.75</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>3 896.26</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>10 661.10</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>14 403.19</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>27 268.37</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>26 536.99</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>4 434.93</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>9 255.82</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>19 173.29</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>1 358.90</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>40 504.18</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>18 964.73</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>11 064.66</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>7 489.73</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>5 860.27</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>7 119.86</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>3 353.42</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>12 887.67</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>14 741.10</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>6 500.90</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>8 617.29</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>8 309.93</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>3 490.41</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>3 143.84</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>48 888.70</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>14 239.73</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>8 410.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>42 323.63</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>12 924.49</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>9 073.97</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>13 140.03</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>7 523.97</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>41 690.75</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>23 578.77</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>26 015.03</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>30 205.48</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>4 798.80</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>6 980.13</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>46 328.77</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>3 013.70</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>25 097.26</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>2 205.48</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>2 558.22</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>16 690.85</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>24 449.66</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>26 081.28</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>3 945.21</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>9 975.00</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>1 542.49</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>10 602.74</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>6 992.44</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>4 876.03</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>2 768.18</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>9 735.76</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>5 452.05</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>29 173.57</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>4 712.40</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 630.14</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>4 452.80</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
     <t>27 424.66</t>
   </si>
   <si>
-    <t>XS2872909770</t>
-[...1045 lines deleted...]
-  <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 394.07</t>
+    <t>14 661.82</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>3 010.68</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>8 622.74</t>
+    <t>13 029.92</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>5 958.90</t>
+    <t>7 101.03</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>73 335.62</t>
+    <t>78 416.10</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
+    <t>1 183.56</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>13 820.38</t>
+    <t>14 780.71</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 966.47</t>
+  </si>
+  <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>22 024.11</t>
+    <t>23 632.22</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>7 265.75</t>
+    <t>7 880.14</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 200.68</t>
+    <t>2 626.03</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>23 051.71</t>
+    <t>24 965.75</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>14 331.55</t>
+    <t>16 030.65</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>2 424.66</t>
+    <t>3 369.86</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>53 206.51</t>
+    <t>58 743.84</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>2 860.27</t>
+    <t>3 994.52</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>9 246.58</t>
+    <t>10 097.26</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>20 695.68</t>
+    <t>1 089.25</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>8 033.97</t>
+    <t>9 698.66</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>15 719.18</t>
+    <t>17 136.99</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 623.04</t>
+    <t>3 587.76</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
+    <t>1 898.63</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>21 807.68</t>
+    <t>24 406.52</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>22 276.85</t>
+    <t>23 893.15</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>4 417.81</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>13 546.58</t>
+    <t>16 232.53</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>28 159.85</t>
+    <t>1 629.08</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>28 843.84</t>
+    <t>30 860.27</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>19 895.34</t>
+    <t>21 529.60</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>1 497.95</t>
+    <t>3 411.99</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
+    <t>3 615.41</t>
+  </si>
+  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>14 575.34</t>
+    <t>17 095.89</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>35 100.00</t>
+    <t>37 864.73</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>8 585.96</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>3 575.34</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>4 447.60</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>6 965.75</t>
+  </si>
+  <si>
+    <t>XS2549543143</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
+  </si>
+  <si>
+    <t>5 159.59</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>8 034.25</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>20 301.37</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>32 976.71</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>3 552.08</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>14 019.18</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 674.66</t>
-[...95 lines deleted...]
-    <t>12 144.52</t>
+    <t>7 055.34</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 829.49</t>
+    <t>5 523.31</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
+    <t>1 996.78</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>9 373.85</t>
+    <t>10 021.29</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>15 821.92</t>
-[...8 lines deleted...]
-    <t>10 508.50</t>
+    <t>17 121.58</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>33 627.40</t>
+    <t>1 769.86</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 797.26</t>
-[...8 lines deleted...]
-    <t>12 069.86</t>
+    <t>17 750.68</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>28 844.79</t>
+    <t>31 406.30</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 236.93</t>
+    <t>5 736.15</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>20 342.47</t>
+    <t>21 760.27</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>24 281.51</t>
+    <t>26 124.66</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
+  </si>
+  <si>
+    <t>1 203.90</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 624.66</t>
+    <t>4 050.00</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>21 390.41</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>12 853.87</t>
-[...17 lines deleted...]
-    <t>-74 027.78</t>
+    <t>14 443.33</t>
+  </si>
+  <si>
+    <t>CDS-00108558</t>
+  </si>
+  <si>
+    <t>PAR20260401050118039</t>
+  </si>
+  <si>
+    <t>-21 902.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2341,212 +2344,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>315.2744</v>
+        <v>315.8731</v>
       </c>
       <c r="D2">
-        <v>6406.67</v>
+        <v>6378.78</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2019860.36</v>
+        <v>2014886.53</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2019860.36</v>
+        <v>2014886.53</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3657.0</v>
+        <v>3524.0</v>
       </c>
       <c r="D3">
-        <v>11419.55</v>
+        <v>11369.84</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>41761318.53</v>
+        <v>40067335.05</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>41761318.53</v>
+        <v>40067335.05</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1105966.4525</v>
+        <v>1180126.2579</v>
       </c>
       <c r="D4">
-        <v>112.34</v>
+        <v>111.87</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>124249946.85</v>
+        <v>132029036.04</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>124249946.85</v>
+        <v>132029036.04</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>88584.628</v>
+        <v>91414.5735</v>
       </c>
       <c r="D5">
-        <v>102.36</v>
+        <v>101.89</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9067819.67</v>
+        <v>9314663.51</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9067819.67</v>
+        <v>9314663.51</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.38</v>
+        <v>98.93</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>188935.81</v>
+        <v>188071.13</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>188935.81</v>
+        <v>188071.13</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P210"/>
+  <dimension ref="A1:P211"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O210" sqref="O210"/>
+      <selection activeCell="O211" sqref="O211"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2565,10489 +2568,10539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>561.0</v>
+        <v>1317.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4782.95</v>
+        <v>4788.12</v>
       </c>
       <c r="E2" s="1">
-        <v>4780.0268627451</v>
+        <v>4785.7162034928</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2681595.07</v>
+        <v>6302788.24</v>
       </c>
       <c r="I2" s="1">
-        <v>1639.88</v>
+        <v>3165.8</v>
       </c>
       <c r="J2" s="1">
-        <v>0.06115315538673</v>
+        <v>0.050228563604733</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2683234.95</v>
+        <v>6305954.04</v>
       </c>
       <c r="N2" s="1">
-        <v>2683234.95</v>
+        <v>6305954.04</v>
       </c>
       <c r="O2" s="1">
-        <v>1.51</v>
+        <v>3.43</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>90.0</v>
+        <v>123.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.13</v>
+        <v>115.58</v>
       </c>
       <c r="E3" s="1">
-        <v>116.478</v>
+        <v>116.204878049</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-31320.0</v>
+        <v>-76860.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-31320.0</v>
+        <v>-76860.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-31320.0</v>
+        <v>-76860.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>-19.0</v>
+        <v>14.0</v>
       </c>
       <c r="D4" s="1">
-        <v>126.16</v>
+        <v>125.67</v>
       </c>
       <c r="E4" s="1">
-        <v>129.04</v>
+        <v>124.49</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>54720.0</v>
+        <v>16520.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>54720.0</v>
+        <v>16520.0</v>
       </c>
       <c r="N4" s="1">
-        <v>54720.0</v>
+        <v>16520.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>500000.0</v>
+        <v>153.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.095</v>
+        <v>105.77</v>
       </c>
       <c r="E5" s="1">
-        <v>99.634</v>
+        <v>105.725</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>498170.0</v>
+        <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>7305.0</v>
+        <v>6885.0</v>
       </c>
       <c r="J5" s="1">
-        <v>1.4663669028645</v>
+        <v>0</v>
       </c>
       <c r="K5">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>505475.0</v>
+        <v>6885.0</v>
       </c>
       <c r="N5" s="1">
-        <v>520038.36</v>
+        <v>6885.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>100.583</v>
+      </c>
+      <c r="E6" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>498170.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>4745.0</v>
+      </c>
+      <c r="J6" s="1">
+        <v>0.95248609912279</v>
+      </c>
+      <c r="K6">
+        <v>3.19</v>
+      </c>
+      <c r="L6" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M6" s="1">
-        <v>303654.0</v>
+        <v>502915.0</v>
       </c>
       <c r="N6" s="1">
-        <v>305564.96</v>
+        <v>518856.78</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
         <v>44</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.635</v>
+      </c>
+      <c r="E7" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>297537.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>4368.0</v>
+      </c>
+      <c r="J7" s="1">
+        <v>1.4680527127719</v>
+      </c>
+      <c r="K7">
+        <v>0.88</v>
+      </c>
+      <c r="L7" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>527100.81</v>
+        <v>301905.0</v>
       </c>
       <c r="N7" s="1">
-        <v>537281.6</v>
+        <v>304548.49</v>
       </c>
       <c r="O7" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" t="s">
         <v>47</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>493000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>106.263</v>
+      </c>
+      <c r="E8" s="1">
+        <v>100.24670385</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>494216.25</v>
+      </c>
+      <c r="I8" s="1">
+        <v>29660.34</v>
+      </c>
+      <c r="J8" s="1">
+        <v>6.0014902383319</v>
+      </c>
+      <c r="K8">
+        <v>2.42</v>
+      </c>
+      <c r="L8" t="s">
         <v>48</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>812608.0</v>
+        <v>523876.59</v>
       </c>
       <c r="N8" s="1">
-        <v>844843.62</v>
+        <v>535804.83</v>
       </c>
       <c r="O8" s="1">
-        <v>0.48</v>
+        <v>0.29</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.775</v>
+      </c>
+      <c r="E9" s="1">
+        <v>99.9080525</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>799264.42</v>
+      </c>
+      <c r="I9" s="1">
+        <v>6935.58</v>
+      </c>
+      <c r="J9" s="1">
+        <v>0.86774537017424</v>
+      </c>
+      <c r="K9">
+        <v>4.32</v>
+      </c>
+      <c r="L9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>1191552.0</v>
+        <v>806200.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1208935.56</v>
+        <v>840767.12</v>
       </c>
       <c r="O9" s="1">
-        <v>0.68</v>
+        <v>0.46</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" t="s">
         <v>53</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.868</v>
+      </c>
+      <c r="E10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-25584.0</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-2.132</v>
+      </c>
+      <c r="K10">
+        <v>1.82</v>
+      </c>
+      <c r="L10" t="s">
         <v>54</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>1223150.0</v>
+        <v>1174416.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1236506.16</v>
+        <v>1196242.03</v>
       </c>
       <c r="O10" s="1">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>96.959</v>
+      </c>
+      <c r="E11" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1241625.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-29637.5</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-2.3869928521091</v>
+      </c>
+      <c r="K11">
+        <v>1.3</v>
+      </c>
+      <c r="L11" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>774864.0</v>
+        <v>1211987.5</v>
       </c>
       <c r="N11" s="1">
-        <v>783477.7</v>
+        <v>1228297.43</v>
       </c>
       <c r="O11" s="1">
-        <v>0.44</v>
+        <v>0.67</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>96.489</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>794024.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-22112.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-2.7848024744844</v>
+      </c>
+      <c r="K12">
+        <v>1.27</v>
+      </c>
+      <c r="L12" t="s">
         <v>60</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>912771.0</v>
+        <v>771912.0</v>
       </c>
       <c r="N12" s="1">
-        <v>941842.23</v>
+        <v>782038.03</v>
       </c>
       <c r="O12" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>867000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.063</v>
+      </c>
+      <c r="E13" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>866609.85</v>
+      </c>
+      <c r="I13" s="1">
+        <v>936.36</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.10804862187985</v>
+      </c>
+      <c r="K13">
+        <v>0.15</v>
+      </c>
+      <c r="L13" t="s">
         <v>63</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>219660.0</v>
+        <v>867546.21</v>
       </c>
       <c r="N13" s="1">
-        <v>227127.48</v>
+        <v>868876.4</v>
       </c>
       <c r="O13" s="1">
-        <v>0.13</v>
+        <v>0.47</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C14" s="1">
         <v>900000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.897</v>
+        <v>100.533</v>
       </c>
       <c r="E14" s="1">
-        <v>100.021</v>
+        <v>100.85737</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>900189.0</v>
+        <v>907716.33</v>
       </c>
       <c r="I14" s="1">
-        <v>7884.0</v>
+        <v>-2919.33</v>
       </c>
       <c r="J14" s="1">
-        <v>0.87581607862349</v>
+        <v>-0.32161259013595</v>
       </c>
       <c r="K14">
-        <v>2.84</v>
+        <v>3.51</v>
       </c>
       <c r="L14" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>908073.0</v>
+        <v>904797.0</v>
       </c>
       <c r="N14" s="1">
-        <v>933639.26</v>
+        <v>936420.29</v>
       </c>
       <c r="O14" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>109.214</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="I15" s="1">
+        <v>17602.29</v>
+      </c>
+      <c r="J15" s="1">
+        <v>8.7649584308702</v>
+      </c>
+      <c r="K15">
+        <v>4.1</v>
+      </c>
+      <c r="L15" t="s">
         <v>69</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>696856.0</v>
+        <v>218428.0</v>
       </c>
       <c r="N15" s="1">
-        <v>715091.62</v>
+        <v>226629.47</v>
       </c>
       <c r="O15" s="1">
-        <v>0.4</v>
+        <v>0.12</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.608</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.021</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>900189.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>5283.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>0.58687675588126</v>
+      </c>
+      <c r="K16">
+        <v>3.12</v>
+      </c>
+      <c r="L16" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>419540.0</v>
+        <v>905472.0</v>
       </c>
       <c r="N16" s="1">
-        <v>436416.71</v>
+        <v>933551.19</v>
       </c>
       <c r="O16" s="1">
-        <v>0.25</v>
+        <v>0.51</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>86.566</v>
+      </c>
+      <c r="E17" s="1">
+        <v>77.49666625</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>619973.33</v>
+      </c>
+      <c r="I17" s="1">
+        <v>72554.67</v>
+      </c>
+      <c r="J17" s="1">
+        <v>11.702869541178</v>
+      </c>
+      <c r="K17">
+        <v>2.44</v>
+      </c>
+      <c r="L17" t="s">
         <v>75</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>324627.0</v>
+        <v>692528.0</v>
       </c>
       <c r="N17" s="1">
-        <v>339431.79</v>
+        <v>712074.3</v>
       </c>
       <c r="O17" s="1">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
         <v>77</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>103.572</v>
+      </c>
+      <c r="E18" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-12266.4</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-2.8756941670277</v>
+      </c>
+      <c r="K18">
+        <v>4.53</v>
+      </c>
+      <c r="L18" t="s">
         <v>78</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>583704.0</v>
+        <v>414288.0</v>
       </c>
       <c r="N18" s="1">
-        <v>599188.93</v>
+        <v>432424.99</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
         <v>80</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>107.006</v>
+      </c>
+      <c r="E19" s="1">
+        <v>111.15333333</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>333460.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-12442.0</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-3.7311821507827</v>
+      </c>
+      <c r="K19">
+        <v>5.37</v>
+      </c>
+      <c r="L19" t="s">
         <v>81</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>381156.0</v>
+        <v>321018.0</v>
       </c>
       <c r="N19" s="1">
-        <v>386142.3</v>
+        <v>337122.45</v>
       </c>
       <c r="O19" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
         <v>83</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>97.209</v>
+      </c>
+      <c r="E20" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>596598.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-13344.0</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-2.2366819868655</v>
+      </c>
+      <c r="K20">
+        <v>2.77</v>
+      </c>
+      <c r="L20" t="s">
         <v>84</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>512953.74</v>
+        <v>583254.0</v>
       </c>
       <c r="N20" s="1">
-        <v>514240.86</v>
+        <v>599873.18</v>
       </c>
       <c r="O20" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C21" s="1">
         <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.713</v>
+        <v>95.831</v>
       </c>
       <c r="E21" s="1">
-        <v>98.646</v>
+        <v>98.803</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>394584.0</v>
+        <v>395212.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-7732.0</v>
+        <v>-11888.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.9595320641486</v>
+        <v>-3.0080058297825</v>
       </c>
       <c r="K21">
-        <v>0.59</v>
+        <v>1.47</v>
       </c>
       <c r="L21" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="M21" s="1">
-        <v>386852.0</v>
+        <v>383324.0</v>
       </c>
       <c r="N21" s="1">
-        <v>389215.01</v>
+        <v>389192.49</v>
       </c>
       <c r="O21" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
         <v>89</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>522000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>97.576</v>
+      </c>
+      <c r="E22" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>520569.72</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-11223.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-2.1559071856888</v>
+      </c>
+      <c r="K22">
+        <v>0.48</v>
+      </c>
+      <c r="L22" t="s">
         <v>90</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>578376.0</v>
+        <v>509346.72</v>
       </c>
       <c r="N22" s="1">
-        <v>589019.84</v>
+        <v>511867.34</v>
       </c>
       <c r="O22" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" t="s">
         <v>92</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>96.242</v>
+      </c>
+      <c r="E23" s="1">
+        <v>98.646</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>394584.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-9616.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-2.4369969385479</v>
+      </c>
+      <c r="K23">
+        <v>0.79</v>
+      </c>
+      <c r="L23" t="s">
         <v>93</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>590850.0</v>
+        <v>384968.0</v>
       </c>
       <c r="N23" s="1">
-        <v>611319.86</v>
+        <v>388118.68</v>
       </c>
       <c r="O23" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
         <v>95</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="1">
-        <v>1700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D24" s="1">
         <v>98.045</v>
       </c>
       <c r="E24" s="1">
-        <v>97.87029412</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1663795.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>2970.0</v>
+        <v>-11730.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.1785075685406</v>
+        <v>-1.955</v>
       </c>
       <c r="K24">
-        <v>2.94</v>
+        <v>3.68</v>
       </c>
       <c r="L24" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>1666765.0</v>
+        <v>588270.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1716810.21</v>
+        <v>610346.71</v>
       </c>
       <c r="O24" s="1">
-        <v>0.97</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
         <v>98</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>96.258</v>
+      </c>
+      <c r="E25" s="1">
+        <v>97.87029412</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1663795.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-27409.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-1.6473784330401</v>
+      </c>
+      <c r="K25">
+        <v>3.16</v>
+      </c>
+      <c r="L25" t="s">
         <v>99</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>1100803.0</v>
+        <v>1636386.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1132862.42</v>
+        <v>1690180.52</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.92</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
         <v>101</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.717</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.51763636</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1105694.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-8807.0</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.79651332104542</v>
+      </c>
+      <c r="K26">
+        <v>3.12</v>
+      </c>
+      <c r="L26" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>746256.0</v>
+        <v>1096887.0</v>
       </c>
       <c r="N26" s="1">
-        <v>756293.33</v>
+        <v>1131154.11</v>
       </c>
       <c r="O26" s="1">
-        <v>0.43</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
         <v>104</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>104.926</v>
+      </c>
+      <c r="E27" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>8232.0</v>
+      </c>
+      <c r="J27" s="1">
+        <v>1.1334939759036</v>
+      </c>
+      <c r="K27">
+        <v>1.85</v>
+      </c>
+      <c r="L27" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>1344941.0</v>
+        <v>734482.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1372365.66</v>
+        <v>747441.59</v>
       </c>
       <c r="O27" s="1">
-        <v>0.77</v>
+        <v>0.41</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
         <v>107</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>102.427</v>
+      </c>
+      <c r="E28" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-39155.3</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-2.8565783931977</v>
+      </c>
+      <c r="K28">
+        <v>2.46</v>
+      </c>
+      <c r="L28" t="s">
         <v>108</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>1361480.4</v>
+        <v>1331551.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1389117.98</v>
+        <v>1363481.14</v>
       </c>
       <c r="O28" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
         <v>110</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>1380000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>98.632</v>
+      </c>
+      <c r="E29" s="1">
+        <v>100.93461304</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1392897.66</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-31776.06</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-2.2812917928227</v>
+      </c>
+      <c r="K29">
+        <v>2.21</v>
+      </c>
+      <c r="L29" t="s">
         <v>111</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>630263.48</v>
+        <v>1361121.6</v>
       </c>
       <c r="N29" s="1">
-        <v>634561.01</v>
+        <v>1391609.69</v>
       </c>
       <c r="O29" s="1">
-        <v>0.36</v>
+        <v>0.76</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
         <v>113</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>713000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>88.149</v>
+      </c>
+      <c r="E30" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>704757.72</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-76255.35</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-10.82008012626</v>
+      </c>
+      <c r="K30">
+        <v>0.69</v>
+      </c>
+      <c r="L30" t="s">
         <v>114</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>248007.79</v>
+        <v>628502.37</v>
       </c>
       <c r="N30" s="1">
-        <v>251602.09</v>
+        <v>633417.67</v>
       </c>
       <c r="O30" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" t="s">
         <v>116</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>281000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>88.11</v>
+      </c>
+      <c r="E31" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>236854.9</v>
+      </c>
+      <c r="I31" s="1">
+        <v>10734.2</v>
+      </c>
+      <c r="J31" s="1">
+        <v>4.5319729505279</v>
+      </c>
+      <c r="K31">
+        <v>1.4</v>
+      </c>
+      <c r="L31" t="s">
         <v>117</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>606666.0</v>
+        <v>247589.1</v>
       </c>
       <c r="N31" s="1">
-        <v>610539.29</v>
+        <v>251515.4</v>
       </c>
       <c r="O31" s="1">
-        <v>0.34</v>
+        <v>0.14</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" t="s">
         <v>119</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>100.372</v>
+      </c>
+      <c r="E32" s="1">
+        <v>99.359085</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>596154.51</v>
+      </c>
+      <c r="I32" s="1">
+        <v>6077.49</v>
+      </c>
+      <c r="J32" s="1">
+        <v>1.0194488002783</v>
+      </c>
+      <c r="K32">
+        <v>0.87</v>
+      </c>
+      <c r="L32" t="s">
         <v>120</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>305545.94</v>
+        <v>602232.0</v>
       </c>
       <c r="N32" s="1">
-        <v>308527.93</v>
+        <v>607475.84</v>
       </c>
       <c r="O32" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" t="s">
         <v>122</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>104.497</v>
+      </c>
+      <c r="E33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>12906.39</v>
+      </c>
+      <c r="J33" s="1">
+        <v>4.497</v>
+      </c>
+      <c r="K33">
+        <v>1.44</v>
+      </c>
+      <c r="L33" t="s">
         <v>123</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>930645.0</v>
+        <v>299906.39</v>
       </c>
       <c r="N33" s="1">
-        <v>934972.4</v>
+        <v>304050.84</v>
       </c>
       <c r="O33" s="1">
-        <v>0.53</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" t="s">
         <v>125</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>102.929</v>
+      </c>
+      <c r="E34" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>951840.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-25479.0</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-2.6768154311649</v>
+      </c>
+      <c r="K34">
+        <v>0.79</v>
+      </c>
+      <c r="L34" t="s">
         <v>126</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>1061888.4</v>
+        <v>926361.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1075203.47</v>
+        <v>933453.12</v>
       </c>
       <c r="O34" s="1">
-        <v>0.61</v>
+        <v>0.51</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" t="s">
         <v>128</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>1080000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>97.3</v>
+      </c>
+      <c r="E35" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1077829.2</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-26989.2</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-2.5040331065442</v>
+      </c>
+      <c r="K35">
+        <v>1.43</v>
+      </c>
+      <c r="L35" t="s">
         <v>129</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>293173.84</v>
+        <v>1050840.0</v>
       </c>
       <c r="N35" s="1">
-        <v>294631.84</v>
+        <v>1066281.78</v>
       </c>
       <c r="O35" s="1">
-        <v>0.17</v>
+        <v>0.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" t="s">
         <v>131</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>292000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.45</v>
+      </c>
+      <c r="E36" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>290852.44</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-458.44</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-0.15761944441656</v>
+      </c>
+      <c r="K36">
+        <v>0.71</v>
+      </c>
+      <c r="L36" t="s">
         <v>132</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>897894.0</v>
+        <v>290394.0</v>
       </c>
       <c r="N36" s="1">
-        <v>921713.18</v>
+        <v>292473.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.52</v>
+        <v>0.16</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>133</v>
+      </c>
+      <c r="B37" t="s">
         <v>134</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.23766667</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>902139.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-12849.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.4242816240069</v>
+      </c>
+      <c r="K37">
+        <v>2.87</v>
+      </c>
+      <c r="L37" t="s">
         <v>135</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>503695.0</v>
+        <v>889290.0</v>
       </c>
       <c r="N37" s="1">
-        <v>507085.41</v>
+        <v>915094.11</v>
       </c>
       <c r="O37" s="1">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>136</v>
+      </c>
+      <c r="B38" t="s">
         <v>137</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.177</v>
+      </c>
+      <c r="E38" s="1">
+        <v>102.64</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>513200.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-12315.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-2.3996492595479</v>
+      </c>
+      <c r="K38">
+        <v>0.91</v>
+      </c>
+      <c r="L38" t="s">
         <v>138</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>848208.0</v>
+        <v>500885.0</v>
       </c>
       <c r="N38" s="1">
-        <v>851983.28</v>
+        <v>505456.92</v>
       </c>
       <c r="O38" s="1">
-        <v>0.48</v>
+        <v>0.28</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" t="s">
         <v>140</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>104.509</v>
+      </c>
+      <c r="E39" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>863696.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-27624.0</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-3.1983475667364</v>
+      </c>
+      <c r="K39">
+        <v>0.92</v>
+      </c>
+      <c r="L39" t="s">
         <v>141</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>1237978.0</v>
+        <v>836072.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1250489.47</v>
+        <v>843465.26</v>
       </c>
       <c r="O39" s="1">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" t="s">
         <v>143</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>88.304</v>
+      </c>
+      <c r="E40" s="1">
+        <v>86.95369714</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1217351.76</v>
+      </c>
+      <c r="I40" s="1">
+        <v>18904.24</v>
+      </c>
+      <c r="J40" s="1">
+        <v>1.5528987283018</v>
+      </c>
+      <c r="K40">
+        <v>0.96</v>
+      </c>
+      <c r="L40" t="s">
         <v>144</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>1662100.85</v>
+        <v>1236256.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1672003.11</v>
+        <v>1249739.65</v>
       </c>
       <c r="O40" s="1">
-        <v>0.94</v>
+        <v>0.68</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" t="s">
         <v>146</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>1300000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.816</v>
+        <v>99.896</v>
       </c>
       <c r="E41" s="1">
-        <v>99.292</v>
+        <v>99.298</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1290796.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="I41" s="1">
-        <v>-19188.0</v>
+        <v>6249.1</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.4865245941264</v>
+        <v>0.60222763801889</v>
       </c>
       <c r="K41">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.06</v>
+      </c>
+      <c r="L41">
+        <v>665.65</v>
       </c>
       <c r="M41" s="1">
-        <v>1271608.0</v>
+        <v>1043913.2</v>
       </c>
       <c r="N41" s="1">
-        <v>1278339.51</v>
+        <v>1044578.85</v>
       </c>
       <c r="O41" s="1">
-        <v>0.72</v>
+        <v>0.57</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>147</v>
+      </c>
+      <c r="B42" t="s">
+        <v>148</v>
+      </c>
+      <c r="C42" s="1">
+        <v>1685000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>98.352</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1675884.15</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-18652.95</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-1.113021446023</v>
+      </c>
+      <c r="K42">
+        <v>0.79</v>
+      </c>
+      <c r="L42" t="s">
         <v>149</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>310122.0</v>
+        <v>1657231.2</v>
       </c>
       <c r="N42" s="1">
-        <v>321934.58</v>
+        <v>1670584.25</v>
       </c>
       <c r="O42" s="1">
-        <v>0.18</v>
+        <v>0.91</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C43" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>97.574</v>
+      </c>
+      <c r="E43" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>1290796.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-22334.0</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-1.7302501712122</v>
+      </c>
+      <c r="K43">
+        <v>0.74</v>
+      </c>
+      <c r="L43" t="s">
         <v>152</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>588636.0</v>
+        <v>1268462.0</v>
       </c>
       <c r="N43" s="1">
-        <v>599454.49</v>
+        <v>1278060.63</v>
       </c>
       <c r="O43" s="1">
-        <v>0.34</v>
+        <v>0.7</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>153</v>
+      </c>
+      <c r="B44" t="s">
+        <v>154</v>
+      </c>
+      <c r="C44" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>102.943</v>
+      </c>
+      <c r="E44" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-7605.0</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-2.4033447733177</v>
+      </c>
+      <c r="K44">
+        <v>4.25</v>
+      </c>
+      <c r="L44" t="s">
         <v>155</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>1484730.0</v>
+        <v>308829.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1488058.77</v>
+        <v>321581.68</v>
       </c>
       <c r="O44" s="1">
-        <v>0.84</v>
+        <v>0.18</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>156</v>
+      </c>
+      <c r="B45" t="s">
+        <v>157</v>
+      </c>
+      <c r="C45" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>97.426</v>
+      </c>
+      <c r="E45" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>598440.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-13884.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-2.3200320834169</v>
+      </c>
+      <c r="K45">
+        <v>2.02</v>
+      </c>
+      <c r="L45" t="s">
         <v>158</v>
       </c>
-      <c r="B45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>1394428.0</v>
+        <v>584556.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1432228.0</v>
+        <v>596650.52</v>
       </c>
       <c r="O45" s="1">
-        <v>0.81</v>
+        <v>0.32</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>159</v>
+      </c>
+      <c r="B46" t="s">
+        <v>160</v>
+      </c>
+      <c r="C46" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>98.454</v>
+      </c>
+      <c r="E46" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1498995.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-22185.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-1.4799915943682</v>
+      </c>
+      <c r="K46">
+        <v>0.43</v>
+      </c>
+      <c r="L46" t="s">
         <v>161</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>835082.5</v>
+        <v>1476810.0</v>
       </c>
       <c r="N46" s="1">
-        <v>844950.37</v>
+        <v>1483328.84</v>
       </c>
       <c r="O46" s="1">
-        <v>0.48</v>
+        <v>0.81</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>162</v>
+      </c>
+      <c r="B47" t="s">
+        <v>163</v>
+      </c>
+      <c r="C47" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.096</v>
+      </c>
+      <c r="E47" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>1412740.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-25396.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-1.7976414626895</v>
+      </c>
+      <c r="K47">
+        <v>2.91</v>
+      </c>
+      <c r="L47" t="s">
         <v>164</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>918016.96</v>
+        <v>1387344.0</v>
       </c>
       <c r="N47" s="1">
-        <v>942645.73</v>
+        <v>1428121.4</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.78</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>165</v>
+      </c>
+      <c r="B48" t="s">
+        <v>166</v>
+      </c>
+      <c r="C48" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>97.8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-18700.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-2.2</v>
+      </c>
+      <c r="K48">
+        <v>1.37</v>
+      </c>
+      <c r="L48" t="s">
         <v>167</v>
       </c>
-      <c r="B48" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>945747.0</v>
+        <v>831300.0</v>
       </c>
       <c r="N48" s="1">
-        <v>960153.16</v>
+        <v>842969.15</v>
       </c>
       <c r="O48" s="1">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>168</v>
+      </c>
+      <c r="B49" t="s">
+        <v>169</v>
+      </c>
+      <c r="C49" s="1">
+        <v>922000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.126</v>
+      </c>
+      <c r="E49" s="1">
+        <v>99.785</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>920017.7</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-6075.98</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-0.660419902791</v>
+      </c>
+      <c r="K49">
+        <v>2.88</v>
+      </c>
+      <c r="L49" t="s">
         <v>170</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>864448.0</v>
+        <v>913941.72</v>
       </c>
       <c r="N49" s="1">
-        <v>879846.35</v>
+        <v>940458.69</v>
       </c>
       <c r="O49" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>171</v>
+      </c>
+      <c r="B50" t="s">
+        <v>172</v>
+      </c>
+      <c r="C50" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>104.563</v>
+      </c>
+      <c r="E50" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>899298.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>41769.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>4.6446228057885</v>
+      </c>
+      <c r="K50">
+        <v>1.9</v>
+      </c>
+      <c r="L50" t="s">
         <v>173</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>1056850.0</v>
+        <v>941067.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1072596.58</v>
+        <v>958167.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>174</v>
+      </c>
+      <c r="B51" t="s">
+        <v>175</v>
+      </c>
+      <c r="C51" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>106.941</v>
+      </c>
+      <c r="E51" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-23072.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-2.6259959025723</v>
+      </c>
+      <c r="K51">
+        <v>2.39</v>
+      </c>
+      <c r="L51" t="s">
         <v>176</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>724920.0</v>
+        <v>855528.0</v>
       </c>
       <c r="N51" s="1">
-        <v>726161.78</v>
+        <v>874654.37</v>
       </c>
       <c r="O51" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>177</v>
+      </c>
+      <c r="B52" t="s">
+        <v>178</v>
+      </c>
+      <c r="C52" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>105.607</v>
+      </c>
+      <c r="E52" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-22330.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-2.0706602373887</v>
+      </c>
+      <c r="K52">
+        <v>1.87</v>
+      </c>
+      <c r="L52" t="s">
         <v>179</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>532464.0</v>
+        <v>1056070.0</v>
       </c>
       <c r="N52" s="1">
-        <v>537843.45</v>
+        <v>1074809.73</v>
       </c>
       <c r="O52" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>180</v>
+      </c>
+      <c r="B53" t="s">
+        <v>181</v>
+      </c>
+      <c r="C53" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>102.828</v>
+      </c>
+      <c r="E53" s="1">
+        <v>105.696</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>739872.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-20076.0</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-2.7134423251589</v>
+      </c>
+      <c r="K53">
+        <v>0.47</v>
+      </c>
+      <c r="L53" t="s">
         <v>182</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>197032.0</v>
+        <v>719796.0</v>
       </c>
       <c r="N53" s="1">
-        <v>198325.15</v>
+        <v>723077.85</v>
       </c>
       <c r="O53" s="1">
-        <v>0.11</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>183</v>
+      </c>
+      <c r="B54" t="s">
+        <v>184</v>
+      </c>
+      <c r="C54" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>87.889</v>
+      </c>
+      <c r="E54" s="1">
+        <v>88.7895</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>710316.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-7204.0</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-1.0141964984598</v>
+      </c>
+      <c r="K54">
+        <v>1.03</v>
+      </c>
+      <c r="L54" t="s">
         <v>185</v>
       </c>
-      <c r="B54" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>1498620.0</v>
+        <v>703112.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1507661.1</v>
+        <v>711355.84</v>
       </c>
       <c r="O54" s="1">
-        <v>0.85</v>
+        <v>0.39</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>186</v>
+      </c>
+      <c r="B55" t="s">
+        <v>187</v>
+      </c>
+      <c r="C55" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E55" s="1">
+        <v>102.47372</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>1537105.8</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-42685.8</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-2.7770241970332</v>
+      </c>
+      <c r="K55">
+        <v>0.85</v>
+      </c>
+      <c r="L55" t="s">
         <v>188</v>
       </c>
-      <c r="B55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>904532.52</v>
+        <v>1494420.0</v>
       </c>
       <c r="N55" s="1">
-        <v>914666.67</v>
+        <v>1507241.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.52</v>
+        <v>0.82</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>189</v>
+      </c>
+      <c r="B56" t="s">
+        <v>190</v>
+      </c>
+      <c r="C56" s="1">
+        <v>921000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>97.598</v>
+      </c>
+      <c r="E56" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>916652.88</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-17775.3</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-1.9391528012218</v>
+      </c>
+      <c r="K56">
+        <v>1.31</v>
+      </c>
+      <c r="L56" t="s">
         <v>191</v>
       </c>
-      <c r="B56" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>1078946.0</v>
+        <v>898877.58</v>
       </c>
       <c r="N56" s="1">
-        <v>1095830.25</v>
+        <v>910970.44</v>
       </c>
       <c r="O56" s="1">
-        <v>0.62</v>
+        <v>0.5</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>192</v>
+      </c>
+      <c r="B57" t="s">
+        <v>193</v>
+      </c>
+      <c r="C57" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>97.246</v>
+      </c>
+      <c r="E57" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>895140.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-19926.0</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-2.2260205107581</v>
+      </c>
+      <c r="K57">
+        <v>1.75</v>
+      </c>
+      <c r="L57" t="s">
         <v>194</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>684313.0</v>
+        <v>875214.0</v>
       </c>
       <c r="N57" s="1">
-        <v>693379.44</v>
+        <v>890942.42</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.49</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>195</v>
+      </c>
+      <c r="B58" t="s">
+        <v>196</v>
+      </c>
+      <c r="C58" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>97.211</v>
+      </c>
+      <c r="E58" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>703150.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-22673.0</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-3.2244897959184</v>
+      </c>
+      <c r="K58">
+        <v>1.54</v>
+      </c>
+      <c r="L58" t="s">
         <v>197</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>768368.0</v>
+        <v>680477.0</v>
       </c>
       <c r="N58" s="1">
-        <v>781562.52</v>
+        <v>691252.68</v>
       </c>
       <c r="O58" s="1">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>198</v>
+      </c>
+      <c r="B59" t="s">
+        <v>199</v>
+      </c>
+      <c r="C59" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>95.839</v>
+      </c>
+      <c r="E59" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>792616.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-25904.0</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-3.268165164468</v>
+      </c>
+      <c r="K59">
+        <v>1.87</v>
+      </c>
+      <c r="L59" t="s">
         <v>200</v>
       </c>
-      <c r="B59" t="s">
-[...26 lines deleted...]
-      <c r="K59">
+      <c r="M59" s="1">
+        <v>766712.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>781670.9</v>
+      </c>
+      <c r="O59" s="1">
         <v>0.43</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.48</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>201</v>
+      </c>
+      <c r="B60" t="s">
+        <v>202</v>
+      </c>
+      <c r="C60" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>93.763</v>
+      </c>
+      <c r="E60" s="1">
+        <v>92.47746</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>832297.14</v>
+      </c>
+      <c r="I60" s="1">
+        <v>11569.86</v>
+      </c>
+      <c r="J60" s="1">
+        <v>1.390111709383</v>
+      </c>
+      <c r="K60">
+        <v>0.49</v>
+      </c>
+      <c r="L60" t="s">
         <v>203</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>1295362.5</v>
+        <v>843867.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1352948.12</v>
+        <v>848246.79</v>
       </c>
       <c r="O60" s="1">
-        <v>0.76</v>
+        <v>0.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>204</v>
+      </c>
+      <c r="B61" t="s">
+        <v>205</v>
+      </c>
+      <c r="C61" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>102.483</v>
+      </c>
+      <c r="E61" s="1">
+        <v>100.8613224</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1260766.53</v>
+      </c>
+      <c r="I61" s="1">
+        <v>20270.97</v>
+      </c>
+      <c r="J61" s="1">
+        <v>1.6078290085953</v>
+      </c>
+      <c r="K61">
+        <v>0.16</v>
+      </c>
+      <c r="L61" t="s">
         <v>206</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>726033.0</v>
+        <v>1281037.5</v>
       </c>
       <c r="N61" s="1">
-        <v>748751.84</v>
+        <v>1282989.55</v>
       </c>
       <c r="O61" s="1">
-        <v>0.42</v>
+        <v>0.7</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>207</v>
+      </c>
+      <c r="B62" t="s">
+        <v>208</v>
+      </c>
+      <c r="C62" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>103.111</v>
+      </c>
+      <c r="E62" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>699727.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>22050.0</v>
+      </c>
+      <c r="J62" s="1">
+        <v>3.1512289793019</v>
+      </c>
+      <c r="K62">
+        <v>3.55</v>
+      </c>
+      <c r="L62" t="s">
         <v>209</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>505351.99</v>
+        <v>721777.0</v>
       </c>
       <c r="N62" s="1">
-        <v>513223.85</v>
+        <v>746646.18</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B63" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C63" s="1">
-        <v>500000.0</v>
+        <v>794000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>96.17</v>
+        <v>101.376</v>
       </c>
       <c r="E63" s="1">
-        <v>99.3</v>
+        <v>99.943</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>496500.0</v>
+        <v>793547.42</v>
       </c>
       <c r="I63" s="1">
-        <v>-15650.0</v>
+        <v>11378.02</v>
       </c>
       <c r="J63" s="1">
-        <v>-3.1520644511581</v>
+        <v>1.4338172758472</v>
       </c>
       <c r="K63">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.08</v>
+      </c>
+      <c r="L63">
+        <v>609.1</v>
       </c>
       <c r="M63" s="1">
-        <v>480850.0</v>
+        <v>804925.44</v>
       </c>
       <c r="N63" s="1">
-        <v>489165.75</v>
+        <v>805534.54</v>
       </c>
       <c r="O63" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B64" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C64" s="1">
-        <v>1400000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.472</v>
+        <v>97.415</v>
       </c>
       <c r="E64" s="1">
-        <v>101.58528571</v>
+        <v>99.702</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1422194.0</v>
+        <v>515459.34</v>
       </c>
       <c r="I64" s="1">
-        <v>-1586.0</v>
+        <v>-11823.79</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.1115178379321</v>
+        <v>-2.2938356301779</v>
       </c>
       <c r="K64">
-        <v>2.66</v>
+        <v>1.73</v>
       </c>
       <c r="L64" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="M64" s="1">
-        <v>1420608.0</v>
+        <v>503635.55</v>
       </c>
       <c r="N64" s="1">
-        <v>1457890.19</v>
+        <v>512566.19</v>
       </c>
       <c r="O64" s="1">
-        <v>0.82</v>
+        <v>0.28</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B65" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C65" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.284</v>
+        <v>96.62</v>
       </c>
       <c r="E65" s="1">
-        <v>99.05583333</v>
+        <v>99.3</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>891502.5</v>
+        <v>496500.0</v>
       </c>
       <c r="I65" s="1">
-        <v>11053.5</v>
+        <v>-13400.0</v>
       </c>
       <c r="J65" s="1">
-        <v>1.2398731355212</v>
+        <v>-2.69889224572</v>
       </c>
       <c r="K65">
-        <v>3.16</v>
+        <v>1.89</v>
       </c>
       <c r="L65" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="M65" s="1">
-        <v>902556.0</v>
+        <v>483100.0</v>
       </c>
       <c r="N65" s="1">
-        <v>931016.96</v>
+        <v>492534.25</v>
       </c>
       <c r="O65" s="1">
-        <v>0.53</v>
+        <v>0.27</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B66" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C66" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.665</v>
+        <v>100.802</v>
       </c>
       <c r="E66" s="1">
-        <v>99.071125</v>
+        <v>101.58528571</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>990711.25</v>
+        <v>1422194.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-4061.25</v>
+        <v>-10966.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.40993276295187</v>
+        <v>-0.77106217576505</v>
       </c>
       <c r="K66">
-        <v>2.6</v>
+        <v>2.92</v>
       </c>
       <c r="L66" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="M66" s="1">
-        <v>986650.0</v>
+        <v>1411228.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1012677.4</v>
+        <v>1452038.96</v>
       </c>
       <c r="O66" s="1">
-        <v>0.57</v>
+        <v>0.79</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B67" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C67" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.037</v>
+        <v>99.604</v>
       </c>
       <c r="E67" s="1">
-        <v>102.78966667</v>
+        <v>99.05583333</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>616738.0</v>
+        <v>891502.5</v>
       </c>
       <c r="I67" s="1">
-        <v>-16516.0</v>
+        <v>4933.5</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.6779604953805</v>
+        <v>0.55339160574424</v>
       </c>
       <c r="K67">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>600222.0</v>
+        <v>896436.0</v>
       </c>
       <c r="N67" s="1">
-        <v>620361.04</v>
+        <v>896436.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B68" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C68" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>96.649</v>
+        <v>98.679</v>
       </c>
       <c r="E68" s="1">
-        <v>98.58714286</v>
+        <v>99.071125</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1380220.0</v>
+        <v>990711.25</v>
       </c>
       <c r="I68" s="1">
-        <v>-27134.0</v>
+        <v>-3921.25</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.9659184767646</v>
+        <v>-0.39580150119422</v>
       </c>
       <c r="K68">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="L68" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="M68" s="1">
-        <v>1353086.0</v>
+        <v>986790.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1390905.18</v>
+        <v>1014786.58</v>
       </c>
       <c r="O68" s="1">
-        <v>0.78</v>
+        <v>0.55</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B69" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C69" s="1">
-        <v>400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>103.458</v>
+        <v>98.958</v>
       </c>
       <c r="E69" s="1">
-        <v>99.661</v>
+        <v>100.3119</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>398644.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="I69" s="1">
-        <v>15188.0</v>
+        <v>-27078.0</v>
       </c>
       <c r="J69" s="1">
-        <v>3.8099156139312</v>
+        <v>-1.3496903159047</v>
       </c>
       <c r="K69">
-        <v>3.6</v>
+        <v>3.62</v>
       </c>
       <c r="L69" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="M69" s="1">
-        <v>413832.0</v>
+        <v>1979160.0</v>
       </c>
       <c r="N69" s="1">
-        <v>428226.52</v>
+        <v>2051488.77</v>
       </c>
       <c r="O69" s="1">
-        <v>0.24</v>
+        <v>1.12</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B70" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C70" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>106.457</v>
+        <v>102.64</v>
       </c>
       <c r="E70" s="1">
-        <v>107.34</v>
+        <v>99.661</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>858720.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-7064.0</v>
+        <v>11916.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.8226197130613</v>
+        <v>2.9891331614172</v>
       </c>
       <c r="K70">
-        <v>1.67</v>
+        <v>3.89</v>
       </c>
       <c r="L70" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="M70" s="1">
-        <v>851656.0</v>
+        <v>410560.0</v>
       </c>
       <c r="N70" s="1">
-        <v>865028.22</v>
+        <v>426120.27</v>
       </c>
       <c r="O70" s="1">
-        <v>0.49</v>
+        <v>0.23</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B71" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C71" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.733</v>
+        <v>105.407</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>107.34</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>600000.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I71" s="1">
-        <v>16398.0</v>
+        <v>-15464.0</v>
       </c>
       <c r="J71" s="1">
-        <v>2.733</v>
+        <v>-1.8008198248556</v>
       </c>
       <c r="K71">
-        <v>4.02</v>
+        <v>0.32</v>
       </c>
       <c r="L71" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="M71" s="1">
-        <v>616398.0</v>
+        <v>843256.0</v>
       </c>
       <c r="N71" s="1">
-        <v>640513.89</v>
+        <v>845777.74</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B72" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C72" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.319</v>
+        <v>101.991</v>
       </c>
       <c r="E72" s="1">
-        <v>102.0</v>
+        <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>714000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-11767.0</v>
+        <v>11946.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.6480392156863</v>
+        <v>1.991</v>
       </c>
       <c r="K72">
-        <v>0.34</v>
+        <v>4.32</v>
       </c>
       <c r="L72" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="M72" s="1">
-        <v>702233.0</v>
+        <v>611946.0</v>
       </c>
       <c r="N72" s="1">
-        <v>704582.32</v>
+        <v>637880.47</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B73" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C73" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>106.834</v>
+        <v>99.375</v>
       </c>
       <c r="E73" s="1">
-        <v>109.3</v>
+        <v>102.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>655800.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-14796.0</v>
+        <v>-18375.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.256175663312</v>
+        <v>-2.5735294117647</v>
       </c>
       <c r="K73">
-        <v>0.75</v>
+        <v>0.56</v>
       </c>
       <c r="L73" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="M73" s="1">
-        <v>641004.0</v>
+        <v>695625.0</v>
       </c>
       <c r="N73" s="1">
-        <v>645491.67</v>
+        <v>699518.15</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B74" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C74" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.289</v>
+        <v>106.268</v>
       </c>
       <c r="E74" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>898668.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-14067.0</v>
+        <v>-18192.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.5653166686696</v>
+        <v>-2.7740164684355</v>
       </c>
       <c r="K74">
-        <v>0.49</v>
+        <v>1.08</v>
       </c>
       <c r="L74" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="M74" s="1">
-        <v>884601.0</v>
+        <v>637608.0</v>
       </c>
       <c r="N74" s="1">
-        <v>889039.36</v>
+        <v>644080.6</v>
       </c>
       <c r="O74" s="1">
-        <v>0.5</v>
+        <v>0.35</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B75" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C75" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.103</v>
+        <v>98.539</v>
       </c>
       <c r="E75" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>697571.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I75" s="1">
-        <v>3150.0</v>
+        <v>-11817.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.45156693727234</v>
+        <v>-1.314946120258</v>
       </c>
       <c r="K75">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="L75" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="M75" s="1">
-        <v>700721.0</v>
+        <v>886851.0</v>
       </c>
       <c r="N75" s="1">
-        <v>711983.33</v>
+        <v>893557.85</v>
       </c>
       <c r="O75" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B76" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C76" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.255</v>
+        <v>99.359</v>
       </c>
       <c r="E76" s="1">
-        <v>101.72</v>
+        <v>99.653</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>813760.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-19720.0</v>
+        <v>-2058.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.4233189146677</v>
+        <v>-0.29502373235126</v>
       </c>
       <c r="K76">
-        <v>3.23</v>
+        <v>1.82</v>
       </c>
       <c r="L76" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="M76" s="1">
-        <v>794040.0</v>
+        <v>695513.0</v>
       </c>
       <c r="N76" s="1">
-        <v>819886.22</v>
+        <v>708264.03</v>
       </c>
       <c r="O76" s="1">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="B77" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="C77" s="1">
-        <v>1900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>104.629</v>
+        <v>100.592</v>
       </c>
       <c r="E77" s="1">
-        <v>106.52073684</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2023894.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-35943.0</v>
+        <v>2960.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.7759329292937</v>
+        <v>0.592</v>
       </c>
       <c r="K77">
-        <v>2.63</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.07</v>
+      </c>
+      <c r="L77">
+        <v>362.95</v>
       </c>
       <c r="M77" s="1">
-        <v>1987951.0</v>
+        <v>502960.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2037923.6</v>
+        <v>503322.95</v>
       </c>
       <c r="O77" s="1">
-        <v>1.15</v>
+        <v>0.27</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B78" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C78" s="1">
-        <v>400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.167</v>
+        <v>103.916</v>
       </c>
       <c r="E78" s="1">
-        <v>99.589</v>
+        <v>106.52073684</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>398356.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-1688.0</v>
+        <v>-49490.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.42374157788511</v>
+        <v>-2.4452861661727</v>
       </c>
       <c r="K78">
-        <v>0.29</v>
+        <v>2.95</v>
       </c>
       <c r="L78" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="M78" s="1">
-        <v>396668.0</v>
+        <v>1974404.0</v>
       </c>
       <c r="N78" s="1">
-        <v>397814.58</v>
+        <v>2030362.9</v>
       </c>
       <c r="O78" s="1">
-        <v>0.22</v>
+        <v>1.11</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B79" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="C79" s="1">
-        <v>540000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.784</v>
+        <v>98.604</v>
       </c>
       <c r="E79" s="1">
-        <v>99.43</v>
+        <v>99.589</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>536922.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I79" s="1">
-        <v>1911.6</v>
+        <v>-3940.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.35602936739415</v>
+        <v>-0.98906505738586</v>
       </c>
       <c r="K79">
-        <v>2.93</v>
+        <v>0.5</v>
       </c>
       <c r="L79" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="M79" s="1">
-        <v>538833.6</v>
+        <v>394416.0</v>
       </c>
       <c r="N79" s="1">
-        <v>554678.53</v>
+        <v>396413.26</v>
       </c>
       <c r="O79" s="1">
-        <v>0.31</v>
+        <v>0.22</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B80" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="C80" s="1">
         <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>84.436</v>
+        <v>84.257</v>
       </c>
       <c r="E80" s="1">
         <v>85.96</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>601720.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-10668.0</v>
+        <v>-11921.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.7729176361098</v>
+        <v>-1.981154025128</v>
       </c>
       <c r="K80">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="L80" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="M80" s="1">
-        <v>591052.0</v>
+        <v>589799.0</v>
       </c>
       <c r="N80" s="1">
-        <v>593976.66</v>
+        <v>592999.34</v>
       </c>
       <c r="O80" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B81" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C81" s="1">
         <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.303</v>
+        <v>98.676</v>
       </c>
       <c r="E81" s="1">
         <v>100.65</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>704550.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-9429.0</v>
+        <v>-13818.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.3383010432191</v>
+        <v>-1.9612518628912</v>
       </c>
       <c r="K81">
-        <v>0.49</v>
+        <v>0.68</v>
       </c>
       <c r="L81" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="M81" s="1">
-        <v>695121.0</v>
+        <v>690732.0</v>
       </c>
       <c r="N81" s="1">
-        <v>698573.05</v>
+        <v>695507.34</v>
       </c>
       <c r="O81" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="B82" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="C82" s="1">
         <v>400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.001</v>
+        <v>98.304</v>
       </c>
       <c r="E82" s="1">
         <v>100.62</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>402480.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-6476.0</v>
+        <v>-9264.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.6090240508845</v>
+        <v>-2.3017292784735</v>
       </c>
       <c r="K82">
-        <v>2.57</v>
+        <v>2.77</v>
       </c>
       <c r="L82" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="M82" s="1">
-        <v>396004.0</v>
+        <v>393216.0</v>
       </c>
       <c r="N82" s="1">
-        <v>406277.97</v>
+        <v>404277.64</v>
       </c>
       <c r="O82" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
         <v>700000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.464</v>
+        <v>98.449</v>
       </c>
       <c r="E83" s="1">
         <v>99.64619429</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>697523.36</v>
       </c>
       <c r="I83" s="1">
-        <v>-8275.36</v>
+        <v>-8380.36</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.1863918077238</v>
+        <v>-1.2014450670154</v>
       </c>
       <c r="K83">
-        <v>2.55</v>
+        <v>2.78</v>
       </c>
       <c r="L83" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="M83" s="1">
-        <v>689248.0</v>
+        <v>689143.0</v>
       </c>
       <c r="N83" s="1">
-        <v>707114.78</v>
+        <v>708608.75</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="C84" s="1">
         <v>286000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.416</v>
+        <v>99.286</v>
       </c>
       <c r="E84" s="1">
         <v>99.571</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>284773.06</v>
       </c>
       <c r="I84" s="1">
-        <v>-443.3</v>
+        <v>-815.1</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.15566781492603</v>
+        <v>-0.28622791776722</v>
       </c>
       <c r="K84">
-        <v>1.16</v>
+        <v>1.36</v>
       </c>
       <c r="L84" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="M84" s="1">
-        <v>284329.76</v>
+        <v>283957.96</v>
       </c>
       <c r="N84" s="1">
-        <v>287640.31</v>
+        <v>287854.22</v>
       </c>
       <c r="O84" s="1">
         <v>0.16</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C85" s="1">
         <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.797</v>
+        <v>98.388</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>600000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-7218.0</v>
+        <v>-9672.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.203</v>
+        <v>-1.612</v>
       </c>
       <c r="K85">
-        <v>1.54</v>
+        <v>1.78</v>
       </c>
       <c r="L85" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="M85" s="1">
-        <v>592782.0</v>
+        <v>590328.0</v>
       </c>
       <c r="N85" s="1">
-        <v>602041.92</v>
+        <v>600989.1</v>
       </c>
       <c r="O85" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B86" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C86" s="1">
         <v>1930000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.456</v>
+        <v>98.139</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>1930000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-29799.2</v>
+        <v>-35917.3</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.544</v>
+        <v>-1.861</v>
       </c>
       <c r="K86">
-        <v>0.53</v>
+        <v>0.75</v>
       </c>
       <c r="L86" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="M86" s="1">
-        <v>1900200.8</v>
+        <v>1894082.7</v>
       </c>
       <c r="N86" s="1">
-        <v>1910410.66</v>
+        <v>1908485.89</v>
       </c>
       <c r="O86" s="1">
-        <v>1.08</v>
+        <v>1.04</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B87" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="C87" s="1">
         <v>1225000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.135</v>
+        <v>97.865</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>1225000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-22846.25</v>
+        <v>-26153.75</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.865</v>
+        <v>-2.135</v>
       </c>
       <c r="K87">
-        <v>1.99</v>
+        <v>2.23</v>
       </c>
       <c r="L87" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="M87" s="1">
-        <v>1202153.75</v>
+        <v>1198846.25</v>
       </c>
       <c r="N87" s="1">
-        <v>1226545.18</v>
+        <v>1226114.62</v>
       </c>
       <c r="O87" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B88" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="C88" s="1">
         <v>800000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.671</v>
+        <v>98.452</v>
       </c>
       <c r="E88" s="1">
         <v>100.42</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>803360.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-13992.0</v>
+        <v>-15744.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.741684923322</v>
+        <v>-1.9597689703246</v>
       </c>
       <c r="K88">
-        <v>3.09</v>
+        <v>3.32</v>
       </c>
       <c r="L88" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="M88" s="1">
-        <v>789368.0</v>
+        <v>787616.0</v>
       </c>
       <c r="N88" s="1">
-        <v>814077.59</v>
+        <v>814152.99</v>
       </c>
       <c r="O88" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B89" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="C89" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.949</v>
+        <v>96.992</v>
       </c>
       <c r="E89" s="1">
         <v>99.259</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>992590.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-13100.0</v>
+        <v>-22670.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.3197795665884</v>
+        <v>-2.2839238759206</v>
       </c>
       <c r="K89">
-        <v>0.17</v>
+        <v>0.44</v>
       </c>
       <c r="L89" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="M89" s="1">
-        <v>979490.0</v>
+        <v>969920.0</v>
       </c>
       <c r="N89" s="1">
-        <v>981168.08</v>
+        <v>974354.93</v>
       </c>
       <c r="O89" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B90" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="C90" s="1">
         <v>858000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.16</v>
+        <v>97.56</v>
       </c>
       <c r="E90" s="1">
         <v>99.362</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>852525.96</v>
       </c>
       <c r="I90" s="1">
-        <v>-10313.16</v>
+        <v>-15461.16</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.2097180008454</v>
+        <v>-1.8135705803023</v>
       </c>
       <c r="K90">
-        <v>0.88</v>
+        <v>1.08</v>
       </c>
       <c r="L90" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="M90" s="1">
-        <v>842212.8</v>
+        <v>837064.8</v>
       </c>
       <c r="N90" s="1">
-        <v>849779.07</v>
+        <v>846320.62</v>
       </c>
       <c r="O90" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B91" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="C91" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>106.293</v>
+        <v>100.054</v>
       </c>
       <c r="E91" s="1">
-        <v>108.31690909</v>
+        <v>100.4</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1191486.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-22263.0</v>
+        <v>-2076.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.8685070575735</v>
+        <v>-0.34462151394422</v>
       </c>
       <c r="K91">
-        <v>2.02</v>
+        <v>3.2</v>
       </c>
       <c r="L91" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="M91" s="1">
-        <v>1169223.0</v>
+        <v>600324.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1191411.36</v>
+        <v>619497.29</v>
       </c>
       <c r="O91" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="B92" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="C92" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.249</v>
+        <v>99.634</v>
       </c>
       <c r="E92" s="1">
-        <v>100.4</v>
+        <v>99.821</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>602400.0</v>
+        <v>798568.0</v>
       </c>
       <c r="I92" s="1">
-        <v>5094.0</v>
+        <v>-1496.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.84561752988048</v>
+        <v>-0.18733533024113</v>
       </c>
       <c r="K92">
-        <v>2.95</v>
+        <v>0.17</v>
       </c>
       <c r="L92" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="M92" s="1">
-        <v>607494.0</v>
+        <v>797072.0</v>
       </c>
       <c r="N92" s="1">
-        <v>625202.22</v>
+        <v>798430.9</v>
       </c>
       <c r="O92" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B93" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="C93" s="1">
         <v>1563000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.528</v>
+        <v>97.81</v>
       </c>
       <c r="E93" s="1">
         <v>99.228</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>1550933.64</v>
       </c>
       <c r="I93" s="1">
-        <v>-10941.0</v>
+        <v>-22163.34</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.70544604345548</v>
+        <v>-1.4290321280284</v>
       </c>
       <c r="K93">
-        <v>2.41</v>
+        <v>2.59</v>
       </c>
       <c r="L93" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="M93" s="1">
-        <v>1539992.64</v>
+        <v>1528770.3</v>
       </c>
       <c r="N93" s="1">
-        <v>1577665.22</v>
+        <v>1569274.48</v>
       </c>
       <c r="O93" s="1">
-        <v>0.89</v>
+        <v>0.85</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B94" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="C94" s="1">
         <v>700000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.864</v>
+        <v>98.201</v>
       </c>
       <c r="E94" s="1">
         <v>99.517</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>696619.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-4571.0</v>
+        <v>-9212.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.65616929770793</v>
+        <v>-1.3223871298371</v>
       </c>
       <c r="K94">
-        <v>2.5</v>
+        <v>2.71</v>
       </c>
       <c r="L94" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="M94" s="1">
-        <v>692048.0</v>
+        <v>687407.0</v>
       </c>
       <c r="N94" s="1">
-        <v>709524.03</v>
+        <v>706371.73</v>
       </c>
       <c r="O94" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B95" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="C95" s="1">
         <v>1016000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>90.398</v>
+        <v>90.134</v>
       </c>
       <c r="E95" s="1">
         <v>83.44605217</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>847811.89</v>
       </c>
       <c r="I95" s="1">
-        <v>70631.79</v>
+        <v>67949.55</v>
       </c>
       <c r="J95" s="1">
-        <v>8.3310685817346</v>
+        <v>8.014696514813</v>
       </c>
       <c r="K95">
-        <v>0.97</v>
+        <v>1.09</v>
       </c>
       <c r="L95" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="M95" s="1">
-        <v>918443.68</v>
+        <v>915761.44</v>
       </c>
       <c r="N95" s="1">
-        <v>928307.93</v>
+        <v>926826.1</v>
       </c>
       <c r="O95" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B96" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C96" s="1">
         <v>600000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.144</v>
+        <v>100.0</v>
       </c>
       <c r="E96" s="1">
         <v>100.375</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>602250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1386.0</v>
+        <v>-2250.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.23013698630137</v>
+        <v>-0.37359900373599</v>
       </c>
       <c r="K96">
-        <v>1.04</v>
+        <v>1.25</v>
       </c>
       <c r="L96" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="M96" s="1">
-        <v>600864.0</v>
+        <v>600000.0</v>
       </c>
       <c r="N96" s="1">
-        <v>607077.7</v>
+        <v>607489.73</v>
       </c>
       <c r="O96" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B97" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="C97" s="1">
         <v>800000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.762</v>
+        <v>97.472</v>
       </c>
       <c r="E97" s="1">
         <v>92.081555</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>736652.44</v>
       </c>
       <c r="I97" s="1">
-        <v>45443.56</v>
+        <v>43123.56</v>
       </c>
       <c r="J97" s="1">
-        <v>6.1689281854547</v>
+        <v>5.8539899766028</v>
       </c>
       <c r="K97">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.06</v>
+      </c>
+      <c r="L97">
+        <v>460.27</v>
       </c>
       <c r="M97" s="1">
-        <v>782096.0</v>
+        <v>779776.0</v>
       </c>
       <c r="N97" s="1">
-        <v>795674.08</v>
+        <v>780236.27</v>
       </c>
       <c r="O97" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B98" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C98" s="1">
         <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.529</v>
+        <v>101.804</v>
       </c>
       <c r="E98" s="1">
         <v>99.329</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>595974.0</v>
       </c>
       <c r="I98" s="1">
-        <v>19200.0</v>
+        <v>14850.0</v>
       </c>
       <c r="J98" s="1">
-        <v>3.2216170504082</v>
+        <v>2.4917194374251</v>
       </c>
       <c r="K98">
-        <v>0.73</v>
+        <v>0.98</v>
       </c>
       <c r="L98" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="M98" s="1">
-        <v>615174.0</v>
+        <v>610824.0</v>
       </c>
       <c r="N98" s="1">
-        <v>619569.21</v>
+        <v>616684.27</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="B99" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="C99" s="1">
         <v>900000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.386</v>
+        <v>97.927</v>
       </c>
       <c r="E99" s="1">
         <v>100.231</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>902079.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-16605.0</v>
+        <v>-20736.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.8407478724147</v>
+        <v>-2.2986900260398</v>
       </c>
       <c r="K99">
-        <v>0.55</v>
+        <v>0.79</v>
       </c>
       <c r="L99" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="M99" s="1">
-        <v>885474.0</v>
+        <v>881343.0</v>
       </c>
       <c r="N99" s="1">
-        <v>890467.15</v>
+        <v>888462.86</v>
       </c>
       <c r="O99" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="B100" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="C100" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.335</v>
+        <v>97.879</v>
       </c>
       <c r="E100" s="1">
         <v>100.33</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>1203960.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-23940.0</v>
+        <v>-29412.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.9884381540915</v>
+        <v>-2.4429383035981</v>
       </c>
       <c r="K100">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="L100" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="M100" s="1">
-        <v>1180020.0</v>
+        <v>1174548.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1181104.93</v>
+        <v>1177901.42</v>
       </c>
       <c r="O100" s="1">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="B101" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="C101" s="1">
         <v>200000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.133</v>
+        <v>90.008</v>
       </c>
       <c r="E101" s="1">
         <v>89.875</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>179750.0</v>
       </c>
       <c r="I101" s="1">
-        <v>516.0</v>
+        <v>266.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.28706536856745</v>
+        <v>0.14798331015299</v>
       </c>
       <c r="K101">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="L101">
-        <v>112.33</v>
+        <v>175.34</v>
       </c>
       <c r="M101" s="1">
-        <v>180266.0</v>
+        <v>180016.0</v>
       </c>
       <c r="N101" s="1">
-        <v>180378.33</v>
+        <v>180191.34</v>
       </c>
       <c r="O101" s="1">
         <v>0.1</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="B102" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="C102" s="1">
         <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>90.767</v>
+        <v>90.4</v>
       </c>
       <c r="E102" s="1">
         <v>89.875</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>89875.0</v>
       </c>
       <c r="I102" s="1">
-        <v>892.0</v>
+        <v>525.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.99248956884562</v>
+        <v>0.58414464534075</v>
       </c>
       <c r="K102">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="L102">
-        <v>124.66</v>
+        <v>140.41</v>
       </c>
       <c r="M102" s="1">
-        <v>90767.0</v>
+        <v>90400.0</v>
       </c>
       <c r="N102" s="1">
-        <v>90891.66</v>
+        <v>90540.41</v>
       </c>
       <c r="O102" s="1">
         <v>0.05</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="B103" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C103" s="1">
         <v>600000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.384</v>
+        <v>100.465</v>
       </c>
       <c r="E103" s="1">
-        <v>99.766</v>
+        <v>100.539</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>598596.0</v>
+        <v>603234.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-8292.0</v>
+        <v>-444.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.3852414650282</v>
+        <v>-0.073603278329802</v>
       </c>
       <c r="K103">
-        <v>2.19</v>
+        <v>2.15</v>
       </c>
       <c r="L103" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="M103" s="1">
-        <v>590304.0</v>
+        <v>602790.0</v>
       </c>
       <c r="N103" s="1">
-        <v>603438.25</v>
+        <v>615677.67</v>
       </c>
       <c r="O103" s="1">
         <v>0.34</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="B104" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="C104" s="1">
-        <v>593000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.395</v>
+        <v>96.971</v>
       </c>
       <c r="E104" s="1">
-        <v>99.945</v>
+        <v>99.766</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>592673.85</v>
+        <v>598596.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-9191.5</v>
+        <v>-16770.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.550852969133</v>
+        <v>-2.8015556401981</v>
       </c>
       <c r="K104">
-        <v>0.88</v>
+        <v>2.46</v>
       </c>
       <c r="L104" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="M104" s="1">
-        <v>583482.35</v>
+        <v>581826.0</v>
       </c>
       <c r="N104" s="1">
-        <v>588671.67</v>
+        <v>596567.1</v>
       </c>
       <c r="O104" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="B105" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="C105" s="1">
-        <v>915000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.013</v>
+        <v>97.809</v>
       </c>
       <c r="E105" s="1">
-        <v>99.90538798</v>
+        <v>99.945</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>914134.3</v>
+        <v>592673.85</v>
       </c>
       <c r="I105" s="1">
-        <v>-8165.35</v>
+        <v>-12666.48</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.89323308402277</v>
+        <v>-2.1371754464956</v>
       </c>
       <c r="K105">
-        <v>0.77</v>
+        <v>1.1</v>
       </c>
       <c r="L105" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="M105" s="1">
-        <v>905968.95</v>
+        <v>580007.37</v>
       </c>
       <c r="N105" s="1">
-        <v>913000.66</v>
+        <v>586508.27</v>
       </c>
       <c r="O105" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B106" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C106" s="1">
-        <v>200000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>82.677</v>
+        <v>98.393</v>
       </c>
       <c r="E106" s="1">
-        <v>81.75</v>
+        <v>99.90538798</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>163500.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I106" s="1">
-        <v>1854.0</v>
+        <v>-13838.35</v>
       </c>
       <c r="J106" s="1">
-        <v>1.1339449541284</v>
+        <v>-1.5138202340728</v>
       </c>
       <c r="K106">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>24.66</v>
+        <v>0.94</v>
+      </c>
+      <c r="L106" t="s">
+        <v>335</v>
       </c>
       <c r="M106" s="1">
-        <v>165354.0</v>
+        <v>900295.95</v>
       </c>
       <c r="N106" s="1">
-        <v>165378.66</v>
+        <v>908913.24</v>
       </c>
       <c r="O106" s="1">
-        <v>0.09</v>
+        <v>0.5</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B107" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C107" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>98.24</v>
+        <v>82.116</v>
       </c>
       <c r="E107" s="1">
-        <v>100.73</v>
+        <v>81.75</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>503650.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-12450.0</v>
+        <v>732.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.4719547304676</v>
+        <v>0.44770642201835</v>
       </c>
       <c r="K107">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>0.11</v>
+      </c>
+      <c r="L107">
+        <v>213.7</v>
       </c>
       <c r="M107" s="1">
-        <v>491200.0</v>
+        <v>164232.0</v>
       </c>
       <c r="N107" s="1">
-        <v>498604.11</v>
+        <v>164445.7</v>
       </c>
       <c r="O107" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B108" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C108" s="1">
-        <v>409000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>102.687</v>
+        <v>98.504</v>
       </c>
       <c r="E108" s="1">
-        <v>99.775</v>
+        <v>100.73</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>408079.75</v>
+        <v>503650.0</v>
       </c>
       <c r="I108" s="1">
-        <v>11910.08</v>
+        <v>-11130.0</v>
       </c>
       <c r="J108" s="1">
-        <v>2.9185667752443</v>
+        <v>-2.2098679638638</v>
       </c>
       <c r="K108">
-        <v>1.22</v>
+        <v>1.66</v>
       </c>
       <c r="L108" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>419989.83</v>
+        <v>492520.0</v>
       </c>
       <c r="N108" s="1">
-        <v>424981.87</v>
+        <v>500829.93</v>
       </c>
       <c r="O108" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="B109" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C109" s="1">
         <v>400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>91.852</v>
+        <v>91.468</v>
       </c>
       <c r="E109" s="1">
         <v>99.271</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>397084.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-29676.0</v>
+        <v>-31212.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-7.4734816814578</v>
+        <v>-7.8603015986542</v>
       </c>
       <c r="K109">
-        <v>0.76</v>
+        <v>0.87</v>
       </c>
       <c r="L109" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>367408.0</v>
+        <v>365872.0</v>
       </c>
       <c r="N109" s="1">
-        <v>370457.32</v>
+        <v>369362.41</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="B110" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="C110" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.333</v>
+        <v>100.853</v>
       </c>
       <c r="E110" s="1">
-        <v>101.3728</v>
+        <v>99.942</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1520592.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-597.0</v>
+        <v>10021.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.039261024653556</v>
+        <v>0.91152868663825</v>
       </c>
       <c r="K110">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.06</v>
+      </c>
+      <c r="L110">
+        <v>655.48</v>
       </c>
       <c r="M110" s="1">
-        <v>1519995.0</v>
+        <v>1109383.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1565221.03</v>
+        <v>1110038.48</v>
       </c>
       <c r="O110" s="1">
-        <v>0.88</v>
+        <v>0.6</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="B111" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="C111" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.498</v>
+        <v>94.094</v>
       </c>
       <c r="E111" s="1">
-        <v>99.67</v>
+        <v>94.62629</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>598020.0</v>
+        <v>851636.61</v>
       </c>
       <c r="I111" s="1">
-        <v>-7032.0</v>
+        <v>-4790.61</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.1758804053376</v>
+        <v>-0.56251809090264</v>
       </c>
       <c r="K111">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="L111" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="M111" s="1">
-        <v>590988.0</v>
+        <v>846846.0</v>
       </c>
       <c r="N111" s="1">
-        <v>592734.58</v>
+        <v>849989.84</v>
       </c>
       <c r="O111" s="1">
-        <v>0.33</v>
+        <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="B112" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="C112" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.228</v>
+        <v>100.389</v>
       </c>
       <c r="E112" s="1">
-        <v>99.81333333</v>
+        <v>101.3728</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>898320.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-23268.0</v>
+        <v>-14757.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.5901683141865</v>
+        <v>-0.97047728779318</v>
       </c>
       <c r="K112">
-        <v>1.35</v>
+        <v>3.26</v>
       </c>
       <c r="L112" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="M112" s="1">
-        <v>875052.0</v>
+        <v>1505835.0</v>
       </c>
       <c r="N112" s="1">
-        <v>887165.01</v>
+        <v>1554723.7</v>
       </c>
       <c r="O112" s="1">
-        <v>0.5</v>
+        <v>0.85</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="B113" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="C113" s="1">
-        <v>2900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>92.89</v>
+        <v>97.625</v>
       </c>
       <c r="E113" s="1">
-        <v>93.09788345</v>
+        <v>99.81333333</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2699838.62</v>
+        <v>898320.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-6028.62</v>
+        <v>-19695.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.22329556868106</v>
+        <v>-2.1924258616083</v>
       </c>
       <c r="K113">
-        <v>0.18</v>
+        <v>1.58</v>
       </c>
       <c r="L113" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="M113" s="1">
-        <v>2693810.0</v>
+        <v>878625.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2698885.0</v>
+        <v>892864.73</v>
       </c>
       <c r="O113" s="1">
-        <v>1.52</v>
+        <v>0.49</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="B114" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="C114" s="1">
-        <v>1100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>96.385</v>
+        <v>92.788</v>
       </c>
       <c r="E114" s="1">
-        <v>98.642</v>
+        <v>93.09788345</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1085062.0</v>
+        <v>2699838.62</v>
       </c>
       <c r="I114" s="1">
-        <v>-24827.0</v>
+        <v>-8986.62</v>
       </c>
       <c r="J114" s="1">
-        <v>-2.2880720180045</v>
+        <v>-0.33285767280416</v>
       </c>
       <c r="K114">
-        <v>3.57</v>
+        <v>0.29</v>
       </c>
       <c r="L114" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="M114" s="1">
-        <v>1060235.0</v>
+        <v>2690852.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1099526.1</v>
+        <v>2699262.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.62</v>
+        <v>1.47</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="B115" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="C115" s="1">
-        <v>768000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.685</v>
+        <v>95.25</v>
       </c>
       <c r="E115" s="1">
-        <v>99.628</v>
+        <v>98.642</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>765143.04</v>
+        <v>1085062.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-7242.24</v>
+        <v>-37312.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.94652105833701</v>
+        <v>-3.4386975122159</v>
       </c>
       <c r="K115">
-        <v>1.48</v>
+        <v>3.85</v>
       </c>
       <c r="L115" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="M115" s="1">
-        <v>757900.8</v>
+        <v>1047750.0</v>
       </c>
       <c r="N115" s="1">
-        <v>769252.47</v>
+        <v>1090073.63</v>
       </c>
       <c r="O115" s="1">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="B116" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="C116" s="1">
-        <v>600000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.721</v>
+        <v>97.753</v>
       </c>
       <c r="E116" s="1">
-        <v>99.736</v>
+        <v>99.628</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>598416.0</v>
+        <v>765143.04</v>
       </c>
       <c r="I116" s="1">
-        <v>-12090.0</v>
+        <v>-14400.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.0203336809176</v>
+        <v>-1.8820010438832</v>
       </c>
       <c r="K116">
-        <v>1.26</v>
+        <v>1.68</v>
       </c>
       <c r="L116" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="M116" s="1">
-        <v>586326.0</v>
+        <v>750743.04</v>
       </c>
       <c r="N116" s="1">
-        <v>593887.64</v>
+        <v>763667.53</v>
       </c>
       <c r="O116" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B117" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="C117" s="1">
-        <v>469000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.123</v>
+        <v>97.316</v>
       </c>
       <c r="E117" s="1">
-        <v>99.594</v>
+        <v>99.736</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>467095.86</v>
+        <v>598416.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-6898.99</v>
+        <v>-14520.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.4769966062213</v>
+        <v>-2.4264057110772</v>
       </c>
       <c r="K117">
-        <v>2.59</v>
+        <v>1.51</v>
       </c>
       <c r="L117" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="M117" s="1">
-        <v>460196.87</v>
+        <v>583896.0</v>
       </c>
       <c r="N117" s="1">
-        <v>472339.47</v>
+        <v>592969.97</v>
       </c>
       <c r="O117" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B118" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="C118" s="1">
-        <v>1700000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.248</v>
+        <v>97.453</v>
       </c>
       <c r="E118" s="1">
-        <v>100.0</v>
+        <v>99.594</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1700000.0</v>
+        <v>467095.86</v>
       </c>
       <c r="I118" s="1">
-        <v>-29784.0</v>
+        <v>-10041.29</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.752</v>
+        <v>-2.1497278952547</v>
       </c>
       <c r="K118">
-        <v>2.21</v>
+        <v>2.8</v>
       </c>
       <c r="L118" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="M118" s="1">
-        <v>1670216.0</v>
+        <v>457054.57</v>
       </c>
       <c r="N118" s="1">
-        <v>1707755.73</v>
+        <v>470194.6</v>
       </c>
       <c r="O118" s="1">
-        <v>0.96</v>
+        <v>0.26</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="B119" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="C119" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.135</v>
+        <v>94.677</v>
       </c>
       <c r="E119" s="1">
-        <v>103.012</v>
+        <v>93.6</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>927108.0</v>
+        <v>936000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-16893.0</v>
+        <v>10770.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.8221178115171</v>
+        <v>1.150641025641</v>
       </c>
       <c r="K119">
-        <v>2.35</v>
+        <v>0.75</v>
       </c>
       <c r="L119" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="M119" s="1">
-        <v>910215.0</v>
+        <v>946770.0</v>
       </c>
       <c r="N119" s="1">
-        <v>931383.49</v>
+        <v>954293.97</v>
       </c>
       <c r="O119" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="B120" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="C120" s="1">
-        <v>1209000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>101.006</v>
+        <v>97.467</v>
       </c>
       <c r="E120" s="1">
-        <v>99.849</v>
+        <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1207174.41</v>
+        <v>1700000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>13988.13</v>
+        <v>-43061.0</v>
       </c>
       <c r="J120" s="1">
-        <v>1.1587497120652</v>
+        <v>-2.533</v>
       </c>
       <c r="K120">
-        <v>1.91</v>
+        <v>2.45</v>
       </c>
       <c r="L120" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="M120" s="1">
-        <v>1221162.54</v>
+        <v>1656939.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1244244.5</v>
+        <v>1698629.75</v>
       </c>
       <c r="O120" s="1">
-        <v>0.7</v>
+        <v>0.93</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B121" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="C121" s="1">
-        <v>490000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.081</v>
+        <v>100.453</v>
       </c>
       <c r="E121" s="1">
-        <v>99.115</v>
+        <v>103.012</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>485663.5</v>
+        <v>927108.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-166.6</v>
+        <v>-23031.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.034303586742673</v>
+        <v>-2.4841766007844</v>
       </c>
       <c r="K121">
-        <v>3.36</v>
+        <v>2.62</v>
       </c>
       <c r="L121" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="M121" s="1">
-        <v>485496.9</v>
+        <v>904077.0</v>
       </c>
       <c r="N121" s="1">
-        <v>501942.11</v>
+        <v>927655.77</v>
       </c>
       <c r="O121" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="B122" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="C122" s="1">
-        <v>700000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.092</v>
+        <v>100.371</v>
       </c>
       <c r="E122" s="1">
-        <v>100.242</v>
+        <v>99.849</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>701694.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I122" s="1">
-        <v>-1050.0</v>
+        <v>6310.98</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.14963787633926</v>
+        <v>0.52278941201214</v>
       </c>
       <c r="K122">
-        <v>4.03</v>
+        <v>2.15</v>
       </c>
       <c r="L122" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="M122" s="1">
-        <v>700644.0</v>
+        <v>1213485.39</v>
       </c>
       <c r="N122" s="1">
-        <v>728864.55</v>
+        <v>1239500.42</v>
       </c>
       <c r="O122" s="1">
-        <v>0.41</v>
+        <v>0.68</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="B123" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="C123" s="1">
-        <v>475000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>96.136</v>
+        <v>98.748</v>
       </c>
       <c r="E123" s="1">
-        <v>99.406</v>
+        <v>99.115</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>472178.5</v>
+        <v>485663.5</v>
       </c>
       <c r="I123" s="1">
-        <v>-15532.5</v>
+        <v>-1798.3</v>
       </c>
       <c r="J123" s="1">
-        <v>-3.2895398668088</v>
+        <v>-0.3702769510165</v>
       </c>
       <c r="K123">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>0.08</v>
+      </c>
+      <c r="L123">
+        <v>375.89</v>
       </c>
       <c r="M123" s="1">
-        <v>456646.0</v>
+        <v>483865.2</v>
       </c>
       <c r="N123" s="1">
-        <v>460509.44</v>
+        <v>484241.09</v>
       </c>
       <c r="O123" s="1">
         <v>0.26</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="B124" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="C124" s="1">
-        <v>1658000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.269</v>
+        <v>99.141</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>100.242</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1658000.0</v>
+        <v>701694.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-28699.98</v>
+        <v>-7707.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.731</v>
+        <v>-1.0983420123302</v>
       </c>
       <c r="K124">
-        <v>0.22</v>
+        <v>4.32</v>
       </c>
       <c r="L124" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="M124" s="1">
-        <v>1629300.02</v>
+        <v>693987.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1633003.76</v>
+        <v>724192.48</v>
       </c>
       <c r="O124" s="1">
-        <v>0.92</v>
+        <v>0.39</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="B125" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="C125" s="1">
-        <v>1000000.0</v>
+        <v>475000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.944</v>
+        <v>95.495</v>
       </c>
       <c r="E125" s="1">
-        <v>102.806722</v>
+        <v>99.406</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1028067.22</v>
+        <v>472178.5</v>
       </c>
       <c r="I125" s="1">
-        <v>1372.78</v>
+        <v>-18577.25</v>
       </c>
       <c r="J125" s="1">
-        <v>0.13353017908693</v>
+        <v>-3.9343701587429</v>
       </c>
       <c r="K125">
-        <v>4.33</v>
+        <v>1.01</v>
       </c>
       <c r="L125" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="M125" s="1">
-        <v>1029440.0</v>
+        <v>453601.25</v>
       </c>
       <c r="N125" s="1">
-        <v>1072775.62</v>
+        <v>458400.05</v>
       </c>
       <c r="O125" s="1">
-        <v>0.61</v>
+        <v>0.25</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="B126" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="C126" s="1">
-        <v>800000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>103.894</v>
+        <v>97.768</v>
       </c>
       <c r="E126" s="1">
-        <v>105.93</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>847440.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-16288.0</v>
+        <v>-37006.56</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.9220239780987</v>
+        <v>-2.232</v>
       </c>
       <c r="K126">
-        <v>3.08</v>
+        <v>0.42</v>
       </c>
       <c r="L126" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="M126" s="1">
-        <v>831152.0</v>
+        <v>1620993.44</v>
       </c>
       <c r="N126" s="1">
-        <v>855809.53</v>
+        <v>1627973.57</v>
       </c>
       <c r="O126" s="1">
-        <v>0.48</v>
+        <v>0.89</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="B127" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="C127" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.522</v>
+        <v>102.473</v>
       </c>
       <c r="E127" s="1">
-        <v>99.07293333</v>
+        <v>102.806722</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1188875.2</v>
+        <v>1028067.22</v>
       </c>
       <c r="I127" s="1">
-        <v>17388.8</v>
+        <v>-3337.22</v>
       </c>
       <c r="J127" s="1">
-        <v>1.4626261864996</v>
+        <v>-0.32461106969251</v>
       </c>
       <c r="K127">
-        <v>1.85</v>
+        <v>4.63</v>
       </c>
       <c r="L127" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="M127" s="1">
-        <v>1206264.0</v>
+        <v>1024730.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1228431.12</v>
+        <v>1071058.77</v>
       </c>
       <c r="O127" s="1">
-        <v>0.69</v>
+        <v>0.58</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="B128" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="C128" s="1">
         <v>800000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>83.723</v>
+        <v>102.419</v>
       </c>
       <c r="E128" s="1">
-        <v>85.38325</v>
+        <v>105.93</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>683066.0</v>
+        <v>847440.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-13282.0</v>
+        <v>-28088.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.9444680309077</v>
+        <v>-3.3144529406212</v>
       </c>
       <c r="K128">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="L128" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="M128" s="1">
-        <v>669784.0</v>
+        <v>819352.0</v>
       </c>
       <c r="N128" s="1">
-        <v>671548.38</v>
+        <v>822365.7</v>
       </c>
       <c r="O128" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="B129" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="C129" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>96.954</v>
+        <v>98.923</v>
       </c>
       <c r="E129" s="1">
-        <v>95.972</v>
+        <v>99.07293333</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>479860.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="I129" s="1">
-        <v>4910.0</v>
+        <v>-1799.2</v>
       </c>
       <c r="J129" s="1">
-        <v>1.0232151044055</v>
+        <v>-0.15133632192849</v>
       </c>
       <c r="K129">
-        <v>0.46</v>
+        <v>2.09</v>
       </c>
       <c r="L129" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
       <c r="M129" s="1">
-        <v>484770.0</v>
+        <v>1187076.0</v>
       </c>
       <c r="N129" s="1">
-        <v>487091.92</v>
+        <v>1212173.26</v>
       </c>
       <c r="O129" s="1">
-        <v>0.27</v>
+        <v>0.66</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="B130" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="C130" s="1">
-        <v>456000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.291</v>
+        <v>83.151</v>
       </c>
       <c r="E130" s="1">
-        <v>99.609</v>
+        <v>85.38325</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>454217.04</v>
+        <v>683066.0</v>
       </c>
       <c r="I130" s="1">
-        <v>3109.92</v>
+        <v>-17858.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.68467708741178</v>
+        <v>-2.6143886535123</v>
       </c>
       <c r="K130">
-        <v>3.41</v>
+        <v>0.28</v>
       </c>
       <c r="L130" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="M130" s="1">
-        <v>457326.96</v>
+        <v>665208.0</v>
       </c>
       <c r="N130" s="1">
-        <v>472868.44</v>
+        <v>667413.48</v>
       </c>
       <c r="O130" s="1">
-        <v>0.27</v>
+        <v>0.36</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="B131" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="C131" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>101.381</v>
+        <v>96.761</v>
       </c>
       <c r="E131" s="1">
-        <v>102.847</v>
+        <v>95.972</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>719929.0</v>
+        <v>479860.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-10262.0</v>
+        <v>3945.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.4254183398641</v>
+        <v>0.82211478347851</v>
       </c>
       <c r="K131">
-        <v>3.25</v>
+        <v>0.51</v>
       </c>
       <c r="L131" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="M131" s="1">
-        <v>709667.0</v>
+        <v>483805.0</v>
       </c>
       <c r="N131" s="1">
-        <v>732407.41</v>
+        <v>486363.22</v>
       </c>
       <c r="O131" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="B132" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="C132" s="1">
-        <v>1178000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>103.715</v>
+        <v>99.758</v>
       </c>
       <c r="E132" s="1">
-        <v>101.91549321</v>
+        <v>99.609</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1200564.51</v>
+        <v>454217.04</v>
       </c>
       <c r="I132" s="1">
-        <v>21198.19</v>
+        <v>679.44</v>
       </c>
       <c r="J132" s="1">
-        <v>1.765685210868</v>
+        <v>0.14958487686856</v>
       </c>
       <c r="K132">
-        <v>1.95</v>
+        <v>3.66</v>
       </c>
       <c r="L132" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="M132" s="1">
-        <v>1221762.7</v>
+        <v>454896.48</v>
       </c>
       <c r="N132" s="1">
-        <v>1244703.3</v>
+        <v>471587.33</v>
       </c>
       <c r="O132" s="1">
-        <v>0.7</v>
+        <v>0.26</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="B133" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="C133" s="1">
-        <v>1500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.503</v>
+        <v>100.838</v>
       </c>
       <c r="E133" s="1">
-        <v>99.423</v>
+        <v>102.847</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1491345.0</v>
+        <v>719929.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-13800.0</v>
+        <v>-14063.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.92533920722569</v>
+        <v>-1.9533870701139</v>
       </c>
       <c r="K133">
-        <v>0.07</v>
+        <v>3.49</v>
       </c>
       <c r="L133" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="M133" s="1">
-        <v>1477545.0</v>
+        <v>705866.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1478654.59</v>
+        <v>730315.66</v>
       </c>
       <c r="O133" s="1">
-        <v>0.83</v>
+        <v>0.4</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="B134" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="C134" s="1">
-        <v>1230000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.255</v>
+        <v>102.666</v>
       </c>
       <c r="E134" s="1">
-        <v>99.947</v>
+        <v>101.91549321</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1229348.1</v>
+        <v>1200564.51</v>
       </c>
       <c r="I134" s="1">
-        <v>-20811.6</v>
+        <v>8840.97</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.6928972355348</v>
+        <v>0.73640107852264</v>
       </c>
       <c r="K134">
-        <v>1.13</v>
+        <v>2.21</v>
       </c>
       <c r="L134" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="M134" s="1">
-        <v>1208536.5</v>
+        <v>1209405.48</v>
       </c>
       <c r="N134" s="1">
-        <v>1222437.18</v>
+        <v>1235486.76</v>
       </c>
       <c r="O134" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="B135" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="C135" s="1">
-        <v>2400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.284</v>
+        <v>97.778</v>
       </c>
       <c r="E135" s="1">
-        <v>99.779</v>
+        <v>99.423</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>2394696.0</v>
+        <v>1491345.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-35880.0</v>
+        <v>-24675.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.4983112679021</v>
+        <v>-1.654546734659</v>
       </c>
       <c r="K135">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="L135" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="M135" s="1">
-        <v>2358816.0</v>
+        <v>1466670.0</v>
       </c>
       <c r="N135" s="1">
-        <v>2363747.51</v>
+        <v>1470615.21</v>
       </c>
       <c r="O135" s="1">
-        <v>1.33</v>
+        <v>0.8</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="B136" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="C136" s="1">
-        <v>1559000.0</v>
+        <v>730000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.186</v>
+        <v>97.846</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1559000.0</v>
+        <v>729613.1</v>
       </c>
       <c r="I136" s="1">
-        <v>-28280.26</v>
+        <v>-15337.3</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.814</v>
+        <v>-2.1021141204839</v>
       </c>
       <c r="K136">
-        <v>0.25</v>
+        <v>1.37</v>
       </c>
       <c r="L136" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="M136" s="1">
-        <v>1530719.74</v>
+        <v>714275.8</v>
       </c>
       <c r="N136" s="1">
-        <v>1534558.72</v>
+        <v>724250.8</v>
       </c>
       <c r="O136" s="1">
-        <v>0.87</v>
+        <v>0.39</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="B137" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C137" s="1">
-        <v>2500000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.678</v>
+        <v>100.566</v>
       </c>
       <c r="E137" s="1">
-        <v>102.33536</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2558384.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-66434.0</v>
+        <v>5184.56</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.5967173027974</v>
+        <v>0.566</v>
       </c>
       <c r="K137">
-        <v>3.9</v>
+        <v>0.17</v>
       </c>
       <c r="L137" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="M137" s="1">
-        <v>2491950.0</v>
+        <v>921184.56</v>
       </c>
       <c r="N137" s="1">
-        <v>2589470.55</v>
+        <v>922727.05</v>
       </c>
       <c r="O137" s="1">
-        <v>1.46</v>
+        <v>0.5</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="B138" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="C138" s="1">
-        <v>1229000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>89.516</v>
+        <v>97.809</v>
       </c>
       <c r="E138" s="1">
-        <v>85.4301904</v>
+        <v>99.779</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1049937.04</v>
+        <v>2394696.0</v>
       </c>
       <c r="I138" s="1">
-        <v>50214.6</v>
+        <v>-47280.0</v>
       </c>
       <c r="J138" s="1">
-        <v>4.7826296327254</v>
+        <v>-1.974363342988</v>
       </c>
       <c r="K138">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="L138" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="M138" s="1">
-        <v>1100151.64</v>
+        <v>2347416.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1102103.56</v>
+        <v>2358018.74</v>
       </c>
       <c r="O138" s="1">
-        <v>0.62</v>
+        <v>1.28</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="B139" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="C139" s="1">
-        <v>451000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.617</v>
+        <v>97.491</v>
       </c>
       <c r="E139" s="1">
         <v>100.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>451000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>2782.67</v>
+        <v>-39115.31</v>
       </c>
       <c r="J139" s="1">
-        <v>0.617</v>
+        <v>-2.509</v>
       </c>
       <c r="K139">
-        <v>1.93</v>
+        <v>0.45</v>
       </c>
       <c r="L139" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="M139" s="1">
-        <v>453782.67</v>
+        <v>1519884.69</v>
       </c>
       <c r="N139" s="1">
-        <v>462486.53</v>
+        <v>1526877.13</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>0.83</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="B140" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="C140" s="1">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>93.649</v>
+        <v>99.554</v>
       </c>
       <c r="E140" s="1">
-        <v>91.6578065</v>
+        <v>102.33536</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1833156.13</v>
+        <v>2558384.0</v>
       </c>
       <c r="I140" s="1">
-        <v>39823.87</v>
+        <v>-69534.0</v>
       </c>
       <c r="J140" s="1">
-        <v>2.1724210692299</v>
+        <v>-2.7178875415106</v>
       </c>
       <c r="K140">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="L140" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="M140" s="1">
-        <v>1872980.0</v>
+        <v>2488850.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1877801.92</v>
+        <v>2493726.03</v>
       </c>
       <c r="O140" s="1">
-        <v>1.06</v>
+        <v>1.36</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B141" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="C141" s="1">
-        <v>1432000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.969</v>
+        <v>88.824</v>
       </c>
       <c r="E141" s="1">
-        <v>100.45530726</v>
+        <v>85.4301904</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1438520.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I141" s="1">
-        <v>-6963.92</v>
+        <v>41709.92</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.48410310597002</v>
+        <v>3.9726115386881</v>
       </c>
       <c r="K141">
-        <v>1.81</v>
+        <v>0.23</v>
       </c>
       <c r="L141" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="M141" s="1">
-        <v>1431556.08</v>
+        <v>1091646.96</v>
       </c>
       <c r="N141" s="1">
-        <v>1457503.72</v>
+        <v>1094415.14</v>
       </c>
       <c r="O141" s="1">
-        <v>0.82</v>
+        <v>0.6</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B142" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="C142" s="1">
-        <v>1100000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.063</v>
+        <v>99.679</v>
       </c>
       <c r="E142" s="1">
-        <v>99.40027273</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1093403.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-3710.0</v>
+        <v>-1447.71</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.33930764777488</v>
+        <v>-0.321</v>
       </c>
       <c r="K142">
-        <v>0.19</v>
+        <v>2.16</v>
       </c>
       <c r="L142" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="M142" s="1">
-        <v>1089693.0</v>
+        <v>449552.29</v>
       </c>
       <c r="N142" s="1">
-        <v>1091824.8</v>
+        <v>459288.05</v>
       </c>
       <c r="O142" s="1">
-        <v>0.62</v>
+        <v>0.25</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="B143" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="C143" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.123</v>
+        <v>93.3</v>
       </c>
       <c r="E143" s="1">
-        <v>99.794</v>
+        <v>91.6578065</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>498970.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I143" s="1">
-        <v>-8355.0</v>
+        <v>32843.87</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.6744493656933</v>
+        <v>1.7916569932317</v>
       </c>
       <c r="K143">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>527.4</v>
+        <v>0.27</v>
+      </c>
+      <c r="L143" t="s">
+        <v>443</v>
       </c>
       <c r="M143" s="1">
-        <v>490615.0</v>
+        <v>1866000.0</v>
       </c>
       <c r="N143" s="1">
-        <v>491142.4</v>
+        <v>1871452.05</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>1.02</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="B144" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C144" s="1">
-        <v>952000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>104.931</v>
+        <v>99.46</v>
       </c>
       <c r="E144" s="1">
-        <v>100.27343697</v>
+        <v>100.45530726</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>954603.12</v>
+        <v>1438520.0</v>
       </c>
       <c r="I144" s="1">
-        <v>44340.0</v>
+        <v>-14252.8</v>
       </c>
       <c r="J144" s="1">
-        <v>4.6448622543786</v>
+        <v>-0.99079609598754</v>
       </c>
       <c r="K144">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>659.67</v>
+        <v>2.04</v>
+      </c>
+      <c r="L144" t="s">
+        <v>446</v>
       </c>
       <c r="M144" s="1">
-        <v>998943.12</v>
+        <v>1424267.2</v>
       </c>
       <c r="N144" s="1">
-        <v>999602.79</v>
+        <v>1453440.77</v>
       </c>
       <c r="O144" s="1">
-        <v>0.56</v>
+        <v>0.79</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B145" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="C145" s="1">
-        <v>2200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>96.974</v>
+        <v>98.582</v>
       </c>
       <c r="E145" s="1">
-        <v>99.24563636</v>
+        <v>99.40027273</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2183404.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-49976.0</v>
+        <v>-9001.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.2889030156581</v>
+        <v>-0.82320974059885</v>
       </c>
       <c r="K145">
-        <v>1.04</v>
+        <v>0.43</v>
       </c>
       <c r="L145" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="M145" s="1">
-        <v>2133428.0</v>
+        <v>1084402.0</v>
       </c>
       <c r="N145" s="1">
-        <v>2156347.18</v>
+        <v>1089114.4</v>
       </c>
       <c r="O145" s="1">
-        <v>1.22</v>
+        <v>0.59</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="B146" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="C146" s="1">
-        <v>547000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.735</v>
+        <v>97.672</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>547000.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-1449.55</v>
+        <v>-10610.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.265</v>
+        <v>-2.1263803435076</v>
       </c>
       <c r="K146">
-        <v>2.45</v>
+        <v>0.33</v>
       </c>
       <c r="L146" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="M146" s="1">
-        <v>545550.45</v>
+        <v>488360.0</v>
       </c>
       <c r="N146" s="1">
-        <v>558944.52</v>
+        <v>489990.14</v>
       </c>
       <c r="O146" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="B147" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="C147" s="1">
-        <v>900000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.384</v>
+        <v>103.698</v>
       </c>
       <c r="E147" s="1">
-        <v>101.2</v>
+        <v>100.27343697</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>910800.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I147" s="1">
-        <v>-16344.0</v>
+        <v>32601.84</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.7944664031621</v>
+        <v>3.4152245385496</v>
       </c>
       <c r="K147">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>912.33</v>
+        <v>0.47</v>
+      </c>
+      <c r="L147" t="s">
+        <v>455</v>
       </c>
       <c r="M147" s="1">
-        <v>894456.0</v>
+        <v>987204.96</v>
       </c>
       <c r="N147" s="1">
-        <v>895368.33</v>
+        <v>991657.76</v>
       </c>
       <c r="O147" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="B148" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="C148" s="1">
-        <v>2152000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.868</v>
+        <v>96.441</v>
       </c>
       <c r="E148" s="1">
-        <v>99.728</v>
+        <v>99.24563636</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2146146.56</v>
+        <v>2183404.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-18507.2</v>
+        <v>-61702.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.86234557997754</v>
+        <v>-2.8259543355238</v>
       </c>
       <c r="K148">
-        <v>0.4</v>
+        <v>1.25</v>
       </c>
       <c r="L148" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="M148" s="1">
-        <v>2127639.36</v>
+        <v>2121702.0</v>
       </c>
       <c r="N148" s="1">
-        <v>2136262.1</v>
+        <v>2149126.66</v>
       </c>
       <c r="O148" s="1">
-        <v>1.2</v>
+        <v>1.17</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="B149" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="C149" s="1">
-        <v>500000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.208</v>
+        <v>99.298</v>
       </c>
       <c r="E149" s="1">
-        <v>102.5055</v>
+        <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>512527.5</v>
+        <v>547000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-6487.5</v>
+        <v>-3839.94</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.2657857383262</v>
+        <v>-0.702</v>
       </c>
       <c r="K149">
-        <v>1.19</v>
+        <v>2.68</v>
       </c>
       <c r="L149" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="M149" s="1">
-        <v>506040.0</v>
+        <v>543160.06</v>
       </c>
       <c r="N149" s="1">
-        <v>511998.9</v>
+        <v>557821.88</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="B150" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="C150" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>104.366</v>
+        <v>98.257</v>
       </c>
       <c r="E150" s="1">
-        <v>103.12185667</v>
+        <v>101.2</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1546827.85</v>
+        <v>910800.0</v>
       </c>
       <c r="I150" s="1">
-        <v>18662.15</v>
+        <v>-26487.0</v>
       </c>
       <c r="J150" s="1">
-        <v>1.2064787946506</v>
+        <v>-2.9081027667984</v>
       </c>
       <c r="K150">
-        <v>4.89</v>
+        <v>0.33</v>
       </c>
       <c r="L150" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="M150" s="1">
-        <v>1565490.0</v>
+        <v>884313.0</v>
       </c>
       <c r="N150" s="1">
-        <v>1638825.62</v>
+        <v>887323.68</v>
       </c>
       <c r="O150" s="1">
-        <v>0.92</v>
+        <v>0.48</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="B151" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.057</v>
+        <v>98.294</v>
       </c>
       <c r="E151" s="1">
-        <v>103.479</v>
+        <v>99.728</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>413916.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="I151" s="1">
-        <v>-9688.0</v>
+        <v>-30859.68</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.3405715169261</v>
+        <v>-1.4379111182416</v>
       </c>
       <c r="K151">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>49.32</v>
+        <v>0.61</v>
+      </c>
+      <c r="L151" t="s">
+        <v>467</v>
       </c>
       <c r="M151" s="1">
-        <v>404228.0</v>
+        <v>2115286.88</v>
       </c>
       <c r="N151" s="1">
-        <v>404277.32</v>
+        <v>2128316.8</v>
       </c>
       <c r="O151" s="1">
-        <v>0.23</v>
+        <v>1.16</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B152" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C152" s="1">
-        <v>381000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.006</v>
+        <v>100.753</v>
       </c>
       <c r="E152" s="1">
-        <v>102.47</v>
+        <v>102.5055</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>390410.7</v>
+        <v>512527.5</v>
       </c>
       <c r="I152" s="1">
-        <v>-9387.84</v>
+        <v>-8762.5</v>
       </c>
       <c r="J152" s="1">
-        <v>-2.4046062262125</v>
+        <v>-1.7096643594734</v>
       </c>
       <c r="K152">
-        <v>3.63</v>
+        <v>1.42</v>
       </c>
       <c r="L152" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="M152" s="1">
-        <v>381022.86</v>
+        <v>503765.0</v>
       </c>
       <c r="N152" s="1">
-        <v>394843.24</v>
+        <v>510866.03</v>
       </c>
       <c r="O152" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="B153" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C153" s="1">
-        <v>631000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>97.675</v>
+        <v>103.9</v>
       </c>
       <c r="E153" s="1">
-        <v>99.422</v>
+        <v>103.12185667</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>627352.82</v>
+        <v>1546827.85</v>
       </c>
       <c r="I153" s="1">
-        <v>-11023.57</v>
+        <v>11672.15</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.7571563637827</v>
+        <v>0.75458623272137</v>
       </c>
       <c r="K153">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>674.22</v>
+        <v>5.23</v>
+      </c>
+      <c r="L153" t="s">
+        <v>473</v>
       </c>
       <c r="M153" s="1">
-        <v>616329.25</v>
+        <v>1558500.0</v>
       </c>
       <c r="N153" s="1">
-        <v>617003.47</v>
+        <v>1636916.1</v>
       </c>
       <c r="O153" s="1">
-        <v>0.35</v>
+        <v>0.89</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="B154" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="C154" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>94.474</v>
+        <v>100.845</v>
       </c>
       <c r="E154" s="1">
-        <v>99.383</v>
+        <v>103.479</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>198766.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-9818.0</v>
+        <v>-10536.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-4.9394765704396</v>
+        <v>-2.5454440031311</v>
       </c>
       <c r="K154">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>197.26</v>
+        <v>0.3</v>
+      </c>
+      <c r="L154" t="s">
+        <v>475</v>
       </c>
       <c r="M154" s="1">
-        <v>188948.0</v>
+        <v>403380.0</v>
       </c>
       <c r="N154" s="1">
-        <v>189145.26</v>
+        <v>404563.56</v>
       </c>
       <c r="O154" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>476</v>
+      </c>
+      <c r="B155" t="s">
+        <v>477</v>
+      </c>
+      <c r="C155" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.747</v>
+      </c>
+      <c r="E155" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-14184.63</v>
+      </c>
+      <c r="J155" s="1">
+        <v>-3.6332585146872</v>
+      </c>
+      <c r="K155">
+        <v>3.88</v>
+      </c>
+      <c r="L155" t="s">
         <v>478</v>
       </c>
-      <c r="B155" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>639537.58</v>
+        <v>376226.07</v>
       </c>
       <c r="N155" s="1">
-        <v>661561.69</v>
+        <v>391006.78</v>
       </c>
       <c r="O155" s="1">
-        <v>0.37</v>
+        <v>0.21</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>479</v>
+      </c>
+      <c r="B156" t="s">
+        <v>480</v>
+      </c>
+      <c r="C156" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>97.166</v>
+      </c>
+      <c r="E156" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-14235.36</v>
+      </c>
+      <c r="J156" s="1">
+        <v>-2.2691154875179</v>
+      </c>
+      <c r="K156">
+        <v>0.31</v>
+      </c>
+      <c r="L156" t="s">
         <v>481</v>
       </c>
-      <c r="B156" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>530682.0</v>
+        <v>613117.46</v>
       </c>
       <c r="N156" s="1">
-        <v>537947.75</v>
+        <v>615083.93</v>
       </c>
       <c r="O156" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B157" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C157" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>74.157</v>
+        <v>93.736</v>
       </c>
       <c r="E157" s="1">
-        <v>74.33222222</v>
+        <v>99.383</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>668990.0</v>
+        <v>198766.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-1577.0</v>
+        <v>-11294.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.2357284862255</v>
+        <v>-5.6820582997092</v>
       </c>
       <c r="K157">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>0.16</v>
+      </c>
+      <c r="L157">
+        <v>323.29</v>
       </c>
       <c r="M157" s="1">
-        <v>667413.0</v>
+        <v>187472.0</v>
       </c>
       <c r="N157" s="1">
-        <v>669613.68</v>
+        <v>187795.29</v>
       </c>
       <c r="O157" s="1">
-        <v>0.38</v>
+        <v>0.1</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B158" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C158" s="1">
-        <v>900000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.093</v>
+        <v>99.422</v>
       </c>
       <c r="E158" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>899865.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-17028.0</v>
+        <v>-3687.64</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.8922838425764</v>
+        <v>-0.578</v>
       </c>
       <c r="K158">
-        <v>2.56</v>
+        <v>3.7</v>
       </c>
       <c r="L158" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="M158" s="1">
-        <v>882837.0</v>
+        <v>634312.36</v>
       </c>
       <c r="N158" s="1">
-        <v>905888.71</v>
+        <v>657944.58</v>
       </c>
       <c r="O158" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B159" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C159" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>101.042</v>
+        <v>87.594</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>700000.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I159" s="1">
-        <v>7294.0</v>
+        <v>-6162.0</v>
       </c>
       <c r="J159" s="1">
-        <v>1.042</v>
+        <v>-1.1588675370398</v>
       </c>
       <c r="K159">
-        <v>2.05</v>
+        <v>1.31</v>
       </c>
       <c r="L159" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="M159" s="1">
-        <v>707294.0</v>
+        <v>525564.0</v>
       </c>
       <c r="N159" s="1">
-        <v>721625.55</v>
+        <v>533444.14</v>
       </c>
       <c r="O159" s="1">
-        <v>0.41</v>
+        <v>0.29</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B160" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.645</v>
+        <v>74.291</v>
       </c>
       <c r="E160" s="1">
-        <v>99.711</v>
+        <v>74.33222222</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>398844.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-4264.0</v>
+        <v>-371.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.0690896691438</v>
+        <v>-0.055456733284503</v>
       </c>
       <c r="K160">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="L160" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="M160" s="1">
-        <v>394580.0</v>
+        <v>668619.0</v>
       </c>
       <c r="N160" s="1">
-        <v>397004.66</v>
+        <v>671245.03</v>
       </c>
       <c r="O160" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B161" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C161" s="1">
-        <v>1900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>102.513</v>
+        <v>97.299</v>
       </c>
       <c r="E161" s="1">
-        <v>102.18216842</v>
+        <v>99.985</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1941461.2</v>
+        <v>899865.0</v>
       </c>
       <c r="I161" s="1">
-        <v>6285.8</v>
+        <v>-24174.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.32376644972354</v>
+        <v>-2.6864029604441</v>
       </c>
       <c r="K161">
-        <v>2.8</v>
+        <v>2.77</v>
       </c>
       <c r="L161" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="M161" s="1">
-        <v>1947747.0</v>
+        <v>875691.0</v>
       </c>
       <c r="N161" s="1">
-        <v>2000953.51</v>
+        <v>900656.75</v>
       </c>
       <c r="O161" s="1">
-        <v>1.13</v>
+        <v>0.49</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B162" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C162" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>95.985</v>
+        <v>100.536</v>
       </c>
       <c r="E162" s="1">
-        <v>99.405</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>596430.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-20520.0</v>
+        <v>3752.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-3.4404708012675</v>
+        <v>0.536</v>
       </c>
       <c r="K162">
-        <v>0.48</v>
+        <v>2.29</v>
       </c>
       <c r="L162" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="M162" s="1">
-        <v>575910.0</v>
+        <v>703752.0</v>
       </c>
       <c r="N162" s="1">
-        <v>578770.27</v>
+        <v>719782.65</v>
       </c>
       <c r="O162" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B163" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C163" s="1">
         <v>400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.84</v>
+        <v>98.595</v>
       </c>
       <c r="E163" s="1">
-        <v>100.66</v>
+        <v>99.711</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>402640.0</v>
+        <v>398844.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-7280.0</v>
+        <v>-4464.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.808066759388</v>
+        <v>-1.1192345879592</v>
       </c>
       <c r="K163">
-        <v>2.31</v>
+        <v>0.84</v>
       </c>
       <c r="L163" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="M163" s="1">
-        <v>395360.0</v>
+        <v>394380.0</v>
       </c>
       <c r="N163" s="1">
-        <v>404606.58</v>
+        <v>397749.86</v>
       </c>
       <c r="O163" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B164" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C164" s="1">
-        <v>150000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>95.387</v>
+        <v>102.179</v>
       </c>
       <c r="E164" s="1">
-        <v>99.237</v>
+        <v>102.18216842</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>148855.5</v>
+        <v>1941461.2</v>
       </c>
       <c r="I164" s="1">
-        <v>-5775.0</v>
+        <v>-60.2</v>
       </c>
       <c r="J164" s="1">
-        <v>-3.8796013583643</v>
+        <v>-0.003100757305889</v>
       </c>
       <c r="K164">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>12.33</v>
+        <v>3.09</v>
+      </c>
+      <c r="L164" t="s">
+        <v>504</v>
       </c>
       <c r="M164" s="1">
-        <v>143080.5</v>
+        <v>1941401.0</v>
       </c>
       <c r="N164" s="1">
-        <v>143092.83</v>
+        <v>2000144.84</v>
       </c>
       <c r="O164" s="1">
-        <v>0.08</v>
+        <v>1.09</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>505</v>
+      </c>
+      <c r="B165" t="s">
+        <v>506</v>
+      </c>
+      <c r="C165" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>95.148</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>596430.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-25542.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-4.2824807605251</v>
+      </c>
+      <c r="K165">
+        <v>0.67</v>
+      </c>
+      <c r="L165" t="s">
         <v>507</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>608734.6</v>
+        <v>570888.0</v>
       </c>
       <c r="N165" s="1">
-        <v>629430.28</v>
+        <v>574882.52</v>
       </c>
       <c r="O165" s="1">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>508</v>
+      </c>
+      <c r="B166" t="s">
+        <v>509</v>
+      </c>
+      <c r="C166" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.882</v>
+      </c>
+      <c r="E166" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-11112.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-2.7597854162527</v>
+      </c>
+      <c r="K166">
+        <v>2.52</v>
+      </c>
+      <c r="L166" t="s">
         <v>510</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>692300.0</v>
+        <v>391528.0</v>
       </c>
       <c r="N166" s="1">
-        <v>700333.97</v>
+        <v>401625.26</v>
       </c>
       <c r="O166" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B167" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C167" s="1">
-        <v>600000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.553</v>
+        <v>95.105</v>
       </c>
       <c r="E167" s="1">
-        <v>99.001</v>
+        <v>99.237</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>594006.0</v>
+        <v>148855.5</v>
       </c>
       <c r="I167" s="1">
-        <v>3312.0</v>
+        <v>-6198.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.55757012555429</v>
+        <v>-4.1637695617562</v>
       </c>
       <c r="K167">
-        <v>2.62</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>0.04</v>
+      </c>
+      <c r="L167">
+        <v>59.59</v>
       </c>
       <c r="M167" s="1">
-        <v>597318.0</v>
+        <v>142657.5</v>
       </c>
       <c r="N167" s="1">
-        <v>613037.18</v>
+        <v>142717.09</v>
       </c>
       <c r="O167" s="1">
-        <v>0.35</v>
+        <v>0.08</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B168" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="C168" s="1">
-        <v>816000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>97.988</v>
+        <v>97.715</v>
       </c>
       <c r="E168" s="1">
-        <v>100.0</v>
+        <v>99.8956129</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>816000.0</v>
+        <v>619352.8</v>
       </c>
       <c r="I168" s="1">
-        <v>-16417.92</v>
+        <v>-13519.8</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.012</v>
+        <v>-2.1828915603514</v>
       </c>
       <c r="K168">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="L168" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="M168" s="1">
-        <v>799582.08</v>
+        <v>605833.0</v>
       </c>
       <c r="N168" s="1">
-        <v>801205.12</v>
+        <v>606922.25</v>
       </c>
       <c r="O168" s="1">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B169" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="C169" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.268</v>
+        <v>97.742</v>
       </c>
       <c r="E169" s="1">
-        <v>99.3</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>893700.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-9288.0</v>
+        <v>-15806.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.0392749244713</v>
+        <v>-2.258</v>
       </c>
       <c r="K169">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>339.04</v>
+        <v>1.39</v>
+      </c>
+      <c r="L169" t="s">
+        <v>518</v>
       </c>
       <c r="M169" s="1">
-        <v>884412.0</v>
+        <v>684194.0</v>
       </c>
       <c r="N169" s="1">
-        <v>884751.04</v>
+        <v>693892.66</v>
       </c>
       <c r="O169" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>519</v>
+      </c>
+      <c r="B170" t="s">
+        <v>520</v>
+      </c>
+      <c r="C170" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>98.812</v>
+      </c>
+      <c r="E170" s="1">
+        <v>99.001</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>594006.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-1134.0</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-0.19090716255391</v>
+      </c>
+      <c r="K170">
+        <v>2.86</v>
+      </c>
+      <c r="L170" t="s">
         <v>521</v>
       </c>
-      <c r="B170" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>1208667.98</v>
+        <v>592872.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1230475.66</v>
+        <v>610008.99</v>
       </c>
       <c r="O170" s="1">
-        <v>0.69</v>
+        <v>0.33</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>522</v>
+      </c>
+      <c r="B171" t="s">
+        <v>523</v>
+      </c>
+      <c r="C171" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>97.245</v>
+      </c>
+      <c r="E171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-22480.8</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-2.755</v>
+      </c>
+      <c r="K171">
+        <v>0.44</v>
+      </c>
+      <c r="L171" t="s">
         <v>524</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>696681.36</v>
+        <v>793519.2</v>
       </c>
       <c r="N171" s="1">
-        <v>718958.21</v>
+        <v>797106.96</v>
       </c>
       <c r="O171" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>525</v>
+      </c>
+      <c r="B172" t="s">
+        <v>526</v>
+      </c>
+      <c r="C172" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>98.156</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>893700.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-10296.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-1.1520644511581</v>
+      </c>
+      <c r="K172">
+        <v>0.21</v>
+      </c>
+      <c r="L172" t="s">
         <v>527</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>197686.0</v>
+        <v>883404.0</v>
       </c>
       <c r="N172" s="1">
-        <v>201631.21</v>
+        <v>885302.63</v>
       </c>
       <c r="O172" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>528</v>
+      </c>
+      <c r="B173" t="s">
+        <v>529</v>
+      </c>
+      <c r="C173" s="1">
+        <v>1222000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>98.199</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.24314075</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>1212751.18</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-12759.4</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-1.0521036969842</v>
+      </c>
+      <c r="K173">
+        <v>2.0</v>
+      </c>
+      <c r="L173" t="s">
         <v>530</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>1085920.0</v>
+        <v>1199991.78</v>
       </c>
       <c r="N173" s="1">
-        <v>1099466.58</v>
+        <v>1224398.3</v>
       </c>
       <c r="O173" s="1">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>531</v>
+      </c>
+      <c r="B174" t="s">
+        <v>532</v>
+      </c>
+      <c r="C174" s="1">
+        <v>684000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.945</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.79670175</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>682609.44</v>
+      </c>
+      <c r="I174" s="1">
+        <v>7854.36</v>
+      </c>
+      <c r="J174" s="1">
+        <v>1.1506374714068</v>
+      </c>
+      <c r="K174">
+        <v>3.49</v>
+      </c>
+      <c r="L174" t="s">
         <v>533</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>812284.54</v>
+        <v>690463.8</v>
       </c>
       <c r="N174" s="1">
-        <v>840444.39</v>
+        <v>714356.95</v>
       </c>
       <c r="O174" s="1">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>534</v>
+      </c>
+      <c r="B175" t="s">
+        <v>535</v>
+      </c>
+      <c r="C175" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>98.416</v>
+      </c>
+      <c r="E175" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>200460.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-3628.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-1.8098373740397</v>
+      </c>
+      <c r="K175">
+        <v>2.21</v>
+      </c>
+      <c r="L175" t="s">
         <v>536</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>800768.0</v>
+        <v>196832.0</v>
       </c>
       <c r="N175" s="1">
-        <v>829611.84</v>
+        <v>201249.81</v>
       </c>
       <c r="O175" s="1">
-        <v>0.47</v>
+        <v>0.11</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>537</v>
+      </c>
+      <c r="B176" t="s">
+        <v>538</v>
+      </c>
+      <c r="C176" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>98.283</v>
+      </c>
+      <c r="E176" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>1098581.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-17468.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>-1.5900511660041</v>
+      </c>
+      <c r="K176">
+        <v>1.48</v>
+      </c>
+      <c r="L176" t="s">
         <v>539</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>737206.08</v>
+        <v>1081113.0</v>
       </c>
       <c r="N176" s="1">
-        <v>757101.42</v>
+        <v>1097345.53</v>
       </c>
       <c r="O176" s="1">
-        <v>0.43</v>
+        <v>0.6</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>540</v>
+      </c>
+      <c r="B177" t="s">
+        <v>541</v>
+      </c>
+      <c r="C177" s="1">
+        <v>809000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="E177" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>806136.14</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-2257.11</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.27999116873733</v>
+      </c>
+      <c r="K177">
+        <v>0.2</v>
+      </c>
+      <c r="L177" t="s">
         <v>542</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>874125.0</v>
+        <v>803879.03</v>
       </c>
       <c r="N177" s="1">
-        <v>875622.95</v>
+        <v>805508.11</v>
       </c>
       <c r="O177" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>543</v>
+      </c>
+      <c r="B178" t="s">
+        <v>544</v>
+      </c>
+      <c r="C178" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.181</v>
+      </c>
+      <c r="E178" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>795768.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>5680.0</v>
+      </c>
+      <c r="J178" s="1">
+        <v>0.71377587437545</v>
+      </c>
+      <c r="K178">
+        <v>3.86</v>
+      </c>
+      <c r="L178" t="s">
         <v>545</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>908305.92</v>
+        <v>801448.0</v>
       </c>
       <c r="N178" s="1">
-        <v>908305.92</v>
+        <v>832308.27</v>
       </c>
       <c r="O178" s="1">
-        <v>0.51</v>
+        <v>0.45</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>546</v>
+      </c>
+      <c r="B179" t="s">
         <v>547</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="E179" s="1">
+        <v>98.46009582</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>729589.31</v>
+      </c>
+      <c r="I179" s="1">
+        <v>3341.2</v>
+      </c>
+      <c r="J179" s="1">
+        <v>0.45795627131653</v>
+      </c>
+      <c r="K179">
+        <v>2.91</v>
+      </c>
+      <c r="L179" t="s">
         <v>548</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>852240.0</v>
+        <v>732930.51</v>
       </c>
       <c r="N179" s="1">
-        <v>866815.34</v>
+        <v>754460.11</v>
       </c>
       <c r="O179" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>549</v>
+      </c>
+      <c r="B180" t="s">
         <v>550</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>96.723</v>
+      </c>
+      <c r="E180" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>885690.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-15183.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-1.7142566812316</v>
+      </c>
+      <c r="K180">
+        <v>0.38</v>
+      </c>
+      <c r="L180" t="s">
         <v>551</v>
       </c>
-      <c r="C180" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>1280682.0</v>
+        <v>870507.0</v>
       </c>
       <c r="N180" s="1">
-        <v>1315782.0</v>
+        <v>873918.99</v>
       </c>
       <c r="O180" s="1">
-        <v>0.74</v>
+        <v>0.48</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>552</v>
+      </c>
+      <c r="B181" t="s">
         <v>553</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>918000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>97.341</v>
+      </c>
+      <c r="E181" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>913336.56</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-19746.18</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-2.1619828729948</v>
+      </c>
+      <c r="K181">
+        <v>0.39</v>
+      </c>
+      <c r="L181" t="s">
         <v>554</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>1449867.2</v>
+        <v>893590.38</v>
       </c>
       <c r="N181" s="1">
-        <v>1453541.86</v>
+        <v>897205.79</v>
       </c>
       <c r="O181" s="1">
-        <v>0.82</v>
+        <v>0.49</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>555</v>
+      </c>
+      <c r="B182" t="s">
         <v>556</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>105.887</v>
+      </c>
+      <c r="E182" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>865920.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-18824.0</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-2.1738728750924</v>
+      </c>
+      <c r="K182">
+        <v>2.14</v>
+      </c>
+      <c r="L182" t="s">
         <v>557</v>
       </c>
-      <c r="C182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>445565.0</v>
+        <v>847096.0</v>
       </c>
       <c r="N182" s="1">
-        <v>449243.08</v>
+        <v>864191.89</v>
       </c>
       <c r="O182" s="1">
-        <v>0.25</v>
+        <v>0.47</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>558</v>
+      </c>
+      <c r="B183" t="s">
         <v>559</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.329</v>
+      </c>
+      <c r="E183" s="1">
+        <v>100.51323077</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>1306672.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-28395.0</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-2.1730778649883</v>
+      </c>
+      <c r="K183">
+        <v>2.91</v>
+      </c>
+      <c r="L183" t="s">
         <v>560</v>
       </c>
-      <c r="C183" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>620223.6</v>
+        <v>1278277.0</v>
       </c>
       <c r="N183" s="1">
-        <v>627368.12</v>
+        <v>1316141.73</v>
       </c>
       <c r="O183" s="1">
-        <v>0.35</v>
+        <v>0.72</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>561</v>
+      </c>
+      <c r="B184" t="s">
         <v>562</v>
       </c>
-      <c r="B184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C184" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>101.171</v>
+        <v>88.433</v>
       </c>
       <c r="E184" s="1">
-        <v>102.939</v>
+        <v>85.25</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>823512.0</v>
+        <v>426250.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-14144.0</v>
+        <v>15915.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.7175220276086</v>
+        <v>3.733724340176</v>
       </c>
       <c r="K184">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.03</v>
+      </c>
+      <c r="L184">
+        <v>164.38</v>
       </c>
       <c r="M184" s="1">
-        <v>809368.0</v>
+        <v>442165.0</v>
       </c>
       <c r="N184" s="1">
-        <v>811115.95</v>
+        <v>442329.38</v>
       </c>
       <c r="O184" s="1">
-        <v>0.46</v>
+        <v>0.24</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>563</v>
+      </c>
+      <c r="B185" t="s">
+        <v>564</v>
+      </c>
+      <c r="C185" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>100.828</v>
+      </c>
+      <c r="E185" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="I185" s="1">
+        <v>9995.22</v>
+      </c>
+      <c r="J185" s="1">
+        <v>1.6519507183125</v>
+      </c>
+      <c r="K185">
+        <v>1.41</v>
+      </c>
+      <c r="L185" t="s">
         <v>565</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>1267279.0</v>
+        <v>615050.8</v>
       </c>
       <c r="N185" s="1">
-        <v>1268961.88</v>
+        <v>623636.76</v>
       </c>
       <c r="O185" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>566</v>
+      </c>
+      <c r="B186" t="s">
+        <v>567</v>
+      </c>
+      <c r="C186" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="E186" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>823512.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-19888.0</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-2.4150224890469</v>
+      </c>
+      <c r="K186">
+        <v>0.45</v>
+      </c>
+      <c r="L186" t="s">
         <v>568</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>204196.0</v>
+        <v>803624.0</v>
       </c>
       <c r="N186" s="1">
-        <v>210689.15</v>
+        <v>807199.34</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.44</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>569</v>
+      </c>
+      <c r="B187" t="s">
+        <v>570</v>
+      </c>
+      <c r="C187" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>97.198</v>
+      </c>
+      <c r="E187" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-46319.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-3.5360903524181</v>
+      </c>
+      <c r="K187">
+        <v>0.34</v>
+      </c>
+      <c r="L187" t="s">
         <v>571</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>307416.0</v>
+        <v>1263574.0</v>
       </c>
       <c r="N187" s="1">
-        <v>311843.05</v>
+        <v>1268021.6</v>
       </c>
       <c r="O187" s="1">
-        <v>0.18</v>
+        <v>0.69</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="B188" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="C188" s="1">
         <v>200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>105.045</v>
+        <v>101.512</v>
       </c>
       <c r="E188" s="1">
-        <v>104.45</v>
+        <v>100.350185</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>208900.0</v>
+        <v>200700.37</v>
       </c>
       <c r="I188" s="1">
-        <v>1190.0</v>
+        <v>2323.63</v>
       </c>
       <c r="J188" s="1">
-        <v>0.56965055050263</v>
+        <v>1.1577606957077</v>
       </c>
       <c r="K188">
-        <v>3.75</v>
+        <v>3.48</v>
       </c>
       <c r="L188" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="M188" s="1">
-        <v>210090.0</v>
+        <v>203024.0</v>
       </c>
       <c r="N188" s="1">
-        <v>217588.63</v>
+        <v>209989.75</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>575</v>
+      </c>
+      <c r="B189" t="s">
+        <v>576</v>
+      </c>
+      <c r="C189" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>101.944</v>
+      </c>
+      <c r="E189" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="I189" s="1">
+        <v>5927.25</v>
+      </c>
+      <c r="J189" s="1">
+        <v>1.9763774998562</v>
+      </c>
+      <c r="K189">
+        <v>1.72</v>
+      </c>
+      <c r="L189" t="s">
         <v>577</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>934163.5</v>
+        <v>305832.0</v>
       </c>
       <c r="N189" s="1">
-        <v>952668.98</v>
+        <v>310991.59</v>
       </c>
       <c r="O189" s="1">
-        <v>0.54</v>
+        <v>0.17</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>578</v>
+      </c>
+      <c r="B190" t="s">
+        <v>579</v>
+      </c>
+      <c r="C190" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>104.553</v>
+      </c>
+      <c r="E190" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>208900.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>206.0</v>
+      </c>
+      <c r="J190" s="1">
+        <v>0.098611775969363</v>
+      </c>
+      <c r="K190">
+        <v>4.02</v>
+      </c>
+      <c r="L190" t="s">
         <v>580</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>490420.0</v>
+        <v>209106.0</v>
       </c>
       <c r="N190" s="1">
-        <v>492788.06</v>
+        <v>217140.25</v>
       </c>
       <c r="O190" s="1">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>581</v>
+      </c>
+      <c r="B191" t="s">
+        <v>582</v>
+      </c>
+      <c r="C191" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>97.655</v>
+      </c>
+      <c r="E191" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-18373.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-1.9419815441464</v>
+      </c>
+      <c r="K191">
+        <v>2.14</v>
+      </c>
+      <c r="L191" t="s">
         <v>583</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>717577.0</v>
+        <v>927722.5</v>
       </c>
       <c r="N191" s="1">
-        <v>748458.51</v>
+        <v>948023.87</v>
       </c>
       <c r="O191" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>584</v>
+      </c>
+      <c r="B192" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="C192" s="1">
         <v>700000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>104.103</v>
+        <v>101.4</v>
       </c>
       <c r="E192" s="1">
-        <v>106.6</v>
+        <v>103.012</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>746200.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-17479.0</v>
+        <v>-11284.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.3424015009381</v>
+        <v>-1.5648662291772</v>
       </c>
       <c r="K192">
-        <v>1.73</v>
+        <v>4.71</v>
       </c>
       <c r="L192" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="M192" s="1">
-        <v>728721.0</v>
+        <v>709800.0</v>
       </c>
       <c r="N192" s="1">
-        <v>740865.52</v>
+        <v>742776.71</v>
       </c>
       <c r="O192" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>587</v>
+      </c>
+      <c r="B193" t="s">
+        <v>585</v>
+      </c>
+      <c r="C193" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>96.565</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-16715.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>-3.3460783921208</v>
+      </c>
+      <c r="K193">
+        <v>0.71</v>
+      </c>
+      <c r="L193" t="s">
         <v>588</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>666779.89</v>
+        <v>482825.0</v>
       </c>
       <c r="N193" s="1">
-        <v>670609.38</v>
+        <v>486377.08</v>
       </c>
       <c r="O193" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>589</v>
+      </c>
+      <c r="B194" t="s">
+        <v>590</v>
+      </c>
+      <c r="C194" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>103.866</v>
+      </c>
+      <c r="E194" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-19138.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-2.5647279549719</v>
+      </c>
+      <c r="K194">
+        <v>2.0</v>
+      </c>
+      <c r="L194" t="s">
         <v>591</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>734444.48</v>
+        <v>727062.0</v>
       </c>
       <c r="N194" s="1">
-        <v>734740.3</v>
+        <v>741081.18</v>
       </c>
       <c r="O194" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>592</v>
+      </c>
+      <c r="B195" t="s">
         <v>593</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>97.585</v>
+      </c>
+      <c r="E195" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-34291.6</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-2.3192728874297</v>
+      </c>
+      <c r="K195">
+        <v>0.48</v>
+      </c>
+      <c r="L195" t="s">
         <v>594</v>
       </c>
-      <c r="C195" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>251501.76</v>
+        <v>1444258.0</v>
       </c>
       <c r="N195" s="1">
-        <v>260875.61</v>
+        <v>1451313.34</v>
       </c>
       <c r="O195" s="1">
-        <v>0.15</v>
+        <v>0.79</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>595</v>
+      </c>
+      <c r="B196" t="s">
         <v>596</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>99.304</v>
+      </c>
+      <c r="E196" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-4642.32</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-0.696</v>
+      </c>
+      <c r="K196">
+        <v>0.83</v>
+      </c>
+      <c r="L196" t="s">
         <v>597</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>509835.0</v>
+        <v>662357.68</v>
       </c>
       <c r="N196" s="1">
-        <v>525656.92</v>
+        <v>667880.99</v>
       </c>
       <c r="O196" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>598</v>
+      </c>
+      <c r="B197" t="s">
         <v>599</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1">
+        <v>727000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.106</v>
+      </c>
+      <c r="E197" s="1">
+        <v>99.79727373</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>725526.18</v>
+      </c>
+      <c r="I197" s="1">
+        <v>2244.44</v>
+      </c>
+      <c r="J197" s="1">
+        <v>0.30935341299469</v>
+      </c>
+      <c r="K197">
+        <v>0.27</v>
+      </c>
+      <c r="L197" t="s">
         <v>600</v>
       </c>
-      <c r="C197" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>550900.09</v>
+        <v>727770.62</v>
       </c>
       <c r="N197" s="1">
-        <v>561408.59</v>
+        <v>729767.4</v>
       </c>
       <c r="O197" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>601</v>
+      </c>
+      <c r="B198" t="s">
         <v>602</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>101.102</v>
+      </c>
+      <c r="E198" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>2732.96</v>
+      </c>
+      <c r="J198" s="1">
+        <v>1.102</v>
+      </c>
+      <c r="K198">
+        <v>4.04</v>
+      </c>
+      <c r="L198" t="s">
         <v>603</v>
       </c>
-      <c r="C198" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>820912.0</v>
+        <v>250732.96</v>
       </c>
       <c r="N198" s="1">
-        <v>854539.4</v>
+        <v>260754.25</v>
       </c>
       <c r="O198" s="1">
-        <v>0.48</v>
+        <v>0.14</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>604</v>
+      </c>
+      <c r="B199" t="s">
         <v>605</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>101.715</v>
+      </c>
+      <c r="E199" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="I199" s="1">
+        <v>10273.87</v>
+      </c>
+      <c r="J199" s="1">
+        <v>2.0617793903056</v>
+      </c>
+      <c r="K199">
+        <v>3.42</v>
+      </c>
+      <c r="L199" t="s">
         <v>606</v>
       </c>
-      <c r="C199" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>788280.0</v>
+        <v>508575.0</v>
       </c>
       <c r="N199" s="1">
-        <v>804077.26</v>
+        <v>525696.58</v>
       </c>
       <c r="O199" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>607</v>
+      </c>
+      <c r="B200" t="s">
         <v>608</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>101.825</v>
+      </c>
+      <c r="E200" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-13178.0</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-1.5919727269872</v>
+      </c>
+      <c r="K200">
+        <v>0.22</v>
+      </c>
+      <c r="L200" t="s">
         <v>609</v>
       </c>
-      <c r="C200" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>313782.0</v>
+        <v>814600.0</v>
       </c>
       <c r="N200" s="1">
-        <v>325851.86</v>
+        <v>816369.86</v>
       </c>
       <c r="O200" s="1">
-        <v>0.18</v>
+        <v>0.44</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>610</v>
+      </c>
+      <c r="B201" t="s">
         <v>611</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>97.387</v>
+      </c>
+      <c r="E201" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-16864.0</v>
+      </c>
+      <c r="J201" s="1">
+        <v>-2.1186994321323</v>
+      </c>
+      <c r="K201">
+        <v>2.22</v>
+      </c>
+      <c r="L201" t="s">
         <v>612</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>1086157.16</v>
+        <v>779096.0</v>
       </c>
       <c r="N201" s="1">
-        <v>1115001.95</v>
+        <v>796846.68</v>
       </c>
       <c r="O201" s="1">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>613</v>
+      </c>
+      <c r="B202" t="s">
         <v>614</v>
       </c>
-      <c r="B202" t="s">
+      <c r="C202" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.541</v>
+      </c>
+      <c r="E202" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-17102.76</v>
+      </c>
+      <c r="J202" s="1">
+        <v>-1.5602897182006</v>
+      </c>
+      <c r="K202">
+        <v>2.9</v>
+      </c>
+      <c r="L202" t="s">
         <v>615</v>
       </c>
-      <c r="C202" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>7043.33</v>
+        <v>1079024.44</v>
       </c>
       <c r="N202" s="1">
-        <v>7150.49</v>
+        <v>1110430.74</v>
       </c>
       <c r="O202" s="1">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>616</v>
       </c>
       <c r="B203" t="s">
         <v>617</v>
       </c>
       <c r="C203" s="1">
-        <v>800000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.276</v>
+        <v>100.435</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>100.19914286</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>800000.0</v>
+        <v>7013.94</v>
       </c>
       <c r="I203" s="1">
-        <v>-13792.0</v>
+        <v>16.51</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.724</v>
+        <v>0.23538838370445</v>
       </c>
       <c r="K203">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>618</v>
+        <v>1.77</v>
+      </c>
+      <c r="L203">
+        <v>123.7</v>
       </c>
       <c r="M203" s="1">
-        <v>786208.0</v>
+        <v>7030.45</v>
       </c>
       <c r="N203" s="1">
-        <v>790444.93</v>
+        <v>7154.15</v>
       </c>
       <c r="O203" s="1">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>618</v>
+      </c>
+      <c r="B204" t="s">
         <v>619</v>
       </c>
-      <c r="B204" t="s">
+      <c r="C204" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>97.403</v>
+      </c>
+      <c r="E204" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-20776.0</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-2.597</v>
+      </c>
+      <c r="K204">
+        <v>0.72</v>
+      </c>
+      <c r="L204" t="s">
         <v>620</v>
       </c>
-      <c r="C204" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>859149.0</v>
+        <v>779224.0</v>
       </c>
       <c r="N204" s="1">
-        <v>879491.47</v>
+        <v>784960.15</v>
       </c>
       <c r="O204" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>621</v>
+      </c>
+      <c r="B205" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="C205" s="1">
         <v>900000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.295</v>
+        <v>95.351</v>
       </c>
       <c r="E205" s="1">
-        <v>99.33133333</v>
+        <v>97.25</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>893982.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I205" s="1">
-        <v>8673.0</v>
+        <v>-17091.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.97015376148513</v>
+        <v>-1.9526992287918</v>
       </c>
       <c r="K205">
-        <v>2.7</v>
+        <v>2.42</v>
       </c>
       <c r="L205" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="M205" s="1">
-        <v>902655.0</v>
+        <v>858159.0</v>
       </c>
       <c r="N205" s="1">
-        <v>926936.51</v>
+        <v>879919.27</v>
       </c>
       <c r="O205" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>624</v>
+      </c>
+      <c r="B206" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="C206" s="1">
         <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>82.892</v>
+        <v>99.477</v>
       </c>
       <c r="E206" s="1">
-        <v>81.04033333</v>
+        <v>99.33133333</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>729363.0</v>
+        <v>893982.0</v>
       </c>
       <c r="I206" s="1">
-        <v>16665.0</v>
+        <v>1311.0</v>
       </c>
       <c r="J206" s="1">
-        <v>2.284870496584</v>
+        <v>0.14664724793117</v>
       </c>
       <c r="K206">
-        <v>0.4</v>
+        <v>2.9</v>
       </c>
       <c r="L206" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="M206" s="1">
-        <v>746028.0</v>
+        <v>895293.0</v>
       </c>
       <c r="N206" s="1">
-        <v>749652.66</v>
+        <v>921417.66</v>
       </c>
       <c r="O206" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>627</v>
+      </c>
+      <c r="B207" t="s">
         <v>628</v>
       </c>
-      <c r="B207" t="s">
+      <c r="C207" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.055</v>
+      </c>
+      <c r="E207" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>556298.1</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-3571.2</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-0.64195797181403</v>
+      </c>
+      <c r="K207">
+        <v>0.22</v>
+      </c>
+      <c r="L207" t="s">
         <v>629</v>
       </c>
-      <c r="C207" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>606210.0</v>
+        <v>552726.9</v>
       </c>
       <c r="N207" s="1">
-        <v>627600.41</v>
+        <v>553930.8</v>
       </c>
       <c r="O207" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>630</v>
+      </c>
+      <c r="B208" t="s">
         <v>631</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>82.165</v>
+      </c>
+      <c r="E208" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>10122.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>1.3877863286183</v>
+      </c>
+      <c r="K208">
+        <v>0.45</v>
+      </c>
+      <c r="L208" t="s">
         <v>632</v>
       </c>
-      <c r="C208" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>789288.0</v>
+        <v>739485.0</v>
       </c>
       <c r="N208" s="1">
-        <v>802141.87</v>
+        <v>743535.0</v>
       </c>
       <c r="O208" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>633</v>
+      </c>
+      <c r="B209" t="s">
         <v>634</v>
       </c>
-      <c r="B209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C209" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>9.44158875</v>
+        <v>100.249</v>
       </c>
       <c r="E209" s="1">
-        <v>0.0938949188</v>
+        <v>99.774775</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>150231.87</v>
+        <v>598648.65</v>
       </c>
       <c r="I209" s="1">
-        <v>-17388.67</v>
+        <v>2845.35</v>
       </c>
       <c r="J209" s="1">
-        <v>-11.574554719981</v>
+        <v>0.47529548425441</v>
       </c>
       <c r="K209">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>0.05</v>
+      </c>
+      <c r="L209">
+        <v>308.22</v>
       </c>
       <c r="M209" s="1">
-        <v>132843.2</v>
+        <v>601494.0</v>
       </c>
       <c r="N209" s="1">
-        <v>151065.42</v>
+        <v>601802.22</v>
       </c>
       <c r="O209" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>635</v>
+      </c>
+      <c r="B210" t="s">
+        <v>636</v>
+      </c>
+      <c r="C210" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>98.084</v>
+      </c>
+      <c r="E210" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-15328.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>-1.916</v>
+      </c>
+      <c r="K210">
+        <v>1.81</v>
+      </c>
+      <c r="L210" t="s">
         <v>637</v>
       </c>
-      <c r="B210" t="s">
+      <c r="M210" s="1">
+        <v>784672.0</v>
+      </c>
+      <c r="N210" s="1">
+        <v>799115.33</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
         <v>638</v>
       </c>
-      <c r="C210" s="1">
-[...5 lines deleted...]
-      <c r="E210" s="1">
+      <c r="B211" t="s">
+        <v>639</v>
+      </c>
+      <c r="C211" s="1">
+        <v>-8300000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>7.69738892</v>
+      </c>
+      <c r="E211" s="1">
         <v>0.0</v>
       </c>
-      <c r="F210" t="s">
-[...5 lines deleted...]
-      <c r="H210" s="1">
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
         <v>0.0</v>
       </c>
-      <c r="I210" s="1">
-[...2 lines deleted...]
-      <c r="J210" s="1">
+      <c r="I211" s="1">
+        <v>-616980.5</v>
+      </c>
+      <c r="J211" s="1">
         <v>0</v>
       </c>
-      <c r="K210">
+      <c r="K211">
         <v>0.0</v>
       </c>
-      <c r="L210" t="s">
-[...8 lines deleted...]
-      <c r="O210" s="1">
+      <c r="L211" t="s">
+        <v>640</v>
+      </c>
+      <c r="M211" s="1">
+        <v>-616980.5</v>
+      </c>
+      <c r="N211" s="1">
+        <v>-638883.28</v>
+      </c>
+      <c r="O211" s="1">
         <v>-0.35</v>
       </c>
-      <c r="P210">
+      <c r="P211">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>