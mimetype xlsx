--- v3 (2026-07-03)
+++ v4 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="622">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -124,1863 +124,1806 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>15 941.78</t>
+    <t>17 080.48</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 643.49</t>
+    <t>3 248.63</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>11 928.24</t>
+    <t>13 371.78</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>34 567.12</t>
+    <t>36 493.15</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>21 826.03</t>
+    <t>25 495.89</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>16 309.93</t>
+    <t>18 750.00</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>10 126.03</t>
+    <t>11 375.34</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 330.19</t>
+    <t>3 135.45</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>31 623.29</t>
+    <t>33 731.51</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 201.47</t>
-[...17 lines deleted...]
-    <t>19 546.30</t>
+    <t>8 807.80</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>18 136.99</t>
+    <t>19 178.08</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>16 104.45</t>
+    <t>17 178.08</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>16 619.18</t>
+    <t>17 556.16</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
+    <t>6 597.26</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>6 780.82</t>
+  </si>
+  <si>
+    <t>FR001400P728</t>
+  </si>
+  <si>
+    <t>APRR SA 3.125 06/01/2034</t>
+  </si>
+  <si>
+    <t>3 801.37</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>31 205.48</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>56 891.78</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB BANK LTD 3.185 16/04/2029</t>
+  </si>
+  <si>
+    <t>1 055.85</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV PERP</t>
+  </si>
+  <si>
+    <t>15 373.63</t>
+  </si>
+  <si>
+    <t>XS1311440082</t>
+  </si>
+  <si>
+    <t>ASSICURAZIONI GENERALI SPA PERP</t>
+  </si>
+  <si>
+    <t>35 652.05</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>32 842.87</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>5 425.64</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>4 200.57</t>
+  </si>
+  <si>
+    <t>XS2573807778</t>
+  </si>
+  <si>
+    <t>AXA SA 3.625 10/01/2033</t>
+  </si>
+  <si>
+    <t>6 376.03</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>5 104.75</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>9 376.03</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>2 592.00</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>27 443.84</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>10 382.02</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>14 286.75</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>2 773.54</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>16 203.70</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>11 967.12</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>40 587.85</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>13 148.63</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>9 154.11</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>43 236.99</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>15 479.01</t>
+  </si>
+  <si>
+    <t>XS3075490188</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 20/05/2031</t>
+  </si>
+  <si>
+    <t>28 076.79</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>19 325.34</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>22 206.04</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>21 212.33</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>4 967.12</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>9 128.77</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>15 945.21</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>13 710.91</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>17 309.59</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>12 187.67</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>16 416.44</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>4 789.73</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>5 042.81</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>26 645.55</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>2 262.36</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>9 805.29</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
+    <t>10 358.22</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>43 726.03</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>1 581.16</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>32 585.62</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>76 623.29</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>16 523.29</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>5 516.30</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>27 436.77</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>8 112.33</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>8 580.82</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>13 980.82</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 887.32</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>60 904.11</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>2 700.00</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 428.08</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
     <t>5 868.49</t>
   </si>
   <si>
-    <t>XS3229091015</t>
-[...526 lines deleted...]
-  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>11 061.64</t>
+    <t>11 712.33</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>19 465.75</t>
+    <t>20 786.64</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 896.26</t>
+    <t>11 486.30</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>10 661.10</t>
+    <t>11 818.59</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>14 403.19</t>
+    <t>17 867.25</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>27 268.37</t>
+    <t>29 644.97</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>26 536.99</t>
+    <t>28 046.58</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>4 434.93</t>
+    <t>6 712.33</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>9 255.82</t>
+    <t>10 651.54</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>19 173.29</t>
+    <t>20 383.56</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
-    <t>1 358.90</t>
+    <t>3 715.75</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>40 504.18</t>
+    <t>42 843.33</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>18 964.73</t>
+    <t>20 194.52</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>11 064.66</t>
+    <t>12 056.30</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>7 489.73</t>
+    <t>8 543.84</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
+    <t>1 189.04</t>
+  </si>
+  <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>5 860.27</t>
+    <t>7 070.55</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>7 119.86</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>3 353.42</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>5 227.40</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>1 013.70</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>12 887.67</t>
+    <t>14 136.99</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>14 741.10</t>
+    <t>16 068.49</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>6 500.90</t>
+    <t>7 584.39</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>8 617.29</t>
+    <t>9 927.12</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>XS3148184156</t>
-[...5 lines deleted...]
-    <t>8 309.93</t>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 490.41</t>
+    <t>3 854.79</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
+    <t>2 731.16</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>3 436.64</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>48 888.70</t>
+    <t>51 914.38</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>14 239.73</t>
+    <t>15 996.58</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>8 410.00</t>
+    <t>11 165.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>42 323.63</t>
+    <t>44 828.77</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>12 924.49</t>
+    <t>14 223.78</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>9 073.97</t>
+    <t>10 323.29</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>13 140.03</t>
+    <t>10 391.11</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>7 523.97</t>
+    <t>8 369.86</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>41 690.75</t>
+    <t>45 119.86</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>23 578.77</t>
+    <t>25 569.86</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>26 015.03</t>
+    <t>28 438.00</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>2 330.14</t>
+  </si>
+  <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>30 205.48</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 798.80</t>
+    <t>9 090.33</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>6 980.13</t>
+    <t>9 686.72</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>46 328.77</t>
+    <t>1 301.37</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>3 013.70</t>
+    <t>5 616.44</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>25 097.26</t>
+    <t>27 517.81</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 205.48</t>
+    <t>2 569.86</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>2 558.22</t>
+    <t>2 753.42</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>16 690.85</t>
+    <t>17 640.33</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>24 449.66</t>
+    <t>25 861.64</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>26 081.28</t>
+    <t>28 675.75</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>6 287.67</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>9 975.00</t>
+    <t>15 616.44</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 542.49</t>
+    <t>3 796.91</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>10 602.74</t>
+    <t>15 287.67</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>6 992.44</t>
+    <t>9 597.46</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>4 876.03</t>
+    <t>10 022.95</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>2 768.18</t>
+    <t>3 442.48</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>9 735.76</t>
+    <t>10 588.19</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 452.05</t>
+    <t>5 972.60</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>29 173.57</t>
+    <t>31 838.46</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>4 712.40</t>
+    <t>6 844.20</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 630.14</t>
+    <t>2 541.10</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>4 452.80</t>
+    <t>7 586.25</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>27 424.66</t>
+    <t>31 146.58</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>14 661.82</t>
+    <t>15 709.09</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>3 010.68</t>
+    <t>4 744.11</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>13 029.92</t>
+    <t>16 670.63</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>7 101.03</t>
+    <t>8 044.52</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>78 416.10</t>
+    <t>1 988.01</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
-    <t>1 183.56</t>
+    <t>2 120.55</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>14 780.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 966.47</t>
-[...5 lines deleted...]
-    <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
+    <t>3 033.99</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>23 632.22</t>
+    <t>24 960.66</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>7 880.14</t>
+    <t>8 387.67</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 626.03</t>
+    <t>2 977.40</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>24 965.75</t>
+    <t>26 546.92</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 030.65</t>
+    <t>17 434.26</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>3 369.86</t>
-[...8 lines deleted...]
-    <t>58 743.84</t>
+    <t>8 301.37</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>3 994.52</t>
+    <t>4 931.51</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>10 097.26</t>
+    <t>10 800.00</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 089.25</t>
+    <t>3 513.70</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>9 698.66</t>
+    <t>11 073.85</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>17 136.99</t>
+    <t>45 770.55</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>3 587.76</t>
-[...8 lines deleted...]
-    <t>1 898.63</t>
+    <t>5 210.80</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>24 406.52</t>
+    <t>26 553.39</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>23 893.15</t>
+    <t>51 046.85</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 417.81</t>
+    <t>4 808.22</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>16 232.53</t>
+    <t>18 451.37</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 629.08</t>
+    <t>3 103.01</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>30 860.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>21 529.60</t>
+    <t>22 879.64</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>3 411.99</t>
-[...26 lines deleted...]
-    <t>37 864.73</t>
+    <t>4 993.15</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>8 585.96</t>
+    <t>9 776.71</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>3 575.34</t>
+    <t>5 084.93</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>4 447.60</t>
+    <t>6 731.51</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>6 965.75</t>
+    <t>22 068.49</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>5 159.59</t>
+    <t>5 764.73</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>8 034.25</t>
+    <t>8 476.71</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>20 301.37</t>
+    <t>21 784.93</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>4 574.65</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>3 552.08</t>
+    <t>1 457.53</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>14 019.18</t>
+    <t>15 567.81</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>7 055.34</t>
+    <t>9 848.08</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 523.31</t>
+    <t>6 922.55</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>1 996.78</t>
+    <t>3 401.92</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>10 021.29</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>17 121.58</t>
+    <t>18 195.21</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 769.86</t>
+    <t>3 539.73</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>17 750.68</t>
+    <t>19 364.38</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>1 052.62</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>31 406.30</t>
-[...5 lines deleted...]
-    <t>VATTENFALL AB 3.75 18/10/2026</t>
+    <t>33 522.33</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>5 736.15</t>
+    <t>6 974.64</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>21 760.27</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 203.90</t>
+    <t>3 698.63</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 050.00</t>
+    <t>4 401.37</t>
+  </si>
+  <si>
+    <t>XS2198580271</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
+  </si>
+  <si>
+    <t>6 735.62</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 479.45</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>14 443.33</t>
-[...8 lines deleted...]
-    <t>-21 902.78</t>
+    <t>15 756.36</t>
+  </si>
+  <si>
+    <t>CDS-00108784</t>
+  </si>
+  <si>
+    <t>PAR20260409050236053</t>
+  </si>
+  <si>
+    <t>-21 500.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2344,212 +2287,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>315.8731</v>
+        <v>326.4981</v>
       </c>
       <c r="D2">
-        <v>6378.78</v>
+        <v>6427.06</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2014886.53</v>
+        <v>2098425.08</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2014886.53</v>
+        <v>2098425.08</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3524.0</v>
+        <v>3484.0</v>
       </c>
       <c r="D3">
-        <v>11369.84</v>
+        <v>11455.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>40067335.05</v>
+        <v>39912380.84</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>40067335.05</v>
+        <v>39912380.84</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1180126.2579</v>
+        <v>1182710.9421</v>
       </c>
       <c r="D4">
-        <v>111.87</v>
+        <v>112.74</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132029036.04</v>
+        <v>133345044.26</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132029036.04</v>
+        <v>133345044.26</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>91414.5735</v>
+        <v>169296.6945</v>
       </c>
       <c r="D5">
-        <v>101.89</v>
+        <v>102.64</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9314663.51</v>
+        <v>17376775.39</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9314663.51</v>
+        <v>17376775.39</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>98.93</v>
+        <v>99.65</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>188071.13</v>
+        <v>189452.2</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>188071.13</v>
+        <v>189452.2</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P211"/>
+  <dimension ref="A1:P205"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O211" sqref="O211"/>
+      <selection activeCell="O205" sqref="O205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2568,10539 +2511,10239 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1317.0</v>
+        <v>2167.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4788.12</v>
+        <v>4794.4</v>
       </c>
       <c r="E2" s="1">
-        <v>4785.7162034928</v>
+        <v>4789.5578172589</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6302788.24</v>
+        <v>10378971.79</v>
       </c>
       <c r="I2" s="1">
-        <v>3165.8</v>
+        <v>10493.01</v>
       </c>
       <c r="J2" s="1">
-        <v>0.050228563604733</v>
+        <v>0.1010987428457</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6305954.04</v>
+        <v>10389464.8</v>
       </c>
       <c r="N2" s="1">
-        <v>6305954.04</v>
+        <v>10389464.8</v>
       </c>
       <c r="O2" s="1">
-        <v>3.43</v>
+        <v>5.39</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>123.0</v>
+        <v>56.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.58</v>
+        <v>115.65</v>
       </c>
       <c r="E3" s="1">
-        <v>116.204878049</v>
+        <v>115.83375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-76860.0</v>
+        <v>-10290.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-76860.0</v>
+        <v>-10290.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-76860.0</v>
+        <v>-10290.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>14.0</v>
+        <v>153.0</v>
       </c>
       <c r="D4" s="1">
-        <v>125.67</v>
+        <v>105.905</v>
       </c>
       <c r="E4" s="1">
-        <v>124.49</v>
+        <v>105.725</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>16520.0</v>
+        <v>27540.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>16520.0</v>
+        <v>27540.0</v>
       </c>
       <c r="N4" s="1">
-        <v>16520.0</v>
+        <v>27540.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>153.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>105.77</v>
+        <v>101.645</v>
       </c>
       <c r="E5" s="1">
-        <v>105.725</v>
+        <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>0.0</v>
+        <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>6885.0</v>
+        <v>10055.0</v>
       </c>
       <c r="J5" s="1">
-        <v>0</v>
+        <v>2.0183872975089</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>6885.0</v>
+        <v>508225.0</v>
       </c>
       <c r="N5" s="1">
-        <v>6885.0</v>
+        <v>525305.48</v>
       </c>
       <c r="O5" s="1">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.583</v>
+        <v>101.366</v>
       </c>
       <c r="E6" s="1">
-        <v>99.634</v>
+        <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>498170.0</v>
+        <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>4745.0</v>
+        <v>6561.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.95248609912279</v>
+        <v>2.205103903044</v>
       </c>
       <c r="K6">
-        <v>3.19</v>
+        <v>1.08</v>
       </c>
       <c r="L6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>502915.0</v>
+        <v>304098.0</v>
       </c>
       <c r="N6" s="1">
-        <v>518856.78</v>
+        <v>307346.63</v>
       </c>
       <c r="O6" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>100.635</v>
+        <v>107.28</v>
       </c>
       <c r="E7" s="1">
-        <v>99.179</v>
+        <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>297537.0</v>
+        <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>4368.0</v>
+        <v>34674.15</v>
       </c>
       <c r="J7" s="1">
-        <v>1.4680527127719</v>
+        <v>7.0159874346503</v>
       </c>
       <c r="K7">
-        <v>0.88</v>
+        <v>2.71</v>
       </c>
       <c r="L7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>301905.0</v>
+        <v>528890.4</v>
       </c>
       <c r="N7" s="1">
-        <v>304548.49</v>
+        <v>542262.18</v>
       </c>
       <c r="O7" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>493000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>106.263</v>
+        <v>101.793</v>
       </c>
       <c r="E8" s="1">
-        <v>100.24670385</v>
+        <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>494216.25</v>
+        <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>29660.34</v>
+        <v>15079.58</v>
       </c>
       <c r="J8" s="1">
-        <v>6.0014902383319</v>
+        <v>1.8866822571684</v>
       </c>
       <c r="K8">
-        <v>2.42</v>
+        <v>4.56</v>
       </c>
       <c r="L8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>523876.59</v>
+        <v>814344.0</v>
       </c>
       <c r="N8" s="1">
-        <v>535804.83</v>
+        <v>850837.15</v>
       </c>
       <c r="O8" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.775</v>
+        <v>100.388</v>
       </c>
       <c r="E9" s="1">
-        <v>99.9080525</v>
+        <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>799264.42</v>
+        <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>6935.58</v>
+        <v>4656.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.86774537017424</v>
+        <v>0.388</v>
       </c>
       <c r="K9">
-        <v>4.32</v>
+        <v>2.12</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>806200.0</v>
+        <v>1204656.0</v>
       </c>
       <c r="N9" s="1">
-        <v>840767.12</v>
+        <v>1230151.89</v>
       </c>
       <c r="O9" s="1">
-        <v>0.46</v>
+        <v>0.64</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1200000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.868</v>
+        <v>98.15</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1200000.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-25584.0</v>
+        <v>-14750.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.132</v>
+        <v>-1.1879593274942</v>
       </c>
       <c r="K10">
-        <v>1.82</v>
+        <v>1.5</v>
       </c>
       <c r="L10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1174416.0</v>
+        <v>1226875.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1196242.03</v>
+        <v>1245625.0</v>
       </c>
       <c r="O10" s="1">
         <v>0.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>1250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.959</v>
+        <v>97.022</v>
       </c>
       <c r="E11" s="1">
-        <v>99.33</v>
+        <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1241625.0</v>
+        <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-29637.5</v>
+        <v>-17848.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.3869928521091</v>
+        <v>-2.2477909987607</v>
       </c>
       <c r="K11">
-        <v>1.3</v>
+        <v>1.42</v>
       </c>
       <c r="L11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1211987.5</v>
+        <v>776176.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1228297.43</v>
+        <v>787551.34</v>
       </c>
       <c r="O11" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>800000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.489</v>
+        <v>100.437</v>
       </c>
       <c r="E12" s="1">
-        <v>99.253</v>
+        <v>99.955</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>794024.0</v>
+        <v>866609.85</v>
       </c>
       <c r="I12" s="1">
-        <v>-22112.0</v>
+        <v>4178.94</v>
       </c>
       <c r="J12" s="1">
-        <v>-2.7848024744844</v>
+        <v>0.48221699764894</v>
       </c>
       <c r="K12">
-        <v>1.27</v>
+        <v>0.36</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>771912.0</v>
+        <v>870788.79</v>
       </c>
       <c r="N12" s="1">
-        <v>782038.03</v>
+        <v>873924.24</v>
       </c>
       <c r="O12" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>867000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.063</v>
+        <v>101.528</v>
       </c>
       <c r="E13" s="1">
-        <v>99.955</v>
+        <v>100.85737</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>866609.85</v>
+        <v>907716.33</v>
       </c>
       <c r="I13" s="1">
-        <v>936.36</v>
+        <v>6035.67</v>
       </c>
       <c r="J13" s="1">
-        <v>0.10804862187985</v>
+        <v>0.66492909739764</v>
       </c>
       <c r="K13">
-        <v>0.15</v>
+        <v>3.75</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>867546.21</v>
+        <v>913752.0</v>
       </c>
       <c r="N13" s="1">
-        <v>868876.4</v>
+        <v>947483.51</v>
       </c>
       <c r="O13" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.533</v>
+        <v>110.179</v>
       </c>
       <c r="E14" s="1">
-        <v>100.85737</v>
+        <v>100.412855</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>907716.33</v>
+        <v>200825.71</v>
       </c>
       <c r="I14" s="1">
-        <v>-2919.33</v>
+        <v>19532.29</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.32161259013595</v>
+        <v>9.7259907608443</v>
       </c>
       <c r="K14">
-        <v>3.51</v>
+        <v>4.4</v>
       </c>
       <c r="L14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>904797.0</v>
+        <v>220358.0</v>
       </c>
       <c r="N14" s="1">
-        <v>936420.29</v>
+        <v>229165.8</v>
       </c>
       <c r="O14" s="1">
-        <v>0.51</v>
+        <v>0.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>109.214</v>
+        <v>103.884</v>
       </c>
       <c r="E15" s="1">
-        <v>100.412855</v>
+        <v>106.6386</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>200825.71</v>
+        <v>426554.4</v>
       </c>
       <c r="I15" s="1">
-        <v>17602.29</v>
+        <v>-11018.4</v>
       </c>
       <c r="J15" s="1">
-        <v>8.7649584308702</v>
+        <v>-2.5831171827087</v>
       </c>
       <c r="K15">
-        <v>4.1</v>
+        <v>4.79</v>
       </c>
       <c r="L15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>218428.0</v>
+        <v>415536.0</v>
       </c>
       <c r="N15" s="1">
-        <v>226629.47</v>
+        <v>434714.08</v>
       </c>
       <c r="O15" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.608</v>
+        <v>107.161</v>
       </c>
       <c r="E16" s="1">
-        <v>100.021</v>
+        <v>111.15333333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>900189.0</v>
+        <v>333460.0</v>
       </c>
       <c r="I16" s="1">
-        <v>5283.0</v>
+        <v>-11977.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.58687675588126</v>
+        <v>-3.5917351406466</v>
       </c>
       <c r="K16">
-        <v>3.12</v>
+        <v>5.73</v>
       </c>
       <c r="L16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>905472.0</v>
+        <v>321483.0</v>
       </c>
       <c r="N16" s="1">
-        <v>933551.19</v>
+        <v>338661.08</v>
       </c>
       <c r="O16" s="1">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>86.566</v>
+        <v>97.693</v>
       </c>
       <c r="E17" s="1">
-        <v>77.49666625</v>
+        <v>99.433</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>619973.33</v>
+        <v>596598.0</v>
       </c>
       <c r="I17" s="1">
-        <v>72554.67</v>
+        <v>-10440.0</v>
       </c>
       <c r="J17" s="1">
-        <v>11.702869541178</v>
+        <v>-1.7499220580693</v>
       </c>
       <c r="K17">
-        <v>2.44</v>
+        <v>2.93</v>
       </c>
       <c r="L17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>692528.0</v>
+        <v>586158.0</v>
       </c>
       <c r="N17" s="1">
-        <v>712074.3</v>
+        <v>603714.16</v>
       </c>
       <c r="O17" s="1">
-        <v>0.39</v>
+        <v>0.31</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
         <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.572</v>
+        <v>95.846</v>
       </c>
       <c r="E18" s="1">
-        <v>106.6386</v>
+        <v>98.803</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426554.4</v>
+        <v>395212.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-12266.4</v>
+        <v>-11828.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.8756941670277</v>
+        <v>-2.9928241045312</v>
       </c>
       <c r="K18">
-        <v>4.53</v>
+        <v>1.65</v>
       </c>
       <c r="L18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>414288.0</v>
+        <v>383384.0</v>
       </c>
       <c r="N18" s="1">
-        <v>432424.99</v>
+        <v>389981.26</v>
       </c>
       <c r="O18" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>107.006</v>
+        <v>98.381</v>
       </c>
       <c r="E19" s="1">
-        <v>111.15333333</v>
+        <v>99.462144</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>333460.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I19" s="1">
-        <v>-12442.0</v>
+        <v>-10811.44</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.7311821507827</v>
+        <v>-1.0869904433188</v>
       </c>
       <c r="K19">
-        <v>5.37</v>
+        <v>0.68</v>
       </c>
       <c r="L19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>321018.0</v>
+        <v>983810.0</v>
       </c>
       <c r="N19" s="1">
-        <v>337122.45</v>
+        <v>990590.82</v>
       </c>
       <c r="O19" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.209</v>
+        <v>96.73</v>
       </c>
       <c r="E20" s="1">
-        <v>99.433</v>
+        <v>98.646</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>596598.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-13344.0</v>
+        <v>-7664.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.2366819868655</v>
+        <v>-1.9422987247329</v>
       </c>
       <c r="K20">
-        <v>2.77</v>
+        <v>0.95</v>
       </c>
       <c r="L20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>583254.0</v>
+        <v>386920.0</v>
       </c>
       <c r="N20" s="1">
-        <v>599873.18</v>
+        <v>390721.37</v>
       </c>
       <c r="O20" s="1">
-        <v>0.33</v>
+        <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.831</v>
+        <v>98.543</v>
       </c>
       <c r="E21" s="1">
-        <v>98.803</v>
+        <v>99.912</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>395212.0</v>
+        <v>799296.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-11888.0</v>
+        <v>-10952.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-3.0080058297825</v>
+        <v>-1.3702057810874</v>
       </c>
       <c r="K21">
-        <v>1.47</v>
+        <v>3.9</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>383324.0</v>
+        <v>788344.0</v>
       </c>
       <c r="N21" s="1">
-        <v>389192.49</v>
+        <v>819549.48</v>
       </c>
       <c r="O21" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>522000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.576</v>
+        <v>98.12</v>
       </c>
       <c r="E22" s="1">
-        <v>99.726</v>
+        <v>97.87029412</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>520569.72</v>
+        <v>1663795.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-11223.0</v>
+        <v>4245.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.1559071856888</v>
+        <v>0.25513960554035</v>
       </c>
       <c r="K22">
-        <v>0.48</v>
+        <v>3.35</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>509346.72</v>
+        <v>1668040.0</v>
       </c>
       <c r="N22" s="1">
-        <v>511867.34</v>
+        <v>1724931.78</v>
       </c>
       <c r="O22" s="1">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>96.242</v>
+        <v>100.096</v>
       </c>
       <c r="E23" s="1">
-        <v>98.646</v>
+        <v>100.51763636</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>394584.0</v>
+        <v>1105694.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-9616.0</v>
+        <v>-4638.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.4369969385479</v>
+        <v>-0.4194650599533</v>
       </c>
       <c r="K23">
-        <v>0.79</v>
+        <v>0.1</v>
       </c>
       <c r="L23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>384968.0</v>
+        <v>1101056.0</v>
       </c>
       <c r="N23" s="1">
-        <v>388118.68</v>
+        <v>1102111.85</v>
       </c>
       <c r="O23" s="1">
-        <v>0.21</v>
+        <v>0.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>98.045</v>
+        <v>106.438</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>103.75</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>600000.0</v>
+        <v>726250.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-11730.0</v>
+        <v>18816.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.955</v>
+        <v>2.590843373494</v>
       </c>
       <c r="K24">
-        <v>3.68</v>
+        <v>2.2</v>
       </c>
       <c r="L24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>588270.0</v>
+        <v>745066.0</v>
       </c>
       <c r="N24" s="1">
-        <v>610346.71</v>
+        <v>760439.63</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>96.258</v>
+        <v>102.769</v>
       </c>
       <c r="E25" s="1">
-        <v>97.87029412</v>
+        <v>105.43894615</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1663795.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="I25" s="1">
-        <v>-27409.0</v>
+        <v>-34709.3</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.6473784330401</v>
+        <v>-2.5322200678584</v>
       </c>
       <c r="K25">
-        <v>3.16</v>
+        <v>2.74</v>
       </c>
       <c r="L25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>1636386.0</v>
+        <v>1335997.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1690180.52</v>
+        <v>1371649.05</v>
       </c>
       <c r="O25" s="1">
-        <v>0.92</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>1100000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.717</v>
+        <v>99.131</v>
       </c>
       <c r="E26" s="1">
-        <v>100.51763636</v>
+        <v>100.93461304</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1105694.0</v>
+        <v>1392897.66</v>
       </c>
       <c r="I26" s="1">
-        <v>-8807.0</v>
+        <v>-24889.86</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.79651332104542</v>
+        <v>-1.7869123277872</v>
       </c>
       <c r="K26">
-        <v>3.12</v>
+        <v>2.38</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>1096887.0</v>
+        <v>1368007.8</v>
       </c>
       <c r="N26" s="1">
-        <v>1131154.11</v>
+        <v>1400850.67</v>
       </c>
       <c r="O26" s="1">
-        <v>0.62</v>
+        <v>0.73</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>700000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>104.926</v>
+        <v>88.916</v>
       </c>
       <c r="E27" s="1">
-        <v>103.75</v>
+        <v>98.844</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>726250.0</v>
+        <v>704757.72</v>
       </c>
       <c r="I27" s="1">
-        <v>8232.0</v>
+        <v>-70786.64</v>
       </c>
       <c r="J27" s="1">
-        <v>1.1334939759036</v>
+        <v>-10.044109910566</v>
       </c>
       <c r="K27">
-        <v>1.85</v>
+        <v>0.76</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>734482.0</v>
+        <v>633971.08</v>
       </c>
       <c r="N27" s="1">
-        <v>747441.59</v>
+        <v>639396.72</v>
       </c>
       <c r="O27" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>1300000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>102.427</v>
+        <v>89.177</v>
       </c>
       <c r="E28" s="1">
-        <v>105.43894615</v>
+        <v>84.29</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1370706.3</v>
+        <v>236854.9</v>
       </c>
       <c r="I28" s="1">
-        <v>-39155.3</v>
+        <v>13732.47</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.8565783931977</v>
+        <v>5.7978407877566</v>
       </c>
       <c r="K28">
-        <v>2.46</v>
+        <v>1.49</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>1331551.0</v>
+        <v>250587.37</v>
       </c>
       <c r="N28" s="1">
-        <v>1363481.14</v>
+        <v>254787.94</v>
       </c>
       <c r="O28" s="1">
-        <v>0.74</v>
+        <v>0.13</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1">
-        <v>1380000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>98.632</v>
+        <v>101.516</v>
       </c>
       <c r="E29" s="1">
-        <v>100.93461304</v>
+        <v>99.359085</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1392897.66</v>
+        <v>596154.51</v>
       </c>
       <c r="I29" s="1">
-        <v>-31776.06</v>
+        <v>12941.49</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.2812917928227</v>
+        <v>2.170828163323</v>
       </c>
       <c r="K29">
-        <v>2.21</v>
+        <v>1.06</v>
       </c>
       <c r="L29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>1361121.6</v>
+        <v>609096.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1391609.69</v>
+        <v>615472.03</v>
       </c>
       <c r="O29" s="1">
-        <v>0.76</v>
+        <v>0.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>713000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>88.149</v>
+        <v>106.82</v>
       </c>
       <c r="E30" s="1">
-        <v>98.844</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>704757.72</v>
+        <v>287000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-76255.35</v>
+        <v>19573.4</v>
       </c>
       <c r="J30" s="1">
-        <v>-10.82008012626</v>
+        <v>6.82</v>
       </c>
       <c r="K30">
-        <v>0.69</v>
+        <v>1.78</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>628502.37</v>
+        <v>306573.4</v>
       </c>
       <c r="N30" s="1">
-        <v>633417.67</v>
+        <v>311678.15</v>
       </c>
       <c r="O30" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>281000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>88.11</v>
+        <v>103.786</v>
       </c>
       <c r="E31" s="1">
-        <v>84.29</v>
+        <v>105.76</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>236854.9</v>
+        <v>951840.0</v>
       </c>
       <c r="I31" s="1">
-        <v>10734.2</v>
+        <v>-17766.0</v>
       </c>
       <c r="J31" s="1">
-        <v>4.5319729505279</v>
+        <v>-1.8664901664145</v>
       </c>
       <c r="K31">
-        <v>1.4</v>
+        <v>1.04</v>
       </c>
       <c r="L31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>247589.1</v>
+        <v>934074.0</v>
       </c>
       <c r="N31" s="1">
-        <v>251515.4</v>
+        <v>943450.03</v>
       </c>
       <c r="O31" s="1">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>600000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.372</v>
+        <v>100.009</v>
       </c>
       <c r="E32" s="1">
-        <v>99.359085</v>
+        <v>99.607</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>596154.51</v>
+        <v>290852.44</v>
       </c>
       <c r="I32" s="1">
-        <v>6077.49</v>
+        <v>1173.84</v>
       </c>
       <c r="J32" s="1">
-        <v>1.0194488002783</v>
+        <v>0.40358609334685</v>
       </c>
       <c r="K32">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="L32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>602232.0</v>
+        <v>292026.28</v>
       </c>
       <c r="N32" s="1">
-        <v>607475.84</v>
+        <v>294618.28</v>
       </c>
       <c r="O32" s="1">
-        <v>0.33</v>
+        <v>0.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>287000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>104.497</v>
+        <v>99.103</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>100.23766667</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>287000.0</v>
+        <v>902139.0</v>
       </c>
       <c r="I33" s="1">
-        <v>12906.39</v>
+        <v>-10212.0</v>
       </c>
       <c r="J33" s="1">
-        <v>4.497</v>
+        <v>-1.1319763362409</v>
       </c>
       <c r="K33">
-        <v>1.44</v>
+        <v>3.05</v>
       </c>
       <c r="L33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>299906.39</v>
+        <v>891927.0</v>
       </c>
       <c r="N33" s="1">
-        <v>304050.84</v>
+        <v>919370.84</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.929</v>
+        <v>100.257</v>
       </c>
       <c r="E34" s="1">
-        <v>105.76</v>
+        <v>99.834</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>951840.0</v>
+        <v>1397676.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-25479.0</v>
+        <v>5922.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.6768154311649</v>
+        <v>0.42370334755694</v>
       </c>
       <c r="K34">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.06</v>
+      </c>
+      <c r="L34">
+        <v>815.07</v>
       </c>
       <c r="M34" s="1">
-        <v>926361.0</v>
+        <v>1403598.0</v>
       </c>
       <c r="N34" s="1">
-        <v>933453.12</v>
+        <v>1404413.07</v>
       </c>
       <c r="O34" s="1">
-        <v>0.51</v>
+        <v>0.73</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>1080000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>97.3</v>
+        <v>106.326</v>
       </c>
       <c r="E35" s="1">
-        <v>99.799</v>
+        <v>107.962</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1077829.2</v>
+        <v>863696.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-26989.2</v>
+        <v>-13088.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.5040331065442</v>
+        <v>-1.5153479928123</v>
       </c>
       <c r="K35">
-        <v>1.43</v>
+        <v>1.3</v>
       </c>
       <c r="L35" t="s">
         <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>1050840.0</v>
+        <v>850608.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1066281.78</v>
+        <v>860990.02</v>
       </c>
       <c r="O35" s="1">
-        <v>0.58</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>292000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.45</v>
+        <v>88.9</v>
       </c>
       <c r="E36" s="1">
-        <v>99.607</v>
+        <v>86.95369714</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>290852.44</v>
+        <v>1217351.76</v>
       </c>
       <c r="I36" s="1">
-        <v>-458.44</v>
+        <v>27248.24</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.15761944441656</v>
+        <v>2.2383209927753</v>
       </c>
       <c r="K36">
-        <v>0.71</v>
+        <v>1.02</v>
       </c>
       <c r="L36" t="s">
         <v>132</v>
       </c>
       <c r="M36" s="1">
-        <v>290394.0</v>
+        <v>1244600.0</v>
       </c>
       <c r="N36" s="1">
-        <v>292473.0</v>
+        <v>1258886.75</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>0.65</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>133</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" s="1">
-        <v>900000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.81</v>
+        <v>100.026</v>
       </c>
       <c r="E37" s="1">
-        <v>100.23766667</v>
+        <v>99.298</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>902139.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="I37" s="1">
-        <v>-12849.0</v>
+        <v>7607.6</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.4242816240069</v>
+        <v>0.73314668976213</v>
       </c>
       <c r="K37">
-        <v>2.87</v>
+        <v>0.27</v>
       </c>
       <c r="L37" t="s">
         <v>135</v>
       </c>
       <c r="M37" s="1">
-        <v>889290.0</v>
+        <v>1045271.7</v>
       </c>
       <c r="N37" s="1">
-        <v>915094.11</v>
+        <v>1048045.24</v>
       </c>
       <c r="O37" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>136</v>
       </c>
       <c r="B38" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="1">
-        <v>500000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.177</v>
+        <v>98.813</v>
       </c>
       <c r="E38" s="1">
-        <v>102.64</v>
+        <v>99.459</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>513200.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I38" s="1">
-        <v>-12315.0</v>
+        <v>-10885.1</v>
       </c>
       <c r="J38" s="1">
-        <v>-2.3996492595479</v>
+        <v>-0.6495138700369</v>
       </c>
       <c r="K38">
-        <v>0.91</v>
+        <v>0.96</v>
       </c>
       <c r="L38" t="s">
         <v>138</v>
       </c>
       <c r="M38" s="1">
-        <v>500885.0</v>
+        <v>1664999.05</v>
       </c>
       <c r="N38" s="1">
-        <v>505456.92</v>
+        <v>1681202.75</v>
       </c>
       <c r="O38" s="1">
-        <v>0.28</v>
+        <v>0.87</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>139</v>
       </c>
       <c r="B39" t="s">
         <v>140</v>
       </c>
       <c r="C39" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>104.509</v>
+        <v>98.24</v>
       </c>
       <c r="E39" s="1">
-        <v>107.962</v>
+        <v>99.292</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>863696.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-27624.0</v>
+        <v>-13676.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-3.1983475667364</v>
+        <v>-1.0595012689844</v>
       </c>
       <c r="K39">
         <v>0.92</v>
       </c>
       <c r="L39" t="s">
         <v>141</v>
       </c>
       <c r="M39" s="1">
-        <v>836072.0</v>
+        <v>1277120.0</v>
       </c>
       <c r="N39" s="1">
-        <v>843465.26</v>
+        <v>1289087.12</v>
       </c>
       <c r="O39" s="1">
-        <v>0.46</v>
+        <v>0.67</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>142</v>
       </c>
       <c r="B40" t="s">
         <v>143</v>
       </c>
       <c r="C40" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>88.304</v>
+        <v>103.754</v>
       </c>
       <c r="E40" s="1">
-        <v>86.95369714</v>
+        <v>104.31933333</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1217351.76</v>
+        <v>938874.0</v>
       </c>
       <c r="I40" s="1">
-        <v>18904.24</v>
+        <v>-5088.0</v>
       </c>
       <c r="J40" s="1">
-        <v>1.5528987283018</v>
+        <v>-0.5419257536155</v>
       </c>
       <c r="K40">
-        <v>0.96</v>
+        <v>4.51</v>
       </c>
       <c r="L40" t="s">
         <v>144</v>
       </c>
       <c r="M40" s="1">
-        <v>1236256.0</v>
+        <v>933786.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1249739.65</v>
+        <v>974373.85</v>
       </c>
       <c r="O40" s="1">
-        <v>0.68</v>
+        <v>0.51</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>145</v>
       </c>
       <c r="B41" t="s">
         <v>146</v>
       </c>
       <c r="C41" s="1">
-        <v>1045000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.896</v>
+        <v>98.235</v>
       </c>
       <c r="E41" s="1">
-        <v>99.298</v>
+        <v>99.74</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1037664.1</v>
+        <v>598440.0</v>
       </c>
       <c r="I41" s="1">
-        <v>6249.1</v>
+        <v>-9030.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.60222763801889</v>
+        <v>-1.5089232003208</v>
       </c>
       <c r="K41">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>665.65</v>
+        <v>2.19</v>
+      </c>
+      <c r="L41" t="s">
+        <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>1043913.2</v>
+        <v>589410.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1044578.85</v>
+        <v>602558.63</v>
       </c>
       <c r="O41" s="1">
-        <v>0.57</v>
+        <v>0.31</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C42" s="1">
-        <v>1685000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.352</v>
+        <v>98.929</v>
       </c>
       <c r="E42" s="1">
-        <v>99.459</v>
+        <v>99.933</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1675884.15</v>
+        <v>1498995.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-18652.95</v>
+        <v>-15060.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.113021446023</v>
+        <v>-1.0046731309978</v>
       </c>
       <c r="K42">
-        <v>0.79</v>
+        <v>0.61</v>
       </c>
       <c r="L42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M42" s="1">
-        <v>1657231.2</v>
+        <v>1483935.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1670584.25</v>
+        <v>1493089.11</v>
       </c>
       <c r="O42" s="1">
-        <v>0.91</v>
+        <v>0.77</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C43" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.574</v>
+        <v>99.614</v>
       </c>
       <c r="E43" s="1">
-        <v>99.292</v>
+        <v>100.91</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1290796.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-22334.0</v>
+        <v>-18144.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.7302501712122</v>
+        <v>-1.2843127539392</v>
       </c>
       <c r="K43">
-        <v>0.74</v>
+        <v>3.09</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>1268462.0</v>
+        <v>1394596.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1278060.63</v>
+        <v>1437832.99</v>
       </c>
       <c r="O43" s="1">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C44" s="1">
-        <v>300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.943</v>
+        <v>98.385</v>
       </c>
       <c r="E44" s="1">
-        <v>105.478</v>
+        <v>99.8407</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>316434.0</v>
+        <v>998407.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-7605.0</v>
+        <v>-14557.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.4033447733177</v>
+        <v>-1.4580226300497</v>
       </c>
       <c r="K44">
-        <v>4.25</v>
+        <v>1.55</v>
       </c>
       <c r="L44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>308829.0</v>
+        <v>983850.0</v>
       </c>
       <c r="N44" s="1">
-        <v>321581.68</v>
+        <v>999329.01</v>
       </c>
       <c r="O44" s="1">
-        <v>0.18</v>
+        <v>0.52</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>600000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>97.426</v>
+        <v>99.655</v>
       </c>
       <c r="E45" s="1">
-        <v>99.74</v>
+        <v>99.785</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>598440.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I45" s="1">
-        <v>-13884.0</v>
+        <v>-1198.6</v>
       </c>
       <c r="J45" s="1">
-        <v>-2.3200320834169</v>
+        <v>-0.13028010221977</v>
       </c>
       <c r="K45">
-        <v>2.02</v>
+        <v>3.05</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>584556.0</v>
+        <v>918819.1</v>
       </c>
       <c r="N45" s="1">
-        <v>596650.52</v>
+        <v>946895.89</v>
       </c>
       <c r="O45" s="1">
-        <v>0.32</v>
+        <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>98.454</v>
+        <v>105.197</v>
       </c>
       <c r="E46" s="1">
-        <v>99.933</v>
+        <v>99.922</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1498995.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-22185.0</v>
+        <v>47475.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.4799915943682</v>
+        <v>5.2791177118152</v>
       </c>
       <c r="K46">
-        <v>0.43</v>
+        <v>2.15</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>1476810.0</v>
+        <v>946773.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1483328.84</v>
+        <v>966098.34</v>
       </c>
       <c r="O46" s="1">
-        <v>0.81</v>
+        <v>0.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.096</v>
+        <v>109.054</v>
       </c>
       <c r="E47" s="1">
-        <v>100.91</v>
+        <v>109.825</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1412740.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-25396.0</v>
+        <v>-6168.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.7976414626895</v>
+        <v>-0.7020259503756</v>
       </c>
       <c r="K47">
-        <v>2.91</v>
+        <v>2.78</v>
       </c>
       <c r="L47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>1387344.0</v>
+        <v>872432.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1428121.4</v>
+        <v>894638.04</v>
       </c>
       <c r="O47" s="1">
-        <v>0.78</v>
+        <v>0.46</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>850000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.8</v>
+        <v>105.731</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>107.84</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>850000.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-18700.0</v>
+        <v>-21090.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.2</v>
+        <v>-1.955675074184</v>
       </c>
       <c r="K48">
-        <v>1.37</v>
+        <v>2.12</v>
       </c>
       <c r="L48" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>831300.0</v>
+        <v>1057310.0</v>
       </c>
       <c r="N48" s="1">
-        <v>842969.15</v>
+        <v>1078522.33</v>
       </c>
       <c r="O48" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>922000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.126</v>
+        <v>103.361</v>
       </c>
       <c r="E49" s="1">
-        <v>99.785</v>
+        <v>105.696</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>920017.7</v>
+        <v>739872.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-6075.98</v>
+        <v>-16345.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.660419902791</v>
+        <v>-2.209165909779</v>
       </c>
       <c r="K49">
-        <v>2.88</v>
+        <v>0.71</v>
       </c>
       <c r="L49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>913941.72</v>
+        <v>723527.0</v>
       </c>
       <c r="N49" s="1">
-        <v>940458.69</v>
+        <v>728494.12</v>
       </c>
       <c r="O49" s="1">
-        <v>0.51</v>
+        <v>0.38</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>104.563</v>
+        <v>89.464</v>
       </c>
       <c r="E50" s="1">
-        <v>99.922</v>
+        <v>88.7895</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>899298.0</v>
+        <v>710316.0</v>
       </c>
       <c r="I50" s="1">
-        <v>41769.0</v>
+        <v>5396.0</v>
       </c>
       <c r="J50" s="1">
-        <v>4.6446228057885</v>
+        <v>0.75966189695854</v>
       </c>
       <c r="K50">
-        <v>1.9</v>
+        <v>1.14</v>
       </c>
       <c r="L50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>941067.0</v>
+        <v>715712.0</v>
       </c>
       <c r="N50" s="1">
-        <v>958167.0</v>
+        <v>724840.77</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>106.941</v>
+        <v>100.39</v>
       </c>
       <c r="E51" s="1">
-        <v>109.825</v>
+        <v>102.47372</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>878600.0</v>
+        <v>1537105.8</v>
       </c>
       <c r="I51" s="1">
-        <v>-23072.0</v>
+        <v>-31255.8</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.6259959025723</v>
+        <v>-2.0334189097458</v>
       </c>
       <c r="K51">
-        <v>2.39</v>
+        <v>1.06</v>
       </c>
       <c r="L51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>855528.0</v>
+        <v>1505850.0</v>
       </c>
       <c r="N51" s="1">
-        <v>874654.37</v>
+        <v>1521795.21</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>0.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>1000000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>105.607</v>
+        <v>98.235</v>
       </c>
       <c r="E52" s="1">
-        <v>107.84</v>
+        <v>99.528</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1078400.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I52" s="1">
-        <v>-22330.0</v>
+        <v>-11908.53</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.0706602373887</v>
+        <v>-1.2991319025802</v>
       </c>
       <c r="K52">
-        <v>1.87</v>
+        <v>1.49</v>
       </c>
       <c r="L52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>1056070.0</v>
+        <v>904744.35</v>
       </c>
       <c r="N52" s="1">
-        <v>1074809.73</v>
+        <v>918455.26</v>
       </c>
       <c r="O52" s="1">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>102.828</v>
+        <v>97.58</v>
       </c>
       <c r="E53" s="1">
-        <v>105.696</v>
+        <v>99.46</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>739872.0</v>
+        <v>895140.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-20076.0</v>
+        <v>-16920.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.7134423251589</v>
+        <v>-1.8902071184396</v>
       </c>
       <c r="K53">
-        <v>0.47</v>
+        <v>1.92</v>
       </c>
       <c r="L53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>719796.0</v>
+        <v>878220.0</v>
       </c>
       <c r="N53" s="1">
-        <v>723077.85</v>
+        <v>895529.59</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>87.889</v>
+        <v>98.163</v>
       </c>
       <c r="E54" s="1">
-        <v>88.7895</v>
+        <v>100.45</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>710316.0</v>
+        <v>703150.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-7204.0</v>
+        <v>-16009.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.0141964984598</v>
+        <v>-2.2767546042807</v>
       </c>
       <c r="K54">
-        <v>1.03</v>
+        <v>1.74</v>
       </c>
       <c r="L54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>703112.0</v>
+        <v>687141.0</v>
       </c>
       <c r="N54" s="1">
-        <v>711355.84</v>
+        <v>699328.67</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.628</v>
+        <v>95.861</v>
       </c>
       <c r="E55" s="1">
-        <v>102.47372</v>
+        <v>99.077</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1537105.8</v>
+        <v>792616.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-42685.8</v>
+        <v>-25728.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.7770241970332</v>
+        <v>-3.2459602127638</v>
       </c>
       <c r="K55">
-        <v>0.85</v>
+        <v>2.05</v>
       </c>
       <c r="L55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>1494420.0</v>
+        <v>766888.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1507241.92</v>
+        <v>783304.44</v>
       </c>
       <c r="O55" s="1">
-        <v>0.82</v>
+        <v>0.41</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>921000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.598</v>
+        <v>93.782</v>
       </c>
       <c r="E56" s="1">
-        <v>99.528</v>
+        <v>92.47746</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>916652.88</v>
+        <v>832297.14</v>
       </c>
       <c r="I56" s="1">
-        <v>-17775.3</v>
+        <v>11740.86</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.9391528012218</v>
+        <v>1.4106572563736</v>
       </c>
       <c r="K56">
-        <v>1.31</v>
+        <v>0.53</v>
       </c>
       <c r="L56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>898877.58</v>
+        <v>844038.0</v>
       </c>
       <c r="N56" s="1">
-        <v>910970.44</v>
+        <v>848827.73</v>
       </c>
       <c r="O56" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>900000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>97.246</v>
+        <v>103.447</v>
       </c>
       <c r="E57" s="1">
-        <v>99.46</v>
+        <v>100.8613224</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>895140.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="I57" s="1">
-        <v>-19926.0</v>
+        <v>32320.97</v>
       </c>
       <c r="J57" s="1">
-        <v>-2.2260205107581</v>
+        <v>2.5635967668019</v>
       </c>
       <c r="K57">
-        <v>1.75</v>
+        <v>0.4</v>
       </c>
       <c r="L57" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>875214.0</v>
+        <v>1293087.5</v>
       </c>
       <c r="N57" s="1">
-        <v>890942.42</v>
+        <v>1298130.31</v>
       </c>
       <c r="O57" s="1">
-        <v>0.49</v>
+        <v>0.67</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
         <v>700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.211</v>
+        <v>104.021</v>
       </c>
       <c r="E58" s="1">
-        <v>100.45</v>
+        <v>99.961</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>703150.0</v>
+        <v>699727.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-22673.0</v>
+        <v>28420.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-3.2244897959184</v>
+        <v>4.0615840177669</v>
       </c>
       <c r="K58">
-        <v>1.54</v>
+        <v>3.81</v>
       </c>
       <c r="L58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>680477.0</v>
+        <v>728147.0</v>
       </c>
       <c r="N58" s="1">
-        <v>691252.68</v>
+        <v>754792.55</v>
       </c>
       <c r="O58" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>800000.0</v>
+        <v>794000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>95.839</v>
+        <v>101.666</v>
       </c>
       <c r="E59" s="1">
-        <v>99.077</v>
+        <v>99.943</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>792616.0</v>
+        <v>793547.42</v>
       </c>
       <c r="I59" s="1">
-        <v>-25904.0</v>
+        <v>13680.62</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.268165164468</v>
+        <v>1.723982670122</v>
       </c>
       <c r="K59">
-        <v>1.87</v>
+        <v>0.28</v>
       </c>
       <c r="L59" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>766712.0</v>
+        <v>807228.04</v>
       </c>
       <c r="N59" s="1">
-        <v>781670.9</v>
+        <v>809490.4</v>
       </c>
       <c r="O59" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>900000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>93.763</v>
+        <v>97.876</v>
       </c>
       <c r="E60" s="1">
-        <v>92.47746</v>
+        <v>99.702</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>832297.14</v>
+        <v>515459.34</v>
       </c>
       <c r="I60" s="1">
-        <v>11569.86</v>
+        <v>-9440.42</v>
       </c>
       <c r="J60" s="1">
-        <v>1.390111709383</v>
+        <v>-1.8314577440774</v>
       </c>
       <c r="K60">
-        <v>0.49</v>
+        <v>1.9</v>
       </c>
       <c r="L60" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>843867.0</v>
+        <v>506018.92</v>
       </c>
       <c r="N60" s="1">
-        <v>848246.79</v>
+        <v>515824.21</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.27</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>1250000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>102.483</v>
+        <v>96.845</v>
       </c>
       <c r="E61" s="1">
-        <v>100.8613224</v>
+        <v>99.3</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1260766.53</v>
+        <v>496500.0</v>
       </c>
       <c r="I61" s="1">
-        <v>20270.97</v>
+        <v>-12275.0</v>
       </c>
       <c r="J61" s="1">
-        <v>1.6078290085953</v>
+        <v>-2.472306143001</v>
       </c>
       <c r="K61">
-        <v>0.16</v>
+        <v>2.07</v>
       </c>
       <c r="L61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>1281037.5</v>
+        <v>484225.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1282989.55</v>
+        <v>494583.22</v>
       </c>
       <c r="O61" s="1">
-        <v>0.7</v>
+        <v>0.26</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>103.111</v>
+        <v>101.422</v>
       </c>
       <c r="E62" s="1">
-        <v>99.961</v>
+        <v>101.58528571</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>699727.0</v>
+        <v>1422194.0</v>
       </c>
       <c r="I62" s="1">
-        <v>22050.0</v>
+        <v>-2286.0</v>
       </c>
       <c r="J62" s="1">
-        <v>3.1512289793019</v>
+        <v>-0.16073756463605</v>
       </c>
       <c r="K62">
-        <v>3.55</v>
+        <v>3.12</v>
       </c>
       <c r="L62" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>721777.0</v>
+        <v>1419908.0</v>
       </c>
       <c r="N62" s="1">
-        <v>746646.18</v>
+        <v>1463634.03</v>
       </c>
       <c r="O62" s="1">
-        <v>0.41</v>
+        <v>0.76</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C63" s="1">
-        <v>794000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>101.376</v>
+        <v>100.29</v>
       </c>
       <c r="E63" s="1">
-        <v>99.943</v>
+        <v>99.05583333</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>793547.42</v>
+        <v>891502.5</v>
       </c>
       <c r="I63" s="1">
-        <v>11378.02</v>
+        <v>11107.5</v>
       </c>
       <c r="J63" s="1">
-        <v>1.4338172758472</v>
+        <v>1.2459303254898</v>
       </c>
       <c r="K63">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>609.1</v>
+        <v>0.18</v>
+      </c>
+      <c r="L63" t="s">
+        <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>804925.44</v>
+        <v>902610.0</v>
       </c>
       <c r="N63" s="1">
-        <v>805534.54</v>
+        <v>904191.16</v>
       </c>
       <c r="O63" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C64" s="1">
-        <v>517000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.415</v>
+        <v>99.17</v>
       </c>
       <c r="E64" s="1">
-        <v>99.702</v>
+        <v>99.12791364</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>515459.34</v>
+        <v>1090407.05</v>
       </c>
       <c r="I64" s="1">
-        <v>-11823.79</v>
+        <v>462.95</v>
       </c>
       <c r="J64" s="1">
-        <v>-2.2938356301779</v>
+        <v>0.042456622047702</v>
       </c>
       <c r="K64">
-        <v>1.73</v>
+        <v>2.96</v>
       </c>
       <c r="L64" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>503635.55</v>
+        <v>1090870.0</v>
       </c>
       <c r="N64" s="1">
-        <v>512566.19</v>
+        <v>1123455.62</v>
       </c>
       <c r="O64" s="1">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C65" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>96.62</v>
+        <v>100.219</v>
       </c>
       <c r="E65" s="1">
-        <v>99.3</v>
+        <v>100.3119</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>496500.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-13400.0</v>
+        <v>-1858.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-2.69889224572</v>
+        <v>-0.092611145836137</v>
       </c>
       <c r="K65">
-        <v>1.89</v>
+        <v>3.83</v>
       </c>
       <c r="L65" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>483100.0</v>
+        <v>2004380.0</v>
       </c>
       <c r="N65" s="1">
-        <v>492534.25</v>
+        <v>2081003.29</v>
       </c>
       <c r="O65" s="1">
-        <v>0.27</v>
+        <v>1.08</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C66" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.802</v>
+        <v>104.062</v>
       </c>
       <c r="E66" s="1">
-        <v>101.58528571</v>
+        <v>99.661</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1422194.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-10966.0</v>
+        <v>17604.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.77106217576505</v>
+        <v>4.4159701387704</v>
       </c>
       <c r="K66">
-        <v>2.92</v>
+        <v>4.13</v>
       </c>
       <c r="L66" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>1411228.0</v>
+        <v>416248.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1452038.96</v>
+        <v>432771.29</v>
       </c>
       <c r="O66" s="1">
-        <v>0.79</v>
+        <v>0.22</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C67" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.604</v>
+        <v>106.429</v>
       </c>
       <c r="E67" s="1">
-        <v>99.05583333</v>
+        <v>107.34</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>891502.5</v>
+        <v>858720.0</v>
       </c>
       <c r="I67" s="1">
-        <v>4933.5</v>
+        <v>-7288.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.55339160574424</v>
+        <v>-0.84870504937582</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.69</v>
+      </c>
+      <c r="L67" t="s">
+        <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>896436.0</v>
+        <v>851432.0</v>
       </c>
       <c r="N67" s="1">
-        <v>896436.0</v>
+        <v>856948.3</v>
       </c>
       <c r="O67" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C68" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.679</v>
+        <v>102.883</v>
       </c>
       <c r="E68" s="1">
-        <v>99.071125</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>990711.25</v>
+        <v>600000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-3921.25</v>
+        <v>17298.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.39580150119422</v>
+        <v>2.883</v>
       </c>
       <c r="K68">
-        <v>2.8</v>
+        <v>4.57</v>
       </c>
       <c r="L68" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>986790.0</v>
+        <v>617298.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1014786.58</v>
+        <v>644734.77</v>
       </c>
       <c r="O68" s="1">
-        <v>0.55</v>
+        <v>0.33</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C69" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.958</v>
+        <v>106.834</v>
       </c>
       <c r="E69" s="1">
-        <v>100.3119</v>
+        <v>109.3</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2006238.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-27078.0</v>
+        <v>-14796.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.3496903159047</v>
+        <v>-2.256175663312</v>
       </c>
       <c r="K69">
-        <v>3.62</v>
+        <v>1.35</v>
       </c>
       <c r="L69" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>1979160.0</v>
+        <v>641004.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2051488.77</v>
+        <v>649116.33</v>
       </c>
       <c r="O69" s="1">
-        <v>1.12</v>
+        <v>0.34</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C70" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.64</v>
+        <v>99.381</v>
       </c>
       <c r="E70" s="1">
-        <v>99.661</v>
+        <v>99.852</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>398644.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I70" s="1">
-        <v>11916.0</v>
+        <v>-4239.0</v>
       </c>
       <c r="J70" s="1">
-        <v>2.9891331614172</v>
+        <v>-0.47169811320755</v>
       </c>
       <c r="K70">
-        <v>3.89</v>
+        <v>0.95</v>
       </c>
       <c r="L70" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="M70" s="1">
-        <v>410560.0</v>
+        <v>894429.0</v>
       </c>
       <c r="N70" s="1">
-        <v>426120.27</v>
+        <v>903009.82</v>
       </c>
       <c r="O70" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C71" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>105.407</v>
+        <v>100.031</v>
       </c>
       <c r="E71" s="1">
-        <v>107.34</v>
+        <v>99.653</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>858720.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-15464.0</v>
+        <v>2646.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.8008198248556</v>
+        <v>0.37931622730876</v>
       </c>
       <c r="K71">
-        <v>0.32</v>
+        <v>2.0</v>
       </c>
       <c r="L71" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="M71" s="1">
-        <v>843256.0</v>
+        <v>700217.0</v>
       </c>
       <c r="N71" s="1">
-        <v>845777.74</v>
+        <v>714197.82</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B72" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.991</v>
+        <v>101.054</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>100.582</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>600000.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I72" s="1">
-        <v>11946.0</v>
+        <v>3304.0</v>
       </c>
       <c r="J72" s="1">
-        <v>1.991</v>
+        <v>0.46926885526237</v>
       </c>
       <c r="K72">
-        <v>4.32</v>
+        <v>0.27</v>
       </c>
       <c r="L72" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="M72" s="1">
-        <v>611946.0</v>
+        <v>707378.0</v>
       </c>
       <c r="N72" s="1">
-        <v>637880.47</v>
+        <v>709265.32</v>
       </c>
       <c r="O72" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C73" s="1">
-        <v>700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.375</v>
+        <v>104.435</v>
       </c>
       <c r="E73" s="1">
-        <v>102.0</v>
+        <v>106.52073684</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>714000.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-18375.0</v>
+        <v>-39629.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.5735294117647</v>
+        <v>-1.9580570919228</v>
       </c>
       <c r="K73">
-        <v>0.56</v>
+        <v>3.21</v>
       </c>
       <c r="L73" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M73" s="1">
-        <v>695625.0</v>
+        <v>1984265.0</v>
       </c>
       <c r="N73" s="1">
-        <v>699518.15</v>
+        <v>2045169.11</v>
       </c>
       <c r="O73" s="1">
-        <v>0.38</v>
+        <v>1.06</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B74" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C74" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>106.268</v>
+        <v>99.097</v>
       </c>
       <c r="E74" s="1">
-        <v>109.3</v>
+        <v>99.589</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>655800.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-18192.0</v>
+        <v>-1968.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.7740164684355</v>
+        <v>-0.49403046521202</v>
       </c>
       <c r="K74">
-        <v>1.08</v>
+        <v>0.68</v>
       </c>
       <c r="L74" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="M74" s="1">
-        <v>637608.0</v>
+        <v>396388.0</v>
       </c>
       <c r="N74" s="1">
-        <v>644080.6</v>
+        <v>399088.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B75" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C75" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.539</v>
+        <v>85.183</v>
       </c>
       <c r="E75" s="1">
-        <v>99.852</v>
+        <v>85.96</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>898668.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-11817.0</v>
+        <v>-5439.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.314946120258</v>
+        <v>-0.90390879478827</v>
       </c>
       <c r="K75">
-        <v>0.75</v>
+        <v>0.49</v>
       </c>
       <c r="L75" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="M75" s="1">
-        <v>886851.0</v>
+        <v>596281.0</v>
       </c>
       <c r="N75" s="1">
-        <v>893557.85</v>
+        <v>599709.08</v>
       </c>
       <c r="O75" s="1">
-        <v>0.49</v>
+        <v>0.31</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B76" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C76" s="1">
         <v>700000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.359</v>
+        <v>99.191</v>
       </c>
       <c r="E76" s="1">
-        <v>99.653</v>
+        <v>100.65</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>697571.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-2058.0</v>
+        <v>-10213.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.29502373235126</v>
+        <v>-1.4495777446597</v>
       </c>
       <c r="K76">
-        <v>1.82</v>
+        <v>0.84</v>
       </c>
       <c r="L76" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M76" s="1">
-        <v>695513.0</v>
+        <v>694337.0</v>
       </c>
       <c r="N76" s="1">
-        <v>708264.03</v>
+        <v>700205.49</v>
       </c>
       <c r="O76" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B77" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C77" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.592</v>
+        <v>98.934</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>100.62</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>500000.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I77" s="1">
-        <v>2960.0</v>
+        <v>-6744.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.592</v>
+        <v>-1.6756112104949</v>
       </c>
       <c r="K77">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>362.95</v>
+        <v>2.93</v>
+      </c>
+      <c r="L77" t="s">
+        <v>255</v>
       </c>
       <c r="M77" s="1">
-        <v>502960.0</v>
+        <v>395736.0</v>
       </c>
       <c r="N77" s="1">
-        <v>503322.95</v>
+        <v>407448.33</v>
       </c>
       <c r="O77" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B78" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C78" s="1">
-        <v>1900000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>103.916</v>
+        <v>100.436</v>
       </c>
       <c r="E78" s="1">
-        <v>106.52073684</v>
+        <v>99.662</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2023894.0</v>
+        <v>575049.74</v>
       </c>
       <c r="I78" s="1">
-        <v>-49490.0</v>
+        <v>4465.98</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.4452861661727</v>
+        <v>0.77662499247456</v>
       </c>
       <c r="K78">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.05</v>
+      </c>
+      <c r="L78">
+        <v>286.52</v>
       </c>
       <c r="M78" s="1">
-        <v>1974404.0</v>
+        <v>579515.72</v>
       </c>
       <c r="N78" s="1">
-        <v>2030362.9</v>
+        <v>579802.24</v>
       </c>
       <c r="O78" s="1">
-        <v>1.11</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B79" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C79" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.604</v>
+        <v>98.923</v>
       </c>
       <c r="E79" s="1">
-        <v>99.589</v>
+        <v>99.64619429</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>398356.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I79" s="1">
-        <v>-3940.0</v>
+        <v>-5062.36</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.98906505738586</v>
+        <v>-0.7257620734021</v>
       </c>
       <c r="K79">
-        <v>0.5</v>
+        <v>2.97</v>
       </c>
       <c r="L79" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="M79" s="1">
-        <v>394416.0</v>
+        <v>692461.0</v>
       </c>
       <c r="N79" s="1">
-        <v>396413.26</v>
+        <v>713247.64</v>
       </c>
       <c r="O79" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B80" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C80" s="1">
-        <v>700000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>84.257</v>
+        <v>99.713</v>
       </c>
       <c r="E80" s="1">
-        <v>85.96</v>
+        <v>99.96570933</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>601720.0</v>
+        <v>749742.82</v>
       </c>
       <c r="I80" s="1">
-        <v>-11921.0</v>
+        <v>-1895.32</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.981154025128</v>
+        <v>-0.25279601877348</v>
       </c>
       <c r="K80">
-        <v>0.46</v>
+        <v>1.53</v>
       </c>
       <c r="L80" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="M80" s="1">
-        <v>589799.0</v>
+        <v>747847.5</v>
       </c>
       <c r="N80" s="1">
-        <v>592999.34</v>
+        <v>759333.8</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B81" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C81" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.676</v>
+        <v>98.83</v>
       </c>
       <c r="E81" s="1">
-        <v>100.65</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>704550.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-13818.0</v>
+        <v>-7020.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.9612518628912</v>
+        <v>-1.17</v>
       </c>
       <c r="K81">
-        <v>0.68</v>
+        <v>1.97</v>
       </c>
       <c r="L81" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="M81" s="1">
-        <v>690732.0</v>
+        <v>592980.0</v>
       </c>
       <c r="N81" s="1">
-        <v>695507.34</v>
+        <v>604798.59</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B82" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C82" s="1">
-        <v>400000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.304</v>
+        <v>98.612</v>
       </c>
       <c r="E82" s="1">
-        <v>100.62</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>402480.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-9264.0</v>
+        <v>-26788.4</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.3017292784735</v>
+        <v>-1.388</v>
       </c>
       <c r="K82">
-        <v>2.77</v>
+        <v>0.93</v>
       </c>
       <c r="L82" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="M82" s="1">
-        <v>393216.0</v>
+        <v>1903211.6</v>
       </c>
       <c r="N82" s="1">
-        <v>404277.64</v>
+        <v>1921078.85</v>
       </c>
       <c r="O82" s="1">
-        <v>0.22</v>
+        <v>1.0</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C83" s="1">
-        <v>700000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.449</v>
+        <v>98.125</v>
       </c>
       <c r="E83" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>697523.36</v>
+        <v>1225000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-8380.36</v>
+        <v>-22968.75</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.2014450670154</v>
+        <v>-1.875</v>
       </c>
       <c r="K83">
-        <v>2.78</v>
+        <v>2.42</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="M83" s="1">
-        <v>689143.0</v>
+        <v>1202031.25</v>
       </c>
       <c r="N83" s="1">
-        <v>708608.75</v>
+        <v>1231676.22</v>
       </c>
       <c r="O83" s="1">
-        <v>0.39</v>
+        <v>0.64</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C84" s="1">
-        <v>286000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.286</v>
+        <v>99.16</v>
       </c>
       <c r="E84" s="1">
-        <v>99.571</v>
+        <v>100.42</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>284773.06</v>
+        <v>803360.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-815.1</v>
+        <v>-10080.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.28622791776722</v>
+        <v>-1.2547301334396</v>
       </c>
       <c r="K84">
-        <v>1.36</v>
+        <v>3.51</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="M84" s="1">
-        <v>283957.96</v>
+        <v>793280.0</v>
       </c>
       <c r="N84" s="1">
-        <v>287854.22</v>
+        <v>821326.58</v>
       </c>
       <c r="O84" s="1">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C85" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.388</v>
+        <v>97.729</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>600000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-9672.0</v>
+        <v>-15300.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.612</v>
+        <v>-1.5414219365498</v>
       </c>
       <c r="K85">
-        <v>1.78</v>
+        <v>0.67</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="M85" s="1">
-        <v>590328.0</v>
+        <v>977290.0</v>
       </c>
       <c r="N85" s="1">
-        <v>600989.1</v>
+        <v>984002.33</v>
       </c>
       <c r="O85" s="1">
-        <v>0.33</v>
+        <v>0.51</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C86" s="1">
-        <v>1930000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.139</v>
+        <v>98.084</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>99.362</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1930000.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I86" s="1">
-        <v>-35917.3</v>
+        <v>-10965.24</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.861</v>
+        <v>-1.2862059942433</v>
       </c>
       <c r="K86">
-        <v>0.75</v>
+        <v>1.24</v>
       </c>
       <c r="L86" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="M86" s="1">
-        <v>1894082.7</v>
+        <v>841560.72</v>
       </c>
       <c r="N86" s="1">
-        <v>1908485.89</v>
+        <v>852212.26</v>
       </c>
       <c r="O86" s="1">
-        <v>1.04</v>
+        <v>0.44</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C87" s="1">
-        <v>1225000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.865</v>
+        <v>100.576</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>100.4</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1225000.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-26153.75</v>
+        <v>1056.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.135</v>
+        <v>0.17529880478088</v>
       </c>
       <c r="K87">
-        <v>2.23</v>
+        <v>3.4</v>
       </c>
       <c r="L87" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="M87" s="1">
-        <v>1198846.25</v>
+        <v>603456.0</v>
       </c>
       <c r="N87" s="1">
-        <v>1226114.62</v>
+        <v>623839.56</v>
       </c>
       <c r="O87" s="1">
-        <v>0.67</v>
+        <v>0.32</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B88" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C88" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.452</v>
+        <v>100.004</v>
       </c>
       <c r="E88" s="1">
-        <v>100.42</v>
+        <v>99.9464</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>803360.0</v>
+        <v>999464.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-15744.0</v>
+        <v>576.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.9597689703246</v>
+        <v>0.057630890157124</v>
       </c>
       <c r="K88">
-        <v>3.32</v>
+        <v>0.37</v>
       </c>
       <c r="L88" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M88" s="1">
-        <v>787616.0</v>
+        <v>1000040.0</v>
       </c>
       <c r="N88" s="1">
-        <v>814152.99</v>
+        <v>1003755.75</v>
       </c>
       <c r="O88" s="1">
-        <v>0.44</v>
+        <v>0.52</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B89" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C89" s="1">
-        <v>1000000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>96.992</v>
+        <v>98.168</v>
       </c>
       <c r="E89" s="1">
-        <v>99.259</v>
+        <v>99.228</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>992590.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I89" s="1">
-        <v>-22670.0</v>
+        <v>-16567.8</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.2839238759206</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K89">
-        <v>0.44</v>
+        <v>2.74</v>
       </c>
       <c r="L89" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="M89" s="1">
-        <v>969920.0</v>
+        <v>1534365.84</v>
       </c>
       <c r="N89" s="1">
-        <v>974354.93</v>
+        <v>1577209.17</v>
       </c>
       <c r="O89" s="1">
-        <v>0.53</v>
+        <v>0.82</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B90" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C90" s="1">
-        <v>858000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.56</v>
+        <v>98.872</v>
       </c>
       <c r="E90" s="1">
-        <v>99.362</v>
+        <v>99.517</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>852525.96</v>
+        <v>696619.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-15461.16</v>
+        <v>-4515.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.8135705803023</v>
+        <v>-0.64813047017093</v>
       </c>
       <c r="K90">
-        <v>1.08</v>
+        <v>2.88</v>
       </c>
       <c r="L90" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="M90" s="1">
-        <v>837064.8</v>
+        <v>692104.0</v>
       </c>
       <c r="N90" s="1">
-        <v>846320.62</v>
+        <v>712298.52</v>
       </c>
       <c r="O90" s="1">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B91" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C91" s="1">
-        <v>600000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.054</v>
+        <v>90.944</v>
       </c>
       <c r="E91" s="1">
-        <v>100.4</v>
+        <v>83.44605217</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>602400.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I91" s="1">
-        <v>-2076.0</v>
+        <v>76179.15</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.34462151394422</v>
+        <v>8.9853835383224</v>
       </c>
       <c r="K91">
-        <v>3.2</v>
+        <v>1.19</v>
       </c>
       <c r="L91" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M91" s="1">
-        <v>600324.0</v>
+        <v>923991.04</v>
       </c>
       <c r="N91" s="1">
-        <v>619497.29</v>
+        <v>936047.34</v>
       </c>
       <c r="O91" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C92" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.634</v>
+        <v>100.087</v>
       </c>
       <c r="E92" s="1">
-        <v>99.821</v>
+        <v>100.375</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>798568.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-1496.0</v>
+        <v>-1728.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.18733533024113</v>
+        <v>-0.28692403486924</v>
       </c>
       <c r="K92">
-        <v>0.17</v>
+        <v>1.42</v>
       </c>
       <c r="L92" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="M92" s="1">
-        <v>797072.0</v>
+        <v>600522.0</v>
       </c>
       <c r="N92" s="1">
-        <v>798430.9</v>
+        <v>609065.84</v>
       </c>
       <c r="O92" s="1">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B93" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C93" s="1">
-        <v>1563000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.81</v>
+        <v>97.727</v>
       </c>
       <c r="E93" s="1">
-        <v>99.228</v>
+        <v>92.081555</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1550933.64</v>
+        <v>736652.44</v>
       </c>
       <c r="I93" s="1">
-        <v>-22163.34</v>
+        <v>45163.56</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.4290321280284</v>
+        <v>6.1309184016278</v>
       </c>
       <c r="K93">
-        <v>2.59</v>
+        <v>0.15</v>
       </c>
       <c r="L93" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M93" s="1">
-        <v>1528770.3</v>
+        <v>781816.0</v>
       </c>
       <c r="N93" s="1">
-        <v>1569274.48</v>
+        <v>783005.04</v>
       </c>
       <c r="O93" s="1">
-        <v>0.85</v>
+        <v>0.41</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B94" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C94" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.201</v>
+        <v>102.06</v>
       </c>
       <c r="E94" s="1">
-        <v>99.517</v>
+        <v>99.329</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>696619.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-9212.0</v>
+        <v>16386.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.3223871298371</v>
+        <v>2.7494488014578</v>
       </c>
       <c r="K94">
-        <v>2.71</v>
+        <v>1.18</v>
       </c>
       <c r="L94" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M94" s="1">
-        <v>687407.0</v>
+        <v>612360.0</v>
       </c>
       <c r="N94" s="1">
-        <v>706371.73</v>
+        <v>619430.55</v>
       </c>
       <c r="O94" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B95" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C95" s="1">
-        <v>1016000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>90.134</v>
+        <v>98.566</v>
       </c>
       <c r="E95" s="1">
-        <v>83.44605217</v>
+        <v>100.231</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>847811.89</v>
+        <v>902079.0</v>
       </c>
       <c r="I95" s="1">
-        <v>67949.55</v>
+        <v>-14985.0</v>
       </c>
       <c r="J95" s="1">
-        <v>8.014696514813</v>
+        <v>-1.6611627141304</v>
       </c>
       <c r="K95">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.06</v>
+      </c>
+      <c r="L95">
+        <v>554.79</v>
       </c>
       <c r="M95" s="1">
-        <v>915761.44</v>
+        <v>887094.0</v>
       </c>
       <c r="N95" s="1">
-        <v>926826.1</v>
+        <v>887648.79</v>
       </c>
       <c r="O95" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B96" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0</v>
+        <v>98.35</v>
       </c>
       <c r="E96" s="1">
-        <v>100.375</v>
+        <v>100.33</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>602250.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-2250.0</v>
+        <v>-23760.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.37359900373599</v>
+        <v>-1.9734874912788</v>
       </c>
       <c r="K96">
-        <v>1.25</v>
+        <v>0.44</v>
       </c>
       <c r="L96" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M96" s="1">
-        <v>600000.0</v>
+        <v>1180200.0</v>
       </c>
       <c r="N96" s="1">
-        <v>607489.73</v>
+        <v>1185427.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.33</v>
+        <v>0.61</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B97" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C97" s="1">
         <v>800000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.472</v>
+        <v>100.763</v>
       </c>
       <c r="E97" s="1">
-        <v>92.081555</v>
+        <v>99.651</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>736652.44</v>
+        <v>797208.0</v>
       </c>
       <c r="I97" s="1">
-        <v>43123.56</v>
+        <v>8896.0</v>
       </c>
       <c r="J97" s="1">
-        <v>5.8539899766028</v>
+        <v>1.1158944717063</v>
       </c>
       <c r="K97">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>460.27</v>
+        <v>0.13</v>
+      </c>
+      <c r="L97" t="s">
+        <v>313</v>
       </c>
       <c r="M97" s="1">
-        <v>779776.0</v>
+        <v>806104.0</v>
       </c>
       <c r="N97" s="1">
-        <v>780236.27</v>
+        <v>807117.7</v>
       </c>
       <c r="O97" s="1">
         <v>0.42</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B98" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C98" s="1">
         <v>600000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.804</v>
+        <v>101.003</v>
       </c>
       <c r="E98" s="1">
-        <v>99.329</v>
+        <v>100.539</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>595974.0</v>
+        <v>603234.0</v>
       </c>
       <c r="I98" s="1">
-        <v>14850.0</v>
+        <v>2784.0</v>
       </c>
       <c r="J98" s="1">
-        <v>2.4917194374251</v>
+        <v>0.46151244790579</v>
       </c>
       <c r="K98">
-        <v>0.98</v>
+        <v>2.36</v>
       </c>
       <c r="L98" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="M98" s="1">
-        <v>610824.0</v>
+        <v>606018.0</v>
       </c>
       <c r="N98" s="1">
-        <v>616684.27</v>
+        <v>620154.99</v>
       </c>
       <c r="O98" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B99" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C99" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>97.927</v>
+        <v>98.222</v>
       </c>
       <c r="E99" s="1">
-        <v>100.231</v>
+        <v>99.766</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>902079.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-20736.0</v>
+        <v>-9264.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.2986900260398</v>
+        <v>-1.5476214341559</v>
       </c>
       <c r="K99">
-        <v>0.79</v>
+        <v>2.68</v>
       </c>
       <c r="L99" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="M99" s="1">
-        <v>881343.0</v>
+        <v>589332.0</v>
       </c>
       <c r="N99" s="1">
-        <v>888462.86</v>
+        <v>605400.49</v>
       </c>
       <c r="O99" s="1">
-        <v>0.48</v>
+        <v>0.31</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B100" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C100" s="1">
-        <v>1200000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>97.879</v>
+        <v>98.398</v>
       </c>
       <c r="E100" s="1">
-        <v>100.33</v>
+        <v>99.945</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1203960.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I100" s="1">
-        <v>-29412.0</v>
+        <v>-9173.71</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.4429383035981</v>
+        <v>-1.547851318225</v>
       </c>
       <c r="K100">
-        <v>0.28</v>
+        <v>1.28</v>
       </c>
       <c r="L100" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="M100" s="1">
-        <v>1174548.0</v>
+        <v>583500.14</v>
       </c>
       <c r="N100" s="1">
-        <v>1177901.42</v>
+        <v>591084.53</v>
       </c>
       <c r="O100" s="1">
-        <v>0.64</v>
+        <v>0.31</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B101" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C101" s="1">
-        <v>200000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.008</v>
+        <v>98.786</v>
       </c>
       <c r="E101" s="1">
-        <v>89.875</v>
+        <v>99.90538798</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>179750.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I101" s="1">
-        <v>266.0</v>
+        <v>-10242.4</v>
       </c>
       <c r="J101" s="1">
-        <v>0.14798331015299</v>
+        <v>-1.1204480567024</v>
       </c>
       <c r="K101">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>175.34</v>
+        <v>1.08</v>
+      </c>
+      <c r="L101" t="s">
+        <v>325</v>
       </c>
       <c r="M101" s="1">
-        <v>180016.0</v>
+        <v>903891.9</v>
       </c>
       <c r="N101" s="1">
-        <v>180191.34</v>
+        <v>913819.02</v>
       </c>
       <c r="O101" s="1">
-        <v>0.1</v>
+        <v>0.47</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="B102" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C102" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>90.4</v>
+        <v>82.479</v>
       </c>
       <c r="E102" s="1">
-        <v>89.875</v>
+        <v>81.75</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>89875.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I102" s="1">
-        <v>525.0</v>
+        <v>1458.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.58414464534075</v>
+        <v>0.89174311926606</v>
       </c>
       <c r="K102">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="L102">
-        <v>140.41</v>
+        <v>369.86</v>
       </c>
       <c r="M102" s="1">
-        <v>90400.0</v>
+        <v>164958.0</v>
       </c>
       <c r="N102" s="1">
-        <v>90540.41</v>
+        <v>165327.86</v>
       </c>
       <c r="O102" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="B103" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.465</v>
+        <v>100.186</v>
       </c>
       <c r="E103" s="1">
-        <v>100.539</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>603234.0</v>
+        <v>677000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-444.0</v>
+        <v>1259.22</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.073603278329802</v>
+        <v>0.186</v>
       </c>
       <c r="K103">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.06</v>
+      </c>
+      <c r="L103">
+        <v>388.39</v>
       </c>
       <c r="M103" s="1">
-        <v>602790.0</v>
+        <v>678259.22</v>
       </c>
       <c r="N103" s="1">
-        <v>615677.67</v>
+        <v>678647.61</v>
       </c>
       <c r="O103" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B104" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>96.971</v>
+        <v>92.268</v>
       </c>
       <c r="E104" s="1">
-        <v>99.766</v>
+        <v>99.271</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>598596.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-16770.0</v>
+        <v>-28012.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-2.8015556401981</v>
+        <v>-7.0544267711618</v>
       </c>
       <c r="K104">
-        <v>2.46</v>
+        <v>0.96</v>
       </c>
       <c r="L104" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="M104" s="1">
-        <v>581826.0</v>
+        <v>369072.0</v>
       </c>
       <c r="N104" s="1">
-        <v>596567.1</v>
+        <v>372926.79</v>
       </c>
       <c r="O104" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B105" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C105" s="1">
-        <v>593000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.809</v>
+        <v>101.404</v>
       </c>
       <c r="E105" s="1">
-        <v>99.945</v>
+        <v>99.942</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>592673.85</v>
+        <v>1099362.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-12666.48</v>
+        <v>16082.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.1371754464956</v>
+        <v>1.4628484521022</v>
       </c>
       <c r="K105">
-        <v>1.1</v>
+        <v>0.25</v>
       </c>
       <c r="L105" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="M105" s="1">
-        <v>580007.37</v>
+        <v>1115444.0</v>
       </c>
       <c r="N105" s="1">
-        <v>586508.27</v>
+        <v>1118175.16</v>
       </c>
       <c r="O105" s="1">
-        <v>0.32</v>
+        <v>0.58</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B106" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C106" s="1">
-        <v>915000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.393</v>
+        <v>94.12</v>
       </c>
       <c r="E106" s="1">
-        <v>99.90538798</v>
+        <v>94.62629</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>914134.3</v>
+        <v>851636.61</v>
       </c>
       <c r="I106" s="1">
-        <v>-13838.35</v>
+        <v>-4556.61</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.5138202340728</v>
+        <v>-0.53504158305266</v>
       </c>
       <c r="K106">
-        <v>0.94</v>
+        <v>0.38</v>
       </c>
       <c r="L106" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="M106" s="1">
-        <v>900295.95</v>
+        <v>847080.0</v>
       </c>
       <c r="N106" s="1">
-        <v>908913.24</v>
+        <v>850516.64</v>
       </c>
       <c r="O106" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B107" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>82.116</v>
+        <v>101.255</v>
       </c>
       <c r="E107" s="1">
-        <v>81.75</v>
+        <v>101.3728</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>163500.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="I107" s="1">
-        <v>732.0</v>
+        <v>-1767.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.44770642201835</v>
+        <v>-0.11620474131128</v>
       </c>
       <c r="K107">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>213.7</v>
+        <v>3.46</v>
+      </c>
+      <c r="L107" t="s">
+        <v>341</v>
       </c>
       <c r="M107" s="1">
-        <v>164232.0</v>
+        <v>1518825.0</v>
       </c>
       <c r="N107" s="1">
-        <v>164445.7</v>
+        <v>1570739.38</v>
       </c>
       <c r="O107" s="1">
-        <v>0.09</v>
+        <v>0.81</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B108" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C108" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.504</v>
+        <v>98.232</v>
       </c>
       <c r="E108" s="1">
-        <v>100.73</v>
+        <v>99.81333333</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>503650.0</v>
+        <v>898320.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-11130.0</v>
+        <v>-14232.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.2098679638638</v>
+        <v>-1.5842906759284</v>
       </c>
       <c r="K108">
-        <v>1.66</v>
+        <v>1.78</v>
       </c>
       <c r="L108" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="M108" s="1">
-        <v>492520.0</v>
+        <v>884088.0</v>
       </c>
       <c r="N108" s="1">
-        <v>500829.93</v>
+        <v>900084.58</v>
       </c>
       <c r="O108" s="1">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C109" s="1">
-        <v>400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>91.468</v>
+        <v>93.557</v>
       </c>
       <c r="E109" s="1">
-        <v>99.271</v>
+        <v>93.09788345</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>397084.0</v>
+        <v>2699838.62</v>
       </c>
       <c r="I109" s="1">
-        <v>-31212.0</v>
+        <v>13314.38</v>
       </c>
       <c r="J109" s="1">
-        <v>-7.8603015986542</v>
+        <v>0.49315466122194</v>
       </c>
       <c r="K109">
-        <v>0.87</v>
+        <v>0.39</v>
       </c>
       <c r="L109" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="M109" s="1">
-        <v>365872.0</v>
+        <v>2713153.0</v>
       </c>
       <c r="N109" s="1">
-        <v>369362.41</v>
+        <v>2724318.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>1.41</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C110" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.853</v>
+        <v>97.5</v>
       </c>
       <c r="E110" s="1">
-        <v>99.942</v>
+        <v>98.642</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1099362.0</v>
+        <v>1085062.0</v>
       </c>
       <c r="I110" s="1">
-        <v>10021.0</v>
+        <v>-12562.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.91152868663825</v>
+        <v>-1.1577218628982</v>
       </c>
       <c r="K110">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>655.48</v>
+        <v>4.08</v>
+      </c>
+      <c r="L110" t="s">
+        <v>350</v>
       </c>
       <c r="M110" s="1">
-        <v>1109383.0</v>
+        <v>1072500.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1110038.48</v>
+        <v>1117328.77</v>
       </c>
       <c r="O110" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="B111" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="C111" s="1">
-        <v>900000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>94.094</v>
+        <v>98.072</v>
       </c>
       <c r="E111" s="1">
-        <v>94.62629</v>
+        <v>99.628</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>851636.61</v>
+        <v>765143.04</v>
       </c>
       <c r="I111" s="1">
-        <v>-4790.61</v>
+        <v>-11950.08</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.56251809090264</v>
+        <v>-1.5618099329506</v>
       </c>
       <c r="K111">
-        <v>0.35</v>
+        <v>1.85</v>
       </c>
       <c r="L111" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="M111" s="1">
-        <v>846846.0</v>
+        <v>753192.96</v>
       </c>
       <c r="N111" s="1">
-        <v>849989.84</v>
+        <v>767416.74</v>
       </c>
       <c r="O111" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="B112" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="C112" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.389</v>
+        <v>98.682</v>
       </c>
       <c r="E112" s="1">
-        <v>101.3728</v>
+        <v>99.736</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1520592.0</v>
+        <v>598416.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-14757.0</v>
+        <v>-6324.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.97047728779318</v>
+        <v>-1.0567899254031</v>
       </c>
       <c r="K112">
-        <v>3.26</v>
+        <v>1.72</v>
       </c>
       <c r="L112" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="M112" s="1">
-        <v>1505835.0</v>
+        <v>592092.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1554723.7</v>
+        <v>602415.29</v>
       </c>
       <c r="O112" s="1">
-        <v>0.85</v>
+        <v>0.31</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B113" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="C113" s="1">
-        <v>900000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.625</v>
+        <v>98.552</v>
       </c>
       <c r="E113" s="1">
-        <v>99.81333333</v>
+        <v>99.594</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>898320.0</v>
+        <v>347583.06</v>
       </c>
       <c r="I113" s="1">
-        <v>-19695.0</v>
+        <v>-3636.58</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.1924258616083</v>
+        <v>-1.0462477659297</v>
       </c>
       <c r="K113">
-        <v>1.58</v>
+        <v>2.98</v>
       </c>
       <c r="L113" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="M113" s="1">
-        <v>878625.0</v>
+        <v>343946.48</v>
       </c>
       <c r="N113" s="1">
-        <v>892864.73</v>
+        <v>354337.59</v>
       </c>
       <c r="O113" s="1">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="B114" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="C114" s="1">
-        <v>2900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>92.788</v>
+        <v>95.179</v>
       </c>
       <c r="E114" s="1">
-        <v>93.09788345</v>
+        <v>93.6</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>2699838.62</v>
+        <v>936000.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-8986.62</v>
+        <v>15790.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.33285767280416</v>
+        <v>1.6869658119658</v>
       </c>
       <c r="K114">
-        <v>0.29</v>
+        <v>0.84</v>
       </c>
       <c r="L114" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="M114" s="1">
-        <v>2690852.0</v>
+        <v>951790.0</v>
       </c>
       <c r="N114" s="1">
-        <v>2699262.0</v>
+        <v>960159.86</v>
       </c>
       <c r="O114" s="1">
-        <v>1.47</v>
+        <v>0.5</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B115" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="C115" s="1">
-        <v>1100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>95.25</v>
+        <v>98.42</v>
       </c>
       <c r="E115" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1085062.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-37312.0</v>
+        <v>-26860.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.4386975122159</v>
+        <v>-1.58</v>
       </c>
       <c r="K115">
-        <v>3.85</v>
+        <v>2.65</v>
       </c>
       <c r="L115" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="M115" s="1">
-        <v>1047750.0</v>
+        <v>1673140.0</v>
       </c>
       <c r="N115" s="1">
-        <v>1090073.63</v>
+        <v>1718259.86</v>
       </c>
       <c r="O115" s="1">
-        <v>0.59</v>
+        <v>0.89</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B116" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="C116" s="1">
-        <v>768000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.753</v>
+        <v>101.396</v>
       </c>
       <c r="E116" s="1">
-        <v>99.628</v>
+        <v>103.012</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>765143.04</v>
+        <v>927108.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-14400.0</v>
+        <v>-14544.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.8820010438832</v>
+        <v>-1.5687492719295</v>
       </c>
       <c r="K116">
-        <v>1.68</v>
+        <v>2.84</v>
       </c>
       <c r="L116" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="M116" s="1">
-        <v>750743.04</v>
+        <v>912564.0</v>
       </c>
       <c r="N116" s="1">
-        <v>763667.53</v>
+        <v>938133.86</v>
       </c>
       <c r="O116" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="B117" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C117" s="1">
-        <v>600000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.316</v>
+        <v>101.0</v>
       </c>
       <c r="E117" s="1">
-        <v>99.736</v>
+        <v>99.849</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>598416.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I117" s="1">
-        <v>-14520.0</v>
+        <v>13915.59</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.4264057110772</v>
+        <v>1.1527406383639</v>
       </c>
       <c r="K117">
-        <v>1.51</v>
+        <v>2.35</v>
       </c>
       <c r="L117" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="M117" s="1">
-        <v>583896.0</v>
+        <v>1221090.0</v>
       </c>
       <c r="N117" s="1">
-        <v>592969.97</v>
+        <v>1249528.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.32</v>
+        <v>0.65</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="B118" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C118" s="1">
-        <v>469000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.453</v>
+        <v>99.845</v>
       </c>
       <c r="E118" s="1">
-        <v>99.594</v>
+        <v>99.58877778</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>467095.86</v>
+        <v>896299.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-10041.29</v>
+        <v>2306.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.1497278952547</v>
+        <v>0.25728021564232</v>
       </c>
       <c r="K118">
-        <v>2.8</v>
+        <v>0.26</v>
       </c>
       <c r="L118" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="M118" s="1">
-        <v>457054.57</v>
+        <v>898605.0</v>
       </c>
       <c r="N118" s="1">
-        <v>470194.6</v>
+        <v>900935.14</v>
       </c>
       <c r="O118" s="1">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="B119" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="C119" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>94.677</v>
+        <v>100.294</v>
       </c>
       <c r="E119" s="1">
-        <v>93.6</v>
+        <v>100.242</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>936000.0</v>
+        <v>701694.0</v>
       </c>
       <c r="I119" s="1">
-        <v>10770.0</v>
+        <v>364.0</v>
       </c>
       <c r="J119" s="1">
-        <v>1.150641025641</v>
+        <v>0.05187446379761</v>
       </c>
       <c r="K119">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.05</v>
+      </c>
+      <c r="L119">
+        <v>345.21</v>
       </c>
       <c r="M119" s="1">
-        <v>946770.0</v>
+        <v>702058.0</v>
       </c>
       <c r="N119" s="1">
-        <v>954293.97</v>
+        <v>702403.21</v>
       </c>
       <c r="O119" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B120" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C120" s="1">
-        <v>1700000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>97.467</v>
+        <v>96.353</v>
       </c>
       <c r="E120" s="1">
-        <v>100.0</v>
+        <v>98.42664516</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1700000.0</v>
+        <v>762806.5</v>
       </c>
       <c r="I120" s="1">
-        <v>-43061.0</v>
+        <v>-16070.75</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.533</v>
+        <v>-2.1067924827594</v>
       </c>
       <c r="K120">
-        <v>2.45</v>
+        <v>1.17</v>
       </c>
       <c r="L120" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="M120" s="1">
-        <v>1656939.0</v>
+        <v>746735.75</v>
       </c>
       <c r="N120" s="1">
-        <v>1698629.75</v>
+        <v>755826.08</v>
       </c>
       <c r="O120" s="1">
-        <v>0.93</v>
+        <v>0.39</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B121" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C121" s="1">
-        <v>900000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.453</v>
+        <v>98.278</v>
       </c>
       <c r="E121" s="1">
-        <v>103.012</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>927108.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-23031.0</v>
+        <v>-28550.76</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.4841766007844</v>
+        <v>-1.722</v>
       </c>
       <c r="K121">
-        <v>2.62</v>
+        <v>0.58</v>
       </c>
       <c r="L121" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="M121" s="1">
-        <v>904077.0</v>
+        <v>1629449.24</v>
       </c>
       <c r="N121" s="1">
-        <v>927655.77</v>
+        <v>1639135.96</v>
       </c>
       <c r="O121" s="1">
-        <v>0.51</v>
+        <v>0.85</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B122" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C122" s="1">
-        <v>1209000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.371</v>
+        <v>103.396</v>
       </c>
       <c r="E122" s="1">
-        <v>99.849</v>
+        <v>102.806722</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1207174.41</v>
+        <v>1028067.22</v>
       </c>
       <c r="I122" s="1">
-        <v>6310.98</v>
+        <v>5892.78</v>
       </c>
       <c r="J122" s="1">
-        <v>0.52278941201214</v>
+        <v>0.57319014606846</v>
       </c>
       <c r="K122">
-        <v>2.15</v>
+        <v>0.13</v>
       </c>
       <c r="L122" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="M122" s="1">
-        <v>1213485.39</v>
+        <v>1033960.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1239500.42</v>
+        <v>1035261.37</v>
       </c>
       <c r="O122" s="1">
-        <v>0.68</v>
+        <v>0.54</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B123" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C123" s="1">
-        <v>490000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.748</v>
+        <v>104.501</v>
       </c>
       <c r="E123" s="1">
-        <v>99.115</v>
+        <v>105.93</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>485663.5</v>
+        <v>847440.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-1798.3</v>
+        <v>-11432.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.3702769510165</v>
+        <v>-1.3490040592844</v>
       </c>
       <c r="K123">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>375.89</v>
+        <v>0.7</v>
+      </c>
+      <c r="L123" t="s">
+        <v>388</v>
       </c>
       <c r="M123" s="1">
-        <v>483865.2</v>
+        <v>836008.0</v>
       </c>
       <c r="N123" s="1">
-        <v>484241.09</v>
+        <v>841624.44</v>
       </c>
       <c r="O123" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="B124" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="C124" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.141</v>
+        <v>99.981</v>
       </c>
       <c r="E124" s="1">
-        <v>100.242</v>
+        <v>99.07293333</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>701694.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="I124" s="1">
-        <v>-7707.0</v>
+        <v>10896.8</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.0983420123302</v>
+        <v>0.91656382436104</v>
       </c>
       <c r="K124">
-        <v>4.32</v>
+        <v>2.29</v>
       </c>
       <c r="L124" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="M124" s="1">
-        <v>693987.0</v>
+        <v>1199772.0</v>
       </c>
       <c r="N124" s="1">
-        <v>724192.48</v>
+        <v>1227289.81</v>
       </c>
       <c r="O124" s="1">
-        <v>0.39</v>
+        <v>0.64</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="B125" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="C125" s="1">
-        <v>475000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>95.495</v>
+        <v>84.215</v>
       </c>
       <c r="E125" s="1">
-        <v>99.406</v>
+        <v>85.38325</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>472178.5</v>
+        <v>683066.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-18577.25</v>
+        <v>-9346.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-3.9343701587429</v>
+        <v>-1.3682426002758</v>
       </c>
       <c r="K125">
-        <v>1.01</v>
+        <v>0.32</v>
       </c>
       <c r="L125" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="M125" s="1">
-        <v>453601.25</v>
+        <v>673720.0</v>
       </c>
       <c r="N125" s="1">
-        <v>458400.05</v>
+        <v>676289.86</v>
       </c>
       <c r="O125" s="1">
-        <v>0.25</v>
+        <v>0.35</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="B126" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="C126" s="1">
-        <v>1658000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>97.768</v>
+        <v>97.247</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>95.972</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1658000.0</v>
+        <v>479860.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-37006.56</v>
+        <v>6375.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.232</v>
+        <v>1.3285124828075</v>
       </c>
       <c r="K126">
-        <v>0.42</v>
+        <v>0.55</v>
       </c>
       <c r="L126" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="M126" s="1">
-        <v>1620993.44</v>
+        <v>486235.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1627973.57</v>
+        <v>488988.42</v>
       </c>
       <c r="O126" s="1">
-        <v>0.89</v>
+        <v>0.25</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="B127" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="C127" s="1">
-        <v>1000000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.473</v>
+        <v>100.583</v>
       </c>
       <c r="E127" s="1">
-        <v>102.806722</v>
+        <v>99.609</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1028067.22</v>
+        <v>454217.04</v>
       </c>
       <c r="I127" s="1">
-        <v>-3337.22</v>
+        <v>4441.44</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.32461106969251</v>
+        <v>0.97782328906023</v>
       </c>
       <c r="K127">
-        <v>4.63</v>
+        <v>3.87</v>
       </c>
       <c r="L127" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="M127" s="1">
-        <v>1024730.0</v>
+        <v>458658.48</v>
       </c>
       <c r="N127" s="1">
-        <v>1071058.77</v>
+        <v>476298.81</v>
       </c>
       <c r="O127" s="1">
-        <v>0.58</v>
+        <v>0.25</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="B128" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="C128" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.419</v>
+        <v>101.464</v>
       </c>
       <c r="E128" s="1">
-        <v>105.93</v>
+        <v>102.847</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>847440.0</v>
+        <v>719929.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-28088.0</v>
+        <v>-9681.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-3.3144529406212</v>
+        <v>-1.344715937266</v>
       </c>
       <c r="K128">
+        <v>3.69</v>
+      </c>
+      <c r="L128" t="s">
+        <v>403</v>
+      </c>
+      <c r="M128" s="1">
+        <v>710248.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>736109.64</v>
+      </c>
+      <c r="O128" s="1">
         <v>0.38</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.45</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="B129" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C129" s="1">
-        <v>1200000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.923</v>
+        <v>103.666</v>
       </c>
       <c r="E129" s="1">
-        <v>99.07293333</v>
+        <v>101.91549321</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1188875.2</v>
+        <v>1200564.51</v>
       </c>
       <c r="I129" s="1">
-        <v>-1799.2</v>
+        <v>20620.97</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.15133632192849</v>
+        <v>1.717606161788</v>
       </c>
       <c r="K129">
-        <v>2.09</v>
+        <v>2.43</v>
       </c>
       <c r="L129" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="M129" s="1">
-        <v>1187076.0</v>
+        <v>1221185.48</v>
       </c>
       <c r="N129" s="1">
-        <v>1212173.26</v>
+        <v>1249861.23</v>
       </c>
       <c r="O129" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B130" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C130" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>83.151</v>
+        <v>98.312</v>
       </c>
       <c r="E130" s="1">
-        <v>85.38325</v>
+        <v>99.423</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>683066.0</v>
+        <v>1491345.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-17858.0</v>
+        <v>-16665.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.6143886535123</v>
+        <v>-1.1174476730736</v>
       </c>
       <c r="K130">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="L130" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="M130" s="1">
-        <v>665208.0</v>
+        <v>1474680.0</v>
       </c>
       <c r="N130" s="1">
-        <v>667413.48</v>
+        <v>1480967.67</v>
       </c>
       <c r="O130" s="1">
-        <v>0.36</v>
+        <v>0.77</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="B131" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C131" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>96.761</v>
+        <v>98.092</v>
       </c>
       <c r="E131" s="1">
-        <v>95.972</v>
+        <v>99.68483</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>479860.0</v>
+        <v>996848.3</v>
       </c>
       <c r="I131" s="1">
-        <v>3945.0</v>
+        <v>-15928.3</v>
       </c>
       <c r="J131" s="1">
-        <v>0.82211478347851</v>
+        <v>-1.5978659942541</v>
       </c>
       <c r="K131">
-        <v>0.51</v>
+        <v>1.56</v>
       </c>
       <c r="L131" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="M131" s="1">
-        <v>483805.0</v>
+        <v>980920.0</v>
       </c>
       <c r="N131" s="1">
-        <v>486363.22</v>
+        <v>996536.44</v>
       </c>
       <c r="O131" s="1">
-        <v>0.26</v>
+        <v>0.52</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="B132" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="C132" s="1">
-        <v>456000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.758</v>
+        <v>101.04</v>
       </c>
       <c r="E132" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>454217.04</v>
+        <v>916000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>679.44</v>
+        <v>9526.4</v>
       </c>
       <c r="J132" s="1">
-        <v>0.14958487686856</v>
+        <v>1.04</v>
       </c>
       <c r="K132">
-        <v>3.66</v>
+        <v>0.41</v>
       </c>
       <c r="L132" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="M132" s="1">
-        <v>454896.48</v>
+        <v>925526.4</v>
       </c>
       <c r="N132" s="1">
-        <v>471587.33</v>
+        <v>929323.31</v>
       </c>
       <c r="O132" s="1">
-        <v>0.26</v>
+        <v>0.48</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="B133" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="C133" s="1">
-        <v>700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.838</v>
+        <v>98.068</v>
       </c>
       <c r="E133" s="1">
-        <v>102.847</v>
+        <v>99.779</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>719929.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-14063.0</v>
+        <v>-41064.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.9533870701139</v>
+        <v>-1.7147896852043</v>
       </c>
       <c r="K133">
-        <v>3.49</v>
+        <v>0.64</v>
       </c>
       <c r="L133" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="M133" s="1">
-        <v>705866.0</v>
+        <v>2353632.0</v>
       </c>
       <c r="N133" s="1">
-        <v>730315.66</v>
+        <v>2368919.67</v>
       </c>
       <c r="O133" s="1">
-        <v>0.4</v>
+        <v>1.23</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="B134" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C134" s="1">
-        <v>1178000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>102.666</v>
+        <v>98.111</v>
       </c>
       <c r="E134" s="1">
-        <v>101.91549321</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1200564.51</v>
+        <v>1559000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>8840.97</v>
+        <v>-29449.51</v>
       </c>
       <c r="J134" s="1">
-        <v>0.73640107852264</v>
+        <v>-1.889</v>
       </c>
       <c r="K134">
-        <v>2.21</v>
+        <v>0.62</v>
       </c>
       <c r="L134" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="M134" s="1">
-        <v>1209405.48</v>
+        <v>1529550.49</v>
       </c>
       <c r="N134" s="1">
-        <v>1235486.76</v>
+        <v>1539147.95</v>
       </c>
       <c r="O134" s="1">
-        <v>0.67</v>
+        <v>0.8</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B135" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C135" s="1">
-        <v>1500000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.778</v>
+        <v>100.327</v>
       </c>
       <c r="E135" s="1">
-        <v>99.423</v>
+        <v>102.33536</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1491345.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-24675.0</v>
+        <v>-50209.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.654546734659</v>
+        <v>-1.9625279082421</v>
       </c>
       <c r="K135">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="L135" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="M135" s="1">
-        <v>1466670.0</v>
+        <v>2508175.0</v>
       </c>
       <c r="N135" s="1">
-        <v>1470615.21</v>
+        <v>2518197.95</v>
       </c>
       <c r="O135" s="1">
-        <v>0.8</v>
+        <v>1.31</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="B136" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C136" s="1">
-        <v>730000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.846</v>
+        <v>89.521</v>
       </c>
       <c r="E136" s="1">
-        <v>99.947</v>
+        <v>85.4301904</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>729613.1</v>
+        <v>1049937.04</v>
       </c>
       <c r="I136" s="1">
-        <v>-15337.3</v>
+        <v>50276.05</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.1021141204839</v>
+        <v>4.7884823646187</v>
       </c>
       <c r="K136">
-        <v>1.37</v>
+        <v>0.28</v>
       </c>
       <c r="L136" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="M136" s="1">
-        <v>714275.8</v>
+        <v>1100213.09</v>
       </c>
       <c r="N136" s="1">
-        <v>724250.8</v>
+        <v>1103655.57</v>
       </c>
       <c r="O136" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="B137" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C137" s="1">
-        <v>916000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.566</v>
+        <v>100.397</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>916000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>5184.56</v>
+        <v>1790.47</v>
       </c>
       <c r="J137" s="1">
-        <v>0.566</v>
+        <v>0.397</v>
       </c>
       <c r="K137">
-        <v>0.17</v>
+        <v>2.35</v>
       </c>
       <c r="L137" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="M137" s="1">
-        <v>921184.56</v>
+        <v>452790.47</v>
       </c>
       <c r="N137" s="1">
-        <v>922727.05</v>
+        <v>463378.66</v>
       </c>
       <c r="O137" s="1">
-        <v>0.5</v>
+        <v>0.24</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B138" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C138" s="1">
-        <v>2400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>97.809</v>
+        <v>93.866</v>
       </c>
       <c r="E138" s="1">
-        <v>99.779</v>
+        <v>91.6578065</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2394696.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I138" s="1">
-        <v>-47280.0</v>
+        <v>44163.87</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.974363342988</v>
+        <v>2.4091712253664</v>
       </c>
       <c r="K138">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="L138" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="M138" s="1">
-        <v>2347416.0</v>
+        <v>1877320.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2358018.74</v>
+        <v>1883292.6</v>
       </c>
       <c r="O138" s="1">
-        <v>1.28</v>
+        <v>0.98</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="B139" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="C139" s="1">
-        <v>1559000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>97.491</v>
+        <v>100.053</v>
       </c>
       <c r="E139" s="1">
-        <v>100.0</v>
+        <v>100.45530726</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1559000.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-39115.31</v>
+        <v>-5761.04</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.509</v>
+        <v>-0.40048383060368</v>
       </c>
       <c r="K139">
-        <v>0.45</v>
+        <v>2.22</v>
       </c>
       <c r="L139" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="M139" s="1">
-        <v>1519884.69</v>
+        <v>1432758.96</v>
       </c>
       <c r="N139" s="1">
-        <v>1526877.13</v>
+        <v>1464597.42</v>
       </c>
       <c r="O139" s="1">
-        <v>0.83</v>
+        <v>0.76</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B140" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="C140" s="1">
-        <v>2500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.554</v>
+        <v>99.361</v>
       </c>
       <c r="E140" s="1">
-        <v>102.33536</v>
+        <v>99.40027273</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>2558384.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-69534.0</v>
+        <v>-432.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-2.7178875415106</v>
+        <v>-0.039509677584569</v>
       </c>
       <c r="K140">
-        <v>0.2</v>
+        <v>0.62</v>
       </c>
       <c r="L140" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="M140" s="1">
-        <v>2488850.0</v>
+        <v>1092971.0</v>
       </c>
       <c r="N140" s="1">
-        <v>2493726.03</v>
+        <v>1099815.2</v>
       </c>
       <c r="O140" s="1">
-        <v>1.36</v>
+        <v>0.57</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B141" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C141" s="1">
-        <v>1229000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>88.824</v>
+        <v>98.103</v>
       </c>
       <c r="E141" s="1">
-        <v>85.4301904</v>
+        <v>99.794</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1049937.04</v>
+        <v>498970.0</v>
       </c>
       <c r="I141" s="1">
-        <v>41709.92</v>
+        <v>-8455.0</v>
       </c>
       <c r="J141" s="1">
-        <v>3.9726115386881</v>
+        <v>-1.6944906507405</v>
       </c>
       <c r="K141">
-        <v>0.23</v>
+        <v>0.51</v>
       </c>
       <c r="L141" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="M141" s="1">
-        <v>1091646.96</v>
+        <v>490515.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1094415.14</v>
+        <v>493056.1</v>
       </c>
       <c r="O141" s="1">
-        <v>0.6</v>
+        <v>0.26</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B142" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="C142" s="1">
-        <v>451000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.679</v>
+        <v>105.511</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>100.27343697</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>451000.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I142" s="1">
-        <v>-1447.71</v>
+        <v>49861.6</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.321</v>
+        <v>5.2232806446306</v>
       </c>
       <c r="K142">
-        <v>2.16</v>
+        <v>0.8</v>
       </c>
       <c r="L142" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="M142" s="1">
-        <v>449552.29</v>
+        <v>1004464.72</v>
       </c>
       <c r="N142" s="1">
-        <v>459288.05</v>
+        <v>1012050.97</v>
       </c>
       <c r="O142" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B143" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C143" s="1">
-        <v>2000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>93.3</v>
+        <v>97.209</v>
       </c>
       <c r="E143" s="1">
-        <v>91.6578065</v>
+        <v>99.24563636</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1833156.13</v>
+        <v>2183404.0</v>
       </c>
       <c r="I143" s="1">
-        <v>32843.87</v>
+        <v>-44806.0</v>
       </c>
       <c r="J143" s="1">
-        <v>1.7916569932317</v>
+        <v>-2.052116786449</v>
       </c>
       <c r="K143">
-        <v>0.27</v>
+        <v>1.42</v>
       </c>
       <c r="L143" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="M143" s="1">
-        <v>1866000.0</v>
+        <v>2138598.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1871452.05</v>
+        <v>2169744.58</v>
       </c>
       <c r="O143" s="1">
-        <v>1.02</v>
+        <v>1.12</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B144" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="C144" s="1">
-        <v>1432000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.46</v>
+        <v>99.728</v>
       </c>
       <c r="E144" s="1">
-        <v>100.45530726</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1438520.0</v>
+        <v>547000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-14252.8</v>
+        <v>-1487.84</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.99079609598754</v>
+        <v>-0.272</v>
       </c>
       <c r="K144">
-        <v>2.04</v>
+        <v>2.87</v>
       </c>
       <c r="L144" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="M144" s="1">
-        <v>1424267.2</v>
+        <v>545512.16</v>
       </c>
       <c r="N144" s="1">
-        <v>1453440.77</v>
+        <v>561221.25</v>
       </c>
       <c r="O144" s="1">
-        <v>0.79</v>
+        <v>0.29</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B145" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="C145" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.582</v>
+        <v>99.295</v>
       </c>
       <c r="E145" s="1">
-        <v>99.40027273</v>
+        <v>101.2</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1093403.0</v>
+        <v>910800.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-9001.0</v>
+        <v>-17145.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.82320974059885</v>
+        <v>-1.8824110671937</v>
       </c>
       <c r="K145">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="L145" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="M145" s="1">
-        <v>1084402.0</v>
+        <v>893655.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1089114.4</v>
+        <v>898399.11</v>
       </c>
       <c r="O145" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="B146" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C146" s="1">
-        <v>500000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.672</v>
+        <v>98.629</v>
       </c>
       <c r="E146" s="1">
-        <v>99.794</v>
+        <v>99.728</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>498970.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="I146" s="1">
-        <v>-10610.0</v>
+        <v>-23650.48</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.1263803435076</v>
+        <v>-1.1019974330178</v>
       </c>
       <c r="K146">
-        <v>0.33</v>
+        <v>0.77</v>
       </c>
       <c r="L146" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="M146" s="1">
-        <v>488360.0</v>
+        <v>2122496.08</v>
       </c>
       <c r="N146" s="1">
-        <v>489990.14</v>
+        <v>2139166.71</v>
       </c>
       <c r="O146" s="1">
-        <v>0.27</v>
+        <v>1.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B147" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C147" s="1">
-        <v>952000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>103.698</v>
+        <v>101.126</v>
       </c>
       <c r="E147" s="1">
-        <v>100.27343697</v>
+        <v>102.5055</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>954603.12</v>
+        <v>512527.5</v>
       </c>
       <c r="I147" s="1">
-        <v>32601.84</v>
+        <v>-6897.5</v>
       </c>
       <c r="J147" s="1">
-        <v>3.4152245385496</v>
+        <v>-1.3457814458736</v>
       </c>
       <c r="K147">
-        <v>0.47</v>
+        <v>1.61</v>
       </c>
       <c r="L147" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="M147" s="1">
-        <v>987204.96</v>
+        <v>505630.0</v>
       </c>
       <c r="N147" s="1">
-        <v>991657.76</v>
+        <v>513674.52</v>
       </c>
       <c r="O147" s="1">
-        <v>0.54</v>
+        <v>0.27</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="B148" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C148" s="1">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>96.441</v>
+        <v>104.571</v>
       </c>
       <c r="E148" s="1">
-        <v>99.24563636</v>
+        <v>103.12185667</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2183404.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I148" s="1">
-        <v>-61702.0</v>
+        <v>21737.15</v>
       </c>
       <c r="J148" s="1">
-        <v>-2.8259543355238</v>
+        <v>1.4052727328384</v>
       </c>
       <c r="K148">
-        <v>1.25</v>
+        <v>0.13</v>
       </c>
       <c r="L148" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="M148" s="1">
-        <v>2121702.0</v>
+        <v>1568565.0</v>
       </c>
       <c r="N148" s="1">
-        <v>2149126.66</v>
+        <v>1570553.01</v>
       </c>
       <c r="O148" s="1">
-        <v>1.17</v>
+        <v>0.81</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="B149" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C149" s="1">
-        <v>547000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>99.298</v>
+        <v>101.56</v>
       </c>
       <c r="E149" s="1">
-        <v>100.0</v>
+        <v>103.479</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>547000.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-3839.94</v>
+        <v>-7676.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.702</v>
+        <v>-1.8544825520154</v>
       </c>
       <c r="K149">
-        <v>2.68</v>
+        <v>0.53</v>
       </c>
       <c r="L149" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="M149" s="1">
-        <v>543160.06</v>
+        <v>406240.0</v>
       </c>
       <c r="N149" s="1">
-        <v>557821.88</v>
+        <v>408360.55</v>
       </c>
       <c r="O149" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B150" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C150" s="1">
-        <v>900000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.257</v>
+        <v>100.007</v>
       </c>
       <c r="E150" s="1">
-        <v>101.2</v>
+        <v>102.47</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>910800.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I150" s="1">
-        <v>-26487.0</v>
+        <v>-9384.03</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.9081027667984</v>
+        <v>-2.4036303308285</v>
       </c>
       <c r="K150">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>0.09</v>
+      </c>
+      <c r="L150">
+        <v>334.03</v>
       </c>
       <c r="M150" s="1">
-        <v>884313.0</v>
+        <v>381026.67</v>
       </c>
       <c r="N150" s="1">
-        <v>887323.68</v>
+        <v>381360.7</v>
       </c>
       <c r="O150" s="1">
-        <v>0.48</v>
+        <v>0.2</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B151" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C151" s="1">
-        <v>2152000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.294</v>
+        <v>98.06</v>
       </c>
       <c r="E151" s="1">
-        <v>99.728</v>
+        <v>99.422</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>2146146.56</v>
+        <v>627352.82</v>
       </c>
       <c r="I151" s="1">
-        <v>-30859.68</v>
+        <v>-8594.22</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.4379111182416</v>
+        <v>-1.3699181267727</v>
       </c>
       <c r="K151">
-        <v>0.61</v>
+        <v>0.48</v>
       </c>
       <c r="L151" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="M151" s="1">
-        <v>2115286.88</v>
+        <v>618758.6</v>
       </c>
       <c r="N151" s="1">
-        <v>2128316.8</v>
+        <v>621792.59</v>
       </c>
       <c r="O151" s="1">
-        <v>1.16</v>
+        <v>0.32</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B152" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C152" s="1">
-        <v>500000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.753</v>
+        <v>100.687</v>
       </c>
       <c r="E152" s="1">
-        <v>102.5055</v>
+        <v>100.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>512527.5</v>
+        <v>638000.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-8762.5</v>
+        <v>4383.06</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.7096643594734</v>
+        <v>0.687</v>
       </c>
       <c r="K152">
-        <v>1.42</v>
+        <v>3.91</v>
       </c>
       <c r="L152" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="M152" s="1">
-        <v>503765.0</v>
+        <v>642383.06</v>
       </c>
       <c r="N152" s="1">
-        <v>510866.03</v>
+        <v>667343.72</v>
       </c>
       <c r="O152" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B153" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C153" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>103.9</v>
+        <v>88.74</v>
       </c>
       <c r="E153" s="1">
-        <v>103.12185667</v>
+        <v>88.621</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1546827.85</v>
+        <v>531726.0</v>
       </c>
       <c r="I153" s="1">
-        <v>11672.15</v>
+        <v>714.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.75458623272137</v>
+        <v>0.13427968540188</v>
       </c>
       <c r="K153">
-        <v>5.23</v>
+        <v>1.4</v>
       </c>
       <c r="L153" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M153" s="1">
-        <v>1558500.0</v>
+        <v>532440.0</v>
       </c>
       <c r="N153" s="1">
-        <v>1636916.1</v>
+        <v>540827.67</v>
       </c>
       <c r="O153" s="1">
-        <v>0.89</v>
+        <v>0.28</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B154" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.845</v>
+        <v>74.577</v>
       </c>
       <c r="E154" s="1">
-        <v>103.479</v>
+        <v>74.33222222</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>413916.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-10536.0</v>
+        <v>2203.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.5454440031311</v>
+        <v>0.32930238120151</v>
       </c>
       <c r="K154">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="L154" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="M154" s="1">
-        <v>403380.0</v>
+        <v>671193.0</v>
       </c>
       <c r="N154" s="1">
-        <v>404563.56</v>
+        <v>674170.4</v>
       </c>
       <c r="O154" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B155" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="C155" s="1">
-        <v>381000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.747</v>
+        <v>98.277</v>
       </c>
       <c r="E155" s="1">
-        <v>102.47</v>
+        <v>99.985</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>390410.7</v>
+        <v>899865.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-14184.63</v>
+        <v>-15372.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-3.6332585146872</v>
+        <v>-1.7082562384358</v>
       </c>
       <c r="K155">
-        <v>3.88</v>
+        <v>2.95</v>
       </c>
       <c r="L155" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="M155" s="1">
-        <v>376226.07</v>
+        <v>884493.0</v>
       </c>
       <c r="N155" s="1">
-        <v>391006.78</v>
+        <v>911039.92</v>
       </c>
       <c r="O155" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="B156" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="C156" s="1">
-        <v>631000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>97.166</v>
+        <v>100.861</v>
       </c>
       <c r="E156" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>627352.82</v>
+        <v>700000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-14235.36</v>
+        <v>6027.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-2.2691154875179</v>
+        <v>0.861</v>
       </c>
       <c r="K156">
-        <v>0.31</v>
+        <v>2.49</v>
       </c>
       <c r="L156" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="M156" s="1">
-        <v>613117.46</v>
+        <v>706027.0</v>
       </c>
       <c r="N156" s="1">
-        <v>615083.93</v>
+        <v>723461.26</v>
       </c>
       <c r="O156" s="1">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="B157" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="C157" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>93.736</v>
+        <v>98.74</v>
       </c>
       <c r="E157" s="1">
-        <v>99.383</v>
+        <v>99.6055</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>198766.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-11294.0</v>
+        <v>-6924.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-5.6820582997092</v>
+        <v>-0.86892792064695</v>
       </c>
       <c r="K157">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>323.29</v>
+        <v>1.04</v>
+      </c>
+      <c r="L157" t="s">
+        <v>488</v>
       </c>
       <c r="M157" s="1">
-        <v>187472.0</v>
+        <v>789920.0</v>
       </c>
       <c r="N157" s="1">
-        <v>187795.29</v>
+        <v>798221.37</v>
       </c>
       <c r="O157" s="1">
-        <v>0.1</v>
+        <v>0.41</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="B158" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="C158" s="1">
-        <v>638000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.422</v>
+        <v>95.492</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>99.405</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>638000.0</v>
+        <v>596430.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-3687.64</v>
+        <v>-23478.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.578</v>
+        <v>-3.9364217091696</v>
       </c>
       <c r="K158">
-        <v>3.7</v>
+        <v>0.82</v>
       </c>
       <c r="L158" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="M158" s="1">
-        <v>634312.36</v>
+        <v>572952.0</v>
       </c>
       <c r="N158" s="1">
-        <v>657944.58</v>
+        <v>577883.51</v>
       </c>
       <c r="O158" s="1">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="B159" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="C159" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>87.594</v>
+        <v>98.632</v>
       </c>
       <c r="E159" s="1">
-        <v>88.621</v>
+        <v>100.66</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>531726.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-6162.0</v>
+        <v>-8112.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-1.1588675370398</v>
+        <v>-2.014702960461</v>
       </c>
       <c r="K159">
-        <v>1.31</v>
+        <v>2.7</v>
       </c>
       <c r="L159" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="M159" s="1">
-        <v>525564.0</v>
+        <v>394528.0</v>
       </c>
       <c r="N159" s="1">
-        <v>533444.14</v>
+        <v>405328.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B160" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="C160" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>74.291</v>
+        <v>100.485</v>
       </c>
       <c r="E160" s="1">
-        <v>74.33222222</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>668990.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-371.0</v>
+        <v>3395.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.055456733284503</v>
+        <v>0.485</v>
       </c>
       <c r="K160">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>668619.0</v>
+        <v>703395.0</v>
       </c>
       <c r="N160" s="1">
-        <v>671245.03</v>
+        <v>703395.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="B161" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="C161" s="1">
-        <v>900000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.299</v>
+        <v>95.476</v>
       </c>
       <c r="E161" s="1">
-        <v>99.985</v>
+        <v>99.237</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>899865.0</v>
+        <v>148855.5</v>
       </c>
       <c r="I161" s="1">
-        <v>-24174.0</v>
+        <v>-5641.5</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.6864029604441</v>
+        <v>-3.7899170672229</v>
       </c>
       <c r="K161">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>0.07</v>
+      </c>
+      <c r="L161">
+        <v>98.63</v>
       </c>
       <c r="M161" s="1">
-        <v>875691.0</v>
+        <v>143214.0</v>
       </c>
       <c r="N161" s="1">
-        <v>900656.75</v>
+        <v>143312.63</v>
       </c>
       <c r="O161" s="1">
-        <v>0.49</v>
+        <v>0.07</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B162" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C162" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.536</v>
+        <v>98.095</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>99.42228</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>700000.0</v>
+        <v>994222.8</v>
       </c>
       <c r="I162" s="1">
-        <v>3752.0</v>
+        <v>-13272.8</v>
       </c>
       <c r="J162" s="1">
-        <v>0.536</v>
+        <v>-1.3349925187795</v>
       </c>
       <c r="K162">
-        <v>2.29</v>
+        <v>0.35</v>
       </c>
       <c r="L162" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="M162" s="1">
-        <v>703752.0</v>
+        <v>980950.0</v>
       </c>
       <c r="N162" s="1">
-        <v>719782.65</v>
+        <v>984463.7</v>
       </c>
       <c r="O162" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B163" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C163" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.595</v>
+        <v>99.104</v>
       </c>
       <c r="E163" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>398844.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-4464.0</v>
+        <v>-6272.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.1192345879592</v>
+        <v>-0.896</v>
       </c>
       <c r="K163">
-        <v>0.84</v>
+        <v>1.58</v>
       </c>
       <c r="L163" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="M163" s="1">
-        <v>394380.0</v>
+        <v>693728.0</v>
       </c>
       <c r="N163" s="1">
-        <v>397749.86</v>
+        <v>704801.85</v>
       </c>
       <c r="O163" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B164" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C164" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>102.179</v>
+        <v>99.405</v>
       </c>
       <c r="E164" s="1">
-        <v>102.18216842</v>
+        <v>99.1624</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1941461.2</v>
+        <v>1487436.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-60.2</v>
+        <v>3639.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.003100757305889</v>
+        <v>0.24464918154462</v>
       </c>
       <c r="K164">
-        <v>3.09</v>
+        <v>3.05</v>
       </c>
       <c r="L164" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="M164" s="1">
-        <v>1941401.0</v>
+        <v>1491075.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2000144.84</v>
+        <v>1536845.55</v>
       </c>
       <c r="O164" s="1">
-        <v>1.09</v>
+        <v>0.8</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="B165" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C165" s="1">
-        <v>600000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>95.148</v>
+        <v>98.343</v>
       </c>
       <c r="E165" s="1">
-        <v>99.405</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>596430.0</v>
+        <v>816000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-25542.0</v>
+        <v>-13521.12</v>
       </c>
       <c r="J165" s="1">
-        <v>-4.2824807605251</v>
+        <v>-1.657</v>
       </c>
       <c r="K165">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="L165" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="M165" s="1">
-        <v>570888.0</v>
+        <v>802478.88</v>
       </c>
       <c r="N165" s="1">
-        <v>574882.52</v>
+        <v>807689.68</v>
       </c>
       <c r="O165" s="1">
-        <v>0.31</v>
+        <v>0.42</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B166" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="C166" s="1">
-        <v>400000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.882</v>
+        <v>98.807</v>
       </c>
       <c r="E166" s="1">
-        <v>100.66</v>
+        <v>99.24314075</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>402640.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I166" s="1">
-        <v>-11112.0</v>
+        <v>-5329.64</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.7597854162527</v>
+        <v>-0.43946689872526</v>
       </c>
       <c r="K166">
-        <v>2.52</v>
+        <v>2.17</v>
       </c>
       <c r="L166" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="M166" s="1">
-        <v>391528.0</v>
+        <v>1207421.54</v>
       </c>
       <c r="N166" s="1">
-        <v>401625.26</v>
+        <v>1233974.93</v>
       </c>
       <c r="O166" s="1">
-        <v>0.22</v>
+        <v>0.64</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B167" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C167" s="1">
-        <v>150000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>95.105</v>
+        <v>100.342</v>
       </c>
       <c r="E167" s="1">
-        <v>99.237</v>
+        <v>99.897</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>148855.5</v>
+        <v>399588.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-6198.0</v>
+        <v>1780.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-4.1637695617562</v>
+        <v>0.44545882258726</v>
       </c>
       <c r="K167">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="L167">
-        <v>59.59</v>
+        <v>254.79</v>
       </c>
       <c r="M167" s="1">
-        <v>142657.5</v>
+        <v>401368.0</v>
       </c>
       <c r="N167" s="1">
-        <v>142717.09</v>
+        <v>401622.79</v>
       </c>
       <c r="O167" s="1">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B168" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C168" s="1">
-        <v>620000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>97.715</v>
+        <v>101.563</v>
       </c>
       <c r="E168" s="1">
-        <v>99.8956129</v>
+        <v>100.62532081</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>619352.8</v>
+        <v>1392654.44</v>
       </c>
       <c r="I168" s="1">
-        <v>-13519.8</v>
+        <v>12977.48</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.1828915603514</v>
+        <v>0.93185212549927</v>
       </c>
       <c r="K168">
-        <v>0.18</v>
+        <v>3.69</v>
       </c>
       <c r="L168" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="M168" s="1">
-        <v>605833.0</v>
+        <v>1405631.92</v>
       </c>
       <c r="N168" s="1">
-        <v>606922.25</v>
+        <v>1456678.77</v>
       </c>
       <c r="O168" s="1">
-        <v>0.33</v>
+        <v>0.76</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B169" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="C169" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.742</v>
+        <v>98.991</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>700000.0</v>
+        <v>200460.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-15806.0</v>
+        <v>-2478.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.258</v>
+        <v>-1.2361568392697</v>
       </c>
       <c r="K169">
-        <v>1.39</v>
+        <v>2.4</v>
       </c>
       <c r="L169" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="M169" s="1">
-        <v>684194.0</v>
+        <v>197982.0</v>
       </c>
       <c r="N169" s="1">
-        <v>693892.66</v>
+        <v>202790.22</v>
       </c>
       <c r="O169" s="1">
-        <v>0.38</v>
+        <v>0.11</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="B170" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C170" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.812</v>
+        <v>98.896</v>
       </c>
       <c r="E170" s="1">
-        <v>99.001</v>
+        <v>99.871</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>594006.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-1134.0</v>
+        <v>-10725.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.19090716255391</v>
+        <v>-0.97625937459323</v>
       </c>
       <c r="K170">
-        <v>2.86</v>
+        <v>1.68</v>
       </c>
       <c r="L170" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="M170" s="1">
-        <v>592872.0</v>
+        <v>1087856.0</v>
       </c>
       <c r="N170" s="1">
-        <v>610008.99</v>
+        <v>1106307.37</v>
       </c>
       <c r="O170" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B171" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C171" s="1">
-        <v>816000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.245</v>
+        <v>100.47</v>
       </c>
       <c r="E171" s="1">
         <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>816000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-22480.8</v>
+        <v>3233.6</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.755</v>
+        <v>0.47</v>
       </c>
       <c r="K171">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>0.11</v>
+      </c>
+      <c r="L171">
+        <v>741.91</v>
       </c>
       <c r="M171" s="1">
-        <v>793519.2</v>
+        <v>691233.6</v>
       </c>
       <c r="N171" s="1">
-        <v>797106.96</v>
+        <v>691975.51</v>
       </c>
       <c r="O171" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B172" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C172" s="1">
-        <v>900000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.156</v>
+        <v>99.9</v>
       </c>
       <c r="E172" s="1">
-        <v>99.3</v>
+        <v>99.646</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>893700.0</v>
+        <v>806136.14</v>
       </c>
       <c r="I172" s="1">
-        <v>-10296.0</v>
+        <v>2054.86</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.1520644511581</v>
+        <v>0.25490235433434</v>
       </c>
       <c r="K172">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="L172" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="M172" s="1">
-        <v>883404.0</v>
+        <v>808191.0</v>
       </c>
       <c r="N172" s="1">
-        <v>885302.63</v>
+        <v>811294.01</v>
       </c>
       <c r="O172" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="B173" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C173" s="1">
-        <v>1222000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.199</v>
+        <v>100.413</v>
       </c>
       <c r="E173" s="1">
-        <v>99.24314075</v>
+        <v>99.471</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1212751.18</v>
+        <v>795768.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-12759.4</v>
+        <v>7536.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.0521036969842</v>
+        <v>0.94700968121362</v>
       </c>
       <c r="K173">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>0.07</v>
+      </c>
+      <c r="L173">
+        <v>526.03</v>
       </c>
       <c r="M173" s="1">
-        <v>1199991.78</v>
+        <v>803304.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1224398.3</v>
+        <v>803830.03</v>
       </c>
       <c r="O173" s="1">
-        <v>0.67</v>
+        <v>0.42</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B174" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C174" s="1">
-        <v>684000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.945</v>
+        <v>99.471</v>
       </c>
       <c r="E174" s="1">
-        <v>99.79670175</v>
+        <v>98.46009582</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>682609.44</v>
+        <v>729589.31</v>
       </c>
       <c r="I174" s="1">
-        <v>7854.36</v>
+        <v>7490.8</v>
       </c>
       <c r="J174" s="1">
-        <v>1.1506374714068</v>
+        <v>1.0267146046863</v>
       </c>
       <c r="K174">
-        <v>3.49</v>
+        <v>3.09</v>
       </c>
       <c r="L174" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="M174" s="1">
-        <v>690463.8</v>
+        <v>737080.11</v>
       </c>
       <c r="N174" s="1">
-        <v>714356.95</v>
+        <v>759959.75</v>
       </c>
       <c r="O174" s="1">
         <v>0.39</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B175" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.416</v>
+        <v>97.465</v>
       </c>
       <c r="E175" s="1">
-        <v>100.23</v>
+        <v>98.41</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>200460.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-3628.0</v>
+        <v>-8505.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.8098373740397</v>
+        <v>-0.96026826542018</v>
       </c>
       <c r="K175">
-        <v>2.21</v>
+        <v>0.55</v>
       </c>
       <c r="L175" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="M175" s="1">
-        <v>196832.0</v>
+        <v>877185.0</v>
       </c>
       <c r="N175" s="1">
-        <v>201249.81</v>
+        <v>882178.15</v>
       </c>
       <c r="O175" s="1">
-        <v>0.11</v>
+        <v>0.46</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B176" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C176" s="1">
-        <v>1100000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.283</v>
+        <v>100.522</v>
       </c>
       <c r="E176" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>1098581.0</v>
+        <v>945000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-17468.0</v>
+        <v>4932.9</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.5900511660041</v>
+        <v>0.522</v>
       </c>
       <c r="K176">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.06</v>
+      </c>
+      <c r="L176">
+        <v>569.46</v>
       </c>
       <c r="M176" s="1">
-        <v>1081113.0</v>
+        <v>949932.9</v>
       </c>
       <c r="N176" s="1">
-        <v>1097345.53</v>
+        <v>950502.36</v>
       </c>
       <c r="O176" s="1">
-        <v>0.6</v>
+        <v>0.49</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>540</v>
       </c>
       <c r="B177" t="s">
         <v>541</v>
       </c>
       <c r="C177" s="1">
-        <v>809000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.367</v>
+        <v>88.601</v>
       </c>
       <c r="E177" s="1">
-        <v>99.646</v>
+        <v>85.25</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>806136.14</v>
+        <v>426250.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-2257.11</v>
+        <v>16755.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.27999116873733</v>
+        <v>3.9307917888563</v>
       </c>
       <c r="K177">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>0.07</v>
+      </c>
+      <c r="L177">
+        <v>359.59</v>
       </c>
       <c r="M177" s="1">
-        <v>803879.03</v>
+        <v>443005.0</v>
       </c>
       <c r="N177" s="1">
-        <v>805508.11</v>
+        <v>443364.59</v>
       </c>
       <c r="O177" s="1">
-        <v>0.44</v>
+        <v>0.23</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>542</v>
+      </c>
+      <c r="B178" t="s">
         <v>543</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>101.362</v>
+      </c>
+      <c r="E178" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="I178" s="1">
+        <v>13252.62</v>
+      </c>
+      <c r="J178" s="1">
+        <v>2.1903144831752</v>
+      </c>
+      <c r="K178">
+        <v>1.6</v>
+      </c>
+      <c r="L178" t="s">
         <v>544</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>801448.0</v>
+        <v>618308.2</v>
       </c>
       <c r="N178" s="1">
-        <v>832308.27</v>
+        <v>628084.91</v>
       </c>
       <c r="O178" s="1">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>545</v>
+      </c>
+      <c r="B179" t="s">
         <v>546</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E179" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>823512.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-17424.0</v>
+      </c>
+      <c r="J179" s="1">
+        <v>-2.1158161629703</v>
+      </c>
+      <c r="K179">
+        <v>0.64</v>
+      </c>
+      <c r="L179" t="s">
         <v>547</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>732930.51</v>
+        <v>806088.0</v>
       </c>
       <c r="N179" s="1">
-        <v>754460.11</v>
+        <v>811172.93</v>
       </c>
       <c r="O179" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>548</v>
+      </c>
+      <c r="B180" t="s">
         <v>549</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>97.541</v>
+      </c>
+      <c r="E180" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-41860.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-3.19568086859</v>
+      </c>
+      <c r="K180">
+        <v>0.52</v>
+      </c>
+      <c r="L180" t="s">
         <v>550</v>
       </c>
-      <c r="C180" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>870507.0</v>
+        <v>1268033.0</v>
       </c>
       <c r="N180" s="1">
-        <v>873918.99</v>
+        <v>1274764.51</v>
       </c>
       <c r="O180" s="1">
-        <v>0.48</v>
+        <v>0.66</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>551</v>
+      </c>
+      <c r="B181" t="s">
         <v>552</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>101.893</v>
+      </c>
+      <c r="E181" s="1">
+        <v>101.425395</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>608552.37</v>
+      </c>
+      <c r="I181" s="1">
+        <v>2805.63</v>
+      </c>
+      <c r="J181" s="1">
+        <v>0.46103345222368</v>
+      </c>
+      <c r="K181">
+        <v>3.68</v>
+      </c>
+      <c r="L181" t="s">
         <v>553</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>893590.38</v>
+        <v>611358.0</v>
       </c>
       <c r="N181" s="1">
-        <v>897205.79</v>
+        <v>633426.49</v>
       </c>
       <c r="O181" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>554</v>
+      </c>
+      <c r="B182" t="s">
         <v>555</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>102.229</v>
+      </c>
+      <c r="E182" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="I182" s="1">
+        <v>6782.25</v>
+      </c>
+      <c r="J182" s="1">
+        <v>2.2614680160951</v>
+      </c>
+      <c r="K182">
+        <v>1.92</v>
+      </c>
+      <c r="L182" t="s">
         <v>556</v>
       </c>
-      <c r="C182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>847096.0</v>
+        <v>306687.0</v>
       </c>
       <c r="N182" s="1">
-        <v>864191.89</v>
+        <v>312451.73</v>
       </c>
       <c r="O182" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>557</v>
+      </c>
+      <c r="B183" t="s">
         <v>558</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>104.813</v>
+      </c>
+      <c r="E183" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>208900.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>726.0</v>
+      </c>
+      <c r="J183" s="1">
+        <v>0.34753470560077</v>
+      </c>
+      <c r="K183">
+        <v>4.24</v>
+      </c>
+      <c r="L183" t="s">
         <v>559</v>
       </c>
-      <c r="C183" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>1278277.0</v>
+        <v>209626.0</v>
       </c>
       <c r="N183" s="1">
-        <v>1316141.73</v>
+        <v>218102.71</v>
       </c>
       <c r="O183" s="1">
-        <v>0.72</v>
+        <v>0.11</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>560</v>
+      </c>
+      <c r="B184" t="s">
         <v>561</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>98.187</v>
+      </c>
+      <c r="E184" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-13319.0</v>
+      </c>
+      <c r="J184" s="1">
+        <v>-1.4077860004619</v>
+      </c>
+      <c r="K184">
+        <v>2.29</v>
+      </c>
+      <c r="L184" t="s">
         <v>562</v>
       </c>
-      <c r="C184" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>442165.0</v>
+        <v>932776.5</v>
       </c>
       <c r="N184" s="1">
-        <v>442329.38</v>
+        <v>954561.43</v>
       </c>
       <c r="O184" s="1">
-        <v>0.24</v>
+        <v>0.49</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>563</v>
       </c>
       <c r="B185" t="s">
         <v>564</v>
       </c>
       <c r="C185" s="1">
-        <v>610000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.828</v>
+        <v>97.676</v>
       </c>
       <c r="E185" s="1">
-        <v>99.18943934</v>
+        <v>99.908</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>605055.58</v>
+        <v>499540.0</v>
       </c>
       <c r="I185" s="1">
-        <v>9995.22</v>
+        <v>-11160.0</v>
       </c>
       <c r="J185" s="1">
-        <v>1.6519507183125</v>
+        <v>-2.2340553309044</v>
       </c>
       <c r="K185">
-        <v>1.41</v>
+        <v>0.91</v>
       </c>
       <c r="L185" t="s">
         <v>565</v>
       </c>
       <c r="M185" s="1">
-        <v>615050.8</v>
+        <v>488380.0</v>
       </c>
       <c r="N185" s="1">
-        <v>623636.76</v>
+        <v>492954.65</v>
       </c>
       <c r="O185" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>566</v>
       </c>
       <c r="B186" t="s">
+        <v>564</v>
+      </c>
+      <c r="C186" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>102.325</v>
+      </c>
+      <c r="E186" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-4809.0</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-0.66691259270765</v>
+      </c>
+      <c r="K186">
+        <v>0.21</v>
+      </c>
+      <c r="L186" t="s">
         <v>567</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>803624.0</v>
+        <v>716275.0</v>
       </c>
       <c r="N186" s="1">
-        <v>807199.34</v>
+        <v>717732.53</v>
       </c>
       <c r="O186" s="1">
-        <v>0.44</v>
+        <v>0.37</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>568</v>
+      </c>
+      <c r="B187" t="s">
         <v>569</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>104.154</v>
+      </c>
+      <c r="E187" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-17122.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-2.2945590994371</v>
+      </c>
+      <c r="K187">
+        <v>2.22</v>
+      </c>
+      <c r="L187" t="s">
         <v>570</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>1263574.0</v>
+        <v>729078.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1268021.6</v>
+        <v>744645.81</v>
       </c>
       <c r="O187" s="1">
-        <v>0.69</v>
+        <v>0.39</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>571</v>
+      </c>
+      <c r="B188" t="s">
         <v>572</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>98.231</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-24730.8</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-1.6726391864027</v>
+      </c>
+      <c r="K188">
+        <v>0.67</v>
+      </c>
+      <c r="L188" t="s">
         <v>573</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>203024.0</v>
+        <v>1453818.8</v>
       </c>
       <c r="N188" s="1">
-        <v>209989.75</v>
+        <v>1463666.88</v>
       </c>
       <c r="O188" s="1">
-        <v>0.11</v>
+        <v>0.76</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>574</v>
+      </c>
+      <c r="B189" t="s">
         <v>575</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.387</v>
+      </c>
+      <c r="E189" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2581.29</v>
+      </c>
+      <c r="J189" s="1">
+        <v>0.387</v>
+      </c>
+      <c r="K189">
+        <v>1.04</v>
+      </c>
+      <c r="L189" t="s">
         <v>576</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>305832.0</v>
+        <v>669581.29</v>
       </c>
       <c r="N189" s="1">
-        <v>310991.59</v>
+        <v>676503.84</v>
       </c>
       <c r="O189" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>577</v>
+      </c>
+      <c r="B190" t="s">
         <v>578</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>727000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>100.305</v>
+      </c>
+      <c r="E190" s="1">
+        <v>99.79727373</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>725526.18</v>
+      </c>
+      <c r="I190" s="1">
+        <v>3691.17</v>
+      </c>
+      <c r="J190" s="1">
+        <v>0.50875765778707</v>
+      </c>
+      <c r="K190">
+        <v>0.47</v>
+      </c>
+      <c r="L190" t="s">
         <v>579</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>209106.0</v>
+        <v>729217.35</v>
       </c>
       <c r="N190" s="1">
-        <v>217140.25</v>
+        <v>732619.27</v>
       </c>
       <c r="O190" s="1">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>580</v>
+      </c>
+      <c r="B191" t="s">
         <v>581</v>
       </c>
-      <c r="B191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C191" s="1">
-        <v>950000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.655</v>
+        <v>101.395</v>
       </c>
       <c r="E191" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>946095.5</v>
+        <v>248000.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-18373.0</v>
+        <v>3459.6</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.9419815441464</v>
+        <v>1.395</v>
       </c>
       <c r="K191">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>0.11</v>
+      </c>
+      <c r="L191">
+        <v>281.5</v>
       </c>
       <c r="M191" s="1">
-        <v>927722.5</v>
+        <v>251459.6</v>
       </c>
       <c r="N191" s="1">
-        <v>948023.87</v>
+        <v>251741.1</v>
       </c>
       <c r="O191" s="1">
-        <v>0.52</v>
+        <v>0.13</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>582</v>
+      </c>
+      <c r="B192" t="s">
+        <v>583</v>
+      </c>
+      <c r="C192" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>102.363</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="I192" s="1">
+        <v>13513.87</v>
+      </c>
+      <c r="J192" s="1">
+        <v>2.7119886322554</v>
+      </c>
+      <c r="K192">
+        <v>3.64</v>
+      </c>
+      <c r="L192" t="s">
         <v>584</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>709800.0</v>
+        <v>511815.0</v>
       </c>
       <c r="N192" s="1">
-        <v>742776.71</v>
+        <v>530010.21</v>
       </c>
       <c r="O192" s="1">
-        <v>0.4</v>
+        <v>0.27</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>585</v>
+      </c>
+      <c r="B193" t="s">
+        <v>586</v>
+      </c>
+      <c r="C193" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>101.984</v>
+      </c>
+      <c r="E193" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-11906.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>-1.4383083387092</v>
+      </c>
+      <c r="K193">
+        <v>0.44</v>
+      </c>
+      <c r="L193" t="s">
         <v>587</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>482825.0</v>
+        <v>815872.0</v>
       </c>
       <c r="N193" s="1">
-        <v>486377.08</v>
+        <v>819411.73</v>
       </c>
       <c r="O193" s="1">
-        <v>0.26</v>
+        <v>0.42</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>588</v>
+      </c>
+      <c r="B194" t="s">
         <v>589</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>98.845</v>
+      </c>
+      <c r="E194" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-5200.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-0.65329916076185</v>
+      </c>
+      <c r="K194">
+        <v>2.42</v>
+      </c>
+      <c r="L194" t="s">
         <v>590</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>727062.0</v>
+        <v>790760.0</v>
       </c>
       <c r="N194" s="1">
-        <v>741081.18</v>
+        <v>810124.38</v>
       </c>
       <c r="O194" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>591</v>
+      </c>
+      <c r="B195" t="s">
         <v>592</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1">
+        <v>925000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.251</v>
+      </c>
+      <c r="E195" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>925000.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>2321.75</v>
+      </c>
+      <c r="J195" s="1">
+        <v>0.251</v>
+      </c>
+      <c r="K195">
+        <v>0.11</v>
+      </c>
+      <c r="L195" t="s">
         <v>593</v>
       </c>
-      <c r="C195" s="1">
-[...23 lines deleted...]
-      <c r="K195">
+      <c r="M195" s="1">
+        <v>927321.75</v>
+      </c>
+      <c r="N195" s="1">
+        <v>928374.37</v>
+      </c>
+      <c r="O195" s="1">
         <v>0.48</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.79</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>594</v>
+      </c>
+      <c r="B196" t="s">
         <v>595</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>99.565</v>
+      </c>
+      <c r="E196" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-16842.6</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-1.5365552465079</v>
+      </c>
+      <c r="K196">
+        <v>3.09</v>
+      </c>
+      <c r="L196" t="s">
         <v>596</v>
       </c>
-      <c r="C196" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>662357.68</v>
+        <v>1079284.6</v>
       </c>
       <c r="N196" s="1">
-        <v>667880.99</v>
+        <v>1112806.93</v>
       </c>
       <c r="O196" s="1">
-        <v>0.36</v>
+        <v>0.58</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>597</v>
+      </c>
+      <c r="B197" t="s">
         <v>598</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>98.119</v>
+      </c>
+      <c r="E197" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-15048.0</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-1.881</v>
+      </c>
+      <c r="K197">
+        <v>0.87</v>
+      </c>
+      <c r="L197" t="s">
         <v>599</v>
       </c>
-      <c r="C197" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>727770.62</v>
+        <v>784952.0</v>
       </c>
       <c r="N197" s="1">
-        <v>729767.4</v>
+        <v>791926.64</v>
       </c>
       <c r="O197" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>600</v>
+      </c>
+      <c r="B198" t="s">
         <v>601</v>
       </c>
-      <c r="B198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C198" s="1">
-        <v>248000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>101.102</v>
+        <v>100.821</v>
       </c>
       <c r="E198" s="1">
         <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>248000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>2732.96</v>
+        <v>3284.0</v>
       </c>
       <c r="J198" s="1">
-        <v>1.102</v>
+        <v>0.821</v>
       </c>
       <c r="K198">
-        <v>4.04</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>0.17</v>
+      </c>
+      <c r="L198">
+        <v>687.45</v>
       </c>
       <c r="M198" s="1">
-        <v>250732.96</v>
+        <v>403284.0</v>
       </c>
       <c r="N198" s="1">
-        <v>260754.25</v>
+        <v>403971.45</v>
       </c>
       <c r="O198" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="B199" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C199" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.715</v>
+        <v>95.944</v>
       </c>
       <c r="E199" s="1">
-        <v>99.660226</v>
+        <v>97.25</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>498301.13</v>
+        <v>875250.0</v>
       </c>
       <c r="I199" s="1">
-        <v>10273.87</v>
+        <v>-11754.0</v>
       </c>
       <c r="J199" s="1">
-        <v>2.0617793903056</v>
+        <v>-1.3429305912596</v>
       </c>
       <c r="K199">
-        <v>3.42</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>0.05</v>
+      </c>
+      <c r="L199">
+        <v>431.51</v>
       </c>
       <c r="M199" s="1">
-        <v>508575.0</v>
+        <v>863496.0</v>
       </c>
       <c r="N199" s="1">
-        <v>525696.58</v>
+        <v>863927.51</v>
       </c>
       <c r="O199" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="B200" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="C200" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>101.825</v>
+        <v>99.78</v>
       </c>
       <c r="E200" s="1">
-        <v>103.47225</v>
+        <v>99.8356</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>827778.0</v>
+        <v>898520.4</v>
       </c>
       <c r="I200" s="1">
-        <v>-13178.0</v>
+        <v>-500.4</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.5919727269872</v>
+        <v>-0.055691556919576</v>
       </c>
       <c r="K200">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="L200" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="M200" s="1">
-        <v>814600.0</v>
+        <v>898020.0</v>
       </c>
       <c r="N200" s="1">
-        <v>816369.86</v>
+        <v>901718.63</v>
       </c>
       <c r="O200" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="B201" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="C201" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.387</v>
+        <v>83.056</v>
       </c>
       <c r="E201" s="1">
-        <v>99.495</v>
+        <v>81.04033333</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>795960.0</v>
+        <v>729363.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-16864.0</v>
+        <v>18141.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-2.1186994321323</v>
+        <v>2.4872388645983</v>
       </c>
       <c r="K201">
-        <v>2.22</v>
+        <v>0.49</v>
       </c>
       <c r="L201" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="M201" s="1">
-        <v>779096.0</v>
+        <v>747504.0</v>
       </c>
       <c r="N201" s="1">
-        <v>796846.68</v>
+        <v>751905.37</v>
       </c>
       <c r="O201" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="B202" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="C202" s="1">
-        <v>1084000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.541</v>
+        <v>89.878</v>
       </c>
       <c r="E202" s="1">
-        <v>101.11874539</v>
+        <v>89.675</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>1096127.2</v>
+        <v>986425.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-17102.76</v>
+        <v>2233.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.5602897182006</v>
+        <v>0.22637301366044</v>
       </c>
       <c r="K202">
-        <v>2.9</v>
+        <v>0.61</v>
       </c>
       <c r="L202" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="M202" s="1">
-        <v>1079024.44</v>
+        <v>988658.0</v>
       </c>
       <c r="N202" s="1">
-        <v>1110430.74</v>
+        <v>995393.62</v>
       </c>
       <c r="O202" s="1">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B203" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="C203" s="1">
-        <v>7000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.435</v>
+        <v>101.112</v>
       </c>
       <c r="E203" s="1">
-        <v>100.19914286</v>
+        <v>99.774775</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>7013.94</v>
+        <v>598648.65</v>
       </c>
       <c r="I203" s="1">
-        <v>16.51</v>
+        <v>8023.35</v>
       </c>
       <c r="J203" s="1">
-        <v>0.23538838370445</v>
+        <v>1.340243563566</v>
       </c>
       <c r="K203">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>123.7</v>
+        <v>0.25</v>
+      </c>
+      <c r="L203" t="s">
+        <v>615</v>
       </c>
       <c r="M203" s="1">
-        <v>7030.45</v>
+        <v>606672.0</v>
       </c>
       <c r="N203" s="1">
-        <v>7154.15</v>
+        <v>608151.45</v>
       </c>
       <c r="O203" s="1">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="B204" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="C204" s="1">
         <v>800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.403</v>
+        <v>98.761</v>
       </c>
       <c r="E204" s="1">
         <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>800000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-20776.0</v>
+        <v>-9912.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.597</v>
+        <v>-1.239</v>
       </c>
       <c r="K204">
-        <v>0.72</v>
+        <v>1.97</v>
       </c>
       <c r="L204" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="M204" s="1">
-        <v>779224.0</v>
+        <v>790088.0</v>
       </c>
       <c r="N204" s="1">
-        <v>784960.15</v>
+        <v>805844.36</v>
       </c>
       <c r="O204" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>619</v>
+      </c>
+      <c r="B205" t="s">
+        <v>620</v>
+      </c>
+      <c r="C205" s="1">
+        <v>-4300000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>9.8289</v>
+      </c>
+      <c r="E205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-401142.7</v>
+      </c>
+      <c r="J205" s="1">
+        <v>0</v>
+      </c>
+      <c r="K205">
+        <v>0.0</v>
+      </c>
+      <c r="L205" t="s">
         <v>621</v>
       </c>
-      <c r="B205" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M205" s="1">
-        <v>858159.0</v>
+        <v>-401142.7</v>
       </c>
       <c r="N205" s="1">
-        <v>879919.27</v>
+        <v>-422642.7</v>
       </c>
       <c r="O205" s="1">
-        <v>0.48</v>
+        <v>-0.22</v>
       </c>
       <c r="P205">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P211">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>