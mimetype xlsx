--- v4 (2026-07-23)
+++ v5 (2026-08-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="622">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="637">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -136,1794 +136,1839 @@
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>17 080.48</t>
+    <t>18 159.25</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 248.63</t>
+    <t>3 821.92</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>13 371.78</t>
+    <t>14 739.35</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>36 493.15</t>
+    <t>1 317.81</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>25 495.89</t>
+    <t>28 972.60</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>18 750.00</t>
+    <t>21 061.64</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>11 375.34</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>3 481.77</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>3 135.45</t>
+    <t>4 845.70</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>33 731.51</t>
+    <t>35 728.77</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 807.80</t>
+    <t>9 382.22</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>1 793.84</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>19 178.08</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>17 556.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 597.26</t>
+    <t>7 287.67</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>6 780.82</t>
+    <t>8 630.14</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>3 801.37</t>
+    <t>4 417.81</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>31 205.48</t>
+    <t>32 882.19</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>4 736.99</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>56 891.78</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>15 373.63</t>
+    <t>17 660.62</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>35 652.05</t>
+    <t>39 178.08</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>32 842.87</t>
+    <t>35 073.70</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>5 425.64</t>
+    <t>5 909.11</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 200.57</t>
+    <t>4 460.39</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>6 376.03</t>
+    <t>7 448.63</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>5 104.75</t>
+    <t>6 014.51</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>7 052.05</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>9 376.03</t>
+    <t>11 539.73</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 592.00</t>
+    <t>3 078.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>27 443.84</t>
+    <t>28 997.26</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
+    <t>3 749.32</t>
+  </si>
+  <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>10 382.02</t>
+    <t>13 213.48</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>14 286.75</t>
+    <t>15 047.58</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>2 773.54</t>
+    <t>4 770.50</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>16 203.70</t>
+    <t>18 904.32</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>11 967.12</t>
+    <t>14 210.96</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>40 587.85</t>
-[...8 lines deleted...]
-    <t>13 148.63</t>
+    <t>42 795.05</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>9 154.11</t>
+    <t>11 650.68</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>43 236.99</t>
+    <t>45 567.12</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>15 479.01</t>
+    <t>17 137.48</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>28 076.79</t>
+    <t>29 554.52</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>19 325.34</t>
+    <t>21 433.56</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>22 206.04</t>
+    <t>25 123.63</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>21 212.33</t>
-[...8 lines deleted...]
-    <t>4 967.12</t>
+    <t>23 554.79</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>9 128.77</t>
+    <t>9 967.12</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>15 945.21</t>
+    <t>27 726.03</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>13 710.91</t>
+    <t>15 243.81</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>17 309.59</t>
+    <t>18 807.53</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>12 187.67</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>16 416.44</t>
+    <t>17 797.26</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 789.73</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>5 042.81</t>
+    <t>7 970.89</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>26 645.55</t>
+    <t>28 328.42</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>2 262.36</t>
+    <t>5 757.37</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>9 805.29</t>
-[...8 lines deleted...]
-    <t>10 358.22</t>
+    <t>10 633.91</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>43 726.03</t>
+    <t>46 487.67</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>1 581.16</t>
+    <t>3 079.11</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>32 585.62</t>
+    <t>34 280.82</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>76 623.29</t>
+    <t>80 691.78</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>16 523.29</t>
+    <t>17 435.62</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>5 516.30</t>
+    <t>8 353.26</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>27 436.77</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>8 112.33</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>8 580.82</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>13 980.82</t>
+    <t>15 145.89</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 887.32</t>
+    <t>3 193.92</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>60 904.11</t>
+    <t>65 589.04</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 700.00</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 428.08</t>
+    <t>3 643.84</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 868.49</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>11 712.33</t>
+    <t>12 328.77</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 318.01</t>
+  </si>
+  <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>20 786.64</t>
+    <t>22 038.01</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>11 486.30</t>
+    <t>12 688.36</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>11 818.59</t>
+    <t>12 915.16</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>17 867.25</t>
+    <t>21 148.99</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>29 644.97</t>
+    <t>31 896.48</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>28 046.58</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>6 712.33</t>
+    <t>8 869.86</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>10 651.54</t>
-[...8 lines deleted...]
-    <t>20 383.56</t>
+    <t>11 973.80</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>1 900.68</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
-    <t>3 715.75</t>
+    <t>5 626.71</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>42 843.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>20 194.52</t>
+    <t>21 359.59</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>12 056.30</t>
+    <t>12 995.75</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>8 543.84</t>
+    <t>9 542.47</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>1 189.04</t>
+    <t>1 879.45</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>7 070.55</t>
+    <t>8 217.12</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>5 209.51</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>2 219.18</t>
+  </si>
+  <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>5 227.40</t>
+    <t>7 002.74</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>1 013.70</t>
+    <t>2 838.36</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>14 136.99</t>
+    <t>15 320.55</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>16 068.49</t>
+    <t>17 326.03</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>7 584.39</t>
+    <t>8 610.85</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>9 315.07</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>9 927.12</t>
-[...5 lines deleted...]
-    <t>GDF SUEZ 1.5 13/03/2035</t>
+    <t>11 168.01</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
+    <t>1 786.61</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 854.79</t>
+    <t>4 200.00</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>2 731.16</t>
+    <t>4 697.60</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 436.64</t>
+    <t>3 714.04</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>51 914.38</t>
+    <t>54 780.82</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>15 996.58</t>
-[...8 lines deleted...]
-    <t>11 165.00</t>
+    <t>56 907.53</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>44 828.77</t>
+    <t>42 910.96</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>14 223.78</t>
+    <t>15 454.68</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>10 323.29</t>
-[...8 lines deleted...]
-    <t>10 391.11</t>
+    <t>11 506.85</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>1 463.01</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>8 369.86</t>
+    <t>9 171.23</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>45 119.86</t>
+    <t>48 368.49</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>25 569.86</t>
+    <t>27 456.16</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>28 438.00</t>
+    <t>30 733.44</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>2 330.14</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
+    <t>1 898.63</t>
+  </si>
+  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>9 090.33</t>
+    <t>10 284.67</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>9 686.72</t>
+    <t>12 250.85</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>1 301.37</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>5 616.44</t>
+    <t>8 082.19</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>27 517.81</t>
+    <t>29 810.96</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 569.86</t>
+    <t>2 915.07</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>2 753.42</t>
+    <t>2 938.36</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>3 277.40</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>17 640.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>25 861.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>28 675.75</t>
+    <t>31 133.67</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>6 287.67</t>
+    <t>8 506.85</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>15 616.44</t>
+    <t>17 465.75</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>3 796.91</t>
+    <t>5 932.67</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>15 287.67</t>
+    <t>19 726.03</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>9 597.46</t>
+    <t>12 065.38</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>10 022.95</t>
+    <t>14 898.97</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>6 228.43</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>3 442.48</t>
+    <t>4 081.29</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>10 588.19</t>
+    <t>11 395.77</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 972.60</t>
+    <t>6 465.75</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>44 339.73</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>31 838.46</t>
+    <t>34 363.10</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>6 844.20</t>
+    <t>8 863.80</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 541.10</t>
+    <t>3 404.11</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>7 586.25</t>
+    <t>10 554.78</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>31 146.58</t>
+    <t>34 672.60</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>15 709.09</t>
+    <t>16 701.24</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>4 744.11</t>
+    <t>6 386.30</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>16 670.63</t>
+    <t>20 119.73</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>8 044.52</t>
+    <t>8 938.36</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 988.01</t>
+    <t>5 964.04</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
-    <t>2 120.55</t>
+    <t>3 008.22</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>2 650.68</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 085.59</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 033.99</t>
+    <t>4 045.32</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>24 960.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>8 387.67</t>
+    <t>8 868.49</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 977.40</t>
+    <t>3 310.27</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>26 546.92</t>
+    <t>28 044.86</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>17 434.26</t>
+    <t>18 763.99</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>8 301.37</t>
+    <t>9 780.82</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>4 931.51</t>
+    <t>5 819.18</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>10 800.00</t>
+    <t>11 465.75</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
+    <t>2 157.53</t>
+  </si>
+  <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>3 513.70</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>11 073.85</t>
+    <t>12 376.65</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>45 770.55</t>
+    <t>48 544.52</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>5 210.80</t>
+    <t>6 748.41</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>26 553.39</t>
+    <t>28 587.27</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>51 046.85</t>
+    <t>1 706.30</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 808.22</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>18 451.37</t>
+    <t>20 553.42</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>2 077.35</t>
+  </si>
+  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 103.01</t>
+    <t>4 499.37</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>2 104.11</t>
+  </si>
+  <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>22 879.64</t>
+    <t>24 158.63</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>4 993.15</t>
+    <t>6 491.10</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>2 619.51</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>9 776.71</t>
+    <t>10 904.79</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>5 084.93</t>
+    <t>6 515.07</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>6 731.51</t>
+    <t>8 895.21</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>22 068.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>5 764.73</t>
+    <t>6 338.01</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>8 476.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>21 784.93</t>
+    <t>23 190.41</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>4 574.65</t>
+    <t>5 543.40</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>1 457.53</t>
+    <t>3 097.26</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>15 567.81</t>
+    <t>17 034.93</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>9 848.08</t>
+    <t>12 493.84</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>6 922.55</t>
+    <t>8 248.14</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>3 401.92</t>
+    <t>4 733.11</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>18 195.21</t>
+    <t>19 212.33</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>3 539.73</t>
+    <t>5 216.44</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>19 364.38</t>
+    <t>20 893.15</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
-    <t>1 052.62</t>
+    <t>2 775.10</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>33 522.33</t>
+    <t>35 526.99</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 974.64</t>
+    <t>8 147.95</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 415.34</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>1 541.10</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>3 698.63</t>
+    <t>5 363.01</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 401.37</t>
+    <t>4 734.25</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 735.62</t>
+    <t>7 142.47</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>15 756.36</t>
+    <t>17 000.28</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-21 500.00</t>
+    <t>-33 444.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2290,209 +2335,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>326.4981</v>
       </c>
       <c r="D2">
-        <v>6427.06</v>
+        <v>6404.75</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2098425.08</v>
+        <v>2091141.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2098425.08</v>
+        <v>2091141.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>3484.0</v>
       </c>
       <c r="D3">
-        <v>11455.9</v>
+        <v>11416.14</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39912380.84</v>
+        <v>39773841.23</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39912380.84</v>
+        <v>39773841.23</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1182710.9421</v>
+        <v>1221040.5993</v>
       </c>
       <c r="D4">
-        <v>112.74</v>
+        <v>112.37</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>133345044.26</v>
+        <v>137213330.86</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>133345044.26</v>
+        <v>137213330.86</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>169296.6945</v>
+        <v>172870.2564</v>
       </c>
       <c r="D5">
-        <v>102.64</v>
+        <v>102.26</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17376775.39</v>
+        <v>17678183.05</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17376775.39</v>
+        <v>17678183.05</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.65</v>
+        <v>99.29</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>189452.2</v>
+        <v>188754.24</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>189452.2</v>
+        <v>188754.24</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P205"/>
+  <dimension ref="A1:P212"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O205" sqref="O205"/>
+      <selection activeCell="O212" sqref="O212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2511,10239 +2556,10589 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2167.0</v>
+        <v>1402.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4794.4</v>
+        <v>4799.78</v>
       </c>
       <c r="E2" s="1">
-        <v>4789.5578172589</v>
+        <v>4794.2511840228</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>10378971.79</v>
+        <v>6721540.16</v>
       </c>
       <c r="I2" s="1">
-        <v>10493.01</v>
+        <v>7751.4</v>
       </c>
       <c r="J2" s="1">
-        <v>0.1010987428457</v>
+        <v>0.11532178363121</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10389464.8</v>
+        <v>6729291.56</v>
       </c>
       <c r="N2" s="1">
-        <v>10389464.8</v>
+        <v>6729291.56</v>
       </c>
       <c r="O2" s="1">
-        <v>5.39</v>
+        <v>3.42</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>56.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.65</v>
+        <v>115.06</v>
       </c>
       <c r="E3" s="1">
         <v>115.83375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-10290.0</v>
+        <v>-43330.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-10290.0</v>
+        <v>-43330.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-10290.0</v>
+        <v>-43330.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>153.0</v>
+        <v>353.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.905</v>
+        <v>105.64</v>
       </c>
       <c r="E4" s="1">
-        <v>105.725</v>
+        <v>105.731501416</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>27540.0</v>
+        <v>-32300.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>27540.0</v>
+        <v>-32300.0</v>
       </c>
       <c r="N4" s="1">
-        <v>27540.0</v>
+        <v>-32300.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.645</v>
+        <v>101.231</v>
       </c>
       <c r="E5" s="1">
         <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>10055.0</v>
+        <v>7985.0</v>
       </c>
       <c r="J5" s="1">
-        <v>2.0183872975089</v>
+        <v>1.6028664913584</v>
       </c>
       <c r="K5">
-        <v>3.42</v>
+        <v>3.63</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>508225.0</v>
+        <v>506155.0</v>
       </c>
       <c r="N5" s="1">
-        <v>525305.48</v>
+        <v>524314.25</v>
       </c>
       <c r="O5" s="1">
         <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.366</v>
+        <v>100.826</v>
       </c>
       <c r="E6" s="1">
         <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>6561.0</v>
+        <v>4941.0</v>
       </c>
       <c r="J6" s="1">
-        <v>2.205103903044</v>
+        <v>1.660633803527</v>
       </c>
       <c r="K6">
-        <v>1.08</v>
+        <v>1.27</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>304098.0</v>
+        <v>302478.0</v>
       </c>
       <c r="N6" s="1">
-        <v>307346.63</v>
+        <v>306299.92</v>
       </c>
       <c r="O6" s="1">
         <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>107.28</v>
+        <v>106.846</v>
       </c>
       <c r="E7" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>34674.15</v>
+        <v>32534.53</v>
       </c>
       <c r="J7" s="1">
-        <v>7.0159874346503</v>
+        <v>6.5830554944318</v>
       </c>
       <c r="K7">
-        <v>2.71</v>
+        <v>2.99</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>528890.4</v>
+        <v>526750.78</v>
       </c>
       <c r="N7" s="1">
-        <v>542262.18</v>
+        <v>541490.13</v>
       </c>
       <c r="O7" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.793</v>
+        <v>100.823</v>
       </c>
       <c r="E8" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>15079.58</v>
+        <v>7319.58</v>
       </c>
       <c r="J8" s="1">
-        <v>1.8866822571684</v>
+        <v>0.91578954559243</v>
       </c>
       <c r="K8">
-        <v>4.56</v>
+        <v>0.16</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>814344.0</v>
+        <v>806584.0</v>
       </c>
       <c r="N8" s="1">
-        <v>850837.15</v>
+        <v>807901.81</v>
       </c>
       <c r="O8" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.388</v>
+        <v>100.022</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>4656.0</v>
+        <v>264.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.388</v>
+        <v>0.022</v>
       </c>
       <c r="K9">
-        <v>2.12</v>
+        <v>2.41</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>1204656.0</v>
+        <v>1200264.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1230151.89</v>
+        <v>1229236.6</v>
       </c>
       <c r="O9" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.15</v>
+        <v>97.553</v>
       </c>
       <c r="E10" s="1">
         <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-14750.0</v>
+        <v>-22212.5</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.1879593274942</v>
+        <v>-1.7889862075909</v>
       </c>
       <c r="K10">
-        <v>1.5</v>
+        <v>1.68</v>
       </c>
       <c r="L10" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1226875.0</v>
+        <v>1219412.5</v>
       </c>
       <c r="N10" s="1">
-        <v>1245625.0</v>
+        <v>1240474.14</v>
       </c>
       <c r="O10" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.022</v>
+        <v>96.337</v>
       </c>
       <c r="E11" s="1">
         <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-17848.0</v>
+        <v>-23328.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.2477909987607</v>
+        <v>-2.9379464600566</v>
       </c>
       <c r="K11">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>0.08</v>
+      </c>
+      <c r="L11">
+        <v>657.53</v>
       </c>
       <c r="M11" s="1">
-        <v>776176.0</v>
+        <v>770696.0</v>
       </c>
       <c r="N11" s="1">
-        <v>787551.34</v>
+        <v>771353.53</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>93.45</v>
+      </c>
+      <c r="E12" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-2754.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.32245090790303</v>
+      </c>
+      <c r="K12">
+        <v>0.38</v>
+      </c>
+      <c r="L12" t="s">
         <v>60</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>870788.79</v>
+        <v>851329.5</v>
       </c>
       <c r="N12" s="1">
-        <v>873924.24</v>
+        <v>854811.27</v>
       </c>
       <c r="O12" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>867000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.034</v>
+      </c>
+      <c r="E13" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>866609.85</v>
+      </c>
+      <c r="I13" s="1">
+        <v>684.93</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.079035566004702</v>
+      </c>
+      <c r="K13">
+        <v>0.56</v>
+      </c>
+      <c r="L13" t="s">
         <v>63</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>913752.0</v>
+        <v>867294.78</v>
       </c>
       <c r="N13" s="1">
-        <v>947483.51</v>
+        <v>872140.48</v>
       </c>
       <c r="O13" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>110.179</v>
+        <v>99.192</v>
       </c>
       <c r="E14" s="1">
-        <v>100.412855</v>
+        <v>99.646</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>200825.71</v>
+        <v>552038.84</v>
       </c>
       <c r="I14" s="1">
-        <v>19532.29</v>
+        <v>-2515.16</v>
       </c>
       <c r="J14" s="1">
-        <v>9.7259907608443</v>
+        <v>-0.45561286955824</v>
       </c>
       <c r="K14">
-        <v>4.4</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.13</v>
+      </c>
+      <c r="L14">
+        <v>739.93</v>
       </c>
       <c r="M14" s="1">
-        <v>220358.0</v>
+        <v>549523.68</v>
       </c>
       <c r="N14" s="1">
-        <v>229165.8</v>
+        <v>550263.61</v>
       </c>
       <c r="O14" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-696.33</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-0.076712291823592</v>
+      </c>
+      <c r="K15">
+        <v>3.97</v>
+      </c>
+      <c r="L15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>415536.0</v>
+        <v>907020.0</v>
       </c>
       <c r="N15" s="1">
-        <v>434714.08</v>
+        <v>942748.77</v>
       </c>
       <c r="O15" s="1">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>109.433</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="I16" s="1">
+        <v>18040.29</v>
+      </c>
+      <c r="J16" s="1">
+        <v>8.983057995911</v>
+      </c>
+      <c r="K16">
+        <v>4.69</v>
+      </c>
+      <c r="L16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>321483.0</v>
+        <v>218866.0</v>
       </c>
       <c r="N16" s="1">
-        <v>338661.08</v>
+        <v>228248.22</v>
       </c>
       <c r="O16" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.377</v>
+      </c>
+      <c r="E17" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-3938.2</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.2038561960233</v>
+      </c>
+      <c r="K17">
+        <v>0.09</v>
+      </c>
+      <c r="L17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>586158.0</v>
+        <v>1927913.8</v>
       </c>
       <c r="N17" s="1">
-        <v>603714.16</v>
+        <v>1929707.64</v>
       </c>
       <c r="O17" s="1">
-        <v>0.31</v>
+        <v>0.98</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1">
         <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.846</v>
+        <v>103.625</v>
       </c>
       <c r="E18" s="1">
-        <v>98.803</v>
+        <v>106.6386</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>395212.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-11828.0</v>
+        <v>-12054.4</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.9928241045312</v>
+        <v>-2.8259935895633</v>
       </c>
       <c r="K18">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.04</v>
+      </c>
+      <c r="L18">
+        <v>164.38</v>
       </c>
       <c r="M18" s="1">
-        <v>383384.0</v>
+        <v>414500.0</v>
       </c>
       <c r="N18" s="1">
-        <v>389981.26</v>
+        <v>414664.38</v>
       </c>
       <c r="O18" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.381</v>
+        <v>96.644</v>
       </c>
       <c r="E19" s="1">
-        <v>99.462144</v>
+        <v>99.433</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>994621.44</v>
+        <v>596598.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-10811.44</v>
+        <v>-16734.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.0869904433188</v>
+        <v>-2.8049038045719</v>
       </c>
       <c r="K19">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>0.07</v>
+      </c>
+      <c r="L19">
+        <v>443.84</v>
       </c>
       <c r="M19" s="1">
-        <v>983810.0</v>
+        <v>579864.0</v>
       </c>
       <c r="N19" s="1">
-        <v>990590.82</v>
+        <v>580307.84</v>
       </c>
       <c r="O19" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1">
         <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.73</v>
+        <v>94.28</v>
       </c>
       <c r="E20" s="1">
-        <v>98.646</v>
+        <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>394584.0</v>
+        <v>395212.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-7664.0</v>
+        <v>-18092.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.9422987247329</v>
+        <v>-4.5777962207625</v>
       </c>
       <c r="K20">
-        <v>0.95</v>
+        <v>1.82</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M20" s="1">
-        <v>386920.0</v>
+        <v>377120.0</v>
       </c>
       <c r="N20" s="1">
-        <v>390721.37</v>
+        <v>384407.67</v>
       </c>
       <c r="O20" s="1">
         <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C21" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.543</v>
+        <v>97.683</v>
       </c>
       <c r="E21" s="1">
-        <v>99.912</v>
+        <v>99.462144</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>799296.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I21" s="1">
-        <v>-10952.0</v>
+        <v>-17791.44</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.3702057810874</v>
+        <v>-1.7887649797696</v>
       </c>
       <c r="K21">
-        <v>3.9</v>
+        <v>0.86</v>
       </c>
       <c r="L21" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="M21" s="1">
-        <v>788344.0</v>
+        <v>976830.0</v>
       </c>
       <c r="N21" s="1">
-        <v>819549.48</v>
+        <v>985460.14</v>
       </c>
       <c r="O21" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C22" s="1">
-        <v>1700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.12</v>
+        <v>95.887</v>
       </c>
       <c r="E22" s="1">
-        <v>97.87029412</v>
+        <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1663795.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>4245.0</v>
+        <v>-11036.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.25513960554035</v>
+        <v>-2.7968696145814</v>
       </c>
       <c r="K22">
-        <v>3.35</v>
+        <v>1.1</v>
       </c>
       <c r="L22" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="M22" s="1">
-        <v>1668040.0</v>
+        <v>383548.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1724931.78</v>
+        <v>387965.81</v>
       </c>
       <c r="O22" s="1">
-        <v>0.89</v>
+        <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.096</v>
+        <v>98.371</v>
       </c>
       <c r="E23" s="1">
-        <v>100.51763636</v>
+        <v>99.912</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1105694.0</v>
+        <v>799296.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-4638.0</v>
+        <v>-12328.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.4194650599533</v>
+        <v>-1.5423572744015</v>
       </c>
       <c r="K23">
-        <v>0.1</v>
+        <v>4.11</v>
       </c>
       <c r="L23" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="M23" s="1">
-        <v>1101056.0</v>
+        <v>786968.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1102111.85</v>
+        <v>819850.19</v>
       </c>
       <c r="O23" s="1">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C24" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>106.438</v>
+        <v>95.91</v>
       </c>
       <c r="E24" s="1">
-        <v>103.75</v>
+        <v>96.04</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>726250.0</v>
+        <v>384160.0</v>
       </c>
       <c r="I24" s="1">
-        <v>18816.0</v>
+        <v>-520.0</v>
       </c>
       <c r="J24" s="1">
-        <v>2.590843373494</v>
+        <v>-0.1353602665556</v>
       </c>
       <c r="K24">
-        <v>2.2</v>
+        <v>1.18</v>
       </c>
       <c r="L24" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="M24" s="1">
-        <v>745066.0</v>
+        <v>383640.0</v>
       </c>
       <c r="N24" s="1">
-        <v>760439.63</v>
+        <v>388376.99</v>
       </c>
       <c r="O24" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C25" s="1">
-        <v>1300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>102.769</v>
+        <v>97.689</v>
       </c>
       <c r="E25" s="1">
-        <v>105.43894615</v>
+        <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1370706.3</v>
+        <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-34709.3</v>
+        <v>-3082.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.5322200678584</v>
+        <v>-0.18523916708489</v>
       </c>
       <c r="K25">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0.02</v>
+      </c>
+      <c r="L25">
+        <v>326.03</v>
       </c>
       <c r="M25" s="1">
-        <v>1335997.0</v>
+        <v>1660713.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1371649.05</v>
+        <v>1661039.03</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.84</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="C26" s="1">
-        <v>1380000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.131</v>
+        <v>106.28</v>
       </c>
       <c r="E26" s="1">
-        <v>100.93461304</v>
+        <v>103.75</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1392897.66</v>
+        <v>726250.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-24889.86</v>
+        <v>17710.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.7869123277872</v>
+        <v>2.4385542168675</v>
       </c>
       <c r="K26">
-        <v>2.38</v>
+        <v>2.52</v>
       </c>
       <c r="L26" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="M26" s="1">
-        <v>1368007.8</v>
+        <v>743960.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1400850.67</v>
+        <v>761620.62</v>
       </c>
       <c r="O26" s="1">
-        <v>0.73</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="C27" s="1">
-        <v>713000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>88.916</v>
+        <v>102.611</v>
       </c>
       <c r="E27" s="1">
-        <v>98.844</v>
+        <v>105.43894615</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>704757.72</v>
+        <v>1370706.3</v>
       </c>
       <c r="I27" s="1">
-        <v>-70786.64</v>
+        <v>-36763.3</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.044109910566</v>
+        <v>-2.6820698205006</v>
       </c>
       <c r="K27">
-        <v>0.76</v>
+        <v>3.01</v>
       </c>
       <c r="L27" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="M27" s="1">
-        <v>633971.08</v>
+        <v>1333943.0</v>
       </c>
       <c r="N27" s="1">
-        <v>639396.72</v>
+        <v>1373121.08</v>
       </c>
       <c r="O27" s="1">
-        <v>0.33</v>
+        <v>0.7</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C28" s="1">
-        <v>281000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>89.177</v>
+        <v>98.341</v>
       </c>
       <c r="E28" s="1">
-        <v>84.29</v>
+        <v>100.93461304</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>236854.9</v>
+        <v>1392897.66</v>
       </c>
       <c r="I28" s="1">
-        <v>13732.47</v>
+        <v>-35791.86</v>
       </c>
       <c r="J28" s="1">
-        <v>5.7978407877566</v>
+        <v>-2.5695972523925</v>
       </c>
       <c r="K28">
-        <v>1.49</v>
+        <v>2.54</v>
       </c>
       <c r="L28" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="M28" s="1">
-        <v>250587.37</v>
+        <v>1357105.8</v>
       </c>
       <c r="N28" s="1">
-        <v>254787.94</v>
+        <v>1392179.5</v>
       </c>
       <c r="O28" s="1">
-        <v>0.13</v>
+        <v>0.71</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1">
-        <v>600000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.516</v>
+        <v>88.38</v>
       </c>
       <c r="E29" s="1">
-        <v>99.359085</v>
+        <v>98.844</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>596154.51</v>
+        <v>704757.72</v>
       </c>
       <c r="I29" s="1">
-        <v>12941.49</v>
+        <v>-74608.32</v>
       </c>
       <c r="J29" s="1">
-        <v>2.170828163323</v>
+        <v>-10.586378535875</v>
       </c>
       <c r="K29">
-        <v>1.06</v>
+        <v>0.83</v>
       </c>
       <c r="L29" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="M29" s="1">
-        <v>609096.0</v>
+        <v>630149.4</v>
       </c>
       <c r="N29" s="1">
-        <v>615472.03</v>
+        <v>636058.51</v>
       </c>
       <c r="O29" s="1">
         <v>0.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C30" s="1">
-        <v>287000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>106.82</v>
+        <v>88.618</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>84.29</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>287000.0</v>
+        <v>236854.9</v>
       </c>
       <c r="I30" s="1">
-        <v>19573.4</v>
+        <v>12161.68</v>
       </c>
       <c r="J30" s="1">
-        <v>6.82</v>
+        <v>5.1346541701269</v>
       </c>
       <c r="K30">
-        <v>1.78</v>
+        <v>1.59</v>
       </c>
       <c r="L30" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="M30" s="1">
-        <v>306573.4</v>
+        <v>249016.58</v>
       </c>
       <c r="N30" s="1">
-        <v>311678.15</v>
+        <v>253476.97</v>
       </c>
       <c r="O30" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C31" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>103.786</v>
+        <v>100.863</v>
       </c>
       <c r="E31" s="1">
-        <v>105.76</v>
+        <v>99.359085</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>951840.0</v>
+        <v>596154.51</v>
       </c>
       <c r="I31" s="1">
-        <v>-17766.0</v>
+        <v>9023.49</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.8664901664145</v>
+        <v>1.5136159919347</v>
       </c>
       <c r="K31">
-        <v>1.04</v>
+        <v>1.24</v>
       </c>
       <c r="L31" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="M31" s="1">
-        <v>934074.0</v>
+        <v>605178.0</v>
       </c>
       <c r="N31" s="1">
-        <v>943450.03</v>
+        <v>612626.63</v>
       </c>
       <c r="O31" s="1">
-        <v>0.49</v>
+        <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C32" s="1">
-        <v>292000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.009</v>
+        <v>106.743</v>
       </c>
       <c r="E32" s="1">
-        <v>99.607</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>290852.44</v>
+        <v>287000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>1173.84</v>
+        <v>19352.41</v>
       </c>
       <c r="J32" s="1">
-        <v>0.40358609334685</v>
+        <v>6.743</v>
       </c>
       <c r="K32">
-        <v>0.89</v>
+        <v>2.1</v>
       </c>
       <c r="L32" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="M32" s="1">
-        <v>292026.28</v>
+        <v>306352.41</v>
       </c>
       <c r="N32" s="1">
-        <v>294618.28</v>
+        <v>312366.92</v>
       </c>
       <c r="O32" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C33" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.103</v>
+        <v>91.509</v>
       </c>
       <c r="E33" s="1">
-        <v>100.23766667</v>
+        <v>91.63853818</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>902139.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="I33" s="1">
-        <v>-10212.0</v>
+        <v>-1424.92</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.1319763362409</v>
+        <v>-0.14135775666911</v>
       </c>
       <c r="K33">
-        <v>3.05</v>
+        <v>0.64</v>
       </c>
       <c r="L33" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="M33" s="1">
-        <v>891927.0</v>
+        <v>1006599.0</v>
       </c>
       <c r="N33" s="1">
-        <v>919370.84</v>
+        <v>1013651.05</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C34" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.257</v>
+        <v>103.405</v>
       </c>
       <c r="E34" s="1">
-        <v>99.834</v>
+        <v>105.76</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1397676.0</v>
+        <v>951840.0</v>
       </c>
       <c r="I34" s="1">
-        <v>5922.0</v>
+        <v>-21195.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.42370334755694</v>
+        <v>-2.2267397881997</v>
       </c>
       <c r="K34">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>815.07</v>
+        <v>1.28</v>
+      </c>
+      <c r="L34" t="s">
+        <v>122</v>
       </c>
       <c r="M34" s="1">
-        <v>1403598.0</v>
+        <v>930645.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1404413.07</v>
+        <v>942184.73</v>
       </c>
       <c r="O34" s="1">
-        <v>0.73</v>
+        <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C35" s="1">
-        <v>800000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>106.326</v>
+        <v>99.63</v>
       </c>
       <c r="E35" s="1">
-        <v>107.962</v>
+        <v>99.607</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>863696.0</v>
+        <v>290852.44</v>
       </c>
       <c r="I35" s="1">
-        <v>-13088.0</v>
+        <v>67.16</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.5153479928123</v>
+        <v>0.023090746634273</v>
       </c>
       <c r="K35">
-        <v>1.3</v>
+        <v>1.05</v>
       </c>
       <c r="L35" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="M35" s="1">
-        <v>850608.0</v>
+        <v>290919.6</v>
       </c>
       <c r="N35" s="1">
-        <v>860990.02</v>
+        <v>293997.6</v>
       </c>
       <c r="O35" s="1">
-        <v>0.45</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C36" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>88.9</v>
+        <v>98.677</v>
       </c>
       <c r="E36" s="1">
-        <v>86.95369714</v>
+        <v>100.23766667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1217351.76</v>
+        <v>902139.0</v>
       </c>
       <c r="I36" s="1">
-        <v>27248.24</v>
+        <v>-14046.0</v>
       </c>
       <c r="J36" s="1">
-        <v>2.2383209927753</v>
+        <v>-1.5569662768154</v>
       </c>
       <c r="K36">
-        <v>1.02</v>
+        <v>3.22</v>
       </c>
       <c r="L36" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="M36" s="1">
-        <v>1244600.0</v>
+        <v>888093.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1258886.75</v>
+        <v>917090.26</v>
       </c>
       <c r="O36" s="1">
-        <v>0.65</v>
+        <v>0.47</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C37" s="1">
-        <v>1045000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.026</v>
+        <v>99.725</v>
       </c>
       <c r="E37" s="1">
-        <v>99.298</v>
+        <v>99.834</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1037664.1</v>
+        <v>1397676.0</v>
       </c>
       <c r="I37" s="1">
-        <v>7607.6</v>
+        <v>-1526.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.73314668976213</v>
+        <v>-0.10918124085983</v>
       </c>
       <c r="K37">
         <v>0.27</v>
       </c>
       <c r="L37" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="M37" s="1">
-        <v>1045271.7</v>
+        <v>1396150.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1048045.24</v>
+        <v>1399899.32</v>
       </c>
       <c r="O37" s="1">
-        <v>0.54</v>
+        <v>0.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C38" s="1">
-        <v>1685000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.813</v>
+        <v>106.384</v>
       </c>
       <c r="E38" s="1">
-        <v>99.459</v>
+        <v>107.962</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1675884.15</v>
+        <v>863696.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-10885.1</v>
+        <v>-12624.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.6495138700369</v>
+        <v>-1.4616253867101</v>
       </c>
       <c r="K38">
-        <v>0.96</v>
+        <v>1.65</v>
       </c>
       <c r="L38" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="M38" s="1">
-        <v>1664999.05</v>
+        <v>851072.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1681202.75</v>
+        <v>864285.48</v>
       </c>
       <c r="O38" s="1">
-        <v>0.87</v>
+        <v>0.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C39" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.24</v>
+        <v>88.601</v>
       </c>
       <c r="E39" s="1">
-        <v>99.292</v>
+        <v>86.95369714</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1290796.0</v>
+        <v>1217351.76</v>
       </c>
       <c r="I39" s="1">
-        <v>-13676.0</v>
+        <v>23062.24</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.0595012689844</v>
+        <v>1.8944598231821</v>
       </c>
       <c r="K39">
-        <v>0.92</v>
+        <v>1.07</v>
       </c>
       <c r="L39" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="M39" s="1">
-        <v>1277120.0</v>
+        <v>1240414.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1289087.12</v>
+        <v>1255461.58</v>
       </c>
       <c r="O39" s="1">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C40" s="1">
-        <v>900000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>103.754</v>
+        <v>99.701</v>
       </c>
       <c r="E40" s="1">
-        <v>104.31933333</v>
+        <v>99.298</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>938874.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="I40" s="1">
-        <v>-5088.0</v>
+        <v>4211.35</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.5419257536155</v>
+        <v>0.40584906040404</v>
       </c>
       <c r="K40">
-        <v>4.51</v>
+        <v>0.46</v>
       </c>
       <c r="L40" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="M40" s="1">
-        <v>933786.0</v>
+        <v>1041875.45</v>
       </c>
       <c r="N40" s="1">
-        <v>974373.85</v>
+        <v>1046645.95</v>
       </c>
       <c r="O40" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C41" s="1">
-        <v>600000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.235</v>
+        <v>98.423</v>
       </c>
       <c r="E41" s="1">
-        <v>99.74</v>
+        <v>99.459</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>598440.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I41" s="1">
-        <v>-9030.0</v>
+        <v>-17456.6</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.5089232003208</v>
+        <v>-1.0416352466846</v>
       </c>
       <c r="K41">
-        <v>2.19</v>
+        <v>1.12</v>
       </c>
       <c r="L41" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="M41" s="1">
-        <v>589410.0</v>
+        <v>1658427.55</v>
       </c>
       <c r="N41" s="1">
-        <v>602558.63</v>
+        <v>1677331.87</v>
       </c>
       <c r="O41" s="1">
-        <v>0.31</v>
+        <v>0.85</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C42" s="1">
-        <v>1500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.929</v>
+        <v>97.758</v>
       </c>
       <c r="E42" s="1">
-        <v>99.933</v>
+        <v>99.292</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1498995.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-15060.0</v>
+        <v>-19942.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.0046731309978</v>
+        <v>-1.5449381621883</v>
       </c>
       <c r="K42">
-        <v>0.61</v>
+        <v>1.09</v>
       </c>
       <c r="L42" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="M42" s="1">
-        <v>1483935.0</v>
+        <v>1270854.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1493089.11</v>
+        <v>1285064.96</v>
       </c>
       <c r="O42" s="1">
-        <v>0.77</v>
+        <v>0.65</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C43" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.614</v>
+        <v>103.254</v>
       </c>
       <c r="E43" s="1">
-        <v>100.91</v>
+        <v>104.31933333</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1412740.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-18144.0</v>
+        <v>-9588.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.2843127539392</v>
+        <v>-1.0212232951386</v>
       </c>
       <c r="K43">
-        <v>3.09</v>
+        <v>4.76</v>
       </c>
       <c r="L43" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>1394596.0</v>
+        <v>929286.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1437832.99</v>
+        <v>972081.05</v>
       </c>
       <c r="O43" s="1">
-        <v>0.75</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C44" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.385</v>
+        <v>98.5</v>
       </c>
       <c r="E44" s="1">
-        <v>99.8407</v>
+        <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>998407.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-14557.0</v>
+        <v>-21495.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.4580226300497</v>
+        <v>-1.433960753705</v>
       </c>
       <c r="K44">
-        <v>1.55</v>
+        <v>0.78</v>
       </c>
       <c r="L44" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>983850.0</v>
+        <v>1477500.0</v>
       </c>
       <c r="N44" s="1">
-        <v>999329.01</v>
+        <v>1489150.68</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.76</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
-        <v>922000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.655</v>
+        <v>99.213</v>
       </c>
       <c r="E45" s="1">
-        <v>99.785</v>
+        <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>920017.7</v>
+        <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-1198.6</v>
+        <v>-23758.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.13028010221977</v>
+        <v>-1.6816965612922</v>
       </c>
       <c r="K45">
-        <v>3.05</v>
+        <v>3.25</v>
       </c>
       <c r="L45" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>918819.1</v>
+        <v>1388982.0</v>
       </c>
       <c r="N45" s="1">
-        <v>946895.89</v>
+        <v>1434549.12</v>
       </c>
       <c r="O45" s="1">
-        <v>0.49</v>
+        <v>0.73</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>105.197</v>
+        <v>97.586</v>
       </c>
       <c r="E46" s="1">
-        <v>99.922</v>
+        <v>99.8407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>899298.0</v>
+        <v>998407.0</v>
       </c>
       <c r="I46" s="1">
-        <v>47475.0</v>
+        <v>-22547.0</v>
       </c>
       <c r="J46" s="1">
-        <v>5.2791177118152</v>
+        <v>-2.2582974678663</v>
       </c>
       <c r="K46">
-        <v>2.15</v>
+        <v>1.71</v>
       </c>
       <c r="L46" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>946773.0</v>
+        <v>975860.0</v>
       </c>
       <c r="N46" s="1">
-        <v>966098.34</v>
+        <v>992997.48</v>
       </c>
       <c r="O46" s="1">
         <v>0.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>800000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>109.054</v>
+        <v>98.935</v>
       </c>
       <c r="E47" s="1">
-        <v>109.825</v>
+        <v>99.785</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>878600.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I47" s="1">
-        <v>-6168.0</v>
+        <v>-7837.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.7020259503756</v>
+        <v>-0.85183143759082</v>
       </c>
       <c r="K47">
-        <v>2.78</v>
+        <v>3.21</v>
       </c>
       <c r="L47" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>872432.0</v>
+        <v>912180.7</v>
       </c>
       <c r="N47" s="1">
-        <v>894638.04</v>
+        <v>941735.22</v>
       </c>
       <c r="O47" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>105.731</v>
+        <v>104.616</v>
       </c>
       <c r="E48" s="1">
-        <v>107.84</v>
+        <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1078400.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-21090.0</v>
+        <v>42246.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.955675074184</v>
+        <v>4.6976641780589</v>
       </c>
       <c r="K48">
-        <v>2.12</v>
+        <v>2.38</v>
       </c>
       <c r="L48" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="M48" s="1">
-        <v>1057310.0</v>
+        <v>941544.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1078522.33</v>
+        <v>962977.56</v>
       </c>
       <c r="O48" s="1">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>103.361</v>
+        <v>108.856</v>
       </c>
       <c r="E49" s="1">
-        <v>105.696</v>
+        <v>109.825</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>739872.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-16345.0</v>
+        <v>-7752.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.209165909779</v>
+        <v>-0.88231277031641</v>
       </c>
       <c r="K49">
-        <v>0.71</v>
+        <v>3.14</v>
       </c>
       <c r="L49" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="M49" s="1">
-        <v>723527.0</v>
+        <v>870848.0</v>
       </c>
       <c r="N49" s="1">
-        <v>728494.12</v>
+        <v>895971.63</v>
       </c>
       <c r="O49" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B50" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C50" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>89.464</v>
+        <v>105.131</v>
       </c>
       <c r="E50" s="1">
-        <v>88.7895</v>
+        <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>710316.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>5396.0</v>
+        <v>-27090.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.75966189695854</v>
+        <v>-2.5120548961424</v>
       </c>
       <c r="K50">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="L50" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="M50" s="1">
-        <v>715712.0</v>
+        <v>1051310.0</v>
       </c>
       <c r="N50" s="1">
-        <v>724840.77</v>
+        <v>1074864.79</v>
       </c>
       <c r="O50" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B51" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C51" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.39</v>
+        <v>89.068</v>
       </c>
       <c r="E51" s="1">
-        <v>102.47372</v>
+        <v>88.7895</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1537105.8</v>
+        <v>710316.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-31255.8</v>
+        <v>2228.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.0334189097458</v>
+        <v>0.31366321468192</v>
       </c>
       <c r="K51">
-        <v>1.06</v>
+        <v>1.25</v>
       </c>
       <c r="L51" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="M51" s="1">
-        <v>1505850.0</v>
+        <v>712544.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1521795.21</v>
+        <v>722511.12</v>
       </c>
       <c r="O51" s="1">
-        <v>0.79</v>
+        <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C52" s="1">
-        <v>921000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.235</v>
+        <v>99.833</v>
       </c>
       <c r="E52" s="1">
-        <v>99.528</v>
+        <v>101.79480909</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>916652.88</v>
+        <v>2239485.8</v>
       </c>
       <c r="I52" s="1">
-        <v>-11908.53</v>
+        <v>-43159.8</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.2991319025802</v>
+        <v>-1.9272191857613</v>
       </c>
       <c r="K52">
-        <v>1.49</v>
+        <v>1.26</v>
       </c>
       <c r="L52" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="M52" s="1">
-        <v>904744.35</v>
+        <v>2196326.0</v>
       </c>
       <c r="N52" s="1">
-        <v>918455.26</v>
+        <v>2224052.03</v>
       </c>
       <c r="O52" s="1">
-        <v>0.48</v>
+        <v>1.13</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B53" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C53" s="1">
-        <v>900000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D53" s="1">
         <v>97.58</v>
       </c>
       <c r="E53" s="1">
-        <v>99.46</v>
+        <v>99.528</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>895140.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I53" s="1">
-        <v>-16920.0</v>
+        <v>-17941.08</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.8902071184396</v>
+        <v>-1.9572381641347</v>
       </c>
       <c r="K53">
-        <v>1.92</v>
+        <v>1.66</v>
       </c>
       <c r="L53" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="M53" s="1">
-        <v>878220.0</v>
+        <v>898711.8</v>
       </c>
       <c r="N53" s="1">
-        <v>895529.59</v>
+        <v>913955.61</v>
       </c>
       <c r="O53" s="1">
         <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C54" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.163</v>
+        <v>96.987</v>
       </c>
       <c r="E54" s="1">
-        <v>100.45</v>
+        <v>99.46</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>703150.0</v>
+        <v>895140.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-16009.0</v>
+        <v>-22257.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.2767546042807</v>
+        <v>-2.4864267042027</v>
       </c>
       <c r="K54">
-        <v>1.74</v>
+        <v>2.09</v>
       </c>
       <c r="L54" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="M54" s="1">
-        <v>687141.0</v>
+        <v>872883.0</v>
       </c>
       <c r="N54" s="1">
-        <v>699328.67</v>
+        <v>891690.53</v>
       </c>
       <c r="O54" s="1">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B55" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C55" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.861</v>
+        <v>97.794</v>
       </c>
       <c r="E55" s="1">
-        <v>99.077</v>
+        <v>100.45</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>792616.0</v>
+        <v>703150.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-25728.0</v>
+        <v>-18592.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.2459602127638</v>
+        <v>-2.6441015430562</v>
       </c>
       <c r="K55">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>0.01</v>
+      </c>
+      <c r="L55">
+        <v>74.32</v>
       </c>
       <c r="M55" s="1">
-        <v>766888.0</v>
+        <v>684558.0</v>
       </c>
       <c r="N55" s="1">
-        <v>783304.44</v>
+        <v>684632.32</v>
       </c>
       <c r="O55" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B56" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C56" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>93.782</v>
+        <v>95.115</v>
       </c>
       <c r="E56" s="1">
-        <v>92.47746</v>
+        <v>99.077</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>832297.14</v>
+        <v>792616.0</v>
       </c>
       <c r="I56" s="1">
-        <v>11740.86</v>
+        <v>-31696.0</v>
       </c>
       <c r="J56" s="1">
-        <v>1.4106572563736</v>
+        <v>-3.9989099387345</v>
       </c>
       <c r="K56">
-        <v>0.53</v>
+        <v>2.22</v>
       </c>
       <c r="L56" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="M56" s="1">
-        <v>844038.0</v>
+        <v>760920.0</v>
       </c>
       <c r="N56" s="1">
-        <v>848827.73</v>
+        <v>778717.26</v>
       </c>
       <c r="O56" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="B57" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C57" s="1">
-        <v>1250000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>103.447</v>
+        <v>93.657</v>
       </c>
       <c r="E57" s="1">
-        <v>100.8613224</v>
+        <v>92.47746</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1260766.53</v>
+        <v>832297.14</v>
       </c>
       <c r="I57" s="1">
-        <v>32320.97</v>
+        <v>10615.86</v>
       </c>
       <c r="J57" s="1">
-        <v>2.5635967668019</v>
+        <v>1.2754891840671</v>
       </c>
       <c r="K57">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="L57" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="M57" s="1">
-        <v>1293087.5</v>
+        <v>842913.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1298130.31</v>
+        <v>848091.08</v>
       </c>
       <c r="O57" s="1">
-        <v>0.67</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B58" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C58" s="1">
-        <v>700000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>104.021</v>
+        <v>102.852</v>
       </c>
       <c r="E58" s="1">
-        <v>99.961</v>
+        <v>100.8613224</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>699727.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="I58" s="1">
-        <v>28420.0</v>
+        <v>24883.47</v>
       </c>
       <c r="J58" s="1">
-        <v>4.0615840177669</v>
+        <v>1.9736778703984</v>
       </c>
       <c r="K58">
-        <v>3.81</v>
+        <v>0.64</v>
       </c>
       <c r="L58" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="M58" s="1">
-        <v>728147.0</v>
+        <v>1285650.0</v>
       </c>
       <c r="N58" s="1">
-        <v>754792.55</v>
+        <v>1293620.89</v>
       </c>
       <c r="O58" s="1">
-        <v>0.39</v>
+        <v>0.66</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B59" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="C59" s="1">
-        <v>794000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.666</v>
+        <v>103.093</v>
       </c>
       <c r="E59" s="1">
-        <v>99.943</v>
+        <v>99.961</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>793547.42</v>
+        <v>699727.0</v>
       </c>
       <c r="I59" s="1">
-        <v>13680.62</v>
+        <v>21924.0</v>
       </c>
       <c r="J59" s="1">
-        <v>1.723982670122</v>
+        <v>3.1332219565631</v>
       </c>
       <c r="K59">
-        <v>0.28</v>
+        <v>4.05</v>
       </c>
       <c r="L59" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="M59" s="1">
-        <v>807228.04</v>
+        <v>721651.0</v>
       </c>
       <c r="N59" s="1">
-        <v>809490.4</v>
+        <v>749979.42</v>
       </c>
       <c r="O59" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B60" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C60" s="1">
-        <v>517000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>97.876</v>
+        <v>101.006</v>
       </c>
       <c r="E60" s="1">
-        <v>99.702</v>
+        <v>100.42909715</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>515459.34</v>
+        <v>1199123.42</v>
       </c>
       <c r="I60" s="1">
-        <v>-9440.42</v>
+        <v>6888.22</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.8314577440774</v>
+        <v>0.57443795068234</v>
       </c>
       <c r="K60">
-        <v>1.9</v>
+        <v>0.48</v>
       </c>
       <c r="L60" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="M60" s="1">
-        <v>506018.92</v>
+        <v>1206011.64</v>
       </c>
       <c r="N60" s="1">
-        <v>515824.21</v>
+        <v>1211769.01</v>
       </c>
       <c r="O60" s="1">
-        <v>0.27</v>
+        <v>0.62</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B61" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C61" s="1">
-        <v>500000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>96.845</v>
+        <v>97.255</v>
       </c>
       <c r="E61" s="1">
-        <v>99.3</v>
+        <v>99.702</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>496500.0</v>
+        <v>515459.34</v>
       </c>
       <c r="I61" s="1">
-        <v>-12275.0</v>
+        <v>-12650.99</v>
       </c>
       <c r="J61" s="1">
-        <v>-2.472306143001</v>
+        <v>-2.4543138552888</v>
       </c>
       <c r="K61">
-        <v>2.07</v>
+        <v>2.06</v>
       </c>
       <c r="L61" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="M61" s="1">
-        <v>484225.0</v>
+        <v>502808.35</v>
       </c>
       <c r="N61" s="1">
-        <v>494583.22</v>
+        <v>513442.26</v>
       </c>
       <c r="O61" s="1">
         <v>0.26</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B62" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C62" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>101.422</v>
+        <v>100.977</v>
       </c>
       <c r="E62" s="1">
         <v>101.58528571</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>1422194.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-2286.0</v>
+        <v>-8516.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.16073756463605</v>
+        <v>-0.59879313230122</v>
       </c>
       <c r="K62">
-        <v>3.12</v>
+        <v>3.32</v>
       </c>
       <c r="L62" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="M62" s="1">
-        <v>1419908.0</v>
+        <v>1413678.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1463634.03</v>
+        <v>1460165.67</v>
       </c>
       <c r="O62" s="1">
-        <v>0.76</v>
+        <v>0.74</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B63" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C63" s="1">
         <v>900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.29</v>
+        <v>99.885</v>
       </c>
       <c r="E63" s="1">
         <v>99.05583333</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>891502.5</v>
       </c>
       <c r="I63" s="1">
-        <v>11107.5</v>
+        <v>7462.5</v>
       </c>
       <c r="J63" s="1">
-        <v>1.2459303254898</v>
+        <v>0.83707000260796</v>
       </c>
       <c r="K63">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="L63" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="M63" s="1">
-        <v>902610.0</v>
+        <v>898965.0</v>
       </c>
       <c r="N63" s="1">
-        <v>904191.16</v>
+        <v>902044.11</v>
       </c>
       <c r="O63" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B64" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C64" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.17</v>
+        <v>98.441</v>
       </c>
       <c r="E64" s="1">
         <v>99.12791364</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1090407.05</v>
       </c>
       <c r="I64" s="1">
-        <v>462.95</v>
+        <v>-7556.05</v>
       </c>
       <c r="J64" s="1">
-        <v>0.042456622047702</v>
+        <v>-0.69295681828176</v>
       </c>
       <c r="K64">
-        <v>2.96</v>
+        <v>3.12</v>
       </c>
       <c r="L64" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="M64" s="1">
-        <v>1090870.0</v>
+        <v>1082851.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1123455.62</v>
+        <v>1117131.82</v>
       </c>
       <c r="O64" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B65" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="C65" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.219</v>
+        <v>99.37</v>
       </c>
       <c r="E65" s="1">
         <v>100.3119</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>2006238.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-1858.0</v>
+        <v>-18838.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.092611145836137</v>
+        <v>-0.93897134836445</v>
       </c>
       <c r="K65">
-        <v>3.83</v>
+        <v>4.03</v>
       </c>
       <c r="L65" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="M65" s="1">
-        <v>2004380.0</v>
+        <v>1987400.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2081003.29</v>
+        <v>2068091.78</v>
       </c>
       <c r="O65" s="1">
-        <v>1.08</v>
+        <v>1.05</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B66" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C66" s="1">
         <v>400000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.062</v>
+        <v>103.354</v>
       </c>
       <c r="E66" s="1">
         <v>99.661</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>398644.0</v>
       </c>
       <c r="I66" s="1">
-        <v>17604.0</v>
+        <v>14772.0</v>
       </c>
       <c r="J66" s="1">
-        <v>4.4159701387704</v>
+        <v>3.7055618546874</v>
       </c>
       <c r="K66">
-        <v>4.13</v>
+        <v>4.36</v>
       </c>
       <c r="L66" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="M66" s="1">
-        <v>416248.0</v>
+        <v>413416.0</v>
       </c>
       <c r="N66" s="1">
-        <v>432771.29</v>
+        <v>430851.62</v>
       </c>
       <c r="O66" s="1">
         <v>0.22</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="C67" s="1">
         <v>800000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>106.429</v>
+        <v>106.16</v>
       </c>
       <c r="E67" s="1">
         <v>107.34</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>858720.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-7288.0</v>
+        <v>-9440.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.84870504937582</v>
+        <v>-1.099310601826</v>
       </c>
       <c r="K67">
-        <v>0.69</v>
+        <v>1.04</v>
       </c>
       <c r="L67" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="M67" s="1">
-        <v>851432.0</v>
+        <v>849280.0</v>
       </c>
       <c r="N67" s="1">
-        <v>856948.3</v>
+        <v>857633.26</v>
       </c>
       <c r="O67" s="1">
         <v>0.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B68" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C68" s="1">
         <v>600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.883</v>
+        <v>102.56</v>
       </c>
       <c r="E68" s="1">
         <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>600000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>17298.0</v>
+        <v>15360.0</v>
       </c>
       <c r="J68" s="1">
-        <v>2.883</v>
+        <v>2.56</v>
       </c>
       <c r="K68">
-        <v>4.57</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>617298.0</v>
+        <v>615360.0</v>
       </c>
       <c r="N68" s="1">
-        <v>644734.77</v>
+        <v>615360.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="B69" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="C69" s="1">
         <v>600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>106.834</v>
+        <v>106.115</v>
       </c>
       <c r="E69" s="1">
         <v>109.3</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>655800.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-14796.0</v>
+        <v>-19110.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.256175663312</v>
+        <v>-2.9139981701738</v>
       </c>
       <c r="K69">
-        <v>1.35</v>
+        <v>1.61</v>
       </c>
       <c r="L69" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="M69" s="1">
-        <v>641004.0</v>
+        <v>636690.0</v>
       </c>
       <c r="N69" s="1">
-        <v>649116.33</v>
+        <v>646355.75</v>
       </c>
       <c r="O69" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B70" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="C70" s="1">
         <v>900000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.381</v>
+        <v>98.593</v>
       </c>
       <c r="E70" s="1">
         <v>99.852</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>898668.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-4239.0</v>
+        <v>-11331.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.47169811320755</v>
+        <v>-1.2608660818011</v>
       </c>
       <c r="K70">
-        <v>0.95</v>
+        <v>0.16</v>
       </c>
       <c r="L70" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="M70" s="1">
-        <v>894429.0</v>
+        <v>887337.0</v>
       </c>
       <c r="N70" s="1">
-        <v>903009.82</v>
+        <v>888816.45</v>
       </c>
       <c r="O70" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B71" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C71" s="1">
         <v>700000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.031</v>
+        <v>99.554</v>
       </c>
       <c r="E71" s="1">
         <v>99.653</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>697571.0</v>
       </c>
       <c r="I71" s="1">
-        <v>2646.0</v>
+        <v>-693.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.37931622730876</v>
+        <v>-0.099344726199914</v>
       </c>
       <c r="K71">
-        <v>2.0</v>
+        <v>2.16</v>
       </c>
       <c r="L71" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="M71" s="1">
-        <v>700217.0</v>
+        <v>696878.0</v>
       </c>
       <c r="N71" s="1">
-        <v>714197.82</v>
+        <v>712023.89</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B72" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C72" s="1">
-        <v>700000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.054</v>
+        <v>99.666</v>
       </c>
       <c r="E72" s="1">
-        <v>100.582</v>
+        <v>99.934</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>704074.0</v>
+        <v>681549.88</v>
       </c>
       <c r="I72" s="1">
-        <v>3304.0</v>
+        <v>-1827.76</v>
       </c>
       <c r="J72" s="1">
-        <v>0.46926885526237</v>
+        <v>-0.2681769968179</v>
       </c>
       <c r="K72">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.14</v>
+      </c>
+      <c r="L72">
+        <v>971.62</v>
       </c>
       <c r="M72" s="1">
-        <v>707378.0</v>
+        <v>679722.12</v>
       </c>
       <c r="N72" s="1">
-        <v>709265.32</v>
+        <v>680693.74</v>
       </c>
       <c r="O72" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B73" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="C73" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>104.435</v>
+        <v>100.167</v>
       </c>
       <c r="E73" s="1">
-        <v>106.52073684</v>
+        <v>100.582</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2023894.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-39629.0</v>
+        <v>-2905.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.9580570919228</v>
+        <v>-0.41259867570738</v>
       </c>
       <c r="K73">
-        <v>3.21</v>
+        <v>0.46</v>
       </c>
       <c r="L73" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="M73" s="1">
-        <v>1984265.0</v>
+        <v>701169.0</v>
       </c>
       <c r="N73" s="1">
-        <v>2045169.11</v>
+        <v>704362.92</v>
       </c>
       <c r="O73" s="1">
-        <v>1.06</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="C74" s="1">
-        <v>400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.097</v>
+        <v>104.101</v>
       </c>
       <c r="E74" s="1">
-        <v>99.589</v>
+        <v>106.52073684</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>398356.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-1968.0</v>
+        <v>-45975.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.49403046521202</v>
+        <v>-2.2716110626347</v>
       </c>
       <c r="K74">
-        <v>0.68</v>
+        <v>3.45</v>
       </c>
       <c r="L74" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="M74" s="1">
-        <v>396388.0</v>
+        <v>1977919.0</v>
       </c>
       <c r="N74" s="1">
-        <v>399088.0</v>
+        <v>2043508.04</v>
       </c>
       <c r="O74" s="1">
-        <v>0.21</v>
+        <v>1.04</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B75" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="C75" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>85.183</v>
+        <v>98.82</v>
       </c>
       <c r="E75" s="1">
-        <v>85.96</v>
+        <v>99.589</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>601720.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-5439.0</v>
+        <v>-3076.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.90390879478827</v>
+        <v>-0.77217363363424</v>
       </c>
       <c r="K75">
-        <v>0.49</v>
+        <v>0.84</v>
       </c>
       <c r="L75" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="M75" s="1">
-        <v>596281.0</v>
+        <v>395280.0</v>
       </c>
       <c r="N75" s="1">
-        <v>599709.08</v>
+        <v>398645.75</v>
       </c>
       <c r="O75" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B76" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="C76" s="1">
         <v>700000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.191</v>
+        <v>84.802</v>
       </c>
       <c r="E76" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>704550.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-10213.0</v>
+        <v>-8106.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.4495777446597</v>
+        <v>-1.3471382038157</v>
       </c>
       <c r="K76">
-        <v>0.84</v>
+        <v>0.52</v>
       </c>
       <c r="L76" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="M76" s="1">
-        <v>694337.0</v>
+        <v>593614.0</v>
       </c>
       <c r="N76" s="1">
-        <v>700205.49</v>
+        <v>597257.84</v>
       </c>
       <c r="O76" s="1">
-        <v>0.36</v>
+        <v>0.3</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="B77" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.934</v>
+        <v>98.877</v>
       </c>
       <c r="E77" s="1">
-        <v>100.62</v>
+        <v>100.65</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>402480.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-6744.0</v>
+        <v>-12411.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.6756112104949</v>
+        <v>-1.7615499254844</v>
       </c>
       <c r="K77">
-        <v>2.93</v>
+        <v>0.99</v>
       </c>
       <c r="L77" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="M77" s="1">
-        <v>395736.0</v>
+        <v>692139.0</v>
       </c>
       <c r="N77" s="1">
-        <v>407448.33</v>
+        <v>699043.11</v>
       </c>
       <c r="O77" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="B78" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="C78" s="1">
-        <v>577000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.436</v>
+        <v>98.605</v>
       </c>
       <c r="E78" s="1">
-        <v>99.662</v>
+        <v>100.62</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>575049.74</v>
+        <v>402480.0</v>
       </c>
       <c r="I78" s="1">
-        <v>4465.98</v>
+        <v>-8060.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.77662499247456</v>
+        <v>-2.0025839793282</v>
       </c>
       <c r="K78">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>286.52</v>
+        <v>3.08</v>
+      </c>
+      <c r="L78" t="s">
+        <v>251</v>
       </c>
       <c r="M78" s="1">
-        <v>579515.72</v>
+        <v>394420.0</v>
       </c>
       <c r="N78" s="1">
-        <v>579802.24</v>
+        <v>406748.77</v>
       </c>
       <c r="O78" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="C79" s="1">
-        <v>700000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.923</v>
+        <v>99.612</v>
       </c>
       <c r="E79" s="1">
-        <v>99.64619429</v>
+        <v>99.662</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>697523.36</v>
+        <v>575049.74</v>
       </c>
       <c r="I79" s="1">
-        <v>-5062.36</v>
+        <v>-288.5</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.7257620734021</v>
+        <v>-0.050169573157272</v>
       </c>
       <c r="K79">
-        <v>2.97</v>
+        <v>0.23</v>
       </c>
       <c r="L79" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="M79" s="1">
-        <v>692461.0</v>
+        <v>574761.24</v>
       </c>
       <c r="N79" s="1">
-        <v>713247.64</v>
+        <v>576079.25</v>
       </c>
       <c r="O79" s="1">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C80" s="1">
-        <v>750000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.713</v>
+        <v>98.197</v>
       </c>
       <c r="E80" s="1">
-        <v>99.96570933</v>
+        <v>99.64619429</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>749742.82</v>
+        <v>697523.36</v>
       </c>
       <c r="I80" s="1">
-        <v>-1895.32</v>
+        <v>-10144.36</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.25279601877348</v>
+        <v>-1.4543398231136</v>
       </c>
       <c r="K80">
-        <v>1.53</v>
+        <v>3.15</v>
       </c>
       <c r="L80" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="M80" s="1">
-        <v>747847.5</v>
+        <v>687379.0</v>
       </c>
       <c r="N80" s="1">
-        <v>759333.8</v>
+        <v>709417.01</v>
       </c>
       <c r="O80" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C81" s="1">
-        <v>600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.83</v>
+        <v>99.091</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>99.96570933</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>600000.0</v>
+        <v>749742.82</v>
       </c>
       <c r="I81" s="1">
-        <v>-7020.0</v>
+        <v>-6560.32</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.17</v>
+        <v>-0.87500937988309</v>
       </c>
       <c r="K81">
-        <v>1.97</v>
+        <v>1.69</v>
       </c>
       <c r="L81" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="M81" s="1">
-        <v>592980.0</v>
+        <v>743182.5</v>
       </c>
       <c r="N81" s="1">
-        <v>604798.59</v>
+        <v>755870.86</v>
       </c>
       <c r="O81" s="1">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C82" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.612</v>
+        <v>98.409</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-26788.4</v>
+        <v>-9546.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.388</v>
+        <v>-1.591</v>
       </c>
       <c r="K82">
-        <v>0.93</v>
+        <v>2.15</v>
       </c>
       <c r="L82" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="M82" s="1">
-        <v>1903211.6</v>
+        <v>590454.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1921078.85</v>
+        <v>603369.16</v>
       </c>
       <c r="O82" s="1">
-        <v>1.0</v>
+        <v>0.31</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B83" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C83" s="1">
-        <v>1225000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.125</v>
+        <v>97.874</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1225000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-22968.75</v>
+        <v>-41031.8</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.875</v>
+        <v>-2.126</v>
       </c>
       <c r="K83">
-        <v>2.42</v>
+        <v>1.1</v>
       </c>
       <c r="L83" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="M83" s="1">
-        <v>1202031.25</v>
+        <v>1888968.2</v>
       </c>
       <c r="N83" s="1">
-        <v>1231676.22</v>
+        <v>1910117.19</v>
       </c>
       <c r="O83" s="1">
-        <v>0.64</v>
+        <v>0.97</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="B84" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C84" s="1">
-        <v>800000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.16</v>
+        <v>97.212</v>
       </c>
       <c r="E84" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>803360.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-10080.0</v>
+        <v>-34153.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.2547301334396</v>
+        <v>-2.788</v>
       </c>
       <c r="K84">
-        <v>3.51</v>
+        <v>2.6</v>
       </c>
       <c r="L84" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="M84" s="1">
-        <v>793280.0</v>
+        <v>1190847.0</v>
       </c>
       <c r="N84" s="1">
-        <v>821326.58</v>
+        <v>1222743.48</v>
       </c>
       <c r="O84" s="1">
-        <v>0.43</v>
+        <v>0.62</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B85" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="C85" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.729</v>
+        <v>98.32</v>
       </c>
       <c r="E85" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>992590.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-15300.0</v>
+        <v>-16800.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.5414219365498</v>
+        <v>-2.0912168890659</v>
       </c>
       <c r="K85">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.06</v>
+      </c>
+      <c r="L85">
+        <v>476.71</v>
       </c>
       <c r="M85" s="1">
-        <v>977290.0</v>
+        <v>786560.0</v>
       </c>
       <c r="N85" s="1">
-        <v>984002.33</v>
+        <v>787036.71</v>
       </c>
       <c r="O85" s="1">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B86" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="C86" s="1">
-        <v>858000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.084</v>
+        <v>97.563</v>
       </c>
       <c r="E86" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>852525.96</v>
+        <v>992590.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-10965.24</v>
+        <v>-16960.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.2862059942433</v>
+        <v>-1.7086611793389</v>
       </c>
       <c r="K86">
-        <v>1.24</v>
+        <v>0.89</v>
       </c>
       <c r="L86" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="M86" s="1">
-        <v>841560.72</v>
+        <v>975630.0</v>
       </c>
       <c r="N86" s="1">
-        <v>852212.26</v>
+        <v>984499.86</v>
       </c>
       <c r="O86" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="B87" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="C87" s="1">
-        <v>600000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.576</v>
+        <v>97.587</v>
       </c>
       <c r="E87" s="1">
-        <v>100.4</v>
+        <v>99.362</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>602400.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I87" s="1">
-        <v>1056.0</v>
+        <v>-15229.5</v>
       </c>
       <c r="J87" s="1">
-        <v>0.17529880478088</v>
+        <v>-1.7863972142268</v>
       </c>
       <c r="K87">
-        <v>3.4</v>
+        <v>1.4</v>
       </c>
       <c r="L87" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="M87" s="1">
-        <v>603456.0</v>
+        <v>837296.46</v>
       </c>
       <c r="N87" s="1">
-        <v>623839.56</v>
+        <v>849270.26</v>
       </c>
       <c r="O87" s="1">
-        <v>0.32</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B88" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="C88" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.004</v>
+        <v>100.119</v>
       </c>
       <c r="E88" s="1">
-        <v>99.9464</v>
+        <v>99.451</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>999464.0</v>
+        <v>1491765.0</v>
       </c>
       <c r="I88" s="1">
-        <v>576.0</v>
+        <v>10020.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.057630890157124</v>
+        <v>0.67168756473037</v>
       </c>
       <c r="K88">
-        <v>0.37</v>
+        <v>0.13</v>
       </c>
       <c r="L88" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="M88" s="1">
-        <v>1000040.0</v>
+        <v>1501785.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1003755.75</v>
+        <v>1503685.68</v>
       </c>
       <c r="O88" s="1">
-        <v>0.52</v>
+        <v>0.76</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="B89" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="C89" s="1">
-        <v>1563000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.168</v>
+        <v>99.584</v>
       </c>
       <c r="E89" s="1">
-        <v>99.228</v>
+        <v>99.9464</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>1550933.64</v>
+        <v>999464.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-16567.8</v>
+        <v>-3624.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.068246865804</v>
+        <v>-0.36259435057191</v>
       </c>
       <c r="K89">
-        <v>2.74</v>
+        <v>0.56</v>
       </c>
       <c r="L89" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="M89" s="1">
-        <v>1534365.84</v>
+        <v>995840.0</v>
       </c>
       <c r="N89" s="1">
-        <v>1577209.17</v>
+        <v>1001466.71</v>
       </c>
       <c r="O89" s="1">
-        <v>0.82</v>
+        <v>0.51</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="C90" s="1">
-        <v>700000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.872</v>
+        <v>97.747</v>
       </c>
       <c r="E90" s="1">
-        <v>99.517</v>
+        <v>99.228</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>696619.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I90" s="1">
-        <v>-4515.0</v>
+        <v>-23148.03</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.64813047017093</v>
+        <v>-1.4925222719394</v>
       </c>
       <c r="K90">
-        <v>2.88</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>0.01</v>
+      </c>
+      <c r="L90">
+        <v>123.11</v>
       </c>
       <c r="M90" s="1">
-        <v>692104.0</v>
+        <v>1527785.61</v>
       </c>
       <c r="N90" s="1">
-        <v>712298.52</v>
+        <v>1527908.72</v>
       </c>
       <c r="O90" s="1">
-        <v>0.37</v>
+        <v>0.78</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="B91" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="C91" s="1">
-        <v>1016000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>90.944</v>
+        <v>98.693</v>
       </c>
       <c r="E91" s="1">
-        <v>83.44605217</v>
+        <v>99.517</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>847811.89</v>
+        <v>696619.0</v>
       </c>
       <c r="I91" s="1">
-        <v>76179.15</v>
+        <v>-5768.0</v>
       </c>
       <c r="J91" s="1">
-        <v>8.9853835383224</v>
+        <v>-0.82799923631138</v>
       </c>
       <c r="K91">
-        <v>1.19</v>
+        <v>3.05</v>
       </c>
       <c r="L91" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="M91" s="1">
-        <v>923991.04</v>
+        <v>690851.0</v>
       </c>
       <c r="N91" s="1">
-        <v>936047.34</v>
+        <v>712210.59</v>
       </c>
       <c r="O91" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="B92" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="C92" s="1">
-        <v>600000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.087</v>
+        <v>90.553</v>
       </c>
       <c r="E92" s="1">
-        <v>100.375</v>
+        <v>83.44605217</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>602250.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I92" s="1">
-        <v>-1728.0</v>
+        <v>72206.59</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.28692403486924</v>
+        <v>8.5168173331469</v>
       </c>
       <c r="K92">
-        <v>1.42</v>
+        <v>1.28</v>
       </c>
       <c r="L92" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="M92" s="1">
-        <v>600522.0</v>
+        <v>920018.48</v>
       </c>
       <c r="N92" s="1">
-        <v>609065.84</v>
+        <v>933014.23</v>
       </c>
       <c r="O92" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="B93" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="C93" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>97.727</v>
+        <v>100.042</v>
       </c>
       <c r="E93" s="1">
-        <v>92.081555</v>
+        <v>100.375</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>736652.44</v>
+        <v>602250.0</v>
       </c>
       <c r="I93" s="1">
-        <v>45163.56</v>
+        <v>-1998.0</v>
       </c>
       <c r="J93" s="1">
-        <v>6.1309184016278</v>
+        <v>-0.33175591531756</v>
       </c>
       <c r="K93">
-        <v>0.15</v>
+        <v>1.59</v>
       </c>
       <c r="L93" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="M93" s="1">
-        <v>781816.0</v>
+        <v>600252.0</v>
       </c>
       <c r="N93" s="1">
-        <v>783005.04</v>
+        <v>609794.47</v>
       </c>
       <c r="O93" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="B94" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="C94" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>102.06</v>
+        <v>97.589</v>
       </c>
       <c r="E94" s="1">
-        <v>99.329</v>
+        <v>92.081555</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>595974.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I94" s="1">
-        <v>16386.0</v>
+        <v>44059.56</v>
       </c>
       <c r="J94" s="1">
-        <v>2.7494488014578</v>
+        <v>5.9810512539672</v>
       </c>
       <c r="K94">
-        <v>1.18</v>
+        <v>0.23</v>
       </c>
       <c r="L94" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="M94" s="1">
-        <v>612360.0</v>
+        <v>780712.0</v>
       </c>
       <c r="N94" s="1">
-        <v>619430.55</v>
+        <v>782591.45</v>
       </c>
       <c r="O94" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="B95" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="C95" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.566</v>
+        <v>101.572</v>
       </c>
       <c r="E95" s="1">
-        <v>100.231</v>
+        <v>99.329</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>902079.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-14985.0</v>
+        <v>13458.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.6611627141304</v>
+        <v>2.2581522012705</v>
       </c>
       <c r="K95">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>554.79</v>
+        <v>1.37</v>
+      </c>
+      <c r="L95" t="s">
+        <v>300</v>
       </c>
       <c r="M95" s="1">
-        <v>887094.0</v>
+        <v>609432.0</v>
       </c>
       <c r="N95" s="1">
-        <v>887648.79</v>
+        <v>617649.12</v>
       </c>
       <c r="O95" s="1">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="B96" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="C96" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.35</v>
+        <v>100.135</v>
       </c>
       <c r="E96" s="1">
-        <v>100.33</v>
+        <v>100.30333333</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1203960.0</v>
+        <v>1504550.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-23760.0</v>
+        <v>-2525.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.9734874912788</v>
+        <v>-0.16782426639194</v>
       </c>
       <c r="K96">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="L96" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="M96" s="1">
-        <v>1180200.0</v>
+        <v>1502025.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1185427.4</v>
+        <v>1507234.51</v>
       </c>
       <c r="O96" s="1">
-        <v>0.61</v>
+        <v>0.77</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B97" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="C97" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.763</v>
+        <v>98.202</v>
       </c>
       <c r="E97" s="1">
-        <v>99.651</v>
+        <v>100.231</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>797208.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I97" s="1">
-        <v>8896.0</v>
+        <v>-18261.0</v>
       </c>
       <c r="J97" s="1">
-        <v>1.1158944717063</v>
+        <v>-2.0243238119943</v>
       </c>
       <c r="K97">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="L97" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="M97" s="1">
-        <v>806104.0</v>
+        <v>883818.0</v>
       </c>
       <c r="N97" s="1">
-        <v>807117.7</v>
+        <v>886037.18</v>
       </c>
       <c r="O97" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B98" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="C98" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>101.003</v>
+        <v>97.732</v>
       </c>
       <c r="E98" s="1">
-        <v>100.539</v>
+        <v>100.33</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>603234.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I98" s="1">
-        <v>2784.0</v>
+        <v>-31176.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.46151244790579</v>
+        <v>-2.5894547991628</v>
       </c>
       <c r="K98">
-        <v>2.36</v>
+        <v>0.58</v>
       </c>
       <c r="L98" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="M98" s="1">
-        <v>606018.0</v>
+        <v>1172784.0</v>
       </c>
       <c r="N98" s="1">
-        <v>620154.99</v>
+        <v>1179786.74</v>
       </c>
       <c r="O98" s="1">
-        <v>0.32</v>
+        <v>0.6</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B99" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C99" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.222</v>
+        <v>100.854</v>
       </c>
       <c r="E99" s="1">
-        <v>99.766</v>
+        <v>99.651</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>598596.0</v>
+        <v>797208.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-9264.0</v>
+        <v>9624.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.5476214341559</v>
+        <v>1.2072131739772</v>
       </c>
       <c r="K99">
-        <v>2.68</v>
+        <v>0.35</v>
       </c>
       <c r="L99" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="M99" s="1">
-        <v>589332.0</v>
+        <v>806832.0</v>
       </c>
       <c r="N99" s="1">
-        <v>605400.49</v>
+        <v>809670.36</v>
       </c>
       <c r="O99" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="B100" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="C100" s="1">
-        <v>593000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.398</v>
+        <v>101.136</v>
       </c>
       <c r="E100" s="1">
-        <v>99.945</v>
+        <v>100.539</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>592673.85</v>
+        <v>603234.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-9173.71</v>
+        <v>3582.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.547851318225</v>
+        <v>0.59379942112016</v>
       </c>
       <c r="K100">
-        <v>1.28</v>
+        <v>2.55</v>
       </c>
       <c r="L100" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="M100" s="1">
-        <v>583500.14</v>
+        <v>606816.0</v>
       </c>
       <c r="N100" s="1">
-        <v>591084.53</v>
+        <v>622136.55</v>
       </c>
       <c r="O100" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="B101" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="C101" s="1">
-        <v>915000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.786</v>
+        <v>98.257</v>
       </c>
       <c r="E101" s="1">
-        <v>99.90538798</v>
+        <v>99.766</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>914134.3</v>
+        <v>598596.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-10242.4</v>
+        <v>-9054.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.1204480567024</v>
+        <v>-1.5125393420604</v>
       </c>
       <c r="K101">
-        <v>1.08</v>
+        <v>2.89</v>
       </c>
       <c r="L101" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="M101" s="1">
-        <v>903891.9</v>
+        <v>589542.0</v>
       </c>
       <c r="N101" s="1">
-        <v>913819.02</v>
+        <v>606868.03</v>
       </c>
       <c r="O101" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="B102" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="C102" s="1">
-        <v>200000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>82.479</v>
+        <v>97.759</v>
       </c>
       <c r="E102" s="1">
-        <v>81.75</v>
+        <v>99.945</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>163500.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I102" s="1">
-        <v>1458.0</v>
+        <v>-12962.98</v>
       </c>
       <c r="J102" s="1">
-        <v>0.89174311926606</v>
+        <v>-2.1872029616289</v>
       </c>
       <c r="K102">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>369.86</v>
+        <v>1.45</v>
+      </c>
+      <c r="L102" t="s">
+        <v>321</v>
       </c>
       <c r="M102" s="1">
-        <v>164958.0</v>
+        <v>579710.87</v>
       </c>
       <c r="N102" s="1">
-        <v>165327.86</v>
+        <v>588321.72</v>
       </c>
       <c r="O102" s="1">
-        <v>0.09</v>
+        <v>0.3</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="B103" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="C103" s="1">
-        <v>677000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.186</v>
+        <v>98.065</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>98.71</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>677000.0</v>
+        <v>987100.0</v>
       </c>
       <c r="I103" s="1">
-        <v>1259.22</v>
+        <v>-6450.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.186</v>
+        <v>-0.65342923715936</v>
       </c>
       <c r="K103">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>388.39</v>
+        <v>0.93</v>
+      </c>
+      <c r="L103" t="s">
+        <v>324</v>
       </c>
       <c r="M103" s="1">
-        <v>678259.22</v>
+        <v>980650.0</v>
       </c>
       <c r="N103" s="1">
-        <v>678647.61</v>
+        <v>989965.07</v>
       </c>
       <c r="O103" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B104" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C104" s="1">
-        <v>400000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>92.268</v>
+        <v>98.364</v>
       </c>
       <c r="E104" s="1">
-        <v>99.271</v>
+        <v>99.90538798</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>397084.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I104" s="1">
-        <v>-28012.0</v>
+        <v>-14103.7</v>
       </c>
       <c r="J104" s="1">
-        <v>-7.0544267711618</v>
+        <v>-1.5428476975429</v>
       </c>
       <c r="K104">
-        <v>0.96</v>
+        <v>1.22</v>
       </c>
       <c r="L104" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="M104" s="1">
-        <v>369072.0</v>
+        <v>900030.6</v>
       </c>
       <c r="N104" s="1">
-        <v>372926.79</v>
+        <v>911198.61</v>
       </c>
       <c r="O104" s="1">
-        <v>0.19</v>
+        <v>0.46</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C105" s="1">
-        <v>1100000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.404</v>
+        <v>99.798</v>
       </c>
       <c r="E105" s="1">
-        <v>99.942</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1099362.0</v>
+        <v>677000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>16082.0</v>
+        <v>-1367.54</v>
       </c>
       <c r="J105" s="1">
-        <v>1.4628484521022</v>
+        <v>-0.202</v>
       </c>
       <c r="K105">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="L105" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="M105" s="1">
-        <v>1115444.0</v>
+        <v>675632.46</v>
       </c>
       <c r="N105" s="1">
-        <v>1118175.16</v>
+        <v>677419.07</v>
       </c>
       <c r="O105" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B106" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C106" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>94.12</v>
+        <v>88.457</v>
       </c>
       <c r="E106" s="1">
-        <v>94.62629</v>
+        <v>88.81</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>851636.61</v>
+        <v>444050.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-4556.61</v>
+        <v>-1765.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.53504158305266</v>
+        <v>-0.39747776151334</v>
       </c>
       <c r="K106">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.12</v>
+      </c>
+      <c r="L106">
+        <v>608.22</v>
       </c>
       <c r="M106" s="1">
-        <v>847080.0</v>
+        <v>442285.0</v>
       </c>
       <c r="N106" s="1">
-        <v>850516.64</v>
+        <v>442893.22</v>
       </c>
       <c r="O106" s="1">
-        <v>0.44</v>
+        <v>0.22</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B107" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C107" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.255</v>
+        <v>91.913</v>
       </c>
       <c r="E107" s="1">
-        <v>101.3728</v>
+        <v>99.271</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1520592.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-1767.0</v>
+        <v>-29432.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.11620474131128</v>
+        <v>-7.4120337258615</v>
       </c>
       <c r="K107">
-        <v>3.46</v>
+        <v>1.05</v>
       </c>
       <c r="L107" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="M107" s="1">
-        <v>1518825.0</v>
+        <v>367652.0</v>
       </c>
       <c r="N107" s="1">
-        <v>1570739.38</v>
+        <v>371852.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.81</v>
+        <v>0.19</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="B108" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="C108" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.232</v>
+        <v>100.893</v>
       </c>
       <c r="E108" s="1">
-        <v>99.81333333</v>
+        <v>99.942</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>898320.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-14232.0</v>
+        <v>10461.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.5842906759284</v>
+        <v>0.95155190010206</v>
       </c>
       <c r="K108">
-        <v>1.78</v>
+        <v>0.43</v>
       </c>
       <c r="L108" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="M108" s="1">
-        <v>884088.0</v>
+        <v>1109823.0</v>
       </c>
       <c r="N108" s="1">
-        <v>900084.58</v>
+        <v>1114520.6</v>
       </c>
       <c r="O108" s="1">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C109" s="1">
-        <v>2900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>93.557</v>
+        <v>93.994</v>
       </c>
       <c r="E109" s="1">
-        <v>93.09788345</v>
+        <v>94.62629</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2699838.62</v>
+        <v>851636.61</v>
       </c>
       <c r="I109" s="1">
-        <v>13314.38</v>
+        <v>-5690.61</v>
       </c>
       <c r="J109" s="1">
-        <v>0.49315466122194</v>
+        <v>-0.66819696724874</v>
       </c>
       <c r="K109">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="L109" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="M109" s="1">
-        <v>2713153.0</v>
+        <v>845946.0</v>
       </c>
       <c r="N109" s="1">
-        <v>2724318.0</v>
+        <v>849660.04</v>
       </c>
       <c r="O109" s="1">
-        <v>1.41</v>
+        <v>0.43</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B110" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C110" s="1">
-        <v>1100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>97.5</v>
+        <v>100.978</v>
       </c>
       <c r="E110" s="1">
-        <v>98.642</v>
+        <v>101.3728</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1085062.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-12562.0</v>
+        <v>-5922.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.1577218628982</v>
+        <v>-0.38945358123678</v>
       </c>
       <c r="K110">
-        <v>4.08</v>
+        <v>3.65</v>
       </c>
       <c r="L110" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="M110" s="1">
-        <v>1072500.0</v>
+        <v>1514670.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1117328.77</v>
+        <v>1569450.82</v>
       </c>
       <c r="O110" s="1">
-        <v>0.58</v>
+        <v>0.8</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="B111" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="C111" s="1">
-        <v>768000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.072</v>
+        <v>97.508</v>
       </c>
       <c r="E111" s="1">
-        <v>99.628</v>
+        <v>98.42482759</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>765143.04</v>
+        <v>2854320.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-11950.08</v>
+        <v>-26588.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.5618099329506</v>
+        <v>-0.93150032231845</v>
       </c>
       <c r="K111">
-        <v>1.85</v>
+        <v>1.96</v>
       </c>
       <c r="L111" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="M111" s="1">
-        <v>753192.96</v>
+        <v>2827732.0</v>
       </c>
       <c r="N111" s="1">
-        <v>767416.74</v>
+        <v>2884639.53</v>
       </c>
       <c r="O111" s="1">
-        <v>0.4</v>
+        <v>1.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="C112" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.682</v>
+        <v>95.975</v>
       </c>
       <c r="E112" s="1">
-        <v>99.736</v>
+        <v>98.642</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>598416.0</v>
+        <v>986420.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-6324.0</v>
+        <v>-26670.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.0567899254031</v>
+        <v>-2.703716469658</v>
       </c>
       <c r="K112">
-        <v>1.72</v>
+        <v>4.29</v>
       </c>
       <c r="L112" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="M112" s="1">
-        <v>592092.0</v>
+        <v>959750.0</v>
       </c>
       <c r="N112" s="1">
-        <v>602415.29</v>
+        <v>1002660.96</v>
       </c>
       <c r="O112" s="1">
-        <v>0.31</v>
+        <v>0.51</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="B113" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="C113" s="1">
-        <v>349000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.552</v>
+        <v>97.725</v>
       </c>
       <c r="E113" s="1">
-        <v>99.594</v>
+        <v>99.628</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>347583.06</v>
+        <v>765143.04</v>
       </c>
       <c r="I113" s="1">
-        <v>-3636.58</v>
+        <v>-14615.04</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.0462477659297</v>
+        <v>-1.9101055928052</v>
       </c>
       <c r="K113">
-        <v>2.98</v>
+        <v>2.01</v>
       </c>
       <c r="L113" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="M113" s="1">
-        <v>343946.48</v>
+        <v>750528.0</v>
       </c>
       <c r="N113" s="1">
-        <v>354337.59</v>
+        <v>765982.68</v>
       </c>
       <c r="O113" s="1">
-        <v>0.18</v>
+        <v>0.39</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="B114" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="C114" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>95.179</v>
+        <v>98.132</v>
       </c>
       <c r="E114" s="1">
-        <v>93.6</v>
+        <v>99.736</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>936000.0</v>
+        <v>598416.0</v>
       </c>
       <c r="I114" s="1">
-        <v>15790.0</v>
+        <v>-9624.0</v>
       </c>
       <c r="J114" s="1">
-        <v>1.6869658119658</v>
+        <v>-1.6082457688297</v>
       </c>
       <c r="K114">
-        <v>0.84</v>
+        <v>1.92</v>
       </c>
       <c r="L114" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="M114" s="1">
-        <v>951790.0</v>
+        <v>588792.0</v>
       </c>
       <c r="N114" s="1">
-        <v>960159.86</v>
+        <v>600298.85</v>
       </c>
       <c r="O114" s="1">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="B115" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C115" s="1">
-        <v>1700000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.42</v>
+        <v>98.842</v>
       </c>
       <c r="E115" s="1">
-        <v>100.0</v>
+        <v>99.394</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1700000.0</v>
+        <v>884606.6</v>
       </c>
       <c r="I115" s="1">
-        <v>-26860.0</v>
+        <v>-4912.8</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.58</v>
+        <v>-0.55536551502103</v>
       </c>
       <c r="K115">
-        <v>2.65</v>
+        <v>0.16</v>
       </c>
       <c r="L115" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="M115" s="1">
-        <v>1673140.0</v>
+        <v>879693.8</v>
       </c>
       <c r="N115" s="1">
-        <v>1718259.86</v>
+        <v>881156.81</v>
       </c>
       <c r="O115" s="1">
-        <v>0.89</v>
+        <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="C116" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>101.396</v>
+        <v>95.011</v>
       </c>
       <c r="E116" s="1">
-        <v>103.012</v>
+        <v>93.6</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>927108.0</v>
+        <v>936000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-14544.0</v>
+        <v>14110.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.5687492719295</v>
+        <v>1.5074786324786</v>
       </c>
       <c r="K116">
-        <v>2.84</v>
+        <v>0.92</v>
       </c>
       <c r="L116" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="M116" s="1">
-        <v>912564.0</v>
+        <v>950110.0</v>
       </c>
       <c r="N116" s="1">
-        <v>938133.86</v>
+        <v>959281.23</v>
       </c>
       <c r="O116" s="1">
         <v>0.49</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="C117" s="1">
-        <v>1209000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.0</v>
+        <v>97.995</v>
       </c>
       <c r="E117" s="1">
-        <v>99.849</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1207174.41</v>
+        <v>1700000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>13915.59</v>
+        <v>-34085.0</v>
       </c>
       <c r="J117" s="1">
-        <v>1.1527406383639</v>
+        <v>-2.005</v>
       </c>
       <c r="K117">
-        <v>2.35</v>
+        <v>2.85</v>
       </c>
       <c r="L117" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="M117" s="1">
-        <v>1221090.0</v>
+        <v>1665915.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1249528.0</v>
+        <v>1714283.49</v>
       </c>
       <c r="O117" s="1">
-        <v>0.65</v>
+        <v>0.87</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="B118" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="C118" s="1">
         <v>900000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.845</v>
+        <v>100.999</v>
       </c>
       <c r="E118" s="1">
-        <v>99.58877778</v>
+        <v>103.012</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>896299.0</v>
+        <v>927108.0</v>
       </c>
       <c r="I118" s="1">
-        <v>2306.0</v>
+        <v>-18117.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.25728021564232</v>
+        <v>-1.9541412650953</v>
       </c>
       <c r="K118">
-        <v>0.26</v>
+        <v>3.05</v>
       </c>
       <c r="L118" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="M118" s="1">
-        <v>898605.0</v>
+        <v>908991.0</v>
       </c>
       <c r="N118" s="1">
-        <v>900935.14</v>
+        <v>936447.16</v>
       </c>
       <c r="O118" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="B119" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="C119" s="1">
-        <v>700000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.294</v>
+        <v>100.314</v>
       </c>
       <c r="E119" s="1">
-        <v>100.242</v>
+        <v>99.849</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>701694.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I119" s="1">
-        <v>364.0</v>
+        <v>5621.85</v>
       </c>
       <c r="J119" s="1">
-        <v>0.05187446379761</v>
+        <v>0.46570321184989</v>
       </c>
       <c r="K119">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>345.21</v>
+        <v>2.54</v>
+      </c>
+      <c r="L119" t="s">
+        <v>371</v>
       </c>
       <c r="M119" s="1">
-        <v>702058.0</v>
+        <v>1212796.26</v>
       </c>
       <c r="N119" s="1">
-        <v>702403.21</v>
+        <v>1243529.7</v>
       </c>
       <c r="O119" s="1">
-        <v>0.36</v>
+        <v>0.63</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="B120" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="C120" s="1">
-        <v>775000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>96.353</v>
+        <v>99.062</v>
       </c>
       <c r="E120" s="1">
-        <v>98.42664516</v>
+        <v>99.58877778</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>762806.5</v>
+        <v>896299.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-16070.75</v>
+        <v>-4741.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.1067924827594</v>
+        <v>-0.52895294985267</v>
       </c>
       <c r="K120">
-        <v>1.17</v>
+        <v>0.43</v>
       </c>
       <c r="L120" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="M120" s="1">
-        <v>746735.75</v>
+        <v>891558.0</v>
       </c>
       <c r="N120" s="1">
-        <v>755826.08</v>
+        <v>895441.56</v>
       </c>
       <c r="O120" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="B121" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C121" s="1">
-        <v>1658000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.278</v>
+        <v>100.294</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>100.242</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1658000.0</v>
+        <v>701694.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-28550.76</v>
+        <v>364.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.722</v>
+        <v>0.05187446379761</v>
       </c>
       <c r="K121">
-        <v>0.58</v>
+        <v>0.27</v>
       </c>
       <c r="L121" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="M121" s="1">
-        <v>1629449.24</v>
+        <v>702058.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1639135.96</v>
+        <v>703956.63</v>
       </c>
       <c r="O121" s="1">
-        <v>0.85</v>
+        <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B122" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C122" s="1">
-        <v>1000000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>103.396</v>
+        <v>95.828</v>
       </c>
       <c r="E122" s="1">
-        <v>102.806722</v>
+        <v>98.42664516</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1028067.22</v>
+        <v>762806.5</v>
       </c>
       <c r="I122" s="1">
-        <v>5892.78</v>
+        <v>-20139.5</v>
       </c>
       <c r="J122" s="1">
-        <v>0.57319014606846</v>
+        <v>-2.6401846339799</v>
       </c>
       <c r="K122">
-        <v>0.13</v>
+        <v>1.33</v>
       </c>
       <c r="L122" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="M122" s="1">
-        <v>1033960.0</v>
+        <v>742667.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1035261.37</v>
+        <v>752951.67</v>
       </c>
       <c r="O122" s="1">
-        <v>0.54</v>
+        <v>0.38</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B123" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C123" s="1">
-        <v>800000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>104.501</v>
+        <v>97.984</v>
       </c>
       <c r="E123" s="1">
-        <v>105.93</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>847440.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-11432.0</v>
+        <v>-33425.28</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.3490040592844</v>
+        <v>-2.016</v>
       </c>
       <c r="K123">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="L123" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="M123" s="1">
-        <v>836008.0</v>
+        <v>1624574.72</v>
       </c>
       <c r="N123" s="1">
-        <v>841624.44</v>
+        <v>1636825.57</v>
       </c>
       <c r="O123" s="1">
-        <v>0.44</v>
+        <v>0.83</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="B124" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="C124" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.981</v>
+        <v>102.975</v>
       </c>
       <c r="E124" s="1">
-        <v>99.07293333</v>
+        <v>102.806722</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1188875.2</v>
+        <v>1028067.22</v>
       </c>
       <c r="I124" s="1">
-        <v>10896.8</v>
+        <v>1682.78</v>
       </c>
       <c r="J124" s="1">
-        <v>0.91656382436104</v>
+        <v>0.16368384938876</v>
       </c>
       <c r="K124">
-        <v>2.29</v>
+        <v>0.36</v>
       </c>
       <c r="L124" t="s">
-        <v>391</v>
+        <v>245</v>
       </c>
       <c r="M124" s="1">
-        <v>1199772.0</v>
+        <v>1029750.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1227289.81</v>
+        <v>1033393.84</v>
       </c>
       <c r="O124" s="1">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B125" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="C125" s="1">
         <v>800000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>84.215</v>
+        <v>103.933</v>
       </c>
       <c r="E125" s="1">
-        <v>85.38325</v>
+        <v>105.93</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>683066.0</v>
+        <v>847440.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-9346.0</v>
+        <v>-15976.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.3682426002758</v>
+        <v>-1.88520721231</v>
       </c>
       <c r="K125">
-        <v>0.32</v>
+        <v>1.01</v>
       </c>
       <c r="L125" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="M125" s="1">
-        <v>673720.0</v>
+        <v>831464.0</v>
       </c>
       <c r="N125" s="1">
-        <v>676289.86</v>
+        <v>839546.19</v>
       </c>
       <c r="O125" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="B126" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>97.247</v>
+        <v>99.689</v>
       </c>
       <c r="E126" s="1">
-        <v>95.972</v>
+        <v>99.07293333</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>479860.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="I126" s="1">
-        <v>6375.0</v>
+        <v>7392.8</v>
       </c>
       <c r="J126" s="1">
-        <v>1.3285124828075</v>
+        <v>0.62183145884446</v>
       </c>
       <c r="K126">
-        <v>0.55</v>
+        <v>2.48</v>
       </c>
       <c r="L126" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="M126" s="1">
-        <v>486235.0</v>
+        <v>1196268.0</v>
       </c>
       <c r="N126" s="1">
-        <v>488988.42</v>
+        <v>1226078.96</v>
       </c>
       <c r="O126" s="1">
-        <v>0.25</v>
+        <v>0.62</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B127" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="C127" s="1">
-        <v>456000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.583</v>
+        <v>83.661</v>
       </c>
       <c r="E127" s="1">
-        <v>99.609</v>
+        <v>85.38325</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>454217.04</v>
+        <v>683066.0</v>
       </c>
       <c r="I127" s="1">
-        <v>4441.44</v>
+        <v>-13778.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.97782328906023</v>
+        <v>-2.0170818046865</v>
       </c>
       <c r="K127">
-        <v>3.87</v>
+        <v>0.36</v>
       </c>
       <c r="L127" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="M127" s="1">
-        <v>458658.48</v>
+        <v>669288.0</v>
       </c>
       <c r="N127" s="1">
-        <v>476298.81</v>
+        <v>672203.07</v>
       </c>
       <c r="O127" s="1">
-        <v>0.25</v>
+        <v>0.34</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B128" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C128" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>101.464</v>
+        <v>97.327</v>
       </c>
       <c r="E128" s="1">
-        <v>102.847</v>
+        <v>95.972</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>719929.0</v>
+        <v>479860.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-9681.0</v>
+        <v>6775.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.344715937266</v>
+        <v>1.4118701287876</v>
       </c>
       <c r="K128">
-        <v>3.69</v>
+        <v>0.59</v>
       </c>
       <c r="L128" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="M128" s="1">
-        <v>710248.0</v>
+        <v>486635.0</v>
       </c>
       <c r="N128" s="1">
-        <v>736109.64</v>
+        <v>489573.36</v>
       </c>
       <c r="O128" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="B129" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C129" s="1">
-        <v>1178000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>103.666</v>
+        <v>85.59</v>
       </c>
       <c r="E129" s="1">
-        <v>101.91549321</v>
+        <v>85.957</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1200564.51</v>
+        <v>429785.0</v>
       </c>
       <c r="I129" s="1">
-        <v>20620.97</v>
+        <v>-1835.0</v>
       </c>
       <c r="J129" s="1">
-        <v>1.717606161788</v>
+        <v>-0.42695766487895</v>
       </c>
       <c r="K129">
-        <v>2.43</v>
+        <v>0.66</v>
       </c>
       <c r="L129" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="M129" s="1">
-        <v>1221185.48</v>
+        <v>427950.0</v>
       </c>
       <c r="N129" s="1">
-        <v>1249861.23</v>
+        <v>431227.4</v>
       </c>
       <c r="O129" s="1">
-        <v>0.65</v>
+        <v>0.22</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="B130" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="C130" s="1">
-        <v>1500000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>98.312</v>
+        <v>100.152</v>
       </c>
       <c r="E130" s="1">
-        <v>99.423</v>
+        <v>99.609</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1491345.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I130" s="1">
-        <v>-16665.0</v>
+        <v>2476.08</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.1174476730736</v>
+        <v>0.54513146402434</v>
       </c>
       <c r="K130">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.07</v>
+      </c>
+      <c r="L130">
+        <v>299.84</v>
       </c>
       <c r="M130" s="1">
-        <v>1474680.0</v>
+        <v>456693.12</v>
       </c>
       <c r="N130" s="1">
-        <v>1480967.67</v>
+        <v>456992.96</v>
       </c>
       <c r="O130" s="1">
-        <v>0.77</v>
+        <v>0.23</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="B131" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="C131" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.092</v>
+        <v>100.882</v>
       </c>
       <c r="E131" s="1">
-        <v>99.68483</v>
+        <v>102.847</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>996848.3</v>
+        <v>719929.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-15928.3</v>
+        <v>-13755.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.5978659942541</v>
+        <v>-1.9106050735559</v>
       </c>
       <c r="K131">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.01</v>
+      </c>
+      <c r="L131">
+        <v>74.32</v>
       </c>
       <c r="M131" s="1">
-        <v>980920.0</v>
+        <v>706174.0</v>
       </c>
       <c r="N131" s="1">
-        <v>996536.44</v>
+        <v>706248.32</v>
       </c>
       <c r="O131" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="B132" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="C132" s="1">
-        <v>916000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>101.04</v>
+        <v>102.855</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>101.91549321</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>916000.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I132" s="1">
-        <v>9526.4</v>
+        <v>11067.39</v>
       </c>
       <c r="J132" s="1">
-        <v>1.04</v>
+        <v>0.92184883925979</v>
       </c>
       <c r="K132">
-        <v>0.41</v>
+        <v>2.64</v>
       </c>
       <c r="L132" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="M132" s="1">
-        <v>925526.4</v>
+        <v>1211631.9</v>
       </c>
       <c r="N132" s="1">
-        <v>929323.31</v>
+        <v>1242765.57</v>
       </c>
       <c r="O132" s="1">
-        <v>0.48</v>
+        <v>0.63</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="B133" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="C133" s="1">
-        <v>2400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.068</v>
+        <v>97.619</v>
       </c>
       <c r="E133" s="1">
-        <v>99.779</v>
+        <v>99.423</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>2394696.0</v>
+        <v>1491345.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-41064.0</v>
+        <v>-27060.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.7147896852043</v>
+        <v>-1.8144694889512</v>
       </c>
       <c r="K133">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="L133" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="M133" s="1">
-        <v>2353632.0</v>
+        <v>1464285.0</v>
       </c>
       <c r="N133" s="1">
-        <v>2368919.67</v>
+        <v>1472791.85</v>
       </c>
       <c r="O133" s="1">
-        <v>1.23</v>
+        <v>0.75</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="B134" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="C134" s="1">
-        <v>1559000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.111</v>
+        <v>97.469</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>99.68483</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1559000.0</v>
+        <v>996848.3</v>
       </c>
       <c r="I134" s="1">
-        <v>-29449.51</v>
+        <v>-22158.3</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.889</v>
+        <v>-2.2228357113113</v>
       </c>
       <c r="K134">
-        <v>0.62</v>
+        <v>1.75</v>
       </c>
       <c r="L134" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="M134" s="1">
-        <v>1529550.49</v>
+        <v>974690.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1539147.95</v>
+        <v>992155.75</v>
       </c>
       <c r="O134" s="1">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="B135" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="C135" s="1">
-        <v>2500000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.327</v>
+        <v>100.226</v>
       </c>
       <c r="E135" s="1">
-        <v>102.33536</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>2558384.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-50209.0</v>
+        <v>2070.16</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.9625279082421</v>
+        <v>0.226</v>
       </c>
       <c r="K135">
-        <v>0.4</v>
+        <v>0.65</v>
       </c>
       <c r="L135" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="M135" s="1">
-        <v>2508175.0</v>
+        <v>918070.16</v>
       </c>
       <c r="N135" s="1">
-        <v>2518197.95</v>
+        <v>924002.83</v>
       </c>
       <c r="O135" s="1">
-        <v>1.31</v>
+        <v>0.47</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="B136" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="C136" s="1">
-        <v>1229000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>89.521</v>
+        <v>98.034</v>
       </c>
       <c r="E136" s="1">
-        <v>85.4301904</v>
+        <v>99.779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1049937.04</v>
+        <v>2394696.0</v>
       </c>
       <c r="I136" s="1">
-        <v>50276.05</v>
+        <v>-41880.0</v>
       </c>
       <c r="J136" s="1">
-        <v>4.7884823646187</v>
+        <v>-1.7488649916315</v>
       </c>
       <c r="K136">
-        <v>0.28</v>
+        <v>0.82</v>
       </c>
       <c r="L136" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="M136" s="1">
-        <v>1100213.09</v>
+        <v>2352816.0</v>
       </c>
       <c r="N136" s="1">
-        <v>1103655.57</v>
+        <v>2372542.03</v>
       </c>
       <c r="O136" s="1">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="B137" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="C137" s="1">
-        <v>451000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.397</v>
+        <v>98.01</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>451000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>1790.47</v>
+        <v>-31024.1</v>
       </c>
       <c r="J137" s="1">
-        <v>0.397</v>
+        <v>-1.99</v>
       </c>
       <c r="K137">
-        <v>2.35</v>
+        <v>0.77</v>
       </c>
       <c r="L137" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="M137" s="1">
-        <v>452790.47</v>
+        <v>1527975.9</v>
       </c>
       <c r="N137" s="1">
-        <v>463378.66</v>
+        <v>1540041.28</v>
       </c>
       <c r="O137" s="1">
-        <v>0.24</v>
+        <v>0.78</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="B138" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C138" s="1">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>93.866</v>
+        <v>99.914</v>
       </c>
       <c r="E138" s="1">
-        <v>91.6578065</v>
+        <v>102.33536</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1833156.13</v>
+        <v>2558384.0</v>
       </c>
       <c r="I138" s="1">
-        <v>44163.87</v>
+        <v>-60534.0</v>
       </c>
       <c r="J138" s="1">
-        <v>2.4091712253664</v>
+        <v>-2.3661029775045</v>
       </c>
       <c r="K138">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="L138" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="M138" s="1">
-        <v>1877320.0</v>
+        <v>2497850.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1883292.6</v>
+        <v>2512748.97</v>
       </c>
       <c r="O138" s="1">
-        <v>0.98</v>
+        <v>1.28</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="B139" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="C139" s="1">
-        <v>1432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.053</v>
+        <v>98.673</v>
       </c>
       <c r="E139" s="1">
-        <v>100.45530726</v>
+        <v>98.819</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1438520.0</v>
+        <v>592914.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-5761.04</v>
+        <v>-876.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.40048383060368</v>
+        <v>-0.14774486687783</v>
       </c>
       <c r="K139">
-        <v>2.22</v>
+        <v>1.04</v>
       </c>
       <c r="L139" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="M139" s="1">
-        <v>1432758.96</v>
+        <v>592038.0</v>
       </c>
       <c r="N139" s="1">
-        <v>1464597.42</v>
+        <v>598266.43</v>
       </c>
       <c r="O139" s="1">
-        <v>0.76</v>
+        <v>0.3</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="B140" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="C140" s="1">
-        <v>1100000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.361</v>
+        <v>89.095</v>
       </c>
       <c r="E140" s="1">
-        <v>99.40027273</v>
+        <v>85.4301904</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1093403.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I140" s="1">
-        <v>-432.0</v>
+        <v>45040.51</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.039509677584569</v>
+        <v>4.2898296073067</v>
       </c>
       <c r="K140">
-        <v>0.62</v>
+        <v>0.33</v>
       </c>
       <c r="L140" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="M140" s="1">
-        <v>1092971.0</v>
+        <v>1094977.55</v>
       </c>
       <c r="N140" s="1">
-        <v>1099815.2</v>
+        <v>1099058.84</v>
       </c>
       <c r="O140" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="B141" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="C141" s="1">
-        <v>500000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.103</v>
+        <v>99.998</v>
       </c>
       <c r="E141" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>498970.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-8455.0</v>
+        <v>-9.02</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.6944906507405</v>
+        <v>-0.002</v>
       </c>
       <c r="K141">
-        <v>0.51</v>
+        <v>2.53</v>
       </c>
       <c r="L141" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="M141" s="1">
-        <v>490515.0</v>
+        <v>450990.98</v>
       </c>
       <c r="N141" s="1">
-        <v>493056.1</v>
+        <v>462386.75</v>
       </c>
       <c r="O141" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B142" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="C142" s="1">
-        <v>952000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>105.511</v>
+        <v>93.868</v>
       </c>
       <c r="E142" s="1">
-        <v>100.27343697</v>
+        <v>91.6578065</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>954603.12</v>
+        <v>1833156.13</v>
       </c>
       <c r="I142" s="1">
-        <v>49861.6</v>
+        <v>44203.87</v>
       </c>
       <c r="J142" s="1">
-        <v>5.2232806446306</v>
+        <v>2.4113532544552</v>
       </c>
       <c r="K142">
-        <v>0.8</v>
+        <v>0.32</v>
       </c>
       <c r="L142" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="M142" s="1">
-        <v>1004464.72</v>
+        <v>1877360.0</v>
       </c>
       <c r="N142" s="1">
-        <v>1012050.97</v>
+        <v>1883825.75</v>
       </c>
       <c r="O142" s="1">
-        <v>0.52</v>
+        <v>0.96</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B143" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="C143" s="1">
-        <v>2200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>97.209</v>
+        <v>100.028</v>
       </c>
       <c r="E143" s="1">
-        <v>99.24563636</v>
+        <v>100.467</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>2183404.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-44806.0</v>
+        <v>-6146.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-2.052116786449</v>
+        <v>-0.43695939960385</v>
       </c>
       <c r="K143">
-        <v>1.42</v>
+        <v>3.17</v>
       </c>
       <c r="L143" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="M143" s="1">
-        <v>2138598.0</v>
+        <v>1400392.0</v>
       </c>
       <c r="N143" s="1">
-        <v>2169744.58</v>
+        <v>1444731.73</v>
       </c>
       <c r="O143" s="1">
-        <v>1.12</v>
+        <v>0.73</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="B144" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="C144" s="1">
-        <v>547000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.728</v>
+        <v>99.494</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>100.45530726</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>547000.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-1487.84</v>
+        <v>-13765.92</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.272</v>
+        <v>-0.95695019881545</v>
       </c>
       <c r="K144">
-        <v>2.87</v>
+        <v>2.4</v>
       </c>
       <c r="L144" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="M144" s="1">
-        <v>545512.16</v>
+        <v>1424754.08</v>
       </c>
       <c r="N144" s="1">
-        <v>561221.25</v>
+        <v>1459117.18</v>
       </c>
       <c r="O144" s="1">
-        <v>0.29</v>
+        <v>0.74</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="B145" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="C145" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.295</v>
+        <v>98.962</v>
       </c>
       <c r="E145" s="1">
-        <v>101.2</v>
+        <v>99.40027273</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>910800.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-17145.0</v>
+        <v>-4821.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.8824110671937</v>
+        <v>-0.44091702693334</v>
       </c>
       <c r="K145">
-        <v>0.53</v>
+        <v>0.81</v>
       </c>
       <c r="L145" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="M145" s="1">
-        <v>893655.0</v>
+        <v>1088582.0</v>
       </c>
       <c r="N145" s="1">
-        <v>898399.11</v>
+        <v>1097445.8</v>
       </c>
       <c r="O145" s="1">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="B146" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="C146" s="1">
-        <v>2152000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>98.629</v>
+        <v>97.426</v>
       </c>
       <c r="E146" s="1">
-        <v>99.728</v>
+        <v>99.794</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2146146.56</v>
+        <v>498970.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-23650.48</v>
+        <v>-11840.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-1.1019974330178</v>
+        <v>-2.3728881495882</v>
       </c>
       <c r="K146">
-        <v>0.77</v>
+        <v>0.68</v>
       </c>
       <c r="L146" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="M146" s="1">
-        <v>2122496.08</v>
+        <v>487130.0</v>
       </c>
       <c r="N146" s="1">
-        <v>2139166.71</v>
+        <v>490534.11</v>
       </c>
       <c r="O146" s="1">
-        <v>1.11</v>
+        <v>0.25</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="B147" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="C147" s="1">
-        <v>500000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>101.126</v>
+        <v>104.93</v>
       </c>
       <c r="E147" s="1">
-        <v>102.5055</v>
+        <v>100.27343697</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>512527.5</v>
+        <v>954603.12</v>
       </c>
       <c r="I147" s="1">
-        <v>-6897.5</v>
+        <v>44330.48</v>
       </c>
       <c r="J147" s="1">
-        <v>-1.3457814458736</v>
+        <v>4.6438649812919</v>
       </c>
       <c r="K147">
-        <v>1.61</v>
+        <v>1.11</v>
       </c>
       <c r="L147" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="M147" s="1">
-        <v>505630.0</v>
+        <v>998933.6</v>
       </c>
       <c r="N147" s="1">
-        <v>513674.52</v>
+        <v>1009488.38</v>
       </c>
       <c r="O147" s="1">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="B148" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="C148" s="1">
-        <v>1500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>104.571</v>
+        <v>97.318</v>
       </c>
       <c r="E148" s="1">
-        <v>103.12185667</v>
+        <v>99.24563636</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1546827.85</v>
+        <v>2183404.0</v>
       </c>
       <c r="I148" s="1">
-        <v>21737.15</v>
+        <v>-42408.0</v>
       </c>
       <c r="J148" s="1">
-        <v>1.4052727328384</v>
+        <v>-1.9422882801351</v>
       </c>
       <c r="K148">
-        <v>0.13</v>
+        <v>1.58</v>
       </c>
       <c r="L148" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="M148" s="1">
-        <v>1568565.0</v>
+        <v>2140996.0</v>
       </c>
       <c r="N148" s="1">
-        <v>1570553.01</v>
+        <v>2175668.6</v>
       </c>
       <c r="O148" s="1">
-        <v>0.81</v>
+        <v>1.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="B149" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.56</v>
+        <v>98.999</v>
       </c>
       <c r="E149" s="1">
-        <v>103.479</v>
+        <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>413916.0</v>
+        <v>547000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-7676.0</v>
+        <v>-5475.47</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.8544825520154</v>
+        <v>-1.001</v>
       </c>
       <c r="K149">
-        <v>0.53</v>
+        <v>3.05</v>
       </c>
       <c r="L149" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="M149" s="1">
-        <v>406240.0</v>
+        <v>541524.53</v>
       </c>
       <c r="N149" s="1">
-        <v>408360.55</v>
+        <v>558225.77</v>
       </c>
       <c r="O149" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="B150" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="C150" s="1">
-        <v>381000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.007</v>
+        <v>98.83</v>
       </c>
       <c r="E150" s="1">
-        <v>102.47</v>
+        <v>101.2</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>390410.7</v>
+        <v>910800.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-9384.03</v>
+        <v>-21330.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.4036303308285</v>
+        <v>-2.3418972332016</v>
       </c>
       <c r="K150">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>334.03</v>
+        <v>0.71</v>
+      </c>
+      <c r="L150" t="s">
+        <v>461</v>
       </c>
       <c r="M150" s="1">
-        <v>381026.67</v>
+        <v>889470.0</v>
       </c>
       <c r="N150" s="1">
-        <v>381360.7</v>
+        <v>895856.3</v>
       </c>
       <c r="O150" s="1">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="B151" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="C151" s="1">
-        <v>631000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.06</v>
+        <v>98.13</v>
       </c>
       <c r="E151" s="1">
-        <v>99.422</v>
+        <v>99.728</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>627352.82</v>
+        <v>2146146.56</v>
       </c>
       <c r="I151" s="1">
-        <v>-8594.22</v>
+        <v>-34388.96</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.3699181267727</v>
+        <v>-1.6023584148885</v>
       </c>
       <c r="K151">
-        <v>0.48</v>
+        <v>0.93</v>
       </c>
       <c r="L151" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="M151" s="1">
-        <v>618758.6</v>
+        <v>2111757.6</v>
       </c>
       <c r="N151" s="1">
-        <v>621792.59</v>
+        <v>2131877.33</v>
       </c>
       <c r="O151" s="1">
-        <v>0.32</v>
+        <v>1.08</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="B152" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="C152" s="1">
-        <v>638000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.687</v>
+        <v>100.554</v>
       </c>
       <c r="E152" s="1">
-        <v>100.0</v>
+        <v>102.5055</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>638000.0</v>
+        <v>512527.5</v>
       </c>
       <c r="I152" s="1">
-        <v>4383.06</v>
+        <v>-9757.5</v>
       </c>
       <c r="J152" s="1">
-        <v>0.687</v>
+        <v>-1.9038002838872</v>
       </c>
       <c r="K152">
-        <v>3.91</v>
+        <v>1.79</v>
       </c>
       <c r="L152" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="M152" s="1">
-        <v>642383.06</v>
+        <v>502770.0</v>
       </c>
       <c r="N152" s="1">
-        <v>667343.72</v>
+        <v>511708.36</v>
       </c>
       <c r="O152" s="1">
-        <v>0.35</v>
+        <v>0.26</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="B153" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="C153" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>88.74</v>
+        <v>104.262</v>
       </c>
       <c r="E153" s="1">
-        <v>88.621</v>
+        <v>103.12185667</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>531726.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I153" s="1">
-        <v>714.0</v>
+        <v>17102.15</v>
       </c>
       <c r="J153" s="1">
-        <v>0.13427968540188</v>
+        <v>1.1056272357651</v>
       </c>
       <c r="K153">
-        <v>1.4</v>
+        <v>0.4</v>
       </c>
       <c r="L153" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="M153" s="1">
-        <v>532440.0</v>
+        <v>1563930.0</v>
       </c>
       <c r="N153" s="1">
-        <v>540827.67</v>
+        <v>1569894.04</v>
       </c>
       <c r="O153" s="1">
-        <v>0.28</v>
+        <v>0.8</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="B154" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="C154" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>74.577</v>
+        <v>101.383</v>
       </c>
       <c r="E154" s="1">
-        <v>74.33222222</v>
+        <v>103.479</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>668990.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I154" s="1">
-        <v>2203.0</v>
+        <v>-8384.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.32930238120151</v>
+        <v>-2.0255317504035</v>
       </c>
       <c r="K154">
-        <v>0.33</v>
+        <v>0.75</v>
       </c>
       <c r="L154" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="M154" s="1">
-        <v>671193.0</v>
+        <v>405532.0</v>
       </c>
       <c r="N154" s="1">
-        <v>674170.4</v>
+        <v>408540.22</v>
       </c>
       <c r="O154" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="B155" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="C155" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.277</v>
+        <v>96.738</v>
       </c>
       <c r="E155" s="1">
-        <v>99.985</v>
+        <v>97.26</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>899865.0</v>
+        <v>583560.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-15372.0</v>
+        <v>-3132.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.7082562384358</v>
+        <v>-0.53670573719926</v>
       </c>
       <c r="K155">
-        <v>2.95</v>
+        <v>0.44</v>
       </c>
       <c r="L155" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="M155" s="1">
-        <v>884493.0</v>
+        <v>580428.0</v>
       </c>
       <c r="N155" s="1">
-        <v>911039.92</v>
+        <v>583078.68</v>
       </c>
       <c r="O155" s="1">
-        <v>0.47</v>
+        <v>0.3</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="B156" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="C156" s="1">
-        <v>700000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.861</v>
+        <v>99.144</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>700000.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I156" s="1">
-        <v>6027.0</v>
+        <v>-12672.06</v>
       </c>
       <c r="J156" s="1">
-        <v>0.861</v>
+        <v>-3.2458280472333</v>
       </c>
       <c r="K156">
-        <v>2.49</v>
+        <v>0.28</v>
       </c>
       <c r="L156" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="M156" s="1">
-        <v>706027.0</v>
+        <v>377738.64</v>
       </c>
       <c r="N156" s="1">
-        <v>723461.26</v>
+        <v>378824.23</v>
       </c>
       <c r="O156" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B157" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="C157" s="1">
-        <v>800000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.74</v>
+        <v>99.911</v>
       </c>
       <c r="E157" s="1">
-        <v>99.6055</v>
+        <v>99.958</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>796844.0</v>
+        <v>787669.04</v>
       </c>
       <c r="I157" s="1">
-        <v>-6924.0</v>
+        <v>-370.36</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.86892792064695</v>
+        <v>-0.047019748294284</v>
       </c>
       <c r="K157">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>0.09</v>
+      </c>
+      <c r="L157">
+        <v>728.63</v>
       </c>
       <c r="M157" s="1">
-        <v>789920.0</v>
+        <v>787298.68</v>
       </c>
       <c r="N157" s="1">
-        <v>798221.37</v>
+        <v>788027.31</v>
       </c>
       <c r="O157" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="B158" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="C158" s="1">
-        <v>600000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>95.492</v>
+        <v>97.516</v>
       </c>
       <c r="E158" s="1">
-        <v>99.405</v>
+        <v>99.422</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>596430.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I158" s="1">
-        <v>-23478.0</v>
+        <v>-12026.86</v>
       </c>
       <c r="J158" s="1">
-        <v>-3.9364217091696</v>
+        <v>-1.9170807265997</v>
       </c>
       <c r="K158">
-        <v>0.82</v>
+        <v>0.64</v>
       </c>
       <c r="L158" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="M158" s="1">
-        <v>572952.0</v>
+        <v>615325.96</v>
       </c>
       <c r="N158" s="1">
-        <v>577883.51</v>
+        <v>619371.28</v>
       </c>
       <c r="O158" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="B159" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="C159" s="1">
-        <v>400000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>98.632</v>
+        <v>100.178</v>
       </c>
       <c r="E159" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>402640.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-8112.0</v>
+        <v>1135.64</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.014702960461</v>
+        <v>0.178</v>
       </c>
       <c r="K159">
-        <v>2.7</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>0.11</v>
+      </c>
+      <c r="L159">
+        <v>699.18</v>
       </c>
       <c r="M159" s="1">
-        <v>394528.0</v>
+        <v>639135.64</v>
       </c>
       <c r="N159" s="1">
-        <v>405328.0</v>
+        <v>639834.82</v>
       </c>
       <c r="O159" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="B160" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.485</v>
+        <v>88.422</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>700000.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I160" s="1">
-        <v>3395.0</v>
+        <v>-1194.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.485</v>
+        <v>-0.22455174281491</v>
       </c>
       <c r="K160">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.48</v>
+      </c>
+      <c r="L160" t="s">
+        <v>488</v>
       </c>
       <c r="M160" s="1">
-        <v>703395.0</v>
+        <v>530532.0</v>
       </c>
       <c r="N160" s="1">
-        <v>703395.0</v>
+        <v>539400.49</v>
       </c>
       <c r="O160" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="B161" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="C161" s="1">
-        <v>150000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>95.476</v>
+        <v>74.096</v>
       </c>
       <c r="E161" s="1">
-        <v>99.237</v>
+        <v>74.33222222</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>148855.5</v>
+        <v>668990.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-5641.5</v>
+        <v>-2126.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-3.7899170672229</v>
+        <v>-0.31779249316133</v>
       </c>
       <c r="K161">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>98.63</v>
+        <v>0.37</v>
+      </c>
+      <c r="L161" t="s">
+        <v>491</v>
       </c>
       <c r="M161" s="1">
-        <v>143214.0</v>
+        <v>666864.0</v>
       </c>
       <c r="N161" s="1">
-        <v>143312.63</v>
+        <v>670174.27</v>
       </c>
       <c r="O161" s="1">
-        <v>0.07</v>
+        <v>0.34</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="B162" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="C162" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.095</v>
+        <v>97.723</v>
       </c>
       <c r="E162" s="1">
-        <v>99.42228</v>
+        <v>99.985</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>994222.8</v>
+        <v>899865.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-13272.8</v>
+        <v>-20358.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-1.3349925187795</v>
+        <v>-2.2623393509026</v>
       </c>
       <c r="K162">
-        <v>0.35</v>
+        <v>3.12</v>
       </c>
       <c r="L162" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
       <c r="M162" s="1">
-        <v>980950.0</v>
+        <v>879507.0</v>
       </c>
       <c r="N162" s="1">
-        <v>984463.7</v>
+        <v>907551.86</v>
       </c>
       <c r="O162" s="1">
-        <v>0.51</v>
+        <v>0.46</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="B163" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="C163" s="1">
         <v>700000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.104</v>
+        <v>100.715</v>
       </c>
       <c r="E163" s="1">
         <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>700000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-6272.0</v>
+        <v>5005.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.896</v>
+        <v>0.715</v>
       </c>
       <c r="K163">
-        <v>1.58</v>
+        <v>2.68</v>
       </c>
       <c r="L163" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="M163" s="1">
-        <v>693728.0</v>
+        <v>705005.0</v>
       </c>
       <c r="N163" s="1">
-        <v>704801.85</v>
+        <v>723768.99</v>
       </c>
       <c r="O163" s="1">
         <v>0.37</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="B164" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="C164" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.405</v>
+        <v>98.179</v>
       </c>
       <c r="E164" s="1">
-        <v>99.1624</v>
+        <v>99.6055</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1487436.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I164" s="1">
-        <v>3639.0</v>
+        <v>-11412.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.24464918154462</v>
+        <v>-1.4321498310836</v>
       </c>
       <c r="K164">
-        <v>3.05</v>
+        <v>1.22</v>
       </c>
       <c r="L164" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="M164" s="1">
-        <v>1491075.0</v>
+        <v>785432.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1536845.55</v>
+        <v>795212.82</v>
       </c>
       <c r="O164" s="1">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="B165" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="C165" s="1">
-        <v>816000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.343</v>
+        <v>94.985</v>
       </c>
       <c r="E165" s="1">
-        <v>100.0</v>
+        <v>99.405</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>816000.0</v>
+        <v>596430.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-13521.12</v>
+        <v>-26520.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.657</v>
+        <v>-4.4464564156733</v>
       </c>
       <c r="K165">
-        <v>0.64</v>
+        <v>0.97</v>
       </c>
       <c r="L165" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="M165" s="1">
-        <v>802478.88</v>
+        <v>569910.0</v>
       </c>
       <c r="N165" s="1">
-        <v>807689.68</v>
+        <v>575729.18</v>
       </c>
       <c r="O165" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="B166" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="C166" s="1">
-        <v>1222000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.807</v>
+        <v>98.057</v>
       </c>
       <c r="E166" s="1">
-        <v>99.24314075</v>
+        <v>100.66</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1212751.18</v>
+        <v>402640.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-5329.64</v>
+        <v>-10412.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.43946689872526</v>
+        <v>-2.5859328432347</v>
       </c>
       <c r="K166">
-        <v>2.17</v>
+        <v>2.87</v>
       </c>
       <c r="L166" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="M166" s="1">
-        <v>1207421.54</v>
+        <v>392228.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1233974.93</v>
+        <v>403693.75</v>
       </c>
       <c r="O166" s="1">
-        <v>0.64</v>
+        <v>0.2</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="B167" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="C167" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.342</v>
+        <v>100.183</v>
       </c>
       <c r="E167" s="1">
-        <v>99.897</v>
+        <v>100.05625</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>399588.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="I167" s="1">
-        <v>1780.0</v>
+        <v>1267.5</v>
       </c>
       <c r="J167" s="1">
-        <v>0.44545882258726</v>
+        <v>0.12667874320695</v>
       </c>
       <c r="K167">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>254.79</v>
+        <v>0.22</v>
+      </c>
+      <c r="L167" t="s">
+        <v>509</v>
       </c>
       <c r="M167" s="1">
-        <v>401368.0</v>
+        <v>1001830.0</v>
       </c>
       <c r="N167" s="1">
-        <v>401622.79</v>
+        <v>1003987.53</v>
       </c>
       <c r="O167" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="B168" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="C168" s="1">
-        <v>1384000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.563</v>
+        <v>95.369</v>
       </c>
       <c r="E168" s="1">
-        <v>100.62532081</v>
+        <v>99.237</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1392654.44</v>
+        <v>148855.5</v>
       </c>
       <c r="I168" s="1">
-        <v>12977.48</v>
+        <v>-5802.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.93185212549927</v>
+        <v>-3.8977397543255</v>
       </c>
       <c r="K168">
-        <v>3.69</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.09</v>
+      </c>
+      <c r="L168">
+        <v>135.62</v>
       </c>
       <c r="M168" s="1">
-        <v>1405631.92</v>
+        <v>143053.5</v>
       </c>
       <c r="N168" s="1">
-        <v>1456678.77</v>
+        <v>143189.12</v>
       </c>
       <c r="O168" s="1">
-        <v>0.76</v>
+        <v>0.07</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="B169" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="C169" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.991</v>
+        <v>97.612</v>
       </c>
       <c r="E169" s="1">
-        <v>100.23</v>
+        <v>99.42228</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>200460.0</v>
+        <v>994222.8</v>
       </c>
       <c r="I169" s="1">
-        <v>-2478.0</v>
+        <v>-18102.8</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.2361568392697</v>
+        <v>-1.82079912068</v>
       </c>
       <c r="K169">
-        <v>2.4</v>
+        <v>0.52</v>
       </c>
       <c r="L169" t="s">
-        <v>521</v>
+        <v>190</v>
       </c>
       <c r="M169" s="1">
-        <v>197982.0</v>
+        <v>976120.0</v>
       </c>
       <c r="N169" s="1">
-        <v>202790.22</v>
+        <v>981298.08</v>
       </c>
       <c r="O169" s="1">
-        <v>0.11</v>
+        <v>0.5</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="B170" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="C170" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.896</v>
+        <v>98.503</v>
       </c>
       <c r="E170" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1098581.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-10725.0</v>
+        <v>-10479.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.97625937459323</v>
+        <v>-1.497</v>
       </c>
       <c r="K170">
-        <v>1.68</v>
+        <v>1.77</v>
       </c>
       <c r="L170" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
       <c r="M170" s="1">
-        <v>1087856.0</v>
+        <v>689521.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1106307.37</v>
+        <v>701897.65</v>
       </c>
       <c r="O170" s="1">
-        <v>0.57</v>
+        <v>0.36</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="B171" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="C171" s="1">
-        <v>688000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.47</v>
+        <v>98.8</v>
       </c>
       <c r="E171" s="1">
-        <v>100.0</v>
+        <v>99.1624</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>688000.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="I171" s="1">
-        <v>3233.6</v>
+        <v>-5436.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.47</v>
+        <v>-0.36546110219196</v>
       </c>
       <c r="K171">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>741.91</v>
+        <v>3.24</v>
+      </c>
+      <c r="L171" t="s">
+        <v>519</v>
       </c>
       <c r="M171" s="1">
-        <v>691233.6</v>
+        <v>1482000.0</v>
       </c>
       <c r="N171" s="1">
-        <v>691975.51</v>
+        <v>1530544.52</v>
       </c>
       <c r="O171" s="1">
-        <v>0.36</v>
+        <v>0.78</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="B172" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="C172" s="1">
-        <v>809000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.9</v>
+        <v>97.757</v>
       </c>
       <c r="E172" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>806136.14</v>
+        <v>816000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>2054.86</v>
+        <v>-18302.88</v>
       </c>
       <c r="J172" s="1">
-        <v>0.25490235433434</v>
+        <v>-2.243</v>
       </c>
       <c r="K172">
-        <v>0.38</v>
+        <v>0.83</v>
       </c>
       <c r="L172" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="M172" s="1">
-        <v>808191.0</v>
+        <v>797697.12</v>
       </c>
       <c r="N172" s="1">
-        <v>811294.01</v>
+        <v>804445.53</v>
       </c>
       <c r="O172" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="B173" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="C173" s="1">
-        <v>800000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.413</v>
+        <v>98.176</v>
       </c>
       <c r="E173" s="1">
-        <v>99.471</v>
+        <v>99.24314075</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>795768.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I173" s="1">
-        <v>7536.0</v>
+        <v>-13040.46</v>
       </c>
       <c r="J173" s="1">
-        <v>0.94700968121362</v>
+        <v>-1.0752791021815</v>
       </c>
       <c r="K173">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>526.03</v>
+        <v>2.34</v>
+      </c>
+      <c r="L173" t="s">
+        <v>525</v>
       </c>
       <c r="M173" s="1">
-        <v>803304.0</v>
+        <v>1199710.72</v>
       </c>
       <c r="N173" s="1">
-        <v>803830.03</v>
+        <v>1228297.99</v>
       </c>
       <c r="O173" s="1">
-        <v>0.42</v>
+        <v>0.62</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="B174" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="C174" s="1">
-        <v>741000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.471</v>
+        <v>99.84</v>
       </c>
       <c r="E174" s="1">
-        <v>98.46009582</v>
+        <v>99.897</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>729589.31</v>
+        <v>399588.0</v>
       </c>
       <c r="I174" s="1">
-        <v>7490.8</v>
+        <v>-228.0</v>
       </c>
       <c r="J174" s="1">
-        <v>1.0267146046863</v>
+        <v>-0.05705877053365</v>
       </c>
       <c r="K174">
-        <v>3.09</v>
+        <v>0.25</v>
       </c>
       <c r="L174" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="M174" s="1">
-        <v>737080.11</v>
+        <v>399360.0</v>
       </c>
       <c r="N174" s="1">
-        <v>759959.75</v>
+        <v>400379.18</v>
       </c>
       <c r="O174" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="B175" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="C175" s="1">
-        <v>900000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.465</v>
+        <v>101.17</v>
       </c>
       <c r="E175" s="1">
-        <v>98.41</v>
+        <v>100.62532081</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>885690.0</v>
+        <v>1392654.44</v>
       </c>
       <c r="I175" s="1">
-        <v>-8505.0</v>
+        <v>7538.36</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.96026826542018</v>
+        <v>0.54129436445124</v>
       </c>
       <c r="K175">
-        <v>0.55</v>
+        <v>0.12</v>
       </c>
       <c r="L175" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="M175" s="1">
-        <v>877185.0</v>
+        <v>1400192.8</v>
       </c>
       <c r="N175" s="1">
-        <v>882178.15</v>
+        <v>1401899.1</v>
       </c>
       <c r="O175" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="B176" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C176" s="1">
-        <v>945000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.522</v>
+        <v>98.431</v>
       </c>
       <c r="E176" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>945000.0</v>
+        <v>200460.0</v>
       </c>
       <c r="I176" s="1">
-        <v>4932.9</v>
+        <v>-3598.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.522</v>
+        <v>-1.7948717948718</v>
       </c>
       <c r="K176">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>569.46</v>
+        <v>2.59</v>
+      </c>
+      <c r="L176" t="s">
+        <v>190</v>
       </c>
       <c r="M176" s="1">
-        <v>949932.9</v>
+        <v>196862.0</v>
       </c>
       <c r="N176" s="1">
-        <v>950502.36</v>
+        <v>202040.08</v>
       </c>
       <c r="O176" s="1">
-        <v>0.49</v>
+        <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="B177" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="C177" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>88.601</v>
+        <v>98.601</v>
       </c>
       <c r="E177" s="1">
-        <v>85.25</v>
+        <v>99.871</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>426250.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I177" s="1">
-        <v>16755.0</v>
+        <v>-13970.0</v>
       </c>
       <c r="J177" s="1">
-        <v>3.9307917888563</v>
+        <v>-1.2716404161368</v>
       </c>
       <c r="K177">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>359.59</v>
+        <v>1.87</v>
+      </c>
+      <c r="L177" t="s">
+        <v>536</v>
       </c>
       <c r="M177" s="1">
-        <v>443005.0</v>
+        <v>1084611.0</v>
       </c>
       <c r="N177" s="1">
-        <v>443364.59</v>
+        <v>1105164.42</v>
       </c>
       <c r="O177" s="1">
-        <v>0.23</v>
+        <v>0.56</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="B178" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="C178" s="1">
-        <v>610000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>101.362</v>
+        <v>99.879</v>
       </c>
       <c r="E178" s="1">
-        <v>99.18943934</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>605055.58</v>
+        <v>688000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>13252.62</v>
+        <v>-832.48</v>
       </c>
       <c r="J178" s="1">
-        <v>2.1903144831752</v>
+        <v>-0.121</v>
       </c>
       <c r="K178">
-        <v>1.6</v>
+        <v>0.3</v>
       </c>
       <c r="L178" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="M178" s="1">
-        <v>618308.2</v>
+        <v>687167.52</v>
       </c>
       <c r="N178" s="1">
-        <v>628084.91</v>
+        <v>689244.87</v>
       </c>
       <c r="O178" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="B179" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="C179" s="1">
-        <v>800000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.761</v>
+        <v>99.312</v>
       </c>
       <c r="E179" s="1">
-        <v>102.939</v>
+        <v>99.646</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>823512.0</v>
+        <v>806136.14</v>
       </c>
       <c r="I179" s="1">
-        <v>-17424.0</v>
+        <v>-2702.06</v>
       </c>
       <c r="J179" s="1">
-        <v>-2.1158161629703</v>
+        <v>-0.3351865604239</v>
       </c>
       <c r="K179">
-        <v>0.64</v>
+        <v>0.56</v>
       </c>
       <c r="L179" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="M179" s="1">
-        <v>806088.0</v>
+        <v>803434.08</v>
       </c>
       <c r="N179" s="1">
-        <v>811172.93</v>
+        <v>807933.45</v>
       </c>
       <c r="O179" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="B180" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="C180" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.541</v>
+        <v>100.339</v>
       </c>
       <c r="E180" s="1">
-        <v>100.761</v>
+        <v>99.471</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1309893.0</v>
+        <v>795768.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-41860.0</v>
+        <v>6944.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-3.19568086859</v>
+        <v>0.87261613937731</v>
       </c>
       <c r="K180">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="L180" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="M180" s="1">
-        <v>1268033.0</v>
+        <v>802712.0</v>
       </c>
       <c r="N180" s="1">
-        <v>1274764.51</v>
+        <v>804816.11</v>
       </c>
       <c r="O180" s="1">
-        <v>0.66</v>
+        <v>0.41</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="B181" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="C181" s="1">
-        <v>600000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>101.893</v>
+        <v>98.911</v>
       </c>
       <c r="E181" s="1">
-        <v>101.425395</v>
+        <v>98.46009582</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>608552.37</v>
+        <v>729589.31</v>
       </c>
       <c r="I181" s="1">
-        <v>2805.63</v>
+        <v>3341.2</v>
       </c>
       <c r="J181" s="1">
-        <v>0.46103345222368</v>
+        <v>0.45795627131653</v>
       </c>
       <c r="K181">
-        <v>3.68</v>
+        <v>3.26</v>
       </c>
       <c r="L181" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="M181" s="1">
-        <v>611358.0</v>
+        <v>732930.51</v>
       </c>
       <c r="N181" s="1">
-        <v>633426.49</v>
+        <v>757089.14</v>
       </c>
       <c r="O181" s="1">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="B182" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="C182" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>102.229</v>
+        <v>96.745</v>
       </c>
       <c r="E182" s="1">
-        <v>99.96825</v>
+        <v>98.41</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>299904.75</v>
+        <v>885690.0</v>
       </c>
       <c r="I182" s="1">
-        <v>6782.25</v>
+        <v>-14985.0</v>
       </c>
       <c r="J182" s="1">
-        <v>2.2614680160951</v>
+        <v>-1.6919012295498</v>
       </c>
       <c r="K182">
-        <v>1.92</v>
+        <v>0.72</v>
       </c>
       <c r="L182" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="M182" s="1">
-        <v>306687.0</v>
+        <v>870705.0</v>
       </c>
       <c r="N182" s="1">
-        <v>312451.73</v>
+        <v>877196.1</v>
       </c>
       <c r="O182" s="1">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="B183" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="C183" s="1">
-        <v>200000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>104.813</v>
+        <v>99.966</v>
       </c>
       <c r="E183" s="1">
-        <v>104.45</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>208900.0</v>
+        <v>945000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>726.0</v>
+        <v>-321.3</v>
       </c>
       <c r="J183" s="1">
-        <v>0.34753470560077</v>
+        <v>-0.034</v>
       </c>
       <c r="K183">
-        <v>4.24</v>
+        <v>0.28</v>
       </c>
       <c r="L183" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="M183" s="1">
-        <v>209626.0</v>
+        <v>944678.7</v>
       </c>
       <c r="N183" s="1">
-        <v>218102.71</v>
+        <v>947298.21</v>
       </c>
       <c r="O183" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="B184" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="C184" s="1">
-        <v>950000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.187</v>
+        <v>88.152</v>
       </c>
       <c r="E184" s="1">
-        <v>99.589</v>
+        <v>85.25</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>946095.5</v>
+        <v>426250.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-13319.0</v>
+        <v>14510.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.4077860004619</v>
+        <v>3.4041055718475</v>
       </c>
       <c r="K184">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>0.11</v>
+      </c>
+      <c r="L184">
+        <v>544.52</v>
       </c>
       <c r="M184" s="1">
-        <v>932776.5</v>
+        <v>440760.0</v>
       </c>
       <c r="N184" s="1">
-        <v>954561.43</v>
+        <v>441304.52</v>
       </c>
       <c r="O184" s="1">
-        <v>0.49</v>
+        <v>0.22</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="B185" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="C185" s="1">
-        <v>500000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>97.676</v>
+        <v>100.964</v>
       </c>
       <c r="E185" s="1">
-        <v>99.908</v>
+        <v>99.18943934</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>499540.0</v>
+        <v>605055.58</v>
       </c>
       <c r="I185" s="1">
-        <v>-11160.0</v>
+        <v>10824.82</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.2340553309044</v>
+        <v>1.789062089139</v>
       </c>
       <c r="K185">
-        <v>0.91</v>
+        <v>1.79</v>
       </c>
       <c r="L185" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="M185" s="1">
-        <v>488380.0</v>
+        <v>615880.4</v>
       </c>
       <c r="N185" s="1">
-        <v>492954.65</v>
+        <v>626785.19</v>
       </c>
       <c r="O185" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="B186" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="C186" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>102.325</v>
+        <v>100.172</v>
       </c>
       <c r="E186" s="1">
-        <v>103.012</v>
+        <v>102.939</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>721084.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-4809.0</v>
+        <v>-22136.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.66691259270765</v>
+        <v>-2.6879996891363</v>
       </c>
       <c r="K186">
-        <v>0.21</v>
+        <v>0.81</v>
       </c>
       <c r="L186" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="M186" s="1">
-        <v>716275.0</v>
+        <v>801376.0</v>
       </c>
       <c r="N186" s="1">
-        <v>717732.53</v>
+        <v>807891.07</v>
       </c>
       <c r="O186" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="B187" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="C187" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.154</v>
+        <v>97.094</v>
       </c>
       <c r="E187" s="1">
-        <v>106.6</v>
+        <v>100.761</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>746200.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-17122.0</v>
+        <v>-47671.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-2.2945590994371</v>
+        <v>-3.6393048897887</v>
       </c>
       <c r="K187">
-        <v>2.22</v>
+        <v>0.68</v>
       </c>
       <c r="L187" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="M187" s="1">
-        <v>729078.0</v>
+        <v>1262222.0</v>
       </c>
       <c r="N187" s="1">
-        <v>744645.81</v>
+        <v>1271117.21</v>
       </c>
       <c r="O187" s="1">
-        <v>0.39</v>
+        <v>0.65</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="B188" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="C188" s="1">
-        <v>1480000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>98.231</v>
+        <v>101.357</v>
       </c>
       <c r="E188" s="1">
-        <v>99.902</v>
+        <v>101.425395</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1478549.6</v>
+        <v>608552.37</v>
       </c>
       <c r="I188" s="1">
-        <v>-24730.8</v>
+        <v>-410.37</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.6726391864027</v>
+        <v>-0.067433801958573</v>
       </c>
       <c r="K188">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>0.11</v>
+      </c>
+      <c r="L188">
+        <v>678.08</v>
       </c>
       <c r="M188" s="1">
-        <v>1453818.8</v>
+        <v>608142.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1463666.88</v>
+        <v>608820.08</v>
       </c>
       <c r="O188" s="1">
-        <v>0.76</v>
+        <v>0.31</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="B189" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="C189" s="1">
-        <v>667000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.387</v>
+        <v>101.851</v>
       </c>
       <c r="E189" s="1">
-        <v>100.0</v>
+        <v>99.96825</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>667000.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I189" s="1">
-        <v>2581.29</v>
+        <v>5648.25</v>
       </c>
       <c r="J189" s="1">
-        <v>0.387</v>
+        <v>1.8833479629782</v>
       </c>
       <c r="K189">
-        <v>1.04</v>
+        <v>2.11</v>
       </c>
       <c r="L189" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="M189" s="1">
-        <v>669581.29</v>
+        <v>305553.0</v>
       </c>
       <c r="N189" s="1">
-        <v>676503.84</v>
+        <v>311891.01</v>
       </c>
       <c r="O189" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="B190" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="C190" s="1">
-        <v>727000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.305</v>
+        <v>104.108</v>
       </c>
       <c r="E190" s="1">
-        <v>99.79727373</v>
+        <v>104.45</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>725526.18</v>
+        <v>208900.0</v>
       </c>
       <c r="I190" s="1">
-        <v>3691.17</v>
+        <v>-684.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.50875765778707</v>
+        <v>-0.32742939205361</v>
       </c>
       <c r="K190">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>0.2</v>
+      </c>
+      <c r="L190">
+        <v>395.89</v>
       </c>
       <c r="M190" s="1">
-        <v>729217.35</v>
+        <v>208216.0</v>
       </c>
       <c r="N190" s="1">
-        <v>732619.27</v>
+        <v>208611.89</v>
       </c>
       <c r="O190" s="1">
-        <v>0.38</v>
+        <v>0.11</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="B191" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="C191" s="1">
-        <v>248000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>101.395</v>
+        <v>97.665</v>
       </c>
       <c r="E191" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>248000.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I191" s="1">
-        <v>3459.6</v>
+        <v>-18278.0</v>
       </c>
       <c r="J191" s="1">
-        <v>1.395</v>
+        <v>-1.9319402745283</v>
       </c>
       <c r="K191">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>281.5</v>
+        <v>2.44</v>
+      </c>
+      <c r="L191" t="s">
+        <v>575</v>
       </c>
       <c r="M191" s="1">
-        <v>251459.6</v>
+        <v>927817.5</v>
       </c>
       <c r="N191" s="1">
-        <v>251741.1</v>
+        <v>951007.91</v>
       </c>
       <c r="O191" s="1">
-        <v>0.13</v>
+        <v>0.48</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="B192" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="C192" s="1">
         <v>500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>102.363</v>
+        <v>97.253</v>
       </c>
       <c r="E192" s="1">
-        <v>99.660226</v>
+        <v>99.908</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>498301.13</v>
+        <v>499540.0</v>
       </c>
       <c r="I192" s="1">
-        <v>13513.87</v>
+        <v>-13275.0</v>
       </c>
       <c r="J192" s="1">
-        <v>2.7119886322554</v>
+        <v>-2.6574448492613</v>
       </c>
       <c r="K192">
-        <v>3.64</v>
+        <v>1.11</v>
       </c>
       <c r="L192" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="M192" s="1">
-        <v>511815.0</v>
+        <v>486265.0</v>
       </c>
       <c r="N192" s="1">
-        <v>530010.21</v>
+        <v>491808.4</v>
       </c>
       <c r="O192" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="B193" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="C193" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>101.984</v>
+        <v>102.3</v>
       </c>
       <c r="E193" s="1">
-        <v>103.47225</v>
+        <v>103.012</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>827778.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-11906.0</v>
+        <v>-4984.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.4383083387092</v>
+        <v>-0.69118160990953</v>
       </c>
       <c r="K193">
         <v>0.44</v>
       </c>
       <c r="L193" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="M193" s="1">
-        <v>815872.0</v>
+        <v>716100.0</v>
       </c>
       <c r="N193" s="1">
-        <v>819411.73</v>
+        <v>719197.26</v>
       </c>
       <c r="O193" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="B194" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="C194" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.845</v>
+        <v>103.435</v>
       </c>
       <c r="E194" s="1">
-        <v>99.495</v>
+        <v>106.6</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>795960.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-5200.0</v>
+        <v>-22155.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.65329916076185</v>
+        <v>-2.96904315197</v>
       </c>
       <c r="K194">
-        <v>2.42</v>
+        <v>2.43</v>
       </c>
       <c r="L194" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="M194" s="1">
-        <v>790760.0</v>
+        <v>724045.0</v>
       </c>
       <c r="N194" s="1">
-        <v>810124.38</v>
+        <v>741079.93</v>
       </c>
       <c r="O194" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="B195" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="C195" s="1">
-        <v>925000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.251</v>
+        <v>97.529</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>925000.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I195" s="1">
-        <v>2321.75</v>
+        <v>-35120.4</v>
       </c>
       <c r="J195" s="1">
-        <v>0.251</v>
+        <v>-2.3753278212648</v>
       </c>
       <c r="K195">
-        <v>0.11</v>
+        <v>0.84</v>
       </c>
       <c r="L195" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="M195" s="1">
-        <v>927321.75</v>
+        <v>1443429.2</v>
       </c>
       <c r="N195" s="1">
-        <v>928374.37</v>
+        <v>1455923.04</v>
       </c>
       <c r="O195" s="1">
-        <v>0.48</v>
+        <v>0.74</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="B196" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="C196" s="1">
-        <v>1084000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.565</v>
+        <v>99.965</v>
       </c>
       <c r="E196" s="1">
-        <v>101.11874539</v>
+        <v>100.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>1096127.2</v>
+        <v>667000.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-16842.6</v>
+        <v>-233.45</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.5365552465079</v>
+        <v>-0.035</v>
       </c>
       <c r="K196">
-        <v>3.09</v>
+        <v>1.24</v>
       </c>
       <c r="L196" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="M196" s="1">
-        <v>1079284.6</v>
+        <v>666766.55</v>
       </c>
       <c r="N196" s="1">
-        <v>1112806.93</v>
+        <v>675014.69</v>
       </c>
       <c r="O196" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="B197" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="C197" s="1">
-        <v>800000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.119</v>
+        <v>99.821</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>99.79727373</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>800000.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I197" s="1">
-        <v>-15048.0</v>
+        <v>172.49</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.881</v>
+        <v>0.023774469447815</v>
       </c>
       <c r="K197">
-        <v>0.87</v>
+        <v>0.65</v>
       </c>
       <c r="L197" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="M197" s="1">
-        <v>784952.0</v>
+        <v>725698.67</v>
       </c>
       <c r="N197" s="1">
-        <v>791926.64</v>
+        <v>730431.78</v>
       </c>
       <c r="O197" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="B198" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="C198" s="1">
-        <v>400000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.821</v>
+        <v>100.542</v>
       </c>
       <c r="E198" s="1">
         <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>400000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>3284.0</v>
+        <v>1344.16</v>
       </c>
       <c r="J198" s="1">
-        <v>0.821</v>
+        <v>0.542</v>
       </c>
       <c r="K198">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="L198">
-        <v>687.45</v>
+        <v>788.19</v>
       </c>
       <c r="M198" s="1">
-        <v>403284.0</v>
+        <v>249344.16</v>
       </c>
       <c r="N198" s="1">
-        <v>403971.45</v>
+        <v>250132.35</v>
       </c>
       <c r="O198" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="B199" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="C199" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>95.944</v>
+        <v>101.994</v>
       </c>
       <c r="E199" s="1">
-        <v>97.25</v>
+        <v>99.660226</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>875250.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I199" s="1">
-        <v>-11754.0</v>
+        <v>11668.87</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.3429305912596</v>
+        <v>2.3417305917006</v>
       </c>
       <c r="K199">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>431.51</v>
+        <v>3.84</v>
+      </c>
+      <c r="L199" t="s">
+        <v>597</v>
       </c>
       <c r="M199" s="1">
-        <v>863496.0</v>
+        <v>509970.0</v>
       </c>
       <c r="N199" s="1">
-        <v>863927.51</v>
+        <v>529182.33</v>
       </c>
       <c r="O199" s="1">
-        <v>0.45</v>
+        <v>0.27</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="B200" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="C200" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.78</v>
+        <v>101.623</v>
       </c>
       <c r="E200" s="1">
-        <v>99.8356</v>
+        <v>103.47225</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>898520.4</v>
+        <v>827778.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-500.4</v>
+        <v>-14794.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.055691556919576</v>
+        <v>-1.7871941510888</v>
       </c>
       <c r="K200">
-        <v>0.41</v>
+        <v>0.65</v>
       </c>
       <c r="L200" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="M200" s="1">
-        <v>898020.0</v>
+        <v>812984.0</v>
       </c>
       <c r="N200" s="1">
-        <v>901718.63</v>
+        <v>818200.44</v>
       </c>
       <c r="O200" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="B201" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="C201" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>83.056</v>
+        <v>98.223</v>
       </c>
       <c r="E201" s="1">
-        <v>81.04033333</v>
+        <v>99.495</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>729363.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I201" s="1">
-        <v>18141.0</v>
+        <v>-10176.0</v>
       </c>
       <c r="J201" s="1">
-        <v>2.4872388645983</v>
+        <v>-1.2784562038293</v>
       </c>
       <c r="K201">
-        <v>0.49</v>
+        <v>2.61</v>
       </c>
       <c r="L201" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="M201" s="1">
-        <v>747504.0</v>
+        <v>785784.0</v>
       </c>
       <c r="N201" s="1">
-        <v>751905.37</v>
+        <v>806677.15</v>
       </c>
       <c r="O201" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="B202" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="C202" s="1">
-        <v>1100000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>89.878</v>
+        <v>99.743</v>
       </c>
       <c r="E202" s="1">
-        <v>89.675</v>
+        <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>986425.0</v>
+        <v>925000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>2233.0</v>
+        <v>-2377.25</v>
       </c>
       <c r="J202" s="1">
-        <v>0.22637301366044</v>
+        <v>-0.257</v>
       </c>
       <c r="K202">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="L202" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="M202" s="1">
-        <v>988658.0</v>
+        <v>922622.75</v>
       </c>
       <c r="N202" s="1">
-        <v>995393.62</v>
+        <v>925397.85</v>
       </c>
       <c r="O202" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="B203" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C203" s="1">
-        <v>600000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>101.112</v>
+        <v>99.072</v>
       </c>
       <c r="E203" s="1">
-        <v>99.774775</v>
+        <v>101.11874539</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>598648.65</v>
+        <v>1096127.2</v>
       </c>
       <c r="I203" s="1">
-        <v>8023.35</v>
+        <v>-22186.72</v>
       </c>
       <c r="J203" s="1">
-        <v>1.340243563566</v>
+        <v>-2.0241008525288</v>
       </c>
       <c r="K203">
-        <v>0.25</v>
+        <v>3.28</v>
       </c>
       <c r="L203" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="M203" s="1">
-        <v>606672.0</v>
+        <v>1073940.48</v>
       </c>
       <c r="N203" s="1">
-        <v>608151.45</v>
+        <v>1109467.47</v>
       </c>
       <c r="O203" s="1">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="B204" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="C204" s="1">
         <v>800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.761</v>
+        <v>97.637</v>
       </c>
       <c r="E204" s="1">
         <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>800000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-9912.0</v>
+        <v>-18904.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.239</v>
+        <v>-2.363</v>
       </c>
       <c r="K204">
-        <v>1.97</v>
+        <v>1.02</v>
       </c>
       <c r="L204" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="M204" s="1">
-        <v>790088.0</v>
+        <v>781096.0</v>
       </c>
       <c r="N204" s="1">
-        <v>805844.36</v>
+        <v>789243.95</v>
       </c>
       <c r="O204" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>613</v>
+      </c>
+      <c r="B205" t="s">
+        <v>614</v>
+      </c>
+      <c r="C205" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.321</v>
+      </c>
+      <c r="E205" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>1284.0</v>
+      </c>
+      <c r="J205" s="1">
+        <v>0.321</v>
+      </c>
+      <c r="K205">
+        <v>0.35</v>
+      </c>
+      <c r="L205" t="s">
+        <v>615</v>
+      </c>
+      <c r="M205" s="1">
+        <v>401284.0</v>
+      </c>
+      <c r="N205" s="1">
+        <v>402699.34</v>
+      </c>
+      <c r="O205" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P205">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16">
+      <c r="A206" t="s">
+        <v>616</v>
+      </c>
+      <c r="B206" t="s">
+        <v>617</v>
+      </c>
+      <c r="C206" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>95.727</v>
+      </c>
+      <c r="E206" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>875250.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-13707.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-1.5660668380463</v>
+      </c>
+      <c r="K206">
+        <v>0.17</v>
+      </c>
+      <c r="L206" t="s">
+        <v>618</v>
+      </c>
+      <c r="M206" s="1">
+        <v>861543.0</v>
+      </c>
+      <c r="N206" s="1">
+        <v>863084.1</v>
+      </c>
+      <c r="O206" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P206">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16">
+      <c r="A207" t="s">
         <v>619</v>
       </c>
-      <c r="B205" t="s">
+      <c r="B207" t="s">
         <v>620</v>
       </c>
-      <c r="C205" s="1">
+      <c r="C207" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.071</v>
+      </c>
+      <c r="E207" s="1">
+        <v>99.8356</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>898520.4</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-6881.4</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-0.76585907231489</v>
+      </c>
+      <c r="K207">
+        <v>0.6</v>
+      </c>
+      <c r="L207" t="s">
+        <v>621</v>
+      </c>
+      <c r="M207" s="1">
+        <v>891639.0</v>
+      </c>
+      <c r="N207" s="1">
+        <v>897002.01</v>
+      </c>
+      <c r="O207" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P207">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16">
+      <c r="A208" t="s">
+        <v>622</v>
+      </c>
+      <c r="B208" t="s">
+        <v>623</v>
+      </c>
+      <c r="C208" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>82.473</v>
+      </c>
+      <c r="E208" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>12894.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>1.7678439953768</v>
+      </c>
+      <c r="K208">
+        <v>0.53</v>
+      </c>
+      <c r="L208" t="s">
+        <v>624</v>
+      </c>
+      <c r="M208" s="1">
+        <v>742257.0</v>
+      </c>
+      <c r="N208" s="1">
+        <v>746991.25</v>
+      </c>
+      <c r="O208" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16">
+      <c r="A209" t="s">
+        <v>625</v>
+      </c>
+      <c r="B209" t="s">
+        <v>626</v>
+      </c>
+      <c r="C209" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>89.523</v>
+      </c>
+      <c r="E209" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1672.0</v>
+      </c>
+      <c r="J209" s="1">
+        <v>-0.16950097574575</v>
+      </c>
+      <c r="K209">
+        <v>0.65</v>
+      </c>
+      <c r="L209" t="s">
+        <v>627</v>
+      </c>
+      <c r="M209" s="1">
+        <v>984753.0</v>
+      </c>
+      <c r="N209" s="1">
+        <v>991895.47</v>
+      </c>
+      <c r="O209" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P209">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16">
+      <c r="A210" t="s">
+        <v>628</v>
+      </c>
+      <c r="B210" t="s">
+        <v>629</v>
+      </c>
+      <c r="C210" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.586</v>
+      </c>
+      <c r="E210" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I210" s="1">
+        <v>4867.35</v>
+      </c>
+      <c r="J210" s="1">
+        <v>0.8130562058396</v>
+      </c>
+      <c r="K210">
+        <v>0.43</v>
+      </c>
+      <c r="L210" t="s">
+        <v>630</v>
+      </c>
+      <c r="M210" s="1">
+        <v>603516.0</v>
+      </c>
+      <c r="N210" s="1">
+        <v>606105.04</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>631</v>
+      </c>
+      <c r="B211" t="s">
+        <v>632</v>
+      </c>
+      <c r="C211" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>98.548</v>
+      </c>
+      <c r="E211" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-11616.0</v>
+      </c>
+      <c r="J211" s="1">
+        <v>-1.452</v>
+      </c>
+      <c r="K211">
+        <v>2.13</v>
+      </c>
+      <c r="L211" t="s">
+        <v>633</v>
+      </c>
+      <c r="M211" s="1">
+        <v>788384.0</v>
+      </c>
+      <c r="N211" s="1">
+        <v>805384.28</v>
+      </c>
+      <c r="O211" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16">
+      <c r="A212" t="s">
+        <v>634</v>
+      </c>
+      <c r="B212" t="s">
+        <v>635</v>
+      </c>
+      <c r="C212" s="1">
         <v>-4300000.0</v>
       </c>
-      <c r="D205" s="1">
-[...2 lines deleted...]
-      <c r="E205" s="1">
+      <c r="D212" s="1">
+        <v>10.27317767</v>
+      </c>
+      <c r="E212" s="1">
         <v>0.0</v>
       </c>
-      <c r="F205" t="s">
-[...5 lines deleted...]
-      <c r="H205" s="1">
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
         <v>0.0</v>
       </c>
-      <c r="I205" s="1">
-[...2 lines deleted...]
-      <c r="J205" s="1">
+      <c r="I212" s="1">
+        <v>-408302.2</v>
+      </c>
+      <c r="J212" s="1">
         <v>0</v>
       </c>
-      <c r="K205">
+      <c r="K212">
         <v>0.0</v>
       </c>
-      <c r="L205" t="s">
-[...8 lines deleted...]
-      <c r="O205" s="1">
+      <c r="L212" t="s">
+        <v>636</v>
+      </c>
+      <c r="M212" s="1">
+        <v>-408302.2</v>
+      </c>
+      <c r="N212" s="1">
+        <v>-441746.64</v>
+      </c>
+      <c r="O212" s="1">
         <v>-0.22</v>
       </c>
-      <c r="P205">
+      <c r="P212">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>