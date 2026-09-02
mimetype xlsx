--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1857 +118,1875 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>18 159.25</t>
+    <t>19 357.88</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>4 458.90</t>
+  </si>
+  <si>
+    <t>XS2809859536</t>
+  </si>
+  <si>
+    <t>ACHMEA BV 02/11/2044</t>
+  </si>
+  <si>
+    <t>16 258.87</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
+    <t>BE6363767821</t>
+  </si>
+  <si>
+    <t>AGEAS SA 02/05/2056</t>
+  </si>
+  <si>
+    <t>3 345.21</t>
+  </si>
+  <si>
+    <t>BE6369832363</t>
+  </si>
+  <si>
+    <t>AGEAS SA PERP</t>
+  </si>
+  <si>
+    <t>32 835.62</t>
+  </si>
+  <si>
+    <t>XS3237229193</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC 02/12/2036</t>
+  </si>
+  <si>
+    <t>23 630.14</t>
+  </si>
+  <si>
+    <t>FR0014013VX5</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
+  </si>
+  <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>4 043.34</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>6 745.97</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 726.51</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV PERP</t>
+  </si>
+  <si>
+    <t>37 947.95</t>
+  </si>
+  <si>
+    <t>DE000A351U49</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2053</t>
+  </si>
+  <si>
+    <t>10 020.47</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>5 780.14</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 12/05/2030</t>
+  </si>
+  <si>
+    <t>1 260.27</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 361.10</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>8 054.79</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>10 684.93</t>
+  </si>
+  <si>
+    <t>FR001400P728</t>
+  </si>
+  <si>
+    <t>APRR SA 3.125 06/01/2034</t>
+  </si>
+  <si>
+    <t>5 102.74</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>5 449.32</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>3 586.30</t>
+  </si>
+  <si>
+    <t>XS2790191303</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV PERP</t>
+  </si>
+  <si>
+    <t>20 201.71</t>
+  </si>
+  <si>
+    <t>XS1311440082</t>
+  </si>
+  <si>
+    <t>ASSICURAZIONI GENERALI SPA PERP</t>
+  </si>
+  <si>
+    <t>43 095.89</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>67 485.49</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>6 446.30</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>4 749.09</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>7 025.36</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>8 257.53</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>13 943.84</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>3 618.00</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>30 723.29</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>7 009.59</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>2 282.61</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>6 989.33</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>21 905.00</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>16 704.11</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>14 424.66</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>18 980.22</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>23 776.03</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>28 365.38</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>26 157.53</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>10 898.63</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>32 547.95</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>16 947.03</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>20 471.92</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 560.62</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>19 331.51</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>5 609.59</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>11 224.32</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>30 198.29</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>8 374.36</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>11 554.60</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>49 556.16</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>4 743.49</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>1 789.38</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>2 712.33</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>18 449.32</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>11 505.43</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>1 581.37</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>20 884.93</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 452.05</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>16 440.41</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>2 186.14</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>4 645.70</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>70 794.52</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>4 105.48</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 883.56</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 464.11</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>23 428.42</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>14 023.97</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>14 133.57</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>28 649.57</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>34 398.17</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 065.75</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>11 267.12</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>5 702.05</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>2 585.37</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>14 039.59</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>10 652.05</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>2 646.58</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>9 491.10</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>8 802.28</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 068.49</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>8 975.34</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>4 865.75</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 270.79</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>18 723.29</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>9 751.36</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>11 506.85</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>12 546.78</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 340.19</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 115.07</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>4 583.56</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>6 882.53</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 022.26</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>57 965.75</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>62 866.44</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>1 558.22</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>1 246.58</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>23 393.59</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>12 821.92</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>3 291.78</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>10 061.64</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>51 978.08</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>29 552.05</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>33 283.94</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>3 624.66</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>11 611.73</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>15 099.88</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>6 246.58</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>10 821.92</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>32 358.90</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>3 298.63</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>3 482.88</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 299.29</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>33 864.69</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>14 630.14</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>10 150.68</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>19 520.55</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>8 305.74</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>24 657.53</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>3 273.41</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>20 316.78</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>7 340.65</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>4 791.08</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>12 293.07</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>7 013.70</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>47 408.22</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>37 168.25</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>11 107.80</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>4 363.01</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>13 853.15</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>38 590.41</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>17 803.64</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>8 210.96</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>23 952.05</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>9 931.51</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>3 994.52</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>10 381.85</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>1 920.66</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>2 347.81</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>5 169.01</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>2 097.53</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>9 402.74</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>3 680.14</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>29 709.25</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>20 241.47</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>11 424.66</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>15 879.45</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>12 205.48</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>4 554.79</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>7 027.40</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>13 824.21</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>51 626.71</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>8 456.87</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>30 847.13</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>1 868.49</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>4 550.14</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>5 589.04</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>22 889.04</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>3 561.16</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>9 790.60</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>3 857.53</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.5 09/06/2033</t>
+  </si>
+  <si>
+    <t>25 579.73</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>8 155.48</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>4 897.35</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>12 158.22</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>8 104.11</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>11 299.32</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>1 910.96</t>
+  </si>
+  <si>
+    <t>XS2549543143</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
+  </si>
+  <si>
+    <t>6 975.00</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>24 752.05</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>6 565.97</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>4 919.18</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>18 665.07</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>15 433.56</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>9 721.02</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>6 771.58</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 09/06/2033</t>
+  </si>
+  <si>
+    <t>20 342.47</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB SA 4.25 20/03/2030</t>
+  </si>
+  <si>
+    <t>7 079.45</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
+  </si>
+  <si>
+    <t>22 591.78</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>4 688.96</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
+  </si>
+  <si>
+    <t>37 754.38</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
+  </si>
+  <si>
+    <t>9 451.62</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
+  </si>
+  <si>
+    <t>2 224.11</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
+  </si>
+  <si>
+    <t>2 773.97</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
+  </si>
+  <si>
+    <t>7 212.33</t>
+  </si>
+  <si>
+    <t>DE000A3MP4V7</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 0.75 01/09/2032</t>
+  </si>
+  <si>
+    <t>5 104.11</t>
+  </si>
+  <si>
+    <t>XS2198580271</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
+  </si>
+  <si>
+    <t>7 594.52</t>
+  </si>
+  <si>
+    <t>XS2592516210</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
+  </si>
+  <si>
     <t>3 821.92</t>
   </si>
   <si>
-    <t>XS2809859536</t>
-[...1759 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>17 000.28</t>
+    <t>18 382.42</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-33 444.44</t>
+    <t>-45 388.89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2332,182 +2350,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>326.4981</v>
+        <v>326.3351</v>
       </c>
       <c r="D2">
-        <v>6404.75</v>
+        <v>6463.9</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2091141.24</v>
+        <v>2109398.27</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2091141.24</v>
+        <v>2109398.27</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3484.0</v>
+        <v>3289.0</v>
       </c>
       <c r="D3">
-        <v>11416.14</v>
+        <v>11521.56</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39773841.23</v>
+        <v>37894427.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39773841.23</v>
+        <v>37894427.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1221040.5993</v>
+        <v>1360539.5584</v>
       </c>
       <c r="D4">
-        <v>112.37</v>
+        <v>113.43</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>137213330.86</v>
+        <v>154328524.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>137213330.86</v>
+        <v>154328524.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>172870.2564</v>
+        <v>175859.0445</v>
       </c>
       <c r="D5">
-        <v>102.26</v>
+        <v>103.18</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17678183.05</v>
+        <v>18146003.97</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17678183.05</v>
+        <v>18146003.97</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.29</v>
+        <v>100.18</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>188754.24</v>
+        <v>190456.57</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>188754.24</v>
+        <v>190456.57</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2556,10587 +2574,10587 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1402.0</v>
+        <v>2639.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4799.78</v>
+        <v>4805.92</v>
       </c>
       <c r="E2" s="1">
-        <v>4794.2511840228</v>
+        <v>4799.6333270178</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6721540.16</v>
+        <v>12666232.35</v>
       </c>
       <c r="I2" s="1">
-        <v>7751.4</v>
+        <v>16590.53</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11532178363121</v>
+        <v>0.13098235956488</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6729291.56</v>
+        <v>12682822.88</v>
       </c>
       <c r="N2" s="1">
-        <v>6729291.56</v>
+        <v>12682822.88</v>
       </c>
       <c r="O2" s="1">
-        <v>3.42</v>
+        <v>5.96</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>56.0</v>
+        <v>456.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.06</v>
+        <v>105.845</v>
       </c>
       <c r="E3" s="1">
-        <v>115.83375</v>
+        <v>105.804342105</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-43330.0</v>
+        <v>18540.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-43330.0</v>
+        <v>18540.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-43330.0</v>
+        <v>18540.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>353.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.64</v>
+        <v>99.769</v>
       </c>
       <c r="E4" s="1">
-        <v>105.731501416</v>
+        <v>99.331</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>695317.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-32300.0</v>
+        <v>3066.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>0.44094995520029</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-32300.0</v>
+        <v>698383.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-32300.0</v>
+        <v>698383.0</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.02</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.231</v>
+        <v>101.932</v>
       </c>
       <c r="E5" s="1">
         <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>7985.0</v>
+        <v>11490.0</v>
       </c>
       <c r="J5" s="1">
-        <v>1.6028664913584</v>
+        <v>2.3064415761688</v>
       </c>
       <c r="K5">
-        <v>3.63</v>
+        <v>3.87</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>506155.0</v>
+        <v>509660.0</v>
       </c>
       <c r="N5" s="1">
-        <v>524314.25</v>
+        <v>529017.88</v>
       </c>
       <c r="O5" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.826</v>
+        <v>101.698</v>
       </c>
       <c r="E6" s="1">
         <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>4941.0</v>
+        <v>7557.0</v>
       </c>
       <c r="J6" s="1">
-        <v>1.660633803527</v>
+        <v>2.5398521864508</v>
       </c>
       <c r="K6">
-        <v>1.27</v>
+        <v>1.49</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>302478.0</v>
+        <v>305094.0</v>
       </c>
       <c r="N6" s="1">
-        <v>306299.92</v>
+        <v>309552.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.846</v>
+        <v>107.874</v>
       </c>
       <c r="E7" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>32534.53</v>
+        <v>37602.57</v>
       </c>
       <c r="J7" s="1">
-        <v>6.5830554944318</v>
+        <v>7.6085256201106</v>
       </c>
       <c r="K7">
-        <v>2.99</v>
+        <v>3.3</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>526750.78</v>
+        <v>531818.82</v>
       </c>
       <c r="N7" s="1">
-        <v>541490.13</v>
+        <v>548077.69</v>
       </c>
       <c r="O7" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.823</v>
+        <v>100.871</v>
       </c>
       <c r="E8" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="I8" s="1">
-        <v>7319.58</v>
+        <v>13312.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.91578954559243</v>
+        <v>1.0255691207548</v>
       </c>
       <c r="K8">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>806584.0</v>
+        <v>1311323.0</v>
       </c>
       <c r="N8" s="1">
-        <v>807901.81</v>
+        <v>1312444.92</v>
       </c>
       <c r="O8" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.022</v>
+        <v>101.791</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>264.0</v>
+        <v>15063.58</v>
       </c>
       <c r="J9" s="1">
-        <v>0.022</v>
+        <v>1.884680416526</v>
       </c>
       <c r="K9">
-        <v>2.41</v>
+        <v>0.42</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>1200264.0</v>
+        <v>814328.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1229236.6</v>
+        <v>817673.21</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.553</v>
+        <v>101.204</v>
       </c>
       <c r="E10" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-22212.5</v>
+        <v>14448.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.7889862075909</v>
+        <v>1.204</v>
       </c>
       <c r="K10">
-        <v>1.68</v>
+        <v>2.74</v>
       </c>
       <c r="L10" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1219412.5</v>
+        <v>1214448.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1240474.14</v>
+        <v>1247283.62</v>
       </c>
       <c r="O10" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.337</v>
+        <v>98.388</v>
       </c>
       <c r="E11" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-23328.0</v>
+        <v>-11775.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.9379464600566</v>
+        <v>-0.94835397160979</v>
       </c>
       <c r="K11">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>657.53</v>
+        <v>1.89</v>
+      </c>
+      <c r="L11" t="s">
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>770696.0</v>
+        <v>1229850.0</v>
       </c>
       <c r="N11" s="1">
-        <v>771353.53</v>
+        <v>1253480.14</v>
       </c>
       <c r="O11" s="1">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>911000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>93.45</v>
+        <v>97.131</v>
       </c>
       <c r="E12" s="1">
-        <v>93.75230516</v>
+        <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>854083.5</v>
+        <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-2754.0</v>
+        <v>-16976.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.32245090790303</v>
+        <v>-2.1379706406859</v>
       </c>
       <c r="K12">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>851329.5</v>
+        <v>777048.0</v>
       </c>
       <c r="N12" s="1">
-        <v>854811.27</v>
+        <v>779020.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>867000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.034</v>
+        <v>93.922</v>
       </c>
       <c r="E13" s="1">
-        <v>99.955</v>
+        <v>93.75230516</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>866609.85</v>
+        <v>854083.5</v>
       </c>
       <c r="I13" s="1">
-        <v>684.93</v>
+        <v>1545.92</v>
       </c>
       <c r="J13" s="1">
-        <v>0.079035566004702</v>
+        <v>0.18100337964614</v>
       </c>
       <c r="K13">
-        <v>0.56</v>
+        <v>0.44</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>867294.78</v>
+        <v>855629.42</v>
       </c>
       <c r="N13" s="1">
-        <v>872140.48</v>
+        <v>859672.76</v>
       </c>
       <c r="O13" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>554000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.192</v>
+        <v>100.842</v>
       </c>
       <c r="E14" s="1">
-        <v>99.646</v>
+        <v>99.955</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>552038.84</v>
+        <v>866609.85</v>
       </c>
       <c r="I14" s="1">
-        <v>-2515.16</v>
+        <v>7690.29</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.45561286955824</v>
+        <v>0.88739932969836</v>
       </c>
       <c r="K14">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>739.93</v>
+        <v>0.78</v>
+      </c>
+      <c r="L14" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>549523.68</v>
+        <v>874300.14</v>
       </c>
       <c r="N14" s="1">
-        <v>550263.61</v>
+        <v>881046.11</v>
       </c>
       <c r="O14" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>900000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.78</v>
+        <v>99.864</v>
       </c>
       <c r="E15" s="1">
-        <v>100.85737</v>
+        <v>99.646</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>907716.33</v>
+        <v>552038.84</v>
       </c>
       <c r="I15" s="1">
-        <v>-696.33</v>
+        <v>1207.72</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.076712291823592</v>
+        <v>0.21877446159404</v>
       </c>
       <c r="K15">
-        <v>3.97</v>
+        <v>0.31</v>
       </c>
       <c r="L15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>907020.0</v>
+        <v>553246.56</v>
       </c>
       <c r="N15" s="1">
-        <v>942748.77</v>
+        <v>554973.07</v>
       </c>
       <c r="O15" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>109.433</v>
+        <v>101.599</v>
       </c>
       <c r="E16" s="1">
-        <v>100.412855</v>
+        <v>100.85737</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>200825.71</v>
+        <v>907716.33</v>
       </c>
       <c r="I16" s="1">
-        <v>18040.29</v>
+        <v>6674.67</v>
       </c>
       <c r="J16" s="1">
-        <v>8.983057995911</v>
+        <v>0.73532553942265</v>
       </c>
       <c r="K16">
-        <v>4.69</v>
+        <v>4.22</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>218866.0</v>
+        <v>914391.0</v>
       </c>
       <c r="N16" s="1">
-        <v>228248.22</v>
+        <v>952338.95</v>
       </c>
       <c r="O16" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>1940000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.377</v>
+        <v>110.356</v>
       </c>
       <c r="E17" s="1">
-        <v>99.58</v>
+        <v>100.412855</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1931852.0</v>
+        <v>200825.71</v>
       </c>
       <c r="I17" s="1">
-        <v>-3938.2</v>
+        <v>19886.29</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.2038561960233</v>
+        <v>9.9022630120416</v>
       </c>
       <c r="K17">
-        <v>0.09</v>
+        <v>5.01</v>
       </c>
       <c r="L17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1927913.8</v>
+        <v>220712.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1929707.64</v>
+        <v>230732.47</v>
       </c>
       <c r="O17" s="1">
-        <v>0.98</v>
+        <v>0.11</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.625</v>
+        <v>100.209</v>
       </c>
       <c r="E18" s="1">
-        <v>106.6386</v>
+        <v>99.58</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426554.4</v>
+        <v>1931852.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-12054.4</v>
+        <v>12202.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.8259935895633</v>
+        <v>0.6316529423579</v>
       </c>
       <c r="K18">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>164.38</v>
+        <v>0.3</v>
+      </c>
+      <c r="L18" t="s">
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>414500.0</v>
+        <v>1944054.6</v>
       </c>
       <c r="N18" s="1">
-        <v>414664.38</v>
+        <v>1949834.74</v>
       </c>
       <c r="O18" s="1">
-        <v>0.21</v>
+        <v>0.92</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.644</v>
+        <v>104.162</v>
       </c>
       <c r="E19" s="1">
-        <v>99.433</v>
+        <v>106.6386</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>596598.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-16734.0</v>
+        <v>-9906.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.8049038045719</v>
+        <v>-2.3224235877065</v>
       </c>
       <c r="K19">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>443.84</v>
+        <v>0.32</v>
+      </c>
+      <c r="L19" t="s">
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>579864.0</v>
+        <v>416648.0</v>
       </c>
       <c r="N19" s="1">
-        <v>580307.84</v>
+        <v>417908.27</v>
       </c>
       <c r="O19" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.28</v>
+        <v>100.693</v>
       </c>
       <c r="E20" s="1">
-        <v>98.803</v>
+        <v>100.61</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>395212.0</v>
+        <v>603660.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-18092.0</v>
+        <v>498.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.5777962207625</v>
+        <v>0.082496769704801</v>
       </c>
       <c r="K20">
-        <v>1.82</v>
+        <v>0.23</v>
       </c>
       <c r="L20" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>377120.0</v>
+        <v>604158.0</v>
       </c>
       <c r="N20" s="1">
-        <v>384407.67</v>
+        <v>605519.1</v>
       </c>
       <c r="O20" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.683</v>
+        <v>96.617</v>
       </c>
       <c r="E21" s="1">
-        <v>99.462144</v>
+        <v>98.803</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>994621.44</v>
+        <v>395212.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-17791.44</v>
+        <v>-8744.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.7887649797696</v>
+        <v>-2.2124834266166</v>
       </c>
       <c r="K21">
-        <v>0.86</v>
+        <v>2.01</v>
       </c>
       <c r="L21" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>976830.0</v>
+        <v>386468.0</v>
       </c>
       <c r="N21" s="1">
-        <v>985460.14</v>
+        <v>394522.79</v>
       </c>
       <c r="O21" s="1">
-        <v>0.5</v>
+        <v>0.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>95.887</v>
+        <v>98.882</v>
       </c>
       <c r="E22" s="1">
-        <v>98.646</v>
+        <v>99.462144</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>394584.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I22" s="1">
-        <v>-11036.0</v>
+        <v>-5801.44</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.7968696145814</v>
+        <v>-0.583281213001</v>
       </c>
       <c r="K22">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="L22" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>383548.0</v>
+        <v>988820.0</v>
       </c>
       <c r="N22" s="1">
-        <v>387965.81</v>
+        <v>999504.93</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.371</v>
+        <v>96.948</v>
       </c>
       <c r="E23" s="1">
-        <v>99.912</v>
+        <v>98.646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>799296.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-12328.0</v>
+        <v>-6792.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.5423572744015</v>
+        <v>-1.7213064898729</v>
       </c>
       <c r="K23">
-        <v>4.11</v>
+        <v>1.28</v>
       </c>
       <c r="L23" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>786968.0</v>
+        <v>387792.0</v>
       </c>
       <c r="N23" s="1">
-        <v>819850.19</v>
+        <v>392894.74</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>0.18</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>95.91</v>
+        <v>99.338</v>
       </c>
       <c r="E24" s="1">
-        <v>96.04</v>
+        <v>99.912</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>384160.0</v>
+        <v>799296.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-520.0</v>
+        <v>-4592.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.1353602665556</v>
+        <v>-0.57450556489711</v>
       </c>
       <c r="K24">
-        <v>1.18</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.09</v>
+      </c>
+      <c r="L24">
+        <v>745.21</v>
       </c>
       <c r="M24" s="1">
-        <v>383640.0</v>
+        <v>794704.0</v>
       </c>
       <c r="N24" s="1">
-        <v>388376.99</v>
+        <v>795449.21</v>
       </c>
       <c r="O24" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.689</v>
+        <v>96.449</v>
       </c>
       <c r="E25" s="1">
-        <v>97.87029412</v>
+        <v>96.04</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1663795.0</v>
+        <v>384160.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-3082.0</v>
+        <v>1636.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.18523916708489</v>
+        <v>0.42586422324032</v>
       </c>
       <c r="K25">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>326.03</v>
+        <v>1.36</v>
+      </c>
+      <c r="L25" t="s">
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>1660713.0</v>
+        <v>385796.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1661039.03</v>
+        <v>391245.32</v>
       </c>
       <c r="O25" s="1">
-        <v>0.84</v>
+        <v>0.18</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1">
-        <v>700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.28</v>
+        <v>98.052</v>
       </c>
       <c r="E26" s="1">
-        <v>103.75</v>
+        <v>97.87029412</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>726250.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I26" s="1">
-        <v>17710.0</v>
+        <v>3089.0</v>
       </c>
       <c r="J26" s="1">
-        <v>2.4385542168675</v>
+        <v>0.18565989199391</v>
       </c>
       <c r="K26">
-        <v>2.52</v>
+        <v>0.21</v>
       </c>
       <c r="L26" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>743960.0</v>
+        <v>1666884.0</v>
       </c>
       <c r="N26" s="1">
-        <v>761620.62</v>
+        <v>1670470.3</v>
       </c>
       <c r="O26" s="1">
-        <v>0.39</v>
+        <v>0.79</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.611</v>
+        <v>107.018</v>
       </c>
       <c r="E27" s="1">
-        <v>105.43894615</v>
+        <v>103.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1370706.3</v>
+        <v>726250.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-36763.3</v>
+        <v>22876.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.6820698205006</v>
+        <v>3.1498795180723</v>
       </c>
       <c r="K27">
-        <v>3.01</v>
+        <v>2.89</v>
       </c>
       <c r="L27" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>1333943.0</v>
+        <v>749126.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1373121.08</v>
+        <v>769327.71</v>
       </c>
       <c r="O27" s="1">
-        <v>0.7</v>
+        <v>0.36</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>1380000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.341</v>
+        <v>102.614</v>
       </c>
       <c r="E28" s="1">
-        <v>100.93461304</v>
+        <v>105.43894615</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1392897.66</v>
+        <v>1370706.3</v>
       </c>
       <c r="I28" s="1">
-        <v>-35791.86</v>
+        <v>-36724.3</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.5695972523925</v>
+        <v>-2.6792245720327</v>
       </c>
       <c r="K28">
-        <v>2.54</v>
+        <v>3.32</v>
       </c>
       <c r="L28" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>1357105.8</v>
+        <v>1333982.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1392179.5</v>
+        <v>1377077.89</v>
       </c>
       <c r="O28" s="1">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>713000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>88.38</v>
+        <v>99.164</v>
       </c>
       <c r="E29" s="1">
-        <v>98.844</v>
+        <v>99.65603468</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>704757.72</v>
+        <v>2471469.66</v>
       </c>
       <c r="I29" s="1">
-        <v>-74608.32</v>
+        <v>-12202.46</v>
       </c>
       <c r="J29" s="1">
-        <v>-10.586378535875</v>
+        <v>-0.49373294754507</v>
       </c>
       <c r="K29">
-        <v>0.83</v>
+        <v>2.72</v>
       </c>
       <c r="L29" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>630149.4</v>
+        <v>2459267.2</v>
       </c>
       <c r="N29" s="1">
-        <v>636058.51</v>
+        <v>2526752.69</v>
       </c>
       <c r="O29" s="1">
-        <v>0.32</v>
+        <v>1.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C30" s="1">
-        <v>281000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>88.618</v>
+        <v>89.089</v>
       </c>
       <c r="E30" s="1">
-        <v>84.29</v>
+        <v>98.844</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>236854.9</v>
+        <v>704757.72</v>
       </c>
       <c r="I30" s="1">
-        <v>12161.68</v>
+        <v>-69553.15</v>
       </c>
       <c r="J30" s="1">
-        <v>5.1346541701269</v>
+        <v>-9.8690866415766</v>
       </c>
       <c r="K30">
-        <v>1.59</v>
+        <v>0.9</v>
       </c>
       <c r="L30" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>249016.58</v>
+        <v>635204.57</v>
       </c>
       <c r="N30" s="1">
-        <v>253476.97</v>
+        <v>641650.87</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>600000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.863</v>
+        <v>89.611</v>
       </c>
       <c r="E31" s="1">
-        <v>99.359085</v>
+        <v>84.29</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>596154.51</v>
+        <v>236854.9</v>
       </c>
       <c r="I31" s="1">
-        <v>9023.49</v>
+        <v>14952.01</v>
       </c>
       <c r="J31" s="1">
-        <v>1.5136159919347</v>
+        <v>6.3127298611935</v>
       </c>
       <c r="K31">
-        <v>1.24</v>
+        <v>1.69</v>
       </c>
       <c r="L31" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>605178.0</v>
+        <v>251806.91</v>
       </c>
       <c r="N31" s="1">
-        <v>612626.63</v>
+        <v>256556.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1">
-        <v>287000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.743</v>
+        <v>99.935</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>99.658</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>287000.0</v>
+        <v>972662.08</v>
       </c>
       <c r="I32" s="1">
-        <v>19352.41</v>
+        <v>2703.52</v>
       </c>
       <c r="J32" s="1">
-        <v>6.743</v>
+        <v>0.27795059102129</v>
       </c>
       <c r="K32">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>0.06</v>
+      </c>
+      <c r="L32">
+        <v>593.06</v>
       </c>
       <c r="M32" s="1">
-        <v>306352.41</v>
+        <v>975365.6</v>
       </c>
       <c r="N32" s="1">
-        <v>312366.92</v>
+        <v>975958.66</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1">
-        <v>1100000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>91.509</v>
+        <v>107.568</v>
       </c>
       <c r="E33" s="1">
-        <v>91.63853818</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1008023.92</v>
+        <v>287000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-1424.92</v>
+        <v>21720.16</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.14135775666911</v>
+        <v>7.568</v>
       </c>
       <c r="K33">
-        <v>0.64</v>
+        <v>2.45</v>
       </c>
       <c r="L33" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>1006599.0</v>
+        <v>308720.16</v>
       </c>
       <c r="N33" s="1">
-        <v>1013651.05</v>
+        <v>315745.52</v>
       </c>
       <c r="O33" s="1">
-        <v>0.51</v>
+        <v>0.15</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>103.405</v>
+        <v>91.978</v>
       </c>
       <c r="E34" s="1">
-        <v>105.76</v>
+        <v>91.63853818</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>951840.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="I34" s="1">
-        <v>-21195.0</v>
+        <v>3734.08</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.2267397881997</v>
+        <v>0.37043565394758</v>
       </c>
       <c r="K34">
-        <v>1.28</v>
+        <v>0.75</v>
       </c>
       <c r="L34" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="M34" s="1">
-        <v>930645.0</v>
+        <v>1011758.0</v>
       </c>
       <c r="N34" s="1">
-        <v>942184.73</v>
+        <v>1020015.53</v>
       </c>
       <c r="O34" s="1">
         <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C35" s="1">
-        <v>292000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.63</v>
+        <v>104.075</v>
       </c>
       <c r="E35" s="1">
-        <v>99.607</v>
+        <v>105.76</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>290852.44</v>
+        <v>951840.0</v>
       </c>
       <c r="I35" s="1">
-        <v>67.16</v>
+        <v>-15165.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.023090746634273</v>
+        <v>-1.5932299546142</v>
       </c>
       <c r="K35">
-        <v>1.05</v>
+        <v>1.55</v>
       </c>
       <c r="L35" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="M35" s="1">
-        <v>290919.6</v>
+        <v>936675.0</v>
       </c>
       <c r="N35" s="1">
-        <v>293997.6</v>
+        <v>950618.84</v>
       </c>
       <c r="O35" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C36" s="1">
-        <v>900000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.677</v>
+        <v>100.096</v>
       </c>
       <c r="E36" s="1">
-        <v>100.23766667</v>
+        <v>99.607</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>902139.0</v>
+        <v>290852.44</v>
       </c>
       <c r="I36" s="1">
-        <v>-14046.0</v>
+        <v>1427.88</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.5569662768154</v>
+        <v>0.49092935235475</v>
       </c>
       <c r="K36">
-        <v>3.22</v>
+        <v>1.24</v>
       </c>
       <c r="L36" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="M36" s="1">
-        <v>888093.0</v>
+        <v>292280.32</v>
       </c>
       <c r="N36" s="1">
-        <v>917090.26</v>
+        <v>295898.32</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>0.14</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C37" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.725</v>
+        <v>99.345</v>
       </c>
       <c r="E37" s="1">
-        <v>99.834</v>
+        <v>100.23766667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1397676.0</v>
+        <v>902139.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-1526.0</v>
+        <v>-8034.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.10918124085983</v>
+        <v>-0.89055012586752</v>
       </c>
       <c r="K37">
-        <v>0.27</v>
+        <v>3.41</v>
       </c>
       <c r="L37" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>1396150.0</v>
+        <v>894105.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1399899.32</v>
+        <v>924828.29</v>
       </c>
       <c r="O37" s="1">
-        <v>0.71</v>
+        <v>0.43</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C38" s="1">
-        <v>800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>106.384</v>
+        <v>100.571</v>
       </c>
       <c r="E38" s="1">
-        <v>107.962</v>
+        <v>99.834</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>863696.0</v>
+        <v>1397676.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-12624.0</v>
+        <v>10318.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.4616253867101</v>
+        <v>0.73822545425406</v>
       </c>
       <c r="K38">
-        <v>1.65</v>
+        <v>0.5</v>
       </c>
       <c r="L38" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>851072.0</v>
+        <v>1407994.0</v>
       </c>
       <c r="N38" s="1">
-        <v>864285.48</v>
+        <v>1415003.59</v>
       </c>
       <c r="O38" s="1">
-        <v>0.44</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C39" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>88.601</v>
+        <v>107.314</v>
       </c>
       <c r="E39" s="1">
-        <v>86.95369714</v>
+        <v>107.962</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1217351.76</v>
+        <v>863696.0</v>
       </c>
       <c r="I39" s="1">
-        <v>23062.24</v>
+        <v>-5184.0</v>
       </c>
       <c r="J39" s="1">
-        <v>1.8944598231821</v>
+        <v>-0.60021118541709</v>
       </c>
       <c r="K39">
-        <v>1.07</v>
+        <v>0.29</v>
       </c>
       <c r="L39" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>1240414.0</v>
+        <v>858512.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1255461.58</v>
+        <v>860794.61</v>
       </c>
       <c r="O39" s="1">
-        <v>0.64</v>
+        <v>0.4</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C40" s="1">
-        <v>1045000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.701</v>
+        <v>89.281</v>
       </c>
       <c r="E40" s="1">
-        <v>99.298</v>
+        <v>87.458688</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1037664.1</v>
+        <v>1749173.76</v>
       </c>
       <c r="I40" s="1">
-        <v>4211.35</v>
+        <v>36446.24</v>
       </c>
       <c r="J40" s="1">
-        <v>0.40584906040404</v>
+        <v>2.083626042961</v>
       </c>
       <c r="K40">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>0.03</v>
+      </c>
+      <c r="L40">
+        <v>664.22</v>
       </c>
       <c r="M40" s="1">
-        <v>1041875.45</v>
+        <v>1785620.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1046645.95</v>
+        <v>1786284.22</v>
       </c>
       <c r="O40" s="1">
-        <v>0.53</v>
+        <v>0.84</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1">
-        <v>1685000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.423</v>
+        <v>100.886</v>
       </c>
       <c r="E41" s="1">
-        <v>99.459</v>
+        <v>99.298</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1675884.15</v>
+        <v>1037664.1</v>
       </c>
       <c r="I41" s="1">
-        <v>-17456.6</v>
+        <v>16594.6</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.0416352466846</v>
+        <v>1.5992265705251</v>
       </c>
       <c r="K41">
-        <v>1.12</v>
+        <v>0.67</v>
       </c>
       <c r="L41" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M41" s="1">
-        <v>1658427.55</v>
+        <v>1054258.7</v>
       </c>
       <c r="N41" s="1">
-        <v>1677331.87</v>
+        <v>1061248.03</v>
       </c>
       <c r="O41" s="1">
-        <v>0.85</v>
+        <v>0.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C42" s="1">
-        <v>1300000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.758</v>
+        <v>99.082</v>
       </c>
       <c r="E42" s="1">
-        <v>99.292</v>
+        <v>99.459</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1290796.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I42" s="1">
-        <v>-19942.0</v>
+        <v>-6352.45</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.5449381621883</v>
+        <v>-0.37905066409274</v>
       </c>
       <c r="K42">
-        <v>1.09</v>
+        <v>1.3</v>
       </c>
       <c r="L42" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M42" s="1">
-        <v>1270854.0</v>
+        <v>1669531.7</v>
       </c>
       <c r="N42" s="1">
-        <v>1285064.96</v>
+        <v>1691436.7</v>
       </c>
       <c r="O42" s="1">
-        <v>0.65</v>
+        <v>0.8</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C43" s="1">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.254</v>
+        <v>98.641</v>
       </c>
       <c r="E43" s="1">
-        <v>104.31933333</v>
+        <v>99.292</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>938874.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-9588.0</v>
+        <v>-8463.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.0212232951386</v>
+        <v>-0.65564194497039</v>
       </c>
       <c r="K43">
-        <v>4.76</v>
+        <v>1.28</v>
       </c>
       <c r="L43" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M43" s="1">
-        <v>929286.0</v>
+        <v>1282333.0</v>
       </c>
       <c r="N43" s="1">
-        <v>972081.05</v>
+        <v>1299037.11</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.61</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.5</v>
+        <v>103.971</v>
       </c>
       <c r="E44" s="1">
-        <v>99.933</v>
+        <v>104.31933333</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1498995.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-21495.0</v>
+        <v>-3135.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.433960753705</v>
+        <v>-0.33391062059446</v>
       </c>
       <c r="K44">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>0.05</v>
+      </c>
+      <c r="L44">
+        <v>490.49</v>
       </c>
       <c r="M44" s="1">
-        <v>1477500.0</v>
+        <v>935739.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1489150.68</v>
+        <v>936229.49</v>
       </c>
       <c r="O44" s="1">
-        <v>0.76</v>
+        <v>0.44</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.213</v>
+        <v>99.178</v>
       </c>
       <c r="E45" s="1">
-        <v>100.91</v>
+        <v>99.933</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1412740.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-23758.0</v>
+        <v>-11325.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.6816965612922</v>
+        <v>-0.75550618914673</v>
       </c>
       <c r="K45">
-        <v>3.25</v>
+        <v>0.96</v>
       </c>
       <c r="L45" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>1388982.0</v>
+        <v>1487670.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1434549.12</v>
+        <v>1502094.66</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C46" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.586</v>
+        <v>99.714</v>
       </c>
       <c r="E46" s="1">
-        <v>99.8407</v>
+        <v>100.91</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>998407.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-22547.0</v>
+        <v>-16744.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-2.2582974678663</v>
+        <v>-1.1852145476167</v>
       </c>
       <c r="K46">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.06</v>
+      </c>
+      <c r="L46">
+        <v>906.16</v>
       </c>
       <c r="M46" s="1">
-        <v>975860.0</v>
+        <v>1395996.0</v>
       </c>
       <c r="N46" s="1">
-        <v>992997.48</v>
+        <v>1396902.16</v>
       </c>
       <c r="O46" s="1">
-        <v>0.5</v>
+        <v>0.66</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>159</v>
       </c>
       <c r="B47" t="s">
         <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>922000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.935</v>
+        <v>98.726</v>
       </c>
       <c r="E47" s="1">
-        <v>99.785</v>
+        <v>99.8407</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>920017.7</v>
+        <v>998407.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-7837.0</v>
+        <v>-11147.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.85183143759082</v>
+        <v>-1.1164785503307</v>
       </c>
       <c r="K47">
-        <v>3.21</v>
+        <v>1.9</v>
       </c>
       <c r="L47" t="s">
         <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>912180.7</v>
+        <v>987260.0</v>
       </c>
       <c r="N47" s="1">
-        <v>941735.22</v>
+        <v>1006240.22</v>
       </c>
       <c r="O47" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>162</v>
       </c>
       <c r="B48" t="s">
         <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.616</v>
+        <v>101.203</v>
       </c>
       <c r="E48" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>899298.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>42246.0</v>
+        <v>9624.0</v>
       </c>
       <c r="J48" s="1">
-        <v>4.6976641780589</v>
+        <v>1.203</v>
       </c>
       <c r="K48">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.1</v>
+      </c>
+      <c r="L48">
+        <v>773.96</v>
       </c>
       <c r="M48" s="1">
-        <v>941544.0</v>
+        <v>809624.0</v>
       </c>
       <c r="N48" s="1">
-        <v>962977.56</v>
+        <v>810397.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B49" t="s">
         <v>165</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>105.396</v>
+      </c>
+      <c r="E49" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>899298.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>49266.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>5.4782730529813</v>
+      </c>
+      <c r="K49">
+        <v>2.64</v>
+      </c>
+      <c r="L49" t="s">
         <v>166</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>870848.0</v>
+        <v>948564.0</v>
       </c>
       <c r="N49" s="1">
-        <v>895971.63</v>
+        <v>972340.03</v>
       </c>
       <c r="O49" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" t="s">
         <v>168</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>108.999</v>
+      </c>
+      <c r="E50" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-6608.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-0.75210562258138</v>
+      </c>
+      <c r="K50">
+        <v>3.55</v>
+      </c>
+      <c r="L50" t="s">
         <v>169</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>1051310.0</v>
+        <v>871992.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1074864.79</v>
+        <v>900357.38</v>
       </c>
       <c r="O50" s="1">
-        <v>0.55</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>170</v>
+      </c>
+      <c r="B51" t="s">
         <v>171</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>105.949</v>
+      </c>
+      <c r="E51" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-18910.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-1.7535237388724</v>
+      </c>
+      <c r="K51">
+        <v>2.62</v>
+      </c>
+      <c r="L51" t="s">
         <v>172</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>712544.0</v>
+        <v>1059490.0</v>
       </c>
       <c r="N51" s="1">
-        <v>722511.12</v>
+        <v>1085647.53</v>
       </c>
       <c r="O51" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>173</v>
+      </c>
+      <c r="B52" t="s">
         <v>174</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>89.744</v>
+      </c>
+      <c r="E52" s="1">
+        <v>88.7895</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>710316.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>7636.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>1.0750145005885</v>
+      </c>
+      <c r="K52">
+        <v>1.36</v>
+      </c>
+      <c r="L52" t="s">
         <v>175</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>2196326.0</v>
+        <v>717952.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2224052.03</v>
+        <v>728850.63</v>
       </c>
       <c r="O52" s="1">
-        <v>1.13</v>
+        <v>0.34</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>176</v>
+      </c>
+      <c r="B53" t="s">
         <v>177</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.702</v>
+      </c>
+      <c r="E53" s="1">
+        <v>101.79480909</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>2239485.8</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-24041.8</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-1.0735410780457</v>
+      </c>
+      <c r="K53">
+        <v>1.48</v>
+      </c>
+      <c r="L53" t="s">
         <v>178</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>898711.8</v>
+        <v>2215444.0</v>
       </c>
       <c r="N53" s="1">
-        <v>913955.61</v>
+        <v>2247991.95</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>1.06</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>179</v>
+      </c>
+      <c r="B54" t="s">
         <v>180</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>921000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>98.384</v>
+      </c>
+      <c r="E54" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>916652.88</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-10536.24</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-1.1494252873563</v>
+      </c>
+      <c r="K54">
+        <v>1.84</v>
+      </c>
+      <c r="L54" t="s">
         <v>181</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>872883.0</v>
+        <v>906116.64</v>
       </c>
       <c r="N54" s="1">
-        <v>891690.53</v>
+        <v>923063.67</v>
       </c>
       <c r="O54" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>182</v>
+      </c>
+      <c r="B55" t="s">
         <v>183</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>98.019</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>895140.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-12969.0</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-1.4488236476976</v>
+      </c>
+      <c r="K55">
+        <v>2.27</v>
+      </c>
+      <c r="L55" t="s">
         <v>184</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>684558.0</v>
+        <v>882171.0</v>
       </c>
       <c r="N55" s="1">
-        <v>684632.32</v>
+        <v>902642.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>185</v>
       </c>
       <c r="B56" t="s">
         <v>186</v>
       </c>
       <c r="C56" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>95.115</v>
+        <v>98.676</v>
       </c>
       <c r="E56" s="1">
-        <v>99.077</v>
+        <v>100.45</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>792616.0</v>
+        <v>703150.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-31696.0</v>
+        <v>-12418.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.9989099387345</v>
+        <v>-1.7660527625684</v>
       </c>
       <c r="K56">
-        <v>2.22</v>
+        <v>0.22</v>
       </c>
       <c r="L56" t="s">
         <v>187</v>
       </c>
       <c r="M56" s="1">
-        <v>760920.0</v>
+        <v>690732.0</v>
       </c>
       <c r="N56" s="1">
-        <v>778717.26</v>
+        <v>692292.62</v>
       </c>
       <c r="O56" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>188</v>
       </c>
       <c r="B57" t="s">
         <v>189</v>
       </c>
       <c r="C57" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>93.657</v>
+        <v>96.402</v>
       </c>
       <c r="E57" s="1">
-        <v>92.47746</v>
+        <v>99.077</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>832297.14</v>
+        <v>792616.0</v>
       </c>
       <c r="I57" s="1">
-        <v>10615.86</v>
+        <v>-21400.0</v>
       </c>
       <c r="J57" s="1">
-        <v>1.2754891840671</v>
+        <v>-2.6999202640371</v>
       </c>
       <c r="K57">
-        <v>0.58</v>
+        <v>2.42</v>
       </c>
       <c r="L57" t="s">
         <v>190</v>
       </c>
       <c r="M57" s="1">
-        <v>842913.0</v>
+        <v>771216.0</v>
       </c>
       <c r="N57" s="1">
-        <v>848091.08</v>
+        <v>790547.51</v>
       </c>
       <c r="O57" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>191</v>
       </c>
       <c r="B58" t="s">
         <v>192</v>
       </c>
       <c r="C58" s="1">
-        <v>1250000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>102.852</v>
+        <v>100.0</v>
       </c>
       <c r="E58" s="1">
-        <v>100.8613224</v>
+        <v>92.47746</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1260766.53</v>
+        <v>832297.14</v>
       </c>
       <c r="I58" s="1">
-        <v>24883.47</v>
+        <v>67702.86</v>
       </c>
       <c r="J58" s="1">
-        <v>1.9736778703984</v>
+        <v>8.1344578451874</v>
       </c>
       <c r="K58">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="L58" t="s">
         <v>193</v>
       </c>
       <c r="M58" s="1">
-        <v>1285650.0</v>
+        <v>900000.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1293620.89</v>
+        <v>905609.59</v>
       </c>
       <c r="O58" s="1">
-        <v>0.66</v>
+        <v>0.43</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>194</v>
       </c>
       <c r="B59" t="s">
         <v>195</v>
       </c>
       <c r="C59" s="1">
-        <v>700000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>103.093</v>
+        <v>103.558</v>
       </c>
       <c r="E59" s="1">
-        <v>99.961</v>
+        <v>100.8613224</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>699727.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="I59" s="1">
-        <v>21924.0</v>
+        <v>33708.47</v>
       </c>
       <c r="J59" s="1">
-        <v>3.1332219565631</v>
+        <v>2.6736488634418</v>
       </c>
       <c r="K59">
-        <v>4.05</v>
+        <v>0.9</v>
       </c>
       <c r="L59" t="s">
         <v>196</v>
       </c>
       <c r="M59" s="1">
-        <v>721651.0</v>
+        <v>1294475.0</v>
       </c>
       <c r="N59" s="1">
-        <v>749979.42</v>
+        <v>1305699.32</v>
       </c>
       <c r="O59" s="1">
-        <v>0.38</v>
+        <v>0.61</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>197</v>
       </c>
       <c r="B60" t="s">
         <v>198</v>
       </c>
       <c r="C60" s="1">
-        <v>1194000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>101.006</v>
+        <v>103.772</v>
       </c>
       <c r="E60" s="1">
-        <v>100.42909715</v>
+        <v>99.961</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1199123.42</v>
+        <v>699727.0</v>
       </c>
       <c r="I60" s="1">
-        <v>6888.22</v>
+        <v>26677.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.57443795068234</v>
+        <v>3.8124868698793</v>
       </c>
       <c r="K60">
-        <v>0.48</v>
+        <v>4.31</v>
       </c>
       <c r="L60" t="s">
         <v>199</v>
       </c>
       <c r="M60" s="1">
-        <v>1206011.64</v>
+        <v>726404.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1211769.01</v>
+        <v>756602.29</v>
       </c>
       <c r="O60" s="1">
-        <v>0.62</v>
+        <v>0.36</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>200</v>
       </c>
       <c r="B61" t="s">
         <v>201</v>
       </c>
       <c r="C61" s="1">
-        <v>517000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>97.255</v>
+        <v>102.052</v>
       </c>
       <c r="E61" s="1">
-        <v>99.702</v>
+        <v>100.42909715</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>515459.34</v>
+        <v>1199123.42</v>
       </c>
       <c r="I61" s="1">
-        <v>-12650.99</v>
+        <v>19377.46</v>
       </c>
       <c r="J61" s="1">
-        <v>-2.4543138552888</v>
+        <v>1.6159687715882</v>
       </c>
       <c r="K61">
-        <v>2.06</v>
+        <v>0.7</v>
       </c>
       <c r="L61" t="s">
         <v>202</v>
       </c>
       <c r="M61" s="1">
-        <v>502808.35</v>
+        <v>1218500.88</v>
       </c>
       <c r="N61" s="1">
-        <v>513442.26</v>
+        <v>1226875.24</v>
       </c>
       <c r="O61" s="1">
-        <v>0.26</v>
+        <v>0.58</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>203</v>
       </c>
       <c r="B62" t="s">
         <v>204</v>
       </c>
       <c r="C62" s="1">
-        <v>1400000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.977</v>
+        <v>98.171</v>
       </c>
       <c r="E62" s="1">
-        <v>101.58528571</v>
+        <v>99.702</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1422194.0</v>
+        <v>515459.34</v>
       </c>
       <c r="I62" s="1">
-        <v>-8516.0</v>
+        <v>-7915.27</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.59879313230122</v>
+        <v>-1.5355760165293</v>
       </c>
       <c r="K62">
-        <v>3.32</v>
+        <v>2.23</v>
       </c>
       <c r="L62" t="s">
         <v>205</v>
       </c>
       <c r="M62" s="1">
-        <v>1413678.0</v>
+        <v>507544.07</v>
       </c>
       <c r="N62" s="1">
-        <v>1460165.67</v>
+        <v>519098.67</v>
       </c>
       <c r="O62" s="1">
-        <v>0.74</v>
+        <v>0.24</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>206</v>
       </c>
       <c r="B63" t="s">
         <v>207</v>
       </c>
       <c r="C63" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.885</v>
+        <v>101.69</v>
       </c>
       <c r="E63" s="1">
-        <v>99.05583333</v>
+        <v>101.58528571</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>891502.5</v>
+        <v>1422194.0</v>
       </c>
       <c r="I63" s="1">
-        <v>7462.5</v>
+        <v>1466.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.83707000260796</v>
+        <v>0.10308017049713</v>
       </c>
       <c r="K63">
-        <v>0.34</v>
+        <v>3.54</v>
       </c>
       <c r="L63" t="s">
         <v>208</v>
       </c>
       <c r="M63" s="1">
-        <v>898965.0</v>
+        <v>1423660.0</v>
       </c>
       <c r="N63" s="1">
-        <v>902044.11</v>
+        <v>1473216.16</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>209</v>
       </c>
       <c r="B64" t="s">
         <v>210</v>
       </c>
       <c r="C64" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.441</v>
+        <v>100.376</v>
       </c>
       <c r="E64" s="1">
-        <v>99.12791364</v>
+        <v>99.05583333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1090407.05</v>
+        <v>891502.5</v>
       </c>
       <c r="I64" s="1">
-        <v>-7556.05</v>
+        <v>11881.5</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.69295681828176</v>
+        <v>1.3327500483734</v>
       </c>
       <c r="K64">
-        <v>3.12</v>
+        <v>0.53</v>
       </c>
       <c r="L64" t="s">
         <v>211</v>
       </c>
       <c r="M64" s="1">
-        <v>1082851.0</v>
+        <v>903384.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1117131.82</v>
+        <v>908127.49</v>
       </c>
       <c r="O64" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>212</v>
       </c>
       <c r="B65" t="s">
         <v>213</v>
       </c>
       <c r="C65" s="1">
-        <v>2000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.37</v>
+        <v>99.071</v>
       </c>
       <c r="E65" s="1">
-        <v>100.3119</v>
+        <v>99.12791364</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2006238.0</v>
+        <v>1090407.05</v>
       </c>
       <c r="I65" s="1">
-        <v>-18838.0</v>
+        <v>-626.05</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.93897134836445</v>
+        <v>-0.057414338984694</v>
       </c>
       <c r="K65">
-        <v>4.03</v>
+        <v>0.16</v>
       </c>
       <c r="L65" t="s">
         <v>214</v>
       </c>
       <c r="M65" s="1">
-        <v>1987400.0</v>
+        <v>1089781.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2068091.78</v>
+        <v>1091570.38</v>
       </c>
       <c r="O65" s="1">
-        <v>1.05</v>
+        <v>0.51</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>215</v>
       </c>
       <c r="B66" t="s">
         <v>216</v>
       </c>
       <c r="C66" s="1">
-        <v>400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.354</v>
+        <v>100.028</v>
       </c>
       <c r="E66" s="1">
-        <v>99.661</v>
+        <v>100.3119</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>398644.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="I66" s="1">
-        <v>14772.0</v>
+        <v>-5678.0</v>
       </c>
       <c r="J66" s="1">
-        <v>3.7055618546874</v>
+        <v>-0.28301726913756</v>
       </c>
       <c r="K66">
-        <v>4.36</v>
+        <v>0.14</v>
       </c>
       <c r="L66" t="s">
         <v>217</v>
       </c>
       <c r="M66" s="1">
-        <v>413416.0</v>
+        <v>2000560.0</v>
       </c>
       <c r="N66" s="1">
-        <v>430851.62</v>
+        <v>2003272.33</v>
       </c>
       <c r="O66" s="1">
-        <v>0.22</v>
+        <v>0.94</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>218</v>
       </c>
       <c r="B67" t="s">
         <v>219</v>
       </c>
       <c r="C67" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>106.16</v>
+        <v>104.147</v>
       </c>
       <c r="E67" s="1">
-        <v>107.34</v>
+        <v>99.661</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>858720.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-9440.0</v>
+        <v>17944.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.099310601826</v>
+        <v>4.5012592689216</v>
       </c>
       <c r="K67">
-        <v>1.04</v>
+        <v>4.61</v>
       </c>
       <c r="L67" t="s">
         <v>220</v>
       </c>
       <c r="M67" s="1">
-        <v>849280.0</v>
+        <v>416588.0</v>
       </c>
       <c r="N67" s="1">
-        <v>857633.26</v>
+        <v>435037.32</v>
       </c>
       <c r="O67" s="1">
-        <v>0.44</v>
+        <v>0.2</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>221</v>
       </c>
       <c r="B68" t="s">
         <v>222</v>
       </c>
       <c r="C68" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.56</v>
+        <v>106.017</v>
       </c>
       <c r="E68" s="1">
-        <v>100.0</v>
+        <v>107.34</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>600000.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I68" s="1">
-        <v>15360.0</v>
+        <v>-10584.0</v>
       </c>
       <c r="J68" s="1">
-        <v>2.56</v>
+        <v>-1.2325321408608</v>
       </c>
       <c r="K68">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.44</v>
+      </c>
+      <c r="L68" t="s">
+        <v>223</v>
       </c>
       <c r="M68" s="1">
-        <v>615360.0</v>
+        <v>848136.0</v>
       </c>
       <c r="N68" s="1">
-        <v>615360.0</v>
+        <v>859641.43</v>
       </c>
       <c r="O68" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B69" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C69" s="1">
         <v>600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>106.115</v>
+        <v>103.275</v>
       </c>
       <c r="E69" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>655800.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-19110.0</v>
+        <v>19650.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.9139981701738</v>
+        <v>3.275</v>
       </c>
       <c r="K69">
-        <v>1.61</v>
+        <v>0.26</v>
       </c>
       <c r="L69" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="M69" s="1">
-        <v>636690.0</v>
+        <v>619650.0</v>
       </c>
       <c r="N69" s="1">
-        <v>646355.75</v>
+        <v>621231.37</v>
       </c>
       <c r="O69" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B70" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C70" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.593</v>
+        <v>106.744</v>
       </c>
       <c r="E70" s="1">
-        <v>99.852</v>
+        <v>107.82818182</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>898668.0</v>
+        <v>1186110.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-11331.0</v>
+        <v>-11926.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.2608660818011</v>
+        <v>-1.0054716678892</v>
       </c>
       <c r="K70">
-        <v>0.16</v>
+        <v>1.9</v>
       </c>
       <c r="L70" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="M70" s="1">
-        <v>887337.0</v>
+        <v>1174184.0</v>
       </c>
       <c r="N70" s="1">
-        <v>888816.45</v>
+        <v>1195068.93</v>
       </c>
       <c r="O70" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B71" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C71" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.554</v>
+        <v>99.166</v>
       </c>
       <c r="E71" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>697571.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-693.0</v>
+        <v>-6174.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.099344726199914</v>
+        <v>-0.68701678484157</v>
       </c>
       <c r="K71">
-        <v>2.16</v>
+        <v>0.38</v>
       </c>
       <c r="L71" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M71" s="1">
-        <v>696878.0</v>
+        <v>892494.0</v>
       </c>
       <c r="N71" s="1">
-        <v>712023.89</v>
+        <v>895946.05</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B72" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C72" s="1">
-        <v>682000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.666</v>
+        <v>100.203</v>
       </c>
       <c r="E72" s="1">
-        <v>99.934</v>
+        <v>99.653</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>681549.88</v>
+        <v>697571.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-1827.76</v>
+        <v>3850.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.2681769968179</v>
+        <v>0.55191514555508</v>
       </c>
       <c r="K72">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>971.62</v>
+        <v>2.35</v>
+      </c>
+      <c r="L72" t="s">
+        <v>235</v>
       </c>
       <c r="M72" s="1">
-        <v>679722.12</v>
+        <v>701421.0</v>
       </c>
       <c r="N72" s="1">
-        <v>680693.74</v>
+        <v>717861.41</v>
       </c>
       <c r="O72" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B73" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C73" s="1">
-        <v>700000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.167</v>
+        <v>100.166</v>
       </c>
       <c r="E73" s="1">
-        <v>100.582</v>
+        <v>99.934</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>704074.0</v>
+        <v>681549.88</v>
       </c>
       <c r="I73" s="1">
-        <v>-2905.0</v>
+        <v>1582.24</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.41259867570738</v>
+        <v>0.23215322112594</v>
       </c>
       <c r="K73">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="L73" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M73" s="1">
-        <v>701169.0</v>
+        <v>683132.12</v>
       </c>
       <c r="N73" s="1">
-        <v>704362.92</v>
+        <v>685318.26</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B74" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C74" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>104.101</v>
+        <v>101.064</v>
       </c>
       <c r="E74" s="1">
-        <v>106.52073684</v>
+        <v>100.582</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2023894.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-45975.0</v>
+        <v>3374.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.2716110626347</v>
+        <v>0.47921099202641</v>
       </c>
       <c r="K74">
-        <v>3.45</v>
+        <v>0.66</v>
       </c>
       <c r="L74" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M74" s="1">
-        <v>1977919.0</v>
+        <v>707448.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2043508.04</v>
+        <v>712093.7</v>
       </c>
       <c r="O74" s="1">
-        <v>1.04</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B75" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C75" s="1">
-        <v>400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.82</v>
+        <v>104.543</v>
       </c>
       <c r="E75" s="1">
-        <v>99.589</v>
+        <v>106.52073684</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>398356.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-3076.0</v>
+        <v>-37577.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.77217363363424</v>
+        <v>-1.8566683828303</v>
       </c>
       <c r="K75">
-        <v>0.84</v>
+        <v>3.73</v>
       </c>
       <c r="L75" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M75" s="1">
-        <v>395280.0</v>
+        <v>1986317.0</v>
       </c>
       <c r="N75" s="1">
-        <v>398645.75</v>
+        <v>2057111.52</v>
       </c>
       <c r="O75" s="1">
-        <v>0.2</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B76" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C76" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>84.802</v>
+        <v>99.396</v>
       </c>
       <c r="E76" s="1">
-        <v>85.96</v>
+        <v>99.589</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>601720.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-8106.0</v>
+        <v>-772.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.3471382038157</v>
+        <v>-0.19379650362992</v>
       </c>
       <c r="K76">
-        <v>0.52</v>
+        <v>1.03</v>
       </c>
       <c r="L76" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M76" s="1">
-        <v>593614.0</v>
+        <v>397584.0</v>
       </c>
       <c r="N76" s="1">
-        <v>597257.84</v>
+        <v>401689.48</v>
       </c>
       <c r="O76" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B77" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C77" s="1">
         <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.877</v>
+        <v>85.61</v>
       </c>
       <c r="E77" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>704550.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-12411.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.7615499254844</v>
+        <v>-0.4071661237785</v>
       </c>
       <c r="K77">
-        <v>0.99</v>
+        <v>0.55</v>
       </c>
       <c r="L77" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M77" s="1">
-        <v>692139.0</v>
+        <v>599270.0</v>
       </c>
       <c r="N77" s="1">
-        <v>699043.11</v>
+        <v>603153.56</v>
       </c>
       <c r="O77" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B78" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C78" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.605</v>
+        <v>99.292</v>
       </c>
       <c r="E78" s="1">
-        <v>100.62</v>
+        <v>100.65</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>402480.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-8060.0</v>
+        <v>-9506.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.0025839793282</v>
+        <v>-1.3492300049677</v>
       </c>
       <c r="K78">
-        <v>3.08</v>
+        <v>1.15</v>
       </c>
       <c r="L78" t="s">
-        <v>251</v>
+        <v>88</v>
       </c>
       <c r="M78" s="1">
-        <v>394420.0</v>
+        <v>695044.0</v>
       </c>
       <c r="N78" s="1">
-        <v>406748.77</v>
+        <v>703098.79</v>
       </c>
       <c r="O78" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B79" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C79" s="1">
-        <v>577000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.612</v>
+        <v>99.126</v>
       </c>
       <c r="E79" s="1">
-        <v>99.662</v>
+        <v>100.62</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>575049.74</v>
+        <v>402480.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-288.5</v>
+        <v>-5976.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.050169573157272</v>
+        <v>-1.4847942754919</v>
       </c>
       <c r="K79">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.13</v>
+      </c>
+      <c r="L79">
+        <v>513.7</v>
       </c>
       <c r="M79" s="1">
-        <v>574761.24</v>
+        <v>396504.0</v>
       </c>
       <c r="N79" s="1">
-        <v>576079.25</v>
+        <v>397017.7</v>
       </c>
       <c r="O79" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>255</v>
       </c>
       <c r="B80" t="s">
         <v>256</v>
       </c>
       <c r="C80" s="1">
-        <v>700000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.197</v>
+        <v>100.613</v>
       </c>
       <c r="E80" s="1">
-        <v>99.64619429</v>
+        <v>99.662</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>697523.36</v>
+        <v>575049.74</v>
       </c>
       <c r="I80" s="1">
-        <v>-10144.36</v>
+        <v>5487.27</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.4543398231136</v>
+        <v>0.95422528145131</v>
       </c>
       <c r="K80">
-        <v>3.15</v>
+        <v>0.43</v>
       </c>
       <c r="L80" t="s">
         <v>257</v>
       </c>
       <c r="M80" s="1">
-        <v>687379.0</v>
+        <v>580537.01</v>
       </c>
       <c r="N80" s="1">
-        <v>709417.01</v>
+        <v>583001.12</v>
       </c>
       <c r="O80" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>258</v>
       </c>
       <c r="B81" t="s">
         <v>259</v>
       </c>
       <c r="C81" s="1">
-        <v>750000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.091</v>
+        <v>99.303</v>
       </c>
       <c r="E81" s="1">
-        <v>99.96570933</v>
+        <v>99.64619429</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>749742.82</v>
+        <v>697523.36</v>
       </c>
       <c r="I81" s="1">
-        <v>-6560.32</v>
+        <v>-2402.36</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.87500937988309</v>
+        <v>-0.34441283801592</v>
       </c>
       <c r="K81">
-        <v>1.69</v>
+        <v>3.35</v>
       </c>
       <c r="L81" t="s">
         <v>260</v>
       </c>
       <c r="M81" s="1">
-        <v>743182.5</v>
+        <v>695121.0</v>
       </c>
       <c r="N81" s="1">
-        <v>755870.86</v>
+        <v>718549.42</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>261</v>
       </c>
       <c r="B82" t="s">
         <v>262</v>
       </c>
       <c r="C82" s="1">
-        <v>600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.409</v>
+        <v>99.748</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>99.96570933</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>600000.0</v>
+        <v>749742.82</v>
       </c>
       <c r="I82" s="1">
-        <v>-9546.0</v>
+        <v>-1632.82</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.591</v>
+        <v>-0.21778401292326</v>
       </c>
       <c r="K82">
-        <v>2.15</v>
+        <v>1.87</v>
       </c>
       <c r="L82" t="s">
         <v>263</v>
       </c>
       <c r="M82" s="1">
-        <v>590454.0</v>
+        <v>748110.0</v>
       </c>
       <c r="N82" s="1">
-        <v>603369.16</v>
+        <v>762133.97</v>
       </c>
       <c r="O82" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>264</v>
       </c>
       <c r="B83" t="s">
         <v>265</v>
       </c>
       <c r="C83" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>97.874</v>
+        <v>99.067</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-41031.8</v>
+        <v>-5598.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-2.126</v>
+        <v>-0.933</v>
       </c>
       <c r="K83">
-        <v>1.1</v>
+        <v>2.36</v>
       </c>
       <c r="L83" t="s">
         <v>266</v>
       </c>
       <c r="M83" s="1">
-        <v>1888968.2</v>
+        <v>594402.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1910117.19</v>
+        <v>608535.57</v>
       </c>
       <c r="O83" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>267</v>
       </c>
       <c r="B84" t="s">
         <v>268</v>
       </c>
       <c r="C84" s="1">
-        <v>1225000.0</v>
+        <v>2230000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.212</v>
+        <v>98.749</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.68358744</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1225000.0</v>
+        <v>2222944.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-34153.0</v>
+        <v>-20841.3</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.788</v>
+        <v>-0.93755398246649</v>
       </c>
       <c r="K84">
-        <v>2.6</v>
+        <v>1.28</v>
       </c>
       <c r="L84" t="s">
         <v>269</v>
       </c>
       <c r="M84" s="1">
-        <v>1190847.0</v>
+        <v>2202102.7</v>
       </c>
       <c r="N84" s="1">
-        <v>1222743.48</v>
+        <v>2230752.27</v>
       </c>
       <c r="O84" s="1">
-        <v>0.62</v>
+        <v>1.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>270</v>
       </c>
       <c r="B85" t="s">
         <v>271</v>
       </c>
       <c r="C85" s="1">
-        <v>800000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.32</v>
+        <v>98.455</v>
       </c>
       <c r="E85" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>803360.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-16800.0</v>
+        <v>-18926.25</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.0912168890659</v>
+        <v>-1.545</v>
       </c>
       <c r="K85">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>476.71</v>
+        <v>2.81</v>
+      </c>
+      <c r="L85" t="s">
+        <v>272</v>
       </c>
       <c r="M85" s="1">
-        <v>786560.0</v>
+        <v>1206073.75</v>
       </c>
       <c r="N85" s="1">
-        <v>787036.71</v>
+        <v>1240471.92</v>
       </c>
       <c r="O85" s="1">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B86" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C86" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.563</v>
+        <v>99.394</v>
       </c>
       <c r="E86" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>992590.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-16960.0</v>
+        <v>-8208.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.7086611793389</v>
+        <v>-1.0217088229436</v>
       </c>
       <c r="K86">
-        <v>0.89</v>
+        <v>0.26</v>
       </c>
       <c r="L86" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M86" s="1">
-        <v>975630.0</v>
+        <v>795152.0</v>
       </c>
       <c r="N86" s="1">
-        <v>984499.86</v>
+        <v>797217.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B87" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C87" s="1">
-        <v>858000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.587</v>
+        <v>98.512</v>
       </c>
       <c r="E87" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>852525.96</v>
+        <v>992590.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-15229.5</v>
+        <v>-7470.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.7863972142268</v>
+        <v>-0.7525765925508</v>
       </c>
       <c r="K87">
-        <v>1.4</v>
+        <v>1.13</v>
       </c>
       <c r="L87" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M87" s="1">
-        <v>837296.46</v>
+        <v>985120.0</v>
       </c>
       <c r="N87" s="1">
-        <v>849270.26</v>
+        <v>996387.12</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B88" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C88" s="1">
-        <v>1500000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.119</v>
+        <v>100.57</v>
       </c>
       <c r="E88" s="1">
-        <v>99.451</v>
+        <v>99.731</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1491765.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="I88" s="1">
-        <v>10020.0</v>
+        <v>12996.11</v>
       </c>
       <c r="J88" s="1">
-        <v>0.67168756473037</v>
+        <v>0.84126299746318</v>
       </c>
       <c r="K88">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.06</v>
+      </c>
+      <c r="L88">
+        <v>954.86</v>
       </c>
       <c r="M88" s="1">
-        <v>1501785.0</v>
+        <v>1557829.3</v>
       </c>
       <c r="N88" s="1">
-        <v>1503685.68</v>
+        <v>1558784.16</v>
       </c>
       <c r="O88" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>281</v>
       </c>
       <c r="B89" t="s">
         <v>282</v>
       </c>
       <c r="C89" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.584</v>
+        <v>100.488</v>
       </c>
       <c r="E89" s="1">
-        <v>99.9464</v>
+        <v>99.451</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>999464.0</v>
+        <v>1491765.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-3624.0</v>
+        <v>15555.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.36259435057191</v>
+        <v>1.0427245578224</v>
       </c>
       <c r="K89">
-        <v>0.56</v>
+        <v>0.38</v>
       </c>
       <c r="L89" t="s">
         <v>283</v>
       </c>
       <c r="M89" s="1">
-        <v>995840.0</v>
+        <v>1507320.0</v>
       </c>
       <c r="N89" s="1">
-        <v>1001466.71</v>
+        <v>1513022.05</v>
       </c>
       <c r="O89" s="1">
-        <v>0.51</v>
+        <v>0.71</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>284</v>
       </c>
       <c r="B90" t="s">
         <v>285</v>
       </c>
       <c r="C90" s="1">
         <v>1563000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.747</v>
+        <v>98.28</v>
       </c>
       <c r="E90" s="1">
         <v>99.228</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>1550933.64</v>
       </c>
       <c r="I90" s="1">
-        <v>-23148.03</v>
+        <v>-14817.24</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.4925222719394</v>
+        <v>-0.95537549885113</v>
       </c>
       <c r="K90">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>123.11</v>
+        <v>0.17</v>
+      </c>
+      <c r="L90" t="s">
+        <v>286</v>
       </c>
       <c r="M90" s="1">
-        <v>1527785.61</v>
+        <v>1536116.4</v>
       </c>
       <c r="N90" s="1">
-        <v>1527908.72</v>
+        <v>1538701.77</v>
       </c>
       <c r="O90" s="1">
-        <v>0.78</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B91" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C91" s="1">
-        <v>700000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.693</v>
+        <v>91.304</v>
       </c>
       <c r="E91" s="1">
-        <v>99.517</v>
+        <v>83.44605217</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>696619.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I91" s="1">
-        <v>-5768.0</v>
+        <v>79836.75</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.82799923631138</v>
+        <v>9.4167999932155</v>
       </c>
       <c r="K91">
-        <v>3.05</v>
+        <v>1.38</v>
       </c>
       <c r="L91" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M91" s="1">
-        <v>690851.0</v>
+        <v>927648.64</v>
       </c>
       <c r="N91" s="1">
-        <v>712210.59</v>
+        <v>941688.23</v>
       </c>
       <c r="O91" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B92" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C92" s="1">
-        <v>1016000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>90.553</v>
+        <v>100.127</v>
       </c>
       <c r="E92" s="1">
-        <v>83.44605217</v>
+        <v>100.375</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>847811.89</v>
+        <v>602250.0</v>
       </c>
       <c r="I92" s="1">
-        <v>72206.59</v>
+        <v>-1488.0</v>
       </c>
       <c r="J92" s="1">
-        <v>8.5168173331469</v>
+        <v>-0.24707347447073</v>
       </c>
       <c r="K92">
-        <v>1.28</v>
+        <v>1.78</v>
       </c>
       <c r="L92" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M92" s="1">
-        <v>920018.48</v>
+        <v>600762.0</v>
       </c>
       <c r="N92" s="1">
-        <v>933014.23</v>
+        <v>611414.05</v>
       </c>
       <c r="O92" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B93" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C93" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.042</v>
+        <v>97.929</v>
       </c>
       <c r="E93" s="1">
-        <v>100.375</v>
+        <v>92.081555</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>602250.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I93" s="1">
-        <v>-1998.0</v>
+        <v>46779.56</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.33175591531756</v>
+        <v>6.3502891540005</v>
       </c>
       <c r="K93">
-        <v>1.59</v>
+        <v>0.33</v>
       </c>
       <c r="L93" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M93" s="1">
-        <v>600252.0</v>
+        <v>783432.0</v>
       </c>
       <c r="N93" s="1">
-        <v>609794.47</v>
+        <v>786078.58</v>
       </c>
       <c r="O93" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B94" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C94" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.589</v>
+        <v>102.132</v>
       </c>
       <c r="E94" s="1">
-        <v>92.081555</v>
+        <v>99.329</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>736652.44</v>
+        <v>595974.0</v>
       </c>
       <c r="I94" s="1">
-        <v>44059.56</v>
+        <v>16818.0</v>
       </c>
       <c r="J94" s="1">
-        <v>5.9810512539672</v>
+        <v>2.821935185092</v>
       </c>
       <c r="K94">
-        <v>0.23</v>
+        <v>1.58</v>
       </c>
       <c r="L94" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M94" s="1">
-        <v>780712.0</v>
+        <v>612792.0</v>
       </c>
       <c r="N94" s="1">
-        <v>782591.45</v>
+        <v>622283.1</v>
       </c>
       <c r="O94" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B95" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C95" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.572</v>
+        <v>100.352</v>
       </c>
       <c r="E95" s="1">
-        <v>99.329</v>
+        <v>100.30333333</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>595974.0</v>
+        <v>1504550.0</v>
       </c>
       <c r="I95" s="1">
-        <v>13458.0</v>
+        <v>730.0</v>
       </c>
       <c r="J95" s="1">
-        <v>2.2581522012705</v>
+        <v>0.048519490877671</v>
       </c>
       <c r="K95">
-        <v>1.37</v>
+        <v>0.59</v>
       </c>
       <c r="L95" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="M95" s="1">
-        <v>609432.0</v>
+        <v>1505280.0</v>
       </c>
       <c r="N95" s="1">
-        <v>617649.12</v>
+        <v>1514082.28</v>
       </c>
       <c r="O95" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B96" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C96" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.135</v>
+        <v>98.844</v>
       </c>
       <c r="E96" s="1">
-        <v>100.30333333</v>
+        <v>100.231</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1504550.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-2525.0</v>
+        <v>-12483.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.16782426639194</v>
+        <v>-1.3838034141134</v>
       </c>
       <c r="K96">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="L96" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M96" s="1">
-        <v>1502025.0</v>
+        <v>889596.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1507234.51</v>
+        <v>893664.49</v>
       </c>
       <c r="O96" s="1">
-        <v>0.77</v>
+        <v>0.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B97" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C97" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.202</v>
+        <v>98.483</v>
       </c>
       <c r="E97" s="1">
-        <v>100.231</v>
+        <v>100.33</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>902079.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-18261.0</v>
+        <v>-22164.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.0243238119943</v>
+        <v>-1.8409249476727</v>
       </c>
       <c r="K97">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="L97" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="M97" s="1">
-        <v>883818.0</v>
+        <v>1181796.0</v>
       </c>
       <c r="N97" s="1">
-        <v>886037.18</v>
+        <v>1190771.34</v>
       </c>
       <c r="O97" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B98" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C98" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.732</v>
+        <v>101.532</v>
       </c>
       <c r="E98" s="1">
-        <v>100.33</v>
+        <v>99.651</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1203960.0</v>
+        <v>797208.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-31176.0</v>
+        <v>15048.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.5894547991628</v>
+        <v>1.8875876810067</v>
       </c>
       <c r="K98">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="L98" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="M98" s="1">
-        <v>1172784.0</v>
+        <v>812256.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1179786.74</v>
+        <v>817121.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.6</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B99" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C99" s="1">
-        <v>800000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.854</v>
+        <v>100.689</v>
       </c>
       <c r="E99" s="1">
-        <v>99.651</v>
+        <v>99.768</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>797208.0</v>
+        <v>1194222.96</v>
       </c>
       <c r="I99" s="1">
-        <v>9624.0</v>
+        <v>11024.37</v>
       </c>
       <c r="J99" s="1">
-        <v>1.2072131739772</v>
+        <v>0.92314168871783</v>
       </c>
       <c r="K99">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="L99" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M99" s="1">
-        <v>806832.0</v>
+        <v>1205247.33</v>
       </c>
       <c r="N99" s="1">
-        <v>809670.36</v>
+        <v>1206518.12</v>
       </c>
       <c r="O99" s="1">
-        <v>0.41</v>
+        <v>0.57</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B100" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C100" s="1">
         <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>101.136</v>
+        <v>99.271</v>
       </c>
       <c r="E100" s="1">
-        <v>100.539</v>
+        <v>99.766</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>603234.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I100" s="1">
-        <v>3582.0</v>
+        <v>-2970.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.59379942112016</v>
+        <v>-0.49616101677926</v>
       </c>
       <c r="K100">
-        <v>2.55</v>
+        <v>3.12</v>
       </c>
       <c r="L100" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="M100" s="1">
-        <v>606816.0</v>
+        <v>595626.0</v>
       </c>
       <c r="N100" s="1">
-        <v>622136.55</v>
+        <v>614349.29</v>
       </c>
       <c r="O100" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B101" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C101" s="1">
-        <v>600000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.257</v>
+        <v>98.712</v>
       </c>
       <c r="E101" s="1">
-        <v>99.766</v>
+        <v>99.945</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>598596.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I101" s="1">
-        <v>-9054.0</v>
+        <v>-7311.69</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.5125393420604</v>
+        <v>-1.2336785231878</v>
       </c>
       <c r="K101">
-        <v>2.89</v>
+        <v>1.64</v>
       </c>
       <c r="L101" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="M101" s="1">
-        <v>589542.0</v>
+        <v>585362.16</v>
       </c>
       <c r="N101" s="1">
-        <v>606868.03</v>
+        <v>595113.52</v>
       </c>
       <c r="O101" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B102" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C102" s="1">
-        <v>593000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.759</v>
+        <v>98.732</v>
       </c>
       <c r="E102" s="1">
-        <v>99.945</v>
+        <v>98.71</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>592673.85</v>
+        <v>987100.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-12962.98</v>
+        <v>220.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.1872029616289</v>
+        <v>0.02228750886435</v>
       </c>
       <c r="K102">
-        <v>1.45</v>
+        <v>1.15</v>
       </c>
       <c r="L102" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M102" s="1">
-        <v>579710.87</v>
+        <v>987320.0</v>
       </c>
       <c r="N102" s="1">
-        <v>588321.72</v>
+        <v>998826.85</v>
       </c>
       <c r="O102" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B103" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C103" s="1">
-        <v>1000000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.065</v>
+        <v>98.757</v>
       </c>
       <c r="E103" s="1">
-        <v>98.71</v>
+        <v>99.90538798</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>987100.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I103" s="1">
-        <v>-6450.0</v>
+        <v>-10507.75</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.65342923715936</v>
+        <v>-1.1494755201725</v>
       </c>
       <c r="K103">
-        <v>0.93</v>
+        <v>1.37</v>
       </c>
       <c r="L103" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M103" s="1">
-        <v>980650.0</v>
+        <v>903626.55</v>
       </c>
       <c r="N103" s="1">
-        <v>989965.07</v>
+        <v>916173.33</v>
       </c>
       <c r="O103" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B104" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C104" s="1">
-        <v>915000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.364</v>
+        <v>100.392</v>
       </c>
       <c r="E104" s="1">
-        <v>99.90538798</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>914134.3</v>
+        <v>677000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-14103.7</v>
+        <v>2653.84</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.5428476975429</v>
+        <v>0.392</v>
       </c>
       <c r="K104">
-        <v>1.22</v>
+        <v>0.49</v>
       </c>
       <c r="L104" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="M104" s="1">
-        <v>900030.6</v>
+        <v>679653.84</v>
       </c>
       <c r="N104" s="1">
-        <v>911198.61</v>
+        <v>682994.03</v>
       </c>
       <c r="O104" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B105" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C105" s="1">
-        <v>677000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.798</v>
+        <v>89.382</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>88.81</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>677000.0</v>
+        <v>444050.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-1367.54</v>
+        <v>2860.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.202</v>
+        <v>0.64407161355703</v>
       </c>
       <c r="K105">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="L105" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="M105" s="1">
-        <v>675632.46</v>
+        <v>446910.0</v>
       </c>
       <c r="N105" s="1">
-        <v>677419.07</v>
+        <v>448025.07</v>
       </c>
       <c r="O105" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B106" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C106" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>88.457</v>
+        <v>92.471</v>
       </c>
       <c r="E106" s="1">
-        <v>88.81</v>
+        <v>99.271</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>444050.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-1765.0</v>
+        <v>-27200.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.39747776151334</v>
+        <v>-6.8499360336856</v>
       </c>
       <c r="K106">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>608.22</v>
+        <v>1.15</v>
+      </c>
+      <c r="L106" t="s">
+        <v>334</v>
       </c>
       <c r="M106" s="1">
-        <v>442285.0</v>
+        <v>369884.0</v>
       </c>
       <c r="N106" s="1">
-        <v>442893.22</v>
+        <v>374467.56</v>
       </c>
       <c r="O106" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B107" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C107" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>91.913</v>
+        <v>101.439</v>
       </c>
       <c r="E107" s="1">
-        <v>99.271</v>
+        <v>99.942</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>397084.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-29432.0</v>
+        <v>16467.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-7.4120337258615</v>
+        <v>1.4978687638831</v>
       </c>
       <c r="K107">
-        <v>1.05</v>
+        <v>0.63</v>
       </c>
       <c r="L107" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="M107" s="1">
-        <v>367652.0</v>
+        <v>1115829.0</v>
       </c>
       <c r="N107" s="1">
-        <v>371852.0</v>
+        <v>1122711.53</v>
       </c>
       <c r="O107" s="1">
-        <v>0.19</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B108" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C108" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.893</v>
+        <v>94.18</v>
       </c>
       <c r="E108" s="1">
-        <v>99.942</v>
+        <v>94.62629</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1099362.0</v>
+        <v>851636.61</v>
       </c>
       <c r="I108" s="1">
-        <v>10461.0</v>
+        <v>-4016.61</v>
       </c>
       <c r="J108" s="1">
-        <v>0.95155190010206</v>
+        <v>-0.471634257245</v>
       </c>
       <c r="K108">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="L108" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>1109823.0</v>
+        <v>847620.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1114520.6</v>
+        <v>851642.26</v>
       </c>
       <c r="O108" s="1">
-        <v>0.57</v>
+        <v>0.4</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B109" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C109" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>93.994</v>
+        <v>101.436</v>
       </c>
       <c r="E109" s="1">
-        <v>94.62629</v>
+        <v>101.3728</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>851636.61</v>
+        <v>1520592.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-5690.61</v>
+        <v>948.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.66819696724874</v>
+        <v>0.062344139650873</v>
       </c>
       <c r="K109">
-        <v>0.41</v>
+        <v>3.86</v>
       </c>
       <c r="L109" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>845946.0</v>
+        <v>1521540.0</v>
       </c>
       <c r="N109" s="1">
-        <v>849660.04</v>
+        <v>1579505.75</v>
       </c>
       <c r="O109" s="1">
-        <v>0.43</v>
+        <v>0.74</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B110" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C110" s="1">
-        <v>1500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.978</v>
+        <v>98.093</v>
       </c>
       <c r="E110" s="1">
-        <v>101.3728</v>
+        <v>98.42482759</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1520592.0</v>
+        <v>2854320.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-5922.0</v>
+        <v>-9623.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.38945358123678</v>
+        <v>-0.33713809243533</v>
       </c>
       <c r="K110">
-        <v>3.65</v>
+        <v>2.17</v>
       </c>
       <c r="L110" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="M110" s="1">
-        <v>1514670.0</v>
+        <v>2844697.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1569450.82</v>
+        <v>2907563.44</v>
       </c>
       <c r="O110" s="1">
-        <v>0.8</v>
+        <v>1.37</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B111" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C111" s="1">
-        <v>2900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.508</v>
+        <v>96.967</v>
       </c>
       <c r="E111" s="1">
-        <v>98.42482759</v>
+        <v>98.642</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>2854320.0</v>
+        <v>986420.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-26588.0</v>
+        <v>-16750.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.93150032231845</v>
+        <v>-1.6980596500476</v>
       </c>
       <c r="K111">
-        <v>1.96</v>
+        <v>0.16</v>
       </c>
       <c r="L111" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="M111" s="1">
-        <v>2827732.0</v>
+        <v>969670.0</v>
       </c>
       <c r="N111" s="1">
-        <v>2884639.53</v>
+        <v>971228.22</v>
       </c>
       <c r="O111" s="1">
-        <v>1.46</v>
+        <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>350</v>
+      </c>
+      <c r="B112" t="s">
         <v>348</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>95.975</v>
+        <v>97.039</v>
       </c>
       <c r="E112" s="1">
-        <v>98.642</v>
+        <v>95.396</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>986420.0</v>
+        <v>763168.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-26670.0</v>
+        <v>13144.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.703716469658</v>
+        <v>1.7222944358254</v>
       </c>
       <c r="K112">
-        <v>4.29</v>
+        <v>0.16</v>
       </c>
       <c r="L112" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="M112" s="1">
-        <v>959750.0</v>
+        <v>776312.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1002660.96</v>
+        <v>777558.58</v>
       </c>
       <c r="O112" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B113" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C113" s="1">
-        <v>768000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.725</v>
+        <v>98.17</v>
       </c>
       <c r="E113" s="1">
-        <v>99.628</v>
+        <v>99.14878652</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>765143.04</v>
+        <v>1058909.04</v>
       </c>
       <c r="I113" s="1">
-        <v>-14615.04</v>
+        <v>-10453.44</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.9101055928052</v>
+        <v>-0.9871896079006</v>
       </c>
       <c r="K113">
-        <v>2.01</v>
+        <v>2.19</v>
       </c>
       <c r="L113" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M113" s="1">
-        <v>750528.0</v>
+        <v>1048455.6</v>
       </c>
       <c r="N113" s="1">
-        <v>765982.68</v>
+        <v>1071849.19</v>
       </c>
       <c r="O113" s="1">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B114" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C114" s="1">
         <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.132</v>
+        <v>99.058</v>
       </c>
       <c r="E114" s="1">
         <v>99.736</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>598416.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-9624.0</v>
+        <v>-4068.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.6082457688297</v>
+        <v>-0.67979465789685</v>
       </c>
       <c r="K114">
-        <v>1.92</v>
+        <v>2.14</v>
       </c>
       <c r="L114" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="M114" s="1">
-        <v>588792.0</v>
+        <v>594348.0</v>
       </c>
       <c r="N114" s="1">
-        <v>600298.85</v>
+        <v>607169.92</v>
       </c>
       <c r="O114" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B115" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C115" s="1">
         <v>890000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.842</v>
+        <v>99.511</v>
       </c>
       <c r="E115" s="1">
         <v>99.394</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>884606.6</v>
       </c>
       <c r="I115" s="1">
-        <v>-4912.8</v>
+        <v>1041.3</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.55536551502103</v>
+        <v>0.11771334285772</v>
       </c>
       <c r="K115">
-        <v>0.16</v>
+        <v>0.37</v>
       </c>
       <c r="L115" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M115" s="1">
-        <v>879693.8</v>
+        <v>885647.9</v>
       </c>
       <c r="N115" s="1">
-        <v>881156.81</v>
+        <v>888939.68</v>
       </c>
       <c r="O115" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B116" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C116" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>95.011</v>
+        <v>95.4</v>
       </c>
       <c r="E116" s="1">
         <v>93.6</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>936000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>14110.0</v>
+        <v>18000.0</v>
       </c>
       <c r="J116" s="1">
-        <v>1.5074786324786</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="K116">
-        <v>0.92</v>
+        <v>1.01</v>
       </c>
       <c r="L116" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M116" s="1">
-        <v>950110.0</v>
+        <v>954000.0</v>
       </c>
       <c r="N116" s="1">
-        <v>959281.23</v>
+        <v>964061.64</v>
       </c>
       <c r="O116" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B117" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C117" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.995</v>
+        <v>98.848</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-34085.0</v>
+        <v>-19584.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.005</v>
+        <v>-1.152</v>
       </c>
       <c r="K117">
-        <v>2.85</v>
+        <v>3.06</v>
       </c>
       <c r="L117" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M117" s="1">
-        <v>1665915.0</v>
+        <v>1680416.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1714283.49</v>
+        <v>1732394.08</v>
       </c>
       <c r="O117" s="1">
-        <v>0.87</v>
+        <v>0.81</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B118" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C118" s="1">
         <v>900000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.999</v>
+        <v>101.532</v>
       </c>
       <c r="E118" s="1">
         <v>103.012</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>927108.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-18117.0</v>
+        <v>-13320.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.9541412650953</v>
+        <v>-1.4367258183513</v>
       </c>
       <c r="K118">
-        <v>3.05</v>
+        <v>3.28</v>
       </c>
       <c r="L118" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M118" s="1">
-        <v>908991.0</v>
+        <v>913788.0</v>
       </c>
       <c r="N118" s="1">
-        <v>936447.16</v>
+        <v>943340.05</v>
       </c>
       <c r="O118" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B119" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C119" s="1">
         <v>1209000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.314</v>
+        <v>101.179</v>
       </c>
       <c r="E119" s="1">
         <v>99.849</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1207174.41</v>
       </c>
       <c r="I119" s="1">
-        <v>5621.85</v>
+        <v>16079.7</v>
       </c>
       <c r="J119" s="1">
-        <v>0.46570321184989</v>
+        <v>1.3320113371191</v>
       </c>
       <c r="K119">
-        <v>2.54</v>
+        <v>2.75</v>
       </c>
       <c r="L119" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="M119" s="1">
-        <v>1212796.26</v>
+        <v>1223254.11</v>
       </c>
       <c r="N119" s="1">
-        <v>1243529.7</v>
+        <v>1256538.05</v>
       </c>
       <c r="O119" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B120" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C120" s="1">
         <v>900000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.062</v>
+        <v>99.947</v>
       </c>
       <c r="E120" s="1">
         <v>99.58877778</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>896299.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-4741.0</v>
+        <v>3224.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.52895294985267</v>
+        <v>0.35970139428918</v>
       </c>
       <c r="K120">
+        <v>0.62</v>
+      </c>
+      <c r="L120" t="s">
+        <v>193</v>
+      </c>
+      <c r="M120" s="1">
+        <v>899523.0</v>
+      </c>
+      <c r="N120" s="1">
+        <v>905132.59</v>
+      </c>
+      <c r="O120" s="1">
         <v>0.43</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.45</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>375</v>
       </c>
       <c r="B121" t="s">
         <v>376</v>
       </c>
       <c r="C121" s="1">
         <v>700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.294</v>
+        <v>100.735</v>
       </c>
       <c r="E121" s="1">
         <v>100.242</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>701694.0</v>
       </c>
       <c r="I121" s="1">
-        <v>364.0</v>
+        <v>3451.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.05187446379761</v>
+        <v>0.49180982023503</v>
       </c>
       <c r="K121">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="L121" t="s">
         <v>377</v>
       </c>
       <c r="M121" s="1">
-        <v>702058.0</v>
+        <v>705145.0</v>
       </c>
       <c r="N121" s="1">
-        <v>703956.63</v>
+        <v>708769.66</v>
       </c>
       <c r="O121" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>378</v>
       </c>
       <c r="B122" t="s">
         <v>379</v>
       </c>
       <c r="C122" s="1">
         <v>775000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.828</v>
+        <v>96.946</v>
       </c>
       <c r="E122" s="1">
         <v>98.42664516</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>762806.5</v>
       </c>
       <c r="I122" s="1">
-        <v>-20139.5</v>
+        <v>-11475.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-2.6401846339799</v>
+        <v>-1.5043133481427</v>
       </c>
       <c r="K122">
-        <v>1.33</v>
+        <v>1.5</v>
       </c>
       <c r="L122" t="s">
         <v>380</v>
       </c>
       <c r="M122" s="1">
-        <v>742667.0</v>
+        <v>751331.5</v>
       </c>
       <c r="N122" s="1">
-        <v>752951.67</v>
+        <v>762943.23</v>
       </c>
       <c r="O122" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>381</v>
       </c>
       <c r="B123" t="s">
         <v>382</v>
       </c>
       <c r="C123" s="1">
         <v>1658000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>97.984</v>
+        <v>98.626</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1658000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-33425.28</v>
+        <v>-22780.92</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.016</v>
+        <v>-1.374</v>
       </c>
       <c r="K123">
-        <v>0.74</v>
+        <v>0.91</v>
       </c>
       <c r="L123" t="s">
         <v>383</v>
       </c>
       <c r="M123" s="1">
-        <v>1624574.72</v>
+        <v>1635219.08</v>
       </c>
       <c r="N123" s="1">
-        <v>1636825.57</v>
+        <v>1650318.96</v>
       </c>
       <c r="O123" s="1">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>384</v>
       </c>
       <c r="B124" t="s">
         <v>385</v>
       </c>
       <c r="C124" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.975</v>
+        <v>103.332</v>
       </c>
       <c r="E124" s="1">
         <v>102.806722</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1028067.22</v>
       </c>
       <c r="I124" s="1">
-        <v>1682.78</v>
+        <v>5252.78</v>
       </c>
       <c r="J124" s="1">
-        <v>0.16368384938876</v>
+        <v>0.51093740738081</v>
       </c>
       <c r="K124">
-        <v>0.36</v>
+        <v>0.62</v>
       </c>
       <c r="L124" t="s">
-        <v>245</v>
+        <v>386</v>
       </c>
       <c r="M124" s="1">
-        <v>1029750.0</v>
+        <v>1033320.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1033393.84</v>
+        <v>1039566.58</v>
       </c>
       <c r="O124" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B125" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C125" s="1">
         <v>800000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>103.933</v>
+        <v>104.523</v>
       </c>
       <c r="E125" s="1">
         <v>105.93</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>847440.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-15976.0</v>
+        <v>-11256.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.88520721231</v>
+        <v>-1.328235627301</v>
       </c>
       <c r="K125">
-        <v>1.01</v>
+        <v>1.35</v>
       </c>
       <c r="L125" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M125" s="1">
-        <v>831464.0</v>
+        <v>836184.0</v>
       </c>
       <c r="N125" s="1">
-        <v>839546.19</v>
+        <v>847005.92</v>
       </c>
       <c r="O125" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B126" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C126" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.689</v>
+        <v>100.881</v>
       </c>
       <c r="E126" s="1">
         <v>99.07293333</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>1188875.2</v>
       </c>
       <c r="I126" s="1">
-        <v>7392.8</v>
+        <v>21696.8</v>
       </c>
       <c r="J126" s="1">
-        <v>0.62183145884446</v>
+        <v>1.8249854988985</v>
       </c>
       <c r="K126">
-        <v>2.48</v>
+        <v>2.7</v>
       </c>
       <c r="L126" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="M126" s="1">
-        <v>1196268.0</v>
+        <v>1210572.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1226078.96</v>
+        <v>1242930.9</v>
       </c>
       <c r="O126" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B127" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C127" s="1">
         <v>800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>83.661</v>
+        <v>84.642</v>
       </c>
       <c r="E127" s="1">
         <v>85.38325</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>683066.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-13778.0</v>
+        <v>-5930.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-2.0170818046865</v>
+        <v>-0.86814451312172</v>
       </c>
       <c r="K127">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="L127" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="M127" s="1">
-        <v>669288.0</v>
+        <v>677136.0</v>
       </c>
       <c r="N127" s="1">
-        <v>672203.07</v>
+        <v>680434.63</v>
       </c>
       <c r="O127" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B128" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.327</v>
+        <v>99.97</v>
       </c>
       <c r="E128" s="1">
-        <v>95.972</v>
+        <v>99.898</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>479860.0</v>
+        <v>2197756.0</v>
       </c>
       <c r="I128" s="1">
-        <v>6775.0</v>
+        <v>1584.0</v>
       </c>
       <c r="J128" s="1">
-        <v>1.4118701287876</v>
+        <v>0.072073514985285</v>
       </c>
       <c r="K128">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.01</v>
+      </c>
+      <c r="L128">
+        <v>241.1</v>
       </c>
       <c r="M128" s="1">
-        <v>486635.0</v>
+        <v>2199340.0</v>
       </c>
       <c r="N128" s="1">
-        <v>489573.36</v>
+        <v>2199581.1</v>
       </c>
       <c r="O128" s="1">
-        <v>0.25</v>
+        <v>1.03</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>398</v>
       </c>
       <c r="B129" t="s">
         <v>399</v>
       </c>
       <c r="C129" s="1">
         <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>85.59</v>
+        <v>86.489</v>
       </c>
       <c r="E129" s="1">
         <v>85.957</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>429785.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-1835.0</v>
+        <v>2660.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.42695766487895</v>
+        <v>0.6189141082169</v>
       </c>
       <c r="K129">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="L129" t="s">
         <v>400</v>
       </c>
       <c r="M129" s="1">
-        <v>427950.0</v>
+        <v>432445.0</v>
       </c>
       <c r="N129" s="1">
-        <v>431227.4</v>
+        <v>435927.88</v>
       </c>
       <c r="O129" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>401</v>
       </c>
       <c r="B130" t="s">
         <v>402</v>
       </c>
       <c r="C130" s="1">
         <v>456000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.152</v>
+        <v>100.732</v>
       </c>
       <c r="E130" s="1">
         <v>99.609</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>454217.04</v>
       </c>
       <c r="I130" s="1">
-        <v>2476.08</v>
+        <v>5120.88</v>
       </c>
       <c r="J130" s="1">
-        <v>0.54513146402434</v>
+        <v>1.1274081659288</v>
       </c>
       <c r="K130">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>299.84</v>
+        <v>0.28</v>
+      </c>
+      <c r="L130" t="s">
+        <v>403</v>
       </c>
       <c r="M130" s="1">
-        <v>456693.12</v>
+        <v>459337.92</v>
       </c>
       <c r="N130" s="1">
-        <v>456992.96</v>
+        <v>460637.21</v>
       </c>
       <c r="O130" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B131" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C131" s="1">
         <v>700000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.882</v>
+        <v>101.689</v>
       </c>
       <c r="E131" s="1">
         <v>102.847</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>719929.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-13755.0</v>
+        <v>-8106.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.9106050735559</v>
+        <v>-1.1259443639581</v>
       </c>
       <c r="K131">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>74.32</v>
+        <v>0.22</v>
+      </c>
+      <c r="L131" t="s">
+        <v>187</v>
       </c>
       <c r="M131" s="1">
-        <v>706174.0</v>
+        <v>711823.0</v>
       </c>
       <c r="N131" s="1">
-        <v>706248.32</v>
+        <v>713383.62</v>
       </c>
       <c r="O131" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B132" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C132" s="1">
         <v>1178000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>102.855</v>
+        <v>103.522</v>
       </c>
       <c r="E132" s="1">
         <v>101.91549321</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>1200564.51</v>
       </c>
       <c r="I132" s="1">
-        <v>11067.39</v>
+        <v>18924.65</v>
       </c>
       <c r="J132" s="1">
-        <v>0.92184883925979</v>
+        <v>1.5763126297978</v>
       </c>
       <c r="K132">
-        <v>2.64</v>
+        <v>2.87</v>
       </c>
       <c r="L132" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="M132" s="1">
-        <v>1211631.9</v>
+        <v>1219489.16</v>
       </c>
       <c r="N132" s="1">
-        <v>1242765.57</v>
+        <v>1253353.85</v>
       </c>
       <c r="O132" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B133" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C133" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.619</v>
+        <v>98.388</v>
       </c>
       <c r="E133" s="1">
-        <v>99.423</v>
+        <v>98.94725</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1491345.0</v>
+        <v>1978945.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-27060.0</v>
+        <v>-11185.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.8144694889512</v>
+        <v>-0.56520014452145</v>
       </c>
       <c r="K133">
-        <v>0.57</v>
+        <v>0.73</v>
       </c>
       <c r="L133" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="M133" s="1">
-        <v>1464285.0</v>
+        <v>1967760.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1472791.85</v>
+        <v>1982390.14</v>
       </c>
       <c r="O133" s="1">
-        <v>0.75</v>
+        <v>0.93</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B134" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C134" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.469</v>
+        <v>98.393</v>
       </c>
       <c r="E134" s="1">
-        <v>99.68483</v>
+        <v>97.929</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>996848.3</v>
+        <v>587574.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-22158.3</v>
+        <v>2784.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-2.2228357113113</v>
+        <v>0.47381266019259</v>
       </c>
       <c r="K134">
-        <v>1.75</v>
+        <v>1.69</v>
       </c>
       <c r="L134" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="M134" s="1">
-        <v>974690.0</v>
+        <v>590358.0</v>
       </c>
       <c r="N134" s="1">
-        <v>992155.75</v>
+        <v>600508.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B135" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C135" s="1">
-        <v>916000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.226</v>
+        <v>98.809</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>99.68483</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>916000.0</v>
+        <v>996848.3</v>
       </c>
       <c r="I135" s="1">
-        <v>2070.16</v>
+        <v>-8758.3</v>
       </c>
       <c r="J135" s="1">
-        <v>0.226</v>
+        <v>-0.87859908072271</v>
       </c>
       <c r="K135">
-        <v>0.65</v>
+        <v>1.95</v>
       </c>
       <c r="L135" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="M135" s="1">
-        <v>918070.16</v>
+        <v>988090.0</v>
       </c>
       <c r="N135" s="1">
-        <v>924002.83</v>
+        <v>1007610.55</v>
       </c>
       <c r="O135" s="1">
         <v>0.47</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B136" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C136" s="1">
-        <v>2400000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.034</v>
+        <v>101.448</v>
       </c>
       <c r="E136" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2394696.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-41880.0</v>
+        <v>13263.68</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.7488649916315</v>
+        <v>1.448</v>
       </c>
       <c r="K136">
-        <v>0.82</v>
+        <v>0.91</v>
       </c>
       <c r="L136" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="M136" s="1">
-        <v>2352816.0</v>
+        <v>929263.68</v>
       </c>
       <c r="N136" s="1">
-        <v>2372542.03</v>
+        <v>937569.42</v>
       </c>
       <c r="O136" s="1">
-        <v>1.2</v>
+        <v>0.44</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B137" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C137" s="1">
-        <v>1559000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.01</v>
+        <v>98.723</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1559000.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-31024.1</v>
+        <v>-25344.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.99</v>
+        <v>-1.0583389290332</v>
       </c>
       <c r="K137">
-        <v>0.77</v>
+        <v>1.03</v>
       </c>
       <c r="L137" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="M137" s="1">
-        <v>1527975.9</v>
+        <v>2369352.0</v>
       </c>
       <c r="N137" s="1">
-        <v>1540041.28</v>
+        <v>2394009.53</v>
       </c>
       <c r="O137" s="1">
-        <v>0.78</v>
+        <v>1.13</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B138" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C138" s="1">
-        <v>2500000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.914</v>
+        <v>98.667</v>
       </c>
       <c r="E138" s="1">
-        <v>102.33536</v>
+        <v>99.59162838</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2558384.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-60534.0</v>
+        <v>-18113.47</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.3661029775045</v>
+        <v>-0.92841978472578</v>
       </c>
       <c r="K138">
-        <v>0.6</v>
+        <v>0.17</v>
       </c>
       <c r="L138" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M138" s="1">
-        <v>2497850.0</v>
+        <v>1932886.53</v>
       </c>
       <c r="N138" s="1">
-        <v>2512748.97</v>
+        <v>1936159.94</v>
       </c>
       <c r="O138" s="1">
-        <v>1.28</v>
+        <v>0.91</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B139" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C139" s="1">
-        <v>600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.673</v>
+        <v>100.946</v>
       </c>
       <c r="E139" s="1">
-        <v>98.819</v>
+        <v>102.33536</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>592914.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-876.0</v>
+        <v>-34734.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.14774486687783</v>
+        <v>-1.3576538940206</v>
       </c>
       <c r="K139">
-        <v>1.04</v>
+        <v>0.81</v>
       </c>
       <c r="L139" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="M139" s="1">
-        <v>592038.0</v>
+        <v>2523650.0</v>
       </c>
       <c r="N139" s="1">
-        <v>598266.43</v>
+        <v>2543966.78</v>
       </c>
       <c r="O139" s="1">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B140" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C140" s="1">
-        <v>1229000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>89.095</v>
+        <v>99.227</v>
       </c>
       <c r="E140" s="1">
-        <v>85.4301904</v>
+        <v>98.819</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1049937.04</v>
+        <v>592914.0</v>
       </c>
       <c r="I140" s="1">
-        <v>45040.51</v>
+        <v>2448.0</v>
       </c>
       <c r="J140" s="1">
-        <v>4.2898296073067</v>
+        <v>0.41287606634352</v>
       </c>
       <c r="K140">
-        <v>0.33</v>
+        <v>1.22</v>
       </c>
       <c r="L140" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="M140" s="1">
-        <v>1094977.55</v>
+        <v>595362.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1099058.84</v>
+        <v>602702.65</v>
       </c>
       <c r="O140" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B141" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C141" s="1">
-        <v>451000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.998</v>
+        <v>89.933</v>
       </c>
       <c r="E141" s="1">
-        <v>100.0</v>
+        <v>85.4301904</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>451000.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I141" s="1">
-        <v>-9.02</v>
+        <v>55339.53</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.002</v>
+        <v>5.2707474726294</v>
       </c>
       <c r="K141">
-        <v>2.53</v>
+        <v>0.39</v>
       </c>
       <c r="L141" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M141" s="1">
-        <v>450990.98</v>
+        <v>1105276.57</v>
       </c>
       <c r="N141" s="1">
-        <v>462386.75</v>
+        <v>1110067.65</v>
       </c>
       <c r="O141" s="1">
-        <v>0.23</v>
+        <v>0.52</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B142" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C142" s="1">
-        <v>2000000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>93.868</v>
+        <v>100.737</v>
       </c>
       <c r="E142" s="1">
-        <v>91.6578065</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1833156.13</v>
+        <v>451000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>44203.87</v>
+        <v>3323.87</v>
       </c>
       <c r="J142" s="1">
-        <v>2.4113532544552</v>
+        <v>0.737</v>
       </c>
       <c r="K142">
-        <v>0.32</v>
+        <v>2.73</v>
       </c>
       <c r="L142" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M142" s="1">
-        <v>1877360.0</v>
+        <v>454323.87</v>
       </c>
       <c r="N142" s="1">
-        <v>1883825.75</v>
+        <v>466616.94</v>
       </c>
       <c r="O142" s="1">
-        <v>0.96</v>
+        <v>0.22</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B143" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C143" s="1">
-        <v>1400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.028</v>
+        <v>94.303</v>
       </c>
       <c r="E143" s="1">
-        <v>100.467</v>
+        <v>91.6578065</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1406538.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I143" s="1">
-        <v>-6146.0</v>
+        <v>52903.87</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.43695939960385</v>
+        <v>2.8859445812725</v>
       </c>
       <c r="K143">
-        <v>3.17</v>
+        <v>0.35</v>
       </c>
       <c r="L143" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M143" s="1">
-        <v>1400392.0</v>
+        <v>1886060.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1444731.73</v>
+        <v>1893073.7</v>
       </c>
       <c r="O143" s="1">
-        <v>0.73</v>
+        <v>0.89</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B144" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C144" s="1">
-        <v>1432000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.494</v>
+        <v>100.643</v>
       </c>
       <c r="E144" s="1">
-        <v>100.45530726</v>
+        <v>100.467</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1438520.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-13765.92</v>
+        <v>2464.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.95695019881545</v>
+        <v>0.17518190052455</v>
       </c>
       <c r="K144">
-        <v>2.4</v>
+        <v>3.39</v>
       </c>
       <c r="L144" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M144" s="1">
-        <v>1424754.08</v>
+        <v>1409002.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1459117.18</v>
+        <v>1456410.22</v>
       </c>
       <c r="O144" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B145" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C145" s="1">
-        <v>1100000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.962</v>
+        <v>100.379</v>
       </c>
       <c r="E145" s="1">
-        <v>99.40027273</v>
+        <v>100.45530726</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1093403.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-4821.0</v>
+        <v>-1092.72</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.44091702693334</v>
+        <v>-0.075961404777132</v>
       </c>
       <c r="K145">
-        <v>0.81</v>
+        <v>2.6</v>
       </c>
       <c r="L145" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="M145" s="1">
-        <v>1088582.0</v>
+        <v>1437427.28</v>
       </c>
       <c r="N145" s="1">
-        <v>1097445.8</v>
+        <v>1474595.53</v>
       </c>
       <c r="O145" s="1">
-        <v>0.56</v>
+        <v>0.69</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B146" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C146" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.426</v>
+        <v>99.576</v>
       </c>
       <c r="E146" s="1">
-        <v>99.794</v>
+        <v>99.40027273</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>498970.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-11840.0</v>
+        <v>1933.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.3728881495882</v>
+        <v>0.17678751567354</v>
       </c>
       <c r="K146">
-        <v>0.68</v>
+        <v>1.01</v>
       </c>
       <c r="L146" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="M146" s="1">
-        <v>487130.0</v>
+        <v>1095336.0</v>
       </c>
       <c r="N146" s="1">
-        <v>490534.11</v>
+        <v>1106443.8</v>
       </c>
       <c r="O146" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B147" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C147" s="1">
-        <v>952000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.93</v>
+        <v>98.358</v>
       </c>
       <c r="E147" s="1">
-        <v>100.27343697</v>
+        <v>99.794</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>954603.12</v>
+        <v>498970.0</v>
       </c>
       <c r="I147" s="1">
-        <v>44330.48</v>
+        <v>-7180.0</v>
       </c>
       <c r="J147" s="1">
-        <v>4.6438649812919</v>
+        <v>-1.4389642663888</v>
       </c>
       <c r="K147">
-        <v>1.11</v>
+        <v>0.87</v>
       </c>
       <c r="L147" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="M147" s="1">
-        <v>998933.6</v>
+        <v>491790.0</v>
       </c>
       <c r="N147" s="1">
-        <v>1009488.38</v>
+        <v>496153.01</v>
       </c>
       <c r="O147" s="1">
-        <v>0.51</v>
+        <v>0.23</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B148" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C148" s="1">
-        <v>2200000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>97.318</v>
+        <v>105.382</v>
       </c>
       <c r="E148" s="1">
-        <v>99.24563636</v>
+        <v>100.27343697</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2183404.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I148" s="1">
-        <v>-42408.0</v>
+        <v>48633.52</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.9422882801351</v>
+        <v>5.0946324164539</v>
       </c>
       <c r="K148">
-        <v>1.58</v>
+        <v>1.46</v>
       </c>
       <c r="L148" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="M148" s="1">
-        <v>2140996.0</v>
+        <v>1003236.64</v>
       </c>
       <c r="N148" s="1">
-        <v>2175668.6</v>
+        <v>1017089.79</v>
       </c>
       <c r="O148" s="1">
-        <v>1.1</v>
+        <v>0.48</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B149" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C149" s="1">
-        <v>547000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.999</v>
+        <v>98.086</v>
       </c>
       <c r="E149" s="1">
-        <v>100.0</v>
+        <v>99.24563636</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>547000.0</v>
+        <v>2183404.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-5475.47</v>
+        <v>-25512.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.001</v>
+        <v>-1.1684507310603</v>
       </c>
       <c r="K149">
-        <v>3.05</v>
+        <v>1.75</v>
       </c>
       <c r="L149" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M149" s="1">
-        <v>541524.53</v>
+        <v>2157892.0</v>
       </c>
       <c r="N149" s="1">
-        <v>558225.77</v>
+        <v>2196482.41</v>
       </c>
       <c r="O149" s="1">
-        <v>0.28</v>
+        <v>1.03</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B150" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C150" s="1">
-        <v>900000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.83</v>
+        <v>99.906</v>
       </c>
       <c r="E150" s="1">
-        <v>101.2</v>
+        <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>910800.0</v>
+        <v>547000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-21330.0</v>
+        <v>-514.18</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.3418972332016</v>
+        <v>-0.094</v>
       </c>
       <c r="K150">
-        <v>0.71</v>
+        <v>3.25</v>
       </c>
       <c r="L150" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M150" s="1">
-        <v>889470.0</v>
+        <v>546485.82</v>
       </c>
       <c r="N150" s="1">
-        <v>895856.3</v>
+        <v>564289.46</v>
       </c>
       <c r="O150" s="1">
-        <v>0.45</v>
+        <v>0.27</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B151" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C151" s="1">
-        <v>2152000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.13</v>
+        <v>99.78</v>
       </c>
       <c r="E151" s="1">
-        <v>99.728</v>
+        <v>101.2</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>2146146.56</v>
+        <v>910800.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-34388.96</v>
+        <v>-12780.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.6023584148885</v>
+        <v>-1.403162055336</v>
       </c>
       <c r="K151">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="L151" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M151" s="1">
-        <v>2111757.6</v>
+        <v>898020.0</v>
       </c>
       <c r="N151" s="1">
-        <v>2131877.33</v>
+        <v>906230.96</v>
       </c>
       <c r="O151" s="1">
-        <v>1.08</v>
+        <v>0.43</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B152" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C152" s="1">
-        <v>500000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.554</v>
+        <v>98.725</v>
       </c>
       <c r="E152" s="1">
-        <v>102.5055</v>
+        <v>99.728</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>512527.5</v>
+        <v>2146146.56</v>
       </c>
       <c r="I152" s="1">
-        <v>-9757.5</v>
+        <v>-21584.56</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.9038002838872</v>
+        <v>-1.0057356008343</v>
       </c>
       <c r="K152">
-        <v>1.79</v>
+        <v>1.11</v>
       </c>
       <c r="L152" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M152" s="1">
-        <v>502770.0</v>
+        <v>2124562.0</v>
       </c>
       <c r="N152" s="1">
-        <v>511708.36</v>
+        <v>2148514.05</v>
       </c>
       <c r="O152" s="1">
-        <v>0.26</v>
+        <v>1.01</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B153" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C153" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>104.262</v>
+        <v>101.26</v>
       </c>
       <c r="E153" s="1">
-        <v>103.12185667</v>
+        <v>102.5055</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1546827.85</v>
+        <v>512527.5</v>
       </c>
       <c r="I153" s="1">
-        <v>17102.15</v>
+        <v>-6227.5</v>
       </c>
       <c r="J153" s="1">
-        <v>1.1056272357651</v>
+        <v>-1.2150567530523</v>
       </c>
       <c r="K153">
-        <v>0.4</v>
+        <v>1.99</v>
       </c>
       <c r="L153" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M153" s="1">
-        <v>1563930.0</v>
+        <v>506300.0</v>
       </c>
       <c r="N153" s="1">
-        <v>1569894.04</v>
+        <v>516231.51</v>
       </c>
       <c r="O153" s="1">
-        <v>0.8</v>
+        <v>0.24</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B154" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="C154" s="1">
         <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.383</v>
+        <v>102.122</v>
       </c>
       <c r="E154" s="1">
         <v>103.479</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>413916.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-8384.0</v>
+        <v>-5428.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.0255317504035</v>
+        <v>-1.3113771876419</v>
       </c>
       <c r="K154">
-        <v>0.75</v>
+        <v>1.0</v>
       </c>
       <c r="L154" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="M154" s="1">
-        <v>405532.0</v>
+        <v>408488.0</v>
       </c>
       <c r="N154" s="1">
-        <v>408540.22</v>
+        <v>412482.52</v>
       </c>
       <c r="O154" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>475</v>
+      </c>
+      <c r="B155" t="s">
         <v>473</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>96.738</v>
+        <v>104.967</v>
       </c>
       <c r="E155" s="1">
-        <v>97.26</v>
+        <v>103.12185667</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>583560.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I155" s="1">
-        <v>-3132.0</v>
+        <v>27677.15</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.53670573719926</v>
+        <v>1.7892844378255</v>
       </c>
       <c r="K155">
-        <v>0.44</v>
+        <v>0.69</v>
       </c>
       <c r="L155" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="M155" s="1">
-        <v>580428.0</v>
+        <v>1574505.0</v>
       </c>
       <c r="N155" s="1">
-        <v>583078.68</v>
+        <v>1584886.85</v>
       </c>
       <c r="O155" s="1">
-        <v>0.3</v>
+        <v>0.75</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B156" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C156" s="1">
-        <v>381000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.144</v>
+        <v>97.465</v>
       </c>
       <c r="E156" s="1">
-        <v>102.47</v>
+        <v>97.26</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>390410.7</v>
+        <v>583560.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-12672.06</v>
+        <v>1230.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-3.2458280472333</v>
+        <v>0.2107752416204</v>
       </c>
       <c r="K156">
+        <v>0.65</v>
+      </c>
+      <c r="L156" t="s">
+        <v>250</v>
+      </c>
+      <c r="M156" s="1">
+        <v>584790.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>588673.56</v>
+      </c>
+      <c r="O156" s="1">
         <v>0.28</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.19</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>479</v>
       </c>
       <c r="B157" t="s">
         <v>480</v>
       </c>
       <c r="C157" s="1">
-        <v>788000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.911</v>
+        <v>99.919</v>
       </c>
       <c r="E157" s="1">
-        <v>99.958</v>
+        <v>102.47</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>787669.04</v>
+        <v>390410.7</v>
       </c>
       <c r="I157" s="1">
-        <v>-370.36</v>
+        <v>-9719.31</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.047019748294284</v>
+        <v>-2.4895091246218</v>
       </c>
       <c r="K157">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>728.63</v>
+        <v>0.5</v>
+      </c>
+      <c r="L157" t="s">
+        <v>481</v>
       </c>
       <c r="M157" s="1">
-        <v>787298.68</v>
+        <v>380691.39</v>
       </c>
       <c r="N157" s="1">
-        <v>788027.31</v>
+        <v>382612.05</v>
       </c>
       <c r="O157" s="1">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B158" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C158" s="1">
-        <v>631000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.516</v>
+        <v>100.44</v>
       </c>
       <c r="E158" s="1">
-        <v>99.422</v>
+        <v>99.958</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>627352.82</v>
+        <v>787669.04</v>
       </c>
       <c r="I158" s="1">
-        <v>-12026.86</v>
+        <v>3798.16</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.9170807265997</v>
+        <v>0.48220252506053</v>
       </c>
       <c r="K158">
-        <v>0.64</v>
+        <v>0.3</v>
       </c>
       <c r="L158" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="M158" s="1">
-        <v>615325.96</v>
+        <v>791467.2</v>
       </c>
       <c r="N158" s="1">
-        <v>619371.28</v>
+        <v>793815.01</v>
       </c>
       <c r="O158" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B159" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C159" s="1">
-        <v>638000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.178</v>
+        <v>98.31</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>638000.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I159" s="1">
-        <v>1135.64</v>
+        <v>-7016.72</v>
       </c>
       <c r="J159" s="1">
-        <v>0.178</v>
+        <v>-1.118464726117</v>
       </c>
       <c r="K159">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>699.18</v>
+        <v>0.82</v>
+      </c>
+      <c r="L159" t="s">
+        <v>487</v>
       </c>
       <c r="M159" s="1">
-        <v>639135.64</v>
+        <v>620336.1</v>
       </c>
       <c r="N159" s="1">
-        <v>639834.82</v>
+        <v>625505.11</v>
       </c>
       <c r="O159" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B160" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C160" s="1">
-        <v>600000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>88.422</v>
+        <v>101.099</v>
       </c>
       <c r="E160" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>531726.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-1194.0</v>
+        <v>7011.62</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.22455174281491</v>
+        <v>1.099</v>
       </c>
       <c r="K160">
-        <v>1.48</v>
+        <v>0.33</v>
       </c>
       <c r="L160" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M160" s="1">
-        <v>530532.0</v>
+        <v>645011.62</v>
       </c>
       <c r="N160" s="1">
-        <v>539400.49</v>
+        <v>647109.15</v>
       </c>
       <c r="O160" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B161" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C161" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>74.096</v>
+        <v>89.141</v>
       </c>
       <c r="E161" s="1">
-        <v>74.33222222</v>
+        <v>88.621</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>668990.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-2126.0</v>
+        <v>3120.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.31779249316133</v>
+        <v>0.58676837318469</v>
       </c>
       <c r="K161">
-        <v>0.37</v>
+        <v>1.57</v>
       </c>
       <c r="L161" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="M161" s="1">
-        <v>666864.0</v>
+        <v>534846.0</v>
       </c>
       <c r="N161" s="1">
-        <v>670174.27</v>
+        <v>544248.74</v>
       </c>
       <c r="O161" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B162" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C162" s="1">
         <v>900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.723</v>
+        <v>75.549</v>
       </c>
       <c r="E162" s="1">
-        <v>99.985</v>
+        <v>74.33222222</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>899865.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-20358.0</v>
+        <v>10951.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-2.2623393509026</v>
+        <v>1.6369452458183</v>
       </c>
       <c r="K162">
-        <v>3.12</v>
+        <v>0.41</v>
       </c>
       <c r="L162" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="M162" s="1">
-        <v>879507.0</v>
+        <v>679941.0</v>
       </c>
       <c r="N162" s="1">
-        <v>907551.86</v>
+        <v>683621.14</v>
       </c>
       <c r="O162" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B163" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C163" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.715</v>
+        <v>98.829</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>700000.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I163" s="1">
-        <v>5005.0</v>
+        <v>-10404.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.715</v>
+        <v>-1.1561734260139</v>
       </c>
       <c r="K163">
-        <v>2.68</v>
+        <v>3.3</v>
       </c>
       <c r="L163" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="M163" s="1">
-        <v>705005.0</v>
+        <v>889461.0</v>
       </c>
       <c r="N163" s="1">
-        <v>723768.99</v>
+        <v>919170.25</v>
       </c>
       <c r="O163" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B164" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C164" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.179</v>
+        <v>101.57</v>
       </c>
       <c r="E164" s="1">
-        <v>99.6055</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>796844.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-11412.0</v>
+        <v>10990.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.4321498310836</v>
+        <v>1.57</v>
       </c>
       <c r="K164">
-        <v>1.22</v>
+        <v>2.89</v>
       </c>
       <c r="L164" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="M164" s="1">
-        <v>785432.0</v>
+        <v>710990.0</v>
       </c>
       <c r="N164" s="1">
-        <v>795212.82</v>
+        <v>731231.47</v>
       </c>
       <c r="O164" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B165" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C165" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>94.985</v>
+        <v>99.188</v>
       </c>
       <c r="E165" s="1">
-        <v>99.405</v>
+        <v>99.6055</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>596430.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-26520.0</v>
+        <v>-3340.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-4.4464564156733</v>
+        <v>-0.41915356079735</v>
       </c>
       <c r="K165">
-        <v>0.97</v>
+        <v>1.43</v>
       </c>
       <c r="L165" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="M165" s="1">
-        <v>569910.0</v>
+        <v>793504.0</v>
       </c>
       <c r="N165" s="1">
-        <v>575729.18</v>
+        <v>804928.66</v>
       </c>
       <c r="O165" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B166" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C166" s="1">
-        <v>400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.057</v>
+        <v>95.968</v>
       </c>
       <c r="E166" s="1">
-        <v>100.66</v>
+        <v>97.273</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>402640.0</v>
+        <v>1361822.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-10412.0</v>
+        <v>-18270.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.5859328432347</v>
+        <v>-1.3415850235934</v>
       </c>
       <c r="K166">
-        <v>2.87</v>
+        <v>1.13</v>
       </c>
       <c r="L166" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="M166" s="1">
-        <v>392228.0</v>
+        <v>1343552.0</v>
       </c>
       <c r="N166" s="1">
-        <v>403693.75</v>
+        <v>1359431.45</v>
       </c>
       <c r="O166" s="1">
-        <v>0.2</v>
+        <v>0.64</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B167" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C167" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.183</v>
+        <v>98.816</v>
       </c>
       <c r="E167" s="1">
-        <v>100.05625</v>
+        <v>100.66</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1000562.5</v>
+        <v>402640.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1267.5</v>
+        <v>-7376.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.12667874320695</v>
+        <v>-1.8319093979734</v>
       </c>
       <c r="K167">
-        <v>0.22</v>
+        <v>3.05</v>
       </c>
       <c r="L167" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="M167" s="1">
-        <v>1001830.0</v>
+        <v>395264.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1003987.53</v>
+        <v>407469.48</v>
       </c>
       <c r="O167" s="1">
-        <v>0.51</v>
+        <v>0.19</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B168" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="C168" s="1">
-        <v>150000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>95.369</v>
+        <v>100.666</v>
       </c>
       <c r="E168" s="1">
-        <v>99.237</v>
+        <v>100.05625</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>148855.5</v>
+        <v>1000562.5</v>
       </c>
       <c r="I168" s="1">
-        <v>-5802.0</v>
+        <v>6097.5</v>
       </c>
       <c r="J168" s="1">
-        <v>-3.8977397543255</v>
+        <v>0.60940720844525</v>
       </c>
       <c r="K168">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>135.62</v>
+        <v>0.46</v>
+      </c>
+      <c r="L168" t="s">
+        <v>514</v>
       </c>
       <c r="M168" s="1">
-        <v>143053.5</v>
+        <v>1006660.0</v>
       </c>
       <c r="N168" s="1">
-        <v>143189.12</v>
+        <v>1011214.79</v>
       </c>
       <c r="O168" s="1">
-        <v>0.07</v>
+        <v>0.48</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B169" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="C169" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.612</v>
+        <v>98.322</v>
       </c>
       <c r="E169" s="1">
         <v>99.42228</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>994222.8</v>
       </c>
       <c r="I169" s="1">
-        <v>-18102.8</v>
+        <v>-11002.8</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.82079912068</v>
+        <v>-1.106673473994</v>
       </c>
       <c r="K169">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="L169" t="s">
-        <v>190</v>
+        <v>517</v>
       </c>
       <c r="M169" s="1">
-        <v>976120.0</v>
+        <v>983220.0</v>
       </c>
       <c r="N169" s="1">
-        <v>981298.08</v>
+        <v>990247.4</v>
       </c>
       <c r="O169" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="B170" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="C170" s="1">
         <v>700000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.503</v>
+        <v>99.322</v>
       </c>
       <c r="E170" s="1">
         <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>700000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-10479.0</v>
+        <v>-4746.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.497</v>
+        <v>-0.678</v>
       </c>
       <c r="K170">
-        <v>1.77</v>
+        <v>1.97</v>
       </c>
       <c r="L170" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="M170" s="1">
-        <v>689521.0</v>
+        <v>695254.0</v>
       </c>
       <c r="N170" s="1">
-        <v>701897.65</v>
+        <v>709078.21</v>
       </c>
       <c r="O170" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="B171" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="C171" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.8</v>
+        <v>100.017</v>
       </c>
       <c r="E171" s="1">
         <v>99.1624</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>1487436.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-5436.0</v>
+        <v>12819.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.36546110219196</v>
+        <v>0.86181859253104</v>
       </c>
       <c r="K171">
-        <v>3.24</v>
+        <v>3.44</v>
       </c>
       <c r="L171" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="M171" s="1">
-        <v>1482000.0</v>
+        <v>1500255.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1530544.52</v>
+        <v>1551881.71</v>
       </c>
       <c r="O171" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="B172" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="C172" s="1">
         <v>816000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.757</v>
+        <v>98.761</v>
       </c>
       <c r="E172" s="1">
         <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>816000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-18302.88</v>
+        <v>-10110.24</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.243</v>
+        <v>-1.239</v>
       </c>
       <c r="K172">
-        <v>0.83</v>
+        <v>1.04</v>
       </c>
       <c r="L172" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="M172" s="1">
-        <v>797697.12</v>
+        <v>805889.76</v>
       </c>
       <c r="N172" s="1">
-        <v>804445.53</v>
+        <v>814346.63</v>
       </c>
       <c r="O172" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B173" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="C173" s="1">
-        <v>1222000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.176</v>
+        <v>99.962</v>
       </c>
       <c r="E173" s="1">
-        <v>99.24314075</v>
+        <v>99.7</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1212751.18</v>
+        <v>1395800.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-13040.46</v>
+        <v>3668.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.0752791021815</v>
+        <v>0.26278836509529</v>
       </c>
       <c r="K173">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>0.01</v>
+      </c>
+      <c r="L173">
+        <v>124.66</v>
       </c>
       <c r="M173" s="1">
-        <v>1199710.72</v>
+        <v>1399468.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1228297.99</v>
+        <v>1399592.66</v>
       </c>
       <c r="O173" s="1">
-        <v>0.62</v>
+        <v>0.66</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B174" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C174" s="1">
-        <v>400000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.84</v>
+        <v>98.897</v>
       </c>
       <c r="E174" s="1">
-        <v>99.897</v>
+        <v>99.24314075</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>399588.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I174" s="1">
-        <v>-228.0</v>
+        <v>-4229.84</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.05705877053365</v>
+        <v>-0.34878053056192</v>
       </c>
       <c r="K174">
-        <v>0.25</v>
+        <v>2.52</v>
       </c>
       <c r="L174" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="M174" s="1">
-        <v>399360.0</v>
+        <v>1208521.34</v>
       </c>
       <c r="N174" s="1">
-        <v>400379.18</v>
+        <v>1239368.47</v>
       </c>
       <c r="O174" s="1">
-        <v>0.2</v>
+        <v>0.58</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B175" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C175" s="1">
-        <v>1384000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.17</v>
+        <v>100.477</v>
       </c>
       <c r="E175" s="1">
-        <v>100.62532081</v>
+        <v>99.897</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1392654.44</v>
+        <v>399588.0</v>
       </c>
       <c r="I175" s="1">
-        <v>7538.36</v>
+        <v>2320.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.54129436445124</v>
+        <v>0.58059801595644</v>
       </c>
       <c r="K175">
-        <v>0.12</v>
+        <v>0.47</v>
       </c>
       <c r="L175" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="M175" s="1">
-        <v>1400192.8</v>
+        <v>401908.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1401899.1</v>
+        <v>403776.49</v>
       </c>
       <c r="O175" s="1">
-        <v>0.71</v>
+        <v>0.19</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B176" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C176" s="1">
-        <v>200000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.431</v>
+        <v>101.665</v>
       </c>
       <c r="E176" s="1">
-        <v>100.23</v>
+        <v>100.62532081</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>200460.0</v>
+        <v>1392654.44</v>
       </c>
       <c r="I176" s="1">
-        <v>-3598.0</v>
+        <v>14389.16</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.7948717948718</v>
+        <v>1.0332182619545</v>
       </c>
       <c r="K176">
-        <v>2.59</v>
+        <v>0.33</v>
       </c>
       <c r="L176" t="s">
-        <v>190</v>
+        <v>537</v>
       </c>
       <c r="M176" s="1">
-        <v>196862.0</v>
+        <v>1407043.6</v>
       </c>
       <c r="N176" s="1">
-        <v>202040.08</v>
+        <v>1411593.74</v>
       </c>
       <c r="O176" s="1">
-        <v>0.1</v>
+        <v>0.66</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B177" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C177" s="1">
-        <v>1100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.601</v>
+        <v>99.251</v>
       </c>
       <c r="E177" s="1">
-        <v>99.871</v>
+        <v>100.23</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1098581.0</v>
+        <v>200460.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-13970.0</v>
+        <v>-1958.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.2716404161368</v>
+        <v>-0.97675346702584</v>
       </c>
       <c r="K177">
-        <v>1.87</v>
+        <v>2.79</v>
       </c>
       <c r="L177" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="M177" s="1">
-        <v>1084611.0</v>
+        <v>198502.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1105164.42</v>
+        <v>204091.04</v>
       </c>
       <c r="O177" s="1">
-        <v>0.56</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="B178" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="C178" s="1">
-        <v>688000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.879</v>
+        <v>99.195</v>
       </c>
       <c r="E178" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>688000.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-832.48</v>
+        <v>-7436.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.121</v>
+        <v>-0.67687316638464</v>
       </c>
       <c r="K178">
-        <v>0.3</v>
+        <v>2.08</v>
       </c>
       <c r="L178" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="M178" s="1">
-        <v>687167.52</v>
+        <v>1091145.0</v>
       </c>
       <c r="N178" s="1">
-        <v>689244.87</v>
+        <v>1114034.04</v>
       </c>
       <c r="O178" s="1">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="B179" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="C179" s="1">
-        <v>809000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.312</v>
+        <v>100.675</v>
       </c>
       <c r="E179" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>806136.14</v>
+        <v>688000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-2702.06</v>
+        <v>4644.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.3351865604239</v>
+        <v>0.675</v>
       </c>
       <c r="K179">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="L179" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="M179" s="1">
-        <v>803434.08</v>
+        <v>692644.0</v>
       </c>
       <c r="N179" s="1">
-        <v>807933.45</v>
+        <v>696205.16</v>
       </c>
       <c r="O179" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="B180" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="C180" s="1">
-        <v>800000.0</v>
+        <v>1309000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.339</v>
+        <v>99.984</v>
       </c>
       <c r="E180" s="1">
-        <v>99.471</v>
+        <v>99.42560275</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>795768.0</v>
+        <v>1301481.14</v>
       </c>
       <c r="I180" s="1">
-        <v>6944.0</v>
+        <v>7309.42</v>
       </c>
       <c r="J180" s="1">
-        <v>0.87261613937731</v>
+        <v>0.56162319801269</v>
       </c>
       <c r="K180">
-        <v>0.26</v>
+        <v>0.75</v>
       </c>
       <c r="L180" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="M180" s="1">
-        <v>802712.0</v>
+        <v>1308790.56</v>
       </c>
       <c r="N180" s="1">
-        <v>804816.11</v>
+        <v>1318581.16</v>
       </c>
       <c r="O180" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="B181" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="C181" s="1">
-        <v>741000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.911</v>
+        <v>100.306</v>
       </c>
       <c r="E181" s="1">
-        <v>98.46009582</v>
+        <v>99.471</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>729589.31</v>
+        <v>795768.0</v>
       </c>
       <c r="I181" s="1">
-        <v>3341.2</v>
+        <v>6680.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.45795627131653</v>
+        <v>0.83944064099084</v>
       </c>
       <c r="K181">
-        <v>3.26</v>
+        <v>0.48</v>
       </c>
       <c r="L181" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="M181" s="1">
-        <v>732930.51</v>
+        <v>802448.0</v>
       </c>
       <c r="N181" s="1">
-        <v>757089.14</v>
+        <v>806305.53</v>
       </c>
       <c r="O181" s="1">
         <v>0.38</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="B182" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="C182" s="1">
-        <v>900000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>96.745</v>
+        <v>99.917</v>
       </c>
       <c r="E182" s="1">
-        <v>98.41</v>
+        <v>98.46009582</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>885690.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I182" s="1">
-        <v>-14985.0</v>
+        <v>10795.66</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.6919012295498</v>
+        <v>1.4796899916201</v>
       </c>
       <c r="K182">
-        <v>0.72</v>
+        <v>3.45</v>
       </c>
       <c r="L182" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="M182" s="1">
-        <v>870705.0</v>
+        <v>740384.97</v>
       </c>
       <c r="N182" s="1">
-        <v>877196.1</v>
+        <v>765964.7</v>
       </c>
       <c r="O182" s="1">
-        <v>0.45</v>
+        <v>0.36</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="B183" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="C183" s="1">
-        <v>945000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.966</v>
+        <v>97.935</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0</v>
+        <v>98.41</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>945000.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-321.3</v>
+        <v>-4275.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.034</v>
+        <v>-0.48267452494665</v>
       </c>
       <c r="K183">
-        <v>0.28</v>
+        <v>0.91</v>
       </c>
       <c r="L183" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="M183" s="1">
-        <v>944678.7</v>
+        <v>881415.0</v>
       </c>
       <c r="N183" s="1">
-        <v>947298.21</v>
+        <v>889570.48</v>
       </c>
       <c r="O183" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B184" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C184" s="1">
-        <v>500000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>88.152</v>
+        <v>100.964</v>
       </c>
       <c r="E184" s="1">
-        <v>85.25</v>
+        <v>100.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>426250.0</v>
+        <v>945000.0</v>
       </c>
       <c r="I184" s="1">
-        <v>14510.0</v>
+        <v>9109.8</v>
       </c>
       <c r="J184" s="1">
-        <v>3.4041055718475</v>
+        <v>0.964</v>
       </c>
       <c r="K184">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>544.52</v>
+        <v>0.52</v>
+      </c>
+      <c r="L184" t="s">
+        <v>561</v>
       </c>
       <c r="M184" s="1">
-        <v>440760.0</v>
+        <v>954109.8</v>
       </c>
       <c r="N184" s="1">
-        <v>441304.52</v>
+        <v>959007.15</v>
       </c>
       <c r="O184" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="B185" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="C185" s="1">
-        <v>610000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.964</v>
+        <v>88.786</v>
       </c>
       <c r="E185" s="1">
-        <v>99.18943934</v>
+        <v>85.25</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>605055.58</v>
+        <v>426250.0</v>
       </c>
       <c r="I185" s="1">
-        <v>10824.82</v>
+        <v>17680.0</v>
       </c>
       <c r="J185" s="1">
-        <v>1.789062089139</v>
+        <v>4.1478005865103</v>
       </c>
       <c r="K185">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>0.15</v>
+      </c>
+      <c r="L185">
+        <v>750.0</v>
       </c>
       <c r="M185" s="1">
-        <v>615880.4</v>
+        <v>443930.0</v>
       </c>
       <c r="N185" s="1">
-        <v>626785.19</v>
+        <v>444680.0</v>
       </c>
       <c r="O185" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="B186" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="C186" s="1">
-        <v>800000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.172</v>
+        <v>101.498</v>
       </c>
       <c r="E186" s="1">
-        <v>102.939</v>
+        <v>99.18943934</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>823512.0</v>
+        <v>605055.58</v>
       </c>
       <c r="I186" s="1">
-        <v>-22136.0</v>
+        <v>14082.22</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.6879996891363</v>
+        <v>2.3274258540017</v>
       </c>
       <c r="K186">
-        <v>0.81</v>
+        <v>1.99</v>
       </c>
       <c r="L186" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="M186" s="1">
-        <v>801376.0</v>
+        <v>619137.8</v>
       </c>
       <c r="N186" s="1">
-        <v>807891.07</v>
+        <v>631296.02</v>
       </c>
       <c r="O186" s="1">
-        <v>0.41</v>
+        <v>0.3</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="B187" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="C187" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.094</v>
+        <v>100.908</v>
       </c>
       <c r="E187" s="1">
-        <v>100.761</v>
+        <v>102.939</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1309893.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-47671.0</v>
+        <v>-16248.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-3.6393048897887</v>
+        <v>-1.9730131437065</v>
       </c>
       <c r="K187">
-        <v>0.68</v>
+        <v>1.01</v>
       </c>
       <c r="L187" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="M187" s="1">
-        <v>1262222.0</v>
+        <v>807264.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1271117.21</v>
+        <v>815368.11</v>
       </c>
       <c r="O187" s="1">
-        <v>0.65</v>
+        <v>0.38</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B188" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="C188" s="1">
-        <v>600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.357</v>
+        <v>98.108</v>
       </c>
       <c r="E188" s="1">
-        <v>101.425395</v>
+        <v>100.761</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>608552.37</v>
+        <v>1309893.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-410.37</v>
+        <v>-34489.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.067433801958573</v>
+        <v>-2.6329631504253</v>
       </c>
       <c r="K188">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>0.87</v>
+      </c>
+      <c r="L188" t="s">
+        <v>572</v>
       </c>
       <c r="M188" s="1">
-        <v>608142.0</v>
+        <v>1275404.0</v>
       </c>
       <c r="N188" s="1">
-        <v>608820.08</v>
+        <v>1286703.32</v>
       </c>
       <c r="O188" s="1">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="B189" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="C189" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.851</v>
+        <v>101.994</v>
       </c>
       <c r="E189" s="1">
-        <v>99.96825</v>
+        <v>101.425395</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>299904.75</v>
+        <v>608552.37</v>
       </c>
       <c r="I189" s="1">
-        <v>5648.25</v>
+        <v>3411.63</v>
       </c>
       <c r="J189" s="1">
-        <v>1.8833479629782</v>
+        <v>0.56061403556772</v>
       </c>
       <c r="K189">
-        <v>2.11</v>
+        <v>0.32</v>
       </c>
       <c r="L189" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="M189" s="1">
-        <v>305553.0</v>
+        <v>611964.0</v>
       </c>
       <c r="N189" s="1">
-        <v>311891.01</v>
+        <v>613874.96</v>
       </c>
       <c r="O189" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="B190" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C190" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>104.108</v>
+        <v>102.003</v>
       </c>
       <c r="E190" s="1">
-        <v>104.45</v>
+        <v>99.96825</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>208900.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I190" s="1">
-        <v>-684.0</v>
+        <v>6104.25</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.32742939205361</v>
+        <v>2.0353962383057</v>
       </c>
       <c r="K190">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>395.89</v>
+        <v>2.33</v>
+      </c>
+      <c r="L190" t="s">
+        <v>578</v>
       </c>
       <c r="M190" s="1">
-        <v>208216.0</v>
+        <v>306009.0</v>
       </c>
       <c r="N190" s="1">
-        <v>208611.89</v>
+        <v>312984.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="B191" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="C191" s="1">
-        <v>950000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.665</v>
+        <v>104.821</v>
       </c>
       <c r="E191" s="1">
-        <v>99.589</v>
+        <v>104.45</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>946095.5</v>
+        <v>208900.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-18278.0</v>
+        <v>742.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.9319402745283</v>
+        <v>0.35519387266635</v>
       </c>
       <c r="K191">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>0.43</v>
+      </c>
+      <c r="L191">
+        <v>861.64</v>
       </c>
       <c r="M191" s="1">
-        <v>927817.5</v>
+        <v>209642.0</v>
       </c>
       <c r="N191" s="1">
-        <v>951007.91</v>
+        <v>210503.64</v>
       </c>
       <c r="O191" s="1">
-        <v>0.48</v>
+        <v>0.1</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="B192" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="C192" s="1">
-        <v>500000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.253</v>
+        <v>98.348</v>
       </c>
       <c r="E192" s="1">
-        <v>99.908</v>
+        <v>99.589</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>499540.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I192" s="1">
-        <v>-13275.0</v>
+        <v>-11789.5</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.6574448492613</v>
+        <v>-1.24612155961</v>
       </c>
       <c r="K192">
-        <v>1.11</v>
+        <v>2.61</v>
       </c>
       <c r="L192" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="M192" s="1">
-        <v>486265.0</v>
+        <v>934306.0</v>
       </c>
       <c r="N192" s="1">
-        <v>491808.4</v>
+        <v>959058.05</v>
       </c>
       <c r="O192" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="B193" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="C193" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>102.3</v>
+        <v>98.041</v>
       </c>
       <c r="E193" s="1">
-        <v>103.012</v>
+        <v>99.908</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>721084.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-4984.0</v>
+        <v>-9335.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.69118160990953</v>
+        <v>-1.8687192216839</v>
       </c>
       <c r="K193">
-        <v>0.44</v>
+        <v>1.31</v>
       </c>
       <c r="L193" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="M193" s="1">
-        <v>716100.0</v>
+        <v>490205.0</v>
       </c>
       <c r="N193" s="1">
-        <v>719197.26</v>
+        <v>496770.97</v>
       </c>
       <c r="O193" s="1">
-        <v>0.37</v>
+        <v>0.23</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="B194" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C194" s="1">
         <v>700000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>103.435</v>
+        <v>102.626</v>
       </c>
       <c r="E194" s="1">
-        <v>106.6</v>
+        <v>103.012</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>746200.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-22155.0</v>
+        <v>-2702.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.96904315197</v>
+        <v>-0.37471362559702</v>
       </c>
       <c r="K194">
-        <v>2.43</v>
+        <v>0.7</v>
       </c>
       <c r="L194" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="M194" s="1">
-        <v>724045.0</v>
+        <v>718382.0</v>
       </c>
       <c r="N194" s="1">
-        <v>741079.93</v>
+        <v>723301.18</v>
       </c>
       <c r="O194" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B195" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="C195" s="1">
-        <v>1480000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>97.529</v>
+        <v>104.274</v>
       </c>
       <c r="E195" s="1">
-        <v>99.902</v>
+        <v>106.6</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>1478549.6</v>
+        <v>746200.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-35120.4</v>
+        <v>-16282.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.3753278212648</v>
+        <v>-2.1819887429644</v>
       </c>
       <c r="K195">
-        <v>0.84</v>
+        <v>2.67</v>
       </c>
       <c r="L195" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="M195" s="1">
-        <v>1443429.2</v>
+        <v>729918.0</v>
       </c>
       <c r="N195" s="1">
-        <v>1455923.04</v>
+        <v>748583.07</v>
       </c>
       <c r="O195" s="1">
-        <v>0.74</v>
+        <v>0.35</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="B196" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="C196" s="1">
-        <v>667000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.965</v>
+        <v>98.774</v>
       </c>
       <c r="E196" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>667000.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I196" s="1">
-        <v>-233.45</v>
+        <v>-16694.4</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.035</v>
+        <v>-1.1291065243939</v>
       </c>
       <c r="K196">
-        <v>1.24</v>
+        <v>1.04</v>
       </c>
       <c r="L196" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="M196" s="1">
-        <v>666766.55</v>
+        <v>1461855.2</v>
       </c>
       <c r="N196" s="1">
-        <v>675014.69</v>
+        <v>1477288.76</v>
       </c>
       <c r="O196" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="B197" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="C197" s="1">
-        <v>727000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.821</v>
+        <v>100.6</v>
       </c>
       <c r="E197" s="1">
-        <v>99.79727373</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>725526.18</v>
+        <v>667000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>172.49</v>
+        <v>4002.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.023774469447815</v>
+        <v>0.6</v>
       </c>
       <c r="K197">
-        <v>0.65</v>
+        <v>1.46</v>
       </c>
       <c r="L197" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="M197" s="1">
-        <v>725698.67</v>
+        <v>671002.0</v>
       </c>
       <c r="N197" s="1">
-        <v>730431.78</v>
+        <v>680723.02</v>
       </c>
       <c r="O197" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="B198" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="C198" s="1">
-        <v>248000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.542</v>
+        <v>102.924</v>
       </c>
       <c r="E198" s="1">
-        <v>100.0</v>
+        <v>102.706</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>248000.0</v>
+        <v>1540590.0</v>
       </c>
       <c r="I198" s="1">
-        <v>1344.16</v>
+        <v>3270.0</v>
       </c>
       <c r="J198" s="1">
-        <v>0.542</v>
+        <v>0.21225634334898</v>
       </c>
       <c r="K198">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>788.19</v>
+        <v>0.45</v>
+      </c>
+      <c r="L198" t="s">
+        <v>600</v>
       </c>
       <c r="M198" s="1">
-        <v>249344.16</v>
+        <v>1543860.0</v>
       </c>
       <c r="N198" s="1">
-        <v>250132.35</v>
+        <v>1550631.58</v>
       </c>
       <c r="O198" s="1">
-        <v>0.13</v>
+        <v>0.73</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="B199" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="C199" s="1">
         <v>500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.994</v>
+        <v>102.838</v>
       </c>
       <c r="E199" s="1">
         <v>99.660226</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
         <v>498301.13</v>
       </c>
       <c r="I199" s="1">
-        <v>11668.87</v>
+        <v>15888.87</v>
       </c>
       <c r="J199" s="1">
-        <v>2.3417305917006</v>
+        <v>3.1886080611537</v>
       </c>
       <c r="K199">
-        <v>3.84</v>
+        <v>4.07</v>
       </c>
       <c r="L199" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="M199" s="1">
-        <v>509970.0</v>
+        <v>514190.0</v>
       </c>
       <c r="N199" s="1">
-        <v>529182.33</v>
+        <v>534532.47</v>
       </c>
       <c r="O199" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="B200" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="C200" s="1">
         <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>101.623</v>
+        <v>102.048</v>
       </c>
       <c r="E200" s="1">
         <v>103.47225</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
         <v>827778.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-14794.0</v>
+        <v>-11394.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.7871941510888</v>
+        <v>-1.3764560063205</v>
       </c>
       <c r="K200">
-        <v>0.65</v>
+        <v>0.88</v>
       </c>
       <c r="L200" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="M200" s="1">
-        <v>812984.0</v>
+        <v>816384.0</v>
       </c>
       <c r="N200" s="1">
-        <v>818200.44</v>
+        <v>823463.45</v>
       </c>
       <c r="O200" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="B201" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="C201" s="1">
         <v>800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.223</v>
+        <v>99.451</v>
       </c>
       <c r="E201" s="1">
         <v>99.495</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
         <v>795960.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-10176.0</v>
+        <v>-352.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.2784562038293</v>
+        <v>-0.044223327805417</v>
       </c>
       <c r="K201">
-        <v>2.61</v>
+        <v>2.82</v>
       </c>
       <c r="L201" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="M201" s="1">
-        <v>785784.0</v>
+        <v>795608.0</v>
       </c>
       <c r="N201" s="1">
-        <v>806677.15</v>
+        <v>818199.78</v>
       </c>
       <c r="O201" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="B202" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="C202" s="1">
         <v>925000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.743</v>
+        <v>100.663</v>
       </c>
       <c r="E202" s="1">
         <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>925000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-2377.25</v>
+        <v>6132.75</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.257</v>
+        <v>0.663</v>
       </c>
       <c r="K202">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="L202" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="M202" s="1">
-        <v>922622.75</v>
+        <v>931132.75</v>
       </c>
       <c r="N202" s="1">
-        <v>925397.85</v>
+        <v>935821.71</v>
       </c>
       <c r="O202" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="B203" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="C203" s="1">
         <v>1084000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.072</v>
+        <v>100.292</v>
       </c>
       <c r="E203" s="1">
         <v>101.11874539</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>1096127.2</v>
       </c>
       <c r="I203" s="1">
-        <v>-22186.72</v>
+        <v>-8961.92</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.0241008525288</v>
+        <v>-0.81759854148314</v>
       </c>
       <c r="K203">
-        <v>3.28</v>
+        <v>3.48</v>
       </c>
       <c r="L203" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="M203" s="1">
-        <v>1073940.48</v>
+        <v>1087165.28</v>
       </c>
       <c r="N203" s="1">
-        <v>1109467.47</v>
+        <v>1124919.66</v>
       </c>
       <c r="O203" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="B204" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="C204" s="1">
         <v>800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.637</v>
+        <v>98.331</v>
       </c>
       <c r="E204" s="1">
         <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>800000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-18904.0</v>
+        <v>-13352.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.363</v>
+        <v>-1.669</v>
       </c>
       <c r="K204">
-        <v>1.02</v>
+        <v>1.18</v>
       </c>
       <c r="L204" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="M204" s="1">
-        <v>781096.0</v>
+        <v>786648.0</v>
       </c>
       <c r="N204" s="1">
-        <v>789243.95</v>
+        <v>796099.62</v>
       </c>
       <c r="O204" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="B205" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="C205" s="1">
         <v>400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.321</v>
+        <v>101.06</v>
       </c>
       <c r="E205" s="1">
         <v>100.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
         <v>400000.0</v>
       </c>
       <c r="I205" s="1">
-        <v>1284.0</v>
+        <v>4240.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.321</v>
+        <v>1.06</v>
       </c>
       <c r="K205">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="L205" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="M205" s="1">
-        <v>401284.0</v>
+        <v>404240.0</v>
       </c>
       <c r="N205" s="1">
-        <v>402699.34</v>
+        <v>406464.11</v>
       </c>
       <c r="O205" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="B206" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="C206" s="1">
         <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>95.727</v>
+        <v>96.316</v>
       </c>
       <c r="E206" s="1">
         <v>97.25</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
         <v>875250.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-13707.0</v>
+        <v>-8406.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.5660668380463</v>
+        <v>-0.96041131105398</v>
       </c>
       <c r="K206">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="L206" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="M206" s="1">
-        <v>861543.0</v>
+        <v>866844.0</v>
       </c>
       <c r="N206" s="1">
-        <v>863084.1</v>
+        <v>869617.97</v>
       </c>
       <c r="O206" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="B207" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="C207" s="1">
         <v>900000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.071</v>
+        <v>99.903</v>
       </c>
       <c r="E207" s="1">
         <v>99.8356</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
         <v>898520.4</v>
       </c>
       <c r="I207" s="1">
-        <v>-6881.4</v>
+        <v>606.6</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.76585907231489</v>
+        <v>0.067510988064378</v>
       </c>
       <c r="K207">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="L207" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="M207" s="1">
-        <v>891639.0</v>
+        <v>899127.0</v>
       </c>
       <c r="N207" s="1">
-        <v>897002.01</v>
+        <v>906339.33</v>
       </c>
       <c r="O207" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="B208" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="C208" s="1">
         <v>900000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>82.473</v>
+        <v>83.281</v>
       </c>
       <c r="E208" s="1">
         <v>81.04033333</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>729363.0</v>
       </c>
       <c r="I208" s="1">
-        <v>12894.0</v>
+        <v>20166.0</v>
       </c>
       <c r="J208" s="1">
-        <v>1.7678439953768</v>
+        <v>2.7648783938862</v>
       </c>
       <c r="K208">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="L208" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="M208" s="1">
-        <v>742257.0</v>
+        <v>749529.0</v>
       </c>
       <c r="N208" s="1">
-        <v>746991.25</v>
+        <v>754633.11</v>
       </c>
       <c r="O208" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="B209" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="C209" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>89.523</v>
+        <v>90.21</v>
       </c>
       <c r="E209" s="1">
         <v>89.675</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
         <v>986425.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-1672.0</v>
+        <v>5885.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.16950097574575</v>
+        <v>0.5965988291051</v>
       </c>
       <c r="K209">
-        <v>0.65</v>
+        <v>0.69</v>
       </c>
       <c r="L209" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="M209" s="1">
-        <v>984753.0</v>
+        <v>992310.0</v>
       </c>
       <c r="N209" s="1">
-        <v>991895.47</v>
+        <v>999904.52</v>
       </c>
       <c r="O209" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="B210" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="C210" s="1">
         <v>600000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.586</v>
+        <v>101.364</v>
       </c>
       <c r="E210" s="1">
         <v>99.774775</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
         <v>598648.65</v>
       </c>
       <c r="I210" s="1">
-        <v>4867.35</v>
+        <v>9535.35</v>
       </c>
       <c r="J210" s="1">
-        <v>0.8130562058396</v>
+        <v>1.5928124117544</v>
       </c>
       <c r="K210">
-        <v>0.43</v>
+        <v>0.64</v>
       </c>
       <c r="L210" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="M210" s="1">
-        <v>603516.0</v>
+        <v>608184.0</v>
       </c>
       <c r="N210" s="1">
-        <v>606105.04</v>
+        <v>612005.92</v>
       </c>
       <c r="O210" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="B211" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="C211" s="1">
         <v>800000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>98.548</v>
+        <v>99.295</v>
       </c>
       <c r="E211" s="1">
         <v>100.0</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
         <v>800000.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-11616.0</v>
+        <v>-5640.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-1.452</v>
+        <v>-0.705</v>
       </c>
       <c r="K211">
-        <v>2.13</v>
+        <v>2.3</v>
       </c>
       <c r="L211" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="M211" s="1">
-        <v>788384.0</v>
+        <v>794360.0</v>
       </c>
       <c r="N211" s="1">
-        <v>805384.28</v>
+        <v>812742.42</v>
       </c>
       <c r="O211" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="B212" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="C212" s="1">
         <v>-4300000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>10.27317767</v>
+        <v>11.49025558</v>
       </c>
       <c r="E212" s="1">
         <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
         <v>0.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-408302.2</v>
+        <v>-448692.1</v>
       </c>
       <c r="J212" s="1">
         <v>0</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="M212" s="1">
-        <v>-408302.2</v>
+        <v>-448692.1</v>
       </c>
       <c r="N212" s="1">
-        <v>-441746.64</v>
+        <v>-494080.99</v>
       </c>
       <c r="O212" s="1">
-        <v>-0.22</v>
+        <v>-0.23</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>