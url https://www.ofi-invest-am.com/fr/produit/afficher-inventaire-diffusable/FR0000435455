--- v0 (2026-05-21)
+++ v1 (2026-06-12)
@@ -874,95 +874,95 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>358556.66123</v>
+        <v>359756.04781</v>
       </c>
       <c r="D2">
-        <v>704.96</v>
+        <v>661.99</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>252769501.01</v>
+        <v>238155462.52</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>252769501.01</v>
+        <v>238155462.52</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>49836.44888</v>
       </c>
       <c r="D3">
-        <v>1653.79</v>
+        <v>1553.49</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>82419312.59</v>
+        <v>77420744.39</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>82419312.59</v>
+        <v>77420744.39</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1014,3034 +1014,3034 @@
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
         <v>66000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>64.28</v>
+        <v>61.6</v>
       </c>
       <c r="E2" s="1">
         <v>73.97553045</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H2" s="1">
         <v>5155731.98</v>
       </c>
       <c r="I2" s="1">
-        <v>-509239.45</v>
+        <v>-657889.3</v>
       </c>
       <c r="J2" s="1">
-        <v>-9.8771513332235</v>
+        <v>-12.760347173827</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4646492.53</v>
+        <v>4497842.68</v>
       </c>
       <c r="N2" s="1">
-        <v>4646492.53</v>
+        <v>4497842.68</v>
       </c>
       <c r="O2" s="1">
-        <v>1.39</v>
+        <v>1.43</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
         <v>70000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>66.92</v>
+        <v>62.62</v>
       </c>
       <c r="E3" s="1">
         <v>67.36865</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>4715805.5</v>
       </c>
       <c r="I3" s="1">
-        <v>-31405.5</v>
+        <v>-332405.5</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.66596258051779</v>
+        <v>-7.0487533890022</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4684400.0</v>
+        <v>4383400.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4684400.0</v>
+        <v>4383400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>14300.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1255.6</v>
+        <v>1180.4</v>
       </c>
       <c r="E4" s="1">
         <v>649.70702657</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9290810.48</v>
       </c>
       <c r="I4" s="1">
-        <v>8664269.52</v>
+        <v>7588909.52</v>
       </c>
       <c r="J4" s="1">
-        <v>93.256336878804</v>
+        <v>81.681889177875</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>17955080.0</v>
+        <v>16879720.0</v>
       </c>
       <c r="N4" s="1">
-        <v>17955080.0</v>
+        <v>16879720.0</v>
       </c>
       <c r="O4" s="1">
-        <v>5.36</v>
+        <v>5.35</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>84383.0</v>
       </c>
       <c r="D5" s="1">
-        <v>152.7</v>
+        <v>143.64</v>
       </c>
       <c r="E5" s="1">
         <v>107.52509273</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H5" s="1">
         <v>10592617.74</v>
       </c>
       <c r="I5" s="1">
-        <v>4166312.56</v>
+        <v>3449057.56</v>
       </c>
       <c r="J5" s="1">
-        <v>39.33222799372</v>
+        <v>32.560955607561</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>14758930.3</v>
+        <v>14041675.3</v>
       </c>
       <c r="N5" s="1">
-        <v>14758930.3</v>
+        <v>14041675.3</v>
       </c>
       <c r="O5" s="1">
-        <v>4.4</v>
+        <v>4.45</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
         <v>270000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>195.5</v>
+        <v>175.25</v>
       </c>
       <c r="E6" s="1">
         <v>158.24522856</v>
       </c>
       <c r="F6" t="s">
         <v>38</v>
       </c>
       <c r="G6">
-        <v>10.66</v>
+        <v>10.75</v>
       </c>
       <c r="H6" s="1">
         <v>3854723.04</v>
       </c>
       <c r="I6" s="1">
-        <v>1095386.68</v>
+        <v>547211.98</v>
       </c>
       <c r="J6" s="1">
-        <v>28.416741452844</v>
+        <v>14.195883188536</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4950109.72</v>
+        <v>4401935.02</v>
       </c>
       <c r="N6" s="1">
-        <v>4950109.72</v>
+        <v>4401935.02</v>
       </c>
       <c r="O6" s="1">
-        <v>1.48</v>
+        <v>1.39</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
         <v>171342.0</v>
       </c>
       <c r="D7" s="1">
-        <v>39.8</v>
+        <v>38.14</v>
       </c>
       <c r="E7" s="1">
         <v>23.41432638</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>4011857.51</v>
       </c>
       <c r="I7" s="1">
-        <v>2807554.09</v>
+        <v>2523126.37</v>
       </c>
       <c r="J7" s="1">
-        <v>69.981400959577</v>
+        <v>62.891724437142</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>6819411.6</v>
+        <v>6534983.88</v>
       </c>
       <c r="N7" s="1">
-        <v>6819411.6</v>
+        <v>6534983.88</v>
       </c>
       <c r="O7" s="1">
-        <v>2.03</v>
+        <v>2.07</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
         <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>19.855</v>
+        <v>18.185</v>
       </c>
       <c r="E8" s="1">
         <v>12.66070253</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>3798210.76</v>
       </c>
       <c r="I8" s="1">
-        <v>2158289.24</v>
+        <v>1657289.24</v>
       </c>
       <c r="J8" s="1">
-        <v>56.823840918191</v>
+        <v>43.633419647308</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>5956500.0</v>
+        <v>5455500.0</v>
       </c>
       <c r="N8" s="1">
-        <v>5956500.0</v>
+        <v>5455500.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.78</v>
+        <v>1.73</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>60000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>660.4</v>
+        <v>642.6</v>
       </c>
       <c r="E9" s="1">
         <v>318.64388017</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9">
-        <v>10.66</v>
+        <v>10.75</v>
       </c>
       <c r="H9" s="1">
         <v>1700369.3</v>
       </c>
       <c r="I9" s="1">
-        <v>2015518.69</v>
+        <v>1886485.6</v>
       </c>
       <c r="J9" s="1">
-        <v>118.53417313521</v>
+        <v>110.94563986776</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3715887.99</v>
+        <v>3586854.9</v>
       </c>
       <c r="N9" s="1">
-        <v>3715887.99</v>
+        <v>3586854.9</v>
       </c>
       <c r="O9" s="1">
-        <v>1.11</v>
+        <v>1.14</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>450000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.965</v>
+        <v>9.876</v>
       </c>
       <c r="E10" s="1">
         <v>9.2054</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>4142430.0</v>
       </c>
       <c r="I10" s="1">
-        <v>791820.0</v>
+        <v>301770.0</v>
       </c>
       <c r="J10" s="1">
-        <v>19.114867360462</v>
+        <v>7.2848545418993</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4934250.0</v>
+        <v>4444200.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4934250.0</v>
+        <v>4444200.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.47</v>
+        <v>1.41</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
         <v>28000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>104.5</v>
+        <v>107.65</v>
       </c>
       <c r="E11" s="1">
         <v>152.46275786</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>4268957.22</v>
       </c>
       <c r="I11" s="1">
-        <v>-1342957.22</v>
+        <v>-1254757.22</v>
       </c>
       <c r="J11" s="1">
-        <v>-31.458671305214</v>
+        <v>-29.392592976137</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2926000.0</v>
+        <v>3014200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2926000.0</v>
+        <v>3014200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.87</v>
+        <v>0.96</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
         <v>315589.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.78</v>
+        <v>20.7</v>
       </c>
       <c r="E12" s="1">
         <v>23.90353051</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>7543691.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-670162.87</v>
+        <v>-1010998.99</v>
       </c>
       <c r="J12" s="1">
-        <v>-8.8837525852678</v>
+        <v>-13.401913614098</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6873528.42</v>
+        <v>6532692.3</v>
       </c>
       <c r="N12" s="1">
-        <v>6873528.42</v>
+        <v>6532692.3</v>
       </c>
       <c r="O12" s="1">
-        <v>2.05</v>
+        <v>2.07</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>95000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>73.6</v>
+        <v>70.24</v>
       </c>
       <c r="E13" s="1">
         <v>58.91205305</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>5596645.04</v>
       </c>
       <c r="I13" s="1">
-        <v>1395354.96</v>
+        <v>1076154.96</v>
       </c>
       <c r="J13" s="1">
-        <v>24.931989612119</v>
+        <v>19.228572695044</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6992000.0</v>
+        <v>6672800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>6992000.0</v>
+        <v>6672800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.09</v>
+        <v>2.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>87000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.43</v>
+        <v>18.325</v>
       </c>
       <c r="E14" s="1">
         <v>38.22218598</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3325330.18</v>
       </c>
       <c r="I14" s="1">
-        <v>-1808920.18</v>
+        <v>-1731055.18</v>
       </c>
       <c r="J14" s="1">
-        <v>-54.398212570879</v>
+        <v>-52.056640582981</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1516410.0</v>
+        <v>1594275.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1516410.0</v>
+        <v>1594275.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.45</v>
+        <v>0.51</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
         <v>237787.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.51</v>
+        <v>14.375</v>
       </c>
       <c r="E15" s="1">
         <v>21.1520806</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H15" s="1">
         <v>5967058.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-925608.95</v>
+        <v>-2007155.48</v>
       </c>
       <c r="J15" s="1">
-        <v>-15.511980952115</v>
+        <v>-33.637269360558</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>5041449.37</v>
+        <v>3959902.84</v>
       </c>
       <c r="N15" s="1">
-        <v>5041449.37</v>
+        <v>3959902.84</v>
       </c>
       <c r="O15" s="1">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
         <v>162000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>259.2</v>
+        <v>249.2</v>
       </c>
       <c r="E16" s="1">
         <v>234.51431049</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
       <c r="G16">
-        <v>10.66</v>
+        <v>10.75</v>
       </c>
       <c r="H16" s="1">
         <v>3587250.23</v>
       </c>
       <c r="I16" s="1">
-        <v>350555.72</v>
+        <v>168397.84</v>
       </c>
       <c r="J16" s="1">
-        <v>9.7722683817348</v>
+        <v>4.6943432769673</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3937805.95</v>
+        <v>3755648.07</v>
       </c>
       <c r="N16" s="1">
-        <v>3937805.95</v>
+        <v>3755648.07</v>
       </c>
       <c r="O16" s="1">
-        <v>1.17</v>
+        <v>1.19</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
         <v>70000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.6</v>
+        <v>93.8</v>
       </c>
       <c r="E17" s="1">
         <v>53.04734214</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>3713313.95</v>
       </c>
       <c r="I17" s="1">
-        <v>3748686.05</v>
+        <v>2852686.05</v>
       </c>
       <c r="J17" s="1">
-        <v>100.95257499033</v>
+        <v>76.82318512282</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>7462000.0</v>
+        <v>6566000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>7462000.0</v>
+        <v>6566000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>2.23</v>
+        <v>2.08</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>20222.0</v>
+        <v>25749.0</v>
       </c>
       <c r="D18" s="1">
-        <v>238.2</v>
+        <v>210.8</v>
       </c>
       <c r="E18" s="1">
-        <v>252.02963703</v>
+        <v>243.90705658</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>5096543.32</v>
+        <v>6280362.8</v>
       </c>
       <c r="I18" s="1">
-        <v>-279662.92</v>
+        <v>-852473.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-5.4873058549809</v>
+        <v>-13.573636223691</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4816880.4</v>
+        <v>5427889.2</v>
       </c>
       <c r="N18" s="1">
-        <v>4816880.4</v>
+        <v>5427889.2</v>
       </c>
       <c r="O18" s="1">
-        <v>1.44</v>
+        <v>1.72</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
         <v>250000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>19.975</v>
+        <v>19.085</v>
       </c>
       <c r="E19" s="1">
         <v>18.65596</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4663990.0</v>
       </c>
       <c r="I19" s="1">
-        <v>329760.0</v>
+        <v>107260.0</v>
       </c>
       <c r="J19" s="1">
-        <v>7.0703410599079</v>
+        <v>2.2997476409684</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4993750.0</v>
+        <v>4771250.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4993750.0</v>
+        <v>4771250.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.49</v>
+        <v>1.51</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
         <v>711624.0</v>
       </c>
       <c r="D20" s="1">
-        <v>12.9</v>
+        <v>11.958</v>
       </c>
       <c r="E20" s="1">
         <v>11.11889999</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
       <c r="G20">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H20" s="1">
         <v>9001679.28</v>
       </c>
       <c r="I20" s="1">
-        <v>1513124.68</v>
+        <v>856522.52</v>
       </c>
       <c r="J20" s="1">
-        <v>16.809360041985</v>
+        <v>9.5151414903553</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10514803.96</v>
+        <v>9858201.8</v>
       </c>
       <c r="N20" s="1">
-        <v>10514803.96</v>
+        <v>9858201.8</v>
       </c>
       <c r="O20" s="1">
-        <v>3.14</v>
+        <v>3.12</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
         <v>40506.0</v>
       </c>
       <c r="D21" s="1">
-        <v>85.32</v>
+        <v>74.98</v>
       </c>
       <c r="E21" s="1">
         <v>124.10033205</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>5026808.05</v>
       </c>
       <c r="I21" s="1">
-        <v>-1570836.13</v>
+        <v>-1989668.17</v>
       </c>
       <c r="J21" s="1">
-        <v>-31.249176701704</v>
+        <v>-39.581144738558</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3455971.92</v>
+        <v>3037139.88</v>
       </c>
       <c r="N21" s="1">
-        <v>3455971.92</v>
+        <v>3037139.88</v>
       </c>
       <c r="O21" s="1">
-        <v>1.03</v>
+        <v>0.96</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
         <v>110000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>45.2</v>
+        <v>40.27</v>
       </c>
       <c r="E22" s="1">
         <v>33.50007927</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3685008.72</v>
       </c>
       <c r="I22" s="1">
-        <v>1286991.28</v>
+        <v>744691.28</v>
       </c>
       <c r="J22" s="1">
-        <v>34.925053854418</v>
+        <v>20.208670768084</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4972000.0</v>
+        <v>4429700.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4972000.0</v>
+        <v>4429700.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.48</v>
+        <v>1.4</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
         <v>260000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>25.11</v>
+        <v>22.89</v>
       </c>
       <c r="E23" s="1">
         <v>16.81653354</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>4372298.72</v>
       </c>
       <c r="I23" s="1">
-        <v>2156301.28</v>
+        <v>1579101.28</v>
       </c>
       <c r="J23" s="1">
-        <v>49.317336670903</v>
+        <v>36.116042867263</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>6528600.0</v>
+        <v>5951400.0</v>
       </c>
       <c r="N23" s="1">
-        <v>6528600.0</v>
+        <v>5951400.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.95</v>
+        <v>1.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
         <v>1390000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.871</v>
+        <v>5.215</v>
       </c>
       <c r="E24" s="1">
         <v>2.26116504</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>3143019.4</v>
       </c>
       <c r="I24" s="1">
-        <v>5017670.6</v>
+        <v>4105830.6</v>
       </c>
       <c r="J24" s="1">
-        <v>159.64491342306</v>
+        <v>130.6333203034</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>8160690.0</v>
+        <v>7248850.0</v>
       </c>
       <c r="N24" s="1">
-        <v>8160690.0</v>
+        <v>7248850.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.43</v>
+        <v>2.3</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
         <v>38101.0</v>
       </c>
       <c r="D25" s="1">
-        <v>116.65</v>
+        <v>108.0</v>
       </c>
       <c r="E25" s="1">
         <v>65.20359623</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2484322.22</v>
       </c>
       <c r="I25" s="1">
-        <v>1960159.43</v>
+        <v>1630585.78</v>
       </c>
       <c r="J25" s="1">
-        <v>78.901175307284</v>
+        <v>65.635035861008</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4444481.65</v>
+        <v>4114908.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4444481.65</v>
+        <v>4114908.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.33</v>
+        <v>1.3</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>12000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>278.0</v>
+        <v>255.75</v>
       </c>
       <c r="E26" s="1">
-        <v>311.88043833</v>
+        <v>297.25766235</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3742565.26</v>
+        <v>5053380.26</v>
       </c>
       <c r="I26" s="1">
-        <v>-406565.26</v>
+        <v>-705630.26</v>
       </c>
       <c r="J26" s="1">
-        <v>-10.863277772209</v>
+        <v>-13.963529829437</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3336000.0</v>
+        <v>4347750.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3336000.0</v>
+        <v>4347750.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.0</v>
+        <v>1.38</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
         <v>76475.0</v>
       </c>
       <c r="D27" s="1">
-        <v>72.6</v>
+        <v>69.45</v>
       </c>
       <c r="E27" s="1">
         <v>79.25496254</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>6061023.26</v>
       </c>
       <c r="I27" s="1">
-        <v>-508938.26</v>
+        <v>-749834.51</v>
       </c>
       <c r="J27" s="1">
-        <v>-8.3969032648127</v>
+        <v>-12.371417792579</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>5552085.0</v>
+        <v>5311188.75</v>
       </c>
       <c r="N27" s="1">
-        <v>5552085.0</v>
+        <v>5311188.75</v>
       </c>
       <c r="O27" s="1">
-        <v>1.66</v>
+        <v>1.68</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
         <v>50644.0</v>
       </c>
       <c r="D28" s="1">
-        <v>85.8</v>
+        <v>74.6</v>
       </c>
       <c r="E28" s="1">
         <v>67.12335696</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3399395.29</v>
       </c>
       <c r="I28" s="1">
-        <v>945859.91</v>
+        <v>378647.11</v>
       </c>
       <c r="J28" s="1">
-        <v>27.824357843362</v>
+        <v>11.138660782224</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4345255.2</v>
+        <v>3778042.4</v>
       </c>
       <c r="N28" s="1">
-        <v>4345255.2</v>
+        <v>3778042.4</v>
       </c>
       <c r="O28" s="1">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
         <v>60000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>65.55</v>
+        <v>48.02</v>
       </c>
       <c r="E29" s="1">
         <v>41.980461</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2518827.66</v>
       </c>
       <c r="I29" s="1">
-        <v>1414172.34</v>
+        <v>362372.34</v>
       </c>
       <c r="J29" s="1">
-        <v>56.144069022968</v>
+        <v>14.386547589365</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3933000.0</v>
+        <v>2881200.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3933000.0</v>
+        <v>2881200.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.17</v>
+        <v>0.91</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
         <v>48065.0</v>
       </c>
       <c r="D30" s="1">
-        <v>115.4</v>
+        <v>103.1</v>
       </c>
       <c r="E30" s="1">
         <v>81.9220258</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>3937582.17</v>
       </c>
       <c r="I30" s="1">
-        <v>1609118.83</v>
+        <v>1017919.33</v>
       </c>
       <c r="J30" s="1">
-        <v>40.865657160369</v>
+        <v>25.851380010693</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5546701.0</v>
+        <v>4955501.5</v>
       </c>
       <c r="N30" s="1">
-        <v>5546701.0</v>
+        <v>4955501.5</v>
       </c>
       <c r="O30" s="1">
-        <v>1.65</v>
+        <v>1.57</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
         <v>940000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>4.638</v>
+        <v>4.758</v>
       </c>
       <c r="E31" s="1">
         <v>3.56603241</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>3352070.47</v>
       </c>
       <c r="I31" s="1">
-        <v>1007649.53</v>
+        <v>1120449.53</v>
       </c>
       <c r="J31" s="1">
-        <v>30.060511526179</v>
+        <v>33.425595912368</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4359720.0</v>
+        <v>4472520.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4359720.0</v>
+        <v>4472520.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.3</v>
+        <v>1.42</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
         <v>18000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>401.15</v>
+        <v>359.25</v>
       </c>
       <c r="E32" s="1">
         <v>343.42917389</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>6181725.13</v>
       </c>
       <c r="I32" s="1">
-        <v>1038974.87</v>
+        <v>284774.87</v>
       </c>
       <c r="J32" s="1">
-        <v>16.80719941684</v>
+        <v>4.6067216515012</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>7220700.0</v>
+        <v>6466500.0</v>
       </c>
       <c r="N32" s="1">
-        <v>7220700.0</v>
+        <v>6466500.0</v>
       </c>
       <c r="O32" s="1">
-        <v>2.15</v>
+        <v>2.05</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>1804682.0</v>
+        <v>1431028.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.748</v>
+        <v>2.414</v>
       </c>
       <c r="E33" s="1">
         <v>2.62312203</v>
       </c>
       <c r="F33" t="s">
         <v>35</v>
       </c>
       <c r="G33">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H33" s="1">
-        <v>5558637.73</v>
+        <v>4407738.45</v>
       </c>
       <c r="I33" s="1">
-        <v>121754.16</v>
+        <v>-405767.19</v>
       </c>
       <c r="J33" s="1">
-        <v>2.1903596872826</v>
+        <v>-9.2057910105805</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5680391.89</v>
+        <v>4001971.26</v>
       </c>
       <c r="N33" s="1">
-        <v>5680391.89</v>
+        <v>4001971.26</v>
       </c>
       <c r="O33" s="1">
-        <v>1.69</v>
+        <v>1.27</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>33000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>154.0</v>
+        <v>138.55</v>
       </c>
       <c r="E34" s="1">
-        <v>131.06699121</v>
+        <v>131.75099194</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4325210.71</v>
+        <v>4743035.71</v>
       </c>
       <c r="I34" s="1">
-        <v>756789.29</v>
+        <v>244764.29</v>
       </c>
       <c r="J34" s="1">
-        <v>17.49716582016</v>
+        <v>5.160498570229</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>5082000.0</v>
+        <v>4987800.0</v>
       </c>
       <c r="N34" s="1">
-        <v>5082000.0</v>
+        <v>4987800.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.52</v>
+        <v>1.58</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
         <v>47595.0</v>
       </c>
       <c r="D35" s="1">
-        <v>79.04</v>
+        <v>85.86</v>
       </c>
       <c r="E35" s="1">
         <v>84.68582477</v>
       </c>
       <c r="F35" t="s">
         <v>35</v>
       </c>
       <c r="G35">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H35" s="1">
         <v>4755392.2</v>
       </c>
       <c r="I35" s="1">
-        <v>-446465.11</v>
+        <v>-21255.62</v>
       </c>
       <c r="J35" s="1">
-        <v>-9.3886075264202</v>
+        <v>-0.44697932591133</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4308927.09</v>
+        <v>4734136.58</v>
       </c>
       <c r="N35" s="1">
-        <v>4308927.09</v>
+        <v>4734136.58</v>
       </c>
       <c r="O35" s="1">
-        <v>1.29</v>
+        <v>1.5</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
         <v>8000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>536.4</v>
+        <v>484.5</v>
       </c>
       <c r="E36" s="1">
         <v>525.598615</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
       <c r="G36">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H36" s="1">
         <v>4368254.8</v>
       </c>
       <c r="I36" s="1">
-        <v>331597.34</v>
+        <v>-80169.83</v>
       </c>
       <c r="J36" s="1">
-        <v>7.5910713816419</v>
+        <v>-1.8352828227877</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4699852.14</v>
+        <v>4288084.97</v>
       </c>
       <c r="N36" s="1">
-        <v>4699852.14</v>
+        <v>4288084.97</v>
       </c>
       <c r="O36" s="1">
-        <v>1.4</v>
+        <v>1.36</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
         <v>13000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>554.7</v>
+        <v>495.0</v>
       </c>
       <c r="E37" s="1">
         <v>589.01329615</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>7657172.85</v>
       </c>
       <c r="I37" s="1">
-        <v>-446072.85</v>
+        <v>-1222172.85</v>
       </c>
       <c r="J37" s="1">
-        <v>-5.8255554463551</v>
+        <v>-15.961150073816</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>7211100.0</v>
+        <v>6435000.0</v>
       </c>
       <c r="N37" s="1">
-        <v>7211100.0</v>
+        <v>6435000.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.15</v>
+        <v>2.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
         <v>75000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>59.24</v>
+        <v>55.25</v>
       </c>
       <c r="E38" s="1">
         <v>58.0861484</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>4356461.13</v>
       </c>
       <c r="I38" s="1">
-        <v>86538.87</v>
+        <v>-212711.13</v>
       </c>
       <c r="J38" s="1">
-        <v>1.9864488036876</v>
+        <v>-4.8826587372765</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>4443000.0</v>
+        <v>4143750.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4443000.0</v>
+        <v>4143750.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.33</v>
+        <v>1.31</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
         <v>25051.0</v>
       </c>
       <c r="D39" s="1">
-        <v>128.15</v>
+        <v>109.45</v>
       </c>
       <c r="E39" s="1">
         <v>156.82630873</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3928655.86</v>
       </c>
       <c r="I39" s="1">
-        <v>-718370.21</v>
+        <v>-1186823.91</v>
       </c>
       <c r="J39" s="1">
-        <v>-18.285394180594</v>
+        <v>-30.209413913898</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3210285.65</v>
+        <v>2741831.95</v>
       </c>
       <c r="N39" s="1">
-        <v>3210285.65</v>
+        <v>2741831.95</v>
       </c>
       <c r="O39" s="1">
-        <v>0.96</v>
+        <v>0.87</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
         <v>235000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>16.91</v>
+        <v>16.205</v>
       </c>
       <c r="E40" s="1">
         <v>9.83754664</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2311823.46</v>
       </c>
       <c r="I40" s="1">
-        <v>1662026.54</v>
+        <v>1496351.54</v>
       </c>
       <c r="J40" s="1">
-        <v>71.892450645864</v>
+        <v>64.726029728931</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3973850.0</v>
+        <v>3808175.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3973850.0</v>
+        <v>3808175.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.19</v>
+        <v>1.21</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
         <v>210000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>182.8</v>
+        <v>169.4</v>
       </c>
       <c r="E41" s="1">
         <v>188.98521914</v>
       </c>
       <c r="F41" t="s">
         <v>38</v>
       </c>
       <c r="G41">
-        <v>10.66</v>
+        <v>10.75</v>
       </c>
       <c r="H41" s="1">
         <v>3461612.86</v>
       </c>
       <c r="I41" s="1">
-        <v>138364.63</v>
+        <v>-152172.67</v>
       </c>
       <c r="J41" s="1">
-        <v>3.9971145126841</v>
+        <v>-4.3960048727113</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3599977.49</v>
+        <v>3309440.19</v>
       </c>
       <c r="N41" s="1">
-        <v>3599977.49</v>
+        <v>3309440.19</v>
       </c>
       <c r="O41" s="1">
-        <v>1.07</v>
+        <v>1.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
         <v>30000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>67.6</v>
+        <v>68.75</v>
       </c>
       <c r="E42" s="1">
         <v>109.275569</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>3278267.07</v>
       </c>
       <c r="I42" s="1">
-        <v>-1250267.07</v>
+        <v>-1215767.07</v>
       </c>
       <c r="J42" s="1">
-        <v>-38.138048038899</v>
+        <v>-37.085662761454</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2028000.0</v>
+        <v>2062500.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2028000.0</v>
+        <v>2062500.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
         <v>703246.0</v>
       </c>
       <c r="D43" s="1">
-        <v>6.424</v>
+        <v>7.138</v>
       </c>
       <c r="E43" s="1">
         <v>5.81787804</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>4091399.46</v>
       </c>
       <c r="I43" s="1">
-        <v>426252.84</v>
+        <v>928370.49</v>
       </c>
       <c r="J43" s="1">
-        <v>10.418265050072</v>
+        <v>22.690780968134</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4517652.3</v>
+        <v>5019769.95</v>
       </c>
       <c r="N43" s="1">
-        <v>4517652.3</v>
+        <v>5019769.95</v>
       </c>
       <c r="O43" s="1">
-        <v>1.35</v>
+        <v>1.59</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
         <v>230000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>85.36</v>
+        <v>96.66</v>
       </c>
       <c r="E44" s="1">
         <v>72.09948474</v>
       </c>
       <c r="F44" t="s">
         <v>115</v>
       </c>
       <c r="G44">
-        <v>11.22</v>
+        <v>11.15</v>
       </c>
       <c r="H44" s="1">
         <v>1607995.62</v>
       </c>
       <c r="I44" s="1">
-        <v>142260.69</v>
+        <v>386290.22</v>
       </c>
       <c r="J44" s="1">
-        <v>8.8470819342157</v>
+        <v>24.023089067867</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1750256.31</v>
+        <v>1994285.84</v>
       </c>
       <c r="N44" s="1">
-        <v>1750256.31</v>
+        <v>1994285.84</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>126019.0</v>
       </c>
       <c r="D45" s="1">
-        <v>301.0</v>
+        <v>247.0</v>
       </c>
       <c r="E45" s="1">
         <v>386.51949952</v>
       </c>
       <c r="F45" t="s">
         <v>118</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
         <v>6531937.17</v>
       </c>
       <c r="I45" s="1">
-        <v>-1454504.95</v>
+        <v>-2366242.82</v>
       </c>
       <c r="J45" s="1">
-        <v>-22.267589417122</v>
+        <v>-36.225743732927</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>5077432.22</v>
+        <v>4165694.35</v>
       </c>
       <c r="N45" s="1">
-        <v>5077432.22</v>
+        <v>4165694.35</v>
       </c>
       <c r="O45" s="1">
-        <v>1.51</v>
+        <v>1.32</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
         <v>250000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.75</v>
+        <v>17.175</v>
       </c>
       <c r="E46" s="1">
         <v>12.9906</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>3247650.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1189850.0</v>
+        <v>1046100.0</v>
       </c>
       <c r="J46" s="1">
-        <v>36.63726078857</v>
+        <v>32.210983326405</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4437500.0</v>
+        <v>4293750.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4437500.0</v>
+        <v>4293750.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.32</v>
+        <v>1.36</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
         <v>339692.0</v>
       </c>
       <c r="D47" s="1">
-        <v>11.33</v>
+        <v>10.775</v>
       </c>
       <c r="E47" s="1">
         <v>9.33094144</v>
       </c>
       <c r="F47" t="s">
         <v>35</v>
       </c>
       <c r="G47">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H47" s="1">
         <v>3629337.31</v>
       </c>
       <c r="I47" s="1">
-        <v>779013.14</v>
+        <v>610909.79</v>
       </c>
       <c r="J47" s="1">
-        <v>21.464335592439</v>
+        <v>16.832543735099</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4408350.45</v>
+        <v>4240247.1</v>
       </c>
       <c r="N47" s="1">
-        <v>4408350.45</v>
+        <v>4240247.1</v>
       </c>
       <c r="O47" s="1">
-        <v>1.32</v>
+        <v>1.34</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
         <v>72785.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.5</v>
+        <v>101.55</v>
       </c>
       <c r="E48" s="1">
         <v>35.79132788</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2605071.8</v>
       </c>
       <c r="I48" s="1">
-        <v>4491465.7</v>
+        <v>4786244.95</v>
       </c>
       <c r="J48" s="1">
-        <v>172.41235731007</v>
+        <v>183.7279475368</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7096537.5</v>
+        <v>7391316.75</v>
       </c>
       <c r="N48" s="1">
-        <v>7096537.5</v>
+        <v>7391316.75</v>
       </c>
       <c r="O48" s="1">
-        <v>2.12</v>
+        <v>2.34</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
         <v>181021.0</v>
       </c>
       <c r="D49" s="1">
-        <v>23.22</v>
+        <v>25.87</v>
       </c>
       <c r="E49" s="1">
         <v>30.28239967</v>
       </c>
       <c r="F49" t="s">
         <v>35</v>
       </c>
       <c r="G49">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H49" s="1">
         <v>6427738.42</v>
       </c>
       <c r="I49" s="1">
-        <v>-1613228.8</v>
+        <v>-1002560.86</v>
       </c>
       <c r="J49" s="1">
-        <v>-25.097922388696</v>
+        <v>-15.597412254371</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>4814509.62</v>
+        <v>5425177.56</v>
       </c>
       <c r="N49" s="1">
-        <v>4814509.62</v>
+        <v>5425177.56</v>
       </c>
       <c r="O49" s="1">
-        <v>1.44</v>
+        <v>1.72</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
         <v>68861.0</v>
       </c>
       <c r="D50" s="1">
-        <v>90.24</v>
+        <v>72.22</v>
       </c>
       <c r="E50" s="1">
         <v>38.32588475</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2639158.75</v>
       </c>
       <c r="I50" s="1">
-        <v>3574857.89</v>
+        <v>2333982.67</v>
       </c>
       <c r="J50" s="1">
-        <v>135.45444698997</v>
+        <v>88.436615266134</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>6214016.64</v>
+        <v>4973141.42</v>
       </c>
       <c r="N50" s="1">
-        <v>6214016.64</v>
+        <v>4973141.42</v>
       </c>
       <c r="O50" s="1">
-        <v>1.85</v>
+        <v>1.58</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
         <v>61865.0</v>
       </c>
       <c r="D51" s="1">
-        <v>79.58</v>
+        <v>76.52</v>
       </c>
       <c r="E51" s="1">
         <v>102.13456025</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>6318554.57</v>
       </c>
       <c r="I51" s="1">
-        <v>-1395337.87</v>
+        <v>-1584644.77</v>
       </c>
       <c r="J51" s="1">
-        <v>-22.083181438757</v>
+        <v>-25.079228998413</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4923216.7</v>
+        <v>4733909.8</v>
       </c>
       <c r="N51" s="1">
-        <v>4923216.7</v>
+        <v>4733909.8</v>
       </c>
       <c r="O51" s="1">
-        <v>1.47</v>
+        <v>1.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
         <v>50000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>173.8</v>
+        <v>167.02</v>
       </c>
       <c r="E52" s="1">
         <v>133.0111426</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>6650557.13</v>
       </c>
       <c r="I52" s="1">
-        <v>2039442.87</v>
+        <v>1700442.87</v>
       </c>
       <c r="J52" s="1">
-        <v>30.665744690776</v>
+        <v>25.568427377753</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>8690000.0</v>
+        <v>8351000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>8690000.0</v>
+        <v>8351000.0</v>
       </c>
       <c r="O52" s="1">
-        <v>2.59</v>
+        <v>2.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
         <v>40000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>261.9</v>
+        <v>254.75</v>
       </c>
       <c r="E53" s="1">
         <v>124.841055</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>4993642.2</v>
       </c>
       <c r="I53" s="1">
-        <v>5482357.8</v>
+        <v>5196357.8</v>
       </c>
       <c r="J53" s="1">
-        <v>109.78675644803</v>
+        <v>104.05947386459</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>10476000.0</v>
+        <v>10190000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>10476000.0</v>
+        <v>10190000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>3.13</v>
+        <v>3.23</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
         <v>58806.0</v>
       </c>
       <c r="D54" s="1">
-        <v>93.84</v>
+        <v>90.64</v>
       </c>
       <c r="E54" s="1">
         <v>87.81083376</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H54" s="1">
         <v>5524865.48</v>
       </c>
       <c r="I54" s="1">
-        <v>519004.01</v>
+        <v>371999.04</v>
       </c>
       <c r="J54" s="1">
-        <v>9.3939664572611</v>
+        <v>6.7331782347758</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>6043869.49</v>
+        <v>5896864.52</v>
       </c>
       <c r="N54" s="1">
-        <v>6043869.49</v>
+        <v>5896864.52</v>
       </c>
       <c r="O54" s="1">
-        <v>1.8</v>
+        <v>1.87</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
         <v>150000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>28.55</v>
+        <v>28.95</v>
       </c>
       <c r="E55" s="1">
         <v>23.99693333</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>3599540.0</v>
       </c>
       <c r="I55" s="1">
-        <v>682960.0</v>
+        <v>742960.0</v>
       </c>
       <c r="J55" s="1">
-        <v>18.973535507315</v>
+        <v>20.64041516416</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4282500.0</v>
+        <v>4342500.0</v>
       </c>
       <c r="N55" s="1">
-        <v>4282500.0</v>
+        <v>4342500.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
         <v>41179.0</v>
       </c>
       <c r="D56" s="1">
-        <v>94.16</v>
+        <v>82.96</v>
       </c>
       <c r="E56" s="1">
         <v>99.60648267</v>
       </c>
       <c r="F56" t="s">
         <v>28</v>
       </c>
       <c r="G56">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="H56" s="1">
         <v>4419748.27</v>
       </c>
       <c r="I56" s="1">
-        <v>-173086.38</v>
+        <v>-640337.01</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.9162044855555</v>
+        <v>-14.48808780234</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4246661.89</v>
+        <v>3779411.26</v>
       </c>
       <c r="N56" s="1">
-        <v>4246661.89</v>
+        <v>3779411.26</v>
       </c>
       <c r="O56" s="1">
-        <v>1.27</v>
+        <v>1.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
         <v>518595.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.9</v>
+        <v>9.906</v>
       </c>
       <c r="E57" s="1">
         <v>7.47954897</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>3878856.7</v>
       </c>
       <c r="I57" s="1">
-        <v>1255233.8</v>
+        <v>1258345.37</v>
       </c>
       <c r="J57" s="1">
-        <v>32.360922227418</v>
+        <v>32.441140968162</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>5134090.5</v>
+        <v>5137202.07</v>
       </c>
       <c r="N57" s="1">
-        <v>5134090.5</v>
+        <v>5137202.07</v>
       </c>
       <c r="O57" s="1">
-        <v>1.53</v>
+        <v>1.63</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
         <v>220000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>159.65</v>
+        <v>159.7</v>
       </c>
       <c r="E58" s="1">
         <v>181.87422727</v>
       </c>
       <c r="F58" t="s">
         <v>118</v>
       </c>
       <c r="G58">
         <v>7.47</v>
       </c>
       <c r="H58" s="1">
         <v>5357544.24</v>
       </c>
       <c r="I58" s="1">
-        <v>-656079.17</v>
+        <v>-655550.84</v>
       </c>
       <c r="J58" s="1">
-        <v>-12.245893652201</v>
+        <v>-12.236032231066</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>4701465.07</v>
+        <v>4701993.4</v>
       </c>
       <c r="N58" s="1">
-        <v>4701465.07</v>
+        <v>4701993.4</v>
       </c>
       <c r="O58" s="1">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>50000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>47.98</v>
+        <v>40.92</v>
       </c>
       <c r="E59" s="1">
-        <v>44.9309</v>
+        <v>44.24362903</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>2246545.0</v>
+        <v>2743105.0</v>
       </c>
       <c r="I59" s="1">
-        <v>152455.0</v>
+        <v>-206065.0</v>
       </c>
       <c r="J59" s="1">
-        <v>6.7861983623742</v>
+        <v>-7.5121076298574</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2399000.0</v>
+        <v>2537040.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2399000.0</v>
+        <v>2537040.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.72</v>
+        <v>0.8</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
         <v>158954.0</v>
       </c>
       <c r="D60" s="1">
-        <v>27.46</v>
+        <v>24.14</v>
       </c>
       <c r="E60" s="1">
         <v>41.82783579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>6648701.81</v>
       </c>
       <c r="I60" s="1">
-        <v>-2283824.97</v>
+        <v>-2811552.25</v>
       </c>
       <c r="J60" s="1">
-        <v>-34.349938307731</v>
+        <v>-42.287236371035</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>4364876.84</v>
+        <v>3837149.56</v>
       </c>
       <c r="N60" s="1">
-        <v>4364876.84</v>
+        <v>3837149.56</v>
       </c>
       <c r="O60" s="1">
-        <v>1.3</v>
+        <v>1.22</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>2170.0</v>
+        <v>1572.0</v>
       </c>
       <c r="D61" s="1">
-        <v>4777.07</v>
+        <v>4782.95</v>
       </c>
       <c r="E61" s="1">
-        <v>4770.24915207</v>
+        <v>4770.76666031</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>10351440.66</v>
+        <v>7499645.19</v>
       </c>
       <c r="I61" s="1">
-        <v>14801.24</v>
+        <v>19152.21</v>
       </c>
       <c r="J61" s="1">
-        <v>0.14298724676262</v>
+        <v>0.25537488127488</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>10366241.9</v>
+        <v>7518797.4</v>
       </c>
       <c r="N61" s="1">
-        <v>10366241.9</v>
+        <v>7518797.4</v>
       </c>
       <c r="O61" s="1">
-        <v>3.09</v>
+        <v>2.38</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>