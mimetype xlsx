--- v1 (2026-06-12)
+++ v2 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000435455</t>
   </si>
   <si>
@@ -94,50 +94,56 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>AIR LIQUIDE SA</t>
+  </si>
+  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON INC</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
@@ -283,92 +289,86 @@
   <si>
     <t>IE0004927939</t>
   </si>
   <si>
     <t>KINGSPAN GROUP</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
+    <t>GB0005603997</t>
+  </si>
+  <si>
+    <t>LEGAL &amp; GEN GRP</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>GB00B0SWJX34</t>
+  </si>
+  <si>
+    <t>LONDON STOCK EX</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>LONZA GROUP NOM.</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
-    <t>GB0005603997</t>
-[...22 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
-    <t>DE0007100000</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORP</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP AB</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK SE</t>
   </si>
   <si>
     <t>FI0009000681</t>
@@ -377,50 +377,56 @@
     <t>NOKIA OYJ</t>
   </si>
   <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO ASA</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE</t>
+  </si>
+  <si>
+    <t>GB00BQLPMN25</t>
+  </si>
+  <si>
+    <t>PRUD RTS 04-26</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
@@ -874,125 +880,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>359756.04781</v>
+        <v>361564.35419</v>
       </c>
       <c r="D2">
-        <v>661.99</v>
+        <v>658.18</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>238155462.52</v>
+        <v>237974591.69</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>238155462.52</v>
+        <v>237974591.69</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>49836.44888</v>
       </c>
       <c r="D3">
-        <v>1553.49</v>
+        <v>1545.08</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>77420744.39</v>
+        <v>77001610.35</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>77420744.39</v>
+        <v>77001610.35</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P61"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O61" sqref="O61"/>
+      <selection activeCell="O62" sqref="O62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1011,3039 +1017,3089 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>66000.0</v>
+        <v>42573.0</v>
       </c>
       <c r="D2" s="1">
-        <v>61.6</v>
+        <v>180.52</v>
       </c>
       <c r="E2" s="1">
-        <v>73.97553045</v>
+        <v>172.67489324</v>
       </c>
       <c r="F2" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G2">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>5155731.98</v>
+        <v>7351288.23</v>
       </c>
       <c r="I2" s="1">
-        <v>-657889.3</v>
+        <v>333989.73</v>
       </c>
       <c r="J2" s="1">
-        <v>-12.760347173827</v>
+        <v>4.5432816609886</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4497842.68</v>
+        <v>7685277.96</v>
       </c>
       <c r="N2" s="1">
-        <v>4497842.68</v>
+        <v>7685277.96</v>
       </c>
       <c r="O2" s="1">
-        <v>1.43</v>
+        <v>2.44</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
         <v>29</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" s="1">
+        <v>66000.0</v>
+      </c>
+      <c r="D3" s="1">
+        <v>60.32</v>
+      </c>
+      <c r="E3" s="1">
+        <v>73.97553045</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="C3" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G3">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>4715805.5</v>
+        <v>5155731.98</v>
       </c>
       <c r="I3" s="1">
-        <v>-332405.5</v>
+        <v>-841791.47</v>
       </c>
       <c r="J3" s="1">
-        <v>-7.0487533890022</v>
+        <v>-16.327293064602</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4383400.0</v>
+        <v>4313940.51</v>
       </c>
       <c r="N3" s="1">
-        <v>4383400.0</v>
+        <v>4313940.51</v>
       </c>
       <c r="O3" s="1">
-        <v>1.39</v>
+        <v>1.37</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>14300.0</v>
+        <v>78000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1180.4</v>
+        <v>61.5</v>
       </c>
       <c r="E4" s="1">
-        <v>649.70702657</v>
+        <v>66.50380385</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9290810.48</v>
+        <v>5187296.7</v>
       </c>
       <c r="I4" s="1">
-        <v>7588909.52</v>
+        <v>-390296.7</v>
       </c>
       <c r="J4" s="1">
-        <v>81.681889177875</v>
+        <v>-7.5240866789054</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>16879720.0</v>
+        <v>4797000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>16879720.0</v>
+        <v>4797000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>5.35</v>
+        <v>1.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>84383.0</v>
+        <v>14300.0</v>
       </c>
       <c r="D5" s="1">
-        <v>143.64</v>
+        <v>1161.0</v>
       </c>
       <c r="E5" s="1">
-        <v>107.52509273</v>
+        <v>649.70702657</v>
       </c>
       <c r="F5" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>10592617.74</v>
+        <v>9290810.48</v>
       </c>
       <c r="I5" s="1">
-        <v>3449057.56</v>
+        <v>7311489.52</v>
       </c>
       <c r="J5" s="1">
-        <v>32.560955607561</v>
+        <v>78.69592793588</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>14041675.3</v>
+        <v>16602300.0</v>
       </c>
       <c r="N5" s="1">
-        <v>14041675.3</v>
+        <v>16602300.0</v>
       </c>
       <c r="O5" s="1">
-        <v>4.45</v>
+        <v>5.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" t="s">
         <v>36</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>84383.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>153.16</v>
+      </c>
+      <c r="E6" s="1">
+        <v>107.52509273</v>
+      </c>
+      <c r="F6" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>10.75</v>
+        <v>0.87</v>
       </c>
       <c r="H6" s="1">
-        <v>3854723.04</v>
+        <v>10592617.74</v>
       </c>
       <c r="I6" s="1">
-        <v>547211.98</v>
+        <v>4226049.09</v>
       </c>
       <c r="J6" s="1">
-        <v>14.195883188536</v>
+        <v>39.896172917121</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4401935.02</v>
+        <v>14818666.83</v>
       </c>
       <c r="N6" s="1">
-        <v>4401935.02</v>
+        <v>14818666.83</v>
       </c>
       <c r="O6" s="1">
-        <v>1.39</v>
+        <v>4.7</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
         <v>39</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>166.35</v>
+      </c>
+      <c r="E7" s="1">
+        <v>158.24522856</v>
+      </c>
+      <c r="F7" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>1.0</v>
+        <v>10.89</v>
       </c>
       <c r="H7" s="1">
-        <v>4011857.51</v>
+        <v>3854723.04</v>
       </c>
       <c r="I7" s="1">
-        <v>2523126.37</v>
+        <v>270282.13</v>
       </c>
       <c r="J7" s="1">
-        <v>62.891724437142</v>
+        <v>7.0117133499687</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>6534983.88</v>
+        <v>4125005.17</v>
       </c>
       <c r="N7" s="1">
-        <v>6534983.88</v>
+        <v>4125005.17</v>
       </c>
       <c r="O7" s="1">
-        <v>2.07</v>
+        <v>1.31</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>300000.0</v>
+        <v>171342.0</v>
       </c>
       <c r="D8" s="1">
-        <v>18.185</v>
+        <v>40.51</v>
       </c>
       <c r="E8" s="1">
-        <v>12.66070253</v>
+        <v>23.41432638</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>3798210.76</v>
+        <v>4011857.51</v>
       </c>
       <c r="I8" s="1">
-        <v>1657289.24</v>
+        <v>2929206.91</v>
       </c>
       <c r="J8" s="1">
-        <v>43.633419647308</v>
+        <v>73.013732484233</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>5455500.0</v>
+        <v>6941064.42</v>
       </c>
       <c r="N8" s="1">
-        <v>5455500.0</v>
+        <v>6941064.42</v>
       </c>
       <c r="O8" s="1">
-        <v>1.73</v>
+        <v>2.2</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>60000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>642.6</v>
+        <v>18.77</v>
       </c>
       <c r="E9" s="1">
-        <v>318.64388017</v>
+        <v>12.66070253</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="G9">
-        <v>10.75</v>
+        <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1700369.3</v>
+        <v>3798210.76</v>
       </c>
       <c r="I9" s="1">
-        <v>1886485.6</v>
+        <v>1832789.24</v>
       </c>
       <c r="J9" s="1">
-        <v>110.94563986776</v>
+        <v>48.254016320042</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3586854.9</v>
+        <v>5631000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>3586854.9</v>
+        <v>5631000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.14</v>
+        <v>1.79</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>450000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.876</v>
+        <v>502.8</v>
       </c>
       <c r="E10" s="1">
-        <v>9.2054</v>
+        <v>318.64388022</v>
       </c>
       <c r="F10" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G10">
-        <v>1.0</v>
+        <v>10.89</v>
       </c>
       <c r="H10" s="1">
-        <v>4142430.0</v>
+        <v>1275276.97</v>
       </c>
       <c r="I10" s="1">
-        <v>301770.0</v>
+        <v>802723.83</v>
       </c>
       <c r="J10" s="1">
-        <v>7.2848545418993</v>
+        <v>62.945058123335</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4444200.0</v>
+        <v>2078000.8</v>
       </c>
       <c r="N10" s="1">
-        <v>4444200.0</v>
+        <v>2078000.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.41</v>
+        <v>0.66</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>28000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>107.65</v>
+        <v>10.38</v>
       </c>
       <c r="E11" s="1">
-        <v>152.46275786</v>
+        <v>9.2054</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>4268957.22</v>
+        <v>4142430.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-1254757.22</v>
+        <v>528570.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-29.392592976137</v>
+        <v>12.759901796771</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3014200.0</v>
+        <v>4671000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>3014200.0</v>
+        <v>4671000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.96</v>
+        <v>1.48</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>315589.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>20.7</v>
+        <v>102.85</v>
       </c>
       <c r="E12" s="1">
-        <v>23.90353051</v>
+        <v>152.46275786</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>7543691.29</v>
+        <v>4268957.22</v>
       </c>
       <c r="I12" s="1">
-        <v>-1010998.99</v>
+        <v>-1389157.22</v>
       </c>
       <c r="J12" s="1">
-        <v>-13.401913614098</v>
+        <v>-32.540902810921</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6532692.3</v>
+        <v>2879800.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6532692.3</v>
+        <v>2879800.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.07</v>
+        <v>0.91</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>95000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>70.24</v>
+        <v>21.5</v>
       </c>
       <c r="E13" s="1">
-        <v>58.91205305</v>
+        <v>23.9035305</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>5596645.04</v>
+        <v>3824564.88</v>
       </c>
       <c r="I13" s="1">
-        <v>1076154.96</v>
+        <v>-384564.88</v>
       </c>
       <c r="J13" s="1">
-        <v>19.228572695044</v>
+        <v>-10.055127630623</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6672800.0</v>
+        <v>3440000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>6672800.0</v>
+        <v>3440000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.11</v>
+        <v>1.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>87000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.325</v>
+        <v>69.24</v>
       </c>
       <c r="E14" s="1">
-        <v>38.22218598</v>
+        <v>58.91205305</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3325330.18</v>
+        <v>5596645.04</v>
       </c>
       <c r="I14" s="1">
-        <v>-1731055.18</v>
+        <v>981154.96</v>
       </c>
       <c r="J14" s="1">
-        <v>-52.056640582981</v>
+        <v>17.53112718401</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1594275.0</v>
+        <v>6577800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1594275.0</v>
+        <v>6577800.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.51</v>
+        <v>2.09</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
-        <v>237787.0</v>
+        <v>87000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>14.375</v>
+        <v>17.62</v>
       </c>
       <c r="E15" s="1">
-        <v>21.1520806</v>
+        <v>38.22218598</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G15">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>5967058.32</v>
+        <v>3325330.18</v>
       </c>
       <c r="I15" s="1">
-        <v>-2007155.48</v>
+        <v>-1792390.18</v>
       </c>
       <c r="J15" s="1">
-        <v>-33.637269360558</v>
+        <v>-53.901119076242</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3959902.84</v>
+        <v>1532940.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3959902.84</v>
+        <v>1532940.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.25</v>
+        <v>0.49</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
-        <v>162000.0</v>
+        <v>237787.0</v>
       </c>
       <c r="D16" s="1">
-        <v>249.2</v>
+        <v>13.915</v>
       </c>
       <c r="E16" s="1">
-        <v>234.51431049</v>
+        <v>21.1520806</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G16">
-        <v>10.75</v>
+        <v>0.87</v>
       </c>
       <c r="H16" s="1">
-        <v>3587250.23</v>
+        <v>5967058.32</v>
       </c>
       <c r="I16" s="1">
-        <v>168397.84</v>
+        <v>-2173208.51</v>
       </c>
       <c r="J16" s="1">
-        <v>4.6943432769673</v>
+        <v>-36.420098371018</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3755648.07</v>
+        <v>3793849.81</v>
       </c>
       <c r="N16" s="1">
-        <v>3755648.07</v>
+        <v>3793849.81</v>
       </c>
       <c r="O16" s="1">
-        <v>1.19</v>
+        <v>1.2</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>70000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>93.8</v>
+        <v>232.3</v>
       </c>
       <c r="E17" s="1">
-        <v>53.04734214</v>
+        <v>234.51431049</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>10.89</v>
       </c>
       <c r="H17" s="1">
-        <v>3713313.95</v>
+        <v>3587250.23</v>
       </c>
       <c r="I17" s="1">
-        <v>2852686.05</v>
+        <v>-131024.08</v>
       </c>
       <c r="J17" s="1">
-        <v>76.82318512282</v>
+        <v>-3.6524934587571</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>6566000.0</v>
+        <v>3456226.15</v>
       </c>
       <c r="N17" s="1">
-        <v>6566000.0</v>
+        <v>3456226.15</v>
       </c>
       <c r="O17" s="1">
-        <v>2.08</v>
+        <v>1.1</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>25749.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>210.8</v>
+        <v>94.1</v>
       </c>
       <c r="E18" s="1">
-        <v>243.90705658</v>
+        <v>53.04734214</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>6280362.8</v>
+        <v>3713313.95</v>
       </c>
       <c r="I18" s="1">
-        <v>-852473.6</v>
+        <v>2873686.05</v>
       </c>
       <c r="J18" s="1">
-        <v>-13.573636223691</v>
+        <v>77.38871769784</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>5427889.2</v>
+        <v>6587000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>5427889.2</v>
+        <v>6587000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.72</v>
+        <v>2.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>250000.0</v>
+        <v>25749.0</v>
       </c>
       <c r="D19" s="1">
-        <v>19.085</v>
+        <v>191.25</v>
       </c>
       <c r="E19" s="1">
-        <v>18.65596</v>
+        <v>243.90705658</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4663990.0</v>
+        <v>6280362.8</v>
       </c>
       <c r="I19" s="1">
-        <v>107260.0</v>
+        <v>-1355866.55</v>
       </c>
       <c r="J19" s="1">
-        <v>2.2997476409684</v>
+        <v>-21.588984477139</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4771250.0</v>
+        <v>4924496.25</v>
       </c>
       <c r="N19" s="1">
-        <v>4771250.0</v>
+        <v>4924496.25</v>
       </c>
       <c r="O19" s="1">
-        <v>1.51</v>
+        <v>1.56</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
-        <v>711624.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>11.958</v>
+        <v>19.38</v>
       </c>
       <c r="E20" s="1">
-        <v>11.11889999</v>
+        <v>18.65596</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>9001679.28</v>
+        <v>4663990.0</v>
       </c>
       <c r="I20" s="1">
-        <v>856522.52</v>
+        <v>181010.0</v>
       </c>
       <c r="J20" s="1">
-        <v>9.5151414903553</v>
+        <v>3.8810117517405</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>9858201.8</v>
+        <v>4845000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>9858201.8</v>
+        <v>4845000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>3.12</v>
+        <v>1.54</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>40506.0</v>
+        <v>711624.0</v>
       </c>
       <c r="D21" s="1">
-        <v>74.98</v>
+        <v>12.728</v>
       </c>
       <c r="E21" s="1">
-        <v>124.10033205</v>
+        <v>11.11889999</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H21" s="1">
-        <v>5026808.05</v>
+        <v>9001679.28</v>
       </c>
       <c r="I21" s="1">
-        <v>-1989668.17</v>
+        <v>1383633.19</v>
       </c>
       <c r="J21" s="1">
-        <v>-39.581144738558</v>
+        <v>15.370834118409</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3037139.88</v>
+        <v>10385312.47</v>
       </c>
       <c r="N21" s="1">
-        <v>3037139.88</v>
+        <v>10385312.47</v>
       </c>
       <c r="O21" s="1">
-        <v>0.96</v>
+        <v>3.3</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>110000.0</v>
+        <v>49242.0</v>
       </c>
       <c r="D22" s="1">
-        <v>40.27</v>
+        <v>89.08</v>
       </c>
       <c r="E22" s="1">
-        <v>33.50007927</v>
+        <v>117.11675988</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3685008.72</v>
+        <v>5767063.49</v>
       </c>
       <c r="I22" s="1">
-        <v>744691.28</v>
+        <v>-1380586.13</v>
       </c>
       <c r="J22" s="1">
-        <v>20.208670768084</v>
+        <v>-23.939152610231</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4429700.0</v>
+        <v>4386477.36</v>
       </c>
       <c r="N22" s="1">
-        <v>4429700.0</v>
+        <v>4386477.36</v>
       </c>
       <c r="O22" s="1">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>260000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.89</v>
+        <v>38.96</v>
       </c>
       <c r="E23" s="1">
-        <v>16.81653354</v>
+        <v>34.08029785</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4372298.72</v>
+        <v>4430438.72</v>
       </c>
       <c r="I23" s="1">
-        <v>1579101.28</v>
+        <v>634361.28</v>
       </c>
       <c r="J23" s="1">
-        <v>36.116042867263</v>
+        <v>14.318249728551</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>5951400.0</v>
+        <v>5064800.0</v>
       </c>
       <c r="N23" s="1">
-        <v>5951400.0</v>
+        <v>5064800.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.89</v>
+        <v>1.61</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>1390000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>5.215</v>
+        <v>22.945</v>
       </c>
       <c r="E24" s="1">
-        <v>2.26116504</v>
+        <v>16.81653354</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3143019.4</v>
+        <v>4372298.72</v>
       </c>
       <c r="I24" s="1">
-        <v>4105830.6</v>
+        <v>1593401.28</v>
       </c>
       <c r="J24" s="1">
-        <v>130.6333203034</v>
+        <v>36.443101947984</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>7248850.0</v>
+        <v>5965700.0</v>
       </c>
       <c r="N24" s="1">
-        <v>7248850.0</v>
+        <v>5965700.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.3</v>
+        <v>1.89</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>38101.0</v>
+        <v>1390000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>108.0</v>
+        <v>5.321</v>
       </c>
       <c r="E25" s="1">
-        <v>65.20359623</v>
+        <v>2.26116504</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2484322.22</v>
+        <v>3143019.4</v>
       </c>
       <c r="I25" s="1">
-        <v>1630585.78</v>
+        <v>4253170.6</v>
       </c>
       <c r="J25" s="1">
-        <v>65.635035861008</v>
+        <v>135.32116919164</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4114908.0</v>
+        <v>7396190.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4114908.0</v>
+        <v>7396190.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.3</v>
+        <v>2.35</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>17000.0</v>
+        <v>38101.0</v>
       </c>
       <c r="D26" s="1">
-        <v>255.75</v>
+        <v>108.7</v>
       </c>
       <c r="E26" s="1">
-        <v>297.25766235</v>
+        <v>65.20359623</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>5053380.26</v>
+        <v>2484322.22</v>
       </c>
       <c r="I26" s="1">
-        <v>-705630.26</v>
+        <v>1657256.48</v>
       </c>
       <c r="J26" s="1">
-        <v>-13.963529829437</v>
+        <v>66.708596278626</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4347750.0</v>
+        <v>4141578.7</v>
       </c>
       <c r="N26" s="1">
-        <v>4347750.0</v>
+        <v>4141578.7</v>
       </c>
       <c r="O26" s="1">
-        <v>1.38</v>
+        <v>1.31</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>76475.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>69.45</v>
+        <v>265.25</v>
       </c>
       <c r="E27" s="1">
-        <v>79.25496254</v>
+        <v>297.25766235</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>6061023.26</v>
+        <v>5053380.26</v>
       </c>
       <c r="I27" s="1">
-        <v>-749834.51</v>
+        <v>-544130.26</v>
       </c>
       <c r="J27" s="1">
-        <v>-12.371417792579</v>
+        <v>-10.767649217041</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>5311188.75</v>
+        <v>4509250.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5311188.75</v>
+        <v>4509250.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.68</v>
+        <v>1.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>50644.0</v>
+        <v>76475.0</v>
       </c>
       <c r="D28" s="1">
-        <v>74.6</v>
+        <v>67.6</v>
       </c>
       <c r="E28" s="1">
-        <v>67.12335696</v>
+        <v>79.25496254</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3399395.29</v>
+        <v>6061023.26</v>
       </c>
       <c r="I28" s="1">
-        <v>378647.11</v>
+        <v>-891313.26</v>
       </c>
       <c r="J28" s="1">
-        <v>11.138660782224</v>
+        <v>-14.70565648349</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3778042.4</v>
+        <v>5169710.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3778042.4</v>
+        <v>5169710.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.2</v>
+        <v>1.64</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>60000.0</v>
+        <v>50644.0</v>
       </c>
       <c r="D29" s="1">
-        <v>48.02</v>
+        <v>72.6</v>
       </c>
       <c r="E29" s="1">
-        <v>41.980461</v>
+        <v>67.12335696</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2518827.66</v>
+        <v>3399395.29</v>
       </c>
       <c r="I29" s="1">
-        <v>362372.34</v>
+        <v>277359.11</v>
       </c>
       <c r="J29" s="1">
-        <v>14.386547589365</v>
+        <v>8.1590720213065</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2881200.0</v>
+        <v>3676754.4</v>
       </c>
       <c r="N29" s="1">
-        <v>2881200.0</v>
+        <v>3676754.4</v>
       </c>
       <c r="O29" s="1">
-        <v>0.91</v>
+        <v>1.17</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>48065.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>103.1</v>
+        <v>41.74</v>
       </c>
       <c r="E30" s="1">
-        <v>81.9220258</v>
+        <v>41.980461</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3937582.17</v>
+        <v>2518827.66</v>
       </c>
       <c r="I30" s="1">
-        <v>1017919.33</v>
+        <v>-14427.66</v>
       </c>
       <c r="J30" s="1">
-        <v>25.851380010693</v>
+        <v>-0.57279266180521</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4955501.5</v>
+        <v>2504400.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4955501.5</v>
+        <v>2504400.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.57</v>
+        <v>0.8</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>940000.0</v>
+        <v>48065.0</v>
       </c>
       <c r="D31" s="1">
-        <v>4.758</v>
+        <v>98.8</v>
       </c>
       <c r="E31" s="1">
-        <v>3.56603241</v>
+        <v>81.9220258</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3352070.47</v>
+        <v>3937582.17</v>
       </c>
       <c r="I31" s="1">
-        <v>1120449.53</v>
+        <v>811239.83</v>
       </c>
       <c r="J31" s="1">
-        <v>33.425595912368</v>
+        <v>20.602486373002</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4472520.0</v>
+        <v>4748822.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4472520.0</v>
+        <v>4748822.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.42</v>
+        <v>1.51</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>18000.0</v>
+        <v>940000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>359.25</v>
+        <v>4.848</v>
       </c>
       <c r="E32" s="1">
-        <v>343.42917389</v>
+        <v>3.56603241</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>6181725.13</v>
+        <v>3352070.47</v>
       </c>
       <c r="I32" s="1">
-        <v>284774.87</v>
+        <v>1205049.53</v>
       </c>
       <c r="J32" s="1">
-        <v>4.6067216515012</v>
+        <v>35.949409202009</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>6466500.0</v>
+        <v>4557120.0</v>
       </c>
       <c r="N32" s="1">
-        <v>6466500.0</v>
+        <v>4557120.0</v>
       </c>
       <c r="O32" s="1">
-        <v>2.05</v>
+        <v>1.45</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
         <v>1431028.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.414</v>
+        <v>2.55</v>
       </c>
       <c r="E33" s="1">
         <v>2.62312203</v>
       </c>
       <c r="F33" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G33">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H33" s="1">
         <v>4407738.45</v>
       </c>
       <c r="I33" s="1">
-        <v>-405767.19</v>
+        <v>-223685.94</v>
       </c>
       <c r="J33" s="1">
-        <v>-9.2057910105805</v>
+        <v>-5.0748460358395</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4001971.26</v>
+        <v>4184052.51</v>
       </c>
       <c r="N33" s="1">
-        <v>4001971.26</v>
+        <v>4184052.51</v>
       </c>
       <c r="O33" s="1">
-        <v>1.27</v>
+        <v>1.33</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
         <v>36000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>138.55</v>
+        <v>135.95</v>
       </c>
       <c r="E34" s="1">
         <v>131.75099194</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>4743035.71</v>
       </c>
       <c r="I34" s="1">
-        <v>244764.29</v>
+        <v>151164.29</v>
       </c>
       <c r="J34" s="1">
-        <v>5.160498570229</v>
+        <v>3.1870788929818</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4987800.0</v>
+        <v>4894200.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4987800.0</v>
+        <v>4894200.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.58</v>
+        <v>1.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
         <v>47595.0</v>
       </c>
       <c r="D35" s="1">
-        <v>85.86</v>
+        <v>89.2</v>
       </c>
       <c r="E35" s="1">
         <v>84.68582477</v>
       </c>
       <c r="F35" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G35">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H35" s="1">
         <v>4755392.2</v>
       </c>
       <c r="I35" s="1">
-        <v>-21255.62</v>
+        <v>112433.29</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.44697932591133</v>
+        <v>2.3643326411647</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4734136.58</v>
+        <v>4867825.49</v>
       </c>
       <c r="N35" s="1">
-        <v>4734136.58</v>
+        <v>4867825.49</v>
       </c>
       <c r="O35" s="1">
-        <v>1.5</v>
+        <v>1.55</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
         <v>8000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>484.5</v>
+        <v>512.2</v>
       </c>
       <c r="E36" s="1">
         <v>525.598615</v>
       </c>
       <c r="F36" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G36">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H36" s="1">
         <v>4368254.8</v>
       </c>
       <c r="I36" s="1">
-        <v>-80169.83</v>
+        <v>71903.41</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.8352828227877</v>
+        <v>1.6460443195759</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4288084.97</v>
+        <v>4440158.21</v>
       </c>
       <c r="N36" s="1">
-        <v>4288084.97</v>
+        <v>4440158.21</v>
       </c>
       <c r="O36" s="1">
-        <v>1.36</v>
+        <v>1.41</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>13000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>495.0</v>
+        <v>358.2</v>
       </c>
       <c r="E37" s="1">
-        <v>589.01329615</v>
+        <v>343.42917389</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>7657172.85</v>
+        <v>6181725.13</v>
       </c>
       <c r="I37" s="1">
-        <v>-1222172.85</v>
+        <v>265874.87</v>
       </c>
       <c r="J37" s="1">
-        <v>-15.961150073816</v>
+        <v>4.3009817552338</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>6435000.0</v>
+        <v>6447600.0</v>
       </c>
       <c r="N37" s="1">
-        <v>6435000.0</v>
+        <v>6447600.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.04</v>
+        <v>2.05</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>75000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>55.25</v>
+        <v>471.05</v>
       </c>
       <c r="E38" s="1">
-        <v>58.0861484</v>
+        <v>589.01329615</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>4356461.13</v>
+        <v>7657172.85</v>
       </c>
       <c r="I38" s="1">
-        <v>-212711.13</v>
+        <v>-1533522.85</v>
       </c>
       <c r="J38" s="1">
-        <v>-4.8826587372765</v>
+        <v>-20.027272206608</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>4143750.0</v>
+        <v>6123650.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4143750.0</v>
+        <v>6123650.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.31</v>
+        <v>1.94</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
         <v>25051.0</v>
       </c>
       <c r="D39" s="1">
-        <v>109.45</v>
+        <v>109.8</v>
       </c>
       <c r="E39" s="1">
         <v>156.82630873</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3928655.86</v>
       </c>
       <c r="I39" s="1">
-        <v>-1186823.91</v>
+        <v>-1178056.06</v>
       </c>
       <c r="J39" s="1">
-        <v>-30.209413913898</v>
+        <v>-29.98623707397</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2741831.95</v>
+        <v>2750599.8</v>
       </c>
       <c r="N39" s="1">
-        <v>2741831.95</v>
+        <v>2750599.8</v>
       </c>
       <c r="O39" s="1">
         <v>0.87</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
         <v>235000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>16.205</v>
+        <v>15.09</v>
       </c>
       <c r="E40" s="1">
         <v>9.83754664</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>2311823.46</v>
       </c>
       <c r="I40" s="1">
-        <v>1496351.54</v>
+        <v>1234326.54</v>
       </c>
       <c r="J40" s="1">
-        <v>64.726029728931</v>
+        <v>53.391903030519</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3808175.0</v>
+        <v>3546150.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3808175.0</v>
+        <v>3546150.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.21</v>
+        <v>1.13</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
         <v>210000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>169.4</v>
+        <v>159.8</v>
       </c>
       <c r="E41" s="1">
         <v>188.98521914</v>
       </c>
       <c r="F41" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G41">
-        <v>10.75</v>
+        <v>10.89</v>
       </c>
       <c r="H41" s="1">
         <v>3461612.86</v>
       </c>
       <c r="I41" s="1">
-        <v>-152172.67</v>
+        <v>-379603.19</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.3960048727113</v>
+        <v>-10.966078685067</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3309440.19</v>
+        <v>3082009.67</v>
       </c>
       <c r="N41" s="1">
-        <v>3309440.19</v>
+        <v>3082009.67</v>
       </c>
       <c r="O41" s="1">
-        <v>1.05</v>
+        <v>0.98</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
         <v>30000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>68.75</v>
+        <v>64.8</v>
       </c>
       <c r="E42" s="1">
         <v>109.275569</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>3278267.07</v>
       </c>
       <c r="I42" s="1">
-        <v>-1215767.07</v>
+        <v>-1334267.07</v>
       </c>
       <c r="J42" s="1">
-        <v>-37.085662761454</v>
+        <v>-40.700377410069</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2062500.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2062500.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
         <v>703246.0</v>
       </c>
       <c r="D43" s="1">
-        <v>7.138</v>
+        <v>7.35</v>
       </c>
       <c r="E43" s="1">
         <v>5.81787804</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>4091399.46</v>
       </c>
       <c r="I43" s="1">
-        <v>928370.49</v>
+        <v>1077458.64</v>
       </c>
       <c r="J43" s="1">
-        <v>22.690780968134</v>
+        <v>26.334721176309</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5019769.95</v>
+        <v>5168858.1</v>
       </c>
       <c r="N43" s="1">
-        <v>5019769.95</v>
+        <v>5168858.1</v>
       </c>
       <c r="O43" s="1">
-        <v>1.59</v>
+        <v>1.64</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>230000.0</v>
+        <v>300799.0</v>
       </c>
       <c r="D44" s="1">
-        <v>96.66</v>
+        <v>102.6</v>
       </c>
       <c r="E44" s="1">
-        <v>72.09948474</v>
+        <v>76.73427272</v>
       </c>
       <c r="F44" t="s">
         <v>115</v>
       </c>
       <c r="G44">
-        <v>11.15</v>
+        <v>11.23</v>
       </c>
       <c r="H44" s="1">
-        <v>1607995.62</v>
+        <v>2187564.96</v>
       </c>
       <c r="I44" s="1">
-        <v>386290.22</v>
+        <v>561097.08</v>
       </c>
       <c r="J44" s="1">
-        <v>24.023089067867</v>
+        <v>25.64939054427</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1994285.84</v>
+        <v>2748662.04</v>
       </c>
       <c r="N44" s="1">
-        <v>1994285.84</v>
+        <v>2748662.04</v>
       </c>
       <c r="O44" s="1">
-        <v>0.63</v>
+        <v>0.87</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>126019.0</v>
       </c>
       <c r="D45" s="1">
-        <v>247.0</v>
+        <v>236.9</v>
       </c>
       <c r="E45" s="1">
         <v>386.51949952</v>
       </c>
       <c r="F45" t="s">
         <v>118</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
         <v>6531937.17</v>
       </c>
       <c r="I45" s="1">
-        <v>-2366242.82</v>
+        <v>-2536981.92</v>
       </c>
       <c r="J45" s="1">
-        <v>-36.225743732927</v>
+        <v>-38.839655893383</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4165694.35</v>
+        <v>3994955.25</v>
       </c>
       <c r="N45" s="1">
-        <v>4165694.35</v>
+        <v>3994955.25</v>
       </c>
       <c r="O45" s="1">
-        <v>1.32</v>
+        <v>1.27</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
         <v>250000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.175</v>
+        <v>17.89</v>
       </c>
       <c r="E46" s="1">
         <v>12.9906</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>3247650.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1046100.0</v>
+        <v>1224850.0</v>
       </c>
       <c r="J46" s="1">
-        <v>32.210983326405</v>
+        <v>37.714963127184</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4293750.0</v>
+        <v>4472500.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4293750.0</v>
+        <v>4472500.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.36</v>
+        <v>1.42</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
         <v>339692.0</v>
       </c>
       <c r="D47" s="1">
-        <v>10.775</v>
+        <v>0.0</v>
       </c>
       <c r="E47" s="1">
-        <v>9.33094144</v>
+        <v>0.0</v>
       </c>
       <c r="F47" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G47">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H47" s="1">
-        <v>3629337.31</v>
+        <v>0.0</v>
       </c>
       <c r="I47" s="1">
-        <v>610909.79</v>
+        <v>0.0</v>
       </c>
       <c r="J47" s="1">
-        <v>16.832543735099</v>
+        <v>0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4240247.1</v>
+        <v>0.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4240247.1</v>
+        <v>0.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.34</v>
+        <v>0.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>72785.0</v>
+        <v>339692.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.55</v>
+        <v>10.795</v>
       </c>
       <c r="E48" s="1">
-        <v>35.79132788</v>
+        <v>9.33094144</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H48" s="1">
-        <v>2605071.8</v>
+        <v>3629337.31</v>
       </c>
       <c r="I48" s="1">
-        <v>4786244.95</v>
+        <v>575186.16</v>
       </c>
       <c r="J48" s="1">
-        <v>183.7279475368</v>
+        <v>15.848242003166</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7391316.75</v>
+        <v>4204523.47</v>
       </c>
       <c r="N48" s="1">
-        <v>7391316.75</v>
+        <v>4204523.47</v>
       </c>
       <c r="O48" s="1">
-        <v>2.34</v>
+        <v>1.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>181021.0</v>
+        <v>72785.0</v>
       </c>
       <c r="D49" s="1">
-        <v>25.87</v>
+        <v>104.7</v>
       </c>
       <c r="E49" s="1">
-        <v>30.28239967</v>
+        <v>35.79132788</v>
       </c>
       <c r="F49" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>6427738.42</v>
+        <v>2605071.8</v>
       </c>
       <c r="I49" s="1">
-        <v>-1002560.86</v>
+        <v>5015517.7</v>
       </c>
       <c r="J49" s="1">
-        <v>-15.597412254371</v>
+        <v>192.52896215759</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5425177.56</v>
+        <v>7620589.5</v>
       </c>
       <c r="N49" s="1">
-        <v>5425177.56</v>
+        <v>7620589.5</v>
       </c>
       <c r="O49" s="1">
-        <v>1.72</v>
+        <v>2.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>68861.0</v>
+        <v>181021.0</v>
       </c>
       <c r="D50" s="1">
-        <v>72.22</v>
+        <v>25.25</v>
       </c>
       <c r="E50" s="1">
-        <v>38.32588475</v>
+        <v>30.28239967</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H50" s="1">
-        <v>2639158.75</v>
+        <v>6427738.42</v>
       </c>
       <c r="I50" s="1">
-        <v>2333982.67</v>
+        <v>-1186919.47</v>
       </c>
       <c r="J50" s="1">
-        <v>88.436615266134</v>
+        <v>-18.465584509582</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4973141.42</v>
+        <v>5240818.95</v>
       </c>
       <c r="N50" s="1">
-        <v>4973141.42</v>
+        <v>5240818.95</v>
       </c>
       <c r="O50" s="1">
-        <v>1.58</v>
+        <v>1.66</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>61865.0</v>
+        <v>68861.0</v>
       </c>
       <c r="D51" s="1">
-        <v>76.52</v>
+        <v>70.52</v>
       </c>
       <c r="E51" s="1">
-        <v>102.13456025</v>
+        <v>38.32588475</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>6318554.57</v>
+        <v>2639158.75</v>
       </c>
       <c r="I51" s="1">
-        <v>-1584644.77</v>
+        <v>2216918.97</v>
       </c>
       <c r="J51" s="1">
-        <v>-25.079228998413</v>
+        <v>84.000970763885</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4733909.8</v>
+        <v>4856077.72</v>
       </c>
       <c r="N51" s="1">
-        <v>4733909.8</v>
+        <v>4856077.72</v>
       </c>
       <c r="O51" s="1">
-        <v>1.5</v>
+        <v>1.54</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>50000.0</v>
+        <v>61865.0</v>
       </c>
       <c r="D52" s="1">
-        <v>167.02</v>
+        <v>82.58</v>
       </c>
       <c r="E52" s="1">
-        <v>133.0111426</v>
+        <v>102.13456025</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>6650557.13</v>
+        <v>6318554.57</v>
       </c>
       <c r="I52" s="1">
-        <v>1700442.87</v>
+        <v>-1209742.87</v>
       </c>
       <c r="J52" s="1">
-        <v>25.568427377753</v>
+        <v>-19.145879909683</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>8351000.0</v>
+        <v>5108811.7</v>
       </c>
       <c r="N52" s="1">
-        <v>8351000.0</v>
+        <v>5108811.7</v>
       </c>
       <c r="O52" s="1">
-        <v>2.65</v>
+        <v>1.62</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>40000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>254.75</v>
+        <v>148.9</v>
       </c>
       <c r="E53" s="1">
-        <v>124.841055</v>
+        <v>133.01114267</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>4993642.2</v>
+        <v>3990334.28</v>
       </c>
       <c r="I53" s="1">
-        <v>5196357.8</v>
+        <v>476665.72</v>
       </c>
       <c r="J53" s="1">
-        <v>104.05947386459</v>
+        <v>11.945508485069</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>10190000.0</v>
+        <v>4467000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>10190000.0</v>
+        <v>4467000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>3.23</v>
+        <v>1.42</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>58806.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>90.64</v>
+        <v>236.15</v>
       </c>
       <c r="E54" s="1">
-        <v>87.81083376</v>
+        <v>124.841055</v>
       </c>
       <c r="F54" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>5524865.48</v>
+        <v>4993642.2</v>
       </c>
       <c r="I54" s="1">
-        <v>371999.04</v>
+        <v>4452357.8</v>
       </c>
       <c r="J54" s="1">
-        <v>6.7331782347758</v>
+        <v>89.160528962207</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5896864.52</v>
+        <v>9446000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>5896864.52</v>
+        <v>9446000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.87</v>
+        <v>3.0</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>150000.0</v>
+        <v>58806.0</v>
       </c>
       <c r="D55" s="1">
-        <v>28.95</v>
+        <v>84.08</v>
       </c>
       <c r="E55" s="1">
-        <v>23.99693333</v>
+        <v>87.81083376</v>
       </c>
       <c r="F55" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H55" s="1">
-        <v>3599540.0</v>
+        <v>5524865.48</v>
       </c>
       <c r="I55" s="1">
-        <v>742960.0</v>
+        <v>-167105.84</v>
       </c>
       <c r="J55" s="1">
-        <v>20.64041516416</v>
+        <v>-3.0246137323148</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4342500.0</v>
+        <v>5357759.64</v>
       </c>
       <c r="N55" s="1">
-        <v>4342500.0</v>
+        <v>5357759.64</v>
       </c>
       <c r="O55" s="1">
-        <v>1.38</v>
+        <v>1.7</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>41179.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>82.96</v>
+        <v>29.08</v>
       </c>
       <c r="E56" s="1">
-        <v>99.60648267</v>
+        <v>23.99693333</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>4419748.27</v>
+        <v>3599540.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-640337.01</v>
+        <v>762460.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-14.48808780234</v>
+        <v>21.182151052635</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3779411.26</v>
+        <v>4362000.0</v>
       </c>
       <c r="N56" s="1">
-        <v>3779411.26</v>
+        <v>4362000.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.2</v>
+        <v>1.38</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>518595.0</v>
+        <v>41179.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.906</v>
+        <v>83.46</v>
       </c>
       <c r="E57" s="1">
-        <v>7.47954897</v>
+        <v>99.60648267</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H57" s="1">
-        <v>3878856.7</v>
+        <v>4419748.27</v>
       </c>
       <c r="I57" s="1">
-        <v>1258345.37</v>
+        <v>-695633.47</v>
       </c>
       <c r="J57" s="1">
-        <v>32.441140968162</v>
+        <v>-15.739210188095</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>5137202.07</v>
+        <v>3724114.8</v>
       </c>
       <c r="N57" s="1">
-        <v>5137202.07</v>
+        <v>3724114.8</v>
       </c>
       <c r="O57" s="1">
-        <v>1.63</v>
+        <v>1.18</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>220000.0</v>
+        <v>518595.0</v>
       </c>
       <c r="D58" s="1">
-        <v>159.7</v>
+        <v>10.03</v>
       </c>
       <c r="E58" s="1">
-        <v>181.87422727</v>
+        <v>7.47954897</v>
       </c>
       <c r="F58" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="G58">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>5357544.24</v>
+        <v>3878856.7</v>
       </c>
       <c r="I58" s="1">
-        <v>-655550.84</v>
+        <v>1322651.15</v>
       </c>
       <c r="J58" s="1">
-        <v>-12.236032231066</v>
+        <v>34.098994943536</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>4701993.4</v>
+        <v>5201507.85</v>
       </c>
       <c r="N58" s="1">
-        <v>4701993.4</v>
+        <v>5201507.85</v>
       </c>
       <c r="O58" s="1">
-        <v>1.49</v>
+        <v>1.65</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>62000.0</v>
+        <v>251280.0</v>
       </c>
       <c r="D59" s="1">
-        <v>40.92</v>
+        <v>186.45</v>
       </c>
       <c r="E59" s="1">
-        <v>44.24362903</v>
+        <v>180.95343816</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>118</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H59" s="1">
-        <v>2743105.0</v>
+        <v>6087899.13</v>
       </c>
       <c r="I59" s="1">
-        <v>-206065.0</v>
+        <v>181575.37</v>
       </c>
       <c r="J59" s="1">
-        <v>-7.5121076298574</v>
+        <v>2.9825620648876</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2537040.0</v>
+        <v>6269474.5</v>
       </c>
       <c r="N59" s="1">
-        <v>2537040.0</v>
+        <v>6269474.5</v>
       </c>
       <c r="O59" s="1">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>158954.0</v>
+        <v>62000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>24.14</v>
+        <v>38.9</v>
       </c>
       <c r="E60" s="1">
-        <v>41.82783579</v>
+        <v>44.24362903</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>6648701.81</v>
+        <v>2743105.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-2811552.25</v>
+        <v>-331305.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-42.287236371035</v>
+        <v>-12.077736725353</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3837149.56</v>
+        <v>2411800.0</v>
       </c>
       <c r="N60" s="1">
-        <v>3837149.56</v>
+        <v>2411800.0</v>
       </c>
       <c r="O60" s="1">
-        <v>1.22</v>
+        <v>0.77</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>1572.0</v>
+        <v>158954.0</v>
       </c>
       <c r="D61" s="1">
-        <v>4782.95</v>
+        <v>22.41</v>
       </c>
       <c r="E61" s="1">
-        <v>4770.76666031</v>
+        <v>41.82783579</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>7499645.19</v>
+        <v>6648701.81</v>
       </c>
       <c r="I61" s="1">
-        <v>19152.21</v>
+        <v>-3086542.67</v>
       </c>
       <c r="J61" s="1">
-        <v>0.25537488127488</v>
+        <v>-46.423238072697</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>7518797.4</v>
+        <v>3562159.14</v>
       </c>
       <c r="N61" s="1">
-        <v>7518797.4</v>
+        <v>3562159.14</v>
       </c>
       <c r="O61" s="1">
-        <v>2.38</v>
+        <v>1.13</v>
       </c>
       <c r="P61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" t="s">
+        <v>152</v>
+      </c>
+      <c r="C62" s="1">
+        <v>2003.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>4788.12</v>
+      </c>
+      <c r="E62" s="1">
+        <v>4774.48892661</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>9563301.32</v>
+      </c>
+      <c r="I62" s="1">
+        <v>27303.04</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.28549806271293</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62">
+        <v>0.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>9590604.36</v>
+      </c>
+      <c r="N62" s="1">
+        <v>9590604.36</v>
+      </c>
+      <c r="O62" s="1">
+        <v>3.04</v>
+      </c>
+      <c r="P62">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>