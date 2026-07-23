--- v2 (2026-07-03)
+++ v3 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000435455</t>
   </si>
   <si>
@@ -94,65 +94,71 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB SS Equity</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON INC</t>
   </si>
   <si>
-    <t>CHF</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO-A</t>
@@ -181,56 +187,50 @@
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI SE</t>
   </si>
   <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORP ACCIONA ENE</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
-    <t>FR0014003TT8</t>
-[...4 lines deleted...]
-  <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>DIAGEO PLC</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC AB-A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000072170</t>
@@ -427,90 +427,78 @@
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
-    <t>CH1256740924</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HLDG-R</t>
   </si>
   <si>
     <t>IT0003242622</t>
   </si>
   <si>
     <t>TERNA-RETE ELETT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
-  </si>
-[...4 lines deleted...]
-    <t>VONOVIA SE</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -880,125 +868,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>361564.35419</v>
+        <v>363214.82416</v>
       </c>
       <c r="D2">
-        <v>658.18</v>
+        <v>697.37</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>237974591.69</v>
+        <v>253298230.44</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>237974591.69</v>
+        <v>253298230.44</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>49836.44888</v>
       </c>
       <c r="D3">
-        <v>1545.08</v>
+        <v>1637.66</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>77001610.35</v>
+        <v>81615631.2</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>77001610.35</v>
+        <v>81615631.2</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O62" sqref="O62"/>
+      <selection activeCell="O60" sqref="O60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1017,3089 +1005,2989 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>42573.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>180.52</v>
+        <v>78.1</v>
       </c>
       <c r="E2" s="1">
-        <v>172.67489324</v>
+        <v>71.851</v>
       </c>
       <c r="F2" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G2">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>7351288.23</v>
+        <v>7763059.8</v>
       </c>
       <c r="I2" s="1">
-        <v>333989.73</v>
+        <v>746882.99</v>
       </c>
       <c r="J2" s="1">
-        <v>4.5432816609886</v>
+        <v>9.6209872040403</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>7685277.96</v>
+        <v>8509942.79</v>
       </c>
       <c r="N2" s="1">
-        <v>7685277.96</v>
+        <v>8509942.79</v>
       </c>
       <c r="O2" s="1">
-        <v>2.44</v>
+        <v>2.54</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>66000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>60.32</v>
+        <v>187.86</v>
       </c>
       <c r="E3" s="1">
-        <v>73.97553045</v>
+        <v>175.11813712</v>
       </c>
       <c r="F3" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>5155731.98</v>
+        <v>9106143.13</v>
       </c>
       <c r="I3" s="1">
-        <v>-841791.47</v>
+        <v>662576.87</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.327293064602</v>
+        <v>7.2761525987567</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4313940.51</v>
+        <v>9768720.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4313940.51</v>
+        <v>9768720.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.37</v>
+        <v>2.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>78000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>61.5</v>
+        <v>59.88</v>
       </c>
       <c r="E4" s="1">
-        <v>66.50380385</v>
+        <v>73.9755305</v>
       </c>
       <c r="F4" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H4" s="1">
-        <v>5187296.7</v>
+        <v>4687029.07</v>
       </c>
       <c r="I4" s="1">
-        <v>-390296.7</v>
+        <v>-772237.46</v>
       </c>
       <c r="J4" s="1">
-        <v>-7.5240866789054</v>
+        <v>-16.476054414572</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4797000.0</v>
+        <v>3914791.61</v>
       </c>
       <c r="N4" s="1">
-        <v>4797000.0</v>
+        <v>3914791.61</v>
       </c>
       <c r="O4" s="1">
-        <v>1.52</v>
+        <v>1.17</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>14300.0</v>
+        <v>80000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1161.0</v>
+        <v>61.92</v>
       </c>
       <c r="E5" s="1">
-        <v>649.70702657</v>
+        <v>66.43970875</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9290810.48</v>
+        <v>5315176.7</v>
       </c>
       <c r="I5" s="1">
-        <v>7311489.52</v>
+        <v>-361576.7</v>
       </c>
       <c r="J5" s="1">
-        <v>78.69592793588</v>
+        <v>-6.8027220995306</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>16602300.0</v>
+        <v>4953600.0</v>
       </c>
       <c r="N5" s="1">
-        <v>16602300.0</v>
+        <v>4953600.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.27</v>
+        <v>1.48</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>84383.0</v>
+        <v>16000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>153.16</v>
+        <v>1223.8</v>
       </c>
       <c r="E6" s="1">
-        <v>107.52509273</v>
+        <v>711.22020625</v>
       </c>
       <c r="F6" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G6">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>10592617.74</v>
+        <v>11379523.3</v>
       </c>
       <c r="I6" s="1">
-        <v>4226049.09</v>
+        <v>8201276.7</v>
       </c>
       <c r="J6" s="1">
-        <v>39.896172917121</v>
+        <v>72.07047680108</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>14818666.83</v>
+        <v>19580800.0</v>
       </c>
       <c r="N6" s="1">
-        <v>14818666.83</v>
+        <v>19580800.0</v>
       </c>
       <c r="O6" s="1">
-        <v>4.7</v>
+        <v>5.85</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>80000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>144.92</v>
+      </c>
+      <c r="E7" s="1">
+        <v>107.52509275</v>
+      </c>
+      <c r="F7" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>10.89</v>
+        <v>0.87</v>
       </c>
       <c r="H7" s="1">
-        <v>3854723.04</v>
+        <v>10042418.72</v>
       </c>
       <c r="I7" s="1">
-        <v>270282.13</v>
+        <v>3332754.33</v>
       </c>
       <c r="J7" s="1">
-        <v>7.0117133499687</v>
+        <v>33.186769272652</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4125005.17</v>
+        <v>13375173.05</v>
       </c>
       <c r="N7" s="1">
-        <v>4125005.17</v>
+        <v>13375173.05</v>
       </c>
       <c r="O7" s="1">
-        <v>1.31</v>
+        <v>3.99</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>186.95</v>
+      </c>
+      <c r="E8" s="1">
+        <v>158.24522856</v>
+      </c>
+      <c r="F8" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G8">
-        <v>1.0</v>
+        <v>10.79</v>
       </c>
       <c r="H8" s="1">
-        <v>4011857.51</v>
+        <v>3854723.04</v>
       </c>
       <c r="I8" s="1">
-        <v>2929206.91</v>
+        <v>824659.55</v>
       </c>
       <c r="J8" s="1">
-        <v>73.013732484233</v>
+        <v>21.393483823419</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>6941064.42</v>
+        <v>4679382.59</v>
       </c>
       <c r="N8" s="1">
-        <v>6941064.42</v>
+        <v>4679382.59</v>
       </c>
       <c r="O8" s="1">
-        <v>2.2</v>
+        <v>1.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>300000.0</v>
+        <v>171342.0</v>
       </c>
       <c r="D9" s="1">
-        <v>18.77</v>
+        <v>41.29</v>
       </c>
       <c r="E9" s="1">
-        <v>12.66070253</v>
+        <v>23.41432638</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>3798210.76</v>
+        <v>4011857.51</v>
       </c>
       <c r="I9" s="1">
-        <v>1832789.24</v>
+        <v>3062853.67</v>
       </c>
       <c r="J9" s="1">
-        <v>48.254016320042</v>
+        <v>76.345026271883</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5631000.0</v>
+        <v>7074711.18</v>
       </c>
       <c r="N9" s="1">
-        <v>5631000.0</v>
+        <v>7074711.18</v>
       </c>
       <c r="O9" s="1">
-        <v>1.79</v>
+        <v>2.11</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>45000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>502.8</v>
+        <v>18.66</v>
       </c>
       <c r="E10" s="1">
-        <v>318.64388022</v>
+        <v>12.66070253</v>
       </c>
       <c r="F10" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G10">
-        <v>10.89</v>
+        <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1275276.97</v>
+        <v>3798210.76</v>
       </c>
       <c r="I10" s="1">
-        <v>802723.83</v>
+        <v>1799789.24</v>
       </c>
       <c r="J10" s="1">
-        <v>62.945058123335</v>
+        <v>47.385186176451</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2078000.8</v>
+        <v>5598000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2078000.8</v>
+        <v>5598000.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.66</v>
+        <v>1.67</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>450000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.38</v>
+        <v>550.6</v>
       </c>
       <c r="E11" s="1">
-        <v>9.2054</v>
+        <v>318.64388025</v>
       </c>
       <c r="F11" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="G11">
-        <v>1.0</v>
+        <v>10.79</v>
       </c>
       <c r="H11" s="1">
-        <v>4142430.0</v>
+        <v>1133579.53</v>
       </c>
       <c r="I11" s="1">
-        <v>528570.0</v>
+        <v>908137.35</v>
       </c>
       <c r="J11" s="1">
-        <v>12.759901796771</v>
+        <v>80.112363179317</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4671000.0</v>
+        <v>2041716.88</v>
       </c>
       <c r="N11" s="1">
-        <v>4671000.0</v>
+        <v>2041716.88</v>
       </c>
       <c r="O11" s="1">
-        <v>1.48</v>
+        <v>0.61</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>28000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>102.85</v>
+        <v>10.465</v>
       </c>
       <c r="E12" s="1">
-        <v>152.46275786</v>
+        <v>9.2054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>4268957.22</v>
+        <v>4142430.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1389157.22</v>
+        <v>566820.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-32.540902810921</v>
+        <v>13.683272861581</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2879800.0</v>
+        <v>4709250.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2879800.0</v>
+        <v>4709250.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.91</v>
+        <v>1.41</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>160000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>21.5</v>
+        <v>100.65</v>
       </c>
       <c r="E13" s="1">
-        <v>23.9035305</v>
+        <v>152.46275786</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3824564.88</v>
+        <v>4268957.22</v>
       </c>
       <c r="I13" s="1">
-        <v>-384564.88</v>
+        <v>-1450757.22</v>
       </c>
       <c r="J13" s="1">
-        <v>-10.055127630623</v>
+        <v>-33.983878151864</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3440000.0</v>
+        <v>2818200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3440000.0</v>
+        <v>2818200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.09</v>
+        <v>0.84</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>95000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>69.24</v>
+        <v>22.64</v>
       </c>
       <c r="E14" s="1">
-        <v>58.91205305</v>
+        <v>23.9035305</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>5596645.04</v>
+        <v>3824564.88</v>
       </c>
       <c r="I14" s="1">
-        <v>981154.96</v>
+        <v>-202164.88</v>
       </c>
       <c r="J14" s="1">
-        <v>17.53112718401</v>
+        <v>-5.2859576538286</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>6577800.0</v>
+        <v>3622400.0</v>
       </c>
       <c r="N14" s="1">
-        <v>6577800.0</v>
+        <v>3622400.0</v>
       </c>
       <c r="O14" s="1">
-        <v>2.09</v>
+        <v>1.08</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
-        <v>87000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>17.62</v>
+        <v>68.1</v>
       </c>
       <c r="E15" s="1">
-        <v>38.22218598</v>
+        <v>60.46821774</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3325330.18</v>
+        <v>6953845.04</v>
       </c>
       <c r="I15" s="1">
-        <v>-1792390.18</v>
+        <v>877654.96</v>
       </c>
       <c r="J15" s="1">
-        <v>-53.901119076242</v>
+        <v>12.6211463579</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1532940.0</v>
+        <v>7831500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1532940.0</v>
+        <v>7831500.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.49</v>
+        <v>2.34</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
-        <v>237787.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>13.915</v>
+        <v>14.756</v>
       </c>
       <c r="E16" s="1">
-        <v>21.1520806</v>
+        <v>21.15208061</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G16">
         <v>0.87</v>
       </c>
       <c r="H16" s="1">
-        <v>5967058.32</v>
+        <v>4516943.73</v>
       </c>
       <c r="I16" s="1">
-        <v>-2173208.51</v>
+        <v>-1452707.46</v>
       </c>
       <c r="J16" s="1">
-        <v>-36.420098371018</v>
+        <v>-32.161291945074</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3793849.81</v>
+        <v>3064236.27</v>
       </c>
       <c r="N16" s="1">
-        <v>3793849.81</v>
+        <v>3064236.27</v>
       </c>
       <c r="O16" s="1">
-        <v>1.2</v>
+        <v>0.91</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>162000.0</v>
+        <v>250538.0</v>
       </c>
       <c r="D17" s="1">
-        <v>232.3</v>
+        <v>253.1</v>
       </c>
       <c r="E17" s="1">
-        <v>234.51431049</v>
+        <v>239.45691101</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G17">
-        <v>10.89</v>
+        <v>10.79</v>
       </c>
       <c r="H17" s="1">
-        <v>3587250.23</v>
+        <v>5615340.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-131024.08</v>
+        <v>263139.87</v>
       </c>
       <c r="J17" s="1">
-        <v>-3.6524934587571</v>
+        <v>4.6860892941399</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3456226.15</v>
+        <v>5878480.37</v>
       </c>
       <c r="N17" s="1">
-        <v>3456226.15</v>
+        <v>5878480.37</v>
       </c>
       <c r="O17" s="1">
-        <v>1.1</v>
+        <v>1.76</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
         <v>70000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>94.1</v>
+        <v>100.0</v>
       </c>
       <c r="E18" s="1">
         <v>53.04734214</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3713313.95</v>
       </c>
       <c r="I18" s="1">
-        <v>2873686.05</v>
+        <v>3286686.05</v>
       </c>
       <c r="J18" s="1">
-        <v>77.38871769784</v>
+        <v>88.510858339893</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>6587000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>6587000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="O18" s="1">
         <v>2.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>25749.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>191.25</v>
+        <v>191.8</v>
       </c>
       <c r="E19" s="1">
-        <v>243.90705658</v>
+        <v>239.9488569</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>6280362.8</v>
+        <v>6958516.85</v>
       </c>
       <c r="I19" s="1">
-        <v>-1355866.55</v>
+        <v>-1396316.85</v>
       </c>
       <c r="J19" s="1">
-        <v>-21.588984477139</v>
+        <v>-20.066299760415</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4924496.25</v>
+        <v>5562200.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4924496.25</v>
+        <v>5562200.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.56</v>
+        <v>1.66</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
         <v>250000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>19.38</v>
+        <v>21.52</v>
       </c>
       <c r="E20" s="1">
         <v>18.65596</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4663990.0</v>
       </c>
       <c r="I20" s="1">
-        <v>181010.0</v>
+        <v>716010.0</v>
       </c>
       <c r="J20" s="1">
-        <v>3.8810117517405</v>
+        <v>15.351876826494</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4845000.0</v>
+        <v>5380000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4845000.0</v>
+        <v>5380000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.54</v>
+        <v>1.61</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>711624.0</v>
+        <v>640000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>12.728</v>
+        <v>13.38</v>
       </c>
       <c r="E21" s="1">
-        <v>11.11889999</v>
+        <v>11.1189</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G21">
         <v>0.87</v>
       </c>
       <c r="H21" s="1">
-        <v>9001679.28</v>
+        <v>8095672.35</v>
       </c>
       <c r="I21" s="1">
-        <v>1383633.19</v>
+        <v>1783423.17</v>
       </c>
       <c r="J21" s="1">
-        <v>15.370834118409</v>
+        <v>22.029339786707</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>10385312.47</v>
+        <v>9879095.52</v>
       </c>
       <c r="N21" s="1">
-        <v>10385312.47</v>
+        <v>9879095.52</v>
       </c>
       <c r="O21" s="1">
-        <v>3.3</v>
+        <v>2.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>49242.0</v>
+        <v>39000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>89.08</v>
+        <v>96.26</v>
       </c>
       <c r="E22" s="1">
-        <v>117.11675988</v>
+        <v>117.11675974</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>5767063.49</v>
+        <v>4567553.63</v>
       </c>
       <c r="I22" s="1">
-        <v>-1380586.13</v>
+        <v>-813413.63</v>
       </c>
       <c r="J22" s="1">
-        <v>-23.939152610231</v>
+        <v>-17.808518430029</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4386477.36</v>
+        <v>3754140.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4386477.36</v>
+        <v>3754140.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.39</v>
+        <v>1.12</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
         <v>130000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>38.96</v>
+        <v>53.35</v>
       </c>
       <c r="E23" s="1">
         <v>34.08029785</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>4430438.72</v>
       </c>
       <c r="I23" s="1">
-        <v>634361.28</v>
+        <v>2505061.28</v>
       </c>
       <c r="J23" s="1">
-        <v>14.318249728551</v>
+        <v>56.542059112376</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>5064800.0</v>
+        <v>6935500.0</v>
       </c>
       <c r="N23" s="1">
-        <v>5064800.0</v>
+        <v>6935500.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.61</v>
+        <v>2.07</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
         <v>260000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>22.945</v>
+        <v>24.01</v>
       </c>
       <c r="E24" s="1">
         <v>16.81653354</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>4372298.72</v>
       </c>
       <c r="I24" s="1">
-        <v>1593401.28</v>
+        <v>1870301.28</v>
       </c>
       <c r="J24" s="1">
-        <v>36.443101947984</v>
+        <v>42.776155056487</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>5965700.0</v>
+        <v>6242600.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5965700.0</v>
+        <v>6242600.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.89</v>
+        <v>1.86</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
         <v>1390000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.321</v>
+        <v>5.678</v>
       </c>
       <c r="E25" s="1">
         <v>2.26116504</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3143019.4</v>
       </c>
       <c r="I25" s="1">
-        <v>4253170.6</v>
+        <v>4749400.6</v>
       </c>
       <c r="J25" s="1">
-        <v>135.32116919164</v>
+        <v>151.10949044731</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>7396190.0</v>
+        <v>7892420.0</v>
       </c>
       <c r="N25" s="1">
-        <v>7396190.0</v>
+        <v>7892420.0</v>
       </c>
       <c r="O25" s="1">
-        <v>2.35</v>
+        <v>2.36</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
         <v>38101.0</v>
       </c>
       <c r="D26" s="1">
-        <v>108.7</v>
+        <v>114.55</v>
       </c>
       <c r="E26" s="1">
         <v>65.20359623</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2484322.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1657256.48</v>
+        <v>1880147.33</v>
       </c>
       <c r="J26" s="1">
-        <v>66.708596278626</v>
+        <v>75.680494054431</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4141578.7</v>
+        <v>4364469.55</v>
       </c>
       <c r="N26" s="1">
-        <v>4141578.7</v>
+        <v>4364469.55</v>
       </c>
       <c r="O26" s="1">
-        <v>1.31</v>
+        <v>1.3</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>17000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>265.25</v>
+        <v>238.15</v>
       </c>
       <c r="E27" s="1">
-        <v>297.25766235</v>
+        <v>290.278828</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>5053380.26</v>
+        <v>5805576.56</v>
       </c>
       <c r="I27" s="1">
-        <v>-544130.26</v>
+        <v>-1042576.56</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.767649217041</v>
+        <v>-17.95819156332</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4509250.0</v>
+        <v>4763000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4509250.0</v>
+        <v>4763000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.43</v>
+        <v>1.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
         <v>76475.0</v>
       </c>
       <c r="D28" s="1">
         <v>67.6</v>
       </c>
       <c r="E28" s="1">
         <v>79.25496254</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>6061023.26</v>
       </c>
       <c r="I28" s="1">
         <v>-891313.26</v>
       </c>
       <c r="J28" s="1">
         <v>-14.70565648349</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
         <v>5169710.0</v>
       </c>
       <c r="N28" s="1">
         <v>5169710.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.64</v>
+        <v>1.54</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
         <v>50644.0</v>
       </c>
       <c r="D29" s="1">
-        <v>72.6</v>
+        <v>79.0</v>
       </c>
       <c r="E29" s="1">
         <v>67.12335696</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3399395.29</v>
       </c>
       <c r="I29" s="1">
-        <v>277359.11</v>
+        <v>601480.71</v>
       </c>
       <c r="J29" s="1">
-        <v>8.1590720213065</v>
+        <v>17.693756056243</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3676754.4</v>
+        <v>4000876.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3676754.4</v>
+        <v>4000876.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.17</v>
+        <v>1.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>60000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>41.74</v>
+        <v>46.32</v>
       </c>
       <c r="E30" s="1">
-        <v>41.980461</v>
+        <v>43.35659575</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2518827.66</v>
+        <v>3468527.66</v>
       </c>
       <c r="I30" s="1">
-        <v>-14427.66</v>
+        <v>237072.34</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.57279266180521</v>
+        <v>6.8349560170438</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2504400.0</v>
+        <v>3705600.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2504400.0</v>
+        <v>3705600.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.8</v>
+        <v>1.11</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>48065.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.8</v>
+        <v>100.6</v>
       </c>
       <c r="E31" s="1">
-        <v>81.9220258</v>
+        <v>81.92202575</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3937582.17</v>
+        <v>3276881.03</v>
       </c>
       <c r="I31" s="1">
-        <v>811239.83</v>
+        <v>747118.97</v>
       </c>
       <c r="J31" s="1">
-        <v>20.602486373002</v>
+        <v>22.799697735746</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4748822.0</v>
+        <v>4024000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4748822.0</v>
+        <v>4024000.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.51</v>
+        <v>1.2</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
         <v>940000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.848</v>
+        <v>4.667</v>
       </c>
       <c r="E32" s="1">
         <v>3.56603241</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3352070.47</v>
       </c>
       <c r="I32" s="1">
-        <v>1205049.53</v>
+        <v>1034909.53</v>
       </c>
       <c r="J32" s="1">
-        <v>35.949409202009</v>
+        <v>30.873740252841</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4557120.0</v>
+        <v>4386980.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4557120.0</v>
+        <v>4386980.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.45</v>
+        <v>1.31</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>1431028.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.55</v>
+        <v>2.5365</v>
       </c>
       <c r="E33" s="1">
         <v>2.62312203</v>
       </c>
       <c r="F33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G33">
         <v>0.87</v>
       </c>
       <c r="H33" s="1">
-        <v>4407738.45</v>
+        <v>4312168.48</v>
       </c>
       <c r="I33" s="1">
-        <v>-223685.94</v>
+        <v>-215375.68</v>
       </c>
       <c r="J33" s="1">
-        <v>-5.0748460358395</v>
+        <v>-4.9946026227621</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4184052.51</v>
+        <v>4096792.8</v>
       </c>
       <c r="N33" s="1">
-        <v>4184052.51</v>
+        <v>4096792.8</v>
       </c>
       <c r="O33" s="1">
-        <v>1.33</v>
+        <v>1.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>36000.0</v>
+        <v>27745.0</v>
       </c>
       <c r="D34" s="1">
-        <v>135.95</v>
+        <v>150.55</v>
       </c>
       <c r="E34" s="1">
-        <v>131.75099194</v>
+        <v>131.75099189</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4743035.71</v>
+        <v>3655431.27</v>
       </c>
       <c r="I34" s="1">
-        <v>151164.29</v>
+        <v>521578.48</v>
       </c>
       <c r="J34" s="1">
-        <v>3.1870788929818</v>
+        <v>14.268589435139</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4894200.0</v>
+        <v>4177009.75</v>
       </c>
       <c r="N34" s="1">
-        <v>4894200.0</v>
+        <v>4177009.75</v>
       </c>
       <c r="O34" s="1">
-        <v>1.55</v>
+        <v>1.25</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
         <v>47595.0</v>
       </c>
       <c r="D35" s="1">
-        <v>89.2</v>
+        <v>98.12</v>
       </c>
       <c r="E35" s="1">
         <v>84.68582477</v>
       </c>
       <c r="F35" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G35">
         <v>0.87</v>
       </c>
       <c r="H35" s="1">
         <v>4755392.2</v>
       </c>
       <c r="I35" s="1">
-        <v>112433.29</v>
+        <v>632265.16</v>
       </c>
       <c r="J35" s="1">
-        <v>2.3643326411647</v>
+        <v>13.29575213586</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4867825.49</v>
+        <v>5387657.36</v>
       </c>
       <c r="N35" s="1">
-        <v>4867825.49</v>
+        <v>5387657.36</v>
       </c>
       <c r="O35" s="1">
-        <v>1.55</v>
+        <v>1.61</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>8000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D36" s="1">
-        <v>512.2</v>
+        <v>499.1</v>
       </c>
       <c r="E36" s="1">
-        <v>525.598615</v>
+        <v>525.59861467</v>
       </c>
       <c r="F36" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G36">
         <v>0.92</v>
       </c>
       <c r="H36" s="1">
-        <v>4368254.8</v>
+        <v>4095238.87</v>
       </c>
       <c r="I36" s="1">
-        <v>71903.41</v>
+        <v>-16513.73</v>
       </c>
       <c r="J36" s="1">
-        <v>1.6460443195759</v>
+        <v>-0.40324216789825</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4440158.21</v>
+        <v>4078725.14</v>
       </c>
       <c r="N36" s="1">
-        <v>4440158.21</v>
+        <v>4078725.14</v>
       </c>
       <c r="O36" s="1">
-        <v>1.41</v>
+        <v>1.22</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>18000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>358.2</v>
+        <v>375.85</v>
       </c>
       <c r="E37" s="1">
-        <v>343.42917389</v>
+        <v>347.68554905</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>6181725.13</v>
+        <v>7301396.53</v>
       </c>
       <c r="I37" s="1">
-        <v>265874.87</v>
+        <v>591453.47</v>
       </c>
       <c r="J37" s="1">
-        <v>4.3009817552338</v>
+        <v>8.1005526486588</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>6447600.0</v>
+        <v>7892850.0</v>
       </c>
       <c r="N37" s="1">
-        <v>6447600.0</v>
+        <v>7892850.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.05</v>
+        <v>2.36</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
         <v>13000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>471.05</v>
+        <v>475.2</v>
       </c>
       <c r="E38" s="1">
         <v>589.01329615</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>7657172.85</v>
       </c>
       <c r="I38" s="1">
-        <v>-1533522.85</v>
+        <v>-1479572.85</v>
       </c>
       <c r="J38" s="1">
-        <v>-20.027272206608</v>
+        <v>-19.322704070863</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>6123650.0</v>
+        <v>6177600.0</v>
       </c>
       <c r="N38" s="1">
-        <v>6123650.0</v>
+        <v>6177600.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.94</v>
+        <v>1.84</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>25051.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>109.8</v>
+        <v>112.05</v>
       </c>
       <c r="E39" s="1">
-        <v>156.82630873</v>
+        <v>153.93700222</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>3928655.86</v>
+        <v>4156299.06</v>
       </c>
       <c r="I39" s="1">
-        <v>-1178056.06</v>
+        <v>-1130949.06</v>
       </c>
       <c r="J39" s="1">
-        <v>-29.98623707397</v>
+        <v>-27.210483261038</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2750599.8</v>
+        <v>3025350.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2750599.8</v>
+        <v>3025350.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.87</v>
+        <v>0.9</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>235000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>15.09</v>
+        <v>15.27</v>
       </c>
       <c r="E40" s="1">
         <v>9.83754664</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2311823.46</v>
+        <v>2164260.26</v>
       </c>
       <c r="I40" s="1">
-        <v>1234326.54</v>
+        <v>1195139.74</v>
       </c>
       <c r="J40" s="1">
-        <v>53.391903030519</v>
+        <v>55.221627550468</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3546150.0</v>
+        <v>3359400.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3546150.0</v>
+        <v>3359400.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.13</v>
+        <v>1.0</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>210000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>159.8</v>
+        <v>193.8</v>
       </c>
       <c r="E41" s="1">
-        <v>188.98521914</v>
+        <v>188.98521913</v>
       </c>
       <c r="F41" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G41">
-        <v>10.89</v>
+        <v>10.79</v>
       </c>
       <c r="H41" s="1">
-        <v>3461612.86</v>
+        <v>2472580.62</v>
       </c>
       <c r="I41" s="1">
-        <v>-379603.19</v>
+        <v>222329.92</v>
       </c>
       <c r="J41" s="1">
-        <v>-10.966078685067</v>
+        <v>8.9918168168769</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3082009.67</v>
+        <v>2694910.54</v>
       </c>
       <c r="N41" s="1">
-        <v>3082009.67</v>
+        <v>2694910.54</v>
       </c>
       <c r="O41" s="1">
-        <v>0.98</v>
+        <v>0.8</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>30000.0</v>
+        <v>43947.0</v>
       </c>
       <c r="D42" s="1">
-        <v>64.8</v>
+        <v>64.55</v>
       </c>
       <c r="E42" s="1">
-        <v>109.275569</v>
+        <v>95.83219674</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3278267.07</v>
+        <v>4211537.55</v>
       </c>
       <c r="I42" s="1">
-        <v>-1334267.07</v>
+        <v>-1374758.7</v>
       </c>
       <c r="J42" s="1">
-        <v>-40.700377410069</v>
+        <v>-32.642679393895</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1944000.0</v>
+        <v>2836778.85</v>
       </c>
       <c r="N42" s="1">
-        <v>1944000.0</v>
+        <v>2836778.85</v>
       </c>
       <c r="O42" s="1">
-        <v>0.62</v>
+        <v>0.85</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>703246.0</v>
+        <v>760000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>7.35</v>
+        <v>9.05</v>
       </c>
       <c r="E43" s="1">
-        <v>5.81787804</v>
+        <v>6.04042257</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4091399.46</v>
+        <v>4590721.15</v>
       </c>
       <c r="I43" s="1">
-        <v>1077458.64</v>
+        <v>2287278.85</v>
       </c>
       <c r="J43" s="1">
-        <v>26.334721176309</v>
+        <v>49.823955218888</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5168858.1</v>
+        <v>6878000.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5168858.1</v>
+        <v>6878000.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.64</v>
+        <v>2.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>300799.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.6</v>
+        <v>106.55</v>
       </c>
       <c r="E44" s="1">
-        <v>76.73427272</v>
+        <v>76.73427271</v>
       </c>
       <c r="F44" t="s">
         <v>115</v>
       </c>
       <c r="G44">
-        <v>11.23</v>
+        <v>10.91</v>
       </c>
       <c r="H44" s="1">
-        <v>2187564.96</v>
+        <v>1636315.67</v>
       </c>
       <c r="I44" s="1">
-        <v>561097.08</v>
+        <v>560893.57</v>
       </c>
       <c r="J44" s="1">
-        <v>25.64939054427</v>
+        <v>34.27783405631</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2748662.04</v>
+        <v>2197209.24</v>
       </c>
       <c r="N44" s="1">
-        <v>2748662.04</v>
+        <v>2197209.24</v>
       </c>
       <c r="O44" s="1">
-        <v>0.87</v>
+        <v>0.66</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>126019.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>236.9</v>
+        <v>246.7</v>
       </c>
       <c r="E45" s="1">
-        <v>386.51949952</v>
+        <v>386.5194995</v>
       </c>
       <c r="F45" t="s">
         <v>118</v>
       </c>
       <c r="G45">
         <v>7.47</v>
       </c>
       <c r="H45" s="1">
-        <v>6531937.17</v>
+        <v>5183295.51</v>
       </c>
       <c r="I45" s="1">
-        <v>-2536981.92</v>
+        <v>-1882121.97</v>
       </c>
       <c r="J45" s="1">
-        <v>-38.839655893383</v>
+        <v>-36.311299758404</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3994955.25</v>
+        <v>3301173.54</v>
       </c>
       <c r="N45" s="1">
-        <v>3994955.25</v>
+        <v>3301173.54</v>
       </c>
       <c r="O45" s="1">
-        <v>1.27</v>
+        <v>0.99</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
         <v>250000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.89</v>
+        <v>17.93</v>
       </c>
       <c r="E46" s="1">
         <v>12.9906</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>3247650.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1224850.0</v>
+        <v>1234850.0</v>
       </c>
       <c r="J46" s="1">
-        <v>37.714963127184</v>
+        <v>38.022878081074</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4472500.0</v>
+        <v>4482500.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4472500.0</v>
+        <v>4482500.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.42</v>
+        <v>1.34</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
         <v>339692.0</v>
       </c>
       <c r="D47" s="1">
         <v>0.0</v>
       </c>
       <c r="E47" s="1">
         <v>0.0</v>
       </c>
       <c r="F47" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G47">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>0.0</v>
       </c>
       <c r="I47" s="1">
         <v>0.0</v>
       </c>
       <c r="J47" s="1">
         <v>0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
         <v>0.0</v>
       </c>
       <c r="N47" s="1">
         <v>0.0</v>
       </c>
       <c r="O47" s="1">
         <v>0.0</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>339692.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>10.795</v>
+        <v>11.285</v>
       </c>
       <c r="E48" s="1">
-        <v>9.33094144</v>
+        <v>9.33094143</v>
       </c>
       <c r="F48" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G48">
         <v>0.87</v>
       </c>
       <c r="H48" s="1">
-        <v>3629337.31</v>
+        <v>3205260.04</v>
       </c>
       <c r="I48" s="1">
-        <v>575186.16</v>
+        <v>700485.23</v>
       </c>
       <c r="J48" s="1">
-        <v>15.848242003166</v>
+        <v>21.8542402569</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4204523.47</v>
+        <v>3905745.27</v>
       </c>
       <c r="N48" s="1">
-        <v>4204523.47</v>
+        <v>3905745.27</v>
       </c>
       <c r="O48" s="1">
-        <v>1.33</v>
+        <v>1.17</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>72785.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>104.7</v>
+        <v>122.5</v>
       </c>
       <c r="E49" s="1">
-        <v>35.79132788</v>
+        <v>35.79132783</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2605071.8</v>
+        <v>2147479.67</v>
       </c>
       <c r="I49" s="1">
-        <v>5015517.7</v>
+        <v>5202520.33</v>
       </c>
       <c r="J49" s="1">
-        <v>192.52896215759</v>
+        <v>242.26168017693</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>7620589.5</v>
+        <v>7350000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>7620589.5</v>
+        <v>7350000.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.42</v>
+        <v>2.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>181021.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>25.25</v>
+        <v>26.84</v>
       </c>
       <c r="E50" s="1">
-        <v>30.28239967</v>
+        <v>30.28239964</v>
       </c>
       <c r="F50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G50">
         <v>0.87</v>
       </c>
       <c r="H50" s="1">
-        <v>6427738.42</v>
+        <v>4971154.61</v>
       </c>
       <c r="I50" s="1">
-        <v>-1186919.47</v>
+        <v>-636129.23</v>
       </c>
       <c r="J50" s="1">
-        <v>-18.465584509582</v>
+        <v>-12.796408076312</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5240818.95</v>
+        <v>4335025.38</v>
       </c>
       <c r="N50" s="1">
-        <v>5240818.95</v>
+        <v>4335025.38</v>
       </c>
       <c r="O50" s="1">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
         <v>68861.0</v>
       </c>
       <c r="D51" s="1">
-        <v>70.52</v>
+        <v>78.02</v>
       </c>
       <c r="E51" s="1">
         <v>38.32588475</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2639158.75</v>
       </c>
       <c r="I51" s="1">
-        <v>2216918.97</v>
+        <v>2733376.47</v>
       </c>
       <c r="J51" s="1">
-        <v>84.000970763885</v>
+        <v>103.56999062675</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4856077.72</v>
+        <v>5372535.22</v>
       </c>
       <c r="N51" s="1">
-        <v>4856077.72</v>
+        <v>5372535.22</v>
       </c>
       <c r="O51" s="1">
-        <v>1.54</v>
+        <v>1.6</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
         <v>61865.0</v>
       </c>
       <c r="D52" s="1">
-        <v>82.58</v>
+        <v>81.76</v>
       </c>
       <c r="E52" s="1">
         <v>102.13456025</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>6318554.57</v>
       </c>
       <c r="I52" s="1">
-        <v>-1209742.87</v>
+        <v>-1260472.17</v>
       </c>
       <c r="J52" s="1">
-        <v>-19.145879909683</v>
+        <v>-19.94874232763</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>5108811.7</v>
+        <v>5058082.4</v>
       </c>
       <c r="N52" s="1">
-        <v>5108811.7</v>
+        <v>5058082.4</v>
       </c>
       <c r="O52" s="1">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
         <v>30000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>148.9</v>
+        <v>140.7</v>
       </c>
       <c r="E53" s="1">
         <v>133.01114267</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>3990334.28</v>
       </c>
       <c r="I53" s="1">
-        <v>476665.72</v>
+        <v>230665.72</v>
       </c>
       <c r="J53" s="1">
-        <v>11.945508485069</v>
+        <v>5.780611442909</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4467000.0</v>
+        <v>4221000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>4467000.0</v>
+        <v>4221000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.42</v>
+        <v>1.26</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
         <v>40000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>236.15</v>
+        <v>274.85</v>
       </c>
       <c r="E54" s="1">
         <v>124.841055</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>4993642.2</v>
       </c>
       <c r="I54" s="1">
-        <v>4452357.8</v>
+        <v>6000357.8</v>
       </c>
       <c r="J54" s="1">
-        <v>89.160528962207</v>
+        <v>120.15994658168</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>9446000.0</v>
+        <v>10994000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>9446000.0</v>
+        <v>10994000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>3.0</v>
+        <v>3.28</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>58806.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>84.08</v>
+        <v>42.82</v>
       </c>
       <c r="E55" s="1">
-        <v>87.81083376</v>
+        <v>23.99693333</v>
       </c>
       <c r="F55" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>5524865.48</v>
+        <v>3599540.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-167105.84</v>
+        <v>2823460.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.0246137323148</v>
+        <v>78.439467265262</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>5357759.64</v>
+        <v>6423000.0</v>
       </c>
       <c r="N55" s="1">
-        <v>5357759.64</v>
+        <v>6423000.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.7</v>
+        <v>1.92</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>150000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>29.08</v>
+        <v>85.46</v>
       </c>
       <c r="E56" s="1">
-        <v>23.99693333</v>
+        <v>99.60648257</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H56" s="1">
-        <v>3599540.0</v>
+        <v>3756555.27</v>
       </c>
       <c r="I56" s="1">
-        <v>762460.0</v>
+        <v>-497388.83</v>
       </c>
       <c r="J56" s="1">
-        <v>21.182151052635</v>
+        <v>-13.240556686925</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4362000.0</v>
+        <v>3259166.44</v>
       </c>
       <c r="N56" s="1">
-        <v>4362000.0</v>
+        <v>3259166.44</v>
       </c>
       <c r="O56" s="1">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>41179.0</v>
+        <v>518595.0</v>
       </c>
       <c r="D57" s="1">
-        <v>83.46</v>
+        <v>10.225</v>
       </c>
       <c r="E57" s="1">
-        <v>99.60648267</v>
+        <v>7.47954897</v>
       </c>
       <c r="F57" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G57">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4419748.27</v>
+        <v>3878856.7</v>
       </c>
       <c r="I57" s="1">
-        <v>-695633.47</v>
+        <v>1423777.18</v>
       </c>
       <c r="J57" s="1">
-        <v>-15.739210188095</v>
+        <v>36.706104146616</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3724114.8</v>
+        <v>5302633.88</v>
       </c>
       <c r="N57" s="1">
-        <v>3724114.8</v>
+        <v>5302633.88</v>
       </c>
       <c r="O57" s="1">
-        <v>1.18</v>
+        <v>1.58</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>518595.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>10.03</v>
+        <v>190.45</v>
       </c>
       <c r="E58" s="1">
-        <v>7.47954897</v>
+        <v>181.35785513</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>118</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H58" s="1">
-        <v>3878856.7</v>
+        <v>5827319.17</v>
       </c>
       <c r="I58" s="1">
-        <v>1322651.15</v>
+        <v>289018.09</v>
       </c>
       <c r="J58" s="1">
-        <v>34.098994943536</v>
+        <v>4.9597092860112</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>5201507.85</v>
+        <v>6116337.26</v>
       </c>
       <c r="N58" s="1">
-        <v>5201507.85</v>
+        <v>6116337.26</v>
       </c>
       <c r="O58" s="1">
-        <v>1.65</v>
+        <v>1.83</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>251280.0</v>
+        <v>83486.0</v>
       </c>
       <c r="D59" s="1">
-        <v>186.45</v>
+        <v>43.08</v>
       </c>
       <c r="E59" s="1">
-        <v>180.95343816</v>
+        <v>43.74475397</v>
       </c>
       <c r="F59" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="G59">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>6087899.13</v>
+        <v>3652074.53</v>
       </c>
       <c r="I59" s="1">
-        <v>181575.37</v>
+        <v>-55497.65</v>
       </c>
       <c r="J59" s="1">
-        <v>2.9825620648876</v>
+        <v>-1.5196198638367</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>6269474.5</v>
+        <v>3596576.88</v>
       </c>
       <c r="N59" s="1">
-        <v>6269474.5</v>
+        <v>3596576.88</v>
       </c>
       <c r="O59" s="1">
-        <v>1.99</v>
+        <v>1.07</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>62000.0</v>
+        <v>3364.0</v>
       </c>
       <c r="D60" s="1">
-        <v>38.9</v>
+        <v>4794.4</v>
       </c>
       <c r="E60" s="1">
-        <v>44.24362903</v>
+        <v>4790.14706302</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2743105.0</v>
+        <v>16114054.72</v>
       </c>
       <c r="I60" s="1">
-        <v>-331305.0</v>
+        <v>14306.88</v>
       </c>
       <c r="J60" s="1">
-        <v>-12.077736725353</v>
+        <v>0.08878510249964</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2411800.0</v>
+        <v>16128361.6</v>
       </c>
       <c r="N60" s="1">
-        <v>2411800.0</v>
+        <v>16128361.6</v>
       </c>
       <c r="O60" s="1">
-        <v>0.77</v>
+        <v>4.82</v>
       </c>
       <c r="P60">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P62">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>