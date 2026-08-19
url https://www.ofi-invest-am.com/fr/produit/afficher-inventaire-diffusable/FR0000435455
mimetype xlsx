--- v3 (2026-07-23)
+++ v4 (2026-08-19)
@@ -205,50 +205,56 @@
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>DIAGEO PLC</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC AB-A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
+    <t>FR0014017CN7</t>
+  </si>
+  <si>
+    <t>ESSI RTS 05-26</t>
+  </si>
+  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000072170</t>
   </si>
   <si>
     <t>FINECOBANK SPA</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD GROUP - W/I</t>
   </si>
   <si>
     <t>DE0006231004</t>
@@ -379,72 +385,66 @@
   <si>
     <t>NO0005052605</t>
   </si>
   <si>
     <t>NORSK HYDRO ASA</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
-    <t>GB00BQLPMN25</t>
-[...4 lines deleted...]
-  <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
-    <t>GB00B2B0DG97</t>
-[...2 lines deleted...]
-    <t>RELX PLC</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
@@ -868,95 +868,95 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>363214.82416</v>
+        <v>362439.57523</v>
       </c>
       <c r="D2">
-        <v>697.37</v>
+        <v>707.98</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>253298230.44</v>
+        <v>256603009.19</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>253298230.44</v>
+        <v>256603009.19</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>49836.44888</v>
       </c>
       <c r="D3">
-        <v>1637.66</v>
+        <v>1635.17</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>81615631.2</v>
+        <v>81491151.36</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>81615631.2</v>
+        <v>81491151.36</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1008,2984 +1008,2984 @@
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
         <v>100000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>78.1</v>
+        <v>79.68</v>
       </c>
       <c r="E2" s="1">
-        <v>71.851</v>
+        <v>72.5756965</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>7763059.8</v>
+        <v>7848068.85</v>
       </c>
       <c r="I2" s="1">
-        <v>746882.99</v>
+        <v>844452.83</v>
       </c>
       <c r="J2" s="1">
-        <v>9.6209872040403</v>
+        <v>10.760007922204</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>8509942.79</v>
+        <v>8692521.68</v>
       </c>
       <c r="N2" s="1">
-        <v>8509942.79</v>
+        <v>8692521.68</v>
       </c>
       <c r="O2" s="1">
-        <v>2.54</v>
+        <v>2.57</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>52000.0</v>
+        <v>55746.0</v>
       </c>
       <c r="D3" s="1">
-        <v>187.86</v>
+        <v>174.1</v>
       </c>
       <c r="E3" s="1">
-        <v>175.11813712</v>
+        <v>175.50908388</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>9106143.13</v>
+        <v>9783929.39</v>
       </c>
       <c r="I3" s="1">
-        <v>662576.87</v>
+        <v>-78550.79</v>
       </c>
       <c r="J3" s="1">
-        <v>7.2761525987567</v>
+        <v>-0.80285524219222</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9768720.0</v>
+        <v>9705378.6</v>
       </c>
       <c r="N3" s="1">
-        <v>9768720.0</v>
+        <v>9705378.6</v>
       </c>
       <c r="O3" s="1">
-        <v>2.92</v>
+        <v>2.87</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
-        <v>60000.0</v>
+        <v>67940.0</v>
       </c>
       <c r="D4" s="1">
-        <v>59.88</v>
+        <v>52.82</v>
       </c>
       <c r="E4" s="1">
-        <v>73.9755305</v>
+        <v>71.55217913</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
         <v>0.92</v>
       </c>
       <c r="H4" s="1">
-        <v>4687029.07</v>
+        <v>5148567.69</v>
       </c>
       <c r="I4" s="1">
-        <v>-772237.46</v>
+        <v>-1233670.18</v>
       </c>
       <c r="J4" s="1">
-        <v>-16.476054414572</v>
+        <v>-23.961424890968</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3914791.61</v>
+        <v>3914897.51</v>
       </c>
       <c r="N4" s="1">
-        <v>3914791.61</v>
+        <v>3914897.51</v>
       </c>
       <c r="O4" s="1">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>80000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>61.92</v>
+        <v>70.22</v>
       </c>
       <c r="E5" s="1">
         <v>66.43970875</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>5315176.7</v>
       </c>
       <c r="I5" s="1">
-        <v>-361576.7</v>
+        <v>302423.3</v>
       </c>
       <c r="J5" s="1">
-        <v>-6.8027220995306</v>
+        <v>5.6898070764044</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4953600.0</v>
+        <v>5617600.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4953600.0</v>
+        <v>5617600.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.48</v>
+        <v>1.66</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>16000.0</v>
+        <v>14625.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1223.8</v>
+        <v>1249.0</v>
       </c>
       <c r="E6" s="1">
-        <v>711.22020625</v>
+        <v>711.2202065</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>11379523.3</v>
+        <v>10401595.52</v>
       </c>
       <c r="I6" s="1">
-        <v>8201276.7</v>
+        <v>7865029.48</v>
       </c>
       <c r="J6" s="1">
-        <v>72.07047680108</v>
+        <v>75.613683159254</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>19580800.0</v>
+        <v>18266625.0</v>
       </c>
       <c r="N6" s="1">
-        <v>19580800.0</v>
+        <v>18266625.0</v>
       </c>
       <c r="O6" s="1">
-        <v>5.85</v>
+        <v>5.4</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="1">
-        <v>80000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>144.92</v>
+        <v>138.8</v>
       </c>
       <c r="E7" s="1">
-        <v>107.52509275</v>
+        <v>107.52509271</v>
       </c>
       <c r="F7" t="s">
         <v>39</v>
       </c>
       <c r="G7">
         <v>0.87</v>
       </c>
       <c r="H7" s="1">
-        <v>10042418.72</v>
+        <v>8787116.38</v>
       </c>
       <c r="I7" s="1">
-        <v>3332754.33</v>
+        <v>2434226.81</v>
       </c>
       <c r="J7" s="1">
-        <v>33.186769272652</v>
+        <v>27.702225675996</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>13375173.05</v>
+        <v>11221343.19</v>
       </c>
       <c r="N7" s="1">
-        <v>13375173.05</v>
+        <v>11221343.19</v>
       </c>
       <c r="O7" s="1">
-        <v>3.99</v>
+        <v>3.32</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>270000.0</v>
+        <v>375157.0</v>
       </c>
       <c r="D8" s="1">
-        <v>186.95</v>
+        <v>171.5</v>
       </c>
       <c r="E8" s="1">
-        <v>158.24522856</v>
+        <v>164.80870006</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8">
-        <v>10.79</v>
+        <v>10.93</v>
       </c>
       <c r="H8" s="1">
-        <v>3854723.04</v>
+        <v>5618116.16</v>
       </c>
       <c r="I8" s="1">
-        <v>824659.55</v>
+        <v>270806.59</v>
       </c>
       <c r="J8" s="1">
-        <v>21.393483823419</v>
+        <v>4.8202383554846</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4679382.59</v>
+        <v>5888922.75</v>
       </c>
       <c r="N8" s="1">
-        <v>4679382.59</v>
+        <v>5888922.75</v>
       </c>
       <c r="O8" s="1">
-        <v>1.4</v>
+        <v>1.74</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>171342.0</v>
       </c>
       <c r="D9" s="1">
-        <v>41.29</v>
+        <v>40.33</v>
       </c>
       <c r="E9" s="1">
         <v>23.41432638</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>4011857.51</v>
       </c>
       <c r="I9" s="1">
-        <v>3062853.67</v>
+        <v>2898365.35</v>
       </c>
       <c r="J9" s="1">
-        <v>76.345026271883</v>
+        <v>72.24497237939</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>7074711.18</v>
+        <v>6910222.86</v>
       </c>
       <c r="N9" s="1">
-        <v>7074711.18</v>
+        <v>6910222.86</v>
       </c>
       <c r="O9" s="1">
-        <v>2.11</v>
+        <v>2.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>18.66</v>
+        <v>18.755</v>
       </c>
       <c r="E10" s="1">
         <v>12.66070253</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3798210.76</v>
       </c>
       <c r="I10" s="1">
-        <v>1799789.24</v>
+        <v>1828289.24</v>
       </c>
       <c r="J10" s="1">
-        <v>47.385186176451</v>
+        <v>48.13553948228</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5598000.0</v>
+        <v>5626500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>5598000.0</v>
+        <v>5626500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.67</v>
+        <v>1.66</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
         <v>40000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>550.6</v>
+        <v>496.8</v>
       </c>
       <c r="E11" s="1">
         <v>318.64388025</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11">
-        <v>10.79</v>
+        <v>10.93</v>
       </c>
       <c r="H11" s="1">
         <v>1133579.53</v>
       </c>
       <c r="I11" s="1">
-        <v>908137.35</v>
+        <v>685284.6</v>
       </c>
       <c r="J11" s="1">
-        <v>80.112363179317</v>
+        <v>60.453155854005</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2041716.88</v>
+        <v>1818864.13</v>
       </c>
       <c r="N11" s="1">
-        <v>2041716.88</v>
+        <v>1818864.13</v>
       </c>
       <c r="O11" s="1">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
         <v>450000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>10.465</v>
+        <v>10.985</v>
       </c>
       <c r="E12" s="1">
         <v>9.2054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>4142430.0</v>
       </c>
       <c r="I12" s="1">
-        <v>566820.0</v>
+        <v>800820.0</v>
       </c>
       <c r="J12" s="1">
-        <v>13.683272861581</v>
+        <v>19.332131140418</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4709250.0</v>
+        <v>4943250.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4709250.0</v>
+        <v>4943250.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.41</v>
+        <v>1.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>28000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.65</v>
+        <v>105.3</v>
       </c>
       <c r="E13" s="1">
         <v>152.46275786</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>4268957.22</v>
       </c>
       <c r="I13" s="1">
-        <v>-1450757.22</v>
+        <v>-1320557.22</v>
       </c>
       <c r="J13" s="1">
-        <v>-33.983878151864</v>
+        <v>-30.933952999417</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2818200.0</v>
+        <v>2948400.0</v>
       </c>
       <c r="N13" s="1">
-        <v>2818200.0</v>
+        <v>2948400.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.84</v>
+        <v>0.87</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
         <v>160000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>22.64</v>
+        <v>23.02</v>
       </c>
       <c r="E14" s="1">
         <v>23.9035305</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3824564.88</v>
       </c>
       <c r="I14" s="1">
-        <v>-202164.88</v>
+        <v>-141364.88</v>
       </c>
       <c r="J14" s="1">
-        <v>-5.2859576538286</v>
+        <v>-3.6962343282303</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3622400.0</v>
+        <v>3683200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3622400.0</v>
+        <v>3683200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.08</v>
+        <v>1.09</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
         <v>115000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>68.1</v>
+        <v>63.5</v>
       </c>
       <c r="E15" s="1">
         <v>60.46821774</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>6953845.04</v>
       </c>
       <c r="I15" s="1">
-        <v>877654.96</v>
+        <v>348654.96</v>
       </c>
       <c r="J15" s="1">
-        <v>12.6211463579</v>
+        <v>5.0138442544299</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>7831500.0</v>
+        <v>7302500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>7831500.0</v>
+        <v>7302500.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.34</v>
+        <v>2.16</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
         <v>180000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>14.756</v>
+        <v>15.755</v>
       </c>
       <c r="E16" s="1">
         <v>21.15208061</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
       <c r="G16">
         <v>0.87</v>
       </c>
       <c r="H16" s="1">
         <v>4516943.73</v>
       </c>
       <c r="I16" s="1">
-        <v>-1452707.46</v>
+        <v>-1241665.1</v>
       </c>
       <c r="J16" s="1">
-        <v>-32.161291945074</v>
+        <v>-27.489053975884</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3064236.27</v>
+        <v>3275278.63</v>
       </c>
       <c r="N16" s="1">
-        <v>3064236.27</v>
+        <v>3275278.63</v>
       </c>
       <c r="O16" s="1">
-        <v>0.91</v>
+        <v>0.97</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>250538.0</v>
+        <v>278226.0</v>
       </c>
       <c r="D17" s="1">
-        <v>253.1</v>
+        <v>260.1</v>
       </c>
       <c r="E17" s="1">
-        <v>239.45691101</v>
+        <v>242.6918439</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
       <c r="G17">
-        <v>10.79</v>
+        <v>10.93</v>
       </c>
       <c r="H17" s="1">
-        <v>5615340.5</v>
+        <v>6310447.18</v>
       </c>
       <c r="I17" s="1">
-        <v>263139.87</v>
+        <v>313193.17</v>
       </c>
       <c r="J17" s="1">
-        <v>4.6860892941399</v>
+        <v>4.9630899533177</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>5878480.37</v>
+        <v>6623640.35</v>
       </c>
       <c r="N17" s="1">
-        <v>5878480.37</v>
+        <v>6623640.35</v>
       </c>
       <c r="O17" s="1">
-        <v>1.76</v>
+        <v>1.96</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
         <v>70000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0</v>
+        <v>97.15</v>
       </c>
       <c r="E18" s="1">
         <v>53.04734214</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>3713313.95</v>
       </c>
       <c r="I18" s="1">
-        <v>3286686.05</v>
+        <v>3087186.05</v>
       </c>
       <c r="J18" s="1">
-        <v>88.510858339893</v>
+        <v>83.138298877206</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7000000.0</v>
+        <v>6800500.0</v>
       </c>
       <c r="N18" s="1">
-        <v>7000000.0</v>
+        <v>6800500.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.09</v>
+        <v>2.01</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
         <v>29000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>191.8</v>
+        <v>0.0</v>
       </c>
       <c r="E19" s="1">
-        <v>239.9488569</v>
+        <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>6958516.85</v>
+        <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1396316.85</v>
+        <v>0.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-20.066299760415</v>
+        <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>5562200.0</v>
+        <v>0.0</v>
       </c>
       <c r="N19" s="1">
-        <v>5562200.0</v>
+        <v>0.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.66</v>
+        <v>0.0</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
-        <v>250000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>21.52</v>
+        <v>176.0</v>
       </c>
       <c r="E20" s="1">
-        <v>18.65596</v>
+        <v>239.9488569</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4663990.0</v>
+        <v>6958516.85</v>
       </c>
       <c r="I20" s="1">
-        <v>716010.0</v>
+        <v>-1854516.85</v>
       </c>
       <c r="J20" s="1">
-        <v>15.351876826494</v>
+        <v>-26.651036276502</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>5380000.0</v>
+        <v>5104000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>5380000.0</v>
+        <v>5104000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.61</v>
+        <v>1.51</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>640000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>13.38</v>
+        <v>20.63</v>
       </c>
       <c r="E21" s="1">
-        <v>11.1189</v>
+        <v>18.65596</v>
       </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>8095672.35</v>
+        <v>4663990.0</v>
       </c>
       <c r="I21" s="1">
-        <v>1783423.17</v>
+        <v>493510.0</v>
       </c>
       <c r="J21" s="1">
-        <v>22.029339786707</v>
+        <v>10.581283407554</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9879095.52</v>
+        <v>5157500.0</v>
       </c>
       <c r="N21" s="1">
-        <v>9879095.52</v>
+        <v>5157500.0</v>
       </c>
       <c r="O21" s="1">
-        <v>2.95</v>
+        <v>1.53</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1">
-        <v>39000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.26</v>
+        <v>13.268</v>
       </c>
       <c r="E22" s="1">
-        <v>117.11675974</v>
+        <v>11.1189</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H22" s="1">
-        <v>4567553.63</v>
+        <v>8095672.35</v>
       </c>
       <c r="I22" s="1">
-        <v>-813413.63</v>
+        <v>1711476.69</v>
       </c>
       <c r="J22" s="1">
-        <v>-17.808518430029</v>
+        <v>21.140636824315</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>3754140.0</v>
+        <v>9807149.04</v>
       </c>
       <c r="N22" s="1">
-        <v>3754140.0</v>
+        <v>9807149.04</v>
       </c>
       <c r="O22" s="1">
-        <v>1.12</v>
+        <v>2.9</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1">
-        <v>130000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>53.35</v>
+        <v>92.3</v>
       </c>
       <c r="E23" s="1">
-        <v>34.08029785</v>
+        <v>117.11675974</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4430438.72</v>
+        <v>4567553.63</v>
       </c>
       <c r="I23" s="1">
-        <v>2505061.28</v>
+        <v>-967853.63</v>
       </c>
       <c r="J23" s="1">
-        <v>56.542059112376</v>
+        <v>-21.189759516847</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>6935500.0</v>
+        <v>3599700.0</v>
       </c>
       <c r="N23" s="1">
-        <v>6935500.0</v>
+        <v>3599700.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.07</v>
+        <v>1.06</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>260000.0</v>
+        <v>112887.0</v>
       </c>
       <c r="D24" s="1">
-        <v>24.01</v>
+        <v>64.64</v>
       </c>
       <c r="E24" s="1">
-        <v>16.81653354</v>
+        <v>34.08029782</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4372298.72</v>
+        <v>3847222.58</v>
       </c>
       <c r="I24" s="1">
-        <v>1870301.28</v>
+        <v>3449793.1</v>
       </c>
       <c r="J24" s="1">
-        <v>42.776155056487</v>
+        <v>89.669704007612</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>6242600.0</v>
+        <v>7297015.68</v>
       </c>
       <c r="N24" s="1">
-        <v>6242600.0</v>
+        <v>7297015.68</v>
       </c>
       <c r="O24" s="1">
-        <v>1.86</v>
+        <v>2.16</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>1390000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.678</v>
+        <v>25.31</v>
       </c>
       <c r="E25" s="1">
-        <v>2.26116504</v>
+        <v>17.43705971</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3143019.4</v>
+        <v>4882376.72</v>
       </c>
       <c r="I25" s="1">
-        <v>4749400.6</v>
+        <v>2204423.28</v>
       </c>
       <c r="J25" s="1">
-        <v>151.10949044731</v>
+        <v>45.150618365229</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>7892420.0</v>
+        <v>7086800.0</v>
       </c>
       <c r="N25" s="1">
-        <v>7892420.0</v>
+        <v>7086800.0</v>
       </c>
       <c r="O25" s="1">
-        <v>2.36</v>
+        <v>2.1</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1">
-        <v>38101.0</v>
+        <v>1390000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>114.55</v>
+        <v>5.539</v>
       </c>
       <c r="E26" s="1">
-        <v>65.20359623</v>
+        <v>2.26116504</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2484322.22</v>
+        <v>3143019.4</v>
       </c>
       <c r="I26" s="1">
-        <v>1880147.33</v>
+        <v>4556190.6</v>
       </c>
       <c r="J26" s="1">
-        <v>75.680494054431</v>
+        <v>144.96221690518</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4364469.55</v>
+        <v>7699210.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4364469.55</v>
+        <v>7699210.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.3</v>
+        <v>2.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1">
-        <v>20000.0</v>
+        <v>38101.0</v>
       </c>
       <c r="D27" s="1">
-        <v>238.15</v>
+        <v>108.85</v>
       </c>
       <c r="E27" s="1">
-        <v>290.278828</v>
+        <v>65.20359623</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>5805576.56</v>
+        <v>2484322.22</v>
       </c>
       <c r="I27" s="1">
-        <v>-1042576.56</v>
+        <v>1662971.63</v>
       </c>
       <c r="J27" s="1">
-        <v>-17.95819156332</v>
+        <v>66.938644939544</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4763000.0</v>
+        <v>4147293.85</v>
       </c>
       <c r="N27" s="1">
-        <v>4763000.0</v>
+        <v>4147293.85</v>
       </c>
       <c r="O27" s="1">
-        <v>1.42</v>
+        <v>1.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1">
-        <v>76475.0</v>
+        <v>22000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>67.6</v>
+        <v>241.25</v>
       </c>
       <c r="E28" s="1">
-        <v>79.25496254</v>
+        <v>285.88351636</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>6061023.26</v>
+        <v>6289437.36</v>
       </c>
       <c r="I28" s="1">
-        <v>-891313.26</v>
+        <v>-981937.36</v>
       </c>
       <c r="J28" s="1">
-        <v>-14.70565648349</v>
+        <v>-15.612483339845</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>5169710.0</v>
+        <v>5307500.0</v>
       </c>
       <c r="N28" s="1">
-        <v>5169710.0</v>
+        <v>5307500.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.54</v>
+        <v>1.57</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="1">
-        <v>50644.0</v>
+        <v>76475.0</v>
       </c>
       <c r="D29" s="1">
-        <v>79.0</v>
+        <v>75.6</v>
       </c>
       <c r="E29" s="1">
-        <v>67.12335696</v>
+        <v>79.25496254</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3399395.29</v>
+        <v>6061023.26</v>
       </c>
       <c r="I29" s="1">
-        <v>601480.71</v>
+        <v>-279513.26</v>
       </c>
       <c r="J29" s="1">
-        <v>17.693756056243</v>
+        <v>-4.6116513336067</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4000876.0</v>
+        <v>5781510.0</v>
       </c>
       <c r="N29" s="1">
-        <v>4000876.0</v>
+        <v>5781510.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.19</v>
+        <v>1.71</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="1">
-        <v>80000.0</v>
+        <v>50644.0</v>
       </c>
       <c r="D30" s="1">
-        <v>46.32</v>
+        <v>71.55</v>
       </c>
       <c r="E30" s="1">
-        <v>43.35659575</v>
+        <v>67.12335696</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3468527.66</v>
+        <v>3399395.29</v>
       </c>
       <c r="I30" s="1">
-        <v>237072.34</v>
+        <v>224182.91</v>
       </c>
       <c r="J30" s="1">
-        <v>6.8349560170438</v>
+        <v>6.5947879218248</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3705600.0</v>
+        <v>3623578.2</v>
       </c>
       <c r="N30" s="1">
-        <v>3705600.0</v>
+        <v>3623578.2</v>
       </c>
       <c r="O30" s="1">
-        <v>1.11</v>
+        <v>1.07</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" s="1">
-        <v>40000.0</v>
+        <v>109796.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.6</v>
+        <v>44.1</v>
       </c>
       <c r="E31" s="1">
-        <v>81.92202575</v>
+        <v>44.39906071</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3276881.03</v>
+        <v>4874839.27</v>
       </c>
       <c r="I31" s="1">
-        <v>747118.97</v>
+        <v>-32835.67</v>
       </c>
       <c r="J31" s="1">
-        <v>22.799697735746</v>
+        <v>-0.67357441304931</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4024000.0</v>
+        <v>4842003.6</v>
       </c>
       <c r="N31" s="1">
-        <v>4024000.0</v>
+        <v>4842003.6</v>
       </c>
       <c r="O31" s="1">
-        <v>1.2</v>
+        <v>1.43</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="1">
-        <v>940000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4.667</v>
+        <v>102.0</v>
       </c>
       <c r="E32" s="1">
-        <v>3.56603241</v>
+        <v>81.92202575</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3352070.47</v>
+        <v>3276881.03</v>
       </c>
       <c r="I32" s="1">
-        <v>1034909.53</v>
+        <v>803118.97</v>
       </c>
       <c r="J32" s="1">
-        <v>30.873740252841</v>
+        <v>24.508639851353</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4386980.0</v>
+        <v>4080000.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4386980.0</v>
+        <v>4080000.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.31</v>
+        <v>1.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="1">
-        <v>1400000.0</v>
+        <v>940000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.5365</v>
+        <v>4.695</v>
       </c>
       <c r="E33" s="1">
-        <v>2.62312203</v>
+        <v>3.56603241</v>
       </c>
       <c r="F33" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4312168.48</v>
+        <v>3352070.47</v>
       </c>
       <c r="I33" s="1">
-        <v>-215375.68</v>
+        <v>1061229.53</v>
       </c>
       <c r="J33" s="1">
-        <v>-4.9946026227621</v>
+        <v>31.658926609619</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4096792.8</v>
+        <v>4413300.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4096792.8</v>
+        <v>4413300.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.22</v>
+        <v>1.31</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" s="1">
-        <v>27745.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>150.55</v>
+        <v>2.644</v>
       </c>
       <c r="E34" s="1">
-        <v>131.75099189</v>
+        <v>2.62312203</v>
       </c>
       <c r="F34" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="G34">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H34" s="1">
-        <v>3655431.27</v>
+        <v>3080120.34</v>
       </c>
       <c r="I34" s="1">
-        <v>521578.48</v>
+        <v>-26473.63</v>
       </c>
       <c r="J34" s="1">
-        <v>14.268589435139</v>
+        <v>-0.85949985967107</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4177009.75</v>
+        <v>3053646.71</v>
       </c>
       <c r="N34" s="1">
-        <v>4177009.75</v>
+        <v>3053646.71</v>
       </c>
       <c r="O34" s="1">
-        <v>1.25</v>
+        <v>0.9</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="1">
-        <v>47595.0</v>
+        <v>27745.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.12</v>
+        <v>145.6</v>
       </c>
       <c r="E35" s="1">
-        <v>84.68582477</v>
+        <v>131.75099189</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>4755392.2</v>
+        <v>3655431.27</v>
       </c>
       <c r="I35" s="1">
-        <v>632265.16</v>
+        <v>384240.73</v>
       </c>
       <c r="J35" s="1">
-        <v>13.29575213586</v>
+        <v>10.511501971148</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>5387657.36</v>
+        <v>4039672.0</v>
       </c>
       <c r="N35" s="1">
-        <v>5387657.36</v>
+        <v>4039672.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.61</v>
+        <v>1.19</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="1">
-        <v>7500.0</v>
+        <v>47595.0</v>
       </c>
       <c r="D36" s="1">
-        <v>499.1</v>
+        <v>94.58</v>
       </c>
       <c r="E36" s="1">
-        <v>525.59861467</v>
+        <v>84.68582477</v>
       </c>
       <c r="F36" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="G36">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>4095238.87</v>
+        <v>4755392.2</v>
       </c>
       <c r="I36" s="1">
-        <v>-16513.73</v>
+        <v>443585.8</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.40324216789825</v>
+        <v>9.3280592082394</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4078725.14</v>
+        <v>5198978.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4078725.14</v>
+        <v>5198978.0</v>
       </c>
       <c r="O36" s="1">
-        <v>1.22</v>
+        <v>1.54</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" s="1">
-        <v>21000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>375.85</v>
+        <v>488.0</v>
       </c>
       <c r="E37" s="1">
-        <v>347.68554905</v>
+        <v>525.59861467</v>
       </c>
       <c r="F37" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G37">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H37" s="1">
-        <v>7301396.53</v>
+        <v>4095238.87</v>
       </c>
       <c r="I37" s="1">
-        <v>591453.47</v>
+        <v>-102439.0</v>
       </c>
       <c r="J37" s="1">
-        <v>8.1005526486588</v>
+        <v>-2.5014169686273</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>7892850.0</v>
+        <v>3992799.87</v>
       </c>
       <c r="N37" s="1">
-        <v>7892850.0</v>
+        <v>3992799.87</v>
       </c>
       <c r="O37" s="1">
-        <v>2.36</v>
+        <v>1.18</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38" s="1">
-        <v>13000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>475.2</v>
+        <v>357.2</v>
       </c>
       <c r="E38" s="1">
-        <v>589.01329615</v>
+        <v>347.68554905</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>7657172.85</v>
+        <v>7301396.53</v>
       </c>
       <c r="I38" s="1">
-        <v>-1479572.85</v>
+        <v>199803.47</v>
       </c>
       <c r="J38" s="1">
-        <v>-19.322704070863</v>
+        <v>2.7365103261965</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>6177600.0</v>
+        <v>7501200.0</v>
       </c>
       <c r="N38" s="1">
-        <v>6177600.0</v>
+        <v>7501200.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.84</v>
+        <v>2.22</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39" s="1">
-        <v>27000.0</v>
+        <v>15233.0</v>
       </c>
       <c r="D39" s="1">
-        <v>112.05</v>
+        <v>462.0</v>
       </c>
       <c r="E39" s="1">
-        <v>153.93700222</v>
+        <v>569.56655354</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4156299.06</v>
+        <v>8676207.31</v>
       </c>
       <c r="I39" s="1">
-        <v>-1130949.06</v>
+        <v>-1638561.31</v>
       </c>
       <c r="J39" s="1">
-        <v>-27.210483261038</v>
+        <v>-18.88568646938</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3025350.0</v>
+        <v>7037646.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3025350.0</v>
+        <v>7037646.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.9</v>
+        <v>2.08</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" s="1">
-        <v>220000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>15.27</v>
+        <v>120.35</v>
       </c>
       <c r="E40" s="1">
-        <v>9.83754664</v>
+        <v>153.93700222</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2164260.26</v>
+        <v>4156299.06</v>
       </c>
       <c r="I40" s="1">
-        <v>1195139.74</v>
+        <v>-906849.06</v>
       </c>
       <c r="J40" s="1">
-        <v>55.221627550468</v>
+        <v>-21.818667206301</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3359400.0</v>
+        <v>3249450.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3359400.0</v>
+        <v>3249450.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.0</v>
+        <v>0.96</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" s="1">
-        <v>150000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>193.8</v>
+        <v>14.98</v>
       </c>
       <c r="E41" s="1">
-        <v>188.98521913</v>
+        <v>9.83754664</v>
       </c>
       <c r="F41" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>10.79</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2472580.62</v>
+        <v>2164260.26</v>
       </c>
       <c r="I41" s="1">
-        <v>222329.92</v>
+        <v>1131339.74</v>
       </c>
       <c r="J41" s="1">
-        <v>8.9918168168769</v>
+        <v>52.273738094697</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2694910.54</v>
+        <v>3295600.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2694910.54</v>
+        <v>3295600.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.8</v>
+        <v>0.97</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="1">
-        <v>43947.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>64.55</v>
+        <v>197.25</v>
       </c>
       <c r="E42" s="1">
-        <v>95.83219674</v>
+        <v>188.98521915</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>10.93</v>
       </c>
       <c r="H42" s="1">
-        <v>4211537.55</v>
+        <v>2142903.2</v>
       </c>
       <c r="I42" s="1">
-        <v>-1374758.7</v>
+        <v>204128.97</v>
       </c>
       <c r="J42" s="1">
-        <v>-32.642679393895</v>
+        <v>9.5258138585075</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2836778.85</v>
+        <v>2347032.17</v>
       </c>
       <c r="N42" s="1">
-        <v>2836778.85</v>
+        <v>2347032.17</v>
       </c>
       <c r="O42" s="1">
-        <v>0.85</v>
+        <v>0.69</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" s="1">
-        <v>760000.0</v>
+        <v>63825.0</v>
       </c>
       <c r="D43" s="1">
-        <v>9.05</v>
+        <v>65.9</v>
       </c>
       <c r="E43" s="1">
-        <v>6.04042257</v>
+        <v>86.55162444</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4590721.15</v>
+        <v>5524157.43</v>
       </c>
       <c r="I43" s="1">
-        <v>2287278.85</v>
+        <v>-1318089.93</v>
       </c>
       <c r="J43" s="1">
-        <v>49.823955218888</v>
+        <v>-23.860470066292</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>6878000.0</v>
+        <v>4206067.5</v>
       </c>
       <c r="N43" s="1">
-        <v>6878000.0</v>
+        <v>4206067.5</v>
       </c>
       <c r="O43" s="1">
-        <v>2.05</v>
+        <v>1.24</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="1">
-        <v>225000.0</v>
+        <v>447968.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.55</v>
+        <v>11.585</v>
       </c>
       <c r="E44" s="1">
-        <v>76.73427271</v>
+        <v>6.04042255</v>
       </c>
       <c r="F44" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="G44">
-        <v>10.91</v>
+        <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1636315.67</v>
+        <v>2705916.01</v>
       </c>
       <c r="I44" s="1">
-        <v>560893.57</v>
+        <v>2483793.27</v>
       </c>
       <c r="J44" s="1">
-        <v>34.27783405631</v>
+        <v>91.791218235188</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2197209.24</v>
+        <v>5189709.28</v>
       </c>
       <c r="N44" s="1">
-        <v>2197209.24</v>
+        <v>5189709.28</v>
       </c>
       <c r="O44" s="1">
-        <v>0.66</v>
+        <v>1.53</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>115</v>
+      </c>
+      <c r="B45" t="s">
         <v>116</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>225000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>104.35</v>
+      </c>
+      <c r="E45" s="1">
+        <v>76.73427271</v>
+      </c>
+      <c r="F45" t="s">
         <v>117</v>
       </c>
-      <c r="C45" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G45">
-        <v>7.47</v>
+        <v>10.78</v>
       </c>
       <c r="H45" s="1">
-        <v>5183295.51</v>
+        <v>1636315.67</v>
       </c>
       <c r="I45" s="1">
-        <v>-1882121.97</v>
+        <v>541171.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-36.311299758404</v>
+        <v>33.07253055885</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3301173.54</v>
+        <v>2177486.67</v>
       </c>
       <c r="N45" s="1">
-        <v>3301173.54</v>
+        <v>2177486.67</v>
       </c>
       <c r="O45" s="1">
-        <v>0.99</v>
+        <v>0.64</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" t="s">
         <v>119</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>287.5</v>
+      </c>
+      <c r="E46" s="1">
+        <v>386.5194995</v>
+      </c>
+      <c r="F46" t="s">
         <v>120</v>
       </c>
-      <c r="C46" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H46" s="1">
-        <v>3247650.0</v>
+        <v>5183295.51</v>
       </c>
       <c r="I46" s="1">
-        <v>1234850.0</v>
+        <v>-1336112.32</v>
       </c>
       <c r="J46" s="1">
-        <v>38.022878081074</v>
+        <v>-25.777274658994</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4482500.0</v>
+        <v>3847183.19</v>
       </c>
       <c r="N46" s="1">
-        <v>4482500.0</v>
+        <v>3847183.19</v>
       </c>
       <c r="O46" s="1">
-        <v>1.34</v>
+        <v>1.14</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>339692.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>0.0</v>
+        <v>18.74</v>
       </c>
       <c r="E47" s="1">
-        <v>0.0</v>
+        <v>12.9906</v>
       </c>
       <c r="F47" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>0.0</v>
+        <v>3247650.0</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0</v>
+        <v>1437350.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0</v>
+        <v>44.258155897341</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>0.0</v>
+        <v>4685000.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.0</v>
+        <v>4685000.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.0</v>
+        <v>1.39</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>11.285</v>
+        <v>11.265</v>
       </c>
       <c r="E48" s="1">
-        <v>9.33094143</v>
+        <v>9.33094144</v>
       </c>
       <c r="F48" t="s">
         <v>39</v>
       </c>
       <c r="G48">
         <v>0.87</v>
       </c>
       <c r="H48" s="1">
-        <v>3205260.04</v>
+        <v>2671050.03</v>
       </c>
       <c r="I48" s="1">
-        <v>700485.23</v>
+        <v>581534.14</v>
       </c>
       <c r="J48" s="1">
-        <v>21.8542402569</v>
+        <v>21.771742703</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>3905745.27</v>
+        <v>3252584.17</v>
       </c>
       <c r="N48" s="1">
-        <v>3905745.27</v>
+        <v>3252584.17</v>
       </c>
       <c r="O48" s="1">
-        <v>1.17</v>
+        <v>0.96</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>60000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>122.5</v>
+        <v>140.5</v>
       </c>
       <c r="E49" s="1">
-        <v>35.79132783</v>
+        <v>35.79132773</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2147479.67</v>
+        <v>1574818.42</v>
       </c>
       <c r="I49" s="1">
-        <v>5202520.33</v>
+        <v>4607181.58</v>
       </c>
       <c r="J49" s="1">
-        <v>242.26168017693</v>
+        <v>292.55319352945</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>7350000.0</v>
+        <v>6182000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>7350000.0</v>
+        <v>6182000.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.19</v>
+        <v>1.83</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>140000.0</v>
+        <v>25151.0</v>
       </c>
       <c r="D50" s="1">
-        <v>26.84</v>
+        <v>329.5</v>
       </c>
       <c r="E50" s="1">
-        <v>30.28239964</v>
+        <v>323.92450002</v>
       </c>
       <c r="F50" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="G50">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="H50" s="1">
-        <v>4971154.61</v>
+        <v>8895103.29</v>
       </c>
       <c r="I50" s="1">
-        <v>-636129.23</v>
+        <v>145702.36</v>
       </c>
       <c r="J50" s="1">
-        <v>-12.796408076312</v>
+        <v>1.6380063867701</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4335025.38</v>
+        <v>9040805.65</v>
       </c>
       <c r="N50" s="1">
-        <v>4335025.38</v>
+        <v>9040805.65</v>
       </c>
       <c r="O50" s="1">
-        <v>1.29</v>
+        <v>2.67</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
         <v>68861.0</v>
       </c>
       <c r="D51" s="1">
-        <v>78.02</v>
+        <v>73.02</v>
       </c>
       <c r="E51" s="1">
         <v>38.32588475</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2639158.75</v>
       </c>
       <c r="I51" s="1">
-        <v>2733376.47</v>
+        <v>2389071.47</v>
       </c>
       <c r="J51" s="1">
-        <v>103.56999062675</v>
+        <v>90.523977384839</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5372535.22</v>
+        <v>5028230.22</v>
       </c>
       <c r="N51" s="1">
-        <v>5372535.22</v>
+        <v>5028230.22</v>
       </c>
       <c r="O51" s="1">
-        <v>1.6</v>
+        <v>1.49</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
         <v>61865.0</v>
       </c>
       <c r="D52" s="1">
-        <v>81.76</v>
+        <v>75.2</v>
       </c>
       <c r="E52" s="1">
         <v>102.13456025</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>6318554.57</v>
       </c>
       <c r="I52" s="1">
-        <v>-1260472.17</v>
+        <v>-1666306.57</v>
       </c>
       <c r="J52" s="1">
-        <v>-19.94874232763</v>
+        <v>-26.371641671206</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>5058082.4</v>
+        <v>4652248.0</v>
       </c>
       <c r="N52" s="1">
-        <v>5058082.4</v>
+        <v>4652248.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.51</v>
+        <v>1.38</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
         <v>30000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>140.7</v>
+        <v>156.72</v>
       </c>
       <c r="E53" s="1">
         <v>133.01114267</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>3990334.28</v>
       </c>
       <c r="I53" s="1">
-        <v>230665.72</v>
+        <v>711265.72</v>
       </c>
       <c r="J53" s="1">
-        <v>5.780611442909</v>
+        <v>17.824715176494</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4221000.0</v>
+        <v>4701600.0</v>
       </c>
       <c r="N53" s="1">
-        <v>4221000.0</v>
+        <v>4701600.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.26</v>
+        <v>1.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
         <v>40000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>274.85</v>
+        <v>255.8</v>
       </c>
       <c r="E54" s="1">
         <v>124.841055</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>4993642.2</v>
       </c>
       <c r="I54" s="1">
-        <v>6000357.8</v>
+        <v>5238357.8</v>
       </c>
       <c r="J54" s="1">
-        <v>120.15994658168</v>
+        <v>104.90054333488</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>10994000.0</v>
+        <v>10232000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>10994000.0</v>
+        <v>10232000.0</v>
       </c>
       <c r="O54" s="1">
-        <v>3.28</v>
+        <v>3.03</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>150000.0</v>
+        <v>107764.0</v>
       </c>
       <c r="D55" s="1">
-        <v>42.82</v>
+        <v>52.15</v>
       </c>
       <c r="E55" s="1">
-        <v>23.99693333</v>
+        <v>23.9969333</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3599540.0</v>
+        <v>2586005.52</v>
       </c>
       <c r="I55" s="1">
-        <v>2823460.0</v>
+        <v>3033887.08</v>
       </c>
       <c r="J55" s="1">
-        <v>78.439467265262</v>
+        <v>117.31943557491</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>6423000.0</v>
+        <v>5619892.6</v>
       </c>
       <c r="N55" s="1">
-        <v>6423000.0</v>
+        <v>5619892.6</v>
       </c>
       <c r="O55" s="1">
-        <v>1.92</v>
+        <v>1.66</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
         <v>35000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>85.46</v>
+        <v>86.32</v>
       </c>
       <c r="E56" s="1">
         <v>99.60648257</v>
       </c>
       <c r="F56" t="s">
         <v>28</v>
       </c>
       <c r="G56">
         <v>0.92</v>
       </c>
       <c r="H56" s="1">
         <v>3756555.27</v>
       </c>
       <c r="I56" s="1">
-        <v>-497388.83</v>
+        <v>-460640.8</v>
       </c>
       <c r="J56" s="1">
-        <v>-13.240556686925</v>
+        <v>-12.262319249731</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3259166.44</v>
+        <v>3295914.47</v>
       </c>
       <c r="N56" s="1">
-        <v>3259166.44</v>
+        <v>3295914.47</v>
       </c>
       <c r="O56" s="1">
         <v>0.97</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
         <v>518595.0</v>
       </c>
       <c r="D57" s="1">
-        <v>10.225</v>
+        <v>9.876</v>
       </c>
       <c r="E57" s="1">
         <v>7.47954897</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>3878856.7</v>
       </c>
       <c r="I57" s="1">
-        <v>1423777.18</v>
+        <v>1242787.52</v>
       </c>
       <c r="J57" s="1">
-        <v>36.706104146616</v>
+        <v>32.040047264443</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>5302633.88</v>
+        <v>5121644.22</v>
       </c>
       <c r="N57" s="1">
-        <v>5302633.88</v>
+        <v>5121644.22</v>
       </c>
       <c r="O57" s="1">
-        <v>1.58</v>
+        <v>1.51</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>240000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>190.45</v>
+        <v>194.75</v>
       </c>
       <c r="E58" s="1">
-        <v>181.35785513</v>
+        <v>181.35785514</v>
       </c>
       <c r="F58" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G58">
         <v>7.47</v>
       </c>
       <c r="H58" s="1">
-        <v>5827319.17</v>
+        <v>5341709.24</v>
       </c>
       <c r="I58" s="1">
-        <v>289018.09</v>
+        <v>391597.33</v>
       </c>
       <c r="J58" s="1">
-        <v>4.9597092860112</v>
+        <v>7.3309368295007</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>6116337.26</v>
+        <v>5733306.57</v>
       </c>
       <c r="N58" s="1">
-        <v>6116337.26</v>
+        <v>5733306.57</v>
       </c>
       <c r="O58" s="1">
-        <v>1.83</v>
+        <v>1.7</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>83486.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>43.08</v>
+        <v>44.14</v>
       </c>
       <c r="E59" s="1">
-        <v>43.74475397</v>
+        <v>43.9121144</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3652074.53</v>
+        <v>4391211.44</v>
       </c>
       <c r="I59" s="1">
-        <v>-55497.65</v>
+        <v>22788.56</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.5196198638367</v>
+        <v>0.51895838566134</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>3596576.88</v>
+        <v>4414000.0</v>
       </c>
       <c r="N59" s="1">
-        <v>3596576.88</v>
+        <v>4414000.0</v>
       </c>
       <c r="O59" s="1">
-        <v>1.07</v>
+        <v>1.31</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>3364.0</v>
+        <v>1085.0</v>
       </c>
       <c r="D60" s="1">
-        <v>4794.4</v>
+        <v>4801.75</v>
       </c>
       <c r="E60" s="1">
-        <v>4790.14706302</v>
+        <v>4792.38408295</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>16114054.72</v>
+        <v>5199736.73</v>
       </c>
       <c r="I60" s="1">
-        <v>14306.88</v>
+        <v>10162.02</v>
       </c>
       <c r="J60" s="1">
-        <v>0.08878510249964</v>
+        <v>0.19543335610378</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>16128361.6</v>
+        <v>5209898.75</v>
       </c>
       <c r="N60" s="1">
-        <v>16128361.6</v>
+        <v>5209898.75</v>
       </c>
       <c r="O60" s="1">
-        <v>4.82</v>
+        <v>1.54</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>