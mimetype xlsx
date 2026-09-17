--- v4 (2026-08-19)
+++ v5 (2026-09-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000435455</t>
   </si>
   <si>
@@ -205,68 +205,68 @@
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>DIAGEO PLC</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC AB-A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
-    <t>FR0014017CN7</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>IT0000072170</t>
   </si>
   <si>
     <t>FINECOBANK SPA</t>
   </si>
   <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT AG</t>
+  </si>
+  <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD GROUP - W/I</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -343,144 +343,153 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORP</t>
   </si>
   <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER SPA</t>
+  </si>
+  <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP AB</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK SE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
-    <t>NO0005052605</t>
-[...7 lines deleted...]
-  <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
-    <t>FR0000120578</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
+    <t>DE0007165631</t>
+  </si>
+  <si>
+    <t>SARTORIUS AG-PFD</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
+    <t>GB00B5ZN1N88</t>
+  </si>
+  <si>
+    <t>SEGRO PLC</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HLDG-R</t>
+  </si>
+  <si>
+    <t>DE000SYM9999</t>
+  </si>
+  <si>
+    <t>SYMRISE AG</t>
   </si>
   <si>
     <t>IT0003242622</t>
   </si>
   <si>
     <t>TERNA-RETE ELETT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
@@ -813,3182 +822,3282 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>361798.44377</v>
+      </c>
+      <c r="C2">
+        <v>750.03</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>271361266.59</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>271361266.59</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>49836.44888</v>
+      </c>
+      <c r="C3">
+        <v>1733.1</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>86371910.56</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>86371910.56</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O60" sqref="O60"/>
+      <selection activeCell="N62" sqref="N62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>104685.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>85.38</v>
+      </c>
+      <c r="D2" s="1">
+        <v>73.0549285</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>8273130.71</v>
+      </c>
+      <c r="H2" s="1">
+        <v>1450547.81</v>
+      </c>
+      <c r="I2" s="1">
+        <v>17.533239360605</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>9723678.52</v>
+      </c>
+      <c r="M2" s="1">
+        <v>9723678.52</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.72</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="1">
+        <v>51049.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>166.9</v>
+      </c>
+      <c r="D3" s="1">
+        <v>159.5565255</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>8145201.07</v>
+      </c>
+      <c r="H3" s="1">
+        <v>374877.03</v>
+      </c>
+      <c r="I3" s="1">
+        <v>4.6024281878164</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>8520078.1</v>
+      </c>
+      <c r="M3" s="1">
+        <v>8520078.1</v>
+      </c>
+      <c r="N3" s="1">
+        <v>2.38</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="1">
+        <v>67940.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>52.54</v>
+      </c>
+      <c r="D4" s="1">
+        <v>71.55217913</v>
+      </c>
+      <c r="E4" t="s">
         <v>28</v>
       </c>
-      <c r="G2">
+      <c r="F4">
         <v>0.92</v>
       </c>
-      <c r="H2" s="1">
-[...78 lines deleted...]
-      <c r="A4" t="s">
+      <c r="G4" s="1">
+        <v>5148567.69</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-1265226.09</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-24.574331468098</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>3883341.6</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3883341.6</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>31</v>
       </c>
-      <c r="B4" t="s">
-[...11 lines deleted...]
-      <c r="F4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="1">
+        <v>80000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>70.6</v>
+      </c>
+      <c r="D5" s="1">
+        <v>66.43970875</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>5315176.7</v>
+      </c>
+      <c r="H5" s="1">
+        <v>332823.3</v>
+      </c>
+      <c r="I5" s="1">
+        <v>6.2617541953027</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5648000.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5648000.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="1">
+        <v>12945.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>1656.4</v>
+      </c>
+      <c r="D6" s="1">
+        <v>711.22020703</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9206745.58</v>
+      </c>
+      <c r="H6" s="1">
+        <v>12235352.42</v>
+      </c>
+      <c r="I6" s="1">
+        <v>132.89552006932</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>21442098.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>21442098.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>5.99</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>134.72</v>
+      </c>
+      <c r="D7" s="1">
+        <v>107.52509271</v>
+      </c>
+      <c r="E7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7">
+        <v>0.87</v>
+      </c>
+      <c r="G7" s="1">
+        <v>8787116.38</v>
+      </c>
+      <c r="H7" s="1">
+        <v>2111300.35</v>
+      </c>
+      <c r="I7" s="1">
+        <v>24.027226438078</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>10898416.73</v>
+      </c>
+      <c r="M7" s="1">
+        <v>10898416.73</v>
+      </c>
+      <c r="N7" s="1">
+        <v>3.05</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>262137.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>193.45</v>
+      </c>
+      <c r="D8" s="1">
+        <v>164.80870007</v>
+      </c>
+      <c r="E8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8">
+        <v>10.9</v>
+      </c>
+      <c r="G8" s="1">
+        <v>3925599.46</v>
+      </c>
+      <c r="H8" s="1">
+        <v>728011.87</v>
+      </c>
+      <c r="I8" s="1">
+        <v>18.545240731208</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>4653611.33</v>
+      </c>
+      <c r="M8" s="1">
+        <v>4653611.33</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="1">
+        <v>171342.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>42.53</v>
+      </c>
+      <c r="D9" s="1">
+        <v>23.41432638</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>4011857.51</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3275317.75</v>
+      </c>
+      <c r="I9" s="1">
+        <v>81.640929216352</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>7287175.26</v>
+      </c>
+      <c r="M9" s="1">
+        <v>7287175.26</v>
+      </c>
+      <c r="N9" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="1">
+        <v>335508.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>21.64</v>
+      </c>
+      <c r="D10" s="1">
+        <v>13.41712633</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4501553.22</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2758839.9</v>
+      </c>
+      <c r="I10" s="1">
+        <v>61.286399719606</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>7260393.12</v>
+      </c>
+      <c r="M10" s="1">
+        <v>7260393.12</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="1">
+        <v>81984.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>584.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>443.88756099</v>
+      </c>
+      <c r="E11" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11">
+        <v>10.9</v>
+      </c>
+      <c r="G11" s="1">
+        <v>3304719.98</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1089026.56</v>
+      </c>
+      <c r="I11" s="1">
+        <v>32.953671312267</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>4393746.54</v>
+      </c>
+      <c r="M11" s="1">
+        <v>4393746.54</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>510361.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>12.635</v>
+      </c>
+      <c r="D12" s="1">
+        <v>9.49529451</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>4846028.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1602383.24</v>
+      </c>
+      <c r="I12" s="1">
+        <v>33.065909648066</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>6448411.24</v>
+      </c>
+      <c r="M12" s="1">
+        <v>6448411.24</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="1">
+        <v>38110.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>97.66</v>
+      </c>
+      <c r="D13" s="1">
+        <v>140.00648491</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5335647.14</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-1613824.54</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-30.246088199903</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>3721822.6</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3721822.6</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="1">
+        <v>199908.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>23.22</v>
+      </c>
+      <c r="D14" s="1">
+        <v>23.54219731</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>4706273.58</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-64409.82</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-1.3685948958369</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>4641863.76</v>
+      </c>
+      <c r="M14" s="1">
+        <v>4641863.76</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="1">
+        <v>154657.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>65.8</v>
+      </c>
+      <c r="D15" s="1">
+        <v>61.51310151</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>9513431.74</v>
+      </c>
+      <c r="H15" s="1">
+        <v>662998.86</v>
+      </c>
+      <c r="I15" s="1">
+        <v>6.9690820107782</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>10176430.6</v>
+      </c>
+      <c r="M15" s="1">
+        <v>10176430.6</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.84</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="1">
+        <v>223407.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>15.065</v>
+      </c>
+      <c r="D16" s="1">
+        <v>19.90093117</v>
+      </c>
+      <c r="E16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16">
+        <v>0.87</v>
+      </c>
+      <c r="G16" s="1">
+        <v>5256026.18</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-1366477.51</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-25.998301058691</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3889548.67</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3889548.67</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="1">
+        <v>278226.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>274.1</v>
+      </c>
+      <c r="D17" s="1">
+        <v>242.6918439</v>
+      </c>
+      <c r="E17" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17">
+        <v>10.9</v>
+      </c>
+      <c r="G17" s="1">
+        <v>6310447.18</v>
+      </c>
+      <c r="H17" s="1">
+        <v>687969.5</v>
+      </c>
+      <c r="I17" s="1">
+        <v>10.902072077878</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>6998416.68</v>
+      </c>
+      <c r="M17" s="1">
+        <v>6998416.68</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>115.9</v>
+      </c>
+      <c r="D18" s="1">
+        <v>53.04734214</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3713313.95</v>
+      </c>
+      <c r="H18" s="1">
+        <v>4399686.05</v>
+      </c>
+      <c r="I18" s="1">
+        <v>118.48408481594</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>8113000.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>8113000.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>2.27</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="1">
+        <v>37891.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>174.75</v>
+      </c>
+      <c r="D19" s="1">
+        <v>225.75977805</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>8554263.75</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-1932811.5</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-22.594714828614</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>6621452.25</v>
+      </c>
+      <c r="M19" s="1">
+        <v>6621452.25</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>22.97</v>
+      </c>
+      <c r="D20" s="1">
+        <v>18.65596</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4663990.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>1078510.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>23.124191947238</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>5742500.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>5742500.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="1">
+        <v>40576.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>72.2</v>
+      </c>
+      <c r="D21" s="1">
+        <v>72.97720007</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2961122.87</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-31535.67</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.0649902548623</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2929587.2</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2929587.2</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" s="1">
+        <v>640000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>14.37</v>
+      </c>
+      <c r="D22" s="1">
+        <v>11.1189</v>
+      </c>
+      <c r="E22" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22">
+        <v>0.87</v>
+      </c>
+      <c r="G22" s="1">
+        <v>8095672.35</v>
+      </c>
+      <c r="H22" s="1">
+        <v>2532780.21</v>
+      </c>
+      <c r="I22" s="1">
+        <v>31.285606685898</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>10628452.56</v>
+      </c>
+      <c r="M22" s="1">
+        <v>10628452.56</v>
+      </c>
+      <c r="N22" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="1">
+        <v>33000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>86.72</v>
+      </c>
+      <c r="D23" s="1">
+        <v>117.1167597</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3864853.07</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-1003093.07</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-25.954235564251</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>2861760.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2861760.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="1">
+        <v>79290.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>77.06</v>
+      </c>
+      <c r="D24" s="1">
+        <v>34.08029777</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2702226.81</v>
+      </c>
+      <c r="H24" s="1">
+        <v>3407860.59</v>
+      </c>
+      <c r="I24" s="1">
+        <v>126.1130478533</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>6110087.4</v>
+      </c>
+      <c r="M24" s="1">
+        <v>6110087.4</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="1">
+        <v>280000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>27.49</v>
+      </c>
+      <c r="D25" s="1">
+        <v>17.43705971</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>4882376.72</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2814823.28</v>
+      </c>
+      <c r="I25" s="1">
+        <v>57.652726150144</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>7697200.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>7697200.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.15</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1390000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>6.11</v>
+      </c>
+      <c r="D26" s="1">
+        <v>2.26116504</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>3143019.4</v>
+      </c>
+      <c r="H26" s="1">
+        <v>5349880.6</v>
+      </c>
+      <c r="I26" s="1">
+        <v>170.21468591635</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>8492900.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>8492900.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>2.37</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="1">
+        <v>44358.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>119.85</v>
+      </c>
+      <c r="D27" s="1">
+        <v>71.83613238</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3186507.16</v>
+      </c>
+      <c r="H27" s="1">
+        <v>2129799.14</v>
+      </c>
+      <c r="I27" s="1">
+        <v>66.838046583897</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>5316306.3</v>
+      </c>
+      <c r="M27" s="1">
+        <v>5316306.3</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>264.9</v>
+      </c>
+      <c r="D28" s="1">
+        <v>285.88351636</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>6289437.36</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-461637.36</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-7.3398832610362</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>5827800.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>5827800.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="1">
+        <v>76475.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>74.25</v>
+      </c>
+      <c r="D29" s="1">
+        <v>79.25496254</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>6061023.26</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-382754.51</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-6.3150147026494</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5678268.75</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5678268.75</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="1">
+        <v>50644.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>87.3</v>
+      </c>
+      <c r="D30" s="1">
+        <v>67.12335696</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3399395.29</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1021825.91</v>
+      </c>
+      <c r="I30" s="1">
+        <v>30.05904941405</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4421221.2</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4421221.2</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="1">
+        <v>109796.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>41.73</v>
+      </c>
+      <c r="D31" s="1">
+        <v>44.39906071</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>4874839.27</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-293052.19</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-6.0115251758854</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>4581787.08</v>
+      </c>
+      <c r="M31" s="1">
+        <v>4581787.08</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.1</v>
+      </c>
+      <c r="D32" s="1">
+        <v>81.92202575</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3276881.03</v>
+      </c>
+      <c r="H32" s="1">
+        <v>887118.97</v>
+      </c>
+      <c r="I32" s="1">
+        <v>27.072053024763</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4164000.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4164000.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="1">
+        <v>940000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>4.282</v>
+      </c>
+      <c r="D33" s="1">
+        <v>3.56603241</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3352070.47</v>
+      </c>
+      <c r="H33" s="1">
+        <v>673009.53</v>
+      </c>
+      <c r="I33" s="1">
+        <v>20.077427847154</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>4025080.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>4025080.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>2.85</v>
+      </c>
+      <c r="D34" s="1">
+        <v>2.62312203</v>
+      </c>
+      <c r="E34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F34">
+        <v>0.87</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3080120.34</v>
+      </c>
+      <c r="H34" s="1">
+        <v>213535.04</v>
+      </c>
+      <c r="I34" s="1">
+        <v>6.9326849742501</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3293655.38</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3293655.38</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="1">
+        <v>27745.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>145.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>131.75099189</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>3655431.27</v>
+      </c>
+      <c r="H35" s="1">
+        <v>367593.73</v>
+      </c>
+      <c r="I35" s="1">
+        <v>10.056097430058</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>4023025.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>4023025.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" s="1">
+        <v>47595.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>89.66</v>
+      </c>
+      <c r="D36" s="1">
+        <v>84.68582477</v>
+      </c>
+      <c r="E36" t="s">
+        <v>39</v>
+      </c>
+      <c r="F36">
+        <v>0.87</v>
+      </c>
+      <c r="G36" s="1">
+        <v>4755392.2</v>
+      </c>
+      <c r="H36" s="1">
+        <v>176270.46</v>
+      </c>
+      <c r="I36" s="1">
+        <v>3.7067491509954</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>4931662.66</v>
+      </c>
+      <c r="M36" s="1">
+        <v>4931662.66</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>100</v>
+      </c>
+      <c r="B37" s="1">
+        <v>7500.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>493.3</v>
+      </c>
+      <c r="D37" s="1">
+        <v>525.59861467</v>
+      </c>
+      <c r="E37" t="s">
         <v>28</v>
       </c>
-      <c r="G4">
+      <c r="F37">
         <v>0.92</v>
       </c>
-      <c r="H4" s="1">
-[...20 lines deleted...]
-      <c r="O4" s="1">
+      <c r="G37" s="1">
+        <v>4095238.87</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-70271.51</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-1.7159318962999</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>4024967.36</v>
+      </c>
+      <c r="M37" s="1">
+        <v>4024967.36</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>102</v>
+      </c>
+      <c r="B38" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>382.15</v>
+      </c>
+      <c r="D38" s="1">
+        <v>347.68554905</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>7301396.53</v>
+      </c>
+      <c r="H38" s="1">
+        <v>723753.47</v>
+      </c>
+      <c r="I38" s="1">
+        <v>9.9125347736729</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>8025150.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>8025150.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="1">
+        <v>17513.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>511.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>559.25943128</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>9794310.42</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-845167.42</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-8.6291671772437</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>8949143.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>8949143.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>106</v>
+      </c>
+      <c r="B40" s="1">
+        <v>31039.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>133.4</v>
+      </c>
+      <c r="D40" s="1">
+        <v>152.11819614</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>4721596.69</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-580994.09</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-12.305034253148</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>4140602.6</v>
+      </c>
+      <c r="M40" s="1">
+        <v>4140602.6</v>
+      </c>
+      <c r="N40" s="1">
         <v>1.16</v>
       </c>
-      <c r="P4">
-[...169 lines deleted...]
-      <c r="F8" t="s">
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>15.58</v>
+      </c>
+      <c r="D41" s="1">
+        <v>9.83754664</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2164260.26</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1263339.74</v>
+      </c>
+      <c r="I41" s="1">
+        <v>58.372819727328</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>3427600.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>3427600.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="1">
+        <v>98388.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>53.62</v>
+      </c>
+      <c r="D42" s="1">
+        <v>54.99440003</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5410789.03</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-135224.47</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-2.4991636016531</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>5275564.56</v>
+      </c>
+      <c r="M42" s="1">
+        <v>5275564.56</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>112</v>
+      </c>
+      <c r="B43" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>188.55</v>
+      </c>
+      <c r="D43" s="1">
+        <v>188.98521915</v>
+      </c>
+      <c r="E43" t="s">
         <v>42</v>
       </c>
-      <c r="G8">
-[...1702 lines deleted...]
-      <c r="H42" s="1">
+      <c r="F43">
+        <v>10.9</v>
+      </c>
+      <c r="G43" s="1">
         <v>2142903.2</v>
       </c>
-      <c r="I42" s="1">
-[...25 lines deleted...]
-      <c r="A43" t="s">
+      <c r="H43" s="1">
+        <v>106477.36</v>
+      </c>
+      <c r="I43" s="1">
+        <v>4.9688366698038</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2249380.56</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2249380.56</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>111</v>
       </c>
-      <c r="B43" t="s">
-[...45 lines deleted...]
-    <row r="44" spans="1:16">
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>114</v>
+      </c>
+      <c r="B44" s="1">
+        <v>78389.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="D44" s="1">
+        <v>83.37689127</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>6535831.13</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-2236194.48</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-34.214385829764</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>4299636.65</v>
+      </c>
+      <c r="M44" s="1">
+        <v>4299636.65</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>113</v>
       </c>
-      <c r="B44" t="s">
-[...45 lines deleted...]
-    <row r="45" spans="1:16">
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" s="1">
+        <v>377903.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>12.04</v>
+      </c>
+      <c r="D45" s="1">
+        <v>6.04042254</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2282693.8</v>
+      </c>
+      <c r="H45" s="1">
+        <v>2267258.32</v>
+      </c>
+      <c r="I45" s="1">
+        <v>99.323804182585</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>4549952.12</v>
+      </c>
+      <c r="M45" s="1">
+        <v>4549952.12</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>115</v>
       </c>
-      <c r="B45" t="s">
-[...45 lines deleted...]
-    <row r="46" spans="1:16">
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>118</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>285.55</v>
+      </c>
+      <c r="D46" s="1">
+        <v>386.5194995</v>
+      </c>
+      <c r="E46" t="s">
         <v>119</v>
       </c>
-      <c r="C46" s="1">
-[...11 lines deleted...]
-      <c r="G46">
+      <c r="F46">
         <v>7.47</v>
       </c>
+      <c r="G46" s="1">
+        <v>5183295.51</v>
+      </c>
       <c r="H46" s="1">
-        <v>5183295.51</v>
+        <v>-1363024.19</v>
       </c>
       <c r="I46" s="1">
-        <v>-1336112.32</v>
-[...2 lines deleted...]
-        <v>-25.777274658994</v>
+        <v>-26.296478511988</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" s="1">
+        <v>3820271.32</v>
       </c>
       <c r="M46" s="1">
-        <v>3847183.19</v>
+        <v>3820271.32</v>
       </c>
       <c r="N46" s="1">
-        <v>3847183.19</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:16">
+        <v>1.07</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
-      <c r="B47" t="s">
-        <v>122</v>
+      <c r="B47" s="1">
+        <v>184186.0</v>
       </c>
       <c r="C47" s="1">
-        <v>250000.0</v>
+        <v>16.935</v>
       </c>
       <c r="D47" s="1">
-        <v>18.74</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>12.99059999</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2392686.65</v>
       </c>
       <c r="H47" s="1">
-        <v>3247650.0</v>
+        <v>726503.26</v>
       </c>
       <c r="I47" s="1">
-        <v>1437350.0</v>
-[...2 lines deleted...]
-        <v>44.258155897341</v>
+        <v>30.363493690241</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" s="1">
+        <v>3119189.91</v>
       </c>
       <c r="M47" s="1">
-        <v>4685000.0</v>
+        <v>3119189.91</v>
       </c>
       <c r="N47" s="1">
-        <v>4685000.0</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:16">
+        <v>0.87</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
-      <c r="B48" t="s">
-        <v>124</v>
+      <c r="B48" s="1">
+        <v>250000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>250000.0</v>
+        <v>10.115</v>
       </c>
       <c r="D48" s="1">
-        <v>11.265</v>
-[...1 lines deleted...]
-      <c r="E48" s="1">
         <v>9.33094144</v>
       </c>
-      <c r="F48" t="s">
+      <c r="E48" t="s">
         <v>39</v>
       </c>
-      <c r="G48">
+      <c r="F48">
         <v>0.87</v>
       </c>
+      <c r="G48" s="1">
+        <v>2671050.03</v>
+      </c>
       <c r="H48" s="1">
-        <v>2671050.03</v>
+        <v>251346.83</v>
       </c>
       <c r="I48" s="1">
-        <v>581534.14</v>
-[...2 lines deleted...]
-        <v>21.771742703</v>
+        <v>9.4100382687328</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48">
-        <v>0.0</v>
+      <c r="L48" s="1">
+        <v>2922396.86</v>
       </c>
       <c r="M48" s="1">
-        <v>3252584.17</v>
+        <v>2922396.86</v>
       </c>
       <c r="N48" s="1">
-        <v>3252584.17</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:16">
+        <v>0.82</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
-      <c r="B49" t="s">
-        <v>126</v>
+      <c r="B49" s="1">
+        <v>44000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>44000.0</v>
+        <v>146.0</v>
       </c>
       <c r="D49" s="1">
-        <v>140.5</v>
-[...1 lines deleted...]
-      <c r="E49" s="1">
         <v>35.79132773</v>
       </c>
-      <c r="F49" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1574818.42</v>
       </c>
       <c r="H49" s="1">
-        <v>1574818.42</v>
+        <v>4849181.58</v>
       </c>
       <c r="I49" s="1">
-        <v>4607181.58</v>
-[...2 lines deleted...]
-        <v>292.55319352945</v>
+        <v>307.9200445217</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>0.0</v>
+      <c r="L49" s="1">
+        <v>6424000.0</v>
       </c>
       <c r="M49" s="1">
-        <v>6182000.0</v>
+        <v>6424000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>6182000.0</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:16">
+        <v>1.8</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
-      <c r="B50" t="s">
-        <v>128</v>
+      <c r="B50" s="1">
+        <v>25151.0</v>
       </c>
       <c r="C50" s="1">
-        <v>25151.0</v>
+        <v>327.8</v>
       </c>
       <c r="D50" s="1">
-        <v>329.5</v>
-[...1 lines deleted...]
-      <c r="E50" s="1">
         <v>323.92450002</v>
       </c>
-      <c r="F50" t="s">
+      <c r="E50" t="s">
         <v>28</v>
       </c>
-      <c r="G50">
+      <c r="F50">
         <v>0.92</v>
       </c>
+      <c r="G50" s="1">
+        <v>8895103.29</v>
+      </c>
       <c r="H50" s="1">
-        <v>8895103.29</v>
+        <v>74106.68</v>
       </c>
       <c r="I50" s="1">
-        <v>145702.36</v>
-[...2 lines deleted...]
-        <v>1.6380063867701</v>
+        <v>0.83311770064898</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" s="1">
+        <v>8969209.97</v>
       </c>
       <c r="M50" s="1">
-        <v>9040805.65</v>
+        <v>8969209.97</v>
       </c>
       <c r="N50" s="1">
-        <v>9040805.65</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>2.51</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
-      <c r="B51" t="s">
-        <v>130</v>
+      <c r="B51" s="1">
+        <v>68861.0</v>
       </c>
       <c r="C51" s="1">
-        <v>68861.0</v>
+        <v>78.88</v>
       </c>
       <c r="D51" s="1">
-        <v>73.02</v>
-[...1 lines deleted...]
-      <c r="E51" s="1">
         <v>38.32588475</v>
       </c>
-      <c r="F51" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2639158.75</v>
       </c>
       <c r="H51" s="1">
-        <v>2639158.75</v>
+        <v>2792596.93</v>
       </c>
       <c r="I51" s="1">
-        <v>2389071.47</v>
-[...2 lines deleted...]
-        <v>90.523977384839</v>
+        <v>105.81390490436</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" s="1">
+        <v>5431755.68</v>
       </c>
       <c r="M51" s="1">
-        <v>5028230.22</v>
+        <v>5431755.68</v>
       </c>
       <c r="N51" s="1">
-        <v>5028230.22</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:16">
+        <v>1.52</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
-      <c r="B52" t="s">
-        <v>132</v>
+      <c r="B52" s="1">
+        <v>30000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>61865.0</v>
+        <v>141.18</v>
       </c>
       <c r="D52" s="1">
-        <v>75.2</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>133.01114267</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>3990334.28</v>
       </c>
       <c r="H52" s="1">
-        <v>6318554.57</v>
+        <v>245065.72</v>
       </c>
       <c r="I52" s="1">
-        <v>-1666306.57</v>
-[...2 lines deleted...]
-        <v>-26.371641671206</v>
+        <v>6.1414834648891</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" s="1">
+        <v>4235400.0</v>
       </c>
       <c r="M52" s="1">
-        <v>4652248.0</v>
+        <v>4235400.0</v>
       </c>
       <c r="N52" s="1">
-        <v>4652248.0</v>
-[...8 lines deleted...]
-    <row r="53" spans="1:16">
+        <v>1.18</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
-      <c r="B53" t="s">
-        <v>134</v>
+      <c r="B53" s="1">
+        <v>15455.0</v>
       </c>
       <c r="C53" s="1">
-        <v>30000.0</v>
+        <v>228.2</v>
       </c>
       <c r="D53" s="1">
-        <v>156.72</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>231.70560013</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3581010.05</v>
       </c>
       <c r="H53" s="1">
-        <v>3990334.28</v>
+        <v>-54179.05</v>
       </c>
       <c r="I53" s="1">
-        <v>711265.72</v>
-[...2 lines deleted...]
-        <v>17.824715176494</v>
+        <v>-1.5129544246881</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" s="1">
+        <v>3526831.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4701600.0</v>
+        <v>3526831.0</v>
       </c>
       <c r="N53" s="1">
-        <v>4701600.0</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:16">
+        <v>0.99</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
-      <c r="B54" t="s">
-        <v>136</v>
+      <c r="B54" s="1">
+        <v>40000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>40000.0</v>
+        <v>282.75</v>
       </c>
       <c r="D54" s="1">
-        <v>255.8</v>
-[...1 lines deleted...]
-      <c r="E54" s="1">
         <v>124.841055</v>
       </c>
-      <c r="F54" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>4993642.2</v>
       </c>
       <c r="H54" s="1">
-        <v>4993642.2</v>
+        <v>6316357.8</v>
       </c>
       <c r="I54" s="1">
-        <v>5238357.8</v>
-[...2 lines deleted...]
-        <v>104.90054333488</v>
+        <v>126.48799307247</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>0.0</v>
+      <c r="L54" s="1">
+        <v>11310000.0</v>
       </c>
       <c r="M54" s="1">
-        <v>10232000.0</v>
+        <v>11310000.0</v>
       </c>
       <c r="N54" s="1">
-        <v>10232000.0</v>
-[...8 lines deleted...]
-    <row r="55" spans="1:16">
+        <v>3.16</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
-      <c r="B55" t="s">
-        <v>138</v>
+      <c r="B55" s="1">
+        <v>450000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>107764.0</v>
+        <v>7.502</v>
       </c>
       <c r="D55" s="1">
-        <v>52.15</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>7.5148</v>
+      </c>
+      <c r="E55" t="s">
+        <v>39</v>
+      </c>
+      <c r="F55">
+        <v>0.87</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3915544.49</v>
       </c>
       <c r="H55" s="1">
-        <v>2586005.52</v>
+        <v>-14123.02</v>
       </c>
       <c r="I55" s="1">
-        <v>3033887.08</v>
-[...2 lines deleted...]
-        <v>117.31943557491</v>
+        <v>-0.36069108743545</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" s="1">
+        <v>3901421.47</v>
       </c>
       <c r="M55" s="1">
-        <v>5619892.6</v>
+        <v>3901421.47</v>
       </c>
       <c r="N55" s="1">
-        <v>5619892.6</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>1.09</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
-      <c r="B56" t="s">
-        <v>140</v>
+      <c r="B56" s="1">
+        <v>72580.0</v>
       </c>
       <c r="C56" s="1">
-        <v>35000.0</v>
+        <v>65.18</v>
       </c>
       <c r="D56" s="1">
-        <v>86.32</v>
-[...8 lines deleted...]
-        <v>0.92</v>
+        <v>23.99693331</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1741697.42</v>
       </c>
       <c r="H56" s="1">
-        <v>3756555.27</v>
+        <v>2989066.98</v>
       </c>
       <c r="I56" s="1">
-        <v>-460640.8</v>
-[...2 lines deleted...]
-        <v>-12.262319249731</v>
+        <v>171.61804029083</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" s="1">
+        <v>4730764.4</v>
       </c>
       <c r="M56" s="1">
-        <v>3295914.47</v>
+        <v>4730764.4</v>
       </c>
       <c r="N56" s="1">
-        <v>3295914.47</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>1.32</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
-      <c r="B57" t="s">
-        <v>142</v>
+      <c r="B57" s="1">
+        <v>35000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>518595.0</v>
+        <v>103.35</v>
       </c>
       <c r="D57" s="1">
-        <v>9.876</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.60648257</v>
+      </c>
+      <c r="E57" t="s">
+        <v>28</v>
+      </c>
+      <c r="F57">
+        <v>0.92</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3756555.27</v>
       </c>
       <c r="H57" s="1">
-        <v>3878856.7</v>
+        <v>178660.13</v>
       </c>
       <c r="I57" s="1">
-        <v>1242787.52</v>
-[...2 lines deleted...]
-        <v>32.040047264443</v>
+        <v>4.7559563791537</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" s="1">
+        <v>3935215.4</v>
       </c>
       <c r="M57" s="1">
-        <v>5121644.22</v>
+        <v>3935215.4</v>
       </c>
       <c r="N57" s="1">
-        <v>5121644.22</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>1.1</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
-      <c r="B58" t="s">
-        <v>144</v>
+      <c r="B58" s="1">
+        <v>58375.0</v>
       </c>
       <c r="C58" s="1">
-        <v>220000.0</v>
+        <v>83.76</v>
       </c>
       <c r="D58" s="1">
-        <v>194.75</v>
-[...8 lines deleted...]
-        <v>7.47</v>
+        <v>80.4790842</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>4697966.54</v>
       </c>
       <c r="H58" s="1">
-        <v>5341709.24</v>
+        <v>191523.46</v>
       </c>
       <c r="I58" s="1">
-        <v>391597.33</v>
-[...2 lines deleted...]
-        <v>7.3309368295007</v>
+        <v>4.0767310360623</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" s="1">
+        <v>4889490.0</v>
       </c>
       <c r="M58" s="1">
-        <v>5733306.57</v>
+        <v>4889490.0</v>
       </c>
       <c r="N58" s="1">
-        <v>5733306.57</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>1.37</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
-      <c r="B59" t="s">
-        <v>146</v>
+      <c r="B59" s="1">
+        <v>518595.0</v>
       </c>
       <c r="C59" s="1">
-        <v>100000.0</v>
+        <v>10.265</v>
       </c>
       <c r="D59" s="1">
-        <v>44.14</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>7.47954897</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>3878856.7</v>
       </c>
       <c r="H59" s="1">
-        <v>4391211.44</v>
+        <v>1444520.98</v>
       </c>
       <c r="I59" s="1">
-        <v>22788.56</v>
-[...2 lines deleted...]
-        <v>0.51895838566134</v>
+        <v>37.240895751575</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" s="1">
+        <v>5323377.68</v>
       </c>
       <c r="M59" s="1">
-        <v>4414000.0</v>
+        <v>5323377.68</v>
       </c>
       <c r="N59" s="1">
-        <v>4414000.0</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>1.49</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>147</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>175.6</v>
+      </c>
+      <c r="D60" s="1">
+        <v>181.35785514</v>
+      </c>
+      <c r="E60" t="s">
+        <v>119</v>
+      </c>
+      <c r="F60">
+        <v>7.47</v>
+      </c>
+      <c r="G60" s="1">
+        <v>5341709.24</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-173272.13</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-3.2437581720566</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>5168437.11</v>
+      </c>
+      <c r="M60" s="1">
+        <v>5168437.11</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" s="1">
+        <v>78319.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>46.4</v>
+      </c>
+      <c r="D61" s="1">
+        <v>43.91211443</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>3439152.89</v>
+      </c>
+      <c r="H61" s="1">
+        <v>194848.71</v>
+      </c>
+      <c r="I61" s="1">
+        <v>5.6656018569736</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>3634001.6</v>
+      </c>
+      <c r="M61" s="1">
+        <v>3634001.6</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>148</v>
       </c>
-      <c r="C60" s="1">
-[...39 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" s="1">
+        <v>932.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>4810.07</v>
+      </c>
+      <c r="D62" s="1">
+        <v>4800.93653433</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>4474472.85</v>
+      </c>
+      <c r="H62" s="1">
+        <v>8512.39</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.19024341604844</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>4482985.24</v>
+      </c>
+      <c r="M62" s="1">
+        <v>4482985.24</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">