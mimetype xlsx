--- v5 (2026-09-17)
+++ v6 (2026-10-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000435455</t>
   </si>
   <si>
@@ -169,104 +169,98 @@
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN AB</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0105563003</t>
   </si>
   <si>
     <t>CORP ACCIONA ENE</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>DIAGEO PLC</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC AB-A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
-    <t>IT0000072170</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT AG</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD GROUP - W/I</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -307,125 +301,101 @@
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KPN (KONIN) NV</t>
   </si>
   <si>
     <t>GB0005603997</t>
   </si>
   <si>
     <t>LEGAL &amp; GEN GRP</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
-    <t>GB00B0SWJX34</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK KGAA</t>
   </si>
   <si>
-    <t>FI0009014575</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER SPA</t>
   </si>
   <si>
     <t>SE0009806607</t>
   </si>
   <si>
     <t>MUNTERS GROUP AB</t>
   </si>
   <si>
-    <t>DE0006452907</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK-B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>GB0007099541</t>
   </si>
   <si>
     <t>PRUDENTIAL PLC</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>SAINT GOBAIN</t>
   </si>
   <si>
     <t>DE0007164600</t>
@@ -448,54 +418,66 @@
   <si>
     <t>GB00B5ZN1N88</t>
   </si>
   <si>
     <t>SEGRO PLC</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HLDG-R</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
+    <t>CH0012453913</t>
+  </si>
+  <si>
+    <t>TEMENOS AG-REG</t>
+  </si>
+  <si>
     <t>IT0003242622</t>
   </si>
   <si>
     <t>TERNA-RETE ELETT</t>
+  </si>
+  <si>
+    <t>IT0005239360</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -832,170 +814,170 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>361798.44377</v>
+        <v>359636.27915</v>
       </c>
       <c r="C2">
-        <v>750.03</v>
+        <v>743.46</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>271361266.59</v>
+        <v>267376668.73</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>271361266.59</v>
+        <v>267376668.73</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>49836.44888</v>
       </c>
       <c r="C3">
-        <v>1733.1</v>
+        <v>1718.71</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>86371910.56</v>
+        <v>85654715.59</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>86371910.56</v>
+        <v>85654715.59</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N62" sqref="N62"/>
+      <selection activeCell="N59" sqref="N59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>12</v>
       </c>
       <c r="B1" t="s">
         <v>13</v>
       </c>
       <c r="C1" t="s">
         <v>14</v>
       </c>
       <c r="D1" t="s">
         <v>15</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
@@ -1011,3093 +993,2943 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
-        <v>104685.0</v>
+        <v>80346.0</v>
       </c>
       <c r="C2" s="1">
-        <v>85.38</v>
+        <v>83.18</v>
       </c>
       <c r="D2" s="1">
-        <v>73.0549285</v>
+        <v>73.05492856</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2">
         <v>0.92</v>
       </c>
       <c r="G2" s="1">
-        <v>8273130.71</v>
+        <v>6349648.56</v>
       </c>
       <c r="H2" s="1">
-        <v>1450547.81</v>
+        <v>888714.14</v>
       </c>
       <c r="I2" s="1">
-        <v>17.533239360605</v>
+        <v>13.996272889787</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>9723678.52</v>
+        <v>7238362.7</v>
       </c>
       <c r="M2" s="1">
-        <v>9723678.52</v>
+        <v>7238362.7</v>
       </c>
       <c r="N2" s="1">
-        <v>2.72</v>
+        <v>2.05</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="1">
         <v>51049.0</v>
       </c>
       <c r="C3" s="1">
-        <v>166.9</v>
+        <v>175.14</v>
       </c>
       <c r="D3" s="1">
         <v>159.5565255</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>8145201.07</v>
       </c>
       <c r="H3" s="1">
-        <v>374877.03</v>
+        <v>795520.79</v>
       </c>
       <c r="I3" s="1">
-        <v>4.6024281878164</v>
+        <v>9.766742197808</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>8520078.1</v>
+        <v>8940721.86</v>
       </c>
       <c r="M3" s="1">
-        <v>8520078.1</v>
+        <v>8940721.86</v>
       </c>
       <c r="N3" s="1">
-        <v>2.38</v>
+        <v>2.53</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="1">
         <v>67940.0</v>
       </c>
       <c r="C4" s="1">
-        <v>52.54</v>
+        <v>55.36</v>
       </c>
       <c r="D4" s="1">
         <v>71.55217913</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4">
         <v>0.92</v>
       </c>
       <c r="G4" s="1">
         <v>5148567.69</v>
       </c>
       <c r="H4" s="1">
-        <v>-1265226.09</v>
+        <v>-1074963.88</v>
       </c>
       <c r="I4" s="1">
-        <v>-24.574331468098</v>
+        <v>-20.878891853513</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>3883341.6</v>
+        <v>4073603.81</v>
       </c>
       <c r="M4" s="1">
-        <v>3883341.6</v>
+        <v>4073603.81</v>
       </c>
       <c r="N4" s="1">
-        <v>1.09</v>
+        <v>1.15</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1">
         <v>80000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>70.6</v>
+        <v>69.68</v>
       </c>
       <c r="D5" s="1">
         <v>66.43970875</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>5315176.7</v>
       </c>
       <c r="H5" s="1">
-        <v>332823.3</v>
+        <v>259223.3</v>
       </c>
       <c r="I5" s="1">
-        <v>6.2617541953027</v>
+        <v>4.8770401179701</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5648000.0</v>
+        <v>5574400.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5648000.0</v>
+        <v>5574400.0</v>
       </c>
       <c r="N5" s="1">
         <v>1.58</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="1">
-        <v>12945.0</v>
+        <v>13273.0</v>
       </c>
       <c r="C6" s="1">
-        <v>1656.4</v>
+        <v>1549.4</v>
       </c>
       <c r="D6" s="1">
-        <v>711.22020703</v>
+        <v>732.3209734</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>9206745.58</v>
+        <v>9720096.28</v>
       </c>
       <c r="H6" s="1">
-        <v>12235352.42</v>
+        <v>10845089.92</v>
       </c>
       <c r="I6" s="1">
-        <v>132.89552006932</v>
+        <v>111.57389399851</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>21442098.0</v>
+        <v>20565186.2</v>
       </c>
       <c r="M6" s="1">
-        <v>21442098.0</v>
+        <v>20565186.2</v>
       </c>
       <c r="N6" s="1">
-        <v>5.99</v>
+        <v>5.83</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="1">
         <v>70000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>134.72</v>
+        <v>125.66</v>
       </c>
       <c r="D7" s="1">
         <v>107.52509271</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="G7" s="1">
         <v>8787116.38</v>
       </c>
       <c r="H7" s="1">
-        <v>2111300.35</v>
+        <v>1580259.42</v>
       </c>
       <c r="I7" s="1">
-        <v>24.027226438078</v>
+        <v>17.983822583672</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>10898416.73</v>
+        <v>10367375.8</v>
       </c>
       <c r="M7" s="1">
-        <v>10898416.73</v>
+        <v>10367375.8</v>
       </c>
       <c r="N7" s="1">
-        <v>3.05</v>
+        <v>2.94</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
         <v>262137.0</v>
       </c>
       <c r="C8" s="1">
-        <v>193.45</v>
+        <v>186.85</v>
       </c>
       <c r="D8" s="1">
         <v>164.80870007</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8">
-        <v>10.9</v>
+        <v>11.02</v>
       </c>
       <c r="G8" s="1">
         <v>3925599.46</v>
       </c>
       <c r="H8" s="1">
-        <v>728011.87</v>
+        <v>519477.09</v>
       </c>
       <c r="I8" s="1">
-        <v>18.545240731208</v>
+        <v>13.233064027373</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>4653611.33</v>
+        <v>4445076.55</v>
       </c>
       <c r="M8" s="1">
-        <v>4653611.33</v>
+        <v>4445076.55</v>
       </c>
       <c r="N8" s="1">
-        <v>1.3</v>
+        <v>1.26</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="1">
         <v>171342.0</v>
       </c>
       <c r="C9" s="1">
-        <v>42.53</v>
+        <v>43.94</v>
       </c>
       <c r="D9" s="1">
         <v>23.41432638</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>4011857.51</v>
       </c>
       <c r="H9" s="1">
-        <v>3275317.75</v>
+        <v>3516909.97</v>
       </c>
       <c r="I9" s="1">
-        <v>81.640929216352</v>
+        <v>87.66288337095</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>7287175.26</v>
+        <v>7528767.48</v>
       </c>
       <c r="M9" s="1">
-        <v>7287175.26</v>
+        <v>7528767.48</v>
       </c>
       <c r="N9" s="1">
-        <v>2.04</v>
+        <v>2.13</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="1">
         <v>335508.0</v>
       </c>
       <c r="C10" s="1">
-        <v>21.64</v>
+        <v>22.21</v>
       </c>
       <c r="D10" s="1">
         <v>13.41712633</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>4501553.22</v>
       </c>
       <c r="H10" s="1">
-        <v>2758839.9</v>
+        <v>2950079.46</v>
       </c>
       <c r="I10" s="1">
-        <v>61.286399719606</v>
+        <v>65.534701375806</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>7260393.12</v>
+        <v>7451632.68</v>
       </c>
       <c r="M10" s="1">
-        <v>7260393.12</v>
+        <v>7451632.68</v>
       </c>
       <c r="N10" s="1">
-        <v>2.03</v>
+        <v>2.11</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="1">
-        <v>81984.0</v>
+        <v>87168.0</v>
       </c>
       <c r="C11" s="1">
-        <v>584.0</v>
+        <v>518.2</v>
       </c>
       <c r="D11" s="1">
-        <v>443.88756099</v>
+        <v>448.03383558</v>
       </c>
       <c r="E11" t="s">
         <v>42</v>
       </c>
       <c r="F11">
-        <v>10.9</v>
+        <v>11.02</v>
       </c>
       <c r="G11" s="1">
-        <v>3304719.98</v>
+        <v>3545694.14</v>
       </c>
       <c r="H11" s="1">
-        <v>1089026.56</v>
+        <v>553630.44</v>
       </c>
       <c r="I11" s="1">
-        <v>32.953671312267</v>
+        <v>15.614162365398</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>4393746.54</v>
+        <v>4099324.58</v>
       </c>
       <c r="M11" s="1">
-        <v>4393746.54</v>
+        <v>4099324.58</v>
       </c>
       <c r="N11" s="1">
-        <v>1.23</v>
+        <v>1.16</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="1">
         <v>510361.0</v>
       </c>
       <c r="C12" s="1">
-        <v>12.635</v>
+        <v>12.34</v>
       </c>
       <c r="D12" s="1">
         <v>9.49529451</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>4846028.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1602383.24</v>
+        <v>1451826.74</v>
       </c>
       <c r="I12" s="1">
-        <v>33.065909648066</v>
+        <v>29.959107541269</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>6448411.24</v>
+        <v>6297854.74</v>
       </c>
       <c r="M12" s="1">
-        <v>6448411.24</v>
+        <v>6297854.74</v>
       </c>
       <c r="N12" s="1">
-        <v>1.8</v>
+        <v>1.78</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="1">
-        <v>38110.0</v>
+        <v>199908.0</v>
       </c>
       <c r="C13" s="1">
-        <v>97.66</v>
+        <v>21.7</v>
       </c>
       <c r="D13" s="1">
-        <v>140.00648491</v>
+        <v>23.54219731</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>5335647.14</v>
+        <v>4706273.58</v>
       </c>
       <c r="H13" s="1">
-        <v>-1613824.54</v>
+        <v>-368269.98</v>
       </c>
       <c r="I13" s="1">
-        <v>-30.246088199903</v>
+        <v>-7.8250865305625</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3721822.6</v>
+        <v>4338003.6</v>
       </c>
       <c r="M13" s="1">
-        <v>3721822.6</v>
+        <v>4338003.6</v>
       </c>
       <c r="N13" s="1">
-        <v>1.04</v>
+        <v>1.23</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="1">
-        <v>199908.0</v>
+        <v>119232.0</v>
       </c>
       <c r="C14" s="1">
-        <v>23.22</v>
+        <v>71.86</v>
       </c>
       <c r="D14" s="1">
-        <v>23.54219731</v>
+        <v>61.51310152</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>4706273.58</v>
+        <v>7334330.12</v>
       </c>
       <c r="H14" s="1">
-        <v>-64409.82</v>
+        <v>1233681.4</v>
       </c>
       <c r="I14" s="1">
-        <v>-1.3685948958369</v>
+        <v>16.820641828432</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>4641863.76</v>
+        <v>8568011.52</v>
       </c>
       <c r="M14" s="1">
-        <v>4641863.76</v>
+        <v>8568011.52</v>
       </c>
       <c r="N14" s="1">
-        <v>1.3</v>
+        <v>2.43</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="1">
-        <v>154657.0</v>
+        <v>223407.0</v>
       </c>
       <c r="C15" s="1">
-        <v>65.8</v>
+        <v>15.315</v>
       </c>
       <c r="D15" s="1">
-        <v>61.51310151</v>
+        <v>19.90093117</v>
       </c>
       <c r="E15" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="F15">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G15" s="1">
-        <v>9513431.74</v>
+        <v>5256026.18</v>
       </c>
       <c r="H15" s="1">
-        <v>662998.86</v>
+        <v>-1223404.09</v>
       </c>
       <c r="I15" s="1">
-        <v>6.9690820107782</v>
+        <v>-23.276217585355</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>10176430.6</v>
+        <v>4032622.09</v>
       </c>
       <c r="M15" s="1">
-        <v>10176430.6</v>
+        <v>4032622.09</v>
       </c>
       <c r="N15" s="1">
-        <v>2.84</v>
+        <v>1.14</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="1">
-        <v>223407.0</v>
+        <v>278226.0</v>
       </c>
       <c r="C16" s="1">
-        <v>15.065</v>
+        <v>251.9</v>
       </c>
       <c r="D16" s="1">
-        <v>19.90093117</v>
+        <v>242.6918439</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F16">
-        <v>0.87</v>
+        <v>11.02</v>
       </c>
       <c r="G16" s="1">
-        <v>5256026.18</v>
+        <v>6310447.18</v>
       </c>
       <c r="H16" s="1">
-        <v>-1366477.51</v>
+        <v>49942.09</v>
       </c>
       <c r="I16" s="1">
-        <v>-25.998301058691</v>
+        <v>0.79141919067612</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>3889548.67</v>
+        <v>6360389.27</v>
       </c>
       <c r="M16" s="1">
-        <v>3889548.67</v>
+        <v>6360389.27</v>
       </c>
       <c r="N16" s="1">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="1">
-        <v>278226.0</v>
+        <v>70000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>274.1</v>
+        <v>114.9</v>
       </c>
       <c r="D17" s="1">
-        <v>242.6918439</v>
+        <v>53.04734214</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="F17">
-        <v>10.9</v>
+        <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>6310447.18</v>
+        <v>3713313.95</v>
       </c>
       <c r="H17" s="1">
-        <v>687969.5</v>
+        <v>4329686.05</v>
       </c>
       <c r="I17" s="1">
-        <v>10.902072077878</v>
+        <v>116.59897623254</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>6998416.68</v>
+        <v>8043000.0</v>
       </c>
       <c r="M17" s="1">
-        <v>6998416.68</v>
+        <v>8043000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1.96</v>
+        <v>2.28</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="1">
-        <v>70000.0</v>
+        <v>37891.0</v>
       </c>
       <c r="C18" s="1">
-        <v>115.9</v>
+        <v>168.2</v>
       </c>
       <c r="D18" s="1">
-        <v>53.04734214</v>
+        <v>225.75977805</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>3713313.95</v>
+        <v>8554263.75</v>
       </c>
       <c r="H18" s="1">
-        <v>4399686.05</v>
+        <v>-2180997.55</v>
       </c>
       <c r="I18" s="1">
-        <v>118.48408481594</v>
+        <v>-25.496028807856</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>8113000.0</v>
+        <v>6373266.2</v>
       </c>
       <c r="M18" s="1">
-        <v>8113000.0</v>
+        <v>6373266.2</v>
       </c>
       <c r="N18" s="1">
-        <v>2.27</v>
+        <v>1.81</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="1">
-        <v>37891.0</v>
+        <v>73509.0</v>
       </c>
       <c r="C19" s="1">
-        <v>174.75</v>
+        <v>68.5</v>
       </c>
       <c r="D19" s="1">
-        <v>225.75977805</v>
+        <v>73.40251751</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>8554263.75</v>
+        <v>5395745.66</v>
       </c>
       <c r="H19" s="1">
-        <v>-1932811.5</v>
+        <v>-360379.16</v>
       </c>
       <c r="I19" s="1">
-        <v>-22.594714828614</v>
+        <v>-6.67895009714</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>6621452.25</v>
+        <v>5035366.5</v>
       </c>
       <c r="M19" s="1">
-        <v>6621452.25</v>
+        <v>5035366.5</v>
       </c>
       <c r="N19" s="1">
-        <v>1.85</v>
+        <v>1.43</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="1">
-        <v>250000.0</v>
+        <v>57313.0</v>
       </c>
       <c r="C20" s="1">
-        <v>22.97</v>
+        <v>76.02</v>
       </c>
       <c r="D20" s="1">
-        <v>18.65596</v>
+        <v>76.63690001</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>4663990.0</v>
+        <v>4392290.65</v>
       </c>
       <c r="H20" s="1">
-        <v>1078510.0</v>
+        <v>-35356.39</v>
       </c>
       <c r="I20" s="1">
-        <v>23.124191947238</v>
+        <v>-0.80496471698657</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>5742500.0</v>
+        <v>4356934.26</v>
       </c>
       <c r="M20" s="1">
-        <v>5742500.0</v>
+        <v>4356934.26</v>
       </c>
       <c r="N20" s="1">
-        <v>1.61</v>
+        <v>1.23</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="1">
-        <v>40576.0</v>
+        <v>603195.0</v>
       </c>
       <c r="C21" s="1">
-        <v>72.2</v>
+        <v>14.798</v>
       </c>
       <c r="D21" s="1">
-        <v>72.97720007</v>
+        <v>11.11890001</v>
       </c>
       <c r="E21" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="F21">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G21" s="1">
-        <v>2961122.87</v>
+        <v>7630107.94</v>
       </c>
       <c r="H21" s="1">
-        <v>-31535.67</v>
+        <v>2890346.55</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.0649902548623</v>
+        <v>37.880808144898</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>2929587.2</v>
+        <v>10520454.49</v>
       </c>
       <c r="M21" s="1">
-        <v>2929587.2</v>
+        <v>10520454.49</v>
       </c>
       <c r="N21" s="1">
-        <v>0.82</v>
+        <v>2.98</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="1">
-        <v>640000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>14.37</v>
+        <v>91.66</v>
       </c>
       <c r="D22" s="1">
-        <v>11.1189</v>
+        <v>117.1167597</v>
       </c>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="F22">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>8095672.35</v>
+        <v>3864853.07</v>
       </c>
       <c r="H22" s="1">
-        <v>2532780.21</v>
+        <v>-840073.07</v>
       </c>
       <c r="I22" s="1">
-        <v>31.285606685898</v>
+        <v>-21.736222691643</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>10628452.56</v>
+        <v>3024780.0</v>
       </c>
       <c r="M22" s="1">
-        <v>10628452.56</v>
+        <v>3024780.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2.97</v>
+        <v>0.86</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="1">
-        <v>33000.0</v>
+        <v>79290.0</v>
       </c>
       <c r="C23" s="1">
-        <v>86.72</v>
+        <v>67.31</v>
       </c>
       <c r="D23" s="1">
-        <v>117.1167597</v>
+        <v>34.08029777</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>3864853.07</v>
+        <v>2702226.81</v>
       </c>
       <c r="H23" s="1">
-        <v>-1003093.07</v>
+        <v>2634783.09</v>
       </c>
       <c r="I23" s="1">
-        <v>-25.954235564251</v>
+        <v>97.504142888731</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>2861760.0</v>
+        <v>5337009.9</v>
       </c>
       <c r="M23" s="1">
-        <v>2861760.0</v>
+        <v>5337009.9</v>
       </c>
       <c r="N23" s="1">
-        <v>0.8</v>
+        <v>1.51</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="1">
-        <v>79290.0</v>
+        <v>280000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>77.06</v>
+        <v>28.975</v>
       </c>
       <c r="D24" s="1">
-        <v>34.08029777</v>
+        <v>17.43705971</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>2702226.81</v>
+        <v>4882376.72</v>
       </c>
       <c r="H24" s="1">
-        <v>3407860.59</v>
+        <v>3230623.28</v>
       </c>
       <c r="I24" s="1">
-        <v>126.1130478533</v>
+        <v>66.169070214639</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>6110087.4</v>
+        <v>8113000.0</v>
       </c>
       <c r="M24" s="1">
-        <v>6110087.4</v>
+        <v>8113000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1.71</v>
+        <v>2.3</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="1">
-        <v>280000.0</v>
+        <v>1390000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>27.49</v>
+        <v>6.34</v>
       </c>
       <c r="D25" s="1">
-        <v>17.43705971</v>
+        <v>2.26116504</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>4882376.72</v>
+        <v>3143019.4</v>
       </c>
       <c r="H25" s="1">
-        <v>2814823.28</v>
+        <v>5669580.6</v>
       </c>
       <c r="I25" s="1">
-        <v>57.652726150144</v>
+        <v>180.38643350404</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>7697200.0</v>
+        <v>8812600.0</v>
       </c>
       <c r="M25" s="1">
-        <v>7697200.0</v>
+        <v>8812600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2.15</v>
+        <v>2.5</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="1">
-        <v>1390000.0</v>
+        <v>44358.0</v>
       </c>
       <c r="C26" s="1">
-        <v>6.11</v>
+        <v>120.75</v>
       </c>
       <c r="D26" s="1">
-        <v>2.26116504</v>
+        <v>71.83613238</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>3143019.4</v>
+        <v>3186507.16</v>
       </c>
       <c r="H26" s="1">
-        <v>5349880.6</v>
+        <v>2169721.34</v>
       </c>
       <c r="I26" s="1">
-        <v>170.21468591635</v>
+        <v>68.090897997543</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>8492900.0</v>
+        <v>5356228.5</v>
       </c>
       <c r="M26" s="1">
-        <v>8492900.0</v>
+        <v>5356228.5</v>
       </c>
       <c r="N26" s="1">
-        <v>2.37</v>
+        <v>1.52</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" s="1">
-        <v>44358.0</v>
+        <v>15026.0</v>
       </c>
       <c r="C27" s="1">
-        <v>119.85</v>
+        <v>253.15</v>
       </c>
       <c r="D27" s="1">
-        <v>71.83613238</v>
+        <v>285.88351657</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>3186507.16</v>
+        <v>4295685.72</v>
       </c>
       <c r="H27" s="1">
-        <v>2129799.14</v>
+        <v>-491853.82</v>
       </c>
       <c r="I27" s="1">
-        <v>66.838046583897</v>
+        <v>-11.449948903618</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>5316306.3</v>
+        <v>3803831.9</v>
       </c>
       <c r="M27" s="1">
-        <v>5316306.3</v>
+        <v>3803831.9</v>
       </c>
       <c r="N27" s="1">
-        <v>1.49</v>
+        <v>1.08</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="1">
-        <v>22000.0</v>
+        <v>76475.0</v>
       </c>
       <c r="C28" s="1">
-        <v>264.9</v>
+        <v>82.85</v>
       </c>
       <c r="D28" s="1">
-        <v>285.88351636</v>
+        <v>79.25496254</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>6289437.36</v>
+        <v>6061023.26</v>
       </c>
       <c r="H28" s="1">
-        <v>-461637.36</v>
+        <v>274930.49</v>
       </c>
       <c r="I28" s="1">
-        <v>-7.3398832610362</v>
+        <v>4.5360408334747</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>5827800.0</v>
+        <v>6335953.75</v>
       </c>
       <c r="M28" s="1">
-        <v>5827800.0</v>
+        <v>6335953.75</v>
       </c>
       <c r="N28" s="1">
-        <v>1.63</v>
+        <v>1.79</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="1">
-        <v>76475.0</v>
+        <v>50644.0</v>
       </c>
       <c r="C29" s="1">
-        <v>74.25</v>
+        <v>78.05</v>
       </c>
       <c r="D29" s="1">
-        <v>79.25496254</v>
+        <v>67.12335696</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>6061023.26</v>
+        <v>3399395.29</v>
       </c>
       <c r="H29" s="1">
-        <v>-382754.51</v>
+        <v>553368.91</v>
       </c>
       <c r="I29" s="1">
-        <v>-6.3150147026494</v>
+        <v>16.278451394807</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>5678268.75</v>
+        <v>3952764.2</v>
       </c>
       <c r="M29" s="1">
-        <v>5678268.75</v>
+        <v>3952764.2</v>
       </c>
       <c r="N29" s="1">
-        <v>1.59</v>
+        <v>1.12</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="1">
-        <v>50644.0</v>
+        <v>109796.0</v>
       </c>
       <c r="C30" s="1">
-        <v>87.3</v>
+        <v>40.92</v>
       </c>
       <c r="D30" s="1">
-        <v>67.12335696</v>
+        <v>44.39906071</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>3399395.29</v>
+        <v>4874839.27</v>
       </c>
       <c r="H30" s="1">
-        <v>1021825.91</v>
+        <v>-381986.95</v>
       </c>
       <c r="I30" s="1">
-        <v>30.05904941405</v>
+        <v>-7.8358880948294</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>4421221.2</v>
+        <v>4492852.32</v>
       </c>
       <c r="M30" s="1">
-        <v>4421221.2</v>
+        <v>4492852.32</v>
       </c>
       <c r="N30" s="1">
-        <v>1.24</v>
+        <v>1.27</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="1">
-        <v>109796.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>41.73</v>
+        <v>101.0</v>
       </c>
       <c r="D31" s="1">
-        <v>44.39906071</v>
+        <v>81.92202575</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>4874839.27</v>
+        <v>3276881.03</v>
       </c>
       <c r="H31" s="1">
-        <v>-293052.19</v>
+        <v>763118.97</v>
       </c>
       <c r="I31" s="1">
-        <v>-6.0115251758854</v>
+        <v>23.287966911634</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>4581787.08</v>
+        <v>4040000.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4581787.08</v>
+        <v>4040000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1.28</v>
+        <v>1.14</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="1">
-        <v>40000.0</v>
+        <v>940000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>104.1</v>
+        <v>4.324</v>
       </c>
       <c r="D32" s="1">
-        <v>81.92202575</v>
+        <v>3.56603241</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>3276881.03</v>
+        <v>3352070.47</v>
       </c>
       <c r="H32" s="1">
-        <v>887118.97</v>
+        <v>712489.53</v>
       </c>
       <c r="I32" s="1">
-        <v>27.072053024763</v>
+        <v>21.25520738232</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>4164000.0</v>
+        <v>4064560.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4164000.0</v>
+        <v>4064560.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1.16</v>
+        <v>1.15</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="1">
-        <v>940000.0</v>
+        <v>764217.0</v>
       </c>
       <c r="C33" s="1">
-        <v>4.282</v>
+        <v>2.951</v>
       </c>
       <c r="D33" s="1">
-        <v>3.56603241</v>
+        <v>2.62312203</v>
       </c>
       <c r="E33" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="F33">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G33" s="1">
-        <v>3352070.47</v>
+        <v>2353880.33</v>
       </c>
       <c r="H33" s="1">
-        <v>673009.53</v>
+        <v>304148.28</v>
       </c>
       <c r="I33" s="1">
-        <v>20.077427847154</v>
+        <v>12.921144551134</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>4025080.0</v>
+        <v>2658028.61</v>
       </c>
       <c r="M33" s="1">
-        <v>4025080.0</v>
+        <v>2658028.61</v>
       </c>
       <c r="N33" s="1">
-        <v>1.13</v>
+        <v>0.75</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="1">
-        <v>1000000.0</v>
+        <v>27745.0</v>
       </c>
       <c r="C34" s="1">
-        <v>2.85</v>
+        <v>140.55</v>
       </c>
       <c r="D34" s="1">
-        <v>2.62312203</v>
+        <v>131.75099189</v>
       </c>
       <c r="E34" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="F34">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>3080120.34</v>
+        <v>3655431.27</v>
       </c>
       <c r="H34" s="1">
-        <v>213535.04</v>
+        <v>244128.48</v>
       </c>
       <c r="I34" s="1">
-        <v>6.9326849742501</v>
+        <v>6.6785137503078</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>3293655.38</v>
+        <v>3899559.75</v>
       </c>
       <c r="M34" s="1">
-        <v>3293655.38</v>
+        <v>3899559.75</v>
       </c>
       <c r="N34" s="1">
-        <v>0.92</v>
+        <v>1.1</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="1">
-        <v>27745.0</v>
+        <v>7500.0</v>
       </c>
       <c r="C35" s="1">
-        <v>145.0</v>
+        <v>581.4</v>
       </c>
       <c r="D35" s="1">
-        <v>131.75099189</v>
+        <v>525.59861467</v>
       </c>
       <c r="E35" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F35">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G35" s="1">
-        <v>3655431.27</v>
+        <v>4095238.87</v>
       </c>
       <c r="H35" s="1">
-        <v>367593.73</v>
+        <v>627494.8</v>
       </c>
       <c r="I35" s="1">
-        <v>10.056097430058</v>
+        <v>15.322544543049</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>4023025.0</v>
+        <v>4722733.67</v>
       </c>
       <c r="M35" s="1">
-        <v>4023025.0</v>
+        <v>4722733.67</v>
       </c>
       <c r="N35" s="1">
-        <v>1.12</v>
+        <v>1.34</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" s="1">
-        <v>47595.0</v>
+        <v>21000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>89.66</v>
+        <v>378.6</v>
       </c>
       <c r="D36" s="1">
-        <v>84.68582477</v>
+        <v>347.68554905</v>
       </c>
       <c r="E36" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="F36">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>4755392.2</v>
+        <v>7301396.53</v>
       </c>
       <c r="H36" s="1">
-        <v>176270.46</v>
+        <v>649203.47</v>
       </c>
       <c r="I36" s="1">
-        <v>3.7067491509954</v>
+        <v>8.891497227038</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>4931662.66</v>
+        <v>7950600.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4931662.66</v>
+        <v>7950600.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1.38</v>
+        <v>2.25</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" s="1">
-        <v>7500.0</v>
+        <v>17513.0</v>
       </c>
       <c r="C37" s="1">
-        <v>493.3</v>
+        <v>495.8</v>
       </c>
       <c r="D37" s="1">
-        <v>525.59861467</v>
+        <v>559.25943128</v>
       </c>
       <c r="E37" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F37">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>4095238.87</v>
+        <v>9794310.42</v>
       </c>
       <c r="H37" s="1">
-        <v>-70271.51</v>
+        <v>-1111365.02</v>
       </c>
       <c r="I37" s="1">
-        <v>-1.7159318962999</v>
+        <v>-11.347047135964</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>4024967.36</v>
+        <v>8682945.4</v>
       </c>
       <c r="M37" s="1">
-        <v>4024967.36</v>
+        <v>8682945.4</v>
       </c>
       <c r="N37" s="1">
-        <v>1.13</v>
+        <v>2.46</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" s="1">
-        <v>21000.0</v>
+        <v>31039.0</v>
       </c>
       <c r="C38" s="1">
-        <v>382.15</v>
+        <v>140.1</v>
       </c>
       <c r="D38" s="1">
-        <v>347.68554905</v>
+        <v>152.11819614</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>7301396.53</v>
+        <v>4721596.69</v>
       </c>
       <c r="H38" s="1">
-        <v>723753.47</v>
+        <v>-373032.79</v>
       </c>
       <c r="I38" s="1">
-        <v>9.9125347736729</v>
+        <v>-7.9005644592656</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>8025150.0</v>
+        <v>4348563.9</v>
       </c>
       <c r="M38" s="1">
-        <v>8025150.0</v>
+        <v>4348563.9</v>
       </c>
       <c r="N38" s="1">
-        <v>2.24</v>
+        <v>1.23</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="1">
-        <v>17513.0</v>
+        <v>98388.0</v>
       </c>
       <c r="C39" s="1">
-        <v>511.0</v>
+        <v>50.72</v>
       </c>
       <c r="D39" s="1">
-        <v>559.25943128</v>
+        <v>54.99440003</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>9794310.42</v>
+        <v>5410789.03</v>
       </c>
       <c r="H39" s="1">
-        <v>-845167.42</v>
+        <v>-420549.67</v>
       </c>
       <c r="I39" s="1">
-        <v>-8.6291671772437</v>
+        <v>-7.7724277858233</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>8949143.0</v>
+        <v>4990239.36</v>
       </c>
       <c r="M39" s="1">
-        <v>8949143.0</v>
+        <v>4990239.36</v>
       </c>
       <c r="N39" s="1">
-        <v>2.5</v>
+        <v>1.41</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" s="1">
-        <v>31039.0</v>
+        <v>168174.0</v>
       </c>
       <c r="C40" s="1">
-        <v>133.4</v>
+        <v>166.6</v>
       </c>
       <c r="D40" s="1">
-        <v>152.11819614</v>
+        <v>182.7642742</v>
       </c>
       <c r="E40" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="F40">
-        <v>1.0</v>
+        <v>11.02</v>
       </c>
       <c r="G40" s="1">
-        <v>4721596.69</v>
+        <v>2701152.15</v>
       </c>
       <c r="H40" s="1">
-        <v>-580994.09</v>
+        <v>-158472.38</v>
       </c>
       <c r="I40" s="1">
-        <v>-12.305034253148</v>
+        <v>-5.8668438947432</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>4140602.6</v>
+        <v>2542679.77</v>
       </c>
       <c r="M40" s="1">
-        <v>4140602.6</v>
+        <v>2542679.77</v>
       </c>
       <c r="N40" s="1">
-        <v>1.16</v>
+        <v>0.72</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" s="1">
-        <v>220000.0</v>
+        <v>377903.0</v>
       </c>
       <c r="C41" s="1">
-        <v>15.58</v>
+        <v>9.782</v>
       </c>
       <c r="D41" s="1">
-        <v>9.83754664</v>
+        <v>6.04042254</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2164260.26</v>
+        <v>2282693.8</v>
       </c>
       <c r="H41" s="1">
-        <v>1263339.74</v>
+        <v>1413953.35</v>
       </c>
       <c r="I41" s="1">
-        <v>58.372819727328</v>
+        <v>61.942313506963</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>3427600.0</v>
+        <v>3696647.15</v>
       </c>
       <c r="M41" s="1">
-        <v>3427600.0</v>
+        <v>3696647.15</v>
       </c>
       <c r="N41" s="1">
-        <v>0.96</v>
+        <v>1.05</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" s="1">
-        <v>98388.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>53.62</v>
+        <v>330.55</v>
       </c>
       <c r="D42" s="1">
-        <v>54.99440003</v>
+        <v>386.5194995</v>
       </c>
       <c r="E42" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="F42">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G42" s="1">
-        <v>5410789.03</v>
+        <v>5183295.51</v>
       </c>
       <c r="H42" s="1">
-        <v>-135224.47</v>
+        <v>-761547.28</v>
       </c>
       <c r="I42" s="1">
-        <v>-2.4991636016531</v>
+        <v>-14.692337693862</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>5275564.56</v>
+        <v>4421748.23</v>
       </c>
       <c r="M42" s="1">
-        <v>5275564.56</v>
+        <v>4421748.23</v>
       </c>
       <c r="N42" s="1">
-        <v>1.47</v>
+        <v>1.25</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>215031.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>10.715</v>
+      </c>
+      <c r="D43" s="1">
+        <v>9.33094145</v>
+      </c>
+      <c r="E43" t="s">
+        <v>39</v>
+      </c>
+      <c r="F43">
+        <v>0.85</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2297434.24</v>
+      </c>
+      <c r="H43" s="1">
+        <v>418173.24</v>
+      </c>
+      <c r="I43" s="1">
+        <v>18.201750140191</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2715607.48</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2715607.48</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>112</v>
-      </c>
-[...43 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>78389.0</v>
+        <v>44000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>54.85</v>
+        <v>134.35</v>
       </c>
       <c r="D44" s="1">
-        <v>83.37689127</v>
+        <v>35.79132773</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>6535831.13</v>
+        <v>1574818.42</v>
       </c>
       <c r="H44" s="1">
-        <v>-2236194.48</v>
+        <v>4336581.58</v>
       </c>
       <c r="I44" s="1">
-        <v>-34.214385829764</v>
+        <v>275.3702601472</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>4299636.65</v>
+        <v>5911400.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4299636.65</v>
+        <v>5911400.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1.2</v>
+        <v>1.67</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
+        <v>25151.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>330.2</v>
+      </c>
+      <c r="D45" s="1">
+        <v>323.92450002</v>
+      </c>
+      <c r="E45" t="s">
+        <v>28</v>
+      </c>
+      <c r="F45">
+        <v>0.92</v>
+      </c>
+      <c r="G45" s="1">
+        <v>8895103.29</v>
+      </c>
+      <c r="H45" s="1">
+        <v>99654.86</v>
+      </c>
+      <c r="I45" s="1">
+        <v>1.1203339270049</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>8994758.15</v>
+      </c>
+      <c r="M45" s="1">
+        <v>8994758.15</v>
+      </c>
+      <c r="N45" s="1">
+        <v>2.55</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>116</v>
-      </c>
-[...43 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>68861.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>76.8</v>
+      </c>
+      <c r="D46" s="1">
+        <v>38.32588475</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>2639158.75</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2649366.05</v>
+      </c>
+      <c r="I46" s="1">
+        <v>100.38676339572</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>5288524.8</v>
+      </c>
+      <c r="M46" s="1">
+        <v>5288524.8</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>118</v>
-      </c>
-[...43 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="1">
-        <v>184186.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>16.935</v>
+        <v>136.98</v>
       </c>
       <c r="D47" s="1">
-        <v>12.99059999</v>
+        <v>133.01114267</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>2392686.65</v>
+        <v>3990334.28</v>
       </c>
       <c r="H47" s="1">
-        <v>726503.26</v>
+        <v>119065.72</v>
       </c>
       <c r="I47" s="1">
-        <v>30.363493690241</v>
+        <v>2.9838532725634</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>3119189.91</v>
+        <v>4109400.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3119189.91</v>
+        <v>4109400.0</v>
       </c>
       <c r="N47" s="1">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="1">
-        <v>250000.0</v>
+        <v>17695.0</v>
       </c>
       <c r="C48" s="1">
-        <v>10.115</v>
+        <v>247.4</v>
       </c>
       <c r="D48" s="1">
-        <v>9.33094144</v>
+        <v>231.59597344</v>
       </c>
       <c r="E48" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="F48">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2671050.03</v>
+        <v>4098090.75</v>
       </c>
       <c r="H48" s="1">
-        <v>251346.83</v>
+        <v>279652.25</v>
       </c>
       <c r="I48" s="1">
-        <v>9.4100382687328</v>
+        <v>6.8239643058173</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>2922396.86</v>
+        <v>4377743.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2922396.86</v>
+        <v>4377743.0</v>
       </c>
       <c r="N48" s="1">
-        <v>0.82</v>
+        <v>1.24</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" s="1">
-        <v>44000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>146.0</v>
+        <v>270.15</v>
       </c>
       <c r="D49" s="1">
-        <v>35.79132773</v>
+        <v>124.841055</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>1574818.42</v>
+        <v>4993642.2</v>
       </c>
       <c r="H49" s="1">
-        <v>4849181.58</v>
+        <v>5812357.8</v>
       </c>
       <c r="I49" s="1">
-        <v>307.9200445217</v>
+        <v>116.39515942892</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>6424000.0</v>
+        <v>10806000.0</v>
       </c>
       <c r="M49" s="1">
-        <v>6424000.0</v>
+        <v>10806000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1.8</v>
+        <v>3.06</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" s="1">
-        <v>25151.0</v>
+        <v>345273.0</v>
       </c>
       <c r="C50" s="1">
-        <v>327.8</v>
+        <v>8.616</v>
       </c>
       <c r="D50" s="1">
-        <v>323.92450002</v>
+        <v>7.5148</v>
       </c>
       <c r="E50" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="F50">
-        <v>0.92</v>
+        <v>0.85</v>
       </c>
       <c r="G50" s="1">
-        <v>8895103.29</v>
+        <v>3004292.87</v>
       </c>
       <c r="H50" s="1">
-        <v>74106.68</v>
+        <v>501950.48</v>
       </c>
       <c r="I50" s="1">
-        <v>0.83311770064898</v>
+        <v>16.707774565267</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>8969209.97</v>
+        <v>3506243.35</v>
       </c>
       <c r="M50" s="1">
-        <v>8969209.97</v>
+        <v>3506243.35</v>
       </c>
       <c r="N50" s="1">
-        <v>2.51</v>
+        <v>0.99</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
-        <v>68861.0</v>
+        <v>72580.0</v>
       </c>
       <c r="C51" s="1">
-        <v>78.88</v>
+        <v>58.88</v>
       </c>
       <c r="D51" s="1">
-        <v>38.32588475</v>
+        <v>23.99693331</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>2639158.75</v>
+        <v>1741697.42</v>
       </c>
       <c r="H51" s="1">
-        <v>2792596.93</v>
+        <v>2531812.98</v>
       </c>
       <c r="I51" s="1">
-        <v>105.81390490436</v>
+        <v>145.36468567543</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>5431755.68</v>
+        <v>4273510.4</v>
       </c>
       <c r="M51" s="1">
-        <v>5431755.68</v>
+        <v>4273510.4</v>
       </c>
       <c r="N51" s="1">
-        <v>1.52</v>
+        <v>1.21</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="1">
-        <v>30000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>141.18</v>
+        <v>103.95</v>
       </c>
       <c r="D52" s="1">
-        <v>133.01114267</v>
+        <v>99.60648257</v>
       </c>
       <c r="E52" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F52">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G52" s="1">
-        <v>3990334.28</v>
+        <v>3756555.27</v>
       </c>
       <c r="H52" s="1">
-        <v>245065.72</v>
+        <v>183929.95</v>
       </c>
       <c r="I52" s="1">
-        <v>6.1414834648891</v>
+        <v>4.8962396871642</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>4235400.0</v>
+        <v>3940485.22</v>
       </c>
       <c r="M52" s="1">
-        <v>4235400.0</v>
+        <v>3940485.22</v>
       </c>
       <c r="N52" s="1">
-        <v>1.18</v>
+        <v>1.12</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="1">
-        <v>15455.0</v>
+        <v>58375.0</v>
       </c>
       <c r="C53" s="1">
-        <v>228.2</v>
+        <v>87.76</v>
       </c>
       <c r="D53" s="1">
-        <v>231.70560013</v>
+        <v>80.4790842</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>3581010.05</v>
+        <v>4697966.54</v>
       </c>
       <c r="H53" s="1">
-        <v>-54179.05</v>
+        <v>425023.46</v>
       </c>
       <c r="I53" s="1">
-        <v>-1.5129544246881</v>
+        <v>9.0469665201149</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>3526831.0</v>
+        <v>5122990.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3526831.0</v>
+        <v>5122990.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.99</v>
+        <v>1.45</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" s="1">
-        <v>40000.0</v>
+        <v>48854.0</v>
       </c>
       <c r="C54" s="1">
-        <v>282.75</v>
+        <v>69.5</v>
       </c>
       <c r="D54" s="1">
-        <v>124.841055</v>
+        <v>69.50364924</v>
       </c>
       <c r="E54" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F54">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="G54" s="1">
-        <v>4993642.2</v>
+        <v>3694929.67</v>
       </c>
       <c r="H54" s="1">
-        <v>6316357.8</v>
+        <v>-17519.29</v>
       </c>
       <c r="I54" s="1">
-        <v>126.48799307247</v>
+        <v>-0.47414407213873</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>11310000.0</v>
+        <v>3677410.38</v>
       </c>
       <c r="M54" s="1">
-        <v>11310000.0</v>
+        <v>3677410.38</v>
       </c>
       <c r="N54" s="1">
-        <v>3.16</v>
+        <v>1.04</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>450000.0</v>
+        <v>518595.0</v>
       </c>
       <c r="C55" s="1">
-        <v>7.502</v>
+        <v>10.135</v>
       </c>
       <c r="D55" s="1">
-        <v>7.5148</v>
+        <v>7.47954897</v>
       </c>
       <c r="E55" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="F55">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>3915544.49</v>
+        <v>3878856.7</v>
       </c>
       <c r="H55" s="1">
-        <v>-14123.02</v>
+        <v>1377103.63</v>
       </c>
       <c r="I55" s="1">
-        <v>-0.36069108743545</v>
+        <v>35.502823035458</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>3901421.47</v>
+        <v>5255960.33</v>
       </c>
       <c r="M55" s="1">
-        <v>3901421.47</v>
+        <v>5255960.33</v>
       </c>
       <c r="N55" s="1">
-        <v>1.09</v>
+        <v>1.49</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" s="1">
-        <v>72580.0</v>
+        <v>89682.0</v>
       </c>
       <c r="C56" s="1">
-        <v>65.18</v>
+        <v>81.29</v>
       </c>
       <c r="D56" s="1">
-        <v>23.99693331</v>
+        <v>78.95866919</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1741697.42</v>
+        <v>7081171.37</v>
       </c>
       <c r="H56" s="1">
-        <v>2989066.98</v>
+        <v>209078.41</v>
       </c>
       <c r="I56" s="1">
-        <v>171.61804029083</v>
+        <v>2.952596386606</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>4730764.4</v>
+        <v>7290249.78</v>
       </c>
       <c r="M56" s="1">
-        <v>4730764.4</v>
+        <v>7290249.78</v>
       </c>
       <c r="N56" s="1">
-        <v>1.32</v>
+        <v>2.07</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="1">
-        <v>35000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>103.35</v>
+        <v>177.85</v>
       </c>
       <c r="D57" s="1">
-        <v>99.60648257</v>
+        <v>181.35785514</v>
       </c>
       <c r="E57" t="s">
-        <v>28</v>
+        <v>111</v>
       </c>
       <c r="F57">
-        <v>0.92</v>
+        <v>7.48</v>
       </c>
       <c r="G57" s="1">
-        <v>3756555.27</v>
+        <v>5341709.24</v>
       </c>
       <c r="H57" s="1">
-        <v>178660.13</v>
+        <v>-107713.08</v>
       </c>
       <c r="I57" s="1">
-        <v>4.7559563791537</v>
+        <v>-2.0164534451523</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>3935215.4</v>
+        <v>5233996.16</v>
       </c>
       <c r="M57" s="1">
-        <v>3935215.4</v>
+        <v>5233996.16</v>
       </c>
       <c r="N57" s="1">
-        <v>1.1</v>
+        <v>1.48</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="1">
-        <v>58375.0</v>
+        <v>78319.0</v>
       </c>
       <c r="C58" s="1">
-        <v>83.76</v>
+        <v>45.54</v>
       </c>
       <c r="D58" s="1">
-        <v>80.4790842</v>
+        <v>43.91211443</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>4697966.54</v>
+        <v>3439152.89</v>
       </c>
       <c r="H58" s="1">
-        <v>191523.46</v>
+        <v>127494.37</v>
       </c>
       <c r="I58" s="1">
-        <v>4.0767310360623</v>
+        <v>3.7071445811762</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>4889490.0</v>
+        <v>3566647.26</v>
       </c>
       <c r="M58" s="1">
-        <v>4889490.0</v>
+        <v>3566647.26</v>
       </c>
       <c r="N58" s="1">
-        <v>1.37</v>
+        <v>1.01</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="1">
-        <v>518595.0</v>
+        <v>2034.0</v>
       </c>
       <c r="C59" s="1">
-        <v>10.265</v>
+        <v>4818.92</v>
       </c>
       <c r="D59" s="1">
-        <v>7.47954897</v>
+        <v>4810.87112586</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>3878856.7</v>
+        <v>9785311.87</v>
       </c>
       <c r="H59" s="1">
-        <v>1444520.98</v>
+        <v>16371.41</v>
       </c>
       <c r="I59" s="1">
-        <v>37.240895751575</v>
+        <v>0.16730596037712</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>5323377.68</v>
+        <v>9801683.28</v>
       </c>
       <c r="M59" s="1">
-        <v>5323377.68</v>
+        <v>9801683.28</v>
       </c>
       <c r="N59" s="1">
-        <v>1.49</v>
+        <v>2.78</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>144</v>
-      </c>
-[...148 lines deleted...]
-        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">