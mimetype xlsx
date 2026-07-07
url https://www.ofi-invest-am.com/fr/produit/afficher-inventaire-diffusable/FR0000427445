--- v0 (2026-05-07)
+++ v1 (2026-07-07)
@@ -685,124 +685,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>67557.0217</v>
+        <v>68644.4867</v>
       </c>
       <c r="D2">
-        <v>184.57</v>
+        <v>168.83</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12469480.56</v>
+        <v>11589296.02</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12469480.56</v>
+        <v>11589296.02</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>4868.9379</v>
+        <v>4776.0889</v>
       </c>
       <c r="D3">
-        <v>164.9</v>
+        <v>150.83</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>802894.74</v>
+        <v>720394.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>802894.74</v>
+        <v>720394.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>54161.2907</v>
+        <v>53205.8599</v>
       </c>
       <c r="D4">
-        <v>192.81</v>
+        <v>176.87</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>10442990.17</v>
+        <v>9410622.04</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>10442990.17</v>
+        <v>9410622.04</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -851,337 +851,337 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>162200.0</v>
+        <v>150200.0</v>
       </c>
       <c r="D2" s="1">
-        <v>7.8</v>
+        <v>8.74</v>
       </c>
       <c r="E2" s="1">
-        <v>4.1107633785</v>
+        <v>4.1107633822</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>666765.82</v>
+        <v>617436.66</v>
       </c>
       <c r="I2" s="1">
-        <v>598394.18</v>
+        <v>695311.34</v>
       </c>
       <c r="J2" s="1">
-        <v>89.745779110273</v>
+        <v>112.61257794443</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1265160.0</v>
+        <v>1312748.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1265160.0</v>
+        <v>1312748.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.33</v>
+        <v>6.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>10000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>21.6</v>
+        <v>19.9</v>
       </c>
       <c r="E3" s="1">
         <v>22.6</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>226000.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-10000.0</v>
+        <v>-27000.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-4.4247787610619</v>
+        <v>-11.946902654867</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>216000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>216000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>42000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>14.45</v>
+        <v>14.22</v>
       </c>
       <c r="E4" s="1">
         <v>15.505012619</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>651210.53</v>
       </c>
       <c r="I4" s="1">
-        <v>-44310.53</v>
+        <v>-53970.53</v>
       </c>
       <c r="J4" s="1">
-        <v>-6.8043325405073</v>
+        <v>-8.2877237872674</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>606900.0</v>
+        <v>597240.0</v>
       </c>
       <c r="N4" s="1">
-        <v>606900.0</v>
+        <v>597240.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.56</v>
+        <v>2.75</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20830.0</v>
       </c>
       <c r="D5" s="1">
-        <v>12.7</v>
+        <v>12.25</v>
       </c>
       <c r="E5" s="1">
         <v>29.612174748</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>616821.6</v>
       </c>
       <c r="I5" s="1">
-        <v>-352280.6</v>
+        <v>-361654.1</v>
       </c>
       <c r="J5" s="1">
-        <v>-57.112234720704</v>
+        <v>-58.631879947135</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>264541.0</v>
+        <v>255167.5</v>
       </c>
       <c r="N5" s="1">
-        <v>264541.0</v>
+        <v>255167.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.12</v>
+        <v>1.17</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>169329.0</v>
+        <v>187059.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2.735</v>
+        <v>2.25</v>
       </c>
       <c r="E6" s="1">
-        <v>4.6623209846</v>
+        <v>4.4320529352</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>789466.15</v>
+        <v>829055.39</v>
       </c>
       <c r="I6" s="1">
-        <v>-326351.33</v>
+        <v>-408172.64</v>
       </c>
       <c r="J6" s="1">
-        <v>-41.338229637838</v>
+        <v>-49.233458333827</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>463114.82</v>
+        <v>420882.75</v>
       </c>
       <c r="N6" s="1">
-        <v>463114.82</v>
+        <v>420882.75</v>
       </c>
       <c r="O6" s="1">
-        <v>1.95</v>
+        <v>1.94</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>70000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>12.7</v>
+        <v>12.35</v>
       </c>
       <c r="E7" s="1">
-        <v>10.5369755714</v>
+        <v>10.494998</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>737588.29</v>
+        <v>1101974.79</v>
       </c>
       <c r="I7" s="1">
-        <v>151411.71</v>
+        <v>194775.21</v>
       </c>
       <c r="J7" s="1">
-        <v>20.527943847915</v>
+        <v>17.675105798019</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>889000.0</v>
+        <v>1296750.0</v>
       </c>
       <c r="N7" s="1">
-        <v>889000.0</v>
+        <v>1296750.0</v>
       </c>
       <c r="O7" s="1">
-        <v>3.75</v>
+        <v>5.97</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>4215.0</v>
       </c>
       <c r="D8" s="1">
         <v>0.0</v>
       </c>
       <c r="E8" s="1">
         <v>9.1658718861</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
@@ -1204,1184 +1204,1184 @@
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>40000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>26.6</v>
+        <v>23.9</v>
       </c>
       <c r="E9" s="1">
         <v>17.53319675</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>701327.87</v>
       </c>
       <c r="I9" s="1">
-        <v>362672.13</v>
+        <v>254672.13</v>
       </c>
       <c r="J9" s="1">
-        <v>51.712208442536</v>
+        <v>36.312848938971</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1064000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1064000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>4.49</v>
+        <v>4.4</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>150000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.37</v>
+        <v>8.47</v>
       </c>
       <c r="E10" s="1">
         <v>5.9288068</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>889321.02</v>
       </c>
       <c r="I10" s="1">
-        <v>366178.98</v>
+        <v>381178.98</v>
       </c>
       <c r="J10" s="1">
-        <v>41.175118069288</v>
+        <v>42.861798094011</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1255500.0</v>
+        <v>1270500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1255500.0</v>
+        <v>1270500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.29</v>
+        <v>5.85</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>5000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.0</v>
+        <v>94.0</v>
       </c>
       <c r="E11" s="1">
-        <v>87.40547</v>
+        <v>88.402035</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>437027.35</v>
+        <v>884020.35</v>
       </c>
       <c r="I11" s="1">
-        <v>42972.65</v>
+        <v>55979.65</v>
       </c>
       <c r="J11" s="1">
-        <v>9.8329429496804</v>
+        <v>6.3323938187622</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>480000.0</v>
+        <v>940000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>480000.0</v>
+        <v>940000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.02</v>
+        <v>4.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
         <v>3300.0</v>
       </c>
       <c r="D12" s="1">
-        <v>171.0</v>
+        <v>173.0</v>
       </c>
       <c r="E12" s="1">
         <v>191.8678787879</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>633164.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-68864.0</v>
+        <v>-62264.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-10.87617110259</v>
+        <v>-9.8337871388771</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>564300.0</v>
+        <v>570900.0</v>
       </c>
       <c r="N12" s="1">
-        <v>564300.0</v>
+        <v>570900.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.38</v>
+        <v>2.63</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
         <v>106182.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.3</v>
+        <v>11.62</v>
       </c>
       <c r="E13" s="1">
         <v>12.7355727901</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1352288.59</v>
       </c>
       <c r="I13" s="1">
-        <v>484660.01</v>
+        <v>-118453.75</v>
       </c>
       <c r="J13" s="1">
-        <v>35.839983682773</v>
+        <v>-8.7595022893745</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1836948.6</v>
+        <v>1233834.84</v>
       </c>
       <c r="N13" s="1">
-        <v>1836948.6</v>
+        <v>1233834.84</v>
       </c>
       <c r="O13" s="1">
-        <v>7.75</v>
+        <v>5.68</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>12300.0</v>
       </c>
       <c r="D14" s="1">
-        <v>21.9</v>
+        <v>19.65</v>
       </c>
       <c r="E14" s="1">
         <v>30.4320317073</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>374313.99</v>
       </c>
       <c r="I14" s="1">
-        <v>-104943.99</v>
+        <v>-132618.99</v>
       </c>
       <c r="J14" s="1">
-        <v>-28.036352581959</v>
+        <v>-35.429878001621</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>269370.0</v>
+        <v>241695.0</v>
       </c>
       <c r="N14" s="1">
-        <v>269370.0</v>
+        <v>241695.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.14</v>
+        <v>1.11</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
         <v>39000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>34.7</v>
+        <v>32.4</v>
       </c>
       <c r="E15" s="1">
         <v>16.8637987179</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>657688.15</v>
       </c>
       <c r="I15" s="1">
-        <v>695611.85</v>
+        <v>605911.85</v>
       </c>
       <c r="J15" s="1">
-        <v>105.7662130601</v>
+        <v>92.12753035006</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1353300.0</v>
+        <v>1263600.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1353300.0</v>
+        <v>1263600.0</v>
       </c>
       <c r="O15" s="1">
-        <v>5.71</v>
+        <v>5.82</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>2753.0</v>
       </c>
       <c r="D16" s="1">
-        <v>304.0</v>
+        <v>288.0</v>
       </c>
       <c r="E16" s="1">
         <v>408.4067780603</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1124343.86</v>
       </c>
       <c r="I16" s="1">
-        <v>-287431.86</v>
+        <v>-331479.86</v>
       </c>
       <c r="J16" s="1">
-        <v>-25.5644087388</v>
+        <v>-29.482071436758</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>836912.0</v>
+        <v>792864.0</v>
       </c>
       <c r="N16" s="1">
-        <v>836912.0</v>
+        <v>792864.0</v>
       </c>
       <c r="O16" s="1">
-        <v>3.53</v>
+        <v>3.65</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>27401.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>21.7</v>
+        <v>14.85</v>
       </c>
       <c r="E17" s="1">
-        <v>24.7169767527</v>
+        <v>24.652435</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>677269.88</v>
+        <v>690268.18</v>
       </c>
       <c r="I17" s="1">
-        <v>-82668.18</v>
+        <v>-274468.18</v>
       </c>
       <c r="J17" s="1">
-        <v>-12.206091314736</v>
+        <v>-39.76254272651</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>594601.7</v>
+        <v>415800.0</v>
       </c>
       <c r="N17" s="1">
-        <v>594601.7</v>
+        <v>415800.0</v>
       </c>
       <c r="O17" s="1">
-        <v>2.51</v>
+        <v>1.91</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
         <v>30236.0</v>
       </c>
       <c r="D18" s="1">
-        <v>22.4</v>
+        <v>21.15</v>
       </c>
       <c r="E18" s="1">
         <v>5.650254994</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>170841.11</v>
       </c>
       <c r="I18" s="1">
-        <v>506445.29</v>
+        <v>468650.29</v>
       </c>
       <c r="J18" s="1">
-        <v>296.44228488096</v>
+        <v>274.3193895193</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>677286.4</v>
+        <v>639491.4</v>
       </c>
       <c r="N18" s="1">
-        <v>677286.4</v>
+        <v>639491.4</v>
       </c>
       <c r="O18" s="1">
-        <v>2.86</v>
+        <v>2.94</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
         <v>250000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>5.58</v>
+        <v>4.75</v>
       </c>
       <c r="E19" s="1">
         <v>8.78203848</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>2195509.62</v>
       </c>
       <c r="I19" s="1">
-        <v>-800509.62</v>
+        <v>-1008009.62</v>
       </c>
       <c r="J19" s="1">
-        <v>-36.461221244842</v>
+        <v>-45.912329912724</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1395000.0</v>
+        <v>1187500.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1395000.0</v>
+        <v>1187500.0</v>
       </c>
       <c r="O19" s="1">
-        <v>5.88</v>
+        <v>5.47</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>9.56</v>
+        <v>8.64</v>
       </c>
       <c r="E20" s="1">
         <v>4.37756985</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>875513.97</v>
       </c>
       <c r="I20" s="1">
-        <v>1036486.03</v>
+        <v>852486.03</v>
       </c>
       <c r="J20" s="1">
-        <v>118.38600702168</v>
+        <v>97.369780404532</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1912000.0</v>
+        <v>1728000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1912000.0</v>
+        <v>1728000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>8.06</v>
+        <v>7.96</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
         <v>193119.0</v>
       </c>
       <c r="D21" s="1">
-        <v>4.4</v>
+        <v>4.44</v>
       </c>
       <c r="E21" s="1">
         <v>5.4638751236</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1055178.1</v>
       </c>
       <c r="I21" s="1">
-        <v>-205454.5</v>
+        <v>-197729.74</v>
       </c>
       <c r="J21" s="1">
-        <v>-19.471073177125</v>
+        <v>-18.73899202419</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>849723.6</v>
+        <v>857448.36</v>
       </c>
       <c r="N21" s="1">
-        <v>849723.6</v>
+        <v>857448.36</v>
       </c>
       <c r="O21" s="1">
-        <v>3.58</v>
+        <v>3.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>127345.0</v>
       </c>
       <c r="D22" s="1">
-        <v>0.035</v>
+        <v>0.031</v>
       </c>
       <c r="E22" s="1">
         <v>0.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>4457.08</v>
+        <v>3947.7</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4457.08</v>
+        <v>3947.7</v>
       </c>
       <c r="N22" s="1">
-        <v>4457.08</v>
+        <v>3947.7</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>555093.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1.812</v>
+        <v>1.71</v>
       </c>
       <c r="E23" s="1">
         <v>0.8987898604</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>498911.96</v>
       </c>
       <c r="I23" s="1">
-        <v>506916.56</v>
+        <v>450297.07</v>
       </c>
       <c r="J23" s="1">
-        <v>101.6044113274</v>
+        <v>90.255817880173</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1005828.52</v>
+        <v>949209.03</v>
       </c>
       <c r="N23" s="1">
-        <v>1005828.52</v>
+        <v>949209.03</v>
       </c>
       <c r="O23" s="1">
-        <v>4.24</v>
+        <v>4.37</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
         <v>60000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.0</v>
+        <v>11.25</v>
       </c>
       <c r="E24" s="1">
         <v>13.9284266667</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>835705.6</v>
       </c>
       <c r="I24" s="1">
-        <v>-55705.6</v>
+        <v>-160705.6</v>
       </c>
       <c r="J24" s="1">
-        <v>-6.6656966280949</v>
+        <v>-19.229929774313</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>780000.0</v>
+        <v>675000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>780000.0</v>
+        <v>675000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>3.29</v>
+        <v>3.11</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
         <v>60000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>8.6</v>
+        <v>7.98</v>
       </c>
       <c r="E25" s="1">
         <v>10.0639971667</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>603839.83</v>
       </c>
       <c r="I25" s="1">
-        <v>-87839.83</v>
+        <v>-125039.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-14.546875783269</v>
+        <v>-20.707449854707</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>516000.0</v>
+        <v>478800.0</v>
       </c>
       <c r="N25" s="1">
-        <v>516000.0</v>
+        <v>478800.0</v>
       </c>
       <c r="O25" s="1">
-        <v>2.18</v>
+        <v>2.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
         <v>23000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>27.9</v>
+        <v>23.2</v>
       </c>
       <c r="E26" s="1">
         <v>21.3658395652</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>491414.31</v>
       </c>
       <c r="I26" s="1">
-        <v>150285.69</v>
+        <v>42185.69</v>
       </c>
       <c r="J26" s="1">
-        <v>30.58227791535</v>
+        <v>8.5845465102553</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>641700.0</v>
+        <v>533600.0</v>
       </c>
       <c r="N26" s="1">
-        <v>641700.0</v>
+        <v>533600.0</v>
       </c>
       <c r="O26" s="1">
-        <v>2.71</v>
+        <v>2.46</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>1108.0</v>
+        <v>8800.0</v>
       </c>
       <c r="D27" s="1">
-        <v>30.1</v>
+        <v>35.2</v>
       </c>
       <c r="E27" s="1">
-        <v>25.4349909747</v>
+        <v>32.2246977273</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>28181.97</v>
+        <v>283577.34</v>
       </c>
       <c r="I27" s="1">
-        <v>5168.83</v>
+        <v>26182.66</v>
       </c>
       <c r="J27" s="1">
-        <v>18.340910873158</v>
+        <v>9.2329873748022</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>33350.8</v>
+        <v>309760.0</v>
       </c>
       <c r="N27" s="1">
-        <v>33350.8</v>
+        <v>309760.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>1.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
         <v>413539.0</v>
       </c>
       <c r="D28" s="1">
-        <v>0.824</v>
+        <v>0.76</v>
       </c>
       <c r="E28" s="1">
         <v>1.02</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>421809.78</v>
       </c>
       <c r="I28" s="1">
-        <v>-81053.64</v>
+        <v>-107520.14</v>
       </c>
       <c r="J28" s="1">
-        <v>-19.215685326215</v>
+        <v>-25.490196078431</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>340756.14</v>
+        <v>314289.64</v>
       </c>
       <c r="N28" s="1">
-        <v>340756.14</v>
+        <v>314289.64</v>
       </c>
       <c r="O28" s="1">
-        <v>1.44</v>
+        <v>1.45</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>398640.0</v>
+        <v>311890.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1.22</v>
+        <v>1.16</v>
       </c>
       <c r="E29" s="1">
-        <v>1.8378166516</v>
+        <v>1.8378166341</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>732627.23</v>
+        <v>573196.63</v>
       </c>
       <c r="I29" s="1">
-        <v>-246286.43</v>
+        <v>-211404.23</v>
       </c>
       <c r="J29" s="1">
-        <v>-33.616881807683</v>
+        <v>-36.881624722741</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>486340.8</v>
+        <v>361792.4</v>
       </c>
       <c r="N29" s="1">
-        <v>486340.8</v>
+        <v>361792.4</v>
       </c>
       <c r="O29" s="1">
-        <v>2.05</v>
+        <v>1.67</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
         <v>62000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>15.9</v>
+        <v>13.8</v>
       </c>
       <c r="E30" s="1">
         <v>14.6330029032</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>907246.18</v>
       </c>
       <c r="I30" s="1">
-        <v>78553.82</v>
+        <v>-51646.18</v>
       </c>
       <c r="J30" s="1">
-        <v>8.6584900252763</v>
+        <v>-5.6926312988168</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>985800.0</v>
+        <v>855600.0</v>
       </c>
       <c r="N30" s="1">
-        <v>985800.0</v>
+        <v>855600.0</v>
       </c>
       <c r="O30" s="1">
-        <v>4.16</v>
+        <v>3.94</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>22000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>29.5</v>
+        <v>21.55</v>
       </c>
       <c r="E31" s="1">
         <v>21.8795945455</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>481351.08</v>
       </c>
       <c r="I31" s="1">
-        <v>167648.92</v>
+        <v>-7251.08</v>
       </c>
       <c r="J31" s="1">
-        <v>34.828823901257</v>
+        <v>-1.5064015229799</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>649000.0</v>
+        <v>474100.0</v>
       </c>
       <c r="N31" s="1">
-        <v>649000.0</v>
+        <v>474100.0</v>
       </c>
       <c r="O31" s="1">
-        <v>2.74</v>
+        <v>2.18</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>