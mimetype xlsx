--- v1 (2026-07-07)
+++ v2 (2026-07-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000427437</t>
   </si>
   <si>
@@ -152,50 +152,62 @@
     <t>CATANA GROUP SA</t>
   </si>
   <si>
     <t>FR0000053506</t>
   </si>
   <si>
     <t>CEGEDIM SA</t>
   </si>
   <si>
     <t>FR0000075764</t>
   </si>
   <si>
     <t>COUACH</t>
   </si>
   <si>
     <t>FR0000062978</t>
   </si>
   <si>
     <t>DEKUPLE SA</t>
   </si>
   <si>
     <t>FR0000053381</t>
   </si>
   <si>
     <t>DERICHEBOURG SA</t>
+  </si>
+  <si>
+    <t>FR0000072373</t>
+  </si>
+  <si>
+    <t>EGIDE SA</t>
+  </si>
+  <si>
+    <t>FR0011466069</t>
+  </si>
+  <si>
+    <t>EKINOPS SA</t>
   </si>
   <si>
     <t>FR0010485268</t>
   </si>
   <si>
     <t>FOUNTAINE PAJOT SA</t>
   </si>
   <si>
     <t>FR0000033888</t>
   </si>
   <si>
     <t>GEVELOT SA</t>
   </si>
   <si>
     <t>FR0000075442</t>
   </si>
   <si>
     <t>GROUPE LDLC SA</t>
   </si>
   <si>
     <t>FR0000066540</t>
   </si>
   <si>
     <t>HERIGE SA</t>
   </si>
@@ -685,154 +697,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>68644.4867</v>
+        <v>68618.534</v>
       </c>
       <c r="D2">
-        <v>168.83</v>
+        <v>176.11</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>11589296.02</v>
+        <v>12084481.64</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>11589296.02</v>
+        <v>12084481.64</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>4776.0889</v>
+        <v>4734.6479</v>
       </c>
       <c r="D3">
-        <v>150.83</v>
+        <v>157.33</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>720394.75</v>
+        <v>744939.77</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>720394.75</v>
+        <v>744939.77</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>53205.8599</v>
+        <v>53116.1375</v>
       </c>
       <c r="D4">
-        <v>176.87</v>
+        <v>184.67</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9410622.04</v>
+        <v>9809278.05</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9410622.04</v>
+        <v>9809278.05</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:P33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O31" sqref="O31"/>
+      <selection activeCell="O33" sqref="O33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -854,334 +866,334 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>150200.0</v>
       </c>
       <c r="D2" s="1">
-        <v>8.74</v>
+        <v>10.5</v>
       </c>
       <c r="E2" s="1">
         <v>4.1107633822</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>617436.66</v>
       </c>
       <c r="I2" s="1">
-        <v>695311.34</v>
+        <v>959663.34</v>
       </c>
       <c r="J2" s="1">
-        <v>112.61257794443</v>
+        <v>155.42701011631</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1312748.0</v>
+        <v>1577100.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1312748.0</v>
+        <v>1577100.0</v>
       </c>
       <c r="O2" s="1">
-        <v>6.04</v>
+        <v>6.97</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>10000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>19.9</v>
+        <v>20.2</v>
       </c>
       <c r="E3" s="1">
         <v>22.6</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>226000.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-27000.0</v>
+        <v>-24000.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-11.946902654867</v>
+        <v>-10.619469026549</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>199000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>199000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>42000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>14.22</v>
+        <v>15.1</v>
       </c>
       <c r="E4" s="1">
         <v>15.505012619</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>651210.53</v>
       </c>
       <c r="I4" s="1">
-        <v>-53970.53</v>
+        <v>-17010.53</v>
       </c>
       <c r="J4" s="1">
-        <v>-8.2877237872674</v>
+        <v>-2.6121398866201</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>597240.0</v>
+        <v>634200.0</v>
       </c>
       <c r="N4" s="1">
-        <v>597240.0</v>
+        <v>634200.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.75</v>
+        <v>2.8</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20830.0</v>
       </c>
       <c r="D5" s="1">
-        <v>12.25</v>
+        <v>14.2</v>
       </c>
       <c r="E5" s="1">
         <v>29.612174748</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>616821.6</v>
       </c>
       <c r="I5" s="1">
-        <v>-361654.1</v>
+        <v>-321035.6</v>
       </c>
       <c r="J5" s="1">
-        <v>-58.631879947135</v>
+        <v>-52.046750632598</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>255167.5</v>
+        <v>295786.0</v>
       </c>
       <c r="N5" s="1">
-        <v>255167.5</v>
+        <v>295786.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.17</v>
+        <v>1.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>187059.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2.25</v>
+        <v>2.23</v>
       </c>
       <c r="E6" s="1">
-        <v>4.4320529352</v>
+        <v>3.4453029429</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>829055.39</v>
+        <v>1205856.03</v>
       </c>
       <c r="I6" s="1">
-        <v>-408172.64</v>
+        <v>-425356.03</v>
       </c>
       <c r="J6" s="1">
-        <v>-49.233458333827</v>
+        <v>-35.274196870749</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>420882.75</v>
+        <v>780500.0</v>
       </c>
       <c r="N6" s="1">
-        <v>420882.75</v>
+        <v>780500.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.94</v>
+        <v>3.45</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>105000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>12.35</v>
+        <v>11.65</v>
       </c>
       <c r="E7" s="1">
         <v>10.494998</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1101974.79</v>
       </c>
       <c r="I7" s="1">
-        <v>194775.21</v>
+        <v>121275.21</v>
       </c>
       <c r="J7" s="1">
-        <v>17.675105798019</v>
+        <v>11.00526174469</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1296750.0</v>
+        <v>1223250.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1296750.0</v>
+        <v>1223250.0</v>
       </c>
       <c r="O7" s="1">
-        <v>5.97</v>
+        <v>5.4</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>4215.0</v>
       </c>
       <c r="D8" s="1">
         <v>0.0</v>
       </c>
       <c r="E8" s="1">
         <v>9.1658718861</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
@@ -1204,1186 +1216,1286 @@
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>40000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>23.9</v>
+        <v>24.9</v>
       </c>
       <c r="E9" s="1">
         <v>17.53319675</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>701327.87</v>
       </c>
       <c r="I9" s="1">
-        <v>254672.13</v>
+        <v>294672.13</v>
       </c>
       <c r="J9" s="1">
-        <v>36.312848938971</v>
+        <v>42.016315421773</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>956000.0</v>
+        <v>996000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>956000.0</v>
+        <v>996000.0</v>
       </c>
       <c r="O9" s="1">
         <v>4.4</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>150000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.47</v>
+        <v>9.33</v>
       </c>
       <c r="E10" s="1">
         <v>5.9288068</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>889321.02</v>
       </c>
       <c r="I10" s="1">
-        <v>381178.98</v>
+        <v>510178.98</v>
       </c>
       <c r="J10" s="1">
-        <v>42.861798094011</v>
+        <v>57.367246306626</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1270500.0</v>
+        <v>1399500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1270500.0</v>
+        <v>1399500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.85</v>
+        <v>6.18</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>10000.0</v>
+        <v>181825.0</v>
       </c>
       <c r="D11" s="1">
-        <v>94.0</v>
+        <v>1.14</v>
       </c>
       <c r="E11" s="1">
-        <v>88.402035</v>
+        <v>1.2657000962</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>884020.35</v>
+        <v>230135.92</v>
       </c>
       <c r="I11" s="1">
-        <v>55979.65</v>
+        <v>-22855.42</v>
       </c>
       <c r="J11" s="1">
-        <v>6.3323938187622</v>
+        <v>-9.9312701815518</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>940000.0</v>
+        <v>207280.5</v>
       </c>
       <c r="N11" s="1">
-        <v>940000.0</v>
+        <v>207280.5</v>
       </c>
       <c r="O11" s="1">
-        <v>4.33</v>
+        <v>0.92</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>3300.0</v>
+        <v>64352.0</v>
       </c>
       <c r="D12" s="1">
-        <v>173.0</v>
+        <v>2.66</v>
       </c>
       <c r="E12" s="1">
-        <v>191.8678787879</v>
+        <v>2.7418516907</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>633164.0</v>
+        <v>176443.64</v>
       </c>
       <c r="I12" s="1">
-        <v>-62264.0</v>
+        <v>-5267.32</v>
       </c>
       <c r="J12" s="1">
-        <v>-9.8337871388771</v>
+        <v>-2.9852705373795</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>570900.0</v>
+        <v>171176.32</v>
       </c>
       <c r="N12" s="1">
-        <v>570900.0</v>
+        <v>171176.32</v>
       </c>
       <c r="O12" s="1">
-        <v>2.63</v>
+        <v>0.76</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>106182.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>11.62</v>
+        <v>93.9</v>
       </c>
       <c r="E13" s="1">
-        <v>12.7355727901</v>
+        <v>88.402035</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1352288.59</v>
+        <v>884020.35</v>
       </c>
       <c r="I13" s="1">
-        <v>-118453.75</v>
+        <v>54979.65</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.7595022893745</v>
+        <v>6.2192742508699</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1233834.84</v>
+        <v>939000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1233834.84</v>
+        <v>939000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>5.68</v>
+        <v>4.15</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>12300.0</v>
+        <v>3300.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.65</v>
+        <v>186.0</v>
       </c>
       <c r="E14" s="1">
-        <v>30.4320317073</v>
+        <v>191.8678787879</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>374313.99</v>
+        <v>633164.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-132618.99</v>
+        <v>-19364.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-35.429878001621</v>
+        <v>-3.0582913747465</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>241695.0</v>
+        <v>613800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>241695.0</v>
+        <v>613800.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.11</v>
+        <v>2.71</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>39000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>32.4</v>
+        <v>11.4</v>
       </c>
       <c r="E15" s="1">
-        <v>16.8637987179</v>
+        <v>12.7355727778</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>657688.15</v>
+        <v>1146201.55</v>
       </c>
       <c r="I15" s="1">
-        <v>605911.85</v>
+        <v>-120201.55</v>
       </c>
       <c r="J15" s="1">
-        <v>92.12753035006</v>
+        <v>-10.486947081864</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1263600.0</v>
+        <v>1026000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1263600.0</v>
+        <v>1026000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>5.82</v>
+        <v>4.53</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>2753.0</v>
+        <v>12300.0</v>
       </c>
       <c r="D16" s="1">
-        <v>288.0</v>
+        <v>19.2</v>
       </c>
       <c r="E16" s="1">
-        <v>408.4067780603</v>
+        <v>30.4320317073</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1124343.86</v>
+        <v>374313.99</v>
       </c>
       <c r="I16" s="1">
-        <v>-331479.86</v>
+        <v>-138153.99</v>
       </c>
       <c r="J16" s="1">
-        <v>-29.482071436758</v>
+        <v>-36.908583085553</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>792864.0</v>
+        <v>236160.0</v>
       </c>
       <c r="N16" s="1">
-        <v>792864.0</v>
+        <v>236160.0</v>
       </c>
       <c r="O16" s="1">
-        <v>3.65</v>
+        <v>1.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>28000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>14.85</v>
+        <v>35.7</v>
       </c>
       <c r="E17" s="1">
-        <v>24.652435</v>
+        <v>16.8637987179</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>690268.18</v>
+        <v>657688.15</v>
       </c>
       <c r="I17" s="1">
-        <v>-274468.18</v>
+        <v>734611.85</v>
       </c>
       <c r="J17" s="1">
-        <v>-39.76254272651</v>
+        <v>111.69607510794</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>415800.0</v>
+        <v>1392300.0</v>
       </c>
       <c r="N17" s="1">
-        <v>415800.0</v>
+        <v>1392300.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.91</v>
+        <v>6.15</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>30236.0</v>
+        <v>2753.0</v>
       </c>
       <c r="D18" s="1">
-        <v>21.15</v>
+        <v>286.0</v>
       </c>
       <c r="E18" s="1">
-        <v>5.650254994</v>
+        <v>408.4067780603</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>170841.11</v>
+        <v>1124343.86</v>
       </c>
       <c r="I18" s="1">
-        <v>468650.29</v>
+        <v>-336985.86</v>
       </c>
       <c r="J18" s="1">
-        <v>274.3193895193</v>
+        <v>-29.971779274003</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>639491.4</v>
+        <v>787358.0</v>
       </c>
       <c r="N18" s="1">
-        <v>639491.4</v>
+        <v>787358.0</v>
       </c>
       <c r="O18" s="1">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>250000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>4.75</v>
+        <v>16.15</v>
       </c>
       <c r="E19" s="1">
-        <v>8.78203848</v>
+        <v>24.652435</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2195509.62</v>
+        <v>690268.18</v>
       </c>
       <c r="I19" s="1">
-        <v>-1008009.62</v>
+        <v>-238068.18</v>
       </c>
       <c r="J19" s="1">
-        <v>-45.912329912724</v>
+        <v>-34.489229968561</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1187500.0</v>
+        <v>452200.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1187500.0</v>
+        <v>452200.0</v>
       </c>
       <c r="O19" s="1">
-        <v>5.47</v>
+        <v>2.0</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>200000.0</v>
+        <v>30236.0</v>
       </c>
       <c r="D20" s="1">
-        <v>8.64</v>
+        <v>23.8</v>
       </c>
       <c r="E20" s="1">
-        <v>4.37756985</v>
+        <v>5.650254994</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>875513.97</v>
+        <v>170841.11</v>
       </c>
       <c r="I20" s="1">
-        <v>852486.03</v>
+        <v>548775.69</v>
       </c>
       <c r="J20" s="1">
-        <v>97.369780404532</v>
+        <v>321.21992768602</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1728000.0</v>
+        <v>719616.8</v>
       </c>
       <c r="N20" s="1">
-        <v>1728000.0</v>
+        <v>719616.8</v>
       </c>
       <c r="O20" s="1">
-        <v>7.96</v>
+        <v>3.18</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>193119.0</v>
+        <v>352742.0</v>
       </c>
       <c r="D21" s="1">
-        <v>4.44</v>
+        <v>4.46</v>
       </c>
       <c r="E21" s="1">
-        <v>5.4638751236</v>
+        <v>7.5654238509</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1055178.1</v>
+        <v>2668642.74</v>
       </c>
       <c r="I21" s="1">
-        <v>-197729.74</v>
+        <v>-1095413.42</v>
       </c>
       <c r="J21" s="1">
-        <v>-18.73899202419</v>
+        <v>-41.047585860069</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>857448.36</v>
+        <v>1573229.32</v>
       </c>
       <c r="N21" s="1">
-        <v>857448.36</v>
+        <v>1573229.32</v>
       </c>
       <c r="O21" s="1">
-        <v>3.95</v>
+        <v>6.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>127345.0</v>
+        <v>191043.0</v>
       </c>
       <c r="D22" s="1">
-        <v>0.031</v>
+        <v>9.14</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0</v>
+        <v>4.3775698665</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>0.0</v>
+        <v>836304.08</v>
       </c>
       <c r="I22" s="1">
-        <v>3947.7</v>
+        <v>909828.94</v>
       </c>
       <c r="J22" s="1">
-        <v>0</v>
+        <v>108.79164191092</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>3947.7</v>
+        <v>1746133.02</v>
       </c>
       <c r="N22" s="1">
-        <v>3947.7</v>
+        <v>1746133.02</v>
       </c>
       <c r="O22" s="1">
-        <v>0.02</v>
+        <v>7.71</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>555093.0</v>
+        <v>193119.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1.71</v>
+        <v>4.84</v>
       </c>
       <c r="E23" s="1">
-        <v>0.8987898604</v>
+        <v>5.4638751236</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>498911.96</v>
+        <v>1055178.1</v>
       </c>
       <c r="I23" s="1">
-        <v>450297.07</v>
+        <v>-120482.14</v>
       </c>
       <c r="J23" s="1">
-        <v>90.255817880173</v>
+        <v>-11.418180494838</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>949209.03</v>
+        <v>934695.96</v>
       </c>
       <c r="N23" s="1">
-        <v>949209.03</v>
+        <v>934695.96</v>
       </c>
       <c r="O23" s="1">
-        <v>4.37</v>
+        <v>4.13</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>60000.0</v>
+        <v>127345.0</v>
       </c>
       <c r="D24" s="1">
-        <v>11.25</v>
+        <v>0.046</v>
       </c>
       <c r="E24" s="1">
-        <v>13.9284266667</v>
+        <v>0.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>835705.6</v>
+        <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-160705.6</v>
+        <v>5857.87</v>
       </c>
       <c r="J24" s="1">
-        <v>-19.229929774313</v>
+        <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>675000.0</v>
+        <v>5857.87</v>
       </c>
       <c r="N24" s="1">
-        <v>675000.0</v>
+        <v>5857.87</v>
       </c>
       <c r="O24" s="1">
-        <v>3.11</v>
+        <v>0.03</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>60000.0</v>
+        <v>555093.0</v>
       </c>
       <c r="D25" s="1">
-        <v>7.98</v>
+        <v>1.89</v>
       </c>
       <c r="E25" s="1">
-        <v>10.0639971667</v>
+        <v>0.8987898604</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>603839.83</v>
+        <v>498911.96</v>
       </c>
       <c r="I25" s="1">
-        <v>-125039.83</v>
+        <v>550213.81</v>
       </c>
       <c r="J25" s="1">
-        <v>-20.707449854707</v>
+        <v>110.28274607809</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>478800.0</v>
+        <v>1049125.77</v>
       </c>
       <c r="N25" s="1">
-        <v>478800.0</v>
+        <v>1049125.77</v>
       </c>
       <c r="O25" s="1">
-        <v>2.2</v>
+        <v>4.63</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>23000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>23.2</v>
+        <v>10.15</v>
       </c>
       <c r="E26" s="1">
-        <v>21.3658395652</v>
+        <v>13.9284266667</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>491414.31</v>
+        <v>835705.6</v>
       </c>
       <c r="I26" s="1">
-        <v>42185.69</v>
+        <v>-226705.6</v>
       </c>
       <c r="J26" s="1">
-        <v>8.5845465102553</v>
+        <v>-27.127447751936</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>533600.0</v>
+        <v>609000.0</v>
       </c>
       <c r="N26" s="1">
-        <v>533600.0</v>
+        <v>609000.0</v>
       </c>
       <c r="O26" s="1">
-        <v>2.46</v>
+        <v>2.69</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>8800.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>35.2</v>
+        <v>7.98</v>
       </c>
       <c r="E27" s="1">
-        <v>32.2246977273</v>
+        <v>10.0639971667</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>283577.34</v>
+        <v>603839.83</v>
       </c>
       <c r="I27" s="1">
-        <v>26182.66</v>
+        <v>-125039.83</v>
       </c>
       <c r="J27" s="1">
-        <v>9.2329873748022</v>
+        <v>-20.707449854707</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>309760.0</v>
+        <v>478800.0</v>
       </c>
       <c r="N27" s="1">
-        <v>309760.0</v>
+        <v>478800.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.43</v>
+        <v>2.11</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>413539.0</v>
+        <v>23000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>0.76</v>
+        <v>24.9</v>
       </c>
       <c r="E28" s="1">
-        <v>1.02</v>
+        <v>21.3658395652</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>421809.78</v>
+        <v>491414.31</v>
       </c>
       <c r="I28" s="1">
-        <v>-107520.14</v>
+        <v>81285.69</v>
       </c>
       <c r="J28" s="1">
-        <v>-25.490196078431</v>
+        <v>16.541172763162</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>314289.64</v>
+        <v>572700.0</v>
       </c>
       <c r="N28" s="1">
-        <v>314289.64</v>
+        <v>572700.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.45</v>
+        <v>2.53</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>311890.0</v>
+        <v>8800.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1.16</v>
+        <v>33.8</v>
       </c>
       <c r="E29" s="1">
-        <v>1.8378166341</v>
+        <v>32.2246977273</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>573196.63</v>
+        <v>283577.34</v>
       </c>
       <c r="I29" s="1">
-        <v>-211404.23</v>
+        <v>13862.66</v>
       </c>
       <c r="J29" s="1">
-        <v>-36.881624722741</v>
+        <v>4.888493558759</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>361792.4</v>
+        <v>297440.0</v>
       </c>
       <c r="N29" s="1">
-        <v>361792.4</v>
+        <v>297440.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.67</v>
+        <v>1.31</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>62000.0</v>
+        <v>369113.0</v>
       </c>
       <c r="D30" s="1">
-        <v>13.8</v>
+        <v>0.752</v>
       </c>
       <c r="E30" s="1">
-        <v>14.6330029032</v>
+        <v>1.02</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>907246.18</v>
+        <v>376495.26</v>
       </c>
       <c r="I30" s="1">
-        <v>-51646.18</v>
+        <v>-98922.28</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.6926312988168</v>
+        <v>-26.274508741491</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>855600.0</v>
+        <v>277572.98</v>
       </c>
       <c r="N30" s="1">
-        <v>855600.0</v>
+        <v>277572.98</v>
       </c>
       <c r="O30" s="1">
-        <v>3.94</v>
+        <v>1.23</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
+        <v>302390.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1.8378166606</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>555737.38</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-183797.68</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-33.0727582154</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31">
+        <v>0.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>371939.7</v>
+      </c>
+      <c r="N31" s="1">
+        <v>371939.7</v>
+      </c>
+      <c r="O31" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="P31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="1">
+        <v>62000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>14.7</v>
+      </c>
+      <c r="E32" s="1">
+        <v>14.6330029032</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>907246.18</v>
+      </c>
+      <c r="I32" s="1">
+        <v>4153.82</v>
+      </c>
+      <c r="J32" s="1">
+        <v>0.45784926865165</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>911400.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>911400.0</v>
+      </c>
+      <c r="O32" s="1">
+        <v>4.03</v>
+      </c>
+      <c r="P32">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" s="1">
         <v>22000.0</v>
       </c>
-      <c r="D31" s="1">
-[...2 lines deleted...]
-      <c r="E31" s="1">
+      <c r="D33" s="1">
+        <v>22.45</v>
+      </c>
+      <c r="E33" s="1">
         <v>21.8795945455</v>
       </c>
-      <c r="F31" t="s">
-[...5 lines deleted...]
-      <c r="H31" s="1">
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
         <v>481351.08</v>
       </c>
-      <c r="I31" s="1">
-[...17 lines deleted...]
-      <c r="O31" s="1">
+      <c r="I33" s="1">
+        <v>12548.92</v>
+      </c>
+      <c r="J33" s="1">
+        <v>2.6070202231602</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>493900.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>493900.0</v>
+      </c>
+      <c r="O33" s="1">
         <v>2.18</v>
       </c>
-      <c r="P31">
+      <c r="P33">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>