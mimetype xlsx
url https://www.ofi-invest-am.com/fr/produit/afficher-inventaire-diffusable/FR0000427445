--- v2 (2026-07-27)
+++ v3 (2026-10-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000427437</t>
   </si>
   <si>
@@ -196,68 +196,68 @@
   <si>
     <t>FR0000033888</t>
   </si>
   <si>
     <t>GEVELOT SA</t>
   </si>
   <si>
     <t>FR0000075442</t>
   </si>
   <si>
     <t>GROUPE LDLC SA</t>
   </si>
   <si>
     <t>FR0000066540</t>
   </si>
   <si>
     <t>HERIGE SA</t>
   </si>
   <si>
     <t>FR0004159473</t>
   </si>
   <si>
     <t>HEXAOM SA</t>
   </si>
   <si>
-    <t>FR0000060451</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000072597</t>
   </si>
   <si>
     <t>IT LINK SA</t>
   </si>
   <si>
     <t>FR0000038242</t>
   </si>
   <si>
     <t>LUMIBIRD SA</t>
   </si>
   <si>
+    <t>FR0000039620</t>
+  </si>
+  <si>
+    <t>MERSEN SA</t>
+  </si>
+  <si>
     <t>FR0004034320</t>
   </si>
   <si>
     <t>MR BRICOLAGE SA</t>
   </si>
   <si>
     <t>FR0014003T71</t>
   </si>
   <si>
     <t>OMER DECUGIS &amp; CIE SA</t>
   </si>
   <si>
     <t>FR0000038465</t>
   </si>
   <si>
     <t>PASSAT SA</t>
   </si>
   <si>
     <t>FR001400B4H9</t>
   </si>
   <si>
     <t>PIERRE ET VACANCES CALL .75 EUR PI</t>
   </si>
   <si>
     <t>FR0000073041</t>
@@ -272,56 +272,50 @@
     <t>PISC DESJOYAUX SA</t>
   </si>
   <si>
     <t>FR0000066441</t>
   </si>
   <si>
     <t>POUJOULAT SA</t>
   </si>
   <si>
     <t>FR0014004EC4</t>
   </si>
   <si>
     <t>PRECIA SA</t>
   </si>
   <si>
     <t>FR0000065864</t>
   </si>
   <si>
     <t>SOGECLAIR SA</t>
   </si>
   <si>
     <t>FR0005175080</t>
   </si>
   <si>
     <t>TRANSGENE SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>U10 CORP SA</t>
   </si>
   <si>
     <t>FR0010766667</t>
   </si>
   <si>
     <t>VENTE UNIQUE.COM SA</t>
   </si>
   <si>
     <t>FR0010131409</t>
   </si>
   <si>
     <t>WALLIX SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,1861 +636,1811 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>68165.1363</v>
+      </c>
+      <c r="C2">
+        <v>180.65</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>12314640.11</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>12314640.11</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>4681.79</v>
+      </c>
+      <c r="C3">
+        <v>161.4</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>755645.92</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>755645.92</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>57163.3553</v>
+      </c>
+      <c r="C4">
+        <v>190.08</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>10865703.39</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>10865703.39</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P33"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O33" sqref="O33"/>
+      <selection activeCell="N32" sqref="N32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>150200.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>12.25</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4.1107633822</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>617436.66</v>
+      </c>
+      <c r="H2" s="1">
+        <v>1222513.34</v>
+      </c>
+      <c r="I2" s="1">
+        <v>197.99817846903</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1839950.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1839950.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>7.69</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>23.7</v>
+      </c>
+      <c r="D3" s="1">
+        <v>22.6</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>226000.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>11000.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>4.8672566371681</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>237000.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>237000.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="1">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>42000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>16.1</v>
+      </c>
+      <c r="D4" s="1">
+        <v>15.505012619</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>651210.53</v>
+      </c>
+      <c r="H4" s="1">
+        <v>24989.47</v>
+      </c>
+      <c r="I4" s="1">
+        <v>3.8373872732064</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>676200.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>676200.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.83</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>20830.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>29.612174748</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>616821.6</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-346031.6</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-56.099137903083</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>270790.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>270790.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>2.135</v>
+      </c>
+      <c r="D6" s="1">
+        <v>3.4453029429</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1205856.03</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-458606.03</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-38.031574134103</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>747250.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>747250.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.12</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>105000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>10.4</v>
+      </c>
+      <c r="D7" s="1">
+        <v>10.494998</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1101974.79</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-9974.79</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.90517406482593</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1092000.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1092000.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>4.56</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>4215.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>9.1658718861</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>38634.15</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-38634.15</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-100.0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>27.1</v>
+      </c>
+      <c r="D9" s="1">
+        <v>17.53319675</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>701327.87</v>
+      </c>
+      <c r="H9" s="1">
+        <v>382672.13</v>
+      </c>
+      <c r="I9" s="1">
+        <v>54.563941683937</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>4.53</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>9.935</v>
+      </c>
+      <c r="D10" s="1">
+        <v>5.9288068</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>889321.02</v>
+      </c>
+      <c r="H10" s="1">
+        <v>600928.98</v>
+      </c>
+      <c r="I10" s="1">
+        <v>67.571660456198</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1490250.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1490250.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>6.23</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>181825.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1.072</v>
+      </c>
+      <c r="D11" s="1">
+        <v>1.2657000962</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>230135.92</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-35219.52</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-15.303790907565</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>194916.4</v>
+      </c>
+      <c r="M11" s="1">
+        <v>194916.4</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1">
+        <v>64352.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>2.56</v>
+      </c>
+      <c r="D12" s="1">
+        <v>2.7418516907</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>176443.64</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-11702.52</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-6.6324408179292</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>164741.12</v>
+      </c>
+      <c r="M12" s="1">
+        <v>164741.12</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1">
         <v>10000.0</v>
       </c>
-      <c r="D3" s="1">
-[...399 lines deleted...]
-      <c r="D11" s="1">
+      <c r="C13" s="1">
+        <v>88.6</v>
+      </c>
+      <c r="D13" s="1">
+        <v>88.402035</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>884020.35</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1979.65</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.22393715257799</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>886000.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>886000.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3300.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>195.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>191.8678787879</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>633164.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>10336.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>1.6324364619593</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>643500.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>643500.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.69</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>95000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>12.5</v>
+      </c>
+      <c r="D15" s="1">
+        <v>12.7054803158</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1207020.63</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-19520.63</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-1.6172573620386</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1187500.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1187500.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>4.96</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>12300.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>22.1</v>
+      </c>
+      <c r="D16" s="1">
+        <v>30.4320317073</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>374313.99</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-102483.99</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-27.379150322434</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>271830.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>271830.0</v>
+      </c>
+      <c r="N16" s="1">
         <v>1.14</v>
       </c>
-      <c r="E11" s="1">
-[...237 lines deleted...]
-      <c r="A16" t="s">
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>56</v>
       </c>
-      <c r="B16" t="s">
-[...45 lines deleted...]
-    <row r="17" spans="1:16">
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>39000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>29.8</v>
+      </c>
+      <c r="D17" s="1">
+        <v>16.8637987179</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>657688.15</v>
+      </c>
+      <c r="H17" s="1">
+        <v>504511.85</v>
+      </c>
+      <c r="I17" s="1">
+        <v>76.709889025673</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1162200.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1162200.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>4.86</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>58</v>
       </c>
-      <c r="B17" t="s">
-[...45 lines deleted...]
-    <row r="18" spans="1:16">
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>54144.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>15.4</v>
+      </c>
+      <c r="D18" s="1">
+        <v>20.9274647237</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1133096.65</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-299279.05</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-26.412490937997</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>833817.6</v>
+      </c>
+      <c r="M18" s="1">
+        <v>833817.6</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3.48</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>60</v>
       </c>
-      <c r="B18" t="s">
-[...45 lines deleted...]
-    <row r="19" spans="1:16">
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>30236.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>26.9</v>
+      </c>
+      <c r="D19" s="1">
+        <v>5.650254994</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>170841.11</v>
+      </c>
+      <c r="H19" s="1">
+        <v>642507.29</v>
+      </c>
+      <c r="I19" s="1">
+        <v>376.08470818294</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>813348.4</v>
+      </c>
+      <c r="M19" s="1">
+        <v>813348.4</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>62</v>
       </c>
-      <c r="B19" t="s">
-[...45 lines deleted...]
-    <row r="20" spans="1:16">
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>22500.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>41.78</v>
+      </c>
+      <c r="D20" s="1">
+        <v>42.4637448889</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>955434.26</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-15384.26</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-1.6101850900762</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>940050.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>940050.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>3.93</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>64</v>
       </c>
-      <c r="B20" t="s">
-[...45 lines deleted...]
-    <row r="21" spans="1:16">
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>352742.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>3.64</v>
+      </c>
+      <c r="D21" s="1">
+        <v>7.5654238509</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2668642.74</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-1384661.86</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-51.886370522568</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1283980.88</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1283980.88</v>
+      </c>
+      <c r="N21" s="1">
+        <v>5.36</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>66</v>
       </c>
-      <c r="B21" t="s">
-[...45 lines deleted...]
-    <row r="22" spans="1:16">
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>126075.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.1</v>
+      </c>
+      <c r="D22" s="1">
+        <v>4.3775699385</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>551902.13</v>
+      </c>
+      <c r="H22" s="1">
+        <v>595380.37</v>
+      </c>
+      <c r="I22" s="1">
+        <v>107.87788950914</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1147282.5</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1147282.5</v>
+      </c>
+      <c r="N22" s="1">
+        <v>4.79</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>68</v>
       </c>
-      <c r="B22" t="s">
-[...45 lines deleted...]
-    <row r="23" spans="1:16">
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="1">
+        <v>193119.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>4.82</v>
+      </c>
+      <c r="D23" s="1">
+        <v>5.4638751236</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1055178.1</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-124344.52</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-11.784221071305</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>930833.58</v>
+      </c>
+      <c r="M23" s="1">
+        <v>930833.58</v>
+      </c>
+      <c r="N23" s="1">
+        <v>3.89</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>70</v>
       </c>
-      <c r="B23" t="s">
-[...45 lines deleted...]
-    <row r="24" spans="1:16">
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="1">
+        <v>127345.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>0.0415</v>
+      </c>
+      <c r="D24" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>5284.82</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>5284.82</v>
+      </c>
+      <c r="M24" s="1">
+        <v>5284.82</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>72</v>
       </c>
-      <c r="B24" t="s">
-[...45 lines deleted...]
-    <row r="25" spans="1:16">
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="1">
+        <v>555093.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>1.824</v>
+      </c>
+      <c r="D25" s="1">
+        <v>0.8987898604</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>498911.96</v>
+      </c>
+      <c r="H25" s="1">
+        <v>513577.67</v>
+      </c>
+      <c r="I25" s="1">
+        <v>102.93953867131</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1012489.63</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1012489.63</v>
+      </c>
+      <c r="N25" s="1">
+        <v>4.23</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>74</v>
       </c>
-      <c r="B25" t="s">
-[...45 lines deleted...]
-    <row r="26" spans="1:16">
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>12.3</v>
+      </c>
+      <c r="D26" s="1">
+        <v>13.9284266667</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>835705.6</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-97705.6</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-11.691389886582</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>738000.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>738000.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>3.08</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>76</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="1">
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="1">
         <v>60000.0</v>
       </c>
-      <c r="D26" s="1">
-[...40 lines deleted...]
-      <c r="A27" t="s">
+      <c r="C27" s="1">
+        <v>5.44</v>
+      </c>
+      <c r="D27" s="1">
+        <v>10.0639971667</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>603839.83</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-277439.83</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-45.945930728021</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>326400.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>326400.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>78</v>
       </c>
-      <c r="B27" t="s">
-[...45 lines deleted...]
-    <row r="28" spans="1:16">
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="1">
+        <v>39500.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>25.1</v>
+      </c>
+      <c r="D28" s="1">
+        <v>23.2600002532</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>918770.01</v>
+      </c>
+      <c r="H28" s="1">
+        <v>72679.99</v>
+      </c>
+      <c r="I28" s="1">
+        <v>7.9105749217914</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>991450.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>991450.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>4.14</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>80</v>
       </c>
-      <c r="B28" t="s">
-[...45 lines deleted...]
-    <row r="29" spans="1:16">
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="1">
+        <v>8800.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>37.3</v>
+      </c>
+      <c r="D29" s="1">
+        <v>32.2246977273</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>283577.34</v>
+      </c>
+      <c r="H29" s="1">
+        <v>44662.66</v>
+      </c>
+      <c r="I29" s="1">
+        <v>15.749728098867</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>328240.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>328240.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>82</v>
       </c>
-      <c r="B29" t="s">
-[...45 lines deleted...]
-    <row r="30" spans="1:16">
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="1">
+        <v>336494.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>0.775</v>
+      </c>
+      <c r="D30" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>343223.88</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-82441.03</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-24.019607843137</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>260782.85</v>
+      </c>
+      <c r="M30" s="1">
+        <v>260782.85</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>84</v>
       </c>
-      <c r="B30" t="s">
-[...45 lines deleted...]
-    <row r="31" spans="1:16">
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="1">
+        <v>62000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>14.6330029032</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>907246.18</v>
+      </c>
+      <c r="H31" s="1">
+        <v>22753.82</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.5080094578078</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>930000.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>930000.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>3.89</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>86</v>
       </c>
-      <c r="B31" t="s">
-[...45 lines deleted...]
-    <row r="32" spans="1:16">
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>22.75</v>
+      </c>
+      <c r="D32" s="1">
+        <v>21.8795945455</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>481351.08</v>
+      </c>
+      <c r="H32" s="1">
+        <v>19148.92</v>
+      </c>
+      <c r="I32" s="1">
+        <v>3.9781608052069</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>500500.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>500500.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>88</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">