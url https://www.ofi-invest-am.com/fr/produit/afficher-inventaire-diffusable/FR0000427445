--- v3 (2026-10-06)
+++ v4 (2026-11-02)
@@ -688,124 +688,124 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>68165.1363</v>
+        <v>68384.313</v>
       </c>
       <c r="C2">
-        <v>180.65</v>
+        <v>176.45</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>12314640.11</v>
+        <v>12066628.14</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>12314640.11</v>
+        <v>12066628.14</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>4681.79</v>
       </c>
       <c r="C3">
-        <v>161.4</v>
+        <v>157.64</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>755645.92</v>
+        <v>738054.52</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>755645.92</v>
+        <v>738054.52</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>57163.3553</v>
+        <v>56650.8664</v>
       </c>
       <c r="C4">
-        <v>190.08</v>
+        <v>185.87</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>10865703.39</v>
+        <v>10530219.61</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>10865703.39</v>
+        <v>10530219.61</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -857,334 +857,334 @@
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
         <v>150200.0</v>
       </c>
       <c r="C2" s="1">
-        <v>12.25</v>
+        <v>12.0</v>
       </c>
       <c r="D2" s="1">
         <v>4.1107633822</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>617436.66</v>
       </c>
       <c r="H2" s="1">
-        <v>1222513.34</v>
+        <v>1184963.34</v>
       </c>
       <c r="I2" s="1">
-        <v>197.99817846903</v>
+        <v>191.91658299007</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1839950.0</v>
+        <v>1802400.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1839950.0</v>
+        <v>1802400.0</v>
       </c>
       <c r="N2" s="1">
-        <v>7.69</v>
+        <v>7.72</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
         <v>10000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>23.7</v>
+        <v>24.8</v>
       </c>
       <c r="D3" s="1">
         <v>22.6</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>226000.0</v>
       </c>
       <c r="H3" s="1">
-        <v>11000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="I3" s="1">
-        <v>4.8672566371681</v>
+        <v>9.7345132743363</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>237000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="M3" s="1">
-        <v>237000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.99</v>
+        <v>1.06</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
         <v>42000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>16.1</v>
+        <v>13.3</v>
       </c>
       <c r="D4" s="1">
         <v>15.505012619</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>651210.53</v>
       </c>
       <c r="H4" s="1">
-        <v>24989.47</v>
+        <v>-92610.53</v>
       </c>
       <c r="I4" s="1">
-        <v>3.8373872732064</v>
+        <v>-14.221288774308</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>676200.0</v>
+        <v>558600.0</v>
       </c>
       <c r="M4" s="1">
-        <v>676200.0</v>
+        <v>558600.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2.83</v>
+        <v>2.39</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
         <v>20830.0</v>
       </c>
       <c r="C5" s="1">
-        <v>13.0</v>
+        <v>14.0</v>
       </c>
       <c r="D5" s="1">
         <v>29.612174748</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>616821.6</v>
       </c>
       <c r="H5" s="1">
-        <v>-346031.6</v>
+        <v>-325201.6</v>
       </c>
       <c r="I5" s="1">
-        <v>-56.099137903083</v>
+        <v>-52.722148511012</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>270790.0</v>
+        <v>291620.0</v>
       </c>
       <c r="M5" s="1">
-        <v>270790.0</v>
+        <v>291620.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1.13</v>
+        <v>1.25</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
         <v>350000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>2.135</v>
+        <v>1.88</v>
       </c>
       <c r="D6" s="1">
         <v>3.4453029429</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>1205856.03</v>
       </c>
       <c r="H6" s="1">
-        <v>-458606.03</v>
+        <v>-547856.03</v>
       </c>
       <c r="I6" s="1">
-        <v>-38.031574134103</v>
+        <v>-45.432955209421</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>747250.0</v>
+        <v>658000.0</v>
       </c>
       <c r="M6" s="1">
-        <v>747250.0</v>
+        <v>658000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3.12</v>
+        <v>2.82</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
         <v>105000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>10.4</v>
+        <v>10.1</v>
       </c>
       <c r="D7" s="1">
         <v>10.494998</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>1101974.79</v>
       </c>
       <c r="H7" s="1">
-        <v>-9974.79</v>
+        <v>-41474.79</v>
       </c>
       <c r="I7" s="1">
-        <v>-0.90517406482593</v>
+        <v>-3.7636786591098</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1092000.0</v>
+        <v>1060500.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1092000.0</v>
+        <v>1060500.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4.56</v>
+        <v>4.54</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
         <v>4215.0</v>
       </c>
       <c r="C8" s="1">
         <v>0.0</v>
       </c>
       <c r="D8" s="1">
         <v>9.1658718861</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
@@ -1207,1234 +1207,1234 @@
       </c>
       <c r="L8" s="1">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
         <v>40000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>27.1</v>
+        <v>25.5</v>
       </c>
       <c r="D9" s="1">
         <v>17.53319675</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>701327.87</v>
       </c>
       <c r="H9" s="1">
-        <v>382672.13</v>
+        <v>318672.13</v>
       </c>
       <c r="I9" s="1">
-        <v>54.563941683937</v>
+        <v>45.438395311454</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>1084000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1084000.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>4.53</v>
+        <v>4.37</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
         <v>150000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>9.935</v>
+        <v>9.3</v>
       </c>
       <c r="D10" s="1">
         <v>5.9288068</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>889321.02</v>
       </c>
       <c r="H10" s="1">
-        <v>600928.98</v>
+        <v>505678.98</v>
       </c>
       <c r="I10" s="1">
-        <v>67.571660456198</v>
+        <v>56.861242299209</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1490250.0</v>
+        <v>1395000.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1490250.0</v>
+        <v>1395000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>6.23</v>
+        <v>5.98</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
         <v>181825.0</v>
       </c>
       <c r="C11" s="1">
-        <v>1.072</v>
+        <v>1.024</v>
       </c>
       <c r="D11" s="1">
         <v>1.2657000962</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>230135.92</v>
       </c>
       <c r="H11" s="1">
-        <v>-35219.52</v>
+        <v>-43947.12</v>
       </c>
       <c r="I11" s="1">
-        <v>-15.303790907565</v>
+        <v>-19.096158478868</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>194916.4</v>
+        <v>186188.8</v>
       </c>
       <c r="M11" s="1">
-        <v>194916.4</v>
+        <v>186188.8</v>
       </c>
       <c r="N11" s="1">
-        <v>0.81</v>
+        <v>0.8</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1">
         <v>64352.0</v>
       </c>
       <c r="C12" s="1">
-        <v>2.56</v>
+        <v>2.515</v>
       </c>
       <c r="D12" s="1">
         <v>2.7418516907</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>176443.64</v>
       </c>
       <c r="H12" s="1">
-        <v>-11702.52</v>
+        <v>-14598.36</v>
       </c>
       <c r="I12" s="1">
-        <v>-6.6324408179292</v>
+        <v>-8.2736674441765</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>164741.12</v>
+        <v>161845.28</v>
       </c>
       <c r="M12" s="1">
-        <v>164741.12</v>
+        <v>161845.28</v>
       </c>
       <c r="N12" s="1">
         <v>0.69</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="1">
         <v>10000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>88.6</v>
+        <v>87.7</v>
       </c>
       <c r="D13" s="1">
         <v>88.402035</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>884020.35</v>
       </c>
       <c r="H13" s="1">
-        <v>1979.65</v>
+        <v>-7020.35</v>
       </c>
       <c r="I13" s="1">
-        <v>0.22393715257799</v>
+        <v>-0.79413895845271</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>886000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="M13" s="1">
-        <v>886000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3.7</v>
+        <v>3.76</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="1">
         <v>3300.0</v>
       </c>
       <c r="C14" s="1">
-        <v>195.0</v>
+        <v>197.0</v>
       </c>
       <c r="D14" s="1">
         <v>191.8678787879</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>633164.0</v>
       </c>
       <c r="H14" s="1">
-        <v>10336.0</v>
+        <v>16936.0</v>
       </c>
       <c r="I14" s="1">
-        <v>1.6324364619593</v>
+        <v>2.6748204256717</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>643500.0</v>
+        <v>650100.0</v>
       </c>
       <c r="M14" s="1">
-        <v>643500.0</v>
+        <v>650100.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2.69</v>
+        <v>2.79</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="1">
         <v>95000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>12.5</v>
+        <v>12.0</v>
       </c>
       <c r="D15" s="1">
         <v>12.7054803158</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>1207020.63</v>
       </c>
       <c r="H15" s="1">
-        <v>-19520.63</v>
+        <v>-67020.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-1.6172573620386</v>
+        <v>-5.5525670675571</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>1187500.0</v>
+        <v>1140000.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1187500.0</v>
+        <v>1140000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4.96</v>
+        <v>4.89</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="1">
         <v>12300.0</v>
       </c>
       <c r="C16" s="1">
-        <v>22.1</v>
+        <v>21.5</v>
       </c>
       <c r="D16" s="1">
         <v>30.4320317073</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>374313.99</v>
       </c>
       <c r="H16" s="1">
-        <v>-102483.99</v>
+        <v>-109863.99</v>
       </c>
       <c r="I16" s="1">
-        <v>-27.379150322434</v>
+        <v>-29.35075710101</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>271830.0</v>
+        <v>264450.0</v>
       </c>
       <c r="M16" s="1">
-        <v>271830.0</v>
+        <v>264450.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1.14</v>
+        <v>1.13</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="1">
         <v>39000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>29.8</v>
+        <v>25.7</v>
       </c>
       <c r="D17" s="1">
         <v>16.8637987179</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>657688.15</v>
       </c>
       <c r="H17" s="1">
-        <v>504511.85</v>
+        <v>344611.85</v>
       </c>
       <c r="I17" s="1">
-        <v>76.709889025673</v>
+        <v>52.397454629523</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>1162200.0</v>
+        <v>1002300.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1162200.0</v>
+        <v>1002300.0</v>
       </c>
       <c r="N17" s="1">
-        <v>4.86</v>
+        <v>4.3</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="1">
         <v>54144.0</v>
       </c>
       <c r="C18" s="1">
-        <v>15.4</v>
+        <v>16.6</v>
       </c>
       <c r="D18" s="1">
         <v>20.9274647237</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>1133096.65</v>
       </c>
       <c r="H18" s="1">
-        <v>-299279.05</v>
+        <v>-234306.25</v>
       </c>
       <c r="I18" s="1">
-        <v>-26.412490937997</v>
+        <v>-20.678399322776</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>833817.6</v>
+        <v>898790.4</v>
       </c>
       <c r="M18" s="1">
-        <v>833817.6</v>
+        <v>898790.4</v>
       </c>
       <c r="N18" s="1">
-        <v>3.48</v>
+        <v>3.85</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="1">
         <v>30236.0</v>
       </c>
       <c r="C19" s="1">
-        <v>26.9</v>
+        <v>26.4</v>
       </c>
       <c r="D19" s="1">
         <v>5.650254994</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>170841.11</v>
       </c>
       <c r="H19" s="1">
-        <v>642507.29</v>
+        <v>627389.29</v>
       </c>
       <c r="I19" s="1">
-        <v>376.08470818294</v>
+        <v>367.23555003828</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>813348.4</v>
+        <v>798230.4</v>
       </c>
       <c r="M19" s="1">
-        <v>813348.4</v>
+        <v>798230.4</v>
       </c>
       <c r="N19" s="1">
-        <v>3.4</v>
+        <v>3.42</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="1">
-        <v>22500.0</v>
+        <v>32921.0</v>
       </c>
       <c r="C20" s="1">
-        <v>41.78</v>
+        <v>37.24</v>
       </c>
       <c r="D20" s="1">
-        <v>42.4637448889</v>
+        <v>40.2307390419</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>955434.26</v>
+        <v>1324436.16</v>
       </c>
       <c r="H20" s="1">
-        <v>-15384.26</v>
+        <v>-98458.12</v>
       </c>
       <c r="I20" s="1">
-        <v>-1.6101850900762</v>
+        <v>-7.4339649560761</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>940050.0</v>
+        <v>1225978.04</v>
       </c>
       <c r="M20" s="1">
-        <v>940050.0</v>
+        <v>1225978.04</v>
       </c>
       <c r="N20" s="1">
-        <v>3.93</v>
+        <v>5.25</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="1">
         <v>352742.0</v>
       </c>
       <c r="C21" s="1">
-        <v>3.64</v>
+        <v>4.12</v>
       </c>
       <c r="D21" s="1">
         <v>7.5654238509</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>2668642.74</v>
       </c>
       <c r="H21" s="1">
-        <v>-1384661.86</v>
+        <v>-1215345.7</v>
       </c>
       <c r="I21" s="1">
-        <v>-51.886370522568</v>
+        <v>-45.541716085983</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1283980.88</v>
+        <v>1453297.04</v>
       </c>
       <c r="M21" s="1">
-        <v>1283980.88</v>
+        <v>1453297.04</v>
       </c>
       <c r="N21" s="1">
-        <v>5.36</v>
+        <v>6.23</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="1">
         <v>126075.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.1</v>
+        <v>7.9</v>
       </c>
       <c r="D22" s="1">
         <v>4.3775699385</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>551902.13</v>
       </c>
       <c r="H22" s="1">
-        <v>595380.37</v>
+        <v>444090.37</v>
       </c>
       <c r="I22" s="1">
-        <v>107.87788950914</v>
+        <v>80.465420562881</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>1147282.5</v>
+        <v>995992.5</v>
       </c>
       <c r="M22" s="1">
-        <v>1147282.5</v>
+        <v>995992.5</v>
       </c>
       <c r="N22" s="1">
-        <v>4.79</v>
+        <v>4.27</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="1">
         <v>193119.0</v>
       </c>
       <c r="C23" s="1">
-        <v>4.82</v>
+        <v>4.98</v>
       </c>
       <c r="D23" s="1">
         <v>5.4638751236</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>1055178.1</v>
       </c>
       <c r="H23" s="1">
-        <v>-124344.52</v>
+        <v>-93445.48</v>
       </c>
       <c r="I23" s="1">
-        <v>-11.784221071305</v>
+        <v>-8.8558964595645</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>930833.58</v>
+        <v>961732.62</v>
       </c>
       <c r="M23" s="1">
-        <v>930833.58</v>
+        <v>961732.62</v>
       </c>
       <c r="N23" s="1">
-        <v>3.89</v>
+        <v>4.12</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="1">
         <v>127345.0</v>
       </c>
       <c r="C24" s="1">
-        <v>0.0415</v>
+        <v>0.043</v>
       </c>
       <c r="D24" s="1">
         <v>0.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>0.0</v>
       </c>
       <c r="H24" s="1">
-        <v>5284.82</v>
+        <v>5475.84</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>5284.82</v>
+        <v>5475.84</v>
       </c>
       <c r="M24" s="1">
-        <v>5284.82</v>
+        <v>5475.84</v>
       </c>
       <c r="N24" s="1">
         <v>0.02</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1">
         <v>555093.0</v>
       </c>
       <c r="C25" s="1">
-        <v>1.824</v>
+        <v>1.876</v>
       </c>
       <c r="D25" s="1">
         <v>0.8987898604</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>498911.96</v>
       </c>
       <c r="H25" s="1">
-        <v>513577.67</v>
+        <v>542442.51</v>
       </c>
       <c r="I25" s="1">
-        <v>102.93953867131</v>
+        <v>108.72509650801</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1012489.63</v>
+        <v>1041354.47</v>
       </c>
       <c r="M25" s="1">
-        <v>1012489.63</v>
+        <v>1041354.47</v>
       </c>
       <c r="N25" s="1">
-        <v>4.23</v>
+        <v>4.46</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="1">
         <v>60000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>12.3</v>
+        <v>11.1</v>
       </c>
       <c r="D26" s="1">
         <v>13.9284266667</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>835705.6</v>
       </c>
       <c r="H26" s="1">
-        <v>-97705.6</v>
+        <v>-169705.6</v>
       </c>
       <c r="I26" s="1">
-        <v>-11.691389886582</v>
+        <v>-20.306864043989</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>738000.0</v>
+        <v>666000.0</v>
       </c>
       <c r="M26" s="1">
-        <v>738000.0</v>
+        <v>666000.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3.08</v>
+        <v>2.85</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="1">
         <v>60000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>5.44</v>
+        <v>5.54</v>
       </c>
       <c r="D27" s="1">
         <v>10.0639971667</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>603839.83</v>
       </c>
       <c r="H27" s="1">
-        <v>-277439.83</v>
+        <v>-271439.83</v>
       </c>
       <c r="I27" s="1">
-        <v>-45.945930728021</v>
+        <v>-44.952289748757</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>326400.0</v>
+        <v>332400.0</v>
       </c>
       <c r="M27" s="1">
-        <v>326400.0</v>
+        <v>332400.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1.36</v>
+        <v>1.42</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="1">
         <v>39500.0</v>
       </c>
       <c r="C28" s="1">
         <v>25.1</v>
       </c>
       <c r="D28" s="1">
         <v>23.2600002532</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>918770.01</v>
       </c>
       <c r="H28" s="1">
         <v>72679.99</v>
       </c>
       <c r="I28" s="1">
         <v>7.9105749217914</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
         <v>991450.0</v>
       </c>
       <c r="M28" s="1">
         <v>991450.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4.14</v>
+        <v>4.25</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="1">
         <v>8800.0</v>
       </c>
       <c r="C29" s="1">
-        <v>37.3</v>
+        <v>33.0</v>
       </c>
       <c r="D29" s="1">
         <v>32.2246977273</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>283577.34</v>
       </c>
       <c r="H29" s="1">
-        <v>44662.66</v>
+        <v>6822.66</v>
       </c>
       <c r="I29" s="1">
-        <v>15.749728098867</v>
+        <v>2.4059256638771</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>328240.0</v>
+        <v>290400.0</v>
       </c>
       <c r="M29" s="1">
-        <v>328240.0</v>
+        <v>290400.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1.37</v>
+        <v>1.24</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="1">
-        <v>336494.0</v>
+        <v>231877.0</v>
       </c>
       <c r="C30" s="1">
-        <v>0.775</v>
+        <v>0.711</v>
       </c>
       <c r="D30" s="1">
         <v>1.02</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>343223.88</v>
+        <v>236514.54</v>
       </c>
       <c r="H30" s="1">
-        <v>-82441.03</v>
+        <v>-71649.99</v>
       </c>
       <c r="I30" s="1">
-        <v>-24.019607843137</v>
+        <v>-30.294116378638</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>260782.85</v>
+        <v>164864.55</v>
       </c>
       <c r="M30" s="1">
-        <v>260782.85</v>
+        <v>164864.55</v>
       </c>
       <c r="N30" s="1">
-        <v>1.09</v>
+        <v>0.71</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="1">
         <v>62000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>15.0</v>
+        <v>17.7</v>
       </c>
       <c r="D31" s="1">
         <v>14.6330029032</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>907246.18</v>
       </c>
       <c r="H31" s="1">
-        <v>22753.82</v>
+        <v>190153.82</v>
       </c>
       <c r="I31" s="1">
-        <v>2.5080094578078</v>
+        <v>20.959451160213</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>930000.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="M31" s="1">
-        <v>930000.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3.89</v>
+        <v>4.7</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="1">
         <v>22000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>22.75</v>
+        <v>22.65</v>
       </c>
       <c r="D32" s="1">
         <v>21.8795945455</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>481351.08</v>
       </c>
       <c r="H32" s="1">
-        <v>19148.92</v>
+        <v>16948.92</v>
       </c>
       <c r="I32" s="1">
-        <v>3.9781608052069</v>
+        <v>3.5211139445246</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>500500.0</v>
+        <v>498300.0</v>
       </c>
       <c r="M32" s="1">
-        <v>500500.0</v>
+        <v>498300.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2.09</v>
+        <v>2.14</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>