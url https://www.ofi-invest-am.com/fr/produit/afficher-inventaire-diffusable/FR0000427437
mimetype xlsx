--- v0 (2026-05-15)
+++ v1 (2026-09-05)
@@ -154,86 +154,92 @@
   <si>
     <t>FR0000053506</t>
   </si>
   <si>
     <t>CEGEDIM SA</t>
   </si>
   <si>
     <t>FR0000075764</t>
   </si>
   <si>
     <t>COUACH</t>
   </si>
   <si>
     <t>FR0000062978</t>
   </si>
   <si>
     <t>DEKUPLE SA</t>
   </si>
   <si>
     <t>FR0000053381</t>
   </si>
   <si>
     <t>DERICHEBOURG SA</t>
   </si>
   <si>
+    <t>FR0000072373</t>
+  </si>
+  <si>
+    <t>EGIDE SA</t>
+  </si>
+  <si>
+    <t>FR0011466069</t>
+  </si>
+  <si>
+    <t>EKINOPS SA</t>
+  </si>
+  <si>
     <t>FR0010485268</t>
   </si>
   <si>
     <t>FOUNTAINE PAJOT SA</t>
   </si>
   <si>
     <t>FR0000033888</t>
   </si>
   <si>
     <t>GEVELOT SA</t>
   </si>
   <si>
     <t>FR0000075442</t>
   </si>
   <si>
     <t>GROUPE LDLC SA</t>
   </si>
   <si>
     <t>FR0000066540</t>
   </si>
   <si>
     <t>HERIGE SA</t>
   </si>
   <si>
     <t>FR0004159473</t>
   </si>
   <si>
     <t>HEXAOM SA</t>
   </si>
   <si>
-    <t>FR0000060451</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000072597</t>
   </si>
   <si>
     <t>IT LINK SA</t>
   </si>
   <si>
     <t>FR0000038242</t>
   </si>
   <si>
     <t>LUMIBIRD SA</t>
   </si>
   <si>
     <t>FR0004034320</t>
   </si>
   <si>
     <t>MR BRICOLAGE SA</t>
   </si>
   <si>
     <t>FR0014003T71</t>
   </si>
   <si>
     <t>OMER DECUGIS &amp; CIE SA</t>
   </si>
   <si>
     <t>FR0000038465</t>
@@ -260,56 +266,50 @@
     <t>PISC DESJOYAUX SA</t>
   </si>
   <si>
     <t>FR0000066441</t>
   </si>
   <si>
     <t>POUJOULAT SA</t>
   </si>
   <si>
     <t>FR0014004EC4</t>
   </si>
   <si>
     <t>PRECIA SA</t>
   </si>
   <si>
     <t>FR0000065864</t>
   </si>
   <si>
     <t>SOGECLAIR SA</t>
   </si>
   <si>
     <t>FR0005175080</t>
   </si>
   <si>
     <t>TRANSGENE SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>U10 CORP SA</t>
   </si>
   <si>
     <t>FR0010766667</t>
   </si>
   <si>
     <t>VENTE UNIQUE.COM SA</t>
   </si>
   <si>
     <t>FR0010131409</t>
   </si>
   <si>
     <t>WALLIX SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -685,124 +685,124 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>67535.508</v>
+        <v>68920.2803</v>
       </c>
       <c r="D2">
-        <v>180.59</v>
+        <v>185.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12196579.68</v>
+        <v>12765480.42</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12196579.68</v>
+        <v>12765480.42</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>4843.4239</v>
+        <v>4726.2069</v>
       </c>
       <c r="D3">
-        <v>161.34</v>
+        <v>165.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>781456.66</v>
+        <v>782077.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>781456.66</v>
+        <v>782077.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>54149.0202</v>
+        <v>57014.0664</v>
       </c>
       <c r="D4">
-        <v>188.71</v>
+        <v>194.59</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>10218808.0</v>
+        <v>11094500.65</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>10218808.0</v>
+        <v>11094500.65</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -851,337 +851,337 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>162200.0</v>
+        <v>150200.0</v>
       </c>
       <c r="D2" s="1">
-        <v>7.36</v>
+        <v>12.7</v>
       </c>
       <c r="E2" s="1">
-        <v>4.1107633785</v>
+        <v>4.1107633822</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>666765.82</v>
+        <v>617436.66</v>
       </c>
       <c r="I2" s="1">
-        <v>527026.18</v>
+        <v>1290103.34</v>
       </c>
       <c r="J2" s="1">
-        <v>79.042171057899</v>
+        <v>208.94505033115</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1193792.0</v>
+        <v>1907540.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1193792.0</v>
+        <v>1907540.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.15</v>
+        <v>7.74</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>10000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>20.4</v>
+        <v>31.6</v>
       </c>
       <c r="E3" s="1">
         <v>22.6</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>226000.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-22000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-9.7345132743363</v>
+        <v>39.823008849558</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>204000.0</v>
+        <v>316000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>204000.0</v>
+        <v>316000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.88</v>
+        <v>1.28</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
         <v>42000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>13.9</v>
+        <v>15.1</v>
       </c>
       <c r="E4" s="1">
         <v>15.505012619</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>651210.53</v>
       </c>
       <c r="I4" s="1">
-        <v>-67410.53</v>
+        <v>-17010.53</v>
       </c>
       <c r="J4" s="1">
-        <v>-10.351572478412</v>
+        <v>-2.6121398866201</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>583800.0</v>
+        <v>634200.0</v>
       </c>
       <c r="N4" s="1">
-        <v>583800.0</v>
+        <v>634200.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.52</v>
+        <v>2.57</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
         <v>20830.0</v>
       </c>
       <c r="D5" s="1">
-        <v>12.4</v>
+        <v>13.25</v>
       </c>
       <c r="E5" s="1">
         <v>29.612174748</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>616821.6</v>
       </c>
       <c r="I5" s="1">
-        <v>-358529.6</v>
+        <v>-340824.1</v>
       </c>
       <c r="J5" s="1">
-        <v>-58.125331538325</v>
+        <v>-55.254890555065</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>258292.0</v>
+        <v>275997.5</v>
       </c>
       <c r="N5" s="1">
-        <v>258292.0</v>
+        <v>275997.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.11</v>
+        <v>1.12</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>169329.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2.75</v>
+        <v>2.34</v>
       </c>
       <c r="E6" s="1">
-        <v>4.6623209846</v>
+        <v>3.4453029429</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>789466.15</v>
+        <v>1205856.03</v>
       </c>
       <c r="I6" s="1">
-        <v>-323811.4</v>
+        <v>-386856.03</v>
       </c>
       <c r="J6" s="1">
-        <v>-41.016502100818</v>
+        <v>-32.081444250024</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>465654.75</v>
+        <v>819000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>465654.75</v>
+        <v>819000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.01</v>
+        <v>3.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>70000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>13.0</v>
+        <v>11.4</v>
       </c>
       <c r="E7" s="1">
-        <v>10.5369755714</v>
+        <v>10.494998</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>737588.29</v>
+        <v>1101974.79</v>
       </c>
       <c r="I7" s="1">
-        <v>172411.71</v>
+        <v>95025.21</v>
       </c>
       <c r="J7" s="1">
-        <v>23.375060631725</v>
+        <v>8.623174582787</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>910000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="N7" s="1">
-        <v>910000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="O7" s="1">
-        <v>3.92</v>
+        <v>4.86</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>4215.0</v>
       </c>
       <c r="D8" s="1">
         <v>0.0</v>
       </c>
       <c r="E8" s="1">
         <v>9.1658718861</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
@@ -1204,1184 +1204,1184 @@
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>40000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>24.7</v>
+        <v>27.4</v>
       </c>
       <c r="E9" s="1">
         <v>17.53319675</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>701327.87</v>
       </c>
       <c r="I9" s="1">
-        <v>286672.13</v>
+        <v>394672.13</v>
       </c>
       <c r="J9" s="1">
-        <v>40.875622125212</v>
+        <v>56.274981628778</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>988000.0</v>
+        <v>1096000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>988000.0</v>
+        <v>1096000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>4.26</v>
+        <v>4.45</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>150000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.615</v>
+        <v>10.03</v>
       </c>
       <c r="E10" s="1">
         <v>5.9288068</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>889321.02</v>
       </c>
       <c r="I10" s="1">
-        <v>402928.98</v>
+        <v>615178.98</v>
       </c>
       <c r="J10" s="1">
-        <v>45.307484129859</v>
+        <v>69.174006479685</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1292250.0</v>
+        <v>1504500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1292250.0</v>
+        <v>1504500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.57</v>
+        <v>6.11</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>5000.0</v>
+        <v>181825.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.1</v>
+        <v>1.14</v>
       </c>
       <c r="E11" s="1">
-        <v>87.40547</v>
+        <v>1.2657000962</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>437027.35</v>
+        <v>230135.92</v>
       </c>
       <c r="I11" s="1">
-        <v>13472.65</v>
+        <v>-22855.42</v>
       </c>
       <c r="J11" s="1">
-        <v>3.0827933308979</v>
+        <v>-9.9312701815518</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>450500.0</v>
+        <v>207280.5</v>
       </c>
       <c r="N11" s="1">
-        <v>450500.0</v>
+        <v>207280.5</v>
       </c>
       <c r="O11" s="1">
-        <v>1.94</v>
+        <v>0.84</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>3300.0</v>
+        <v>64352.0</v>
       </c>
       <c r="D12" s="1">
-        <v>168.0</v>
+        <v>3.135</v>
       </c>
       <c r="E12" s="1">
-        <v>191.8678787879</v>
+        <v>2.7418516907</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>633164.0</v>
+        <v>176443.64</v>
       </c>
       <c r="I12" s="1">
-        <v>-78764.0</v>
+        <v>25299.88</v>
       </c>
       <c r="J12" s="1">
-        <v>-12.439747048158</v>
+        <v>14.338788295231</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>554400.0</v>
+        <v>201743.52</v>
       </c>
       <c r="N12" s="1">
-        <v>554400.0</v>
+        <v>201743.52</v>
       </c>
       <c r="O12" s="1">
-        <v>2.39</v>
+        <v>0.82</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>106182.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>15.8</v>
+        <v>102.2</v>
       </c>
       <c r="E13" s="1">
-        <v>12.7355727901</v>
+        <v>88.402035</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1352288.59</v>
+        <v>884020.35</v>
       </c>
       <c r="I13" s="1">
-        <v>325387.01</v>
+        <v>137979.65</v>
       </c>
       <c r="J13" s="1">
-        <v>24.06195041548</v>
+        <v>15.608198385931</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1677675.6</v>
+        <v>1022000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1677675.6</v>
+        <v>1022000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>7.23</v>
+        <v>4.15</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>12300.0</v>
+        <v>3300.0</v>
       </c>
       <c r="D14" s="1">
-        <v>22.3</v>
+        <v>200.0</v>
       </c>
       <c r="E14" s="1">
-        <v>30.4320317073</v>
+        <v>191.8678787879</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>374313.99</v>
+        <v>633164.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-100023.99</v>
+        <v>26836.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-26.721948062908</v>
+        <v>4.2383963712403</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>274290.0</v>
+        <v>660000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>274290.0</v>
+        <v>660000.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.18</v>
+        <v>2.68</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>39000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>35.8</v>
+        <v>12.22</v>
       </c>
       <c r="E15" s="1">
-        <v>16.8637987179</v>
+        <v>12.7355727778</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>657688.15</v>
+        <v>1146201.55</v>
       </c>
       <c r="I15" s="1">
-        <v>738511.85</v>
+        <v>-46401.55</v>
       </c>
       <c r="J15" s="1">
-        <v>112.28906131272</v>
+        <v>-4.0482888895064</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1396200.0</v>
+        <v>1099800.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1396200.0</v>
+        <v>1099800.0</v>
       </c>
       <c r="O15" s="1">
-        <v>6.02</v>
+        <v>4.46</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>2753.0</v>
+        <v>12300.0</v>
       </c>
       <c r="D16" s="1">
-        <v>300.0</v>
+        <v>19.25</v>
       </c>
       <c r="E16" s="1">
-        <v>408.4067780603</v>
+        <v>30.4320317073</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1124343.86</v>
+        <v>374313.99</v>
       </c>
       <c r="I16" s="1">
-        <v>-298443.86</v>
+        <v>-137538.99</v>
       </c>
       <c r="J16" s="1">
-        <v>-26.543824413289</v>
+        <v>-36.744282520672</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>825900.0</v>
+        <v>236775.0</v>
       </c>
       <c r="N16" s="1">
-        <v>825900.0</v>
+        <v>236775.0</v>
       </c>
       <c r="O16" s="1">
-        <v>3.56</v>
+        <v>0.96</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>28000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>20.4</v>
+        <v>33.2</v>
       </c>
       <c r="E17" s="1">
-        <v>24.652435</v>
+        <v>16.8637987179</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>690268.18</v>
+        <v>657688.15</v>
       </c>
       <c r="I17" s="1">
-        <v>-119068.18</v>
+        <v>637111.85</v>
       </c>
       <c r="J17" s="1">
-        <v>-17.249553644498</v>
+        <v>96.871419988333</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>571200.0</v>
+        <v>1294800.0</v>
       </c>
       <c r="N17" s="1">
-        <v>571200.0</v>
+        <v>1294800.0</v>
       </c>
       <c r="O17" s="1">
-        <v>2.46</v>
+        <v>5.25</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>30236.0</v>
+        <v>46381.0</v>
       </c>
       <c r="D18" s="1">
-        <v>23.3</v>
+        <v>16.8</v>
       </c>
       <c r="E18" s="1">
-        <v>5.650254994</v>
+        <v>21.6043349647</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>170841.11</v>
+        <v>1002030.66</v>
       </c>
       <c r="I18" s="1">
-        <v>533657.69</v>
+        <v>-222829.86</v>
       </c>
       <c r="J18" s="1">
-        <v>312.37076954136</v>
+        <v>-22.237828531115</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>704498.8</v>
+        <v>779200.8</v>
       </c>
       <c r="N18" s="1">
-        <v>704498.8</v>
+        <v>779200.8</v>
       </c>
       <c r="O18" s="1">
-        <v>3.04</v>
+        <v>3.16</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>250000.0</v>
+        <v>30236.0</v>
       </c>
       <c r="D19" s="1">
-        <v>5.4</v>
+        <v>24.75</v>
       </c>
       <c r="E19" s="1">
-        <v>8.78203848</v>
+        <v>5.650254994</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2195509.62</v>
+        <v>170841.11</v>
       </c>
       <c r="I19" s="1">
-        <v>-845509.62</v>
+        <v>577499.89</v>
       </c>
       <c r="J19" s="1">
-        <v>-38.510859269202</v>
+        <v>338.03332816089</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1350000.0</v>
+        <v>748341.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1350000.0</v>
+        <v>748341.0</v>
       </c>
       <c r="O19" s="1">
-        <v>5.82</v>
+        <v>3.04</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>200000.0</v>
+        <v>352742.0</v>
       </c>
       <c r="D20" s="1">
-        <v>9.3</v>
+        <v>4.0</v>
       </c>
       <c r="E20" s="1">
-        <v>4.37756985</v>
+        <v>7.5654238509</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>875513.97</v>
+        <v>2668642.74</v>
       </c>
       <c r="I20" s="1">
-        <v>984486.03</v>
+        <v>-1257674.74</v>
       </c>
       <c r="J20" s="1">
-        <v>112.44663862988</v>
+        <v>-47.127879695129</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1860000.0</v>
+        <v>1410968.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1860000.0</v>
+        <v>1410968.0</v>
       </c>
       <c r="O20" s="1">
-        <v>8.02</v>
+        <v>5.73</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>193119.0</v>
+        <v>146579.0</v>
       </c>
       <c r="D21" s="1">
-        <v>4.31</v>
+        <v>8.2</v>
       </c>
       <c r="E21" s="1">
-        <v>5.4638751236</v>
+        <v>4.3775699111</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1055178.1</v>
+        <v>641659.82</v>
       </c>
       <c r="I21" s="1">
-        <v>-222835.21</v>
+        <v>560287.98</v>
       </c>
       <c r="J21" s="1">
-        <v>-21.11825577123</v>
+        <v>87.318538972878</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>832342.89</v>
+        <v>1201947.8</v>
       </c>
       <c r="N21" s="1">
-        <v>832342.89</v>
+        <v>1201947.8</v>
       </c>
       <c r="O21" s="1">
-        <v>3.59</v>
+        <v>4.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>127345.0</v>
+        <v>193119.0</v>
       </c>
       <c r="D22" s="1">
-        <v>0.035</v>
+        <v>5.2</v>
       </c>
       <c r="E22" s="1">
-        <v>0.0</v>
+        <v>5.4638751236</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>0.0</v>
+        <v>1055178.1</v>
       </c>
       <c r="I22" s="1">
-        <v>4457.08</v>
+        <v>-50959.3</v>
       </c>
       <c r="J22" s="1">
-        <v>0</v>
+        <v>-4.8294501184208</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4457.08</v>
+        <v>1004218.8</v>
       </c>
       <c r="N22" s="1">
-        <v>4457.08</v>
+        <v>1004218.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.02</v>
+        <v>4.08</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>555093.0</v>
+        <v>127345.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1.796</v>
+        <v>0.037</v>
       </c>
       <c r="E23" s="1">
-        <v>0.8987898604</v>
+        <v>0.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>498911.96</v>
+        <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>498035.07</v>
+        <v>4711.77</v>
       </c>
       <c r="J23" s="1">
-        <v>99.824239531159</v>
+        <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>996947.03</v>
+        <v>4711.77</v>
       </c>
       <c r="N23" s="1">
-        <v>996947.03</v>
+        <v>4711.77</v>
       </c>
       <c r="O23" s="1">
-        <v>4.3</v>
+        <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>60000.0</v>
+        <v>555093.0</v>
       </c>
       <c r="D24" s="1">
-        <v>13.45</v>
+        <v>1.734</v>
       </c>
       <c r="E24" s="1">
-        <v>13.9284266667</v>
+        <v>0.8987898604</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>835705.6</v>
+        <v>498911.96</v>
       </c>
       <c r="I24" s="1">
-        <v>-28705.6</v>
+        <v>463619.3</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.4348938190674</v>
+        <v>92.926074572355</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>807000.0</v>
+        <v>962531.26</v>
       </c>
       <c r="N24" s="1">
-        <v>807000.0</v>
+        <v>962531.26</v>
       </c>
       <c r="O24" s="1">
-        <v>3.48</v>
+        <v>3.91</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
         <v>60000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>8.64</v>
+        <v>11.95</v>
       </c>
       <c r="E25" s="1">
-        <v>10.0639971667</v>
+        <v>13.9284266667</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>603839.83</v>
+        <v>835705.6</v>
       </c>
       <c r="I25" s="1">
-        <v>-85439.83</v>
+        <v>-118705.6</v>
       </c>
       <c r="J25" s="1">
-        <v>-14.149419391563</v>
+        <v>-14.204236515826</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>518400.0</v>
+        <v>717000.0</v>
       </c>
       <c r="N25" s="1">
-        <v>518400.0</v>
+        <v>717000.0</v>
       </c>
       <c r="O25" s="1">
-        <v>2.23</v>
+        <v>2.91</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>23000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>27.5</v>
+        <v>6.74</v>
       </c>
       <c r="E26" s="1">
-        <v>21.3658395652</v>
+        <v>10.0639971667</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>491414.31</v>
+        <v>603839.83</v>
       </c>
       <c r="I26" s="1">
-        <v>141085.69</v>
+        <v>-199439.83</v>
       </c>
       <c r="J26" s="1">
-        <v>28.710130561725</v>
+        <v>-33.028597997585</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>632500.0</v>
+        <v>404400.0</v>
       </c>
       <c r="N26" s="1">
-        <v>632500.0</v>
+        <v>404400.0</v>
       </c>
       <c r="O26" s="1">
-        <v>2.73</v>
+        <v>1.64</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>1108.0</v>
+        <v>37000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>29.8</v>
+        <v>25.6</v>
       </c>
       <c r="E27" s="1">
-        <v>25.4349909747</v>
+        <v>23.1312781081</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>28181.97</v>
+        <v>855857.29</v>
       </c>
       <c r="I27" s="1">
-        <v>4836.43</v>
+        <v>91342.71</v>
       </c>
       <c r="J27" s="1">
-        <v>17.161433356149</v>
+        <v>10.67265665284</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>33018.4</v>
+        <v>947200.0</v>
       </c>
       <c r="N27" s="1">
-        <v>33018.4</v>
+        <v>947200.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>3.84</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>413539.0</v>
+        <v>8800.0</v>
       </c>
       <c r="D28" s="1">
-        <v>0.85</v>
+        <v>33.9</v>
       </c>
       <c r="E28" s="1">
-        <v>1.02</v>
+        <v>32.2246977273</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>421809.78</v>
+        <v>283577.34</v>
       </c>
       <c r="I28" s="1">
-        <v>-70301.63</v>
+        <v>14742.66</v>
       </c>
       <c r="J28" s="1">
-        <v>-16.666666666667</v>
+        <v>5.1988145456192</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>351508.15</v>
+        <v>298320.0</v>
       </c>
       <c r="N28" s="1">
-        <v>351508.15</v>
+        <v>298320.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.52</v>
+        <v>1.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>398640.0</v>
+        <v>336494.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1.215</v>
+        <v>0.79</v>
       </c>
       <c r="E29" s="1">
-        <v>1.8378166516</v>
+        <v>1.02</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>732627.23</v>
+        <v>343223.88</v>
       </c>
       <c r="I29" s="1">
-        <v>-248279.63</v>
+        <v>-77393.62</v>
       </c>
       <c r="J29" s="1">
-        <v>-33.888943767487</v>
+        <v>-22.549019607843</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>484347.6</v>
+        <v>265830.26</v>
       </c>
       <c r="N29" s="1">
-        <v>484347.6</v>
+        <v>265830.26</v>
       </c>
       <c r="O29" s="1">
-        <v>2.09</v>
+        <v>1.08</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
         <v>62000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>15.7</v>
+        <v>14.15</v>
       </c>
       <c r="E30" s="1">
         <v>14.6330029032</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>907246.18</v>
       </c>
       <c r="I30" s="1">
-        <v>66153.82</v>
+        <v>-29946.18</v>
       </c>
       <c r="J30" s="1">
-        <v>7.2917165658388</v>
+        <v>-3.3007777448013</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>973400.0</v>
+        <v>877300.0</v>
       </c>
       <c r="N30" s="1">
-        <v>973400.0</v>
+        <v>877300.0</v>
       </c>
       <c r="O30" s="1">
-        <v>4.2</v>
+        <v>3.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>22000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>25.1</v>
+        <v>25.45</v>
       </c>
       <c r="E31" s="1">
         <v>21.8795945455</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>481351.08</v>
       </c>
       <c r="I31" s="1">
-        <v>70848.92</v>
+        <v>78548.92</v>
       </c>
       <c r="J31" s="1">
-        <v>14.718762031239</v>
+        <v>16.318426043627</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>552200.0</v>
+        <v>559900.0</v>
       </c>
       <c r="N31" s="1">
-        <v>552200.0</v>
+        <v>559900.0</v>
       </c>
       <c r="O31" s="1">
-        <v>2.38</v>
+        <v>2.27</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>