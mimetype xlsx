--- v1 (2026-09-05)
+++ v2 (2026-09-28)
@@ -630,1761 +630,1761 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>67995.1547</v>
+      </c>
+      <c r="C2">
+        <v>181.18</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>12319741.89</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>12319741.89</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>4681.79</v>
+      </c>
+      <c r="C3">
+        <v>161.87</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>757848.74</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>757848.74</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>57367.0636</v>
+      </c>
+      <c r="C4">
+        <v>190.54</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>10930969.61</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>10930969.61</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O31" sqref="O31"/>
+      <selection activeCell="N31" sqref="N31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>150200.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>12.3</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4.1107633822</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>617436.66</v>
+      </c>
+      <c r="H2" s="1">
+        <v>1230023.34</v>
+      </c>
+      <c r="I2" s="1">
+        <v>199.21449756482</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1847460.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1847460.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>7.7</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>24.8</v>
+      </c>
+      <c r="D3" s="1">
+        <v>22.6</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>226000.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>9.7345132743363</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>42000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>16.5</v>
+      </c>
+      <c r="D4" s="1">
+        <v>15.505012619</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>651210.53</v>
+      </c>
+      <c r="H4" s="1">
+        <v>41789.47</v>
+      </c>
+      <c r="I4" s="1">
+        <v>6.417198137137</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>693000.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>693000.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.89</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>32</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
         <v>35</v>
       </c>
+      <c r="B5" s="1">
+        <v>20830.0</v>
+      </c>
       <c r="C5" s="1">
-        <v>20830.0</v>
+        <v>13.25</v>
       </c>
       <c r="D5" s="1">
-        <v>13.25</v>
-[...1 lines deleted...]
-      <c r="E5" s="1">
         <v>29.612174748</v>
       </c>
-      <c r="F5" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>616821.6</v>
       </c>
       <c r="H5" s="1">
-        <v>616821.6</v>
+        <v>-340824.1</v>
       </c>
       <c r="I5" s="1">
-        <v>-340824.1</v>
-[...1 lines deleted...]
-      <c r="J5" s="1">
         <v>-55.254890555065</v>
       </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>0.0</v>
+      <c r="L5" s="1">
+        <v>275997.5</v>
       </c>
       <c r="M5" s="1">
         <v>275997.5</v>
       </c>
       <c r="N5" s="1">
-        <v>275997.5</v>
-[...8 lines deleted...]
-    <row r="6" spans="1:16">
+        <v>1.15</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>2.22</v>
+      </c>
+      <c r="D6" s="1">
+        <v>3.4453029429</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1205856.03</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-428856.03</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-35.564447108997</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>777000.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>777000.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.24</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>36</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>105000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>11.04</v>
+      </c>
+      <c r="D7" s="1">
+        <v>10.494998</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1101974.79</v>
+      </c>
+      <c r="H7" s="1">
+        <v>57225.21</v>
+      </c>
+      <c r="I7" s="1">
+        <v>5.1929690696463</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1159200.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1159200.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>4.83</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>4215.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>9.1658718861</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>38634.15</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-38634.15</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-100.0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>27.9</v>
+      </c>
+      <c r="D9" s="1">
+        <v>17.53319675</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>701327.87</v>
+      </c>
+      <c r="H9" s="1">
+        <v>414672.13</v>
+      </c>
+      <c r="I9" s="1">
+        <v>59.126714870179</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1116000.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1116000.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>4.65</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>9.72</v>
+      </c>
+      <c r="D10" s="1">
+        <v>5.9288068</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>889321.02</v>
+      </c>
+      <c r="H10" s="1">
+        <v>568678.98</v>
+      </c>
+      <c r="I10" s="1">
+        <v>63.945298403045</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1458000.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1458000.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>6.07</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>181825.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1.072</v>
+      </c>
+      <c r="D11" s="1">
+        <v>1.2657000962</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>230135.92</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-35219.52</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-15.303790907565</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>194916.4</v>
+      </c>
+      <c r="M11" s="1">
+        <v>194916.4</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...45 lines deleted...]
-    <row r="12" spans="1:16">
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1">
+        <v>64352.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>2.755</v>
+      </c>
+      <c r="D12" s="1">
+        <v>2.7418516907</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>176443.64</v>
+      </c>
+      <c r="H12" s="1">
+        <v>846.12</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.47954122914263</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>177289.76</v>
+      </c>
+      <c r="M12" s="1">
+        <v>177289.76</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>48</v>
       </c>
-      <c r="B12" t="s">
-[...45 lines deleted...]
-    <row r="13" spans="1:16">
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>92.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>88.402035</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>884020.35</v>
+      </c>
+      <c r="H13" s="1">
+        <v>35979.65</v>
+      </c>
+      <c r="I13" s="1">
+        <v>4.0700024609162</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>920000.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>920000.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>3.83</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>50</v>
       </c>
-      <c r="B13" t="s">
-[...45 lines deleted...]
-    <row r="14" spans="1:16">
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3300.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>196.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>191.8678787879</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>633164.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>13636.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>2.1536284438155</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>646800.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>646800.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.69</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
-[...45 lines deleted...]
-    <row r="15" spans="1:16">
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>90000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>12.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>12.7355727778</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1146201.55</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-66201.55</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-5.7757337703827</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1080000.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1080000.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>4.5</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>54</v>
       </c>
-      <c r="B15" t="s">
-[...45 lines deleted...]
-    <row r="16" spans="1:16">
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>12300.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>20.2</v>
+      </c>
+      <c r="D16" s="1">
+        <v>30.4320317073</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>374313.99</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-125853.99</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-33.622571787926</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>248460.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>248460.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>56</v>
       </c>
-      <c r="B16" t="s">
-[...45 lines deleted...]
-    <row r="17" spans="1:16">
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>39000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>31.4</v>
+      </c>
+      <c r="D17" s="1">
+        <v>16.8637987179</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>657688.15</v>
+      </c>
+      <c r="H17" s="1">
+        <v>566911.85</v>
+      </c>
+      <c r="I17" s="1">
+        <v>86.197668302219</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1224600.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1224600.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>5.1</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>58</v>
       </c>
-      <c r="B17" t="s">
-[...45 lines deleted...]
-    <row r="18" spans="1:16">
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>54144.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>15.4</v>
+      </c>
+      <c r="D18" s="1">
+        <v>20.9274647237</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1133096.65</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-299279.05</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-26.412490937997</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>833817.6</v>
+      </c>
+      <c r="M18" s="1">
+        <v>833817.6</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3.47</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>60</v>
       </c>
-      <c r="B18" t="s">
-[...45 lines deleted...]
-    <row r="19" spans="1:16">
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B19" t="s">
         <v>63</v>
       </c>
+      <c r="B19" s="1">
+        <v>30236.0</v>
+      </c>
       <c r="C19" s="1">
-        <v>30236.0</v>
+        <v>24.75</v>
       </c>
       <c r="D19" s="1">
-        <v>24.75</v>
-[...1 lines deleted...]
-      <c r="E19" s="1">
         <v>5.650254994</v>
       </c>
-      <c r="F19" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>170841.11</v>
       </c>
       <c r="H19" s="1">
-        <v>170841.11</v>
+        <v>577499.89</v>
       </c>
       <c r="I19" s="1">
-        <v>577499.89</v>
-[...1 lines deleted...]
-      <c r="J19" s="1">
         <v>338.03332816089</v>
       </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>0.0</v>
+      <c r="L19" s="1">
+        <v>748341.0</v>
       </c>
       <c r="M19" s="1">
         <v>748341.0</v>
       </c>
       <c r="N19" s="1">
-        <v>748341.0</v>
-[...8 lines deleted...]
-    <row r="20" spans="1:16">
+        <v>3.12</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>352742.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>3.66</v>
+      </c>
+      <c r="D20" s="1">
+        <v>7.5654238509</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>2668642.74</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-1377607.02</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-51.622009921043</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1291035.72</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1291035.72</v>
+      </c>
+      <c r="N20" s="1">
+        <v>5.38</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>64</v>
       </c>
-      <c r="B20" t="s">
-[...45 lines deleted...]
-    <row r="21" spans="1:16">
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>126075.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>8.78</v>
+      </c>
+      <c r="D21" s="1">
+        <v>4.3775699385</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>551902.13</v>
+      </c>
+      <c r="H21" s="1">
+        <v>555036.37</v>
+      </c>
+      <c r="I21" s="1">
+        <v>100.56789779014</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1106938.5</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1106938.5</v>
+      </c>
+      <c r="N21" s="1">
+        <v>4.61</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>66</v>
       </c>
-      <c r="B21" t="s">
-[...45 lines deleted...]
-    <row r="22" spans="1:16">
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>193119.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>4.78</v>
+      </c>
+      <c r="D22" s="1">
+        <v>5.4638751236</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1055178.1</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-132069.28</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-12.516302224241</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>923108.82</v>
+      </c>
+      <c r="M22" s="1">
+        <v>923108.82</v>
+      </c>
+      <c r="N22" s="1">
+        <v>3.84</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>68</v>
       </c>
-      <c r="B22" t="s">
-[...45 lines deleted...]
-    <row r="23" spans="1:16">
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="1">
+        <v>127345.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>0.0415</v>
+      </c>
+      <c r="D23" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>5284.82</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>5284.82</v>
+      </c>
+      <c r="M23" s="1">
+        <v>5284.82</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>70</v>
       </c>
-      <c r="B23" t="s">
-[...45 lines deleted...]
-    <row r="24" spans="1:16">
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="1">
+        <v>555093.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>1.816</v>
+      </c>
+      <c r="D24" s="1">
+        <v>0.8987898604</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>498911.96</v>
+      </c>
+      <c r="H24" s="1">
+        <v>509136.93</v>
+      </c>
+      <c r="I24" s="1">
+        <v>102.04945377537</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1008048.89</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1008048.89</v>
+      </c>
+      <c r="N24" s="1">
+        <v>4.2</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>72</v>
       </c>
-      <c r="B24" t="s">
-[...45 lines deleted...]
-    <row r="25" spans="1:16">
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>11.85</v>
+      </c>
+      <c r="D25" s="1">
+        <v>13.9284266667</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>835705.6</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-124705.6</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-14.92219269561</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>711000.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>711000.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>2.96</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>74</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="1">
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="1">
         <v>60000.0</v>
       </c>
-      <c r="D25" s="1">
-[...40 lines deleted...]
-      <c r="A26" t="s">
+      <c r="C26" s="1">
+        <v>5.6</v>
+      </c>
+      <c r="D26" s="1">
+        <v>10.0639971667</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>603839.83</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-267839.83</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-44.356105161198</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>336000.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>336000.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>76</v>
       </c>
-      <c r="B26" t="s">
-[...45 lines deleted...]
-    <row r="27" spans="1:16">
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="1">
+        <v>37000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>25.5</v>
+      </c>
+      <c r="D27" s="1">
+        <v>23.1312781081</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>855857.29</v>
+      </c>
+      <c r="H27" s="1">
+        <v>87642.71</v>
+      </c>
+      <c r="I27" s="1">
+        <v>10.24034158779</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>943500.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>943500.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>3.93</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>78</v>
       </c>
-      <c r="B27" t="s">
-[...45 lines deleted...]
-    <row r="28" spans="1:16">
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="1">
+        <v>8800.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>36.3</v>
+      </c>
+      <c r="D28" s="1">
+        <v>32.2246977273</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>283577.34</v>
+      </c>
+      <c r="H28" s="1">
+        <v>35862.66</v>
+      </c>
+      <c r="I28" s="1">
+        <v>12.646518230265</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>319440.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>319440.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>80</v>
       </c>
-      <c r="B28" t="s">
-[...45 lines deleted...]
-    <row r="29" spans="1:16">
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="1">
+        <v>336494.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>0.731</v>
+      </c>
+      <c r="D29" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>343223.88</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-97246.77</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-28.333334498753</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>245977.11</v>
+      </c>
+      <c r="M29" s="1">
+        <v>245977.11</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>82</v>
       </c>
-      <c r="B29" t="s">
-[...45 lines deleted...]
-    <row r="30" spans="1:16">
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="1">
+        <v>62000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>16.1</v>
+      </c>
+      <c r="D30" s="1">
+        <v>14.6330029032</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>907246.18</v>
+      </c>
+      <c r="H30" s="1">
+        <v>90953.82</v>
+      </c>
+      <c r="I30" s="1">
+        <v>10.025263484714</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>998200.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>998200.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>4.16</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>84</v>
       </c>
-      <c r="B30" t="s">
-[...45 lines deleted...]
-    <row r="31" spans="1:16">
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>22.3</v>
+      </c>
+      <c r="D31" s="1">
+        <v>21.8795945455</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>481351.08</v>
+      </c>
+      <c r="H31" s="1">
+        <v>9248.92</v>
+      </c>
+      <c r="I31" s="1">
+        <v>1.9214499321369</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>490600.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>490600.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>86</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">