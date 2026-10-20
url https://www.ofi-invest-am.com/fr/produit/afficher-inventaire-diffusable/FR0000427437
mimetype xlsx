--- v2 (2026-09-28)
+++ v3 (2026-10-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000427437</t>
   </si>
   <si>
@@ -206,50 +206,56 @@
     <t>GROUPE LDLC SA</t>
   </si>
   <si>
     <t>FR0000066540</t>
   </si>
   <si>
     <t>HERIGE SA</t>
   </si>
   <si>
     <t>FR0004159473</t>
   </si>
   <si>
     <t>HEXAOM SA</t>
   </si>
   <si>
     <t>FR0000072597</t>
   </si>
   <si>
     <t>IT LINK SA</t>
   </si>
   <si>
     <t>FR0000038242</t>
   </si>
   <si>
     <t>LUMIBIRD SA</t>
+  </si>
+  <si>
+    <t>FR0000039620</t>
+  </si>
+  <si>
+    <t>MERSEN SA</t>
   </si>
   <si>
     <t>FR0004034320</t>
   </si>
   <si>
     <t>MR BRICOLAGE SA</t>
   </si>
   <si>
     <t>FR0014003T71</t>
   </si>
   <si>
     <t>OMER DECUGIS &amp; CIE SA</t>
   </si>
   <si>
     <t>FR0000038465</t>
   </si>
   <si>
     <t>PASSAT SA</t>
   </si>
   <si>
     <t>FR001400B4H9</t>
   </si>
   <si>
     <t>PIERRE ET VACANCES CALL .75 EUR PI</t>
   </si>
@@ -682,157 +688,157 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>67995.1547</v>
+        <v>68135.6816</v>
       </c>
       <c r="C2">
-        <v>181.18</v>
+        <v>176.97</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>12319741.89</v>
+        <v>12058483.01</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>12319741.89</v>
+        <v>12058483.01</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>4681.79</v>
       </c>
       <c r="C3">
-        <v>161.87</v>
+        <v>158.11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>757848.74</v>
+        <v>740247.59</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>757848.74</v>
+        <v>740247.59</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>57367.0636</v>
+        <v>56867.827</v>
       </c>
       <c r="C4">
-        <v>190.54</v>
+        <v>186.33</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>10930969.61</v>
+        <v>10596366.65</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>10930969.61</v>
+        <v>10596366.65</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z31"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N31" sqref="N31"/>
+      <selection activeCell="N32" sqref="N32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -851,334 +857,334 @@
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
         <v>150200.0</v>
       </c>
       <c r="C2" s="1">
-        <v>12.3</v>
+        <v>12.75</v>
       </c>
       <c r="D2" s="1">
         <v>4.1107633822</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>617436.66</v>
       </c>
       <c r="H2" s="1">
-        <v>1230023.34</v>
+        <v>1297613.34</v>
       </c>
       <c r="I2" s="1">
-        <v>199.21449756482</v>
+        <v>210.16136942695</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1847460.0</v>
+        <v>1915050.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1847460.0</v>
+        <v>1915050.0</v>
       </c>
       <c r="N2" s="1">
-        <v>7.7</v>
+        <v>8.19</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
         <v>10000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>24.8</v>
+        <v>23.7</v>
       </c>
       <c r="D3" s="1">
         <v>22.6</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>226000.0</v>
       </c>
       <c r="H3" s="1">
-        <v>22000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="I3" s="1">
-        <v>9.7345132743363</v>
+        <v>4.8672566371681</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>248000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="M3" s="1">
-        <v>248000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1.03</v>
+        <v>1.01</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
         <v>42000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>16.5</v>
+        <v>14.92</v>
       </c>
       <c r="D4" s="1">
         <v>15.505012619</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>651210.53</v>
       </c>
       <c r="H4" s="1">
-        <v>41789.47</v>
+        <v>-24570.53</v>
       </c>
       <c r="I4" s="1">
-        <v>6.417198137137</v>
+        <v>-3.7730547753888</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>693000.0</v>
+        <v>626640.0</v>
       </c>
       <c r="M4" s="1">
-        <v>693000.0</v>
+        <v>626640.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2.89</v>
+        <v>2.68</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
         <v>20830.0</v>
       </c>
       <c r="C5" s="1">
-        <v>13.25</v>
+        <v>16.35</v>
       </c>
       <c r="D5" s="1">
         <v>29.612174748</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>616821.6</v>
       </c>
       <c r="H5" s="1">
-        <v>-340824.1</v>
+        <v>-276251.1</v>
       </c>
       <c r="I5" s="1">
-        <v>-55.254890555065</v>
+        <v>-44.786223439646</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>275997.5</v>
+        <v>340570.5</v>
       </c>
       <c r="M5" s="1">
-        <v>275997.5</v>
+        <v>340570.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1.15</v>
+        <v>1.46</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
         <v>350000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>2.22</v>
+        <v>1.88</v>
       </c>
       <c r="D6" s="1">
         <v>3.4453029429</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>1205856.03</v>
       </c>
       <c r="H6" s="1">
-        <v>-428856.03</v>
+        <v>-547856.03</v>
       </c>
       <c r="I6" s="1">
-        <v>-35.564447108997</v>
+        <v>-45.432955209421</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>777000.0</v>
+        <v>658000.0</v>
       </c>
       <c r="M6" s="1">
-        <v>777000.0</v>
+        <v>658000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3.24</v>
+        <v>2.81</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
         <v>105000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>11.04</v>
+        <v>10.04</v>
       </c>
       <c r="D7" s="1">
         <v>10.494998</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>1101974.79</v>
       </c>
       <c r="H7" s="1">
-        <v>57225.21</v>
+        <v>-47774.79</v>
       </c>
       <c r="I7" s="1">
-        <v>5.1929690696463</v>
+        <v>-4.3353795779666</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1159200.0</v>
+        <v>1054200.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1159200.0</v>
+        <v>1054200.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4.83</v>
+        <v>4.51</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
         <v>4215.0</v>
       </c>
       <c r="C8" s="1">
         <v>0.0</v>
       </c>
       <c r="D8" s="1">
         <v>9.1658718861</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
@@ -1201,1190 +1207,1240 @@
       </c>
       <c r="L8" s="1">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
         <v>40000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>27.9</v>
+        <v>26.5</v>
       </c>
       <c r="D9" s="1">
         <v>17.53319675</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>701327.87</v>
       </c>
       <c r="H9" s="1">
-        <v>414672.13</v>
+        <v>358672.13</v>
       </c>
       <c r="I9" s="1">
-        <v>59.126714870179</v>
+        <v>51.141861794256</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>1116000.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1116000.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>4.65</v>
+        <v>4.53</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
         <v>150000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>9.72</v>
+        <v>9.42</v>
       </c>
       <c r="D10" s="1">
         <v>5.9288068</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>889321.02</v>
       </c>
       <c r="H10" s="1">
-        <v>568678.98</v>
+        <v>523678.98</v>
       </c>
       <c r="I10" s="1">
-        <v>63.945298403045</v>
+        <v>58.885258328877</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1458000.0</v>
+        <v>1413000.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1458000.0</v>
+        <v>1413000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>6.07</v>
+        <v>6.04</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
         <v>181825.0</v>
       </c>
       <c r="C11" s="1">
-        <v>1.072</v>
+        <v>0.96</v>
       </c>
       <c r="D11" s="1">
         <v>1.2657000962</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>230135.92</v>
       </c>
       <c r="H11" s="1">
-        <v>-35219.52</v>
+        <v>-55583.92</v>
       </c>
       <c r="I11" s="1">
-        <v>-15.303790907565</v>
+        <v>-24.152648573938</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>194916.4</v>
+        <v>174552.0</v>
       </c>
       <c r="M11" s="1">
-        <v>194916.4</v>
+        <v>174552.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.81</v>
+        <v>0.75</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1">
         <v>64352.0</v>
       </c>
       <c r="C12" s="1">
-        <v>2.755</v>
+        <v>2.585</v>
       </c>
       <c r="D12" s="1">
         <v>2.7418516907</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>176443.64</v>
       </c>
       <c r="H12" s="1">
-        <v>846.12</v>
+        <v>-10093.72</v>
       </c>
       <c r="I12" s="1">
-        <v>0.47954122914263</v>
+        <v>-5.7206482477918</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>177289.76</v>
+        <v>166349.92</v>
       </c>
       <c r="M12" s="1">
-        <v>177289.76</v>
+        <v>166349.92</v>
       </c>
       <c r="N12" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="1">
         <v>10000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>92.0</v>
+        <v>90.0</v>
       </c>
       <c r="D13" s="1">
         <v>88.402035</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>884020.35</v>
       </c>
       <c r="H13" s="1">
-        <v>35979.65</v>
+        <v>15979.65</v>
       </c>
       <c r="I13" s="1">
-        <v>4.0700024609162</v>
+        <v>1.8076111030702</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>920000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="M13" s="1">
-        <v>920000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3.83</v>
+        <v>3.85</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="1">
         <v>3300.0</v>
       </c>
       <c r="C14" s="1">
-        <v>196.0</v>
+        <v>195.0</v>
       </c>
       <c r="D14" s="1">
         <v>191.8678787879</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>633164.0</v>
       </c>
       <c r="H14" s="1">
-        <v>13636.0</v>
+        <v>10336.0</v>
       </c>
       <c r="I14" s="1">
-        <v>2.1536284438155</v>
+        <v>1.6324364619593</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>646800.0</v>
+        <v>643500.0</v>
       </c>
       <c r="M14" s="1">
-        <v>646800.0</v>
+        <v>643500.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2.69</v>
+        <v>2.75</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="1">
-        <v>90000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>12.0</v>
+        <v>11.1</v>
       </c>
       <c r="D15" s="1">
-        <v>12.7355727778</v>
+        <v>12.7054803158</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>1146201.55</v>
+        <v>1207020.63</v>
       </c>
       <c r="H15" s="1">
-        <v>-66201.55</v>
+        <v>-152520.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-5.7757337703827</v>
+        <v>-12.63612453749</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>1080000.0</v>
+        <v>1054500.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1080000.0</v>
+        <v>1054500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4.5</v>
+        <v>4.51</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="1">
         <v>12300.0</v>
       </c>
       <c r="C16" s="1">
-        <v>20.2</v>
+        <v>21.1</v>
       </c>
       <c r="D16" s="1">
         <v>30.4320317073</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>374313.99</v>
       </c>
       <c r="H16" s="1">
-        <v>-125853.99</v>
+        <v>-114783.99</v>
       </c>
       <c r="I16" s="1">
-        <v>-33.622571787926</v>
+        <v>-30.665161620061</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>248460.0</v>
+        <v>259530.0</v>
       </c>
       <c r="M16" s="1">
-        <v>248460.0</v>
+        <v>259530.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1.03</v>
+        <v>1.11</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="1">
         <v>39000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>31.4</v>
+        <v>28.0</v>
       </c>
       <c r="D17" s="1">
         <v>16.8637987179</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>657688.15</v>
       </c>
       <c r="H17" s="1">
-        <v>566911.85</v>
+        <v>434311.85</v>
       </c>
       <c r="I17" s="1">
-        <v>86.197668302219</v>
+        <v>66.036137339558</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>1224600.0</v>
+        <v>1092000.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1224600.0</v>
+        <v>1092000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>5.1</v>
+        <v>4.67</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="1">
         <v>54144.0</v>
       </c>
       <c r="C18" s="1">
-        <v>15.4</v>
+        <v>15.1</v>
       </c>
       <c r="D18" s="1">
         <v>20.9274647237</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>1133096.65</v>
       </c>
       <c r="H18" s="1">
-        <v>-299279.05</v>
+        <v>-315522.25</v>
       </c>
       <c r="I18" s="1">
-        <v>-26.412490937997</v>
+        <v>-27.846013841802</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>833817.6</v>
+        <v>817574.4</v>
       </c>
       <c r="M18" s="1">
-        <v>833817.6</v>
+        <v>817574.4</v>
       </c>
       <c r="N18" s="1">
-        <v>3.47</v>
+        <v>3.49</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="1">
         <v>30236.0</v>
       </c>
       <c r="C19" s="1">
-        <v>24.75</v>
+        <v>27.45</v>
       </c>
       <c r="D19" s="1">
         <v>5.650254994</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>170841.11</v>
       </c>
       <c r="H19" s="1">
-        <v>577499.89</v>
+        <v>659137.09</v>
       </c>
       <c r="I19" s="1">
-        <v>338.03332816089</v>
+        <v>385.81878214207</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>748341.0</v>
+        <v>829978.2</v>
       </c>
       <c r="M19" s="1">
-        <v>748341.0</v>
+        <v>829978.2</v>
       </c>
       <c r="N19" s="1">
-        <v>3.12</v>
+        <v>3.55</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="1">
-        <v>352742.0</v>
+        <v>28971.0</v>
       </c>
       <c r="C20" s="1">
-        <v>3.66</v>
+        <v>35.62</v>
       </c>
       <c r="D20" s="1">
-        <v>7.5654238509</v>
+        <v>40.8838352145</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>2668642.74</v>
+        <v>1184445.59</v>
       </c>
       <c r="H20" s="1">
-        <v>-1377607.02</v>
+        <v>-152498.57</v>
       </c>
       <c r="I20" s="1">
-        <v>-51.622009921043</v>
+        <v>-12.875101337496</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1291035.72</v>
+        <v>1031947.02</v>
       </c>
       <c r="M20" s="1">
-        <v>1291035.72</v>
+        <v>1031947.02</v>
       </c>
       <c r="N20" s="1">
-        <v>5.38</v>
+        <v>4.41</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="1">
-        <v>126075.0</v>
+        <v>352742.0</v>
       </c>
       <c r="C21" s="1">
-        <v>8.78</v>
+        <v>4.03</v>
       </c>
       <c r="D21" s="1">
-        <v>4.3775699385</v>
+        <v>7.5654238509</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>551902.13</v>
+        <v>2668642.74</v>
       </c>
       <c r="H21" s="1">
-        <v>555036.37</v>
+        <v>-1247092.48</v>
       </c>
       <c r="I21" s="1">
-        <v>100.56789779014</v>
+        <v>-46.731338792843</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1106938.5</v>
+        <v>1421550.26</v>
       </c>
       <c r="M21" s="1">
-        <v>1106938.5</v>
+        <v>1421550.26</v>
       </c>
       <c r="N21" s="1">
-        <v>4.61</v>
+        <v>6.08</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="1">
-        <v>193119.0</v>
+        <v>126075.0</v>
       </c>
       <c r="C22" s="1">
-        <v>4.78</v>
+        <v>9.02</v>
       </c>
       <c r="D22" s="1">
-        <v>5.4638751236</v>
+        <v>4.3775699385</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>1055178.1</v>
+        <v>551902.13</v>
       </c>
       <c r="H22" s="1">
-        <v>-132069.28</v>
+        <v>585294.37</v>
       </c>
       <c r="I22" s="1">
-        <v>-12.516302224241</v>
+        <v>106.05039157939</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>923108.82</v>
+        <v>1137196.5</v>
       </c>
       <c r="M22" s="1">
-        <v>923108.82</v>
+        <v>1137196.5</v>
       </c>
       <c r="N22" s="1">
-        <v>3.84</v>
+        <v>4.86</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="1">
-        <v>127345.0</v>
+        <v>193119.0</v>
       </c>
       <c r="C23" s="1">
-        <v>0.0415</v>
+        <v>4.78</v>
       </c>
       <c r="D23" s="1">
-        <v>0.0</v>
+        <v>5.4638751236</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>0.0</v>
+        <v>1055178.1</v>
       </c>
       <c r="H23" s="1">
-        <v>5284.82</v>
+        <v>-132069.28</v>
       </c>
       <c r="I23" s="1">
-        <v>0</v>
+        <v>-12.516302224241</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>5284.82</v>
+        <v>923108.82</v>
       </c>
       <c r="M23" s="1">
-        <v>5284.82</v>
+        <v>923108.82</v>
       </c>
       <c r="N23" s="1">
-        <v>0.02</v>
+        <v>3.95</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="1">
-        <v>555093.0</v>
+        <v>127345.0</v>
       </c>
       <c r="C24" s="1">
-        <v>1.816</v>
+        <v>0.041</v>
       </c>
       <c r="D24" s="1">
-        <v>0.8987898604</v>
+        <v>0.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>498911.96</v>
+        <v>0.0</v>
       </c>
       <c r="H24" s="1">
-        <v>509136.93</v>
+        <v>5221.15</v>
       </c>
       <c r="I24" s="1">
-        <v>102.04945377537</v>
+        <v>0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>1008048.89</v>
+        <v>5221.15</v>
       </c>
       <c r="M24" s="1">
-        <v>1008048.89</v>
+        <v>5221.15</v>
       </c>
       <c r="N24" s="1">
-        <v>4.2</v>
+        <v>0.02</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1">
-        <v>60000.0</v>
+        <v>555093.0</v>
       </c>
       <c r="C25" s="1">
-        <v>11.85</v>
+        <v>1.854</v>
       </c>
       <c r="D25" s="1">
-        <v>13.9284266667</v>
+        <v>0.8987898604</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>835705.6</v>
+        <v>498911.96</v>
       </c>
       <c r="H25" s="1">
-        <v>-124705.6</v>
+        <v>530230.46</v>
       </c>
       <c r="I25" s="1">
-        <v>-14.92219269561</v>
+        <v>106.27736003763</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>711000.0</v>
+        <v>1029142.42</v>
       </c>
       <c r="M25" s="1">
-        <v>711000.0</v>
+        <v>1029142.42</v>
       </c>
       <c r="N25" s="1">
-        <v>2.96</v>
+        <v>4.4</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="1">
         <v>60000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>5.6</v>
+        <v>10.85</v>
       </c>
       <c r="D26" s="1">
-        <v>10.0639971667</v>
+        <v>13.9284266667</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>603839.83</v>
+        <v>835705.6</v>
       </c>
       <c r="H26" s="1">
-        <v>-267839.83</v>
+        <v>-184705.6</v>
       </c>
       <c r="I26" s="1">
-        <v>-44.356105161198</v>
+        <v>-22.101754493448</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>336000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="M26" s="1">
-        <v>336000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1.4</v>
+        <v>2.78</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="1">
-        <v>37000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>25.5</v>
+        <v>5.3</v>
       </c>
       <c r="D27" s="1">
-        <v>23.1312781081</v>
+        <v>10.0639971667</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>855857.29</v>
+        <v>603839.83</v>
       </c>
       <c r="H27" s="1">
-        <v>87642.71</v>
+        <v>-285839.83</v>
       </c>
       <c r="I27" s="1">
-        <v>10.24034158779</v>
+        <v>-47.337028098991</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>943500.0</v>
+        <v>318000.0</v>
       </c>
       <c r="M27" s="1">
-        <v>943500.0</v>
+        <v>318000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3.93</v>
+        <v>1.36</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="1">
-        <v>8800.0</v>
+        <v>39500.0</v>
       </c>
       <c r="C28" s="1">
-        <v>36.3</v>
+        <v>25.0</v>
       </c>
       <c r="D28" s="1">
-        <v>32.2246977273</v>
+        <v>23.2600002532</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>283577.34</v>
+        <v>918770.01</v>
       </c>
       <c r="H28" s="1">
-        <v>35862.66</v>
+        <v>68729.99</v>
       </c>
       <c r="I28" s="1">
-        <v>12.646518230265</v>
+        <v>7.4806523125412</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>319440.0</v>
+        <v>987500.0</v>
       </c>
       <c r="M28" s="1">
-        <v>319440.0</v>
+        <v>987500.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1.33</v>
+        <v>4.22</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="1">
-        <v>336494.0</v>
+        <v>8800.0</v>
       </c>
       <c r="C29" s="1">
-        <v>0.731</v>
+        <v>36.5</v>
       </c>
       <c r="D29" s="1">
-        <v>1.02</v>
+        <v>32.2246977273</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>343223.88</v>
+        <v>283577.34</v>
       </c>
       <c r="H29" s="1">
-        <v>-97246.77</v>
+        <v>37622.66</v>
       </c>
       <c r="I29" s="1">
-        <v>-28.333334498753</v>
+        <v>13.267160203985</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>245977.11</v>
+        <v>321200.0</v>
       </c>
       <c r="M29" s="1">
-        <v>245977.11</v>
+        <v>321200.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1.02</v>
+        <v>1.37</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="1">
-        <v>62000.0</v>
+        <v>336494.0</v>
       </c>
       <c r="C30" s="1">
-        <v>16.1</v>
+        <v>0.734</v>
       </c>
       <c r="D30" s="1">
-        <v>14.6330029032</v>
+        <v>1.02</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>907246.18</v>
+        <v>343223.88</v>
       </c>
       <c r="H30" s="1">
-        <v>90953.82</v>
+        <v>-96237.28</v>
       </c>
       <c r="I30" s="1">
-        <v>10.025263484714</v>
+        <v>-28.039214520854</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>998200.0</v>
+        <v>246986.6</v>
       </c>
       <c r="M30" s="1">
-        <v>998200.0</v>
+        <v>246986.6</v>
       </c>
       <c r="N30" s="1">
-        <v>4.16</v>
+        <v>1.06</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="1">
-        <v>22000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>22.3</v>
+        <v>14.8</v>
       </c>
       <c r="D31" s="1">
-        <v>21.8795945455</v>
+        <v>14.6330029032</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>481351.08</v>
+        <v>907246.18</v>
       </c>
       <c r="H31" s="1">
-        <v>9248.92</v>
+        <v>10353.82</v>
       </c>
       <c r="I31" s="1">
-        <v>1.9214499321369</v>
+        <v>1.1412359983704</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>490600.0</v>
+        <v>917600.0</v>
       </c>
       <c r="M31" s="1">
-        <v>490600.0</v>
+        <v>917600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2.04</v>
+        <v>3.92</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="1">
+        <v>22000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>22.5</v>
+      </c>
+      <c r="D32" s="1">
+        <v>21.8795945455</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>481351.08</v>
+      </c>
+      <c r="H32" s="1">
+        <v>13648.92</v>
+      </c>
+      <c r="I32" s="1">
+        <v>2.8355436535013</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>2.12</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">