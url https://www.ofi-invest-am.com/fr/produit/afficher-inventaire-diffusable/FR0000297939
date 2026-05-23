--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000297939</t>
   </si>
   <si>
@@ -160,549 +160,534 @@
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>ICAT0002BXF5</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR 0.7 12-27</t>
   </si>
   <si>
-    <t>1 694.35</t>
+    <t>2 447.40</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AERO ZCP 07-30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAM TE 1.125 02-29</t>
   </si>
   <si>
-    <t>5 264.15</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIB GROU ZCP 07-32</t>
   </si>
   <si>
-    <t>USG01719AP11</t>
-[...13 lines deleted...]
-  <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLL CAPI ZCP 12-29</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPA 2.375 10-32</t>
   </si>
   <si>
-    <t>12 177.95</t>
+    <t>13 759.36</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>BAIDU ZCP 03-32</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMI 1.875 04-29</t>
   </si>
   <si>
-    <t>6 181.32</t>
+    <t>7 314.56</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>BOLT INNO ZCP 02-33</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHIN PACI ZCP 09-30</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPH MINI ZCP 10-31</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>CITI GL 0.8 02-30</t>
   </si>
   <si>
-    <t>22 277.26</t>
+    <t>1 227.40</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>CITI GL 1.0 04-29</t>
   </si>
   <si>
-    <t>12 493.15</t>
+    <t>13 397.26</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COIN GL 0.25 04-30</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>CORP OF 5.25 09-28</t>
   </si>
   <si>
-    <t>16 794.16</t>
+    <t>19 658.75</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBE SOFT ZCP 06-30</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG ZCP 12-29</t>
   </si>
   <si>
-    <t>XS2740429589</t>
-[...7 lines deleted...]
-  <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELI HE 3.25 02-30</t>
   </si>
   <si>
-    <t>29 320.65</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN ZCP 05-28</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGI RE 1.875 11-29</t>
   </si>
   <si>
-    <t>3 033.98</t>
+    <t>3 934.40</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH ZCP 05-30</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX ZCP 03-28</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS EX 2.25 09-29</t>
   </si>
   <si>
-    <t>6 608.22</t>
+    <t>7 693.15</t>
+  </si>
+  <si>
+    <t>US29258YAA10</t>
+  </si>
+  <si>
+    <t>ENDE SI 0.25 01-31</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI 2.95 09-30</t>
   </si>
   <si>
-    <t>21 805.75</t>
+    <t>25 184.11</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURO NV 1.5 05-32</t>
   </si>
   <si>
-    <t>1 875.00</t>
+    <t>2 509.62</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAI TE 4.0 PERP</t>
   </si>
   <si>
-    <t>15 956.04</t>
+    <t>19 120.88</t>
+  </si>
+  <si>
+    <t>US32076VAE39</t>
+  </si>
+  <si>
+    <t>FIRS MA 0.125 01-31</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 03-30</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 11-28</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>GS ACQU 0.25 06-30</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBER FI 1.5 03-30</t>
   </si>
   <si>
-    <t>9 087.02</t>
+    <t>10 636.74</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTU MA 2.5 10-30</t>
   </si>
   <si>
-    <t>12 445.31</t>
+    <t>14 236.26</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN ZCP 07-31</t>
   </si>
   <si>
+    <t>XS3257747207</t>
+  </si>
+  <si>
+    <t>JIN KAI TO ZCP 02-31</t>
+  </si>
+  <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JP MORG 0.5 03-30</t>
   </si>
   <si>
-    <t>5 506.94</t>
+    <t>5 904.17</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JP MORG CH ZCP 04-28</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC 1.75 07-30</t>
   </si>
   <si>
-    <t>1 033.80</t>
+    <t>2 040.06</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PRO 1.0 09-30</t>
   </si>
   <si>
-    <t>13 016.57</t>
+    <t>14 900.55</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND 1.5 06-33</t>
   </si>
   <si>
-    <t>2 596.15</t>
+    <t>3 956.04</t>
   </si>
   <si>
     <t>XS3072393450</t>
   </si>
   <si>
     <t>LG CHEM 1.75 06-28</t>
   </si>
   <si>
-    <t>3 841.00</t>
-[...8 lines deleted...]
-    <t>1 513.05</t>
+    <t>5 687.44</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>MORG STAN ZCP 02-29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AER 0.125 07-33</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXT EN 3.0 03-27</t>
   </si>
   <si>
-    <t>9 519.61</t>
-[...5 lines deleted...]
-    <t>OAKT ACQU ZCP 05-30</t>
+    <t>11 000.42</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMA TE 2.5 07-27</t>
   </si>
   <si>
-    <t>1 091.59</t>
+    <t>2 525.79</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARS CO 2.625 03-29</t>
   </si>
   <si>
-    <t>10 180.69</t>
+    <t>11 764.34</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHAR GR 4.5 04-29</t>
   </si>
   <si>
-    <t>18 729.40</t>
+    <t>22 809.07</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN IN ZCP 06-30</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAG NV 2.0 09-32</t>
   </si>
   <si>
-    <t>9 801.43</t>
+    <t>11 316.62</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAG NV 2.5 09-31</t>
   </si>
   <si>
-    <t>13 560.80</t>
+    <t>15 738.48</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>RAG STI 2.25 11-30</t>
   </si>
   <si>
-    <t>3 747.93</t>
+    <t>4 978.59</t>
   </si>
   <si>
     <t>XS2809275899</t>
   </si>
   <si>
     <t>RESO HOLD ZCP 12-28</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK ZCP 06-30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM 2.875 09-29</t>
   </si>
   <si>
-    <t>9 212.71</t>
+    <t>10 610.50</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHN EL 1.97 11-30</t>
   </si>
   <si>
-    <t>3 700.55</t>
+    <t>4 897.79</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM 1.75 01-31</t>
   </si>
   <si>
+    <t>2 030.39</t>
+  </si>
+  <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE 2.0 01-28</t>
   </si>
   <si>
+    <t>1 508.29</t>
+  </si>
+  <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STIL MI 4.25 11-28</t>
   </si>
   <si>
-    <t>7 934.46</t>
+    <t>10 630.50</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMI NV ZCP 08-27</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETR TE 2.25 08-28</t>
   </si>
   <si>
-    <t>8 773.59</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKY CORP ZCP 09-30</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECH ZCP 05-28</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI 0.7 02-30</t>
   </si>
   <si>
-    <t>3 214.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON ZCP 10-30</t>
   </si>
   <si>
     <t>NQH6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0326</t>
+  </si>
+  <si>
+    <t>BABA US 01/1</t>
+  </si>
+  <si>
+    <t>ALIBAB 270115 C160</t>
+  </si>
+  <si>
+    <t>OEQL00004F8H</t>
+  </si>
+  <si>
+    <t>LUMENT 260918 C540</t>
   </si>
   <si>
     <t>OEQL00003Z27</t>
   </si>
   <si>
     <t>PALO A 260618 C185</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1072,66 +1057,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>300512.509</v>
+        <v>307177.833</v>
       </c>
       <c r="D2">
-        <v>341.42</v>
+        <v>345.0</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>102601622.04</v>
+        <v>105979357.55</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>102601622.04</v>
+        <v>105979357.55</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1183,3884 +1168,3884 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>6500.0</v>
       </c>
       <c r="D2" s="1">
-        <v>181.5</v>
+        <v>189.3</v>
       </c>
       <c r="E2" s="1">
         <v>103.11302769</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>670234.68</v>
       </c>
       <c r="I2" s="1">
-        <v>509515.32</v>
+        <v>560215.32</v>
       </c>
       <c r="J2" s="1">
-        <v>76.020435110878</v>
+        <v>83.584949677626</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1179750.0</v>
+        <v>1230450.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1179750.0</v>
+        <v>1230450.0</v>
       </c>
       <c r="O2" s="1">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>10000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.45</v>
+        <v>96.02</v>
       </c>
       <c r="E3" s="1">
         <v>41.241627</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>412416.27</v>
       </c>
       <c r="I3" s="1">
-        <v>592083.73</v>
+        <v>547783.73</v>
       </c>
       <c r="J3" s="1">
-        <v>143.56459069862</v>
+        <v>132.82301641494</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1004500.0</v>
+        <v>960200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1004500.0</v>
+        <v>960200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.98</v>
+        <v>0.91</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>5395.0</v>
       </c>
       <c r="D4" s="1">
-        <v>301.0</v>
+        <v>346.0</v>
       </c>
       <c r="E4" s="1">
         <v>177.95450232</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>960064.54</v>
       </c>
       <c r="I4" s="1">
-        <v>663830.46</v>
+        <v>906605.46</v>
       </c>
       <c r="J4" s="1">
-        <v>69.14435773245</v>
+        <v>94.431720184145</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1623895.0</v>
+        <v>1866670.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1623895.0</v>
+        <v>1866670.0</v>
       </c>
       <c r="O4" s="1">
-        <v>1.58</v>
+        <v>1.76</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>324.0</v>
+        <v>350.1</v>
       </c>
       <c r="E5" s="1">
         <v>17.299538</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5">
-        <v>10.53</v>
+        <v>10.68</v>
       </c>
       <c r="H5" s="1">
         <v>1037972.28</v>
       </c>
       <c r="I5" s="1">
-        <v>807988.73</v>
+        <v>928964.53</v>
       </c>
       <c r="J5" s="1">
-        <v>77.842996924735</v>
+        <v>89.498009522952</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1845961.01</v>
+        <v>1966936.81</v>
       </c>
       <c r="N5" s="1">
-        <v>1845961.01</v>
+        <v>1966936.81</v>
       </c>
       <c r="O5" s="1">
-        <v>1.8</v>
+        <v>1.86</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
-        <v>4758536.57</v>
+        <v>5003252.12</v>
       </c>
       <c r="D6" s="1">
         <v>1.0</v>
       </c>
       <c r="E6" s="1">
         <v>1.0</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>9.29</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>0.0</v>
       </c>
       <c r="I6" s="1">
-        <v>75677.02</v>
+        <v>31621.48</v>
       </c>
       <c r="J6" s="1">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
         <v>0.0</v>
       </c>
       <c r="N6" s="1">
-        <v>75677.02</v>
+        <v>31621.48</v>
       </c>
       <c r="O6" s="1">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>2368391.92</v>
       </c>
       <c r="D7" s="1">
         <v>1.0</v>
       </c>
       <c r="E7" s="1">
         <v>1.0</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-21562.58</v>
+        <v>-36917.74</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
         <v>0.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-21562.58</v>
+        <v>-36917.74</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>1716891.12</v>
       </c>
       <c r="D8" s="1">
         <v>1.0</v>
       </c>
       <c r="E8" s="1">
         <v>1.0</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-30372.48</v>
+        <v>-5709.45</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
-        <v>-30372.48</v>
+        <v>-5709.4499999999</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>45907122.28</v>
+        <v>50075281.93</v>
       </c>
       <c r="D9" s="1">
         <v>1.0</v>
       </c>
       <c r="E9" s="1">
         <v>1.0</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>652812.05</v>
+        <v>215106.01</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
         <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>652812.05</v>
+        <v>215106.01</v>
       </c>
       <c r="O9" s="1">
-        <v>0.64</v>
+        <v>0.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>1351.0</v>
+        <v>1013.0</v>
       </c>
       <c r="D10" s="1">
-        <v>4771.34</v>
+        <v>4778.18</v>
       </c>
       <c r="E10" s="1">
-        <v>4766.99560326</v>
+        <v>4770.64754195</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>6440211.06</v>
+        <v>4832665.96</v>
       </c>
       <c r="I10" s="1">
-        <v>5869.28</v>
+        <v>7630.38</v>
       </c>
       <c r="J10" s="1">
-        <v>0.091134901408029</v>
+        <v>0.15789173228931</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>6446080.34</v>
+        <v>4840296.34</v>
       </c>
       <c r="N10" s="1">
-        <v>6446080.34</v>
+        <v>4840296.34</v>
       </c>
       <c r="O10" s="1">
-        <v>6.28</v>
+        <v>4.57</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
         <v>34000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>55.85498753</v>
+        <v>57.28284805</v>
       </c>
       <c r="E11" s="1">
         <v>53.48246559</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1818403.83</v>
       </c>
       <c r="I11" s="1">
-        <v>80665.75</v>
+        <v>129213.0</v>
       </c>
       <c r="J11" s="1">
-        <v>4.4360745764597</v>
+        <v>7.105847329853</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>1897375.23</v>
+        <v>1945169.43</v>
       </c>
       <c r="N11" s="1">
-        <v>1899069.58</v>
+        <v>1947616.83</v>
       </c>
       <c r="O11" s="1">
-        <v>1.85</v>
+        <v>1.84</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>118.24260303</v>
+        <v>116.55133772</v>
       </c>
       <c r="E12" s="1">
         <v>105.565</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="G12">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H12" s="1">
         <v>1083366.12</v>
       </c>
       <c r="I12" s="1">
-        <v>109347.06</v>
+        <v>102404.16</v>
       </c>
       <c r="J12" s="1">
-        <v>10.093269300317</v>
+        <v>9.4524056188872</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1192713.18</v>
+        <v>1185770.28</v>
       </c>
       <c r="N12" s="1">
-        <v>1192713.18</v>
+        <v>1185770.28</v>
       </c>
       <c r="O12" s="1">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>104.8966277</v>
+        <v>107.55053497</v>
       </c>
       <c r="E13" s="1">
         <v>94.779375</v>
       </c>
       <c r="F13" t="s">
         <v>43</v>
       </c>
       <c r="G13">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H13" s="1">
         <v>996934.3</v>
       </c>
       <c r="I13" s="1">
-        <v>66422.17</v>
+        <v>97549.74</v>
       </c>
       <c r="J13" s="1">
-        <v>6.6626426636138</v>
+        <v>9.7849717880105</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13" t="s">
-        <v>53</v>
+      <c r="L13">
+        <v>286.14</v>
       </c>
       <c r="M13" s="1">
-        <v>1058092.32</v>
+        <v>1094197.9</v>
       </c>
       <c r="N13" s="1">
-        <v>1063356.47</v>
+        <v>1094484.04</v>
       </c>
       <c r="O13" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>9000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>125.2069233</v>
+        <v>120.16363597</v>
       </c>
       <c r="E14" s="1">
         <v>108.766</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>9.29</v>
+        <v>9.22</v>
       </c>
       <c r="H14" s="1">
         <v>1068579.91</v>
       </c>
       <c r="I14" s="1">
-        <v>144299.83</v>
+        <v>104066.04</v>
       </c>
       <c r="J14" s="1">
-        <v>13.503887603502</v>
+        <v>9.7387232368986</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1212879.74</v>
+        <v>1172645.95</v>
       </c>
       <c r="N14" s="1">
-        <v>1212879.74</v>
+        <v>1172645.95</v>
       </c>
       <c r="O14" s="1">
-        <v>1.18</v>
+        <v>1.11</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>111.87556717</v>
+        <v>100.64922406</v>
       </c>
       <c r="E15" s="1">
-        <v>101.1844</v>
+        <v>110.1</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G15">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1294138.81</v>
+        <v>1101000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>116472.3</v>
+        <v>-94507.76</v>
       </c>
       <c r="J15" s="1">
-        <v>8.9999850943347</v>
+        <v>-8.5838110808356</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1410611.11</v>
+        <v>1006492.24</v>
       </c>
       <c r="N15" s="1">
-        <v>1410611.11</v>
+        <v>1006492.24</v>
       </c>
       <c r="O15" s="1">
-        <v>1.37</v>
+        <v>0.95</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.82542466</v>
+        <v>149.37604635</v>
       </c>
       <c r="E16" s="1">
-        <v>102.353153</v>
+        <v>106.880156</v>
       </c>
       <c r="F16" t="s">
         <v>43</v>
       </c>
       <c r="G16">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H16" s="1">
-        <v>986882.31</v>
+        <v>1099872.97</v>
       </c>
       <c r="I16" s="1">
-        <v>-59478.81</v>
+        <v>433608.78</v>
       </c>
       <c r="J16" s="1">
-        <v>-6.0269405376209</v>
+        <v>39.423532701235</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M16" s="1">
-        <v>923027.51</v>
+        <v>1519722.39</v>
       </c>
       <c r="N16" s="1">
-        <v>927403.5</v>
+        <v>1533481.75</v>
       </c>
       <c r="O16" s="1">
-        <v>0.9</v>
+        <v>1.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" t="s">
         <v>61</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>1000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.57161463</v>
+        <v>94.1940203</v>
       </c>
       <c r="E17" s="1">
-        <v>110.1</v>
+        <v>97.903333</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>1101000.0</v>
+        <v>1534428.32</v>
       </c>
       <c r="I17" s="1">
-        <v>-115283.85</v>
+        <v>-96961.28</v>
       </c>
       <c r="J17" s="1">
-        <v>-10.47083106267</v>
+        <v>-6.3190491687484</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>985716.15</v>
+        <v>1437467.04</v>
       </c>
       <c r="N17" s="1">
-        <v>985716.15</v>
+        <v>1437467.04</v>
       </c>
       <c r="O17" s="1">
-        <v>0.96</v>
+        <v>1.36</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" t="s">
         <v>63</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>162.86706072</v>
+      </c>
+      <c r="E18" s="1">
+        <v>110.40082</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1104008.2</v>
+      </c>
+      <c r="I18" s="1">
+        <v>531976.97</v>
+      </c>
+      <c r="J18" s="1">
+        <v>48.185961843399</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" t="s">
         <v>64</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>1838743.25</v>
+        <v>1628670.61</v>
       </c>
       <c r="N18" s="1">
-        <v>1850921.2</v>
+        <v>1635985.17</v>
       </c>
       <c r="O18" s="1">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s">
         <v>66</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.87071827</v>
+        <v>98.19250449</v>
       </c>
       <c r="E19" s="1">
-        <v>97.903333</v>
+        <v>100.25</v>
       </c>
       <c r="F19" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G19">
-        <v>1.19</v>
+        <v>9.22</v>
       </c>
       <c r="H19" s="1">
-        <v>1534428.32</v>
+        <v>219141.25</v>
       </c>
       <c r="I19" s="1">
-        <v>-53595.36</v>
+        <v>-6200.06</v>
       </c>
       <c r="J19" s="1">
-        <v>-3.4928552413579</v>
+        <v>-2.8292528220953</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1480832.96</v>
+        <v>212941.19</v>
       </c>
       <c r="N19" s="1">
-        <v>1480832.96</v>
+        <v>212941.19</v>
       </c>
       <c r="O19" s="1">
-        <v>1.44</v>
+        <v>0.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
         <v>68</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>1000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>146.69363787</v>
+        <v>111.81906569</v>
       </c>
       <c r="E20" s="1">
-        <v>110.40082</v>
+        <v>100.25</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>9.22</v>
       </c>
       <c r="H20" s="1">
-        <v>1104008.2</v>
+        <v>1097379.43</v>
       </c>
       <c r="I20" s="1">
-        <v>369109.5</v>
+        <v>115079.94</v>
       </c>
       <c r="J20" s="1">
-        <v>33.433583192589</v>
+        <v>10.48679580225</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20" t="s">
-        <v>70</v>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1466936.38</v>
+        <v>1212459.37</v>
       </c>
       <c r="N20" s="1">
-        <v>1473117.7</v>
+        <v>1212459.37</v>
       </c>
       <c r="O20" s="1">
-        <v>1.44</v>
+        <v>1.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.135</v>
+        <v>124.38705702</v>
       </c>
       <c r="E21" s="1">
-        <v>100.25</v>
+        <v>106.49</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G21">
-        <v>9.29</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
-        <v>219141.25</v>
+        <v>1184031.82</v>
       </c>
       <c r="I21" s="1">
-        <v>-10041.93</v>
+        <v>186914.97</v>
       </c>
       <c r="J21" s="1">
-        <v>-4.5824006206043</v>
+        <v>15.786313073917</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>209099.32</v>
+        <v>1370946.79</v>
       </c>
       <c r="N21" s="1">
-        <v>209099.32</v>
+        <v>1370946.79</v>
       </c>
       <c r="O21" s="1">
-        <v>0.2</v>
+        <v>1.29</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>106.06064019</v>
+      </c>
+      <c r="E22" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>2800000.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>170925.32</v>
+      </c>
+      <c r="J22" s="1">
+        <v>6.1044757142857</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" t="s">
         <v>73</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>1222293.4</v>
+        <v>2969697.92</v>
       </c>
       <c r="N22" s="1">
-        <v>1222293.4</v>
+        <v>2970925.32</v>
       </c>
       <c r="O22" s="1">
-        <v>1.19</v>
+        <v>2.8</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" t="s">
         <v>75</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>97.94346492</v>
+      </c>
+      <c r="E23" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1540500.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-57950.77</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-3.7618156442713</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" t="s">
         <v>76</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>1402631.19</v>
+        <v>1469151.97</v>
       </c>
       <c r="N23" s="1">
-        <v>1402631.19</v>
+        <v>1482549.23</v>
       </c>
       <c r="O23" s="1">
-        <v>1.37</v>
+        <v>1.4</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="1">
-        <v>2800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>108.31629817</v>
+        <v>90.85843848</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>109.750817</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H24" s="1">
-        <v>2800000.0</v>
+        <v>577205.5</v>
       </c>
       <c r="I24" s="1">
-        <v>255133.61</v>
+        <v>-114512.44</v>
       </c>
       <c r="J24" s="1">
-        <v>9.1119146428571</v>
+        <v>-19.839111027182</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24" t="s">
-        <v>79</v>
+      <c r="L24">
+        <v>505.15</v>
       </c>
       <c r="M24" s="1">
-        <v>3032856.35</v>
+        <v>462187.91</v>
       </c>
       <c r="N24" s="1">
-        <v>3055133.61</v>
+        <v>462693.06</v>
       </c>
       <c r="O24" s="1">
-        <v>2.98</v>
+        <v>0.44</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" t="s">
         <v>80</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>120.70212272</v>
+      </c>
+      <c r="E25" s="1">
+        <v>115.228283</v>
+      </c>
+      <c r="F25" t="s">
+        <v>43</v>
+      </c>
+      <c r="G25">
+        <v>1.18</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1010021.33</v>
+      </c>
+      <c r="I25" s="1">
+        <v>32970.39</v>
+      </c>
+      <c r="J25" s="1">
+        <v>3.2643261108159</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" t="s">
         <v>81</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>1460981.37</v>
+        <v>1023332.97</v>
       </c>
       <c r="N25" s="1">
-        <v>1473474.52</v>
+        <v>1042991.72</v>
       </c>
       <c r="O25" s="1">
-        <v>1.44</v>
+        <v>0.98</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" t="s">
         <v>83</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.27821693</v>
+        <v>100.80816393</v>
       </c>
       <c r="E26" s="1">
-        <v>109.750817</v>
+        <v>101.9211</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
       <c r="G26">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H26" s="1">
-        <v>577205.5</v>
+        <v>1340067.93</v>
       </c>
       <c r="I26" s="1">
-        <v>-81115.5</v>
+        <v>-58065.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-14.053140519278</v>
+        <v>-4.332989298535</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
-        <v>423.8</v>
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>495666.2</v>
+        <v>1282002.93</v>
       </c>
       <c r="N26" s="1">
-        <v>496090.0</v>
+        <v>1282002.93</v>
       </c>
       <c r="O26" s="1">
-        <v>0.48</v>
+        <v>1.21</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" t="s">
         <v>85</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>117.1787759</v>
+        <v>94.727</v>
       </c>
       <c r="E27" s="1">
-        <v>115.228283</v>
+        <v>103.48</v>
       </c>
       <c r="F27" t="s">
         <v>43</v>
       </c>
       <c r="G27">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
-        <v>1010021.33</v>
+        <v>1234161.09</v>
       </c>
       <c r="I27" s="1">
-        <v>-8241.87</v>
+        <v>-109805.01</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.81600949952215</v>
+        <v>-8.89713756897</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>87</v>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>984985.3</v>
+        <v>1124356.08</v>
       </c>
       <c r="N27" s="1">
-        <v>1001779.46</v>
+        <v>1124356.08</v>
       </c>
       <c r="O27" s="1">
-        <v>0.98</v>
+        <v>1.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>105.26420582</v>
+        <v>95.96128049</v>
       </c>
       <c r="E28" s="1">
-        <v>101.9211</v>
+        <v>90.765233</v>
       </c>
       <c r="F28" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1340067.93</v>
+        <v>1815304.66</v>
       </c>
       <c r="I28" s="1">
-        <v>-12817.82</v>
+        <v>104639.18</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.95650524223798</v>
+        <v>5.7642765044188</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
-        <v>0.0</v>
+        <v>718.23</v>
       </c>
       <c r="M28" s="1">
-        <v>1327250.11</v>
+        <v>1919225.61</v>
       </c>
       <c r="N28" s="1">
-        <v>1327250.11</v>
+        <v>1919943.84</v>
       </c>
       <c r="O28" s="1">
-        <v>1.29</v>
+        <v>1.81</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B29" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C29" s="1">
-        <v>1400000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>98.5455</v>
+        <v>93.61232021</v>
       </c>
       <c r="E29" s="1">
-        <v>103.48</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1234161.09</v>
+        <v>1800000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-74461.18</v>
+        <v>-114978.24</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.0333436699094</v>
+        <v>-6.38768</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1159699.91</v>
+        <v>1685021.76</v>
       </c>
       <c r="N29" s="1">
-        <v>1159699.91</v>
+        <v>1685021.76</v>
       </c>
       <c r="O29" s="1">
-        <v>1.13</v>
+        <v>1.59</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>900000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.20040576</v>
+        <v>105.84094349</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>106.976467</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H30" s="1">
-        <v>900000.0</v>
+        <v>842076.53</v>
       </c>
       <c r="I30" s="1">
-        <v>-15192.55</v>
+        <v>-30538.49</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.6880611111111</v>
+        <v>-3.6265694283155</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="M30" s="1">
-        <v>883803.65</v>
+        <v>807603.64</v>
       </c>
       <c r="N30" s="1">
-        <v>884807.45</v>
+        <v>811538.04</v>
       </c>
       <c r="O30" s="1">
-        <v>0.86</v>
+        <v>0.77</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C31" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.36094127</v>
+        <v>94.74533671</v>
       </c>
       <c r="E31" s="1">
-        <v>90.765233</v>
+        <v>100.184615</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H31" s="1">
-        <v>1815304.66</v>
+        <v>1152362.42</v>
       </c>
       <c r="I31" s="1">
-        <v>161234.82</v>
+        <v>-108115.38</v>
       </c>
       <c r="J31" s="1">
-        <v>8.8819702583697</v>
+        <v>-9.3820640211436</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31" t="s">
-        <v>97</v>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1947218.83</v>
+        <v>1044247.04</v>
       </c>
       <c r="N31" s="1">
-        <v>1976539.48</v>
+        <v>1044247.04</v>
       </c>
       <c r="O31" s="1">
-        <v>1.93</v>
+        <v>0.99</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B32" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>1800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>93.43886327</v>
+        <v>98.55441262</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>102.943</v>
       </c>
       <c r="F32" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G32">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H32" s="1">
-        <v>1800000.0</v>
+        <v>1080435.56</v>
       </c>
       <c r="I32" s="1">
-        <v>-118100.46</v>
+        <v>-77762.44</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.5611366666667</v>
+        <v>-7.197323272107</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1681899.54</v>
+        <v>1002673.12</v>
       </c>
       <c r="N32" s="1">
-        <v>1681899.54</v>
+        <v>1002673.12</v>
       </c>
       <c r="O32" s="1">
-        <v>1.64</v>
+        <v>0.95</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B33" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>103.68577373</v>
+        <v>170.92716275</v>
       </c>
       <c r="E33" s="1">
-        <v>106.976467</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>842076.53</v>
+        <v>800000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-54633.72</v>
+        <v>575110.45</v>
       </c>
       <c r="J33" s="1">
-        <v>-6.4879756237833</v>
+        <v>71.88880625</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="M33" s="1">
-        <v>784408.83</v>
+        <v>1367417.3</v>
       </c>
       <c r="N33" s="1">
-        <v>787442.81</v>
+        <v>1375110.45</v>
       </c>
       <c r="O33" s="1">
-        <v>0.77</v>
+        <v>1.3</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.22740428</v>
+        <v>134.77620637</v>
       </c>
       <c r="E34" s="1">
-        <v>100.184615</v>
+        <v>128.320061</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
       <c r="G34">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H34" s="1">
-        <v>1152362.42</v>
+        <v>1305392.28</v>
       </c>
       <c r="I34" s="1">
-        <v>-57119.06</v>
+        <v>66359.43</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.9566923572534</v>
+        <v>5.0834857089855</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
-        <v>0.0</v>
+        <v>565.21</v>
       </c>
       <c r="M34" s="1">
-        <v>1095243.36</v>
+        <v>1371186.5</v>
       </c>
       <c r="N34" s="1">
-        <v>1095243.36</v>
+        <v>1371751.71</v>
       </c>
       <c r="O34" s="1">
-        <v>1.07</v>
+        <v>1.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>1200000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.45702746</v>
+        <v>116.05027047</v>
       </c>
       <c r="E35" s="1">
-        <v>102.943</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1080435.56</v>
+        <v>1900000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-77212.49</v>
+        <v>330139.25</v>
       </c>
       <c r="J35" s="1">
-        <v>-7.146422503902</v>
+        <v>17.37575</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" t="s">
+        <v>104</v>
       </c>
       <c r="M35" s="1">
-        <v>1003223.07</v>
+        <v>2204955.14</v>
       </c>
       <c r="N35" s="1">
-        <v>1003223.07</v>
+        <v>2230139.25</v>
       </c>
       <c r="O35" s="1">
-        <v>0.98</v>
+        <v>2.1</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>154.39336522</v>
+        <v>100.16588103</v>
       </c>
       <c r="E36" s="1">
         <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>441755.14</v>
+        <v>3670.78</v>
       </c>
       <c r="J36" s="1">
-        <v>55.2193925</v>
+        <v>0.52439714285714</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="M36" s="1">
-        <v>1235146.92</v>
+        <v>701161.16</v>
       </c>
       <c r="N36" s="1">
-        <v>1241755.14</v>
+        <v>703670.78</v>
       </c>
       <c r="O36" s="1">
-        <v>1.21</v>
+        <v>0.66</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1">
-        <v>1900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>110.65633967</v>
+        <v>136.02469175</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>104.729167</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1900000.0</v>
+        <v>1256750.0</v>
       </c>
       <c r="I37" s="1">
-        <v>224276.21</v>
+        <v>394667.18</v>
       </c>
       <c r="J37" s="1">
-        <v>11.804011052632</v>
+        <v>31.40379391287</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="M37" s="1">
-        <v>2102470.46</v>
+        <v>1632296.3</v>
       </c>
       <c r="N37" s="1">
-        <v>2124276.21</v>
+        <v>1651417.18</v>
       </c>
       <c r="O37" s="1">
-        <v>2.07</v>
+        <v>1.56</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B38" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.13151992</v>
+        <v>156.16472331</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>133.133692</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H38" s="1">
-        <v>700000.0</v>
+        <v>1354361.05</v>
       </c>
       <c r="I38" s="1">
-        <v>-18204.36</v>
+        <v>234696.47</v>
       </c>
       <c r="J38" s="1">
-        <v>-2.6006228571429</v>
+        <v>17.328944154146</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>115</v>
+      <c r="L38">
+        <v>268.48</v>
       </c>
       <c r="M38" s="1">
-        <v>679920.64</v>
+        <v>1588789.04</v>
       </c>
       <c r="N38" s="1">
-        <v>681795.64</v>
+        <v>1589057.52</v>
       </c>
       <c r="O38" s="1">
-        <v>0.66</v>
+        <v>1.5</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B39" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C39" s="1">
-        <v>1200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>130.44658955</v>
+        <v>103.63741133</v>
       </c>
       <c r="E39" s="1">
-        <v>104.729167</v>
+        <v>104.25</v>
       </c>
       <c r="F39" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G39">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H39" s="1">
-        <v>1256750.0</v>
+        <v>1005171.58</v>
       </c>
       <c r="I39" s="1">
-        <v>324565.12</v>
+        <v>-38650.58</v>
       </c>
       <c r="J39" s="1">
-        <v>25.825750547046</v>
+        <v>-3.8451723834054</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>118</v>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1565359.08</v>
+        <v>966521.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1581315.12</v>
+        <v>966521.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.54</v>
+        <v>0.91</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>1100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>109.49961407</v>
+        <v>94.57035022</v>
       </c>
       <c r="E40" s="1">
-        <v>104.25</v>
+        <v>100.44</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H40" s="1">
-        <v>1005171.58</v>
+        <v>1123200.0</v>
       </c>
       <c r="I40" s="1">
-        <v>7307.51</v>
+        <v>-80881.6</v>
       </c>
       <c r="J40" s="1">
-        <v>0.72699130630016</v>
+        <v>-7.2009971509972</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1012479.09</v>
+        <v>1042318.4</v>
       </c>
       <c r="N40" s="1">
-        <v>1012479.09</v>
+        <v>1042318.4</v>
       </c>
       <c r="O40" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B41" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>95.51458301</v>
+        <v>115.58442492</v>
       </c>
       <c r="E41" s="1">
-        <v>100.44</v>
+        <v>111.685761</v>
       </c>
       <c r="F41" t="s">
         <v>43</v>
       </c>
       <c r="G41">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H41" s="1">
-        <v>1123200.0</v>
+        <v>1356468.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-79456.39</v>
+        <v>16138.1</v>
       </c>
       <c r="J41" s="1">
-        <v>-7.0741087962963</v>
+        <v>1.1897147592129</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
-        <v>0.0</v>
+        <v>684.14</v>
       </c>
       <c r="M41" s="1">
-        <v>1043743.61</v>
+        <v>1371921.96</v>
       </c>
       <c r="N41" s="1">
-        <v>1043743.61</v>
+        <v>1372606.1</v>
       </c>
       <c r="O41" s="1">
-        <v>1.02</v>
+        <v>1.3</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>129.6579703</v>
+        <v>116.99115842</v>
       </c>
       <c r="E42" s="1">
-        <v>111.685761</v>
+        <v>100.0</v>
       </c>
       <c r="F42" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1356468.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>169867.17</v>
+        <v>299486.43</v>
       </c>
       <c r="J42" s="1">
-        <v>12.522755420696</v>
+        <v>17.616848823529</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>498.52</v>
+      <c r="L42" t="s">
+        <v>121</v>
       </c>
       <c r="M42" s="1">
-        <v>1525836.65</v>
+        <v>1988849.69</v>
       </c>
       <c r="N42" s="1">
-        <v>1526335.17</v>
+        <v>1999486.43</v>
       </c>
       <c r="O42" s="1">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C43" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>114.0703753</v>
+        <v>173.869</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>101.25</v>
       </c>
       <c r="F43" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H43" s="1">
-        <v>1700000.0</v>
+        <v>1128762.54</v>
       </c>
       <c r="I43" s="1">
-        <v>248283.4</v>
+        <v>801791.65</v>
       </c>
       <c r="J43" s="1">
-        <v>14.604905882353</v>
+        <v>71.032801106245</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="M43" s="1">
-        <v>1939196.38</v>
+        <v>1916317.93</v>
       </c>
       <c r="N43" s="1">
-        <v>1948283.4</v>
+        <v>1930554.19</v>
       </c>
       <c r="O43" s="1">
-        <v>1.9</v>
+        <v>1.82</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B44" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C44" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>180.6825</v>
+        <v>80.68420352</v>
       </c>
       <c r="E44" s="1">
-        <v>101.25</v>
+        <v>108.16</v>
       </c>
       <c r="F44" t="s">
         <v>43</v>
       </c>
       <c r="G44">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H44" s="1">
-        <v>1128762.54</v>
+        <v>1400854.81</v>
       </c>
       <c r="I44" s="1">
-        <v>858105.92</v>
+        <v>-374773.38</v>
       </c>
       <c r="J44" s="1">
-        <v>76.021828293487</v>
+        <v>-26.753192216972</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>130</v>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1974423.15</v>
+        <v>1026081.43</v>
       </c>
       <c r="N44" s="1">
-        <v>1986868.46</v>
+        <v>1026081.43</v>
       </c>
       <c r="O44" s="1">
-        <v>1.94</v>
+        <v>0.97</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1">
-        <v>1500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>92.53138586</v>
+        <v>102.34558064</v>
       </c>
       <c r="E45" s="1">
-        <v>108.16</v>
+        <v>103.5785</v>
       </c>
       <c r="F45" t="s">
         <v>43</v>
       </c>
       <c r="G45">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H45" s="1">
-        <v>1400854.81</v>
+        <v>1567194.55</v>
       </c>
       <c r="I45" s="1">
-        <v>-234149.65</v>
+        <v>-5328.97</v>
       </c>
       <c r="J45" s="1">
-        <v>-16.714769320027</v>
+        <v>-0.34003244842831</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1166705.16</v>
+        <v>1561865.58</v>
       </c>
       <c r="N45" s="1">
-        <v>1166705.16</v>
+        <v>1561865.58</v>
       </c>
       <c r="O45" s="1">
-        <v>1.14</v>
+        <v>1.47</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B46" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C46" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>107.29845905</v>
+        <v>110.01713209</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>100386.91</v>
+        <v>136126.88</v>
       </c>
       <c r="J46" s="1">
-        <v>7.72207</v>
+        <v>10.471298461538</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="M46" s="1">
-        <v>1394879.97</v>
+        <v>1430222.71</v>
       </c>
       <c r="N46" s="1">
-        <v>1400386.91</v>
+        <v>1436126.88</v>
       </c>
       <c r="O46" s="1">
         <v>1.36</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C47" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>96.09452318</v>
+        <v>95.75299056</v>
       </c>
       <c r="E47" s="1">
         <v>98.45</v>
       </c>
       <c r="F47" t="s">
         <v>43</v>
       </c>
       <c r="G47">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H47" s="1">
         <v>1013120.66</v>
       </c>
       <c r="I47" s="1">
-        <v>-43815.17</v>
+        <v>-38948.65</v>
       </c>
       <c r="J47" s="1">
-        <v>-4.3247731222854</v>
+        <v>-3.844423624724</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>969305.49</v>
+        <v>974172.01</v>
       </c>
       <c r="N47" s="1">
-        <v>969305.49</v>
+        <v>974172.01</v>
       </c>
       <c r="O47" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B48" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C48" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>114.94964832</v>
+        <v>122.95834934</v>
       </c>
       <c r="E48" s="1">
         <v>103.004861</v>
       </c>
       <c r="F48" t="s">
         <v>43</v>
       </c>
       <c r="G48">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H48" s="1">
         <v>967140.51</v>
       </c>
       <c r="I48" s="1">
-        <v>96765.67</v>
+        <v>181607.34</v>
       </c>
       <c r="J48" s="1">
-        <v>10.005337280309</v>
+        <v>18.77776167188</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="M48" s="1">
-        <v>1062872.38</v>
+        <v>1146707.79</v>
       </c>
       <c r="N48" s="1">
-        <v>1063906.18</v>
+        <v>1148747.85</v>
       </c>
       <c r="O48" s="1">
-        <v>1.04</v>
+        <v>1.08</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B49" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C49" s="1">
         <v>3100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.26781066</v>
+        <v>99.66719223</v>
       </c>
       <c r="E49" s="1">
         <v>101.964895</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>3160911.75</v>
       </c>
       <c r="I49" s="1">
-        <v>-132593.04</v>
+        <v>-56328.24</v>
       </c>
       <c r="J49" s="1">
-        <v>-4.1947719672971</v>
+        <v>-1.7820250755182</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="M49" s="1">
-        <v>3015302.14</v>
+        <v>3089682.96</v>
       </c>
       <c r="N49" s="1">
-        <v>3028318.71</v>
+        <v>3104583.51</v>
       </c>
       <c r="O49" s="1">
-        <v>2.95</v>
+        <v>2.93</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B50" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C50" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>110.0329564</v>
+        <v>119.03531067</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>153090.5</v>
+        <v>289485.7</v>
       </c>
       <c r="J50" s="1">
-        <v>10.206033333333</v>
+        <v>19.299046666667</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="M50" s="1">
-        <v>1650494.35</v>
+        <v>1785529.66</v>
       </c>
       <c r="N50" s="1">
-        <v>1653090.5</v>
+        <v>1789485.7</v>
       </c>
       <c r="O50" s="1">
-        <v>1.61</v>
+        <v>1.69</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C51" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>124.08238157</v>
+        <v>123.85904978</v>
       </c>
       <c r="E51" s="1">
         <v>100.676</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
       <c r="G51">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H51" s="1">
         <v>1791351.81</v>
       </c>
       <c r="I51" s="1">
-        <v>298520.91</v>
+        <v>314531.47</v>
       </c>
       <c r="J51" s="1">
-        <v>16.664560715184</v>
+        <v>17.558330432033</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="M51" s="1">
-        <v>2086031.72</v>
+        <v>2100195.84</v>
       </c>
       <c r="N51" s="1">
-        <v>2089872.72</v>
+        <v>2105883.28</v>
       </c>
       <c r="O51" s="1">
-        <v>2.04</v>
+        <v>1.99</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C52" s="1">
-        <v>1200000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>227.06802251</v>
+        <v>105.87561619</v>
       </c>
       <c r="E52" s="1">
-        <v>116.055567</v>
+        <v>103.0</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
       <c r="G52">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H52" s="1">
-        <v>1180626.31</v>
+        <v>2043122.04</v>
       </c>
       <c r="I52" s="1">
-        <v>1111321.97</v>
+        <v>21430.03</v>
       </c>
       <c r="J52" s="1">
-        <v>94.129866545156</v>
+        <v>1.0488864385213</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>152</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2290435.23</v>
+        <v>2064552.07</v>
       </c>
       <c r="N52" s="1">
-        <v>2291948.28</v>
+        <v>2064552.07</v>
       </c>
       <c r="O52" s="1">
-        <v>2.23</v>
+        <v>1.95</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C53" s="1">
-        <v>2300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>104.543</v>
+        <v>102.71825115</v>
       </c>
       <c r="E53" s="1">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2043122.04</v>
+        <v>500000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-21948.59</v>
+        <v>13662.04</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.0742672033434</v>
+        <v>2.732408</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
-        <v>0.0</v>
+        <v>70.79</v>
       </c>
       <c r="M53" s="1">
-        <v>2021173.45</v>
+        <v>513591.25</v>
       </c>
       <c r="N53" s="1">
-        <v>2021173.45</v>
+        <v>513662.04</v>
       </c>
       <c r="O53" s="1">
-        <v>1.97</v>
+        <v>0.48</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B54" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C54" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.79945005</v>
+        <v>140.84473844</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>116.8351</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H54" s="1">
-        <v>500000.0</v>
+        <v>921695.14</v>
       </c>
       <c r="I54" s="1">
-        <v>4030.05</v>
+        <v>164000.2</v>
       </c>
       <c r="J54" s="1">
-        <v>0.80601</v>
+        <v>17.79332372307</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>32.8</v>
+      <c r="L54" t="s">
+        <v>152</v>
       </c>
       <c r="M54" s="1">
-        <v>503997.25</v>
+        <v>1074694.92</v>
       </c>
       <c r="N54" s="1">
-        <v>504030.05</v>
+        <v>1085695.34</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>1.02</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B55" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C55" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>133.15031945</v>
+        <v>137.08587324</v>
       </c>
       <c r="E55" s="1">
-        <v>116.8351</v>
+        <v>107.638445</v>
       </c>
       <c r="F55" t="s">
         <v>43</v>
       </c>
       <c r="G55">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H55" s="1">
-        <v>921695.14</v>
+        <v>1037842.74</v>
       </c>
       <c r="I55" s="1">
-        <v>95139.96</v>
+        <v>243143.92</v>
       </c>
       <c r="J55" s="1">
-        <v>10.322280748925</v>
+        <v>23.427819131827</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="M55" s="1">
-        <v>1007315.49</v>
+        <v>1278460.87</v>
       </c>
       <c r="N55" s="1">
-        <v>1016835.1</v>
+        <v>1280986.66</v>
       </c>
       <c r="O55" s="1">
-        <v>0.99</v>
+        <v>1.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B56" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C56" s="1">
-        <v>1200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>83.87727702</v>
+        <v>104.36679082</v>
       </c>
       <c r="E56" s="1">
-        <v>104.2779</v>
+        <v>106.802675</v>
       </c>
       <c r="F56" t="s">
         <v>43</v>
       </c>
       <c r="G56">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H56" s="1">
-        <v>1070157.19</v>
+        <v>1029784.3</v>
       </c>
       <c r="I56" s="1">
-        <v>-224087.07</v>
+        <v>-44696.77</v>
       </c>
       <c r="J56" s="1">
-        <v>-20.93964065223</v>
+        <v>-4.3404011888703</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" t="s">
+        <v>158</v>
       </c>
       <c r="M56" s="1">
-        <v>846070.12</v>
+        <v>973323.19</v>
       </c>
       <c r="N56" s="1">
-        <v>846070.12</v>
+        <v>985087.53</v>
       </c>
       <c r="O56" s="1">
-        <v>0.82</v>
+        <v>0.93</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B57" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C57" s="1">
-        <v>1100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>149.94291359</v>
+        <v>140.17767483</v>
       </c>
       <c r="E57" s="1">
-        <v>107.638445</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G57">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1037842.74</v>
+        <v>1500000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>349683.56</v>
+        <v>625474.19</v>
       </c>
       <c r="J57" s="1">
-        <v>33.693308872595</v>
+        <v>41.698279333333</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="M57" s="1">
-        <v>1386434.71</v>
+        <v>2102665.12</v>
       </c>
       <c r="N57" s="1">
-        <v>1387526.3</v>
+        <v>2125474.19</v>
       </c>
       <c r="O57" s="1">
-        <v>1.35</v>
+        <v>2.01</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B58" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C58" s="1">
-        <v>1100000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>107.25166395</v>
+        <v>137.69974159</v>
       </c>
       <c r="E58" s="1">
-        <v>106.802675</v>
+        <v>100.65625</v>
       </c>
       <c r="F58" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G58">
-        <v>1.19</v>
+        <v>9.22</v>
       </c>
       <c r="H58" s="1">
-        <v>1029784.3</v>
+        <v>1796146.09</v>
       </c>
       <c r="I58" s="1">
-        <v>-27910.0</v>
+        <v>592789.52</v>
       </c>
       <c r="J58" s="1">
-        <v>-2.7102763170889</v>
+        <v>33.003413436153</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58" t="s">
-        <v>167</v>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>991693.61</v>
+        <v>2388935.61</v>
       </c>
       <c r="N58" s="1">
-        <v>1001874.3</v>
+        <v>2388935.61</v>
       </c>
       <c r="O58" s="1">
-        <v>0.98</v>
+        <v>2.25</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B59" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C59" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>160.06059625</v>
+        <v>108.77090367</v>
       </c>
       <c r="E59" s="1">
-        <v>100.0</v>
+        <v>114.522222</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H59" s="1">
-        <v>1500000.0</v>
+        <v>1370117.17</v>
       </c>
       <c r="I59" s="1">
-        <v>919638.34</v>
+        <v>-67751.25</v>
       </c>
       <c r="J59" s="1">
-        <v>61.309222666667</v>
+        <v>-4.9449237980136</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="M59" s="1">
-        <v>2400908.94</v>
+        <v>1291049.3</v>
       </c>
       <c r="N59" s="1">
-        <v>2419638.34</v>
+        <v>1302365.92</v>
       </c>
       <c r="O59" s="1">
-        <v>2.36</v>
+        <v>1.23</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B60" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C60" s="1">
-        <v>16000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>137.7832575</v>
+        <v>110.3194427</v>
       </c>
       <c r="E60" s="1">
-        <v>100.65625</v>
+        <v>101.798895</v>
       </c>
       <c r="F60" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G60">
-        <v>9.29</v>
+        <v>1.18</v>
       </c>
       <c r="H60" s="1">
-        <v>1796146.09</v>
+        <v>1535211.2</v>
       </c>
       <c r="I60" s="1">
-        <v>576665.85</v>
+        <v>-22981.76</v>
       </c>
       <c r="J60" s="1">
-        <v>32.105732000898</v>
+        <v>-1.4969770934449</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" t="s">
+        <v>169</v>
       </c>
       <c r="M60" s="1">
-        <v>2372811.94</v>
+        <v>1496490.96</v>
       </c>
       <c r="N60" s="1">
-        <v>2372811.94</v>
+        <v>1512229.44</v>
       </c>
       <c r="O60" s="1">
-        <v>2.31</v>
+        <v>1.43</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B61" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C61" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>115.3799933</v>
+        <v>105.73743137</v>
       </c>
       <c r="E61" s="1">
-        <v>114.522222</v>
+        <v>108.712771</v>
       </c>
       <c r="F61" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1370117.17</v>
+        <v>978414.94</v>
       </c>
       <c r="I61" s="1">
-        <v>-2504.7</v>
+        <v>-21799.47</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.18280918266282</v>
+        <v>-2.2280393633401</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="M61" s="1">
-        <v>1357811.04</v>
+        <v>951636.88</v>
       </c>
       <c r="N61" s="1">
-        <v>1367612.47</v>
+        <v>956615.47</v>
       </c>
       <c r="O61" s="1">
-        <v>1.33</v>
+        <v>0.9</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B62" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C62" s="1">
-        <v>1600000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>117.05135298</v>
+        <v>250.83044211</v>
       </c>
       <c r="E62" s="1">
-        <v>101.798895</v>
+        <v>105.45</v>
       </c>
       <c r="F62" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G62">
-        <v>1.19</v>
+        <v>182.14</v>
       </c>
       <c r="H62" s="1">
-        <v>1535211.2</v>
+        <v>958762.46</v>
       </c>
       <c r="I62" s="1">
-        <v>52612.31</v>
+        <v>1106883.64</v>
       </c>
       <c r="J62" s="1">
-        <v>3.4270405270623</v>
+        <v>115.44920521815</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62" t="s">
-        <v>178</v>
+      <c r="L62">
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1574262.71</v>
+        <v>2065646.1</v>
       </c>
       <c r="N62" s="1">
-        <v>1587823.51</v>
+        <v>2065646.1</v>
       </c>
       <c r="O62" s="1">
-        <v>1.55</v>
+        <v>1.95</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B63" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C63" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.5302732</v>
+        <v>87.16700349</v>
       </c>
       <c r="E63" s="1">
-        <v>108.712771</v>
+        <v>104.4789</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H63" s="1">
-        <v>978414.94</v>
+        <v>1072219.96</v>
       </c>
       <c r="I63" s="1">
-        <v>-69894.55</v>
+        <v>-185400.09</v>
       </c>
       <c r="J63" s="1">
-        <v>-7.1436511384423</v>
+        <v>-17.291236585448</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63" t="s">
-        <v>181</v>
+      <c r="L63">
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>904772.46</v>
+        <v>886819.87</v>
       </c>
       <c r="N63" s="1">
-        <v>908520.39</v>
+        <v>886819.87</v>
       </c>
       <c r="O63" s="1">
-        <v>0.89</v>
+        <v>0.84</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B64" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C64" s="1">
-        <v>150000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>203.2634554</v>
+        <v>201.86967554</v>
       </c>
       <c r="E64" s="1">
-        <v>105.45</v>
+        <v>100.0</v>
       </c>
       <c r="F64" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="G64">
-        <v>183.52</v>
+        <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>958762.46</v>
+        <v>800000.0</v>
       </c>
       <c r="I64" s="1">
-        <v>702652.24</v>
+        <v>825567.9</v>
       </c>
       <c r="J64" s="1">
-        <v>73.287416781003</v>
+        <v>103.1959875</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
-        <v>0.0</v>
+      <c r="L64" t="s">
+        <v>179</v>
       </c>
       <c r="M64" s="1">
-        <v>1661414.7</v>
+        <v>1614957.4</v>
       </c>
       <c r="N64" s="1">
-        <v>1661414.7</v>
+        <v>1625567.9</v>
       </c>
       <c r="O64" s="1">
-        <v>1.62</v>
+        <v>1.53</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B65" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C65" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>90.17455332</v>
+        <v>134.44758629</v>
       </c>
       <c r="E65" s="1">
-        <v>104.4789</v>
+        <v>125.691467</v>
       </c>
       <c r="F65" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1072219.96</v>
+        <v>1256914.67</v>
       </c>
       <c r="I65" s="1">
-        <v>-162629.21</v>
+        <v>92458.98</v>
       </c>
       <c r="J65" s="1">
-        <v>-15.167523089199</v>
+        <v>7.3560268017239</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>0.0</v>
+      <c r="L65" t="s">
+        <v>182</v>
       </c>
       <c r="M65" s="1">
-        <v>909590.75</v>
+        <v>1344475.86</v>
       </c>
       <c r="N65" s="1">
-        <v>909590.75</v>
+        <v>1349373.65</v>
       </c>
       <c r="O65" s="1">
-        <v>0.89</v>
+        <v>1.27</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B66" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C66" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>187.79641525</v>
+        <v>104.33906927</v>
       </c>
       <c r="E66" s="1">
         <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>711584.03</v>
+        <v>45421.08</v>
       </c>
       <c r="J66" s="1">
-        <v>88.94800375</v>
+        <v>4.542108</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="M66" s="1">
-        <v>1502371.32</v>
+        <v>1043390.69</v>
       </c>
       <c r="N66" s="1">
-        <v>1511584.03</v>
+        <v>1045421.08</v>
       </c>
       <c r="O66" s="1">
-        <v>1.47</v>
+        <v>0.99</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B67" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C67" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>128.59649756</v>
+        <v>159.34943829</v>
       </c>
       <c r="E67" s="1">
-        <v>125.691467</v>
+        <v>100.0</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1256914.67</v>
+        <v>700000.0</v>
       </c>
       <c r="I67" s="1">
-        <v>32750.86</v>
+        <v>416954.36</v>
       </c>
       <c r="J67" s="1">
-        <v>2.6056550044085</v>
+        <v>59.564908571429</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="M67" s="1">
-        <v>1285964.98</v>
+        <v>1115446.07</v>
       </c>
       <c r="N67" s="1">
-        <v>1289665.53</v>
+        <v>1116954.36</v>
       </c>
       <c r="O67" s="1">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B68" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C68" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.74251767</v>
+        <v>305.29512535</v>
       </c>
       <c r="E68" s="1">
-        <v>100.0</v>
+        <v>99.49221</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H68" s="1">
-        <v>1000000.0</v>
+        <v>1119923.21</v>
       </c>
       <c r="I68" s="1">
-        <v>8392.03</v>
+        <v>1996719.59</v>
       </c>
       <c r="J68" s="1">
-        <v>0.839203</v>
+        <v>178.29075888158</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>966.85</v>
+      <c r="L68" t="s">
+        <v>191</v>
       </c>
       <c r="M68" s="1">
-        <v>1007425.18</v>
+        <v>3106012.3</v>
       </c>
       <c r="N68" s="1">
-        <v>1008392.03</v>
+        <v>3116642.8</v>
       </c>
       <c r="O68" s="1">
-        <v>0.98</v>
+        <v>2.94</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B69" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C69" s="1">
-        <v>700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>145.1875039</v>
+        <v>102.26854172</v>
       </c>
       <c r="E69" s="1">
         <v>100.0</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H69" s="1">
-        <v>700000.0</v>
+        <v>1259502.5</v>
       </c>
       <c r="I69" s="1">
-        <v>316969.99</v>
+        <v>-45632.57</v>
       </c>
       <c r="J69" s="1">
-        <v>45.281427142857</v>
+        <v>-3.6230630745076</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
-        <v>657.46</v>
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1016312.53</v>
+        <v>1213869.93</v>
       </c>
       <c r="N69" s="1">
-        <v>1016969.99</v>
+        <v>1213869.93</v>
       </c>
       <c r="O69" s="1">
-        <v>0.99</v>
+        <v>1.15</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B70" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C70" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>345.26210475</v>
+        <v>111.05272062</v>
       </c>
       <c r="E70" s="1">
-        <v>99.49221</v>
+        <v>112.7758</v>
       </c>
       <c r="F70" t="s">
         <v>43</v>
       </c>
       <c r="G70">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H70" s="1">
-        <v>1119923.21</v>
+        <v>986362.88</v>
       </c>
       <c r="I70" s="1">
-        <v>2370670.23</v>
+        <v>-44362.28</v>
       </c>
       <c r="J70" s="1">
-        <v>211.68149823415</v>
+        <v>-4.4975617898354</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>198</v>
+      <c r="L70">
+        <v>476.9</v>
       </c>
       <c r="M70" s="1">
-        <v>3482658.98</v>
+        <v>941523.7</v>
       </c>
       <c r="N70" s="1">
-        <v>3490593.44</v>
+        <v>942000.6</v>
       </c>
       <c r="O70" s="1">
-        <v>3.4</v>
+        <v>0.89</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B71" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C71" s="1">
-        <v>1400000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>98.16746521</v>
+        <v>109.50860835</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>105.5</v>
       </c>
       <c r="F71" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G71">
-        <v>1.19</v>
+        <v>182.14</v>
       </c>
       <c r="H71" s="1">
-        <v>1259502.5</v>
+        <v>959217.06</v>
       </c>
       <c r="I71" s="1">
-        <v>-104251.37</v>
+        <v>-57388.6</v>
       </c>
       <c r="J71" s="1">
-        <v>-8.2771864287685</v>
+        <v>-5.9828585617524</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1155251.13</v>
+        <v>901828.46</v>
       </c>
       <c r="N71" s="1">
-        <v>1155251.13</v>
+        <v>901828.46</v>
       </c>
       <c r="O71" s="1">
-        <v>1.13</v>
+        <v>0.85</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B72" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C72" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>116.3930787</v>
+        <v>102.45795115</v>
       </c>
       <c r="E72" s="1">
-        <v>112.7758</v>
+        <v>115.9281</v>
       </c>
       <c r="F72" t="s">
         <v>43</v>
       </c>
       <c r="G72">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H72" s="1">
-        <v>986362.88</v>
+        <v>994152.3</v>
       </c>
       <c r="I72" s="1">
-        <v>791.57</v>
+        <v>-125496.51</v>
       </c>
       <c r="J72" s="1">
-        <v>0.080251397943929</v>
+        <v>-12.623469261199</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72" t="s">
-        <v>203</v>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>978380.86</v>
+        <v>868655.79</v>
       </c>
       <c r="N72" s="1">
-        <v>987154.45</v>
+        <v>868655.79</v>
       </c>
       <c r="O72" s="1">
-        <v>0.96</v>
+        <v>0.82</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B73" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C73" s="1">
-        <v>150000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>104.67234481</v>
+        <v>112.75631727</v>
       </c>
       <c r="E73" s="1">
-        <v>105.5</v>
+        <v>100.0</v>
       </c>
       <c r="F73" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="G73">
-        <v>183.52</v>
+        <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>959217.06</v>
+        <v>1000000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-103656.62</v>
+        <v>127698.53</v>
       </c>
       <c r="J73" s="1">
-        <v>-10.806377859877</v>
+        <v>12.769853</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
-        <v>0.0</v>
+        <v>135.36</v>
       </c>
       <c r="M73" s="1">
-        <v>855560.44</v>
+        <v>1127563.17</v>
       </c>
       <c r="N73" s="1">
-        <v>855560.44</v>
+        <v>1127698.53</v>
       </c>
       <c r="O73" s="1">
-        <v>0.83</v>
+        <v>1.06</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B74" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C74" s="1">
-        <v>1000000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.53962986</v>
+        <v>92.5438569</v>
       </c>
       <c r="E74" s="1">
-        <v>115.9281</v>
+        <v>100.25</v>
       </c>
       <c r="F74" t="s">
         <v>43</v>
       </c>
       <c r="G74">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H74" s="1">
-        <v>994152.3</v>
+        <v>171705.06</v>
       </c>
       <c r="I74" s="1">
-        <v>-149032.9</v>
+        <v>-14784.58</v>
       </c>
       <c r="J74" s="1">
-        <v>-14.990952593481</v>
+        <v>-8.6104509674904</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>845119.4</v>
+        <v>156920.48</v>
       </c>
       <c r="N74" s="1">
-        <v>845119.4</v>
+        <v>156920.48</v>
       </c>
       <c r="O74" s="1">
-        <v>0.82</v>
+        <v>0.15</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B75" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C75" s="1">
-        <v>1000000.0</v>
+        <v>13.0</v>
       </c>
       <c r="D75" s="1">
-        <v>104.42194345</v>
+        <v>24762.75</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>25473.4</v>
       </c>
       <c r="F75" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G75">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H75" s="1">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I75" s="1">
-        <v>47434.11</v>
+        <v>-156650.28</v>
       </c>
       <c r="J75" s="1">
-        <v>4.743411</v>
+        <v>0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>210</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1044219.44</v>
+        <v>-156650.28</v>
       </c>
       <c r="N75" s="1">
-        <v>1047434.11</v>
+        <v>-156650.28</v>
       </c>
       <c r="O75" s="1">
-        <v>1.02</v>
+        <v>-0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B76" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C76" s="1">
-        <v>200000.0</v>
+        <v>140.0</v>
       </c>
       <c r="D76" s="1">
-        <v>93.22221356</v>
+        <v>23.35</v>
       </c>
       <c r="E76" s="1">
-        <v>100.25</v>
+        <v>25.0081</v>
       </c>
       <c r="F76" t="s">
         <v>43</v>
       </c>
       <c r="G76">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H76" s="1">
-        <v>171705.06</v>
+        <v>296154.12</v>
       </c>
       <c r="I76" s="1">
-        <v>-14982.97</v>
+        <v>-19002.78</v>
       </c>
       <c r="J76" s="1">
-        <v>-8.7259921169475</v>
+        <v>-6.416517183688</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>156722.09</v>
+        <v>277151.34</v>
       </c>
       <c r="N76" s="1">
-        <v>156722.09</v>
+        <v>277151.34</v>
       </c>
       <c r="O76" s="1">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B77" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C77" s="1">
-        <v>13.0</v>
+        <v>32.0</v>
       </c>
       <c r="D77" s="1">
-        <v>25670.0</v>
+        <v>271.15</v>
       </c>
       <c r="E77" s="1">
-        <v>25473.4</v>
+        <v>180.0</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
       <c r="G77">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H77" s="1">
-        <v>0.0</v>
+        <v>487227.2</v>
       </c>
       <c r="I77" s="1">
-        <v>42967.26</v>
+        <v>248406.54</v>
       </c>
       <c r="J77" s="1">
-        <v>0</v>
+        <v>50.983717657799</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>42967.26</v>
+        <v>735633.74</v>
       </c>
       <c r="N77" s="1">
-        <v>42967.26</v>
+        <v>735633.74</v>
       </c>
       <c r="O77" s="1">
-        <v>0.04</v>
+        <v>0.69</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B78" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C78" s="1">
         <v>85.0</v>
       </c>
       <c r="D78" s="1">
-        <v>14.45</v>
+        <v>3.0</v>
       </c>
       <c r="E78" s="1">
         <v>32.5933</v>
       </c>
       <c r="F78" t="s">
         <v>43</v>
       </c>
       <c r="G78">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H78" s="1">
         <v>245638.21</v>
       </c>
       <c r="I78" s="1">
-        <v>-142393.56</v>
+        <v>-224018.88</v>
       </c>
       <c r="J78" s="1">
-        <v>-57.968815193695</v>
+        <v>-91.198710493779</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>103244.65</v>
+        <v>21619.33</v>
       </c>
       <c r="N78" s="1">
-        <v>103244.65</v>
+        <v>21619.33</v>
       </c>
       <c r="O78" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>