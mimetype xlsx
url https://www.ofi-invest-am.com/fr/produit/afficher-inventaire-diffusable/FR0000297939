--- v1 (2026-05-23)
+++ v2 (2026-06-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000297939</t>
   </si>
   <si>
@@ -160,525 +160,531 @@
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>ICAT0002BXF5</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR 0.7 12-27</t>
   </si>
   <si>
-    <t>2 447.40</t>
+    <t>3 012.18</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AERO ZCP 07-30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAM TE 1.125 02-29</t>
   </si>
   <si>
+    <t>1 015.82</t>
+  </si>
+  <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIB GROU ZCP 07-32</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLL CAPI ZCP 12-29</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPA 2.375 10-32</t>
   </si>
   <si>
-    <t>13 759.36</t>
+    <t>15 703.28</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>BAIDU ZCP 03-32</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMI 1.875 04-29</t>
   </si>
   <si>
-    <t>7 314.56</t>
+    <t>8 344.78</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>BOLT INNO ZCP 02-33</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHIN PACI ZCP 09-30</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPH MINI ZCP 10-31</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>CITI GL 0.8 02-30</t>
   </si>
   <si>
-    <t>1 227.40</t>
+    <t>2 454.79</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>CITI GL 1.0 04-29</t>
   </si>
   <si>
-    <t>13 397.26</t>
+    <t>14 219.18</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COIN GL 0.25 04-30</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>CORP OF 5.25 09-28</t>
   </si>
   <si>
-    <t>19 658.75</t>
-[...1 lines deleted...]
-  <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBE SOFT ZCP 06-30</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG ZCP 12-29</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELI HE 3.25 02-30</t>
   </si>
   <si>
+    <t>4 309.39</t>
+  </si>
+  <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN ZCP 05-28</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGI RE 1.875 11-29</t>
   </si>
   <si>
-    <t>3 934.40</t>
+    <t>4 956.20</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH ZCP 05-30</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX ZCP 03-28</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS EX 2.25 09-29</t>
   </si>
   <si>
-    <t>7 693.15</t>
+    <t>8 679.45</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDE SI 0.25 01-31</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI 2.95 09-30</t>
   </si>
   <si>
-    <t>25 184.11</t>
+    <t>28 255.34</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURO NV 1.5 05-32</t>
   </si>
   <si>
-    <t>2 509.62</t>
+    <t>3 086.54</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAI TE 4.0 PERP</t>
   </si>
   <si>
-    <t>19 120.88</t>
+    <t>21 494.51</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRS MA 0.125 01-31</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 03-30</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 11-28</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>GS ACQU 0.25 06-30</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBER FI 1.5 03-30</t>
   </si>
   <si>
-    <t>10 636.74</t>
+    <t>12 045.58</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTU MA 2.5 10-30</t>
   </si>
   <si>
-    <t>14 236.26</t>
+    <t>16 408.41</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN ZCP 07-31</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JIN KAI TO ZCP 02-31</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JP MORG 0.5 03-30</t>
   </si>
   <si>
-    <t>5 904.17</t>
+    <t>6 301.39</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JP MORG CH ZCP 04-28</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC 1.75 07-30</t>
   </si>
   <si>
-    <t>2 040.06</t>
+    <t>3 130.58</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PRO 1.0 09-30</t>
   </si>
   <si>
-    <t>14 900.55</t>
+    <t>1 095.11</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND 1.5 06-33</t>
   </si>
   <si>
-    <t>3 956.04</t>
+    <t>5 192.31</t>
   </si>
   <si>
     <t>XS3072393450</t>
   </si>
   <si>
     <t>LG CHEM 1.75 06-28</t>
   </si>
   <si>
-    <t>5 687.44</t>
+    <t>7 730.88</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>MORG STAN ZCP 02-29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AER 0.125 07-33</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXT EN 3.0 03-27</t>
   </si>
   <si>
-    <t>11 000.42</t>
+    <t>XS3298822258</t>
+  </si>
+  <si>
+    <t>NIPP STEE ZCP 02-29</t>
+  </si>
+  <si>
+    <t>XS3298822506</t>
+  </si>
+  <si>
+    <t>NIPP STEE ZCP 02-31</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMA TE 2.5 07-27</t>
   </si>
   <si>
-    <t>2 525.79</t>
+    <t>4 071.76</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARS CO 2.625 03-29</t>
   </si>
   <si>
-    <t>11 764.34</t>
+    <t>1 051.32</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHAR GR 4.5 04-29</t>
   </si>
   <si>
-    <t>22 809.07</t>
+    <t>26 517.86</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN IN ZCP 06-30</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAG NV 2.0 09-32</t>
   </si>
   <si>
-    <t>11 316.62</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAG NV 2.5 09-31</t>
   </si>
   <si>
-    <t>15 738.48</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>RAG STI 2.25 11-30</t>
   </si>
   <si>
-    <t>4 978.59</t>
+    <t>6 097.38</t>
   </si>
   <si>
     <t>XS2809275899</t>
   </si>
   <si>
     <t>RESO HOLD ZCP 12-28</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK ZCP 06-30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM 2.875 09-29</t>
   </si>
   <si>
-    <t>10 610.50</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHN EL 1.97 11-30</t>
   </si>
   <si>
-    <t>4 897.79</t>
+    <t>5 986.19</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM 1.75 01-31</t>
   </si>
   <si>
-    <t>2 030.39</t>
+    <t>2 997.24</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE 2.0 01-28</t>
   </si>
   <si>
-    <t>1 508.29</t>
+    <t>2 281.77</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STIL MI 4.25 11-28</t>
   </si>
   <si>
-    <t>10 630.50</t>
+    <t>13 418.69</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMI NV ZCP 08-27</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETR TE 2.25 08-28</t>
   </si>
   <si>
+    <t>1 693.03</t>
+  </si>
+  <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKY CORP ZCP 09-30</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECH ZCP 05-28</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI 0.7 02-30</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON ZCP 10-30</t>
   </si>
   <si>
     <t>NQH6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0326</t>
   </si>
   <si>
-    <t>BABA US 01/1</t>
+    <t>OEQL00004F8G</t>
   </si>
   <si>
     <t>ALIBAB 270115 C160</t>
   </si>
   <si>
     <t>OEQL00004F8H</t>
   </si>
   <si>
     <t>LUMENT 260918 C540</t>
   </si>
   <si>
     <t>OEQL00003Z27</t>
   </si>
   <si>
     <t>PALO A 260618 C185</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1057,96 +1063,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>307177.833</v>
+        <v>308244.741</v>
       </c>
       <c r="D2">
-        <v>345.0</v>
+        <v>332.52</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>105979357.55</v>
+        <v>102498420.52</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>105979357.55</v>
+        <v>102498420.52</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P78"/>
+  <dimension ref="A1:P80"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O78" sqref="O78"/>
+      <selection activeCell="O80" sqref="O80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1168,3886 +1174,3986 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>6500.0</v>
       </c>
       <c r="D2" s="1">
-        <v>189.3</v>
+        <v>198.5</v>
       </c>
       <c r="E2" s="1">
         <v>103.11302769</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>670234.68</v>
       </c>
       <c r="I2" s="1">
-        <v>560215.32</v>
+        <v>620015.32</v>
       </c>
       <c r="J2" s="1">
-        <v>83.584949677626</v>
+        <v>92.50719762815</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1230450.0</v>
+        <v>1290250.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1230450.0</v>
+        <v>1290250.0</v>
       </c>
       <c r="O2" s="1">
-        <v>1.16</v>
+        <v>1.26</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>10000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>96.02</v>
+        <v>98.42</v>
       </c>
       <c r="E3" s="1">
         <v>41.241627</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>412416.27</v>
       </c>
       <c r="I3" s="1">
-        <v>547783.73</v>
+        <v>571783.73</v>
       </c>
       <c r="J3" s="1">
-        <v>132.82301641494</v>
+        <v>138.64237945802</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>960200.0</v>
+        <v>984200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>960200.0</v>
+        <v>984200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.91</v>
+        <v>0.96</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>5395.0</v>
       </c>
       <c r="D4" s="1">
-        <v>346.0</v>
+        <v>304.4</v>
       </c>
       <c r="E4" s="1">
         <v>177.95450232</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>960064.54</v>
       </c>
       <c r="I4" s="1">
-        <v>906605.46</v>
+        <v>682173.46</v>
       </c>
       <c r="J4" s="1">
-        <v>94.431720184145</v>
+        <v>71.054958451022</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1866670.0</v>
+        <v>1642238.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1866670.0</v>
+        <v>1642238.0</v>
       </c>
       <c r="O4" s="1">
-        <v>1.76</v>
+        <v>1.6</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>350.1</v>
+        <v>324.0</v>
       </c>
       <c r="E5" s="1">
         <v>17.299538</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5">
-        <v>10.68</v>
+        <v>10.78</v>
       </c>
       <c r="H5" s="1">
         <v>1037972.28</v>
       </c>
       <c r="I5" s="1">
-        <v>928964.53</v>
+        <v>765283.6</v>
       </c>
       <c r="J5" s="1">
-        <v>89.498009522952</v>
+        <v>73.728712678146</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1966936.81</v>
+        <v>1803255.88</v>
       </c>
       <c r="N5" s="1">
-        <v>1966936.81</v>
+        <v>1803255.88</v>
       </c>
       <c r="O5" s="1">
-        <v>1.86</v>
+        <v>1.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>5003252.12</v>
       </c>
       <c r="D6" s="1">
         <v>1.0</v>
       </c>
       <c r="E6" s="1">
         <v>1.0</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>0.0</v>
       </c>
       <c r="I6" s="1">
-        <v>31621.48</v>
+        <v>-110295.93</v>
       </c>
       <c r="J6" s="1">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
         <v>0.0</v>
       </c>
       <c r="N6" s="1">
-        <v>31621.48</v>
+        <v>-110295.93</v>
       </c>
       <c r="O6" s="1">
-        <v>0.03</v>
+        <v>-0.11</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>2368391.92</v>
       </c>
       <c r="D7" s="1">
         <v>1.0</v>
       </c>
       <c r="E7" s="1">
         <v>1.0</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7">
-        <v>1.0</v>
+        <v>182.61</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-36917.74</v>
+        <v>-29159.58</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
         <v>0.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-36917.74</v>
+        <v>-29159.58</v>
       </c>
       <c r="O7" s="1">
         <v>-0.03</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="1">
         <v>1716891.12</v>
       </c>
       <c r="D8" s="1">
         <v>1.0</v>
       </c>
       <c r="E8" s="1">
         <v>1.0</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-5709.45</v>
+        <v>10613.09</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
-        <v>-5709.4499999999</v>
+        <v>10613.09</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
         <v>50075281.93</v>
       </c>
       <c r="D9" s="1">
         <v>1.0</v>
       </c>
       <c r="E9" s="1">
         <v>1.0</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>215106.01</v>
+        <v>-1356830.26</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
         <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>215106.01</v>
+        <v>-1356830.26</v>
       </c>
       <c r="O9" s="1">
-        <v>0.2</v>
+        <v>-1.32</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>1013.0</v>
+        <v>912.0</v>
       </c>
       <c r="D10" s="1">
-        <v>4778.18</v>
+        <v>4782.95</v>
       </c>
       <c r="E10" s="1">
-        <v>4770.64754195</v>
+        <v>4771.19211623</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4832665.96</v>
+        <v>4351327.21</v>
       </c>
       <c r="I10" s="1">
-        <v>7630.38</v>
+        <v>10723.19</v>
       </c>
       <c r="J10" s="1">
-        <v>0.15789173228931</v>
+        <v>0.24643492623024</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4840296.34</v>
+        <v>4362050.4</v>
       </c>
       <c r="N10" s="1">
-        <v>4840296.34</v>
+        <v>4362050.4</v>
       </c>
       <c r="O10" s="1">
-        <v>4.57</v>
+        <v>4.26</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
         <v>34000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>57.28284805</v>
+        <v>52.63999225</v>
       </c>
       <c r="E11" s="1">
         <v>53.48246559</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1818403.83</v>
       </c>
       <c r="I11" s="1">
-        <v>129213.0</v>
+        <v>-28644.09</v>
       </c>
       <c r="J11" s="1">
-        <v>7.105847329853</v>
+        <v>-1.5752326038601</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>1945169.43</v>
+        <v>1786747.56</v>
       </c>
       <c r="N11" s="1">
-        <v>1947616.83</v>
+        <v>1789759.74</v>
       </c>
       <c r="O11" s="1">
-        <v>1.84</v>
+        <v>1.75</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>116.55133772</v>
+        <v>104.53341028</v>
       </c>
       <c r="E12" s="1">
         <v>105.565</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H12" s="1">
         <v>1083366.12</v>
       </c>
       <c r="I12" s="1">
-        <v>102404.16</v>
+        <v>12754.92</v>
       </c>
       <c r="J12" s="1">
-        <v>9.4524056188872</v>
+        <v>1.1773415989786</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1185770.28</v>
+        <v>1096121.04</v>
       </c>
       <c r="N12" s="1">
-        <v>1185770.28</v>
+        <v>1096121.04</v>
       </c>
       <c r="O12" s="1">
-        <v>1.12</v>
+        <v>1.07</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>107.55053497</v>
+        <v>110.98396088</v>
       </c>
       <c r="E13" s="1">
         <v>94.779375</v>
       </c>
       <c r="F13" t="s">
         <v>43</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H13" s="1">
         <v>996934.3</v>
       </c>
       <c r="I13" s="1">
-        <v>97549.74</v>
+        <v>167842.03</v>
       </c>
       <c r="J13" s="1">
-        <v>9.7849717880105</v>
+        <v>16.835816562837</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
-        <v>286.14</v>
+      <c r="L13" t="s">
+        <v>53</v>
       </c>
       <c r="M13" s="1">
-        <v>1094197.9</v>
+        <v>1163760.51</v>
       </c>
       <c r="N13" s="1">
-        <v>1094484.04</v>
+        <v>1164776.33</v>
       </c>
       <c r="O13" s="1">
-        <v>1.03</v>
+        <v>1.14</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>9000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>120.16363597</v>
+        <v>108.14438034</v>
       </c>
       <c r="E14" s="1">
         <v>108.766</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
       <c r="G14">
-        <v>9.22</v>
+        <v>8.96</v>
       </c>
       <c r="H14" s="1">
         <v>1068579.91</v>
       </c>
       <c r="I14" s="1">
-        <v>104066.04</v>
+        <v>17970.68</v>
       </c>
       <c r="J14" s="1">
-        <v>9.7387232368986</v>
+        <v>1.6817347801345</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1172645.95</v>
+        <v>1086550.59</v>
       </c>
       <c r="N14" s="1">
-        <v>1172645.95</v>
+        <v>1086550.59</v>
       </c>
       <c r="O14" s="1">
-        <v>1.11</v>
+        <v>1.06</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.64922406</v>
+        <v>98.7276765</v>
       </c>
       <c r="E15" s="1">
         <v>110.1</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1101000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-94507.76</v>
+        <v>-113723.23</v>
       </c>
       <c r="J15" s="1">
-        <v>-8.5838110808356</v>
+        <v>-10.32908537693</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1006492.24</v>
+        <v>987276.77</v>
       </c>
       <c r="N15" s="1">
-        <v>1006492.24</v>
+        <v>987276.77</v>
       </c>
       <c r="O15" s="1">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>149.37604635</v>
+        <v>152.69097695</v>
       </c>
       <c r="E16" s="1">
         <v>106.880156</v>
       </c>
       <c r="F16" t="s">
         <v>43</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H16" s="1">
         <v>1099872.97</v>
       </c>
       <c r="I16" s="1">
-        <v>433608.78</v>
+        <v>516924.09</v>
       </c>
       <c r="J16" s="1">
-        <v>39.423532701235</v>
+        <v>46.998526566209</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M16" s="1">
-        <v>1519722.39</v>
+        <v>1601093.78</v>
       </c>
       <c r="N16" s="1">
-        <v>1533481.75</v>
+        <v>1616797.06</v>
       </c>
       <c r="O16" s="1">
-        <v>1.45</v>
+        <v>1.58</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.1940203</v>
+        <v>93.15019872</v>
       </c>
       <c r="E17" s="1">
         <v>97.903333</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H17" s="1">
         <v>1534428.32</v>
       </c>
       <c r="I17" s="1">
-        <v>-96961.28</v>
+        <v>-69290.62</v>
       </c>
       <c r="J17" s="1">
-        <v>-6.3190491687484</v>
+        <v>-4.5157286982294</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1437467.04</v>
+        <v>1465137.7</v>
       </c>
       <c r="N17" s="1">
-        <v>1437467.04</v>
+        <v>1465137.7</v>
       </c>
       <c r="O17" s="1">
-        <v>1.36</v>
+        <v>1.43</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C18" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>162.86706072</v>
+        <v>171.38579085</v>
       </c>
       <c r="E18" s="1">
         <v>110.40082</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1104008.2</v>
       </c>
       <c r="I18" s="1">
-        <v>531976.97</v>
+        <v>618194.49</v>
       </c>
       <c r="J18" s="1">
-        <v>48.185961843399</v>
+        <v>55.99546180907</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M18" s="1">
-        <v>1628670.61</v>
+        <v>1713857.91</v>
       </c>
       <c r="N18" s="1">
-        <v>1635985.17</v>
+        <v>1722202.69</v>
       </c>
       <c r="O18" s="1">
-        <v>1.54</v>
+        <v>1.68</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C19" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.19250449</v>
+        <v>93.91577626</v>
       </c>
       <c r="E19" s="1">
         <v>100.25</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>9.22</v>
+        <v>8.96</v>
       </c>
       <c r="H19" s="1">
         <v>219141.25</v>
       </c>
       <c r="I19" s="1">
-        <v>-6200.06</v>
+        <v>-9453.99</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.8292528220953</v>
+        <v>-4.3141079098527</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>212941.19</v>
+        <v>209687.26</v>
       </c>
       <c r="N19" s="1">
-        <v>212941.19</v>
+        <v>209687.26</v>
       </c>
       <c r="O19" s="1">
         <v>0.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>111.81906569</v>
+        <v>104.78833605</v>
       </c>
       <c r="E20" s="1">
         <v>100.25</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
       <c r="G20">
-        <v>9.22</v>
+        <v>8.96</v>
       </c>
       <c r="H20" s="1">
         <v>1097379.43</v>
       </c>
       <c r="I20" s="1">
-        <v>115079.94</v>
+        <v>72433.54</v>
       </c>
       <c r="J20" s="1">
-        <v>10.48679580225</v>
+        <v>6.6005921033165</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1212459.37</v>
+        <v>1169812.97</v>
       </c>
       <c r="N20" s="1">
-        <v>1212459.37</v>
+        <v>1169812.97</v>
       </c>
       <c r="O20" s="1">
         <v>1.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>124.38705702</v>
+        <v>118.33484567</v>
       </c>
       <c r="E21" s="1">
         <v>106.49</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H21" s="1">
         <v>1184031.82</v>
       </c>
       <c r="I21" s="1">
-        <v>186914.97</v>
+        <v>160212.32</v>
       </c>
       <c r="J21" s="1">
-        <v>15.786313073917</v>
+        <v>13.531082298109</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1370946.79</v>
+        <v>1344244.14</v>
       </c>
       <c r="N21" s="1">
-        <v>1370946.79</v>
+        <v>1344244.14</v>
       </c>
       <c r="O21" s="1">
-        <v>1.29</v>
+        <v>1.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>2800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>106.06064019</v>
+        <v>103.03356999</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2800000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>170925.32</v>
+        <v>87394.75</v>
       </c>
       <c r="J22" s="1">
-        <v>6.1044757142857</v>
+        <v>3.1212410714286</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M22" s="1">
-        <v>2969697.92</v>
+        <v>2884939.96</v>
       </c>
       <c r="N22" s="1">
-        <v>2970925.32</v>
+        <v>2887394.75</v>
       </c>
       <c r="O22" s="1">
-        <v>2.8</v>
+        <v>2.82</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C23" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.94346492</v>
+        <v>96.06235473</v>
       </c>
       <c r="E23" s="1">
         <v>102.7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1540500.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-57950.77</v>
+        <v>-85345.5</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.7618156442713</v>
+        <v>-5.5401168451801</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M23" s="1">
-        <v>1469151.97</v>
+        <v>1440935.32</v>
       </c>
       <c r="N23" s="1">
-        <v>1482549.23</v>
+        <v>1455154.5</v>
       </c>
       <c r="O23" s="1">
-        <v>1.4</v>
+        <v>1.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>600000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>90.85843848</v>
+        <v>96.67571203</v>
       </c>
       <c r="E24" s="1">
         <v>109.750817</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H24" s="1">
         <v>577205.5</v>
       </c>
       <c r="I24" s="1">
-        <v>-114512.44</v>
+        <v>-69741.53</v>
       </c>
       <c r="J24" s="1">
-        <v>-19.839111027182</v>
+        <v>-12.08261702288</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>505.15</v>
+        <v>600.75</v>
       </c>
       <c r="M24" s="1">
-        <v>462187.91</v>
+        <v>506863.22</v>
       </c>
       <c r="N24" s="1">
-        <v>462693.06</v>
+        <v>507463.97</v>
       </c>
       <c r="O24" s="1">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B25" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>120.70212272</v>
+        <v>119.00337856</v>
       </c>
       <c r="E25" s="1">
         <v>115.228283</v>
       </c>
       <c r="F25" t="s">
         <v>43</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H25" s="1">
         <v>1010021.33</v>
       </c>
       <c r="I25" s="1">
-        <v>32970.39</v>
+        <v>29981.83</v>
       </c>
       <c r="J25" s="1">
-        <v>3.2643261108159</v>
+        <v>2.9684353299747</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25" t="s">
-        <v>81</v>
+      <c r="L25">
+        <v>127.43</v>
       </c>
       <c r="M25" s="1">
-        <v>1023332.97</v>
+        <v>1039875.73</v>
       </c>
       <c r="N25" s="1">
-        <v>1042991.72</v>
+        <v>1040003.16</v>
       </c>
       <c r="O25" s="1">
-        <v>0.98</v>
+        <v>1.01</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.80816393</v>
+        <v>105.23547523</v>
       </c>
       <c r="E26" s="1">
         <v>101.9211</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H26" s="1">
         <v>1340067.93</v>
       </c>
       <c r="I26" s="1">
-        <v>-58065.0</v>
+        <v>39285.56</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.332989298535</v>
+        <v>2.931609593851</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1282002.93</v>
+        <v>1379353.49</v>
       </c>
       <c r="N26" s="1">
-        <v>1282002.93</v>
+        <v>1379353.49</v>
       </c>
       <c r="O26" s="1">
-        <v>1.21</v>
+        <v>1.35</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>94.727</v>
+        <v>99.274</v>
       </c>
       <c r="E27" s="1">
         <v>103.48</v>
       </c>
       <c r="F27" t="s">
         <v>43</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H27" s="1">
         <v>1234161.09</v>
       </c>
       <c r="I27" s="1">
-        <v>-109805.01</v>
+        <v>-19694.12</v>
       </c>
       <c r="J27" s="1">
-        <v>-8.89713756897</v>
+        <v>-1.595749546763</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1124356.08</v>
+        <v>1214466.97</v>
       </c>
       <c r="N27" s="1">
-        <v>1124356.08</v>
+        <v>1214466.97</v>
       </c>
       <c r="O27" s="1">
-        <v>1.06</v>
+        <v>1.18</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>95.96128049</v>
+        <v>93.31066582</v>
       </c>
       <c r="E28" s="1">
         <v>90.765233</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1815304.66</v>
       </c>
       <c r="I28" s="1">
-        <v>104639.18</v>
+        <v>55218.05</v>
       </c>
       <c r="J28" s="1">
-        <v>5.7642765044188</v>
+        <v>3.0418062167041</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>718.23</v>
+      <c r="L28" t="s">
+        <v>88</v>
       </c>
       <c r="M28" s="1">
-        <v>1919225.61</v>
+        <v>1866213.32</v>
       </c>
       <c r="N28" s="1">
-        <v>1919943.84</v>
+        <v>1870522.71</v>
       </c>
       <c r="O28" s="1">
-        <v>1.81</v>
+        <v>1.82</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C29" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>93.61232021</v>
+        <v>93.12330935</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1800000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-114978.24</v>
+        <v>-123780.43</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.38768</v>
+        <v>-6.8766905555556</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1685021.76</v>
+        <v>1676219.57</v>
       </c>
       <c r="N29" s="1">
-        <v>1685021.76</v>
+        <v>1676219.57</v>
       </c>
       <c r="O29" s="1">
-        <v>1.59</v>
+        <v>1.64</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C30" s="1">
         <v>900000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>105.84094349</v>
+        <v>106.76983619</v>
       </c>
       <c r="E30" s="1">
         <v>106.976467</v>
       </c>
       <c r="F30" t="s">
         <v>43</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H30" s="1">
         <v>842076.53</v>
       </c>
       <c r="I30" s="1">
-        <v>-30538.49</v>
+        <v>2558.56</v>
       </c>
       <c r="J30" s="1">
-        <v>-3.6265694283155</v>
+        <v>0.30383936718911</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M30" s="1">
-        <v>807603.64</v>
+        <v>839678.89</v>
       </c>
       <c r="N30" s="1">
-        <v>811538.04</v>
+        <v>844635.09</v>
       </c>
       <c r="O30" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C31" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>94.74533671</v>
+        <v>93.64329109</v>
       </c>
       <c r="E31" s="1">
         <v>100.184615</v>
       </c>
       <c r="F31" t="s">
         <v>43</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H31" s="1">
         <v>1152362.42</v>
       </c>
       <c r="I31" s="1">
-        <v>-108115.38</v>
+        <v>-88606.06</v>
       </c>
       <c r="J31" s="1">
-        <v>-9.3820640211436</v>
+        <v>-7.6890792742096</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1044247.04</v>
+        <v>1063756.36</v>
       </c>
       <c r="N31" s="1">
-        <v>1044247.04</v>
+        <v>1063756.36</v>
       </c>
       <c r="O31" s="1">
-        <v>0.99</v>
+        <v>1.04</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C32" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.55441262</v>
+        <v>98.99713483</v>
       </c>
       <c r="E32" s="1">
         <v>102.943</v>
       </c>
       <c r="F32" t="s">
         <v>43</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H32" s="1">
         <v>1080435.56</v>
       </c>
       <c r="I32" s="1">
-        <v>-77762.44</v>
+        <v>-42367.04</v>
       </c>
       <c r="J32" s="1">
-        <v>-7.197323272107</v>
+        <v>-3.9212926312792</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1002673.12</v>
+        <v>1038068.52</v>
       </c>
       <c r="N32" s="1">
-        <v>1002673.12</v>
+        <v>1038068.52</v>
       </c>
       <c r="O32" s="1">
-        <v>0.95</v>
+        <v>1.01</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1">
         <v>800000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>170.92716275</v>
+        <v>159.51975685</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>800000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>575110.45</v>
+        <v>484837.51</v>
       </c>
       <c r="J33" s="1">
-        <v>71.88880625</v>
+        <v>60.60468875</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M33" s="1">
-        <v>1367417.3</v>
+        <v>1276158.06</v>
       </c>
       <c r="N33" s="1">
-        <v>1375110.45</v>
+        <v>1284837.51</v>
       </c>
       <c r="O33" s="1">
-        <v>1.3</v>
+        <v>1.25</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>134.77620637</v>
+        <v>114.27</v>
       </c>
       <c r="E34" s="1">
         <v>128.320061</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H34" s="1">
         <v>1305392.28</v>
       </c>
       <c r="I34" s="1">
-        <v>66359.43</v>
+        <v>-106432.13</v>
       </c>
       <c r="J34" s="1">
-        <v>5.0834857089855</v>
+        <v>-8.1532679203526</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
-        <v>565.21</v>
+        <v>742.75</v>
       </c>
       <c r="M34" s="1">
-        <v>1371186.5</v>
+        <v>1198217.4</v>
       </c>
       <c r="N34" s="1">
-        <v>1371751.71</v>
+        <v>1198960.15</v>
       </c>
       <c r="O34" s="1">
-        <v>1.29</v>
+        <v>1.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C35" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>116.05027047</v>
+        <v>129.3708654</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>1900000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>330139.25</v>
+        <v>586301.79</v>
       </c>
       <c r="J35" s="1">
-        <v>17.37575</v>
+        <v>30.857988947368</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M35" s="1">
-        <v>2204955.14</v>
+        <v>2458046.45</v>
       </c>
       <c r="N35" s="1">
-        <v>2230139.25</v>
+        <v>2486301.79</v>
       </c>
       <c r="O35" s="1">
-        <v>2.1</v>
+        <v>2.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>700000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.16588103</v>
+        <v>102.37279439</v>
       </c>
       <c r="E36" s="1">
         <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>700000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>3670.78</v>
+        <v>19696.1</v>
       </c>
       <c r="J36" s="1">
-        <v>0.52439714285714</v>
+        <v>2.8137285714286</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M36" s="1">
-        <v>701161.16</v>
+        <v>716609.56</v>
       </c>
       <c r="N36" s="1">
-        <v>703670.78</v>
+        <v>719696.1</v>
       </c>
       <c r="O36" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C37" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>136.02469175</v>
+        <v>139.0839065</v>
       </c>
       <c r="E37" s="1">
         <v>104.729167</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1256750.0</v>
       </c>
       <c r="I37" s="1">
-        <v>394667.18</v>
+        <v>433751.38</v>
       </c>
       <c r="J37" s="1">
-        <v>31.40379391287</v>
+        <v>34.513736224388</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M37" s="1">
-        <v>1632296.3</v>
+        <v>1669006.87</v>
       </c>
       <c r="N37" s="1">
-        <v>1651417.18</v>
+        <v>1690501.38</v>
       </c>
       <c r="O37" s="1">
-        <v>1.56</v>
+        <v>1.65</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C38" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>156.16472331</v>
+        <v>131.98222678</v>
       </c>
       <c r="E38" s="1">
         <v>133.133692</v>
       </c>
       <c r="F38" t="s">
         <v>43</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H38" s="1">
         <v>1354361.05</v>
       </c>
       <c r="I38" s="1">
-        <v>234696.47</v>
+        <v>29940.81</v>
       </c>
       <c r="J38" s="1">
-        <v>17.328944154146</v>
+        <v>2.2106963279843</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
-        <v>268.48</v>
+        <v>356.81</v>
       </c>
       <c r="M38" s="1">
-        <v>1588789.04</v>
+        <v>1383945.05</v>
       </c>
       <c r="N38" s="1">
-        <v>1589057.52</v>
+        <v>1384301.86</v>
       </c>
       <c r="O38" s="1">
-        <v>1.5</v>
+        <v>1.35</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.63741133</v>
+        <v>105.07681924</v>
       </c>
       <c r="E39" s="1">
         <v>104.25</v>
       </c>
       <c r="F39" t="s">
         <v>43</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H39" s="1">
         <v>1005171.58</v>
       </c>
       <c r="I39" s="1">
-        <v>-38650.58</v>
+        <v>4829.3</v>
       </c>
       <c r="J39" s="1">
-        <v>-3.8451723834054</v>
+        <v>0.48044533849634</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>966521.0</v>
+        <v>1010000.88</v>
       </c>
       <c r="N39" s="1">
-        <v>966521.0</v>
+        <v>1010000.88</v>
       </c>
       <c r="O39" s="1">
-        <v>0.91</v>
+        <v>0.99</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>94.57035022</v>
+        <v>94.77764266</v>
       </c>
       <c r="E40" s="1">
         <v>100.44</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H40" s="1">
         <v>1123200.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-80881.6</v>
+        <v>-46557.79</v>
       </c>
       <c r="J40" s="1">
-        <v>-7.2009971509972</v>
+        <v>-4.1451023860399</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1042318.4</v>
+        <v>1076642.21</v>
       </c>
       <c r="N40" s="1">
-        <v>1042318.4</v>
+        <v>1076642.21</v>
       </c>
       <c r="O40" s="1">
-        <v>0.98</v>
+        <v>1.05</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>115.58442492</v>
+        <v>110.12440494</v>
       </c>
       <c r="E41" s="1">
         <v>111.685761</v>
       </c>
       <c r="F41" t="s">
         <v>43</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H41" s="1">
         <v>1356468.0</v>
       </c>
       <c r="I41" s="1">
-        <v>16138.1</v>
+        <v>-8370.74</v>
       </c>
       <c r="J41" s="1">
-        <v>1.1897147592129</v>
+        <v>-0.61709822863495</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
-        <v>684.14</v>
+        <v>892.02</v>
       </c>
       <c r="M41" s="1">
-        <v>1371921.96</v>
+        <v>1347205.24</v>
       </c>
       <c r="N41" s="1">
-        <v>1372606.1</v>
+        <v>1348097.26</v>
       </c>
       <c r="O41" s="1">
-        <v>1.3</v>
+        <v>1.32</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C42" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>116.99115842</v>
+        <v>116.28388922</v>
       </c>
       <c r="E42" s="1">
         <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>299486.43</v>
+        <v>288871.7</v>
       </c>
       <c r="J42" s="1">
-        <v>17.616848823529</v>
+        <v>16.992452941176</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M42" s="1">
-        <v>1988849.69</v>
+        <v>1976826.12</v>
       </c>
       <c r="N42" s="1">
-        <v>1999486.43</v>
+        <v>1988871.7</v>
       </c>
       <c r="O42" s="1">
-        <v>1.89</v>
+        <v>1.94</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>173.869</v>
+        <v>169.4485</v>
       </c>
       <c r="E43" s="1">
         <v>101.25</v>
       </c>
       <c r="F43" t="s">
         <v>43</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H43" s="1">
         <v>1128762.54</v>
       </c>
       <c r="I43" s="1">
-        <v>801791.65</v>
+        <v>812523.97</v>
       </c>
       <c r="J43" s="1">
-        <v>71.032801106245</v>
+        <v>71.9836051611</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M43" s="1">
-        <v>1916317.93</v>
+        <v>1924878.1</v>
       </c>
       <c r="N43" s="1">
-        <v>1930554.19</v>
+        <v>1941286.51</v>
       </c>
       <c r="O43" s="1">
-        <v>1.82</v>
+        <v>1.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C44" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>80.68420352</v>
+        <v>79.3294133</v>
       </c>
       <c r="E44" s="1">
         <v>108.16</v>
       </c>
       <c r="F44" t="s">
         <v>43</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H44" s="1">
         <v>1400854.81</v>
       </c>
       <c r="I44" s="1">
-        <v>-374773.38</v>
+        <v>-361059.98</v>
       </c>
       <c r="J44" s="1">
-        <v>-26.753192216972</v>
+        <v>-25.774261359748</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1026081.43</v>
+        <v>1039794.83</v>
       </c>
       <c r="N44" s="1">
-        <v>1026081.43</v>
+        <v>1039794.83</v>
       </c>
       <c r="O44" s="1">
-        <v>0.97</v>
+        <v>1.01</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C45" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>102.34558064</v>
+        <v>96.94905989</v>
       </c>
       <c r="E45" s="1">
         <v>103.5785</v>
       </c>
       <c r="F45" t="s">
         <v>43</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H45" s="1">
         <v>1567194.55</v>
       </c>
       <c r="I45" s="1">
-        <v>-5328.97</v>
+        <v>-42305.46</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.34003244842831</v>
+        <v>-2.6994389433016</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1561865.58</v>
+        <v>1524889.09</v>
       </c>
       <c r="N45" s="1">
-        <v>1561865.58</v>
+        <v>1524889.09</v>
       </c>
       <c r="O45" s="1">
-        <v>1.47</v>
+        <v>1.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C46" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>110.01713209</v>
+        <v>104.99891076</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>136126.88</v>
+        <v>71287.23</v>
       </c>
       <c r="J46" s="1">
-        <v>10.471298461538</v>
+        <v>5.4836330769231</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M46" s="1">
-        <v>1430222.71</v>
+        <v>1364985.84</v>
       </c>
       <c r="N46" s="1">
-        <v>1436126.88</v>
+        <v>1371287.23</v>
       </c>
       <c r="O46" s="1">
-        <v>1.36</v>
+        <v>1.34</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C47" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>95.75299056</v>
+        <v>95.20232728</v>
       </c>
       <c r="E47" s="1">
         <v>98.45</v>
       </c>
       <c r="F47" t="s">
         <v>43</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H47" s="1">
         <v>1013120.66</v>
       </c>
       <c r="I47" s="1">
-        <v>-38948.65</v>
+        <v>-14843.89</v>
       </c>
       <c r="J47" s="1">
-        <v>-3.844423624724</v>
+        <v>-1.465165067308</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>974172.01</v>
+        <v>998276.77</v>
       </c>
       <c r="N47" s="1">
-        <v>974172.01</v>
+        <v>998276.77</v>
       </c>
       <c r="O47" s="1">
-        <v>0.92</v>
+        <v>0.97</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B48" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C48" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>122.95834934</v>
+        <v>113.88168025</v>
       </c>
       <c r="E48" s="1">
         <v>103.004861</v>
       </c>
       <c r="F48" t="s">
         <v>43</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H48" s="1">
         <v>967140.51</v>
       </c>
       <c r="I48" s="1">
-        <v>181607.34</v>
+        <v>130623.49</v>
       </c>
       <c r="J48" s="1">
-        <v>18.77776167188</v>
+        <v>13.506154343592</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M48" s="1">
-        <v>1146707.79</v>
+        <v>1094633.42</v>
       </c>
       <c r="N48" s="1">
-        <v>1148747.85</v>
+        <v>1097764.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.08</v>
+        <v>1.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C49" s="1">
         <v>3100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.66719223</v>
+        <v>96.80566394</v>
       </c>
       <c r="E49" s="1">
         <v>101.964895</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>3160911.75</v>
       </c>
       <c r="I49" s="1">
-        <v>-56328.24</v>
+        <v>-158841.06</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.7820250755182</v>
+        <v>-5.0251659192953</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M49" s="1">
-        <v>3089682.96</v>
+        <v>3000975.58</v>
       </c>
       <c r="N49" s="1">
-        <v>3104583.51</v>
+        <v>3002070.69</v>
       </c>
       <c r="O49" s="1">
         <v>2.93</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B50" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C50" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>119.03531067</v>
+        <v>111.13291449</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>289485.7</v>
+        <v>172186.03</v>
       </c>
       <c r="J50" s="1">
-        <v>19.299046666667</v>
+        <v>11.479068666667</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M50" s="1">
-        <v>1785529.66</v>
+        <v>1666993.72</v>
       </c>
       <c r="N50" s="1">
-        <v>1789485.7</v>
+        <v>1672186.03</v>
       </c>
       <c r="O50" s="1">
-        <v>1.69</v>
+        <v>1.63</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C51" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>123.85904978</v>
+        <v>117.32992393</v>
       </c>
       <c r="E51" s="1">
         <v>100.676</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H51" s="1">
         <v>1791351.81</v>
       </c>
       <c r="I51" s="1">
-        <v>314531.47</v>
+        <v>266884.56</v>
       </c>
       <c r="J51" s="1">
-        <v>17.558330432033</v>
+        <v>14.898500591015</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M51" s="1">
-        <v>2100195.84</v>
+        <v>2050505.49</v>
       </c>
       <c r="N51" s="1">
-        <v>2105883.28</v>
+        <v>2058236.37</v>
       </c>
       <c r="O51" s="1">
-        <v>1.99</v>
+        <v>2.01</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C52" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>105.87561619</v>
+        <v>104.61138637</v>
       </c>
       <c r="E52" s="1">
         <v>103.0</v>
       </c>
       <c r="F52" t="s">
         <v>43</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H52" s="1">
         <v>2043122.04</v>
       </c>
       <c r="I52" s="1">
-        <v>21430.03</v>
+        <v>59343.78</v>
       </c>
       <c r="J52" s="1">
-        <v>1.0488864385213</v>
+        <v>2.9045636451555</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2064552.07</v>
+        <v>2102465.82</v>
       </c>
       <c r="N52" s="1">
-        <v>2064552.07</v>
+        <v>2102465.82</v>
       </c>
       <c r="O52" s="1">
-        <v>1.95</v>
+        <v>2.05</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C53" s="1">
         <v>500000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>102.71825115</v>
+        <v>95.31309124</v>
       </c>
       <c r="E53" s="1">
         <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>500000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>13662.04</v>
+        <v>-23329.23</v>
       </c>
       <c r="J53" s="1">
-        <v>2.732408</v>
+        <v>-4.665846</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
-        <v>70.79</v>
+        <v>105.32</v>
       </c>
       <c r="M53" s="1">
-        <v>513591.25</v>
+        <v>476565.45</v>
       </c>
       <c r="N53" s="1">
-        <v>513662.04</v>
+        <v>476670.77</v>
       </c>
       <c r="O53" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C54" s="1">
         <v>900000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>140.84473844</v>
+        <v>139.08492249</v>
       </c>
       <c r="E54" s="1">
         <v>116.8351</v>
       </c>
       <c r="F54" t="s">
         <v>43</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H54" s="1">
         <v>921695.14</v>
       </c>
       <c r="I54" s="1">
-        <v>164000.2</v>
+        <v>173105.02</v>
       </c>
       <c r="J54" s="1">
-        <v>17.79332372307</v>
+        <v>18.781157943395</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54" t="s">
-        <v>152</v>
+      <c r="L54">
+        <v>983.05</v>
       </c>
       <c r="M54" s="1">
-        <v>1074694.92</v>
+        <v>1093817.11</v>
       </c>
       <c r="N54" s="1">
-        <v>1085695.34</v>
+        <v>1094800.16</v>
       </c>
       <c r="O54" s="1">
-        <v>1.02</v>
+        <v>1.07</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>153</v>
       </c>
       <c r="B55" t="s">
         <v>154</v>
       </c>
       <c r="C55" s="1">
-        <v>1100000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>137.08587324</v>
+        <v>103.20768338</v>
       </c>
       <c r="E55" s="1">
-        <v>107.638445</v>
+        <v>103.625</v>
       </c>
       <c r="F55" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>182.61</v>
       </c>
       <c r="H55" s="1">
-        <v>1037842.74</v>
+        <v>1463599.42</v>
       </c>
       <c r="I55" s="1">
-        <v>243143.92</v>
+        <v>5901.49</v>
       </c>
       <c r="J55" s="1">
-        <v>23.427819131827</v>
+        <v>0.4032175689165</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55" t="s">
-        <v>155</v>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1278460.87</v>
+        <v>1469500.91</v>
       </c>
       <c r="N55" s="1">
-        <v>1280986.66</v>
+        <v>1469500.91</v>
       </c>
       <c r="O55" s="1">
-        <v>1.21</v>
+        <v>1.43</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>155</v>
+      </c>
+      <c r="B56" t="s">
         <v>156</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>1100000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>104.36679082</v>
+        <v>103.64723101</v>
       </c>
       <c r="E56" s="1">
-        <v>106.802675</v>
+        <v>103.7</v>
       </c>
       <c r="F56" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>182.61</v>
       </c>
       <c r="H56" s="1">
-        <v>1029784.3</v>
+        <v>1464655.93</v>
       </c>
       <c r="I56" s="1">
-        <v>-44696.77</v>
+        <v>11103.39</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.3404011888703</v>
+        <v>0.75808862495098</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56" t="s">
-        <v>158</v>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>973323.19</v>
+        <v>1475759.32</v>
       </c>
       <c r="N56" s="1">
-        <v>985087.53</v>
+        <v>1475759.32</v>
       </c>
       <c r="O56" s="1">
-        <v>0.93</v>
+        <v>1.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>157</v>
+      </c>
+      <c r="B57" t="s">
+        <v>158</v>
+      </c>
+      <c r="C57" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>131.48108057</v>
+      </c>
+      <c r="E57" s="1">
+        <v>107.638445</v>
+      </c>
+      <c r="F57" t="s">
+        <v>43</v>
+      </c>
+      <c r="G57">
+        <v>1.14</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1037842.74</v>
+      </c>
+      <c r="I57" s="1">
+        <v>230028.29</v>
+      </c>
+      <c r="J57" s="1">
+        <v>22.164079502064</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" t="s">
         <v>159</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>2102665.12</v>
+        <v>1263799.27</v>
       </c>
       <c r="N57" s="1">
-        <v>2125474.19</v>
+        <v>1267871.03</v>
       </c>
       <c r="O57" s="1">
-        <v>2.01</v>
+        <v>1.24</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>160</v>
+      </c>
+      <c r="B58" t="s">
+        <v>161</v>
+      </c>
+      <c r="C58" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.91802468</v>
+      </c>
+      <c r="E58" s="1">
+        <v>106.802675</v>
+      </c>
+      <c r="F58" t="s">
+        <v>43</v>
+      </c>
+      <c r="G58">
+        <v>1.14</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1029784.3</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-68318.55</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-6.6342582616573</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" t="s">
         <v>162</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>2388935.61</v>
+        <v>960414.43</v>
       </c>
       <c r="N58" s="1">
-        <v>2388935.61</v>
+        <v>961465.75</v>
       </c>
       <c r="O58" s="1">
-        <v>2.25</v>
+        <v>0.94</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>163</v>
+      </c>
+      <c r="B59" t="s">
         <v>164</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>133.62340491</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>530868.93</v>
+      </c>
+      <c r="J59" s="1">
+        <v>35.391262</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" t="s">
         <v>165</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>1291049.3</v>
+        <v>2004351.07</v>
       </c>
       <c r="N59" s="1">
-        <v>1302365.92</v>
+        <v>2030868.93</v>
       </c>
       <c r="O59" s="1">
-        <v>1.23</v>
+        <v>1.98</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>166</v>
+      </c>
+      <c r="B60" t="s">
         <v>167</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>1600000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>110.3194427</v>
+        <v>122.05593998</v>
       </c>
       <c r="E60" s="1">
-        <v>101.798895</v>
+        <v>100.65625</v>
       </c>
       <c r="F60" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>8.96</v>
       </c>
       <c r="H60" s="1">
-        <v>1535211.2</v>
+        <v>1796146.09</v>
       </c>
       <c r="I60" s="1">
-        <v>-22981.76</v>
+        <v>383983.9</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.4969770934449</v>
+        <v>21.378210944968</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60" t="s">
-        <v>169</v>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1496490.96</v>
+        <v>2180129.99</v>
       </c>
       <c r="N60" s="1">
-        <v>1512229.44</v>
+        <v>2180129.99</v>
       </c>
       <c r="O60" s="1">
-        <v>1.43</v>
+        <v>2.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B61" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C61" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>105.73743137</v>
+        <v>102.89801682</v>
       </c>
       <c r="E61" s="1">
-        <v>108.712771</v>
+        <v>114.522222</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="H61" s="1">
-        <v>978414.94</v>
+        <v>1370117.17</v>
       </c>
       <c r="I61" s="1">
-        <v>-21799.47</v>
+        <v>-110444.42</v>
       </c>
       <c r="J61" s="1">
-        <v>-2.2280393633401</v>
+        <v>-8.0609470794385</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61" t="s">
-        <v>172</v>
+      <c r="L61">
+        <v>871.43</v>
       </c>
       <c r="M61" s="1">
-        <v>951636.88</v>
+        <v>1258801.32</v>
       </c>
       <c r="N61" s="1">
-        <v>956615.47</v>
+        <v>1259672.75</v>
       </c>
       <c r="O61" s="1">
-        <v>0.9</v>
+        <v>1.23</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C62" s="1">
-        <v>150000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>250.83044211</v>
+        <v>104.62743802</v>
       </c>
       <c r="E62" s="1">
-        <v>105.45</v>
+        <v>101.798895</v>
       </c>
       <c r="F62" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G62">
-        <v>182.14</v>
+        <v>1.14</v>
       </c>
       <c r="H62" s="1">
-        <v>958762.46</v>
+        <v>1535211.2</v>
       </c>
       <c r="I62" s="1">
-        <v>1106883.64</v>
+        <v>-71737.0</v>
       </c>
       <c r="J62" s="1">
-        <v>115.44920521815</v>
+        <v>-4.6727772699939</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
-        <v>0.0</v>
+        <v>664.86</v>
       </c>
       <c r="M62" s="1">
-        <v>2065646.1</v>
+        <v>1462809.34</v>
       </c>
       <c r="N62" s="1">
-        <v>2065646.1</v>
+        <v>1463474.2</v>
       </c>
       <c r="O62" s="1">
-        <v>1.95</v>
+        <v>1.43</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B63" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C63" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>87.16700349</v>
+        <v>103.30549929</v>
       </c>
       <c r="E63" s="1">
-        <v>104.4789</v>
+        <v>108.712771</v>
       </c>
       <c r="F63" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1072219.96</v>
+        <v>978414.94</v>
       </c>
       <c r="I63" s="1">
-        <v>-185400.09</v>
+        <v>-42568.07</v>
       </c>
       <c r="J63" s="1">
-        <v>-17.291236585448</v>
+        <v>-4.3507174982426</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63">
-        <v>0.0</v>
+      <c r="L63" t="s">
+        <v>174</v>
       </c>
       <c r="M63" s="1">
-        <v>886819.87</v>
+        <v>929749.49</v>
       </c>
       <c r="N63" s="1">
-        <v>886819.87</v>
+        <v>935846.87</v>
       </c>
       <c r="O63" s="1">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B64" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C64" s="1">
-        <v>800000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>201.86967554</v>
+        <v>248.86037504</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>105.45</v>
       </c>
       <c r="F64" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="G64">
-        <v>1.0</v>
+        <v>182.61</v>
       </c>
       <c r="H64" s="1">
-        <v>800000.0</v>
+        <v>958762.46</v>
       </c>
       <c r="I64" s="1">
-        <v>825567.9</v>
+        <v>1085475.7</v>
       </c>
       <c r="J64" s="1">
-        <v>103.1959875</v>
+        <v>113.21633306335</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64" t="s">
-        <v>179</v>
+      <c r="L64">
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1614957.4</v>
+        <v>2044238.16</v>
       </c>
       <c r="N64" s="1">
-        <v>1625567.9</v>
+        <v>2044238.16</v>
       </c>
       <c r="O64" s="1">
-        <v>1.53</v>
+        <v>1.99</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B65" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C65" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>134.44758629</v>
+        <v>89.52455137</v>
       </c>
       <c r="E65" s="1">
-        <v>125.691467</v>
+        <v>104.4789</v>
       </c>
       <c r="F65" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G65">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="H65" s="1">
-        <v>1256914.67</v>
+        <v>1072219.96</v>
       </c>
       <c r="I65" s="1">
-        <v>92458.98</v>
+        <v>-133479.47</v>
       </c>
       <c r="J65" s="1">
-        <v>7.3560268017239</v>
+        <v>-12.448888752267</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65" t="s">
-        <v>182</v>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1344475.86</v>
+        <v>938740.49</v>
       </c>
       <c r="N65" s="1">
-        <v>1349373.65</v>
+        <v>938740.49</v>
       </c>
       <c r="O65" s="1">
-        <v>1.27</v>
+        <v>0.92</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B66" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C66" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>104.33906927</v>
+        <v>200.28989122</v>
       </c>
       <c r="E66" s="1">
         <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>45421.08</v>
+        <v>802694.13</v>
       </c>
       <c r="J66" s="1">
-        <v>4.542108</v>
+        <v>100.33676625</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66" t="s">
-        <v>185</v>
+      <c r="L66">
+        <v>375.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1043390.69</v>
+        <v>1602319.13</v>
       </c>
       <c r="N66" s="1">
-        <v>1045421.08</v>
+        <v>1602694.13</v>
       </c>
       <c r="O66" s="1">
-        <v>0.99</v>
+        <v>1.56</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B67" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="C67" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>159.34943829</v>
+        <v>130.21399472</v>
       </c>
       <c r="E67" s="1">
-        <v>100.0</v>
+        <v>125.691467</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>700000.0</v>
+        <v>1256914.67</v>
       </c>
       <c r="I67" s="1">
-        <v>416954.36</v>
+        <v>51211.47</v>
       </c>
       <c r="J67" s="1">
-        <v>59.564908571429</v>
+        <v>4.0743792098472</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="M67" s="1">
-        <v>1115446.07</v>
+        <v>1302139.95</v>
       </c>
       <c r="N67" s="1">
-        <v>1116954.36</v>
+        <v>1308126.14</v>
       </c>
       <c r="O67" s="1">
-        <v>1.05</v>
+        <v>1.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B68" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C68" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>305.29512535</v>
+        <v>101.05597049</v>
       </c>
       <c r="E68" s="1">
-        <v>99.49221</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1119923.21</v>
+        <v>1000000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>1996719.59</v>
+        <v>13556.94</v>
       </c>
       <c r="J68" s="1">
-        <v>178.29075888158</v>
+        <v>1.355694</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="M68" s="1">
-        <v>3106012.3</v>
+        <v>1010559.7</v>
       </c>
       <c r="N68" s="1">
-        <v>3116642.8</v>
+        <v>1013556.94</v>
       </c>
       <c r="O68" s="1">
-        <v>2.94</v>
+        <v>0.99</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B69" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C69" s="1">
-        <v>1400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>102.26854172</v>
+        <v>143.56275641</v>
       </c>
       <c r="E69" s="1">
         <v>100.0</v>
       </c>
       <c r="F69" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1259502.5</v>
+        <v>700000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-45632.57</v>
+        <v>307221.06</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.6230630745076</v>
+        <v>43.888722857143</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" t="s">
+        <v>189</v>
       </c>
       <c r="M69" s="1">
-        <v>1213869.93</v>
+        <v>1004939.29</v>
       </c>
       <c r="N69" s="1">
-        <v>1213869.93</v>
+        <v>1007221.06</v>
       </c>
       <c r="O69" s="1">
-        <v>1.15</v>
+        <v>0.98</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B70" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C70" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>111.05272062</v>
+        <v>238.82057776</v>
       </c>
       <c r="E70" s="1">
-        <v>112.7758</v>
+        <v>99.49221</v>
       </c>
       <c r="F70" t="s">
         <v>43</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H70" s="1">
-        <v>986362.88</v>
+        <v>1119923.21</v>
       </c>
       <c r="I70" s="1">
-        <v>-44362.28</v>
+        <v>1397730.84</v>
       </c>
       <c r="J70" s="1">
-        <v>-4.4975617898354</v>
+        <v>124.80595343675</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>476.9</v>
+      <c r="L70" t="s">
+        <v>192</v>
       </c>
       <c r="M70" s="1">
-        <v>941523.7</v>
+        <v>2504235.36</v>
       </c>
       <c r="N70" s="1">
-        <v>942000.6</v>
+        <v>2517654.05</v>
       </c>
       <c r="O70" s="1">
-        <v>0.89</v>
+        <v>2.46</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B71" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="C71" s="1">
-        <v>150000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>109.50860835</v>
+        <v>101.73621623</v>
       </c>
       <c r="E71" s="1">
-        <v>105.5</v>
+        <v>100.0</v>
       </c>
       <c r="F71" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G71">
-        <v>182.14</v>
+        <v>1.14</v>
       </c>
       <c r="H71" s="1">
-        <v>959217.06</v>
+        <v>1259502.5</v>
       </c>
       <c r="I71" s="1">
-        <v>-57388.6</v>
+        <v>-14914.04</v>
       </c>
       <c r="J71" s="1">
-        <v>-5.9828585617524</v>
+        <v>-1.1841215082939</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>901828.46</v>
+        <v>1244588.46</v>
       </c>
       <c r="N71" s="1">
-        <v>901828.46</v>
+        <v>1244588.46</v>
       </c>
       <c r="O71" s="1">
-        <v>0.85</v>
+        <v>1.21</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B72" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C72" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.45795115</v>
+        <v>108.03841136</v>
       </c>
       <c r="E72" s="1">
-        <v>115.9281</v>
+        <v>112.7758</v>
       </c>
       <c r="F72" t="s">
         <v>43</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H72" s="1">
-        <v>994152.3</v>
+        <v>986362.88</v>
       </c>
       <c r="I72" s="1">
-        <v>-125496.51</v>
+        <v>-40608.24</v>
       </c>
       <c r="J72" s="1">
-        <v>-12.623469261199</v>
+        <v>-4.1169675809374</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>0.0</v>
+      <c r="L72" t="s">
+        <v>197</v>
       </c>
       <c r="M72" s="1">
-        <v>868655.79</v>
+        <v>944061.61</v>
       </c>
       <c r="N72" s="1">
-        <v>868655.79</v>
+        <v>945754.64</v>
       </c>
       <c r="O72" s="1">
-        <v>0.82</v>
+        <v>0.92</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B73" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C73" s="1">
-        <v>1000000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>112.75631727</v>
+        <v>107.52434095</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>105.5</v>
       </c>
       <c r="F73" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="G73">
-        <v>1.0</v>
+        <v>182.61</v>
       </c>
       <c r="H73" s="1">
-        <v>1000000.0</v>
+        <v>959217.06</v>
       </c>
       <c r="I73" s="1">
-        <v>127698.53</v>
+        <v>-75969.33</v>
       </c>
       <c r="J73" s="1">
-        <v>12.769853</v>
+        <v>-7.9199310737864</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
-        <v>135.36</v>
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1127563.17</v>
+        <v>883247.73</v>
       </c>
       <c r="N73" s="1">
-        <v>1127698.53</v>
+        <v>883247.73</v>
       </c>
       <c r="O73" s="1">
-        <v>1.06</v>
+        <v>0.86</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B74" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C74" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>92.5438569</v>
+        <v>98.49414316</v>
       </c>
       <c r="E74" s="1">
-        <v>100.25</v>
+        <v>115.9281</v>
       </c>
       <c r="F74" t="s">
         <v>43</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H74" s="1">
-        <v>171705.06</v>
+        <v>994152.3</v>
       </c>
       <c r="I74" s="1">
-        <v>-14784.58</v>
+        <v>-133490.44</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.6104509674904</v>
+        <v>-13.427564368156</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>156920.48</v>
+        <v>860661.86</v>
       </c>
       <c r="N74" s="1">
-        <v>156920.48</v>
+        <v>860661.86</v>
       </c>
       <c r="O74" s="1">
-        <v>0.15</v>
+        <v>0.84</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B75" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C75" s="1">
-        <v>13.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24762.75</v>
+        <v>107.54174158</v>
       </c>
       <c r="E75" s="1">
-        <v>25473.4</v>
+        <v>100.0</v>
       </c>
       <c r="F75" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-156650.28</v>
+        <v>75939.52</v>
       </c>
       <c r="J75" s="1">
-        <v>0</v>
+        <v>7.593952</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
-        <v>0.0</v>
+        <v>522.1</v>
       </c>
       <c r="M75" s="1">
-        <v>-156650.28</v>
+        <v>1075417.42</v>
       </c>
       <c r="N75" s="1">
-        <v>-156650.28</v>
+        <v>1075939.52</v>
       </c>
       <c r="O75" s="1">
-        <v>-0.15</v>
+        <v>1.05</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B76" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C76" s="1">
-        <v>140.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>23.35</v>
+        <v>91.17001725</v>
       </c>
       <c r="E76" s="1">
-        <v>25.0081</v>
+        <v>100.25</v>
       </c>
       <c r="F76" t="s">
         <v>43</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H76" s="1">
-        <v>296154.12</v>
+        <v>171705.06</v>
       </c>
       <c r="I76" s="1">
-        <v>-19002.78</v>
+        <v>-12372.63</v>
       </c>
       <c r="J76" s="1">
-        <v>-6.416517183688</v>
+        <v>-7.2057457130267</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>277151.34</v>
+        <v>159332.43</v>
       </c>
       <c r="N76" s="1">
-        <v>277151.34</v>
+        <v>159332.43</v>
       </c>
       <c r="O76" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B77" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C77" s="1">
-        <v>32.0</v>
+        <v>13.0</v>
       </c>
       <c r="D77" s="1">
-        <v>271.15</v>
+        <v>24394.25</v>
       </c>
       <c r="E77" s="1">
-        <v>180.0</v>
+        <v>25473.4</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H77" s="1">
-        <v>487227.2</v>
+        <v>0.0</v>
       </c>
       <c r="I77" s="1">
-        <v>248406.54</v>
+        <v>-245175.64</v>
       </c>
       <c r="J77" s="1">
-        <v>50.983717657799</v>
+        <v>0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>735633.74</v>
+        <v>-245175.64</v>
       </c>
       <c r="N77" s="1">
-        <v>735633.74</v>
+        <v>-245175.64</v>
       </c>
       <c r="O77" s="1">
-        <v>0.69</v>
+        <v>-0.24</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B78" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C78" s="1">
-        <v>85.0</v>
+        <v>140.0</v>
       </c>
       <c r="D78" s="1">
-        <v>3.0</v>
+        <v>14.03</v>
       </c>
       <c r="E78" s="1">
-        <v>32.5933</v>
+        <v>25.0081</v>
       </c>
       <c r="F78" t="s">
         <v>43</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="H78" s="1">
+        <v>296154.12</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-124518.33</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-42.045111511533</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78">
+        <v>0.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>171635.79</v>
+      </c>
+      <c r="N78" s="1">
+        <v>171635.79</v>
+      </c>
+      <c r="O78" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P78">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:16">
+      <c r="A79" t="s">
+        <v>210</v>
+      </c>
+      <c r="B79" t="s">
+        <v>211</v>
+      </c>
+      <c r="C79" s="1">
+        <v>32.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>216.37</v>
+      </c>
+      <c r="E79" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F79" t="s">
+        <v>43</v>
+      </c>
+      <c r="G79">
+        <v>1.14</v>
+      </c>
+      <c r="H79" s="1">
+        <v>487227.2</v>
+      </c>
+      <c r="I79" s="1">
+        <v>117792.02</v>
+      </c>
+      <c r="J79" s="1">
+        <v>24.175994279466</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79">
+        <v>0.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>605019.22</v>
+      </c>
+      <c r="N79" s="1">
+        <v>605019.22</v>
+      </c>
+      <c r="O79" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="P79">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:16">
+      <c r="A80" t="s">
+        <v>212</v>
+      </c>
+      <c r="B80" t="s">
+        <v>213</v>
+      </c>
+      <c r="C80" s="1">
+        <v>85.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>7.53</v>
+      </c>
+      <c r="E80" s="1">
+        <v>32.5933</v>
+      </c>
+      <c r="F80" t="s">
+        <v>43</v>
+      </c>
+      <c r="G80">
+        <v>1.14</v>
+      </c>
+      <c r="H80" s="1">
         <v>245638.21</v>
       </c>
-      <c r="I78" s="1">
-[...20 lines deleted...]
-      <c r="P78">
+      <c r="I80" s="1">
+        <v>-189709.34</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-77.231201122985</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>55928.87</v>
+      </c>
+      <c r="N80" s="1">
+        <v>55928.87</v>
+      </c>
+      <c r="O80" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P80">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>