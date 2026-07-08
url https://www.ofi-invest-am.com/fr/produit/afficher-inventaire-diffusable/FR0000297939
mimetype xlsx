--- v2 (2026-06-13)
+++ v3 (2026-07-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000297939</t>
   </si>
   <si>
@@ -115,573 +115,591 @@
   <si>
     <t>GAZTRANSPORT</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO AB-B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>ICAT0002BXLN</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 19/03/26</t>
+    <t>PCAT126159</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> //</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>PCAT126158</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>ICAT0002DS35</t>
+  </si>
+  <si>
+    <t>EUR/HKD 21/05/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>ICAT0002BXLO</t>
-[...20 lines deleted...]
-    <t>USD</t>
+    <t>ICAT0002DR6T</t>
+  </si>
+  <si>
+    <t>EUR/JPY 21/05/26</t>
+  </si>
+  <si>
+    <t>ICAT0002DR6U</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>ICAT0002DR6S</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR 0.7 12-27</t>
   </si>
   <si>
-    <t>3 012.18</t>
+    <t>3 827.98</t>
+  </si>
+  <si>
+    <t>XS3304376851</t>
+  </si>
+  <si>
+    <t>ADVANTEST ZCP 03-31</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AERO ZCP 07-30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAM TE 1.125 02-29</t>
   </si>
   <si>
-    <t>1 015.82</t>
+    <t>1 731.51</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIB GROU ZCP 07-32</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLL CAPI ZCP 12-29</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPA 2.375 10-32</t>
   </si>
   <si>
-    <t>15 703.28</t>
+    <t>16 923.19</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>BAIDU ZCP 03-32</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMI 1.875 04-29</t>
   </si>
   <si>
-    <t>8 344.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>BOLT INNO ZCP 02-33</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHIN PACI ZCP 09-30</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPH MINI ZCP 10-31</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>CITI GL 0.8 02-30</t>
   </si>
   <si>
-    <t>2 454.79</t>
+    <t>3 927.67</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>CITI GL 1.0 04-29</t>
   </si>
   <si>
-    <t>14 219.18</t>
-[...1 lines deleted...]
-  <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COIN GL 0.25 04-30</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>CORP OF 5.25 09-28</t>
   </si>
   <si>
+    <t>2 992.73</t>
+  </si>
+  <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBE SOFT ZCP 06-30</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG ZCP 12-29</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELI HE 3.25 02-30</t>
   </si>
   <si>
-    <t>4 309.39</t>
+    <t>8 618.78</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN ZCP 05-28</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGI RE 1.875 11-29</t>
   </si>
   <si>
-    <t>4 956.20</t>
+    <t>5 771.70</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH ZCP 05-30</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX ZCP 03-28</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS EX 2.25 09-29</t>
   </si>
   <si>
-    <t>8 679.45</t>
+    <t>9 863.01</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDE SI 0.25 01-31</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI 2.95 09-30</t>
   </si>
   <si>
-    <t>28 255.34</t>
+    <t>31 940.82</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURO NV 1.5 05-32</t>
   </si>
   <si>
-    <t>3 086.54</t>
+    <t>3 778.85</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAI TE 4.0 PERP</t>
   </si>
   <si>
-    <t>21 494.51</t>
-[...1 lines deleted...]
-  <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRS MA 0.125 01-31</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 03-30</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 11-28</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>GS ACQU 0.25 06-30</t>
   </si>
   <si>
+    <t>1 064.08</t>
+  </si>
+  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBER FI 1.5 03-30</t>
   </si>
   <si>
-    <t>12 045.58</t>
-[...1 lines deleted...]
-  <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTU MA 2.5 10-30</t>
   </si>
   <si>
-    <t>16 408.41</t>
-[...1 lines deleted...]
-  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN ZCP 07-31</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JIN KAI TO ZCP 02-31</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JP MORG 0.5 03-30</t>
   </si>
   <si>
-    <t>6 301.39</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JP MORG CH ZCP 04-28</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC 1.75 07-30</t>
   </si>
   <si>
-    <t>3 130.58</t>
+    <t>4 115.01</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PRO 1.0 09-30</t>
   </si>
   <si>
-    <t>1 095.11</t>
+    <t>3 116.85</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND 1.5 06-33</t>
   </si>
   <si>
-    <t>5 192.31</t>
+    <t>6 675.82</t>
   </si>
   <si>
     <t>XS3072393450</t>
   </si>
   <si>
     <t>LG CHEM 1.75 06-28</t>
   </si>
   <si>
-    <t>7 730.88</t>
+    <t>9 476.98</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>MORG STAN ZCP 02-29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
-    <t>MTU AER 0.125 07-33</t>
+    <t>MTU AERO E ZCP 07-33</t>
+  </si>
+  <si>
+    <t>US63954QAJ58</t>
+  </si>
+  <si>
+    <t>NEBI GR 1.25 03-31</t>
+  </si>
+  <si>
+    <t>1 466.68</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXT EN 3.0 03-27</t>
   </si>
   <si>
+    <t>2 436.94</t>
+  </si>
+  <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-29</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-31</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMA TE 2.5 07-27</t>
   </si>
   <si>
-    <t>4 071.76</t>
+    <t>5 486.68</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARS CO 2.625 03-29</t>
   </si>
   <si>
-    <t>1 051.32</t>
+    <t>2 606.17</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHAR GR 4.5 04-29</t>
   </si>
   <si>
-    <t>26 517.86</t>
+    <t>30 968.41</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN IN ZCP 06-30</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAG NV 2.0 09-32</t>
   </si>
   <si>
+    <t>2 426.99</t>
+  </si>
+  <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAG NV 2.5 09-31</t>
   </si>
   <si>
+    <t>2 881.21</t>
+  </si>
+  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>RAG STI 2.25 11-30</t>
   </si>
   <si>
-    <t>6 097.38</t>
-[...5 lines deleted...]
-    <t>RESO HOLD ZCP 12-28</t>
+    <t>7 439.92</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK ZCP 06-30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM 2.875 09-29</t>
   </si>
   <si>
+    <t>1 875.00</t>
+  </si>
+  <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHN EL 1.97 11-30</t>
   </si>
   <si>
-    <t>5 986.19</t>
+    <t>7 292.27</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM 1.75 01-31</t>
   </si>
   <si>
-    <t>2 997.24</t>
+    <t>4 157.46</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE 2.0 01-28</t>
   </si>
   <si>
-    <t>2 281.77</t>
+    <t>3 209.94</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STIL MI 4.25 11-28</t>
   </si>
   <si>
-    <t>13 418.69</t>
+    <t>16 021.86</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMI NV ZCP 08-27</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETR TE 2.25 08-28</t>
   </si>
   <si>
-    <t>1 693.03</t>
+    <t>2 885.85</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKY CORP ZCP 09-30</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECH ZCP 05-28</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI 0.7 02-30</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON ZCP 10-30</t>
   </si>
   <si>
-    <t>NQH6 Index</t>
-[...2 lines deleted...]
-    <t>NASDAQ 100 E- 0326</t>
+    <t>NQM6 Index</t>
+  </si>
+  <si>
+    <t>NASDAQ 100 E- 0626</t>
   </si>
   <si>
     <t>OEQL00004F8G</t>
   </si>
   <si>
     <t>ALIBAB 270115 C160</t>
   </si>
   <si>
     <t>OEQL00004F8H</t>
   </si>
   <si>
     <t>LUMENT 260918 C540</t>
   </si>
   <si>
     <t>OEQL00003Z27</t>
   </si>
   <si>
     <t>PALO A 260618 C185</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1063,96 +1081,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>308244.741</v>
+        <v>305446.367</v>
       </c>
       <c r="D2">
-        <v>332.52</v>
+        <v>342.23</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>102498420.52</v>
+        <v>104535591.45</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>102498420.52</v>
+        <v>104535591.45</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P80"/>
+  <dimension ref="A1:P83"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O80" sqref="O80"/>
+      <selection activeCell="O83" sqref="O83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1174,3986 +1192,4136 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>6500.0</v>
       </c>
       <c r="D2" s="1">
-        <v>198.5</v>
+        <v>204.0</v>
       </c>
       <c r="E2" s="1">
         <v>103.11302769</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>670234.68</v>
       </c>
       <c r="I2" s="1">
-        <v>620015.32</v>
+        <v>655765.32</v>
       </c>
       <c r="J2" s="1">
-        <v>92.50719762815</v>
+        <v>97.841150207268</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1290250.0</v>
+        <v>1326000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1290250.0</v>
+        <v>1326000.0</v>
       </c>
       <c r="O2" s="1">
-        <v>1.26</v>
+        <v>1.27</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>10000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>98.42</v>
+        <v>115.0</v>
       </c>
       <c r="E3" s="1">
         <v>41.241627</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>412416.27</v>
       </c>
       <c r="I3" s="1">
-        <v>571783.73</v>
+        <v>737583.73</v>
       </c>
       <c r="J3" s="1">
-        <v>138.64237945802</v>
+        <v>178.84447914725</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>984200.0</v>
+        <v>1150000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>984200.0</v>
+        <v>1150000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.96</v>
+        <v>1.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>5395.0</v>
       </c>
       <c r="D4" s="1">
-        <v>304.4</v>
+        <v>313.1</v>
       </c>
       <c r="E4" s="1">
         <v>177.95450232</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>960064.54</v>
       </c>
       <c r="I4" s="1">
-        <v>682173.46</v>
+        <v>729109.96</v>
       </c>
       <c r="J4" s="1">
-        <v>71.054958451022</v>
+        <v>75.943848525017</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1642238.0</v>
+        <v>1689174.5</v>
       </c>
       <c r="N4" s="1">
-        <v>1642238.0</v>
+        <v>1689174.5</v>
       </c>
       <c r="O4" s="1">
-        <v>1.6</v>
+        <v>1.62</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>324.0</v>
+        <v>332.6</v>
       </c>
       <c r="E5" s="1">
         <v>17.299538</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5">
-        <v>10.78</v>
+        <v>10.85</v>
       </c>
       <c r="H5" s="1">
         <v>1037972.28</v>
       </c>
       <c r="I5" s="1">
-        <v>765283.6</v>
+        <v>801544.7</v>
       </c>
       <c r="J5" s="1">
-        <v>73.728712678146</v>
+        <v>77.22216820665</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1803255.88</v>
+        <v>1839516.98</v>
       </c>
       <c r="N5" s="1">
-        <v>1803255.88</v>
+        <v>1839516.98</v>
       </c>
       <c r="O5" s="1">
         <v>1.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
-        <v>5003252.12</v>
+        <v>0.0</v>
       </c>
       <c r="D6" s="1">
-        <v>1.0</v>
+        <v>0.85355098</v>
       </c>
       <c r="E6" s="1">
-        <v>1.0</v>
+        <v>0.86357024</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
         <v>0.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-110295.93</v>
+        <v>23175.91</v>
       </c>
       <c r="J6" s="1">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
         <v>0.0</v>
       </c>
       <c r="N6" s="1">
-        <v>-110295.93</v>
+        <v>23175.91</v>
       </c>
       <c r="O6" s="1">
-        <v>-0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>0.00540935</v>
+      </c>
+      <c r="E7" s="1">
+        <v>0.00544536</v>
+      </c>
+      <c r="F7" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>182.61</v>
+        <v>185.11</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-29159.58</v>
+        <v>-13182.5</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
         <v>0.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-29159.58</v>
+        <v>-13182.5</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>1716891.12</v>
+        <v>4628900.05</v>
       </c>
       <c r="D8" s="1">
         <v>1.0</v>
       </c>
       <c r="E8" s="1">
         <v>1.0</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>10613.09</v>
+        <v>63833.24</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
-        <v>10613.09</v>
+        <v>63833.24</v>
       </c>
       <c r="O8" s="1">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>50075281.93</v>
+        <v>5833253.87</v>
       </c>
       <c r="D9" s="1">
         <v>1.0</v>
       </c>
       <c r="E9" s="1">
         <v>1.0</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G9">
-        <v>1.14</v>
+        <v>185.11</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-1356830.26</v>
+        <v>62867.28</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
         <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>-1356830.26</v>
+        <v>62867.279999999</v>
       </c>
       <c r="O9" s="1">
-        <v>-1.32</v>
+        <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1">
-        <v>912.0</v>
+        <v>1798640.9</v>
       </c>
       <c r="D10" s="1">
-        <v>4782.95</v>
+        <v>1.0</v>
       </c>
       <c r="E10" s="1">
-        <v>4771.19211623</v>
+        <v>1.0</v>
       </c>
       <c r="F10" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4351327.21</v>
+        <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>10723.19</v>
+        <v>25964.93</v>
       </c>
       <c r="J10" s="1">
-        <v>0.24643492623024</v>
+        <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4362050.4</v>
+        <v>0.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4362050.4</v>
+        <v>25964.93</v>
       </c>
       <c r="O10" s="1">
-        <v>4.26</v>
+        <v>0.02</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>34000.0</v>
+        <v>44393815.05</v>
       </c>
       <c r="D11" s="1">
-        <v>52.63999225</v>
+        <v>1.0</v>
       </c>
       <c r="E11" s="1">
-        <v>53.48246559</v>
+        <v>1.0</v>
       </c>
       <c r="F11" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G11">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>1818403.83</v>
+        <v>0.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-28644.09</v>
+        <v>596220.04</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.5752326038601</v>
+        <v>0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>48</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1786747.56</v>
+        <v>0.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1789759.74</v>
+        <v>596220.04</v>
       </c>
       <c r="O11" s="1">
-        <v>1.75</v>
+        <v>0.57</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C12" s="1">
-        <v>1200000.0</v>
+        <v>888.0</v>
       </c>
       <c r="D12" s="1">
-        <v>104.53341028</v>
+        <v>4790.28</v>
       </c>
       <c r="E12" s="1">
-        <v>105.565</v>
+        <v>4776.00171171</v>
       </c>
       <c r="F12" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G12">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1083366.12</v>
+        <v>4241089.52</v>
       </c>
       <c r="I12" s="1">
-        <v>12754.92</v>
+        <v>12679.12</v>
       </c>
       <c r="J12" s="1">
-        <v>1.1773415989786</v>
+        <v>0.29895902786791</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1096121.04</v>
+        <v>4253768.64</v>
       </c>
       <c r="N12" s="1">
-        <v>1096121.04</v>
+        <v>4253768.64</v>
       </c>
       <c r="O12" s="1">
-        <v>1.07</v>
+        <v>4.07</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>55.49371252</v>
+      </c>
+      <c r="E13" s="1">
+        <v>53.48246559</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1818403.83</v>
+      </c>
+      <c r="I13" s="1">
+        <v>68382.4</v>
+      </c>
+      <c r="J13" s="1">
+        <v>3.7605728096162</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>1163760.51</v>
+        <v>1882958.25</v>
       </c>
       <c r="N13" s="1">
-        <v>1164776.33</v>
+        <v>1886786.23</v>
       </c>
       <c r="O13" s="1">
-        <v>1.14</v>
+        <v>1.8</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>9000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>108.14438034</v>
+        <v>111.54125752</v>
       </c>
       <c r="E14" s="1">
-        <v>108.766</v>
+        <v>102.5</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G14">
-        <v>8.96</v>
+        <v>185.11</v>
       </c>
       <c r="H14" s="1">
-        <v>1068579.91</v>
+        <v>667739.94</v>
       </c>
       <c r="I14" s="1">
-        <v>17970.68</v>
+        <v>55324.18</v>
       </c>
       <c r="J14" s="1">
-        <v>1.6817347801345</v>
+        <v>8.2852884313016</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1086550.59</v>
+        <v>723064.12</v>
       </c>
       <c r="N14" s="1">
-        <v>1086550.59</v>
+        <v>723064.12</v>
       </c>
       <c r="O14" s="1">
-        <v>1.06</v>
+        <v>0.69</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.7276765</v>
+        <v>99.73253756</v>
       </c>
       <c r="E15" s="1">
-        <v>110.1</v>
+        <v>105.565</v>
       </c>
       <c r="F15" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G15">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>1101000.0</v>
+        <v>1083366.12</v>
       </c>
       <c r="I15" s="1">
-        <v>-113723.23</v>
+        <v>-60030.98</v>
       </c>
       <c r="J15" s="1">
-        <v>-10.32908537693</v>
+        <v>-5.5411535298889</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>987276.77</v>
+        <v>1023335.14</v>
       </c>
       <c r="N15" s="1">
-        <v>987276.77</v>
+        <v>1023335.14</v>
       </c>
       <c r="O15" s="1">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>152.69097695</v>
+        <v>115.38680032</v>
       </c>
       <c r="E16" s="1">
-        <v>106.880156</v>
+        <v>94.779375</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G16">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>1099872.97</v>
+        <v>996934.3</v>
       </c>
       <c r="I16" s="1">
-        <v>516924.09</v>
+        <v>188757.53</v>
       </c>
       <c r="J16" s="1">
-        <v>46.998526566209</v>
+        <v>18.933798345588</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M16" s="1">
-        <v>1601093.78</v>
+        <v>1183960.32</v>
       </c>
       <c r="N16" s="1">
-        <v>1616797.06</v>
+        <v>1185691.83</v>
       </c>
       <c r="O16" s="1">
-        <v>1.58</v>
+        <v>1.13</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>1800000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>93.15019872</v>
+        <v>106.47895457</v>
       </c>
       <c r="E17" s="1">
-        <v>97.903333</v>
+        <v>108.766</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G17">
-        <v>1.14</v>
+        <v>9.16</v>
       </c>
       <c r="H17" s="1">
-        <v>1534428.32</v>
+        <v>1068579.91</v>
       </c>
       <c r="I17" s="1">
-        <v>-69290.62</v>
+        <v>-22200.82</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.5157286982294</v>
+        <v>-2.0776003546614</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1465137.7</v>
+        <v>1046379.09</v>
       </c>
       <c r="N17" s="1">
-        <v>1465137.7</v>
+        <v>1046379.09</v>
       </c>
       <c r="O17" s="1">
-        <v>1.43</v>
+        <v>1.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C18" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>171.38579085</v>
+        <v>98.62702596</v>
       </c>
       <c r="E18" s="1">
-        <v>110.40082</v>
+        <v>110.1</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1104008.2</v>
+        <v>1101000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>618194.49</v>
+        <v>-114729.74</v>
       </c>
       <c r="J18" s="1">
-        <v>55.99546180907</v>
+        <v>-10.420503178928</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>65</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1713857.91</v>
+        <v>986270.26</v>
       </c>
       <c r="N18" s="1">
-        <v>1722202.69</v>
+        <v>986270.26</v>
       </c>
       <c r="O18" s="1">
-        <v>1.68</v>
+        <v>0.94</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>2000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>93.91577626</v>
+        <v>165.47666219</v>
       </c>
       <c r="E19" s="1">
-        <v>100.25</v>
+        <v>106.880156</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>8.96</v>
+        <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>219141.25</v>
+        <v>1099872.97</v>
       </c>
       <c r="I19" s="1">
-        <v>-9453.99</v>
+        <v>614972.36</v>
       </c>
       <c r="J19" s="1">
-        <v>-4.3141079098527</v>
+        <v>55.913035120774</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>0.0</v>
+      <c r="L19" t="s">
+        <v>65</v>
       </c>
       <c r="M19" s="1">
-        <v>209687.26</v>
+        <v>1697922.14</v>
       </c>
       <c r="N19" s="1">
-        <v>209687.26</v>
+        <v>1714845.33</v>
       </c>
       <c r="O19" s="1">
-        <v>0.2</v>
+        <v>1.64</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>10000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>104.78833605</v>
+        <v>93.2688396</v>
       </c>
       <c r="E20" s="1">
-        <v>100.25</v>
+        <v>97.903333</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
       <c r="G20">
-        <v>8.96</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>1097379.43</v>
+        <v>1534428.32</v>
       </c>
       <c r="I20" s="1">
-        <v>72433.54</v>
+        <v>-98909.63</v>
       </c>
       <c r="J20" s="1">
-        <v>6.6005921033165</v>
+        <v>-6.4460247970397</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1169812.97</v>
+        <v>1435518.69</v>
       </c>
       <c r="N20" s="1">
-        <v>1169812.97</v>
+        <v>1435518.69</v>
       </c>
       <c r="O20" s="1">
-        <v>1.14</v>
+        <v>1.37</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>1300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>118.33484567</v>
+        <v>182.7273511</v>
       </c>
       <c r="E21" s="1">
-        <v>106.49</v>
+        <v>110.40082</v>
       </c>
       <c r="F21" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1184031.82</v>
+        <v>1104008.2</v>
       </c>
       <c r="I21" s="1">
-        <v>160212.32</v>
+        <v>723470.23</v>
       </c>
       <c r="J21" s="1">
-        <v>13.531082298109</v>
+        <v>65.531236996247</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
-        <v>0.0</v>
+        <v>204.92</v>
       </c>
       <c r="M21" s="1">
-        <v>1344244.14</v>
+        <v>1827273.51</v>
       </c>
       <c r="N21" s="1">
-        <v>1344244.14</v>
+        <v>1827478.43</v>
       </c>
       <c r="O21" s="1">
-        <v>1.31</v>
+        <v>1.75</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>2800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.03356999</v>
+        <v>96.97601883</v>
       </c>
       <c r="E22" s="1">
-        <v>100.0</v>
+        <v>100.25</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>9.16</v>
       </c>
       <c r="H22" s="1">
-        <v>2800000.0</v>
+        <v>219141.25</v>
       </c>
       <c r="I22" s="1">
-        <v>87394.75</v>
+        <v>-7365.07</v>
       </c>
       <c r="J22" s="1">
-        <v>3.1212410714286</v>
+        <v>-3.3608779725405</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22" t="s">
-        <v>74</v>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2884939.96</v>
+        <v>211776.18</v>
       </c>
       <c r="N22" s="1">
-        <v>2887394.75</v>
+        <v>211776.18</v>
       </c>
       <c r="O22" s="1">
-        <v>2.82</v>
+        <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>96.06235473</v>
+        <v>105.08605903</v>
       </c>
       <c r="E23" s="1">
-        <v>102.7</v>
+        <v>100.25</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>9.16</v>
       </c>
       <c r="H23" s="1">
-        <v>1540500.0</v>
+        <v>1097379.43</v>
       </c>
       <c r="I23" s="1">
-        <v>-85345.5</v>
+        <v>50054.98</v>
       </c>
       <c r="J23" s="1">
-        <v>-5.5401168451801</v>
+        <v>4.5613193241648</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23" t="s">
-        <v>77</v>
+      <c r="L23">
+        <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1440935.32</v>
+        <v>1147434.41</v>
       </c>
       <c r="N23" s="1">
-        <v>1455154.5</v>
+        <v>1147434.41</v>
       </c>
       <c r="O23" s="1">
-        <v>1.42</v>
+        <v>1.1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B24" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.67571203</v>
+        <v>124.87362016</v>
       </c>
       <c r="E24" s="1">
-        <v>109.750817</v>
+        <v>106.49</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G24">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>577205.5</v>
+        <v>1184031.82</v>
       </c>
       <c r="I24" s="1">
-        <v>-69741.53</v>
+        <v>204046.04</v>
       </c>
       <c r="J24" s="1">
-        <v>-12.08261702288</v>
+        <v>17.2331551022</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
-        <v>600.75</v>
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>506863.22</v>
+        <v>1388077.86</v>
       </c>
       <c r="N24" s="1">
-        <v>507463.97</v>
+        <v>1388077.86</v>
       </c>
       <c r="O24" s="1">
-        <v>0.5</v>
+        <v>1.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B25" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>1000000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>119.00337856</v>
+        <v>104.59212059</v>
       </c>
       <c r="E25" s="1">
-        <v>115.228283</v>
+        <v>100.0</v>
       </c>
       <c r="F25" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1010021.33</v>
+        <v>2800000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>29981.83</v>
+        <v>132507.05</v>
       </c>
       <c r="J25" s="1">
-        <v>2.9684353299747</v>
+        <v>4.7323946428571</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25">
-        <v>127.43</v>
+      <c r="L25" t="s">
+        <v>78</v>
       </c>
       <c r="M25" s="1">
-        <v>1039875.73</v>
+        <v>2928579.38</v>
       </c>
       <c r="N25" s="1">
-        <v>1040003.16</v>
+        <v>2932507.05</v>
       </c>
       <c r="O25" s="1">
-        <v>1.01</v>
+        <v>2.81</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.23547523</v>
+        <v>96.40204466</v>
       </c>
       <c r="E26" s="1">
-        <v>101.9211</v>
+        <v>102.7</v>
       </c>
       <c r="F26" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1340067.93</v>
+        <v>1540500.0</v>
       </c>
       <c r="I26" s="1">
-        <v>39285.56</v>
+        <v>-94263.85</v>
       </c>
       <c r="J26" s="1">
-        <v>2.931609593851</v>
+        <v>-6.1190425186628</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
-        <v>0.0</v>
+        <v>205.48</v>
       </c>
       <c r="M26" s="1">
-        <v>1379353.49</v>
+        <v>1446030.67</v>
       </c>
       <c r="N26" s="1">
-        <v>1379353.49</v>
+        <v>1446236.15</v>
       </c>
       <c r="O26" s="1">
-        <v>1.35</v>
+        <v>1.38</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.274</v>
+        <v>93.78138103</v>
       </c>
       <c r="E27" s="1">
-        <v>103.48</v>
+        <v>109.750817</v>
       </c>
       <c r="F27" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G27">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>1234161.09</v>
+        <v>577205.5</v>
       </c>
       <c r="I27" s="1">
-        <v>-19694.12</v>
+        <v>-96041.22</v>
       </c>
       <c r="J27" s="1">
-        <v>-1.595749546763</v>
+        <v>-16.638999455133</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
-        <v>0.0</v>
+        <v>28.5</v>
       </c>
       <c r="M27" s="1">
-        <v>1214466.97</v>
+        <v>481135.78</v>
       </c>
       <c r="N27" s="1">
-        <v>1214466.97</v>
+        <v>481164.28</v>
       </c>
       <c r="O27" s="1">
-        <v>1.18</v>
+        <v>0.46</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>93.31066582</v>
+        <v>119.25114864</v>
       </c>
       <c r="E28" s="1">
-        <v>90.765233</v>
+        <v>115.228283</v>
       </c>
       <c r="F28" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G28">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>1815304.66</v>
+        <v>1010021.33</v>
       </c>
       <c r="I28" s="1">
-        <v>55218.05</v>
+        <v>12647.75</v>
       </c>
       <c r="J28" s="1">
-        <v>3.0418062167041</v>
+        <v>1.2522260297216</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M28" s="1">
-        <v>1866213.32</v>
+        <v>1019676.35</v>
       </c>
       <c r="N28" s="1">
-        <v>1870522.71</v>
+        <v>1022669.08</v>
       </c>
       <c r="O28" s="1">
-        <v>1.82</v>
+        <v>0.98</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>93.12330935</v>
+        <v>106.96441996</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>101.9211</v>
       </c>
       <c r="F29" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>1800000.0</v>
+        <v>1340067.93</v>
       </c>
       <c r="I29" s="1">
-        <v>-123780.43</v>
+        <v>31857.08</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.8766905555556</v>
+        <v>2.3772735162761</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1676219.57</v>
+        <v>1371925.01</v>
       </c>
       <c r="N29" s="1">
-        <v>1676219.57</v>
+        <v>1371925.01</v>
       </c>
       <c r="O29" s="1">
-        <v>1.64</v>
+        <v>1.31</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>106.76983619</v>
+        <v>96.4635</v>
       </c>
       <c r="E30" s="1">
-        <v>106.976467</v>
+        <v>103.48</v>
       </c>
       <c r="F30" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G30">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>842076.53</v>
+        <v>1234161.09</v>
       </c>
       <c r="I30" s="1">
-        <v>2558.56</v>
+        <v>-79403.5</v>
       </c>
       <c r="J30" s="1">
-        <v>0.30383936718911</v>
+        <v>-6.4338035482872</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>93</v>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>839678.89</v>
+        <v>1154757.59</v>
       </c>
       <c r="N30" s="1">
-        <v>844635.09</v>
+        <v>1154757.59</v>
       </c>
       <c r="O30" s="1">
-        <v>0.82</v>
+        <v>1.1</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>93.64329109</v>
+        <v>94.4714077</v>
       </c>
       <c r="E31" s="1">
-        <v>100.184615</v>
+        <v>90.765233</v>
       </c>
       <c r="F31" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1152362.42</v>
+        <v>1815304.66</v>
       </c>
       <c r="I31" s="1">
-        <v>-88606.06</v>
+        <v>82742.28</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.6890792742096</v>
+        <v>4.5580382083082</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31">
-        <v>0.0</v>
+      <c r="L31" t="s">
+        <v>92</v>
       </c>
       <c r="M31" s="1">
-        <v>1063756.36</v>
+        <v>1889428.16</v>
       </c>
       <c r="N31" s="1">
-        <v>1063756.36</v>
+        <v>1898046.94</v>
       </c>
       <c r="O31" s="1">
-        <v>1.04</v>
+        <v>1.82</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C32" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>98.99713483</v>
+        <v>92.46919956</v>
       </c>
       <c r="E32" s="1">
-        <v>102.943</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G32">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1080435.56</v>
+        <v>1800000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-42367.04</v>
+        <v>-135554.41</v>
       </c>
       <c r="J32" s="1">
-        <v>-3.9212926312792</v>
+        <v>-7.5308005555556</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1038068.52</v>
+        <v>1664445.59</v>
       </c>
       <c r="N32" s="1">
-        <v>1038068.52</v>
+        <v>1664445.59</v>
       </c>
       <c r="O32" s="1">
-        <v>1.01</v>
+        <v>1.59</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C33" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>159.51975685</v>
+        <v>107.77689324</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>106.976467</v>
       </c>
       <c r="F33" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G33">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>800000.0</v>
+        <v>842076.53</v>
       </c>
       <c r="I33" s="1">
-        <v>484837.51</v>
+        <v>-6897.36</v>
       </c>
       <c r="J33" s="1">
-        <v>60.60468875</v>
+        <v>-0.81908944784389</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="M33" s="1">
-        <v>1276158.06</v>
+        <v>829407.47</v>
       </c>
       <c r="N33" s="1">
-        <v>1284837.51</v>
+        <v>835179.17</v>
       </c>
       <c r="O33" s="1">
-        <v>1.25</v>
+        <v>0.8</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>1200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>114.27</v>
+        <v>93.69586457</v>
       </c>
       <c r="E34" s="1">
-        <v>128.320061</v>
+        <v>100.184615</v>
       </c>
       <c r="F34" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G34">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>1305392.28</v>
+        <v>1152362.42</v>
       </c>
       <c r="I34" s="1">
-        <v>-106432.13</v>
+        <v>-110852.17</v>
       </c>
       <c r="J34" s="1">
-        <v>-8.1532679203526</v>
+        <v>-9.619557881799</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
-        <v>742.75</v>
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1198217.4</v>
+        <v>1041510.25</v>
       </c>
       <c r="N34" s="1">
-        <v>1198960.15</v>
+        <v>1041510.25</v>
       </c>
       <c r="O34" s="1">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>1900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>129.3708654</v>
+        <v>95.2502573</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>102.943</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1900000.0</v>
+        <v>1080435.56</v>
       </c>
       <c r="I35" s="1">
-        <v>586301.79</v>
+        <v>-103092.17</v>
       </c>
       <c r="J35" s="1">
-        <v>30.857988947368</v>
+        <v>-9.5417231546877</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>105</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2458046.45</v>
+        <v>977343.39</v>
       </c>
       <c r="N35" s="1">
-        <v>2486301.79</v>
+        <v>977343.39</v>
       </c>
       <c r="O35" s="1">
-        <v>2.43</v>
+        <v>0.93</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.37279439</v>
+        <v>161.05507053</v>
       </c>
       <c r="E36" s="1">
         <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>19696.1</v>
+        <v>498303.58</v>
       </c>
       <c r="J36" s="1">
-        <v>2.8137285714286</v>
+        <v>62.2879475</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="M36" s="1">
-        <v>716609.56</v>
+        <v>1288440.57</v>
       </c>
       <c r="N36" s="1">
-        <v>719696.1</v>
+        <v>1298303.58</v>
       </c>
       <c r="O36" s="1">
-        <v>0.7</v>
+        <v>1.24</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>139.0839065</v>
+        <v>113.74244342</v>
       </c>
       <c r="E37" s="1">
-        <v>104.729167</v>
+        <v>128.320061</v>
       </c>
       <c r="F37" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G37">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>1256750.0</v>
+        <v>1305392.28</v>
       </c>
       <c r="I37" s="1">
-        <v>433751.38</v>
+        <v>-137413.67</v>
       </c>
       <c r="J37" s="1">
-        <v>34.513736224388</v>
+        <v>-10.526618864331</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>111</v>
+      <c r="L37">
+        <v>890.7</v>
       </c>
       <c r="M37" s="1">
-        <v>1669006.87</v>
+        <v>1167087.91</v>
       </c>
       <c r="N37" s="1">
-        <v>1690501.38</v>
+        <v>1167978.61</v>
       </c>
       <c r="O37" s="1">
-        <v>1.65</v>
+        <v>1.12</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B38" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C38" s="1">
-        <v>1200000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>131.98222678</v>
+        <v>136.55970898</v>
       </c>
       <c r="E38" s="1">
-        <v>133.133692</v>
+        <v>100.0</v>
       </c>
       <c r="F38" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G38">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1354361.05</v>
+        <v>1900000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>29940.81</v>
+        <v>726575.29</v>
       </c>
       <c r="J38" s="1">
-        <v>2.2106963279843</v>
+        <v>38.240804736842</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>356.81</v>
+      <c r="L38" t="s">
+        <v>109</v>
       </c>
       <c r="M38" s="1">
-        <v>1383945.05</v>
+        <v>2594634.47</v>
       </c>
       <c r="N38" s="1">
-        <v>1384301.86</v>
+        <v>2626575.29</v>
       </c>
       <c r="O38" s="1">
-        <v>1.35</v>
+        <v>2.51</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>105.07681924</v>
+        <v>102.04247383</v>
       </c>
       <c r="E39" s="1">
-        <v>104.25</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1005171.58</v>
+        <v>700000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>4829.3</v>
+        <v>18076.16</v>
       </c>
       <c r="J39" s="1">
-        <v>0.48044533849634</v>
+        <v>2.5823085714286</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39">
-        <v>0.0</v>
+      <c r="L39" t="s">
+        <v>112</v>
       </c>
       <c r="M39" s="1">
-        <v>1010000.88</v>
+        <v>714297.31</v>
       </c>
       <c r="N39" s="1">
-        <v>1010000.88</v>
+        <v>718076.16</v>
       </c>
       <c r="O39" s="1">
-        <v>0.99</v>
+        <v>0.69</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>94.77764266</v>
+        <v>138.19074636</v>
       </c>
       <c r="E40" s="1">
-        <v>100.44</v>
+        <v>104.729167</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1123200.0</v>
+        <v>1256750.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-46557.79</v>
+        <v>402456.99</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.1451023860399</v>
+        <v>32.023631589417</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
-        <v>0.0</v>
+        <v>918.03</v>
       </c>
       <c r="M40" s="1">
-        <v>1076642.21</v>
+        <v>1658288.96</v>
       </c>
       <c r="N40" s="1">
-        <v>1076642.21</v>
+        <v>1659206.99</v>
       </c>
       <c r="O40" s="1">
-        <v>1.05</v>
+        <v>1.59</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B41" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>110.12440494</v>
+        <v>126.72691353</v>
       </c>
       <c r="E41" s="1">
-        <v>111.685761</v>
+        <v>133.133692</v>
       </c>
       <c r="F41" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G41">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>1356468.0</v>
+        <v>1354361.05</v>
       </c>
       <c r="I41" s="1">
-        <v>-8370.74</v>
+        <v>-53611.05</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.61709822863495</v>
+        <v>-3.9584016389131</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
-        <v>892.02</v>
+        <v>431.1</v>
       </c>
       <c r="M41" s="1">
-        <v>1347205.24</v>
+        <v>1300318.9</v>
       </c>
       <c r="N41" s="1">
-        <v>1348097.26</v>
+        <v>1300750.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.32</v>
+        <v>1.24</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>116.28388922</v>
+        <v>101.89301273</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>104.25</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H42" s="1">
-        <v>1700000.0</v>
+        <v>1005171.58</v>
       </c>
       <c r="I42" s="1">
-        <v>288871.7</v>
+        <v>-46793.52</v>
       </c>
       <c r="J42" s="1">
-        <v>16.992452941176</v>
+        <v>-4.6552768632794</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42" t="s">
-        <v>122</v>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1976826.12</v>
+        <v>958378.06</v>
       </c>
       <c r="N42" s="1">
-        <v>1988871.7</v>
+        <v>958378.06</v>
       </c>
       <c r="O42" s="1">
-        <v>1.94</v>
+        <v>0.92</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C43" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>169.4485</v>
+        <v>94.29111149</v>
       </c>
       <c r="E43" s="1">
-        <v>101.25</v>
+        <v>100.44</v>
       </c>
       <c r="F43" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G43">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>1128762.54</v>
+        <v>1123200.0</v>
       </c>
       <c r="I43" s="1">
-        <v>812523.97</v>
+        <v>-75073.07</v>
       </c>
       <c r="J43" s="1">
-        <v>71.9836051611</v>
+        <v>-6.6838559472934</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>125</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1924878.1</v>
+        <v>1048126.93</v>
       </c>
       <c r="N43" s="1">
-        <v>1941286.51</v>
+        <v>1048126.93</v>
       </c>
       <c r="O43" s="1">
-        <v>1.89</v>
+        <v>1.0</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>79.3294133</v>
+        <v>114.14004034</v>
       </c>
       <c r="E44" s="1">
-        <v>108.16</v>
+        <v>111.685761</v>
       </c>
       <c r="F44" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G44">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>1400854.81</v>
+        <v>1356468.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-361059.98</v>
+        <v>10958.26</v>
       </c>
       <c r="J44" s="1">
-        <v>-25.774261359748</v>
+        <v>0.80785245210355</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" t="s">
+        <v>123</v>
       </c>
       <c r="M44" s="1">
-        <v>1039794.83</v>
+        <v>1366362.18</v>
       </c>
       <c r="N44" s="1">
-        <v>1039794.83</v>
+        <v>1367426.26</v>
       </c>
       <c r="O44" s="1">
-        <v>1.01</v>
+        <v>1.31</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B45" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>1800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>96.94905989</v>
+        <v>118.09773657</v>
       </c>
       <c r="E45" s="1">
-        <v>103.5785</v>
+        <v>100.0</v>
       </c>
       <c r="F45" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G45">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1567194.55</v>
+        <v>1700000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-42305.46</v>
+        <v>308631.63</v>
       </c>
       <c r="J45" s="1">
-        <v>-2.6994389433016</v>
+        <v>18.154801764706</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
-        <v>0.0</v>
+        <v>970.11</v>
       </c>
       <c r="M45" s="1">
-        <v>1524889.09</v>
+        <v>2007661.52</v>
       </c>
       <c r="N45" s="1">
-        <v>1524889.09</v>
+        <v>2008631.63</v>
       </c>
       <c r="O45" s="1">
-        <v>1.49</v>
+        <v>1.92</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C46" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>104.99891076</v>
+        <v>209.861</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>101.25</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>1300000.0</v>
+        <v>1128762.54</v>
       </c>
       <c r="I46" s="1">
-        <v>71287.23</v>
+        <v>1204640.81</v>
       </c>
       <c r="J46" s="1">
-        <v>5.4836330769231</v>
+        <v>106.7222526715</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46" t="s">
-        <v>132</v>
+      <c r="L46">
+        <v>617.55</v>
       </c>
       <c r="M46" s="1">
-        <v>1364985.84</v>
+        <v>2332785.8</v>
       </c>
       <c r="N46" s="1">
-        <v>1371287.23</v>
+        <v>2333403.35</v>
       </c>
       <c r="O46" s="1">
-        <v>1.34</v>
+        <v>2.23</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>95.20232728</v>
+        <v>79.41258368</v>
       </c>
       <c r="E47" s="1">
-        <v>98.45</v>
+        <v>108.16</v>
       </c>
       <c r="F47" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G47">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>1013120.66</v>
+        <v>1400854.81</v>
       </c>
       <c r="I47" s="1">
-        <v>-14843.89</v>
+        <v>-382309.48</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.465165067308</v>
+        <v>-27.291156604588</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>998276.77</v>
+        <v>1018545.33</v>
       </c>
       <c r="N47" s="1">
-        <v>998276.77</v>
+        <v>1018545.33</v>
       </c>
       <c r="O47" s="1">
         <v>0.97</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>1100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>113.88168025</v>
+        <v>95.5686906</v>
       </c>
       <c r="E48" s="1">
-        <v>103.004861</v>
+        <v>103.5785</v>
       </c>
       <c r="F48" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G48">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>967140.51</v>
+        <v>1567194.55</v>
       </c>
       <c r="I48" s="1">
-        <v>130623.49</v>
+        <v>-96278.41</v>
       </c>
       <c r="J48" s="1">
-        <v>13.506154343592</v>
+        <v>-6.1433604398382</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48" t="s">
-        <v>137</v>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1094633.42</v>
+        <v>1470916.14</v>
       </c>
       <c r="N48" s="1">
-        <v>1097764.0</v>
+        <v>1470916.14</v>
       </c>
       <c r="O48" s="1">
-        <v>1.07</v>
+        <v>1.41</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>3100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>96.80566394</v>
+        <v>108.40679658</v>
       </c>
       <c r="E49" s="1">
-        <v>101.964895</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3160911.75</v>
+        <v>1300000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-158841.06</v>
+        <v>109523.08</v>
       </c>
       <c r="J49" s="1">
-        <v>-5.0251659192953</v>
+        <v>8.4248523076923</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>140</v>
+      <c r="L49">
+        <v>234.72</v>
       </c>
       <c r="M49" s="1">
-        <v>3000975.58</v>
+        <v>1409288.36</v>
       </c>
       <c r="N49" s="1">
-        <v>3002070.69</v>
+        <v>1409523.08</v>
       </c>
       <c r="O49" s="1">
-        <v>2.93</v>
+        <v>1.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>1500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>111.13291449</v>
+        <v>95.86010912</v>
       </c>
       <c r="E50" s="1">
-        <v>100.0</v>
+        <v>98.45</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>1500000.0</v>
+        <v>1013120.66</v>
       </c>
       <c r="I50" s="1">
-        <v>172186.03</v>
+        <v>-29519.71</v>
       </c>
       <c r="J50" s="1">
-        <v>11.479068666667</v>
+        <v>-2.9137407976657</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>143</v>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1666993.72</v>
+        <v>983600.95</v>
       </c>
       <c r="N50" s="1">
-        <v>1672186.03</v>
+        <v>983600.95</v>
       </c>
       <c r="O50" s="1">
-        <v>1.63</v>
+        <v>0.94</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>2000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>117.32992393</v>
+        <v>111.03355899</v>
       </c>
       <c r="E51" s="1">
-        <v>100.676</v>
+        <v>103.004861</v>
       </c>
       <c r="F51" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G51">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>1791351.81</v>
+        <v>967140.51</v>
       </c>
       <c r="I51" s="1">
-        <v>266884.56</v>
+        <v>81326.06</v>
       </c>
       <c r="J51" s="1">
-        <v>14.898500591015</v>
+        <v>8.4089187826493</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="M51" s="1">
-        <v>2050505.49</v>
+        <v>1044351.56</v>
       </c>
       <c r="N51" s="1">
-        <v>2058236.37</v>
+        <v>1048466.57</v>
       </c>
       <c r="O51" s="1">
-        <v>2.01</v>
+        <v>1.0</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="B52" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C52" s="1">
-        <v>2300000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>104.61138637</v>
+        <v>98.49985487</v>
       </c>
       <c r="E52" s="1">
-        <v>103.0</v>
+        <v>101.964895</v>
       </c>
       <c r="F52" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2043122.04</v>
+        <v>3160911.75</v>
       </c>
       <c r="I52" s="1">
-        <v>59343.78</v>
+        <v>-104299.4</v>
       </c>
       <c r="J52" s="1">
-        <v>2.9045636451555</v>
+        <v>-3.2996618776212</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" t="s">
+        <v>141</v>
       </c>
       <c r="M52" s="1">
-        <v>2102465.82</v>
+        <v>3053495.5</v>
       </c>
       <c r="N52" s="1">
-        <v>2102465.82</v>
+        <v>3056612.35</v>
       </c>
       <c r="O52" s="1">
-        <v>2.05</v>
+        <v>2.92</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="C53" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>95.31309124</v>
+        <v>114.63506609</v>
       </c>
       <c r="E53" s="1">
         <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-23329.23</v>
+        <v>226201.82</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.665846</v>
+        <v>15.080121333333</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>105.32</v>
+      <c r="L53" t="s">
+        <v>144</v>
       </c>
       <c r="M53" s="1">
-        <v>476565.45</v>
+        <v>1719526.0</v>
       </c>
       <c r="N53" s="1">
-        <v>476670.77</v>
+        <v>1726201.82</v>
       </c>
       <c r="O53" s="1">
-        <v>0.47</v>
+        <v>1.65</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B54" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="C54" s="1">
-        <v>900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>139.08492249</v>
+        <v>122.91732347</v>
       </c>
       <c r="E54" s="1">
-        <v>116.8351</v>
+        <v>100.676</v>
       </c>
       <c r="F54" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G54">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>921695.14</v>
+        <v>1791351.81</v>
       </c>
       <c r="I54" s="1">
-        <v>173105.02</v>
+        <v>320174.31</v>
       </c>
       <c r="J54" s="1">
-        <v>18.781157943395</v>
+        <v>17.873334998333</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>983.05</v>
+      <c r="L54" t="s">
+        <v>147</v>
       </c>
       <c r="M54" s="1">
-        <v>1093817.11</v>
+        <v>2102049.14</v>
       </c>
       <c r="N54" s="1">
-        <v>1094800.16</v>
+        <v>2111526.12</v>
       </c>
       <c r="O54" s="1">
-        <v>1.07</v>
+        <v>2.02</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>260000000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>103.20768338</v>
+        <v>106.08458291</v>
       </c>
       <c r="E55" s="1">
-        <v>103.625</v>
+        <v>103.0</v>
       </c>
       <c r="F55" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G55">
-        <v>182.61</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>1463599.42</v>
+        <v>2043122.04</v>
       </c>
       <c r="I55" s="1">
-        <v>5901.49</v>
+        <v>43192.97</v>
       </c>
       <c r="J55" s="1">
-        <v>0.4032175689165</v>
+        <v>2.1140670578836</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1469500.91</v>
+        <v>2086315.01</v>
       </c>
       <c r="N55" s="1">
-        <v>1469500.91</v>
+        <v>2086315.01</v>
       </c>
       <c r="O55" s="1">
-        <v>1.43</v>
+        <v>2.0</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>260000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>103.64723101</v>
+        <v>95.55873977</v>
       </c>
       <c r="E56" s="1">
-        <v>103.7</v>
+        <v>100.0</v>
       </c>
       <c r="F56" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>182.61</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1464655.93</v>
+        <v>500000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>11103.39</v>
+        <v>-22206.3</v>
       </c>
       <c r="J56" s="1">
-        <v>0.75808862495098</v>
+        <v>-4.44126</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1475759.32</v>
+        <v>477793.7</v>
       </c>
       <c r="N56" s="1">
-        <v>1475759.32</v>
+        <v>477793.7</v>
       </c>
       <c r="O56" s="1">
-        <v>1.44</v>
+        <v>0.46</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>1100000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>131.48108057</v>
+        <v>105.78776748</v>
       </c>
       <c r="E57" s="1">
-        <v>107.638445</v>
+        <v>101.938462</v>
       </c>
       <c r="F57" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G57">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>1037842.74</v>
+        <v>2302193.27</v>
       </c>
       <c r="I57" s="1">
-        <v>230028.29</v>
+        <v>51117.74</v>
       </c>
       <c r="J57" s="1">
-        <v>22.164079502064</v>
+        <v>2.2203930775977</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="M57" s="1">
-        <v>1263799.27</v>
+        <v>2351844.33</v>
       </c>
       <c r="N57" s="1">
-        <v>1267871.03</v>
+        <v>2353311.01</v>
       </c>
       <c r="O57" s="1">
-        <v>1.24</v>
+        <v>2.25</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C58" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.91802468</v>
+        <v>140.72988538</v>
       </c>
       <c r="E58" s="1">
-        <v>106.802675</v>
+        <v>116.8351</v>
       </c>
       <c r="F58" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G58">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>1029784.3</v>
+        <v>921695.14</v>
       </c>
       <c r="I58" s="1">
-        <v>-68318.55</v>
+        <v>163742.2</v>
       </c>
       <c r="J58" s="1">
-        <v>-6.6342582616573</v>
+        <v>17.765331821105</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="M58" s="1">
-        <v>960414.43</v>
+        <v>1083000.4</v>
       </c>
       <c r="N58" s="1">
-        <v>961465.75</v>
+        <v>1085437.34</v>
       </c>
       <c r="O58" s="1">
-        <v>0.94</v>
+        <v>1.04</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B59" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C59" s="1">
-        <v>1500000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>133.62340491</v>
+        <v>103.43237735</v>
       </c>
       <c r="E59" s="1">
-        <v>100.0</v>
+        <v>103.625</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>185.11</v>
       </c>
       <c r="H59" s="1">
-        <v>1500000.0</v>
+        <v>1463599.42</v>
       </c>
       <c r="I59" s="1">
-        <v>530868.93</v>
+        <v>-10852.76</v>
       </c>
       <c r="J59" s="1">
-        <v>35.391262</v>
+        <v>-0.74151163574525</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59" t="s">
-        <v>165</v>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2004351.07</v>
+        <v>1452746.66</v>
       </c>
       <c r="N59" s="1">
-        <v>2030868.93</v>
+        <v>1452746.66</v>
       </c>
       <c r="O59" s="1">
-        <v>1.98</v>
+        <v>1.39</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C60" s="1">
-        <v>16000000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>122.05593998</v>
+        <v>104.22309187</v>
       </c>
       <c r="E60" s="1">
-        <v>100.65625</v>
+        <v>103.7</v>
       </c>
       <c r="F60" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G60">
-        <v>8.96</v>
+        <v>185.11</v>
       </c>
       <c r="H60" s="1">
-        <v>1796146.09</v>
+        <v>1464655.93</v>
       </c>
       <c r="I60" s="1">
-        <v>383983.9</v>
+        <v>-803.39</v>
       </c>
       <c r="J60" s="1">
-        <v>21.378210944968</v>
+        <v>-0.054851790345054</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2180129.99</v>
+        <v>1463852.54</v>
       </c>
       <c r="N60" s="1">
-        <v>2180129.99</v>
+        <v>1463852.54</v>
       </c>
       <c r="O60" s="1">
-        <v>2.13</v>
+        <v>1.4</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C61" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>102.89801682</v>
+        <v>132.78322805</v>
       </c>
       <c r="E61" s="1">
-        <v>114.522222</v>
+        <v>107.638445</v>
       </c>
       <c r="F61" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G61">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>1370117.17</v>
+        <v>1037842.74</v>
       </c>
       <c r="I61" s="1">
-        <v>-110444.42</v>
+        <v>216566.99</v>
       </c>
       <c r="J61" s="1">
-        <v>-8.0609470794385</v>
+        <v>20.867033284831</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>871.43</v>
+      <c r="L61" t="s">
+        <v>164</v>
       </c>
       <c r="M61" s="1">
-        <v>1258801.32</v>
+        <v>1248923.05</v>
       </c>
       <c r="N61" s="1">
-        <v>1259672.75</v>
+        <v>1254409.73</v>
       </c>
       <c r="O61" s="1">
-        <v>1.23</v>
+        <v>1.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B62" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C62" s="1">
-        <v>1600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>104.62743802</v>
+        <v>100.57810529</v>
       </c>
       <c r="E62" s="1">
-        <v>101.798895</v>
+        <v>106.802675</v>
       </c>
       <c r="F62" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G62">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H62" s="1">
-        <v>1535211.2</v>
+        <v>1029784.3</v>
       </c>
       <c r="I62" s="1">
-        <v>-71737.0</v>
+        <v>-81167.74</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.6727772699939</v>
+        <v>-7.8820137382168</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62">
-        <v>664.86</v>
+      <c r="L62" t="s">
+        <v>167</v>
       </c>
       <c r="M62" s="1">
-        <v>1462809.34</v>
+        <v>946010.39</v>
       </c>
       <c r="N62" s="1">
-        <v>1463474.2</v>
+        <v>948616.56</v>
       </c>
       <c r="O62" s="1">
-        <v>1.43</v>
+        <v>0.91</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B63" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C63" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>103.30549929</v>
+        <v>143.93526533</v>
       </c>
       <c r="E63" s="1">
-        <v>108.712771</v>
+        <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>978414.94</v>
+        <v>1500000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-42568.07</v>
+        <v>689997.39</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.3507174982426</v>
+        <v>45.999826</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="M63" s="1">
-        <v>929749.49</v>
+        <v>2159028.98</v>
       </c>
       <c r="N63" s="1">
-        <v>935846.87</v>
+        <v>2189997.39</v>
       </c>
       <c r="O63" s="1">
-        <v>0.91</v>
+        <v>2.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B64" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C64" s="1">
-        <v>150000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>248.86037504</v>
+        <v>121.93639159</v>
       </c>
       <c r="E64" s="1">
-        <v>105.45</v>
+        <v>100.65625</v>
       </c>
       <c r="F64" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G64">
-        <v>182.61</v>
+        <v>9.16</v>
       </c>
       <c r="H64" s="1">
-        <v>958762.46</v>
+        <v>1796146.09</v>
       </c>
       <c r="I64" s="1">
-        <v>1085475.7</v>
+        <v>334130.94</v>
       </c>
       <c r="J64" s="1">
-        <v>113.21633306335</v>
+        <v>18.60265943067</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2044238.16</v>
+        <v>2130277.03</v>
       </c>
       <c r="N64" s="1">
-        <v>2044238.16</v>
+        <v>2130277.03</v>
       </c>
       <c r="O64" s="1">
-        <v>1.99</v>
+        <v>2.04</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B65" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C65" s="1">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>89.52455137</v>
+        <v>102.54921764</v>
       </c>
       <c r="E65" s="1">
-        <v>104.4789</v>
+        <v>114.522222</v>
       </c>
       <c r="F65" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G65">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>1072219.96</v>
+        <v>1370117.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-133479.47</v>
+        <v>-140080.92</v>
       </c>
       <c r="J65" s="1">
-        <v>-12.448888752267</v>
+        <v>-10.224010257458</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>0.0</v>
+      <c r="L65" t="s">
+        <v>175</v>
       </c>
       <c r="M65" s="1">
-        <v>938740.49</v>
+        <v>1227609.26</v>
       </c>
       <c r="N65" s="1">
-        <v>938740.49</v>
+        <v>1230036.25</v>
       </c>
       <c r="O65" s="1">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B66" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C66" s="1">
-        <v>800000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>200.28989122</v>
+        <v>103.89301207</v>
       </c>
       <c r="E66" s="1">
-        <v>100.0</v>
+        <v>101.798895</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H66" s="1">
-        <v>800000.0</v>
+        <v>1535211.2</v>
       </c>
       <c r="I66" s="1">
-        <v>802694.13</v>
+        <v>-110963.44</v>
       </c>
       <c r="J66" s="1">
-        <v>100.33676625</v>
+        <v>-7.2278941164577</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>375.0</v>
+      <c r="L66" t="s">
+        <v>178</v>
       </c>
       <c r="M66" s="1">
-        <v>1602319.13</v>
+        <v>1421366.55</v>
       </c>
       <c r="N66" s="1">
-        <v>1602694.13</v>
+        <v>1424247.76</v>
       </c>
       <c r="O66" s="1">
-        <v>1.56</v>
+        <v>1.36</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B67" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C67" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>130.21399472</v>
+        <v>109.71254956</v>
       </c>
       <c r="E67" s="1">
-        <v>125.691467</v>
+        <v>108.712771</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1256914.67</v>
+        <v>978414.94</v>
       </c>
       <c r="I67" s="1">
-        <v>51211.47</v>
+        <v>16437.92</v>
       </c>
       <c r="J67" s="1">
-        <v>4.0743792098472</v>
+        <v>1.6800561119805</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="M67" s="1">
-        <v>1302139.95</v>
+        <v>987412.94</v>
       </c>
       <c r="N67" s="1">
-        <v>1308126.14</v>
+        <v>994852.86</v>
       </c>
       <c r="O67" s="1">
-        <v>1.28</v>
+        <v>0.95</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B68" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C68" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.05597049</v>
+        <v>88.33867528</v>
       </c>
       <c r="E68" s="1">
-        <v>100.0</v>
+        <v>104.4789</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>1000000.0</v>
+        <v>1072219.96</v>
       </c>
       <c r="I68" s="1">
-        <v>13556.94</v>
+        <v>-165794.91</v>
       </c>
       <c r="J68" s="1">
-        <v>1.355694</v>
+        <v>-15.462770344249</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68" t="s">
-        <v>186</v>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1010559.7</v>
+        <v>906425.05</v>
       </c>
       <c r="N68" s="1">
-        <v>1013556.94</v>
+        <v>906425.05</v>
       </c>
       <c r="O68" s="1">
-        <v>0.99</v>
+        <v>0.87</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B69" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C69" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>143.56275641</v>
+        <v>238.48078514</v>
       </c>
       <c r="E69" s="1">
         <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>307221.06</v>
+        <v>1109721.28</v>
       </c>
       <c r="J69" s="1">
-        <v>43.888722857143</v>
+        <v>138.71516</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="M69" s="1">
-        <v>1004939.29</v>
+        <v>1907846.28</v>
       </c>
       <c r="N69" s="1">
-        <v>1007221.06</v>
+        <v>1909721.28</v>
       </c>
       <c r="O69" s="1">
-        <v>0.98</v>
+        <v>1.83</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B70" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C70" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>238.82057776</v>
+        <v>132.44232141</v>
       </c>
       <c r="E70" s="1">
-        <v>99.49221</v>
+        <v>125.691467</v>
       </c>
       <c r="F70" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G70">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1119923.21</v>
+        <v>1256914.67</v>
       </c>
       <c r="I70" s="1">
-        <v>1397730.84</v>
+        <v>74800.81</v>
       </c>
       <c r="J70" s="1">
-        <v>124.80595343675</v>
+        <v>5.9511446389595</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="M70" s="1">
-        <v>2504235.36</v>
+        <v>1324423.21</v>
       </c>
       <c r="N70" s="1">
-        <v>2517654.05</v>
+        <v>1331715.48</v>
       </c>
       <c r="O70" s="1">
-        <v>2.46</v>
+        <v>1.27</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B71" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="C71" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>101.73621623</v>
+        <v>101.50573944</v>
       </c>
       <c r="E71" s="1">
         <v>100.0</v>
       </c>
       <c r="F71" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G71">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1259502.5</v>
+        <v>1000000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-14914.04</v>
+        <v>19214.85</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.1841215082939</v>
+        <v>1.921485</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>0.0</v>
+      <c r="L71" t="s">
+        <v>192</v>
       </c>
       <c r="M71" s="1">
-        <v>1244588.46</v>
+        <v>1015057.39</v>
       </c>
       <c r="N71" s="1">
-        <v>1244588.46</v>
+        <v>1019214.85</v>
       </c>
       <c r="O71" s="1">
-        <v>1.21</v>
+        <v>0.97</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>193</v>
+      </c>
+      <c r="B72" t="s">
+        <v>194</v>
+      </c>
+      <c r="C72" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>147.51371611</v>
+      </c>
+      <c r="E72" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>335805.96</v>
+      </c>
+      <c r="J72" s="1">
+        <v>47.97228</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" t="s">
         <v>195</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>944061.61</v>
+        <v>1032596.02</v>
       </c>
       <c r="N72" s="1">
-        <v>945754.64</v>
+        <v>1035805.96</v>
       </c>
       <c r="O72" s="1">
-        <v>0.92</v>
+        <v>0.99</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>196</v>
+      </c>
+      <c r="B73" t="s">
+        <v>197</v>
+      </c>
+      <c r="C73" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>252.84803051</v>
+      </c>
+      <c r="E73" s="1">
+        <v>99.49221</v>
+      </c>
+      <c r="F73" t="s">
+        <v>35</v>
+      </c>
+      <c r="G73">
+        <v>1.17</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1119923.21</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1490520.52</v>
+      </c>
+      <c r="J73" s="1">
+        <v>133.09131435896</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" t="s">
         <v>198</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>883247.73</v>
+        <v>2594421.87</v>
       </c>
       <c r="N73" s="1">
-        <v>883247.73</v>
+        <v>2610443.73</v>
       </c>
       <c r="O73" s="1">
-        <v>0.86</v>
+        <v>2.5</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>199</v>
+      </c>
+      <c r="B74" t="s">
         <v>200</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.49414316</v>
+        <v>106.3729749</v>
       </c>
       <c r="E74" s="1">
-        <v>115.9281</v>
+        <v>100.0</v>
       </c>
       <c r="F74" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G74">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>994152.3</v>
+        <v>1259502.5</v>
       </c>
       <c r="I74" s="1">
-        <v>-133490.44</v>
+        <v>13880.7</v>
       </c>
       <c r="J74" s="1">
-        <v>-13.427564368156</v>
+        <v>1.102078003021</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>860661.86</v>
+        <v>1273383.2</v>
       </c>
       <c r="N74" s="1">
-        <v>860661.86</v>
+        <v>1273383.2</v>
       </c>
       <c r="O74" s="1">
-        <v>0.84</v>
+        <v>1.22</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>201</v>
+      </c>
+      <c r="B75" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C75" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>107.54174158</v>
+        <v>106.3630618</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>112.7758</v>
       </c>
       <c r="F75" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="G75">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>1000000.0</v>
+        <v>986362.88</v>
       </c>
       <c r="I75" s="1">
-        <v>75939.52</v>
+        <v>-74002.37</v>
       </c>
       <c r="J75" s="1">
-        <v>7.593952</v>
+        <v>-7.5025501770707</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>522.1</v>
+      <c r="L75" t="s">
+        <v>203</v>
       </c>
       <c r="M75" s="1">
-        <v>1075417.42</v>
+        <v>909474.66</v>
       </c>
       <c r="N75" s="1">
-        <v>1075939.52</v>
+        <v>912360.51</v>
       </c>
       <c r="O75" s="1">
-        <v>1.05</v>
+        <v>0.87</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>204</v>
       </c>
       <c r="B76" t="s">
         <v>205</v>
       </c>
       <c r="C76" s="1">
-        <v>200000.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>91.17001725</v>
+        <v>109.17236895</v>
       </c>
       <c r="E76" s="1">
-        <v>100.25</v>
+        <v>105.5</v>
       </c>
       <c r="F76" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G76">
-        <v>1.14</v>
+        <v>185.11</v>
       </c>
       <c r="H76" s="1">
-        <v>171705.06</v>
+        <v>959217.06</v>
       </c>
       <c r="I76" s="1">
-        <v>-12372.63</v>
+        <v>-74582.25</v>
       </c>
       <c r="J76" s="1">
-        <v>-7.2057457130267</v>
+        <v>-7.7753256390165</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>159332.43</v>
+        <v>884634.81</v>
       </c>
       <c r="N76" s="1">
-        <v>159332.43</v>
+        <v>884634.81</v>
       </c>
       <c r="O76" s="1">
-        <v>0.16</v>
+        <v>0.85</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>206</v>
       </c>
       <c r="B77" t="s">
         <v>207</v>
       </c>
       <c r="C77" s="1">
-        <v>13.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>24394.25</v>
+        <v>99.17353032</v>
       </c>
       <c r="E77" s="1">
-        <v>25473.4</v>
+        <v>115.9281</v>
       </c>
       <c r="F77" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G77">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>0.0</v>
+        <v>994152.3</v>
       </c>
       <c r="I77" s="1">
-        <v>-245175.64</v>
+        <v>-146152.9</v>
       </c>
       <c r="J77" s="1">
-        <v>0</v>
+        <v>-14.701258549621</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>-245175.64</v>
+        <v>847999.4</v>
       </c>
       <c r="N77" s="1">
-        <v>-245175.64</v>
+        <v>847999.4</v>
       </c>
       <c r="O77" s="1">
-        <v>-0.24</v>
+        <v>0.81</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>208</v>
       </c>
       <c r="B78" t="s">
         <v>209</v>
       </c>
       <c r="C78" s="1">
-        <v>140.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>14.03</v>
+        <v>110.70401046</v>
       </c>
       <c r="E78" s="1">
-        <v>25.0081</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G78">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>296154.12</v>
+        <v>1000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-124518.33</v>
+        <v>108026.29</v>
       </c>
       <c r="J78" s="1">
-        <v>-42.045111511533</v>
+        <v>10.802629</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
-        <v>0.0</v>
+        <v>986.19</v>
       </c>
       <c r="M78" s="1">
-        <v>171635.79</v>
+        <v>1107040.1</v>
       </c>
       <c r="N78" s="1">
-        <v>171635.79</v>
+        <v>1108026.29</v>
       </c>
       <c r="O78" s="1">
-        <v>0.17</v>
+        <v>1.06</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>210</v>
       </c>
       <c r="B79" t="s">
         <v>211</v>
       </c>
       <c r="C79" s="1">
-        <v>32.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>216.37</v>
+        <v>90.04111104</v>
       </c>
       <c r="E79" s="1">
-        <v>180.0</v>
+        <v>100.25</v>
       </c>
       <c r="F79" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G79">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>487227.2</v>
+        <v>171705.06</v>
       </c>
       <c r="I79" s="1">
-        <v>117792.02</v>
+        <v>-17722.83</v>
       </c>
       <c r="J79" s="1">
-        <v>24.175994279466</v>
+        <v>-10.321670194227</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>605019.22</v>
+        <v>153982.23</v>
       </c>
       <c r="N79" s="1">
-        <v>605019.22</v>
+        <v>153982.23</v>
       </c>
       <c r="O79" s="1">
-        <v>0.59</v>
+        <v>0.15</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>212</v>
       </c>
       <c r="B80" t="s">
         <v>213</v>
       </c>
       <c r="C80" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>25074.25</v>
+      </c>
+      <c r="E80" s="1">
+        <v>24607.418421</v>
+      </c>
+      <c r="F80" t="s">
+        <v>35</v>
+      </c>
+      <c r="G80">
+        <v>1.17</v>
+      </c>
+      <c r="H80" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>103784.7</v>
+      </c>
+      <c r="J80" s="1">
+        <v>0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>103784.7</v>
+      </c>
+      <c r="N80" s="1">
+        <v>103784.7</v>
+      </c>
+      <c r="O80" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P80">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16">
+      <c r="A81" t="s">
+        <v>214</v>
+      </c>
+      <c r="B81" t="s">
+        <v>215</v>
+      </c>
+      <c r="C81" s="1">
+        <v>140.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>9.0</v>
+      </c>
+      <c r="E81" s="1">
+        <v>25.0081</v>
+      </c>
+      <c r="F81" t="s">
+        <v>35</v>
+      </c>
+      <c r="G81">
+        <v>1.17</v>
+      </c>
+      <c r="H81" s="1">
+        <v>296154.12</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-188415.77</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-63.620850522019</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>107738.35</v>
+      </c>
+      <c r="N81" s="1">
+        <v>107738.35</v>
+      </c>
+      <c r="O81" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P81">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16">
+      <c r="A82" t="s">
+        <v>216</v>
+      </c>
+      <c r="B82" t="s">
+        <v>217</v>
+      </c>
+      <c r="C82" s="1">
+        <v>32.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>432.1</v>
+      </c>
+      <c r="E82" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F82" t="s">
+        <v>35</v>
+      </c>
+      <c r="G82">
+        <v>1.17</v>
+      </c>
+      <c r="H82" s="1">
+        <v>487227.2</v>
+      </c>
+      <c r="I82" s="1">
+        <v>695090.03</v>
+      </c>
+      <c r="J82" s="1">
+        <v>142.66240267374</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82">
+        <v>0.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>1182317.23</v>
+      </c>
+      <c r="N82" s="1">
+        <v>1182317.23</v>
+      </c>
+      <c r="O82" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="P82">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16">
+      <c r="A83" t="s">
+        <v>218</v>
+      </c>
+      <c r="B83" t="s">
+        <v>219</v>
+      </c>
+      <c r="C83" s="1">
         <v>85.0</v>
       </c>
-      <c r="D80" s="1">
-[...2 lines deleted...]
-      <c r="E80" s="1">
+      <c r="D83" s="1">
+        <v>8.49</v>
+      </c>
+      <c r="E83" s="1">
         <v>32.5933</v>
       </c>
-      <c r="F80" t="s">
-[...5 lines deleted...]
-      <c r="H80" s="1">
+      <c r="F83" t="s">
+        <v>35</v>
+      </c>
+      <c r="G83">
+        <v>1.17</v>
+      </c>
+      <c r="H83" s="1">
         <v>245638.21</v>
       </c>
-      <c r="I80" s="1">
-[...20 lines deleted...]
-      <c r="P80">
+      <c r="I83" s="1">
+        <v>-183932.35</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-74.879372390802</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>61705.86</v>
+      </c>
+      <c r="N83" s="1">
+        <v>61705.86</v>
+      </c>
+      <c r="O83" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P83">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>