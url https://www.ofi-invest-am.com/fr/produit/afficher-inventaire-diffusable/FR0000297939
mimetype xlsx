--- v3 (2026-07-08)
+++ v4 (2026-08-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000297939</t>
   </si>
   <si>
@@ -115,579 +115,603 @@
   <si>
     <t>GAZTRANSPORT</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO AB-B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>PCAT126159</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> //</t>
+    <t>ICAT0002DS35</t>
+  </si>
+  <si>
+    <t>EUR/HKD 21/05/26</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>ICAT0002DR6T</t>
+  </si>
+  <si>
+    <t>EUR/JPY 21/05/26</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>ICAT0002DR6U</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>ICAT0002DR6S</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>PCAT126158</t>
-[...31 lines deleted...]
-  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR 0.7 12-27</t>
   </si>
   <si>
-    <t>3 827.98</t>
+    <t>4 988.92</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST ZCP 03-31</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AERO ZCP 07-30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAM TE 1.125 02-29</t>
   </si>
   <si>
-    <t>1 731.51</t>
+    <t>2 998.71</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIB GROU ZCP 07-32</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLL CAPI ZCP 12-29</t>
   </si>
   <si>
     <t>US00217DAC48</t>
   </si>
   <si>
     <t>AST SPA 2.375 10-32</t>
   </si>
   <si>
-    <t>16 923.19</t>
+    <t>2 246.35</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>BAIDU ZCP 03-32</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMI 1.875 04-29</t>
   </si>
   <si>
+    <t>2 202.87</t>
+  </si>
+  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>BOLT INNO ZCP 02-33</t>
   </si>
   <si>
+    <t>US15643UAF12</t>
+  </si>
+  <si>
+    <t>CENT ENER ZCP 08-32</t>
+  </si>
+  <si>
+    <t>XS3359531186</t>
+  </si>
+  <si>
+    <t>CHIN HONG ZCP 05-27</t>
+  </si>
+  <si>
+    <t>CNH</t>
+  </si>
+  <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHIN PACI ZCP 09-30</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPH MINI ZCP 10-31</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>CITI GL 0.8 02-30</t>
   </si>
   <si>
-    <t>3 927.67</t>
-[...5 lines deleted...]
-    <t>CITI GL 1.0 04-29</t>
+    <t>6 321.10</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COIN GL 0.25 04-30</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>CORP OF 5.25 09-28</t>
   </si>
   <si>
-    <t>2 992.73</t>
+    <t>7 899.83</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBE SOFT ZCP 06-30</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG ZCP 12-29</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELI HE 3.25 02-30</t>
   </si>
   <si>
-    <t>8 618.78</t>
+    <t>15 621.55</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN ZCP 05-28</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGI RE 1.875 11-29</t>
   </si>
   <si>
-    <t>5 771.70</t>
-[...1 lines deleted...]
-  <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH ZCP 05-30</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX ZCP 03-28</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS EX 2.25 09-29</t>
   </si>
   <si>
-    <t>9 863.01</t>
+    <t>11 786.30</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDE SI 0.25 01-31</t>
   </si>
   <si>
+    <t>1 175.12</t>
+  </si>
+  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI 2.95 09-30</t>
   </si>
   <si>
-    <t>31 940.82</t>
+    <t>37 929.73</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURO NV 1.5 05-32</t>
   </si>
   <si>
-    <t>3 778.85</t>
+    <t>4 903.85</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAI TE 4.0 PERP</t>
   </si>
   <si>
+    <t>5 770.49</t>
+  </si>
+  <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRS MA 0.125 01-31</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 03-30</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 11-28</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>GS ACQU 0.25 06-30</t>
   </si>
   <si>
-    <t>1 064.08</t>
+    <t>1 396.05</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBER FI 1.5 03-30</t>
   </si>
   <si>
+    <t>3 672.55</t>
+  </si>
+  <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTU MA 2.5 10-30</t>
   </si>
   <si>
+    <t>3 648.37</t>
+  </si>
+  <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN ZCP 07-31</t>
   </si>
   <si>
+    <t>US465741AQ90</t>
+  </si>
+  <si>
+    <t>ITRON 1.375 07-30</t>
+  </si>
+  <si>
+    <t>7 675.01</t>
+  </si>
+  <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JIN KAI TO ZCP 02-31</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JP MORG 0.5 03-30</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JP MORG CH ZCP 04-28</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC 1.75 07-30</t>
   </si>
   <si>
-    <t>4 115.01</t>
+    <t>5 931.14</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PRO 1.0 09-30</t>
   </si>
   <si>
-    <t>3 116.85</t>
+    <t>6 402.17</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND 1.5 06-33</t>
   </si>
   <si>
-    <t>6 675.82</t>
+    <t>9 086.54</t>
   </si>
   <si>
     <t>XS3072393450</t>
   </si>
   <si>
     <t>LG CHEM 1.75 06-28</t>
   </si>
   <si>
-    <t>9 476.98</t>
+    <t>12 790.20</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>MORG STAN ZCP 02-29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO E ZCP 07-33</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBI GR 1.25 03-31</t>
   </si>
   <si>
-    <t>1 466.68</t>
+    <t>4 502.24</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXT EN 3.0 03-27</t>
   </si>
   <si>
-    <t>2 436.94</t>
+    <t>4 965.61</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-29</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-31</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMA TE 2.5 07-27</t>
   </si>
   <si>
-    <t>5 486.68</t>
+    <t>8 078.96</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARS CO 2.625 03-29</t>
   </si>
   <si>
-    <t>2 606.17</t>
+    <t>5 310.44</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHAR GR 4.5 04-29</t>
   </si>
   <si>
-    <t>30 968.41</t>
+    <t>4 426.23</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN IN ZCP 06-30</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAG NV 2.0 09-32</t>
   </si>
   <si>
-    <t>2 426.99</t>
+    <t>5 013.02</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAG NV 2.5 09-31</t>
   </si>
   <si>
-    <t>2 881.21</t>
+    <t>6 542.30</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>RAG STI 2.25 11-30</t>
   </si>
   <si>
-    <t>7 439.92</t>
+    <t>9 621.55</t>
   </si>
   <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK ZCP 06-30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM 2.875 09-29</t>
   </si>
   <si>
-    <t>1 875.00</t>
+    <t>4 312.50</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHN EL 1.97 11-30</t>
   </si>
   <si>
-    <t>7 292.27</t>
+    <t>9 414.64</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM 1.75 01-31</t>
   </si>
   <si>
-    <t>4 157.46</t>
+    <t>6 042.82</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE 2.0 01-28</t>
   </si>
   <si>
-    <t>3 209.94</t>
+    <t>4 718.23</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STIL MI 4.25 11-28</t>
   </si>
   <si>
-    <t>16 021.86</t>
+    <t>20 835.80</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMI NV ZCP 08-27</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETR TE 2.25 08-28</t>
   </si>
   <si>
-    <t>2 885.85</t>
+    <t>4 997.85</t>
   </si>
   <si>
     <t>XS2635167963</t>
   </si>
   <si>
     <t>TOKY CORP ZCP 09-30</t>
   </si>
   <si>
     <t>US90353TAR14</t>
   </si>
   <si>
     <t>UBER TECH ZCP 05-28</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI 0.7 02-30</t>
+  </si>
+  <si>
+    <t>1 740.33</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON ZCP 10-30</t>
   </si>
   <si>
     <t>NQM6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0626</t>
   </si>
   <si>
     <t>OEQL00004F8G</t>
   </si>
   <si>
     <t>ALIBAB 270115 C160</t>
   </si>
   <si>
     <t>OEQL00004F8H</t>
   </si>
   <si>
     <t>LUMENT 260918 C540</t>
   </si>
@@ -1081,66 +1105,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>305446.367</v>
+        <v>308087.885</v>
       </c>
       <c r="D2">
-        <v>342.23</v>
+        <v>357.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>104535591.45</v>
+        <v>110057433.46</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>104535591.45</v>
+        <v>110057433.46</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1192,4134 +1216,4134 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>6500.0</v>
       </c>
       <c r="D2" s="1">
-        <v>204.0</v>
+        <v>209.4</v>
       </c>
       <c r="E2" s="1">
         <v>103.11302769</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>670234.68</v>
       </c>
       <c r="I2" s="1">
-        <v>655765.32</v>
+        <v>690865.32</v>
       </c>
       <c r="J2" s="1">
-        <v>97.841150207268</v>
+        <v>103.0781218304</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1326000.0</v>
+        <v>1361100.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1326000.0</v>
+        <v>1361100.0</v>
       </c>
       <c r="O2" s="1">
-        <v>1.27</v>
+        <v>1.24</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
-        <v>10000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.0</v>
+        <v>153.15</v>
       </c>
       <c r="E3" s="1">
-        <v>41.241627</v>
+        <v>41.241626</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>412416.27</v>
+        <v>206208.13</v>
       </c>
       <c r="I3" s="1">
-        <v>737583.73</v>
+        <v>559541.87</v>
       </c>
       <c r="J3" s="1">
-        <v>178.84447914725</v>
+        <v>271.3481131903</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1150000.0</v>
+        <v>765750.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1150000.0</v>
+        <v>765750.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.1</v>
+        <v>0.7</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>5395.0</v>
       </c>
       <c r="D4" s="1">
-        <v>313.1</v>
+        <v>271.4</v>
       </c>
       <c r="E4" s="1">
         <v>177.95450232</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>960064.54</v>
       </c>
       <c r="I4" s="1">
-        <v>729109.96</v>
+        <v>504138.46</v>
       </c>
       <c r="J4" s="1">
-        <v>75.943848525017</v>
+        <v>52.510892653113</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1689174.5</v>
+        <v>1464203.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1689174.5</v>
+        <v>1464203.0</v>
       </c>
       <c r="O4" s="1">
-        <v>1.62</v>
+        <v>1.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>60000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>332.6</v>
+        <v>317.2</v>
       </c>
       <c r="E5" s="1">
         <v>17.299538</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5">
-        <v>10.85</v>
+        <v>10.97</v>
       </c>
       <c r="H5" s="1">
         <v>1037972.28</v>
       </c>
       <c r="I5" s="1">
-        <v>801544.7</v>
+        <v>697653.09</v>
       </c>
       <c r="J5" s="1">
-        <v>77.22216820665</v>
+        <v>67.213075285594</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1839516.98</v>
+        <v>1735625.37</v>
       </c>
       <c r="N5" s="1">
-        <v>1839516.98</v>
+        <v>1735625.37</v>
       </c>
       <c r="O5" s="1">
-        <v>1.76</v>
+        <v>1.58</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
-        <v>0.0</v>
+        <v>4628900.05</v>
       </c>
       <c r="D6" s="1">
-        <v>0.85355098</v>
+        <v>1.0</v>
       </c>
       <c r="E6" s="1">
-        <v>0.86357024</v>
+        <v>1.0</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>0.0</v>
       </c>
       <c r="I6" s="1">
-        <v>23175.91</v>
+        <v>37797.84</v>
       </c>
       <c r="J6" s="1">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
         <v>0.0</v>
       </c>
       <c r="N6" s="1">
-        <v>23175.91</v>
+        <v>37797.84</v>
       </c>
       <c r="O6" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C7" s="1">
-        <v>0.0</v>
+        <v>4608483.73</v>
       </c>
       <c r="D7" s="1">
-        <v>0.00540935</v>
+        <v>0.00542301</v>
       </c>
       <c r="E7" s="1">
-        <v>0.00544536</v>
+        <v>0.00536139</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G7">
-        <v>185.11</v>
+        <v>184.45</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-13182.5</v>
+        <v>34018.95</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
         <v>0.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-13182.5</v>
+        <v>34018.95</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C8" s="1">
-        <v>4628900.05</v>
+        <v>1798640.9</v>
       </c>
       <c r="D8" s="1">
         <v>1.0</v>
       </c>
       <c r="E8" s="1">
         <v>1.0</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G8">
-        <v>1.0</v>
+        <v>10.97</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>63833.24</v>
+        <v>45646.0</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
-        <v>63833.24</v>
+        <v>45646.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>5833253.87</v>
+        <v>52735243.46</v>
       </c>
       <c r="D9" s="1">
-        <v>1.0</v>
+        <v>0.85962818</v>
       </c>
       <c r="E9" s="1">
-        <v>1.0</v>
+        <v>0.86357024</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G9">
-        <v>185.11</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>62867.28</v>
+        <v>255507.71</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
         <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>62867.279999999</v>
+        <v>255507.70999999</v>
       </c>
       <c r="O9" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>1798640.9</v>
+        <v>741.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1.0</v>
+        <v>4800.35</v>
       </c>
       <c r="E10" s="1">
-        <v>1.0</v>
+        <v>4791.4351417</v>
       </c>
       <c r="F10" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>0.0</v>
+        <v>3550453.44</v>
       </c>
       <c r="I10" s="1">
-        <v>25964.93</v>
+        <v>6605.91</v>
       </c>
       <c r="J10" s="1">
-        <v>0</v>
+        <v>0.18605820669486</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>0.0</v>
+        <v>3557059.35</v>
       </c>
       <c r="N10" s="1">
-        <v>25964.93</v>
+        <v>3557059.35</v>
       </c>
       <c r="O10" s="1">
-        <v>0.02</v>
+        <v>3.23</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>44393815.05</v>
+        <v>34000.0</v>
       </c>
       <c r="D11" s="1">
+        <v>54.28541744</v>
+      </c>
+      <c r="E11" s="1">
+        <v>53.48246559</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
         <v>1.0</v>
       </c>
-      <c r="E11" s="1">
-[...7 lines deleted...]
-      </c>
       <c r="H11" s="1">
-        <v>0.0</v>
+        <v>1818403.83</v>
       </c>
       <c r="I11" s="1">
-        <v>596220.04</v>
+        <v>27300.36</v>
       </c>
       <c r="J11" s="1">
-        <v>0</v>
+        <v>1.5013364770575</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" t="s">
+        <v>48</v>
       </c>
       <c r="M11" s="1">
-        <v>0.0</v>
+        <v>1840715.27</v>
       </c>
       <c r="N11" s="1">
-        <v>596220.04</v>
+        <v>1845704.19</v>
       </c>
       <c r="O11" s="1">
-        <v>0.57</v>
+        <v>1.68</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>888.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>4790.28</v>
+        <v>115.43497567</v>
       </c>
       <c r="E12" s="1">
-        <v>4776.00171171</v>
+        <v>102.5</v>
       </c>
       <c r="F12" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="G12">
-        <v>1.0</v>
+        <v>184.45</v>
       </c>
       <c r="H12" s="1">
-        <v>4241089.52</v>
+        <v>667739.94</v>
       </c>
       <c r="I12" s="1">
-        <v>12679.12</v>
+        <v>83276.46</v>
       </c>
       <c r="J12" s="1">
-        <v>0.29895902786791</v>
+        <v>12.471391182621</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4253768.64</v>
+        <v>751016.4</v>
       </c>
       <c r="N12" s="1">
-        <v>4253768.64</v>
+        <v>751016.4</v>
       </c>
       <c r="O12" s="1">
-        <v>4.07</v>
+        <v>0.68</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>34000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>55.49371252</v>
+        <v>93.30202034</v>
       </c>
       <c r="E13" s="1">
-        <v>53.48246559</v>
+        <v>105.565</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>1818403.83</v>
+        <v>1083366.12</v>
       </c>
       <c r="I13" s="1">
-        <v>68382.4</v>
+        <v>-120662.56</v>
       </c>
       <c r="J13" s="1">
-        <v>3.7605728096162</v>
+        <v>-11.137745381958</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13" t="s">
-        <v>51</v>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1882958.25</v>
+        <v>962703.56</v>
       </c>
       <c r="N13" s="1">
-        <v>1886786.23</v>
+        <v>962703.56</v>
       </c>
       <c r="O13" s="1">
-        <v>1.8</v>
+        <v>0.87</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>120000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>111.54125752</v>
+        <v>139.04736874</v>
       </c>
       <c r="E14" s="1">
-        <v>102.5</v>
+        <v>94.779375</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G14">
-        <v>185.11</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>667739.94</v>
+        <v>996934.3</v>
       </c>
       <c r="I14" s="1">
-        <v>55324.18</v>
+        <v>440775.0</v>
       </c>
       <c r="J14" s="1">
-        <v>8.2852884313016</v>
+        <v>44.213043928772</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>0.0</v>
+      <c r="L14" t="s">
+        <v>55</v>
       </c>
       <c r="M14" s="1">
-        <v>723064.12</v>
+        <v>1434710.59</v>
       </c>
       <c r="N14" s="1">
-        <v>723064.12</v>
+        <v>1437709.3</v>
       </c>
       <c r="O14" s="1">
-        <v>0.69</v>
+        <v>1.31</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>1200000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.73253756</v>
+        <v>100.35765439</v>
       </c>
       <c r="E15" s="1">
-        <v>105.565</v>
+        <v>108.766</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>9.11</v>
       </c>
       <c r="H15" s="1">
-        <v>1083366.12</v>
+        <v>1068579.91</v>
       </c>
       <c r="I15" s="1">
-        <v>-60030.98</v>
+        <v>-76723.8</v>
       </c>
       <c r="J15" s="1">
-        <v>-5.5411535298889</v>
+        <v>-7.1799777706845</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1023335.14</v>
+        <v>991856.11</v>
       </c>
       <c r="N15" s="1">
-        <v>1023335.14</v>
+        <v>991856.11</v>
       </c>
       <c r="O15" s="1">
-        <v>0.98</v>
+        <v>0.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>115.38680032</v>
+        <v>97.44323244</v>
       </c>
       <c r="E16" s="1">
-        <v>94.779375</v>
+        <v>110.1</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G16">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>996934.3</v>
+        <v>1101000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>188757.53</v>
+        <v>-126567.68</v>
       </c>
       <c r="J16" s="1">
-        <v>18.933798345588</v>
+        <v>-11.49570208901</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16" t="s">
-        <v>58</v>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1183960.32</v>
+        <v>974432.32</v>
       </c>
       <c r="N16" s="1">
-        <v>1185691.83</v>
+        <v>974432.32</v>
       </c>
       <c r="O16" s="1">
-        <v>1.13</v>
+        <v>0.89</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>9000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.47895457</v>
+        <v>151.86417777</v>
       </c>
       <c r="E17" s="1">
-        <v>108.766</v>
+        <v>106.880156</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G17">
-        <v>9.16</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>1068579.91</v>
+        <v>1099872.97</v>
       </c>
       <c r="I17" s="1">
-        <v>-22200.82</v>
+        <v>469329.64</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.0776003546614</v>
+        <v>42.671258663625</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" t="s">
+        <v>62</v>
       </c>
       <c r="M17" s="1">
-        <v>1046379.09</v>
+        <v>1566956.26</v>
       </c>
       <c r="N17" s="1">
-        <v>1046379.09</v>
+        <v>1569202.61</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>1.43</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>1000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>98.62702596</v>
+        <v>92.41859739</v>
       </c>
       <c r="E18" s="1">
-        <v>110.1</v>
+        <v>97.903333</v>
       </c>
       <c r="F18" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G18">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
-        <v>1101000.0</v>
+        <v>1534428.32</v>
       </c>
       <c r="I18" s="1">
-        <v>-114729.74</v>
+        <v>-104045.9</v>
       </c>
       <c r="J18" s="1">
-        <v>-10.420503178928</v>
+        <v>-6.7807598858707</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>986270.26</v>
+        <v>1430382.42</v>
       </c>
       <c r="N18" s="1">
-        <v>986270.26</v>
+        <v>1430382.42</v>
       </c>
       <c r="O18" s="1">
-        <v>0.94</v>
+        <v>1.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>165.47666219</v>
+        <v>224.8880814</v>
       </c>
       <c r="E19" s="1">
-        <v>106.880156</v>
+        <v>110.40082</v>
       </c>
       <c r="F19" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1099872.97</v>
+        <v>1104008.2</v>
       </c>
       <c r="I19" s="1">
-        <v>614972.36</v>
+        <v>1147075.48</v>
       </c>
       <c r="J19" s="1">
-        <v>55.913035120774</v>
+        <v>103.90099276437</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M19" s="1">
-        <v>1697922.14</v>
+        <v>2248880.81</v>
       </c>
       <c r="N19" s="1">
-        <v>1714845.33</v>
+        <v>2251083.68</v>
       </c>
       <c r="O19" s="1">
-        <v>1.64</v>
+        <v>2.05</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.2688396</v>
+        <v>93.21267799</v>
       </c>
       <c r="E20" s="1">
-        <v>97.903333</v>
+        <v>100.25</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>9.11</v>
       </c>
       <c r="H20" s="1">
-        <v>1534428.32</v>
+        <v>219141.25</v>
       </c>
       <c r="I20" s="1">
-        <v>-98909.63</v>
+        <v>-14421.08</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.4460247970397</v>
+        <v>-6.5807236200396</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1435518.69</v>
+        <v>204720.17</v>
       </c>
       <c r="N20" s="1">
-        <v>1435518.69</v>
+        <v>204720.17</v>
       </c>
       <c r="O20" s="1">
-        <v>1.37</v>
+        <v>0.19</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>1000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>182.7273511</v>
+        <v>107.61917866</v>
       </c>
       <c r="E21" s="1">
-        <v>110.40082</v>
+        <v>119.3027</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>1104008.2</v>
+        <v>1323492.85</v>
       </c>
       <c r="I21" s="1">
-        <v>723470.23</v>
+        <v>-120526.97</v>
       </c>
       <c r="J21" s="1">
-        <v>65.531236996247</v>
+        <v>-9.1067337462382</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
-        <v>204.92</v>
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1827273.51</v>
+        <v>1202965.88</v>
       </c>
       <c r="N21" s="1">
-        <v>1827478.43</v>
+        <v>1202965.88</v>
       </c>
       <c r="O21" s="1">
-        <v>1.75</v>
+        <v>1.09</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>2000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.97601883</v>
+        <v>99.82740863</v>
       </c>
       <c r="E22" s="1">
-        <v>100.25</v>
+        <v>100.85</v>
       </c>
       <c r="F22" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="G22">
-        <v>9.16</v>
+        <v>7.92</v>
       </c>
       <c r="H22" s="1">
-        <v>219141.25</v>
+        <v>1259892.69</v>
       </c>
       <c r="I22" s="1">
-        <v>-7365.07</v>
+        <v>188.46</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.3608779725405</v>
+        <v>0.014958416815642</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>211776.18</v>
+        <v>1260081.15</v>
       </c>
       <c r="N22" s="1">
-        <v>211776.18</v>
+        <v>1260081.15</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>1.14</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C23" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>105.08605903</v>
+        <v>103.12163517</v>
       </c>
       <c r="E23" s="1">
         <v>100.25</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G23">
-        <v>9.16</v>
+        <v>9.11</v>
       </c>
       <c r="H23" s="1">
         <v>1097379.43</v>
       </c>
       <c r="I23" s="1">
-        <v>50054.98</v>
+        <v>35035.15</v>
       </c>
       <c r="J23" s="1">
-        <v>4.5613193241648</v>
+        <v>3.1926195299651</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1147434.41</v>
+        <v>1132414.58</v>
       </c>
       <c r="N23" s="1">
-        <v>1147434.41</v>
+        <v>1132414.58</v>
       </c>
       <c r="O23" s="1">
-        <v>1.1</v>
+        <v>1.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C24" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>124.87362016</v>
+        <v>152.5744596</v>
       </c>
       <c r="E24" s="1">
         <v>106.49</v>
       </c>
       <c r="F24" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>1184031.82</v>
       </c>
       <c r="I24" s="1">
-        <v>204046.04</v>
+        <v>521443.65</v>
       </c>
       <c r="J24" s="1">
-        <v>17.2331551022</v>
+        <v>44.039665251564</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1388077.86</v>
+        <v>1705475.47</v>
       </c>
       <c r="N24" s="1">
-        <v>1388077.86</v>
+        <v>1705475.47</v>
       </c>
       <c r="O24" s="1">
-        <v>1.33</v>
+        <v>1.55</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C25" s="1">
         <v>2800000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>104.59212059</v>
+        <v>103.63107022</v>
       </c>
       <c r="E25" s="1">
         <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2800000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>132507.05</v>
+        <v>107991.06</v>
       </c>
       <c r="J25" s="1">
-        <v>4.7323946428571</v>
+        <v>3.8568235714286</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M25" s="1">
-        <v>2928579.38</v>
+        <v>2901669.96</v>
       </c>
       <c r="N25" s="1">
-        <v>2932507.05</v>
+        <v>2907991.06</v>
       </c>
       <c r="O25" s="1">
-        <v>2.81</v>
+        <v>2.64</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B26" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>96.40204466</v>
+        <v>98.69319497</v>
       </c>
       <c r="E26" s="1">
-        <v>102.7</v>
+        <v>109.750817</v>
       </c>
       <c r="F26" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>1540500.0</v>
+        <v>577205.5</v>
       </c>
       <c r="I26" s="1">
-        <v>-94263.85</v>
+        <v>-67871.88</v>
       </c>
       <c r="J26" s="1">
-        <v>-6.1190425186628</v>
+        <v>-11.758702922962</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
-        <v>205.48</v>
+        <v>168.38</v>
       </c>
       <c r="M26" s="1">
-        <v>1446030.67</v>
+        <v>509165.24</v>
       </c>
       <c r="N26" s="1">
-        <v>1446236.15</v>
+        <v>509333.62</v>
       </c>
       <c r="O26" s="1">
-        <v>1.38</v>
+        <v>0.46</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B27" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>93.78138103</v>
+        <v>118.72644443</v>
       </c>
       <c r="E27" s="1">
-        <v>109.750817</v>
+        <v>115.228283</v>
       </c>
       <c r="F27" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>577205.5</v>
+        <v>1010021.33</v>
       </c>
       <c r="I27" s="1">
-        <v>-96041.22</v>
+        <v>18742.16</v>
       </c>
       <c r="J27" s="1">
-        <v>-16.638999455133</v>
+        <v>1.8556202174463</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>28.5</v>
+      <c r="L27" t="s">
+        <v>86</v>
       </c>
       <c r="M27" s="1">
-        <v>481135.78</v>
+        <v>1020863.66</v>
       </c>
       <c r="N27" s="1">
-        <v>481164.28</v>
+        <v>1028763.49</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>0.93</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B28" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C28" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>119.25114864</v>
+        <v>128.2277183</v>
       </c>
       <c r="E28" s="1">
-        <v>115.228283</v>
+        <v>101.9211</v>
       </c>
       <c r="F28" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>1010021.33</v>
+        <v>1340067.93</v>
       </c>
       <c r="I28" s="1">
-        <v>12647.75</v>
+        <v>313771.94</v>
       </c>
       <c r="J28" s="1">
-        <v>1.2522260297216</v>
+        <v>23.414629435987</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>85</v>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1019676.35</v>
+        <v>1653839.87</v>
       </c>
       <c r="N28" s="1">
-        <v>1022669.08</v>
+        <v>1653839.87</v>
       </c>
       <c r="O28" s="1">
-        <v>0.98</v>
+        <v>1.5</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C29" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>106.96441996</v>
+        <v>124.194</v>
       </c>
       <c r="E29" s="1">
-        <v>101.9211</v>
+        <v>103.48</v>
       </c>
       <c r="F29" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>1340067.93</v>
+        <v>1234161.09</v>
       </c>
       <c r="I29" s="1">
-        <v>31857.08</v>
+        <v>260865.57</v>
       </c>
       <c r="J29" s="1">
-        <v>2.3772735162761</v>
+        <v>21.137076198051</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1371925.01</v>
+        <v>1495026.66</v>
       </c>
       <c r="N29" s="1">
-        <v>1371925.01</v>
+        <v>1495026.66</v>
       </c>
       <c r="O29" s="1">
-        <v>1.31</v>
+        <v>1.36</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C30" s="1">
-        <v>1400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>96.4635</v>
+        <v>100.86718257</v>
       </c>
       <c r="E30" s="1">
-        <v>103.48</v>
+        <v>90.765233</v>
       </c>
       <c r="F30" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1234161.09</v>
+        <v>1815304.66</v>
       </c>
       <c r="I30" s="1">
-        <v>-79403.5</v>
+        <v>217660.54</v>
       </c>
       <c r="J30" s="1">
-        <v>-6.4338035482872</v>
+        <v>11.990303600058</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30">
-        <v>0.0</v>
+      <c r="L30" t="s">
+        <v>93</v>
       </c>
       <c r="M30" s="1">
-        <v>1154757.59</v>
+        <v>2017343.65</v>
       </c>
       <c r="N30" s="1">
-        <v>1154757.59</v>
+        <v>2032965.2</v>
       </c>
       <c r="O30" s="1">
-        <v>1.1</v>
+        <v>1.85</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>2000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>94.4714077</v>
+        <v>92.53819587</v>
       </c>
       <c r="E31" s="1">
-        <v>90.765233</v>
+        <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1815304.66</v>
+        <v>1800000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>82742.28</v>
+        <v>-134312.47</v>
       </c>
       <c r="J31" s="1">
-        <v>4.5580382083082</v>
+        <v>-7.4618038888889</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31" t="s">
-        <v>92</v>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1889428.16</v>
+        <v>1665687.53</v>
       </c>
       <c r="N31" s="1">
-        <v>1898046.94</v>
+        <v>1665687.53</v>
       </c>
       <c r="O31" s="1">
-        <v>1.82</v>
+        <v>1.51</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>1800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>92.46919956</v>
+        <v>108.98699076</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>106.976467</v>
       </c>
       <c r="F32" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G32">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>1800000.0</v>
+        <v>842076.53</v>
       </c>
       <c r="I32" s="1">
-        <v>-135554.41</v>
+        <v>1451.88</v>
       </c>
       <c r="J32" s="1">
-        <v>-7.5308005555556</v>
+        <v>0.17241663296328</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
-        <v>0.0</v>
+        <v>120.92</v>
       </c>
       <c r="M32" s="1">
-        <v>1664445.59</v>
+        <v>843407.49</v>
       </c>
       <c r="N32" s="1">
-        <v>1664445.59</v>
+        <v>843528.41</v>
       </c>
       <c r="O32" s="1">
-        <v>1.59</v>
+        <v>0.77</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>107.77689324</v>
+        <v>94.02551335</v>
       </c>
       <c r="E33" s="1">
-        <v>106.976467</v>
+        <v>100.184615</v>
       </c>
       <c r="F33" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>842076.53</v>
+        <v>1152362.42</v>
       </c>
       <c r="I33" s="1">
-        <v>-6897.36</v>
+        <v>-101346.37</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.81908944784389</v>
+        <v>-8.7946611448853</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>97</v>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>829407.47</v>
+        <v>1051016.05</v>
       </c>
       <c r="N33" s="1">
-        <v>835179.17</v>
+        <v>1051016.05</v>
       </c>
       <c r="O33" s="1">
-        <v>0.8</v>
+        <v>0.95</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>93.69586457</v>
+        <v>99.54107122</v>
       </c>
       <c r="E34" s="1">
-        <v>100.184615</v>
+        <v>102.943</v>
       </c>
       <c r="F34" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G34">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>1152362.42</v>
+        <v>1080435.56</v>
       </c>
       <c r="I34" s="1">
-        <v>-110852.17</v>
+        <v>-53356.58</v>
       </c>
       <c r="J34" s="1">
-        <v>-9.619557881799</v>
+        <v>-4.9384324225685</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1041510.25</v>
+        <v>1027078.98</v>
       </c>
       <c r="N34" s="1">
-        <v>1041510.25</v>
+        <v>1027078.98</v>
       </c>
       <c r="O34" s="1">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>95.2502573</v>
+        <v>166.68890078</v>
       </c>
       <c r="E35" s="1">
-        <v>102.943</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1080435.56</v>
+        <v>800000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-103092.17</v>
+        <v>545297.51</v>
       </c>
       <c r="J35" s="1">
-        <v>-9.5417231546877</v>
+        <v>68.16218875</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" t="s">
+        <v>104</v>
       </c>
       <c r="M35" s="1">
-        <v>977343.39</v>
+        <v>1333511.21</v>
       </c>
       <c r="N35" s="1">
-        <v>977343.39</v>
+        <v>1345297.51</v>
       </c>
       <c r="O35" s="1">
-        <v>0.93</v>
+        <v>1.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>161.05507053</v>
+        <v>113.64976033</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>128.320061</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>800000.0</v>
+        <v>1305392.28</v>
       </c>
       <c r="I36" s="1">
-        <v>498303.58</v>
+        <v>-131562.71</v>
       </c>
       <c r="J36" s="1">
-        <v>62.2879475</v>
+        <v>-10.07840417135</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M36" s="1">
-        <v>1288440.57</v>
+        <v>1172654.45</v>
       </c>
       <c r="N36" s="1">
-        <v>1298303.58</v>
+        <v>1173829.57</v>
       </c>
       <c r="O36" s="1">
-        <v>1.24</v>
+        <v>1.07</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1">
-        <v>1200000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>113.74244342</v>
+        <v>139.04404915</v>
       </c>
       <c r="E37" s="1">
-        <v>128.320061</v>
+        <v>100.0</v>
       </c>
       <c r="F37" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G37">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1305392.28</v>
+        <v>1900000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-137413.67</v>
+        <v>779766.66</v>
       </c>
       <c r="J37" s="1">
-        <v>-10.526618864331</v>
+        <v>41.040350526316</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37">
-        <v>890.7</v>
+      <c r="L37" t="s">
+        <v>110</v>
       </c>
       <c r="M37" s="1">
-        <v>1167087.91</v>
+        <v>2641836.93</v>
       </c>
       <c r="N37" s="1">
-        <v>1167978.61</v>
+        <v>2679766.66</v>
       </c>
       <c r="O37" s="1">
-        <v>1.12</v>
+        <v>2.43</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>136.55970898</v>
+        <v>101.14345595</v>
       </c>
       <c r="E38" s="1">
         <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>726575.29</v>
+        <v>12908.04</v>
       </c>
       <c r="J38" s="1">
-        <v>38.240804736842</v>
+        <v>1.8440057142857</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="M38" s="1">
-        <v>2594634.47</v>
+        <v>708004.19</v>
       </c>
       <c r="N38" s="1">
-        <v>2626575.29</v>
+        <v>712908.04</v>
       </c>
       <c r="O38" s="1">
-        <v>2.51</v>
+        <v>0.65</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.04247383</v>
+        <v>129.62344022</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>104.729167</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>700000.0</v>
+        <v>1256750.0</v>
       </c>
       <c r="I39" s="1">
-        <v>18076.16</v>
+        <v>304501.77</v>
       </c>
       <c r="J39" s="1">
-        <v>2.5823085714286</v>
+        <v>24.229303361846</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="M39" s="1">
-        <v>714297.31</v>
+        <v>1555481.28</v>
       </c>
       <c r="N39" s="1">
-        <v>718076.16</v>
+        <v>1561251.77</v>
       </c>
       <c r="O39" s="1">
-        <v>0.69</v>
+        <v>1.42</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B40" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>138.19074636</v>
+        <v>124.69008106</v>
       </c>
       <c r="E40" s="1">
-        <v>104.729167</v>
+        <v>133.133692</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1256750.0</v>
+        <v>1354361.05</v>
       </c>
       <c r="I40" s="1">
-        <v>402456.99</v>
+        <v>-67217.77</v>
       </c>
       <c r="J40" s="1">
-        <v>32.023631589417</v>
+        <v>-4.9630613638808</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
-        <v>918.03</v>
+        <v>573.23</v>
       </c>
       <c r="M40" s="1">
-        <v>1658288.96</v>
+        <v>1286570.05</v>
       </c>
       <c r="N40" s="1">
-        <v>1659206.99</v>
+        <v>1287143.28</v>
       </c>
       <c r="O40" s="1">
-        <v>1.59</v>
+        <v>1.17</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1">
-        <v>1200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>126.72691353</v>
+        <v>99.018725</v>
       </c>
       <c r="E41" s="1">
-        <v>133.133692</v>
+        <v>104.25</v>
       </c>
       <c r="F41" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G41">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>1354361.05</v>
+        <v>1005171.58</v>
       </c>
       <c r="I41" s="1">
-        <v>-53611.05</v>
+        <v>-68623.02</v>
       </c>
       <c r="J41" s="1">
-        <v>-3.9584016389131</v>
+        <v>-6.8269956458578</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
-        <v>431.1</v>
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1300318.9</v>
+        <v>936548.56</v>
       </c>
       <c r="N41" s="1">
-        <v>1300750.0</v>
+        <v>936548.56</v>
       </c>
       <c r="O41" s="1">
-        <v>1.24</v>
+        <v>0.85</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1">
-        <v>1100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>101.89301273</v>
+        <v>95.65792599</v>
       </c>
       <c r="E42" s="1">
-        <v>104.25</v>
+        <v>100.44</v>
       </c>
       <c r="F42" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G42">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>1005171.58</v>
+        <v>1123200.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-46793.52</v>
+        <v>-53936.85</v>
       </c>
       <c r="J42" s="1">
-        <v>-4.6552768632794</v>
+        <v>-4.8020699786325</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>958378.06</v>
+        <v>1069263.15</v>
       </c>
       <c r="N42" s="1">
-        <v>958378.06</v>
+        <v>1069263.15</v>
       </c>
       <c r="O42" s="1">
-        <v>0.92</v>
+        <v>0.97</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>94.29111149</v>
+        <v>108.4226609</v>
       </c>
       <c r="E43" s="1">
-        <v>100.44</v>
+        <v>111.685761</v>
       </c>
       <c r="F43" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>1123200.0</v>
+        <v>1356468.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-75073.07</v>
+        <v>-49898.04</v>
       </c>
       <c r="J43" s="1">
-        <v>-6.6838559472934</v>
+        <v>-3.6785268801033</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" t="s">
+        <v>125</v>
       </c>
       <c r="M43" s="1">
-        <v>1048126.93</v>
+        <v>1305173.91</v>
       </c>
       <c r="N43" s="1">
-        <v>1048126.93</v>
+        <v>1306569.96</v>
       </c>
       <c r="O43" s="1">
-        <v>1.0</v>
+        <v>1.19</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C44" s="1">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>114.14004034</v>
+        <v>113.59549218</v>
       </c>
       <c r="E44" s="1">
-        <v>111.685761</v>
+        <v>100.0</v>
       </c>
       <c r="F44" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1356468.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>10958.26</v>
+        <v>234795.92</v>
       </c>
       <c r="J44" s="1">
-        <v>0.80785245210355</v>
+        <v>13.811524705882</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="M44" s="1">
-        <v>1366362.18</v>
+        <v>1931123.37</v>
       </c>
       <c r="N44" s="1">
-        <v>1367426.26</v>
+        <v>1934795.92</v>
       </c>
       <c r="O44" s="1">
-        <v>1.31</v>
+        <v>1.76</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C45" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>118.09773657</v>
+        <v>281.763</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0</v>
+        <v>101.25</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>1700000.0</v>
+        <v>1128762.54</v>
       </c>
       <c r="I45" s="1">
-        <v>308631.63</v>
+        <v>2024429.26</v>
       </c>
       <c r="J45" s="1">
-        <v>18.154801764706</v>
+        <v>179.34943695066</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45">
-        <v>970.11</v>
+      <c r="L45" t="s">
+        <v>131</v>
       </c>
       <c r="M45" s="1">
-        <v>2007661.52</v>
+        <v>3149543.43</v>
       </c>
       <c r="N45" s="1">
-        <v>2008631.63</v>
+        <v>3153191.8</v>
       </c>
       <c r="O45" s="1">
-        <v>1.92</v>
+        <v>2.87</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B46" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>209.861</v>
+        <v>93.16306221</v>
       </c>
       <c r="E46" s="1">
-        <v>101.25</v>
+        <v>108.16</v>
       </c>
       <c r="F46" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>1128762.54</v>
+        <v>1400854.81</v>
       </c>
       <c r="I46" s="1">
-        <v>1204640.81</v>
+        <v>-199267.6</v>
       </c>
       <c r="J46" s="1">
-        <v>106.7222526715</v>
+        <v>-14.224714694023</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
-        <v>617.55</v>
+        <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2332785.8</v>
+        <v>1201587.21</v>
       </c>
       <c r="N46" s="1">
-        <v>2333403.35</v>
+        <v>1201587.21</v>
       </c>
       <c r="O46" s="1">
-        <v>2.23</v>
+        <v>1.09</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B47" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C47" s="1">
-        <v>1500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>79.41258368</v>
+        <v>96.96895634</v>
       </c>
       <c r="E47" s="1">
-        <v>108.16</v>
+        <v>106.828947</v>
       </c>
       <c r="F47" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1400854.81</v>
+        <v>1718088.71</v>
       </c>
       <c r="I47" s="1">
-        <v>-382309.48</v>
+        <v>-126226.1</v>
       </c>
       <c r="J47" s="1">
-        <v>-27.291156604588</v>
+        <v>-7.346890720212</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" t="s">
+        <v>136</v>
       </c>
       <c r="M47" s="1">
-        <v>1018545.33</v>
+        <v>1584187.6</v>
       </c>
       <c r="N47" s="1">
-        <v>1018545.33</v>
+        <v>1591862.61</v>
       </c>
       <c r="O47" s="1">
-        <v>0.97</v>
+        <v>1.45</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="C48" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>95.5686906</v>
+        <v>93.5058629</v>
       </c>
       <c r="E48" s="1">
         <v>103.5785</v>
       </c>
       <c r="F48" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
         <v>1567194.55</v>
       </c>
       <c r="I48" s="1">
-        <v>-96278.41</v>
+        <v>-119984.29</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.1433604398382</v>
+        <v>-7.6559920400438</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1470916.14</v>
+        <v>1447210.26</v>
       </c>
       <c r="N48" s="1">
-        <v>1470916.14</v>
+        <v>1447210.26</v>
       </c>
       <c r="O48" s="1">
-        <v>1.41</v>
+        <v>1.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C49" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>108.40679658</v>
+        <v>108.90029703</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>109523.08</v>
+        <v>116642.75</v>
       </c>
       <c r="J49" s="1">
-        <v>8.4248523076923</v>
+        <v>8.9725192307692</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
-        <v>234.72</v>
+        <v>938.89</v>
       </c>
       <c r="M49" s="1">
-        <v>1409288.36</v>
+        <v>1415703.86</v>
       </c>
       <c r="N49" s="1">
-        <v>1409523.08</v>
+        <v>1416642.75</v>
       </c>
       <c r="O49" s="1">
-        <v>1.35</v>
+        <v>1.29</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B50" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C50" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>95.86010912</v>
+        <v>95.62743037</v>
       </c>
       <c r="E50" s="1">
         <v>98.45</v>
       </c>
       <c r="F50" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G50">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
         <v>1013120.66</v>
       </c>
       <c r="I50" s="1">
-        <v>-29519.71</v>
+        <v>-26423.19</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.9137407976657</v>
+        <v>-2.6080990195186</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>983600.95</v>
+        <v>986697.47</v>
       </c>
       <c r="N50" s="1">
-        <v>983600.95</v>
+        <v>986697.47</v>
       </c>
       <c r="O50" s="1">
-        <v>0.94</v>
+        <v>0.9</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C51" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>111.03355899</v>
+        <v>114.72249856</v>
       </c>
       <c r="E51" s="1">
         <v>103.004861</v>
       </c>
       <c r="F51" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G51">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
         <v>967140.51</v>
       </c>
       <c r="I51" s="1">
-        <v>81326.06</v>
+        <v>123870.15</v>
       </c>
       <c r="J51" s="1">
-        <v>8.4089187826493</v>
+        <v>12.807875248654</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="M51" s="1">
-        <v>1044351.56</v>
+        <v>1085079.52</v>
       </c>
       <c r="N51" s="1">
-        <v>1048466.57</v>
+        <v>1091010.66</v>
       </c>
       <c r="O51" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B52" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C52" s="1">
         <v>3100000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.49985487</v>
+        <v>96.41954568</v>
       </c>
       <c r="E52" s="1">
         <v>101.964895</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3160911.75</v>
       </c>
       <c r="I52" s="1">
-        <v>-104299.4</v>
+        <v>-165503.66</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.2996618776212</v>
+        <v>-5.2359468751382</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="M52" s="1">
-        <v>3053495.5</v>
+        <v>2989005.92</v>
       </c>
       <c r="N52" s="1">
-        <v>3056612.35</v>
+        <v>2995408.09</v>
       </c>
       <c r="O52" s="1">
-        <v>2.92</v>
+        <v>2.72</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B53" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C53" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>114.63506609</v>
+        <v>116.57333308</v>
       </c>
       <c r="E53" s="1">
         <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>226201.82</v>
+        <v>257686.53</v>
       </c>
       <c r="J53" s="1">
-        <v>15.080121333333</v>
+        <v>17.179102</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="M53" s="1">
-        <v>1719526.0</v>
+        <v>1748599.99</v>
       </c>
       <c r="N53" s="1">
-        <v>1726201.82</v>
+        <v>1757686.53</v>
       </c>
       <c r="O53" s="1">
-        <v>1.65</v>
+        <v>1.6</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B54" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C54" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>122.91732347</v>
+        <v>125.48638521</v>
       </c>
       <c r="E54" s="1">
         <v>100.676</v>
       </c>
       <c r="F54" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G54">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
         <v>1791351.81</v>
       </c>
       <c r="I54" s="1">
-        <v>320174.31</v>
+        <v>379415.77</v>
       </c>
       <c r="J54" s="1">
-        <v>17.873334998333</v>
+        <v>21.18041625782</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="M54" s="1">
-        <v>2102049.14</v>
+        <v>2157977.38</v>
       </c>
       <c r="N54" s="1">
-        <v>2111526.12</v>
+        <v>2170767.58</v>
       </c>
       <c r="O54" s="1">
-        <v>2.02</v>
+        <v>1.97</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B55" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C55" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>106.08458291</v>
+        <v>114.05949488</v>
       </c>
       <c r="E55" s="1">
         <v>103.0</v>
       </c>
       <c r="F55" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
         <v>2043122.04</v>
       </c>
       <c r="I55" s="1">
-        <v>43192.97</v>
+        <v>212568.74</v>
       </c>
       <c r="J55" s="1">
-        <v>2.1140670578836</v>
+        <v>10.404113696507</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2086315.01</v>
+        <v>2255690.78</v>
       </c>
       <c r="N55" s="1">
-        <v>2086315.01</v>
+        <v>2255690.78</v>
       </c>
       <c r="O55" s="1">
-        <v>2.0</v>
+        <v>2.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C56" s="1">
         <v>500000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>95.55873977</v>
+        <v>91.52400729</v>
       </c>
       <c r="E56" s="1">
         <v>100.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>500000.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-22206.3</v>
+        <v>-42379.96</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.44126</v>
+        <v>-8.475992</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>477793.7</v>
+        <v>457620.04</v>
       </c>
       <c r="N56" s="1">
-        <v>477793.7</v>
+        <v>457620.04</v>
       </c>
       <c r="O56" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B57" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="C57" s="1">
         <v>2600000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>105.78776748</v>
+        <v>148.11128537</v>
       </c>
       <c r="E57" s="1">
         <v>101.938462</v>
       </c>
       <c r="F57" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
         <v>2302193.27</v>
       </c>
       <c r="I57" s="1">
-        <v>51117.74</v>
+        <v>1013481.3</v>
       </c>
       <c r="J57" s="1">
-        <v>2.2203930775977</v>
+        <v>44.022424754982</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="M57" s="1">
-        <v>2351844.33</v>
+        <v>3311172.33</v>
       </c>
       <c r="N57" s="1">
-        <v>2353311.01</v>
+        <v>3315674.57</v>
       </c>
       <c r="O57" s="1">
-        <v>2.25</v>
+        <v>3.01</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B58" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C58" s="1">
         <v>900000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>140.72988538</v>
+        <v>139.36037342</v>
       </c>
       <c r="E58" s="1">
         <v>116.8351</v>
       </c>
       <c r="F58" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
         <v>921695.14</v>
       </c>
       <c r="I58" s="1">
-        <v>163742.2</v>
+        <v>161725.63</v>
       </c>
       <c r="J58" s="1">
-        <v>17.765331821105</v>
+        <v>17.54654255853</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="M58" s="1">
-        <v>1083000.4</v>
+        <v>1078455.16</v>
       </c>
       <c r="N58" s="1">
-        <v>1085437.34</v>
+        <v>1083420.77</v>
       </c>
       <c r="O58" s="1">
-        <v>1.04</v>
+        <v>0.98</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B59" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="C59" s="1">
         <v>260000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>103.43237735</v>
+        <v>100.90013016</v>
       </c>
       <c r="E59" s="1">
         <v>103.625</v>
       </c>
       <c r="F59" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G59">
-        <v>185.11</v>
+        <v>184.45</v>
       </c>
       <c r="H59" s="1">
         <v>1463599.42</v>
       </c>
       <c r="I59" s="1">
-        <v>-10852.76</v>
+        <v>-41284.28</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.74151163574525</v>
+        <v>-2.8207362913549</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1452746.66</v>
+        <v>1422315.14</v>
       </c>
       <c r="N59" s="1">
-        <v>1452746.66</v>
+        <v>1422315.14</v>
       </c>
       <c r="O59" s="1">
-        <v>1.39</v>
+        <v>1.29</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B60" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="C60" s="1">
         <v>260000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>104.22309187</v>
+        <v>101.21512801</v>
       </c>
       <c r="E60" s="1">
         <v>103.7</v>
       </c>
       <c r="F60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G60">
-        <v>185.11</v>
+        <v>184.45</v>
       </c>
       <c r="H60" s="1">
         <v>1464655.93</v>
       </c>
       <c r="I60" s="1">
-        <v>-803.39</v>
+        <v>-37900.49</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.054851790345054</v>
+        <v>-2.5876719046227</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1463852.54</v>
+        <v>1426755.44</v>
       </c>
       <c r="N60" s="1">
-        <v>1463852.54</v>
+        <v>1426755.44</v>
       </c>
       <c r="O60" s="1">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B61" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C61" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>132.78322805</v>
+        <v>149.39821506</v>
       </c>
       <c r="E61" s="1">
         <v>107.638445</v>
       </c>
       <c r="F61" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H61" s="1">
         <v>1037842.74</v>
       </c>
       <c r="I61" s="1">
-        <v>216566.99</v>
+        <v>383288.99</v>
       </c>
       <c r="J61" s="1">
-        <v>20.867033284831</v>
+        <v>36.931316781192</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="M61" s="1">
-        <v>1248923.05</v>
+        <v>1413052.77</v>
       </c>
       <c r="N61" s="1">
-        <v>1254409.73</v>
+        <v>1421131.73</v>
       </c>
       <c r="O61" s="1">
-        <v>1.2</v>
+        <v>1.29</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B62" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="C62" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.57810529</v>
+        <v>97.44729054</v>
       </c>
       <c r="E62" s="1">
         <v>106.802675</v>
       </c>
       <c r="F62" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G62">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
         <v>1029784.3</v>
       </c>
       <c r="I62" s="1">
-        <v>-81167.74</v>
+        <v>-102788.39</v>
       </c>
       <c r="J62" s="1">
-        <v>-7.8820137382168</v>
+        <v>-9.9815456498997</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="M62" s="1">
-        <v>946010.39</v>
+        <v>921685.47</v>
       </c>
       <c r="N62" s="1">
-        <v>948616.56</v>
+        <v>926995.91</v>
       </c>
       <c r="O62" s="1">
-        <v>0.91</v>
+        <v>0.84</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B63" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C63" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>143.93526533</v>
+        <v>123.80919235</v>
       </c>
       <c r="E63" s="1">
         <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>689997.39</v>
+        <v>361564.11</v>
       </c>
       <c r="J63" s="1">
-        <v>45.999826</v>
+        <v>24.104274</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="M63" s="1">
-        <v>2159028.98</v>
+        <v>1857137.88</v>
       </c>
       <c r="N63" s="1">
-        <v>2189997.39</v>
+        <v>1861564.11</v>
       </c>
       <c r="O63" s="1">
-        <v>2.09</v>
+        <v>1.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B64" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="C64" s="1">
         <v>16000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>121.93639159</v>
+        <v>121.86264552</v>
       </c>
       <c r="E64" s="1">
         <v>100.65625</v>
       </c>
       <c r="F64" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G64">
-        <v>9.16</v>
+        <v>9.11</v>
       </c>
       <c r="H64" s="1">
         <v>1796146.09</v>
       </c>
       <c r="I64" s="1">
-        <v>334130.94</v>
+        <v>344999.73</v>
       </c>
       <c r="J64" s="1">
-        <v>18.60265943067</v>
+        <v>19.207776690369</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2130277.03</v>
+        <v>2141145.82</v>
       </c>
       <c r="N64" s="1">
-        <v>2130277.03</v>
+        <v>2141145.82</v>
       </c>
       <c r="O64" s="1">
-        <v>2.04</v>
+        <v>1.95</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B65" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="C65" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.54921764</v>
+        <v>95.47751656</v>
       </c>
       <c r="E65" s="1">
         <v>114.522222</v>
       </c>
       <c r="F65" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
         <v>1370117.17</v>
       </c>
       <c r="I65" s="1">
-        <v>-140080.92</v>
+        <v>-215761.74</v>
       </c>
       <c r="J65" s="1">
-        <v>-10.224010257458</v>
+        <v>-15.747685287383</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="M65" s="1">
-        <v>1227609.26</v>
+        <v>1149342.41</v>
       </c>
       <c r="N65" s="1">
-        <v>1230036.25</v>
+        <v>1154355.43</v>
       </c>
       <c r="O65" s="1">
-        <v>1.18</v>
+        <v>1.05</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="B66" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="C66" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.89301207</v>
+        <v>97.56895115</v>
       </c>
       <c r="E66" s="1">
         <v>101.798895</v>
       </c>
       <c r="F66" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G66">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
         <v>1535211.2</v>
       </c>
       <c r="I66" s="1">
-        <v>-110963.44</v>
+        <v>-186361.75</v>
       </c>
       <c r="J66" s="1">
-        <v>-7.2278941164577</v>
+        <v>-12.139160396954</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="M66" s="1">
-        <v>1421366.55</v>
+        <v>1342307.15</v>
       </c>
       <c r="N66" s="1">
-        <v>1424247.76</v>
+        <v>1348849.45</v>
       </c>
       <c r="O66" s="1">
-        <v>1.36</v>
+        <v>1.23</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="B67" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="C67" s="1">
         <v>900000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>109.71254956</v>
+        <v>113.50014659</v>
       </c>
       <c r="E67" s="1">
         <v>108.712771</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>978414.94</v>
       </c>
       <c r="I67" s="1">
-        <v>16437.92</v>
+        <v>52707.93</v>
       </c>
       <c r="J67" s="1">
-        <v>1.6800561119805</v>
+        <v>5.3870733004138</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="M67" s="1">
-        <v>987412.94</v>
+        <v>1021501.32</v>
       </c>
       <c r="N67" s="1">
-        <v>994852.86</v>
+        <v>1031122.87</v>
       </c>
       <c r="O67" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B68" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="C68" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>88.33867528</v>
+        <v>94.62242404</v>
       </c>
       <c r="E68" s="1">
         <v>104.4789</v>
       </c>
       <c r="F68" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
         <v>1072219.96</v>
       </c>
       <c r="I68" s="1">
-        <v>-165794.91</v>
+        <v>-95892.28</v>
       </c>
       <c r="J68" s="1">
-        <v>-15.462770344249</v>
+        <v>-8.9433403198351</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>906425.05</v>
+        <v>976327.68</v>
       </c>
       <c r="N68" s="1">
-        <v>906425.05</v>
+        <v>976327.68</v>
       </c>
       <c r="O68" s="1">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="B69" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="C69" s="1">
         <v>800000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>238.48078514</v>
+        <v>277.48956234</v>
       </c>
       <c r="E69" s="1">
         <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>800000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>1109721.28</v>
+        <v>1424229.0</v>
       </c>
       <c r="J69" s="1">
-        <v>138.71516</v>
+        <v>178.028625</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="M69" s="1">
-        <v>1907846.28</v>
+        <v>2219916.5</v>
       </c>
       <c r="N69" s="1">
-        <v>1909721.28</v>
+        <v>2224229.0</v>
       </c>
       <c r="O69" s="1">
-        <v>1.83</v>
+        <v>2.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="B70" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C70" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>132.44232141</v>
+        <v>136.65750546</v>
       </c>
       <c r="E70" s="1">
         <v>125.691467</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>1256914.67</v>
       </c>
       <c r="I70" s="1">
-        <v>74800.81</v>
+        <v>119075.03</v>
       </c>
       <c r="J70" s="1">
-        <v>5.9511446389595</v>
+        <v>9.4735969626323</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="M70" s="1">
-        <v>1324423.21</v>
+        <v>1366575.06</v>
       </c>
       <c r="N70" s="1">
-        <v>1331715.48</v>
+        <v>1375989.7</v>
       </c>
       <c r="O70" s="1">
-        <v>1.27</v>
+        <v>1.25</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B71" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="C71" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>101.50573944</v>
+        <v>100.89260377</v>
       </c>
       <c r="E71" s="1">
         <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>1000000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>19214.85</v>
+        <v>14968.86</v>
       </c>
       <c r="J71" s="1">
-        <v>1.921485</v>
+        <v>1.496886</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="M71" s="1">
-        <v>1015057.39</v>
+        <v>1008926.04</v>
       </c>
       <c r="N71" s="1">
-        <v>1019214.85</v>
+        <v>1014968.86</v>
       </c>
       <c r="O71" s="1">
-        <v>0.97</v>
+        <v>0.92</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B72" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="C72" s="1">
         <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>147.51371611</v>
+        <v>149.11074222</v>
       </c>
       <c r="E72" s="1">
         <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>700000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>335805.96</v>
+        <v>348493.43</v>
       </c>
       <c r="J72" s="1">
-        <v>47.97228</v>
+        <v>49.784775714286</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="M72" s="1">
-        <v>1032596.02</v>
+        <v>1043775.2</v>
       </c>
       <c r="N72" s="1">
-        <v>1035805.96</v>
+        <v>1048493.43</v>
       </c>
       <c r="O72" s="1">
-        <v>0.99</v>
+        <v>0.95</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B73" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="C73" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>252.84803051</v>
+        <v>235.95112715</v>
       </c>
       <c r="E73" s="1">
         <v>99.49221</v>
       </c>
       <c r="F73" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
         <v>1119923.21</v>
       </c>
       <c r="I73" s="1">
-        <v>1490520.52</v>
+        <v>1335490.01</v>
       </c>
       <c r="J73" s="1">
-        <v>133.09131435896</v>
+        <v>119.24835542965</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="M73" s="1">
-        <v>2594421.87</v>
+        <v>2434577.42</v>
       </c>
       <c r="N73" s="1">
-        <v>2610443.73</v>
+        <v>2455413.22</v>
       </c>
       <c r="O73" s="1">
-        <v>2.5</v>
+        <v>2.23</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="B74" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="C74" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>106.3729749</v>
+        <v>139.00355237</v>
       </c>
       <c r="E74" s="1">
         <v>100.0</v>
       </c>
       <c r="F74" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
         <v>1259502.5</v>
       </c>
       <c r="I74" s="1">
-        <v>13880.7</v>
+        <v>413799.07</v>
       </c>
       <c r="J74" s="1">
-        <v>1.102078003021</v>
+        <v>32.854168213243</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1273383.2</v>
+        <v>1673301.57</v>
       </c>
       <c r="N74" s="1">
-        <v>1273383.2</v>
+        <v>1673301.57</v>
       </c>
       <c r="O74" s="1">
-        <v>1.22</v>
+        <v>1.52</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B75" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C75" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>106.3630618</v>
+        <v>102.58354278</v>
       </c>
       <c r="E75" s="1">
         <v>112.7758</v>
       </c>
       <c r="F75" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
         <v>986362.88</v>
       </c>
       <c r="I75" s="1">
-        <v>-74002.37</v>
+        <v>-99305.33</v>
       </c>
       <c r="J75" s="1">
-        <v>-7.5025501770707</v>
+        <v>-10.06782919487</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="M75" s="1">
-        <v>909474.66</v>
+        <v>882059.7</v>
       </c>
       <c r="N75" s="1">
-        <v>912360.51</v>
+        <v>887057.55</v>
       </c>
       <c r="O75" s="1">
-        <v>0.87</v>
+        <v>0.81</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="B76" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="C76" s="1">
         <v>150000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>109.17236895</v>
+        <v>101.9630576</v>
       </c>
       <c r="E76" s="1">
         <v>105.5</v>
       </c>
       <c r="F76" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G76">
-        <v>185.11</v>
+        <v>184.45</v>
       </c>
       <c r="H76" s="1">
         <v>959217.06</v>
       </c>
       <c r="I76" s="1">
-        <v>-74582.25</v>
+        <v>-130006.42</v>
       </c>
       <c r="J76" s="1">
-        <v>-7.7753256390165</v>
+        <v>-13.553389052526</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>884634.81</v>
+        <v>829210.64</v>
       </c>
       <c r="N76" s="1">
-        <v>884634.81</v>
+        <v>829210.64</v>
       </c>
       <c r="O76" s="1">
-        <v>0.85</v>
+        <v>0.75</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="B77" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="C77" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.17353032</v>
+        <v>122.95358993</v>
       </c>
       <c r="E77" s="1">
         <v>115.9281</v>
       </c>
       <c r="F77" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
         <v>994152.3</v>
       </c>
       <c r="I77" s="1">
-        <v>-146152.9</v>
+        <v>63058.28</v>
       </c>
       <c r="J77" s="1">
-        <v>-14.701258549621</v>
+        <v>6.3429194903034</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>847999.4</v>
+        <v>1057210.58</v>
       </c>
       <c r="N77" s="1">
-        <v>847999.4</v>
+        <v>1057210.58</v>
       </c>
       <c r="O77" s="1">
-        <v>0.81</v>
+        <v>0.96</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="B78" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C78" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>110.70401046</v>
+        <v>106.88782592</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>1000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>108026.29</v>
+        <v>70618.59</v>
       </c>
       <c r="J78" s="1">
-        <v>10.802629</v>
+        <v>7.061859</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>986.19</v>
+      <c r="L78" t="s">
+        <v>217</v>
       </c>
       <c r="M78" s="1">
-        <v>1107040.1</v>
+        <v>1068878.26</v>
       </c>
       <c r="N78" s="1">
-        <v>1108026.29</v>
+        <v>1070618.59</v>
       </c>
       <c r="O78" s="1">
-        <v>1.06</v>
+        <v>0.97</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="B79" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="C79" s="1">
         <v>200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>90.04111104</v>
+        <v>93.23518579</v>
       </c>
       <c r="E79" s="1">
         <v>100.25</v>
       </c>
       <c r="F79" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G79">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
         <v>171705.06</v>
       </c>
       <c r="I79" s="1">
-        <v>-17722.83</v>
+        <v>-11369.4</v>
       </c>
       <c r="J79" s="1">
-        <v>-10.321670194227</v>
+        <v>-6.6214705612054</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>153982.23</v>
+        <v>160335.66</v>
       </c>
       <c r="N79" s="1">
-        <v>153982.23</v>
+        <v>160335.66</v>
       </c>
       <c r="O79" s="1">
         <v>0.15</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B80" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="C80" s="1">
-        <v>13.0</v>
+        <v>7.0</v>
       </c>
       <c r="D80" s="1">
-        <v>25074.25</v>
+        <v>29231.75</v>
       </c>
       <c r="E80" s="1">
         <v>24607.418421</v>
       </c>
       <c r="F80" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G80">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
         <v>0.0</v>
       </c>
       <c r="I80" s="1">
-        <v>103784.7</v>
+        <v>556669.32</v>
       </c>
       <c r="J80" s="1">
         <v>0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>103784.7</v>
+        <v>556669.32</v>
       </c>
       <c r="N80" s="1">
-        <v>103784.7</v>
+        <v>556669.32</v>
       </c>
       <c r="O80" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="B81" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="C81" s="1">
         <v>140.0</v>
       </c>
       <c r="D81" s="1">
-        <v>9.0</v>
+        <v>10.48</v>
       </c>
       <c r="E81" s="1">
         <v>25.0081</v>
       </c>
       <c r="F81" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G81">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
         <v>296154.12</v>
       </c>
       <c r="I81" s="1">
-        <v>-188415.77</v>
+        <v>-169997.63</v>
       </c>
       <c r="J81" s="1">
-        <v>-63.620850522019</v>
+        <v>-57.401744064881</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>107738.35</v>
+        <v>126156.49</v>
       </c>
       <c r="N81" s="1">
-        <v>107738.35</v>
+        <v>126156.49</v>
       </c>
       <c r="O81" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="B82" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="C82" s="1">
         <v>32.0</v>
       </c>
       <c r="D82" s="1">
-        <v>432.1</v>
+        <v>471.7</v>
       </c>
       <c r="E82" s="1">
         <v>180.0</v>
       </c>
       <c r="F82" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
         <v>487227.2</v>
       </c>
       <c r="I82" s="1">
-        <v>695090.03</v>
+        <v>810657.58</v>
       </c>
       <c r="J82" s="1">
-        <v>142.66240267374</v>
+        <v>166.38183993012</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1182317.23</v>
+        <v>1297884.78</v>
       </c>
       <c r="N82" s="1">
-        <v>1182317.23</v>
+        <v>1297884.78</v>
       </c>
       <c r="O82" s="1">
-        <v>1.13</v>
+        <v>1.18</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="B83" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="C83" s="1">
         <v>85.0</v>
       </c>
       <c r="D83" s="1">
-        <v>8.49</v>
+        <v>61.75</v>
       </c>
       <c r="E83" s="1">
         <v>32.5933</v>
       </c>
       <c r="F83" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
         <v>245638.21</v>
       </c>
       <c r="I83" s="1">
-        <v>-183932.35</v>
+        <v>205673.05</v>
       </c>
       <c r="J83" s="1">
-        <v>-74.879372390802</v>
+        <v>83.730071962338</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>61705.86</v>
+        <v>451311.26</v>
       </c>
       <c r="N83" s="1">
-        <v>61705.86</v>
+        <v>451311.26</v>
       </c>
       <c r="O83" s="1">
-        <v>0.06</v>
+        <v>0.41</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>