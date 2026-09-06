--- v4 (2026-08-15)
+++ v5 (2026-09-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000297939</t>
   </si>
   <si>
@@ -88,630 +88,648 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR IND</t>
+  </si>
+  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN SPA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO AB-B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>ICAT0002DS35</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 21/05/26</t>
+    <t>ICAT0002FNLT</t>
+  </si>
+  <si>
+    <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>ICAT0002DR6T</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 21/05/26</t>
+    <t>ICAT0002FNMB</t>
+  </si>
+  <si>
+    <t>EUR/JPY 09/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>ICAT0002DR6U</t>
-[...8 lines deleted...]
-    <t>EUR/USD 21/05/26</t>
+    <t>ICAT0002FNLX</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>ICAT0002FNM4</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR 0.7 12-27</t>
   </si>
   <si>
-    <t>4 988.92</t>
+    <t>5 647.84</t>
+  </si>
+  <si>
+    <t>US007973AF76</t>
+  </si>
+  <si>
+    <t>ADVA ENER ZCP 05-31</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST ZCP 03-31</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AERO ZCP 07-30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAM TE 1.125 02-29</t>
   </si>
   <si>
-    <t>2 998.71</t>
+    <t>3 665.97</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIB GROU ZCP 07-32</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLL CAPI ZCP 12-29</t>
   </si>
   <si>
-    <t>US00217DAC48</t>
-[...5 lines deleted...]
-    <t>2 246.35</t>
+    <t>US00217DAG51</t>
+  </si>
+  <si>
+    <t>AST SPA 2.25 04-36</t>
+  </si>
+  <si>
+    <t>9 602.91</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>BAIDU ZCP 03-32</t>
   </si>
   <si>
-    <t>XS2465773070</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>BOLT INNO ZCP 02-33</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENT ENER ZCP 08-32</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHIN HONG ZCP 05-27</t>
   </si>
   <si>
     <t>CNH</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHIN PACI ZCP 09-30</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPH MINI ZCP 10-31</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>CITI GL 0.8 02-30</t>
   </si>
   <si>
-    <t>6 321.10</t>
+    <t>3 533.15</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COIN GL 0.25 04-30</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>CORP OF 5.25 09-28</t>
   </si>
   <si>
-    <t>7 899.83</t>
+    <t>10 471.64</t>
+  </si>
+  <si>
+    <t>XS2550564251</t>
+  </si>
+  <si>
+    <t>CYBE AGEN ZCP 11-29</t>
   </si>
   <si>
     <t>US23248VAC90</t>
   </si>
   <si>
     <t>CYBE SOFT ZCP 06-30</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG ZCP 12-29</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELI HE 3.25 02-30</t>
   </si>
   <si>
-    <t>15 621.55</t>
+    <t>19 392.27</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN ZCP 05-28</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGI RE 1.875 11-29</t>
   </si>
   <si>
     <t>US25809KAA34</t>
   </si>
   <si>
     <t>DOORDASH ZCP 05-30</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX ZCP 03-28</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS EX 2.25 09-29</t>
   </si>
   <si>
-    <t>11 786.30</t>
+    <t>12 821.92</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDE SI 0.25 01-31</t>
   </si>
   <si>
-    <t>1 175.12</t>
+    <t>1 326.52</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI 2.95 09-30</t>
   </si>
   <si>
-    <t>37 929.73</t>
+    <t>21 660.27</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURO NV 1.5 05-32</t>
   </si>
   <si>
-    <t>4 903.85</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAI TE 4.0 PERP</t>
   </si>
   <si>
-    <t>5 770.49</t>
+    <t>8 524.59</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRS MA 0.125 01-31</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 03-30</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 11-28</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>GS ACQU 0.25 06-30</t>
   </si>
   <si>
-    <t>1 396.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBER FI 1.5 03-30</t>
   </si>
   <si>
-    <t>3 672.55</t>
+    <t>5 127.72</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTU MA 2.5 10-30</t>
   </si>
   <si>
-    <t>3 648.37</t>
+    <t>2 817.67</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN ZCP 07-31</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON 1.375 07-30</t>
   </si>
   <si>
-    <t>7 675.01</t>
+    <t>8 977.79</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JIN KAI TO ZCP 02-31</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JP MORG 0.5 03-30</t>
   </si>
   <si>
+    <t>1 300.00</t>
+  </si>
+  <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JP MORG CH ZCP 04-28</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC 1.75 07-30</t>
   </si>
   <si>
-    <t>5 931.14</t>
+    <t>6 892.78</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PRO 1.0 09-30</t>
   </si>
   <si>
-    <t>6 402.17</t>
+    <t>8 171.20</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND 1.5 06-33</t>
   </si>
   <si>
-    <t>9 086.54</t>
+    <t>10 384.62</t>
   </si>
   <si>
     <t>XS3072393450</t>
   </si>
   <si>
     <t>LG CHEM 1.75 06-28</t>
   </si>
   <si>
-    <t>12 790.20</t>
+    <t>14 550.95</t>
+  </si>
+  <si>
+    <t>XS3250338608</t>
+  </si>
+  <si>
+    <t>MITA HOLD ZCP 06-31</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>MORG STAN ZCP 02-29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO E ZCP 07-33</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBI GR 1.25 03-31</t>
   </si>
   <si>
-    <t>4 502.24</t>
+    <t>6 091.94</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXT EN 3.0 03-27</t>
   </si>
   <si>
-    <t>4 965.61</t>
+    <t>6 293.80</t>
+  </si>
+  <si>
+    <t>XS3353961033</t>
+  </si>
+  <si>
+    <t>NIPP MINI ZCP 06-29</t>
+  </si>
+  <si>
+    <t>XS3353961116</t>
+  </si>
+  <si>
+    <t>NIPP MINI ZCP 06-31</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-29</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-31</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMA TE 2.5 07-27</t>
   </si>
   <si>
-    <t>8 078.96</t>
+    <t>9 450.31</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARS CO 2.625 03-29</t>
   </si>
   <si>
-    <t>5 310.44</t>
+    <t>6 730.87</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHAR GR 4.5 04-29</t>
   </si>
   <si>
-    <t>4 426.23</t>
+    <t>8 299.18</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN IN ZCP 06-30</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAG NV 2.0 09-32</t>
   </si>
   <si>
-    <t>5 013.02</t>
+    <t>6 437.49</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAG NV 2.5 09-31</t>
   </si>
   <si>
-    <t>6 542.30</t>
+    <t>8 557.23</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>RAG STI 2.25 11-30</t>
   </si>
   <si>
-    <t>9 621.55</t>
-[...1 lines deleted...]
-  <si>
     <t>US781154AC39</t>
   </si>
   <si>
     <t>RUBRIK ZCP 06-30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM 2.875 09-29</t>
   </si>
   <si>
-    <t>4 312.50</t>
+    <t>5 625.00</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHN EL 1.97 11-30</t>
   </si>
   <si>
-    <t>9 414.64</t>
+    <t>US82982TAA43</t>
+  </si>
+  <si>
+    <t>SITI CORP ZCP 06-31</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM 1.75 01-31</t>
   </si>
   <si>
-    <t>6 042.82</t>
+    <t>7 058.01</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE 2.0 01-28</t>
   </si>
   <si>
-    <t>4 718.23</t>
+    <t>5 530.39</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STIL MI 4.25 11-28</t>
   </si>
   <si>
-    <t>20 835.80</t>
+    <t>1 438.74</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMI NV ZCP 08-27</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETR TE 2.25 08-28</t>
   </si>
   <si>
-    <t>4 997.85</t>
-[...8 lines deleted...]
-    <t>US90353TAR14</t>
+    <t>6 109.96</t>
+  </si>
+  <si>
+    <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECH ZCP 05-28</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI 0.7 02-30</t>
   </si>
   <si>
-    <t>1 740.33</t>
+    <t>2 146.41</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON ZCP 10-30</t>
   </si>
   <si>
     <t>NQM6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0626</t>
   </si>
   <si>
     <t>OEQL00004F8G</t>
   </si>
   <si>
     <t>ALIBAB 270115 C160</t>
   </si>
   <si>
     <t>OEQL00004F8H</t>
   </si>
   <si>
     <t>LUMENT 260918 C540</t>
   </si>
@@ -1105,96 +1123,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>308087.885</v>
+        <v>311808.675</v>
       </c>
       <c r="D2">
-        <v>357.22</v>
+        <v>359.56</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>110057433.46</v>
+        <v>112114806.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>110057433.46</v>
+        <v>112114806.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P83"/>
+  <dimension ref="A1:P88"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O83" sqref="O83"/>
+      <selection activeCell="O88" sqref="O88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -1213,4139 +1231,4389 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>6500.0</v>
+        <v>8658.0</v>
       </c>
       <c r="D2" s="1">
-        <v>209.4</v>
+        <v>271.4</v>
       </c>
       <c r="E2" s="1">
-        <v>103.11302769</v>
+        <v>127.51307461</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>670234.68</v>
+        <v>1104008.2</v>
       </c>
       <c r="I2" s="1">
-        <v>690865.32</v>
+        <v>1245773.0</v>
       </c>
       <c r="J2" s="1">
-        <v>103.0781218304</v>
+        <v>112.84091911636</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1361100.0</v>
+        <v>2349781.2</v>
       </c>
       <c r="N2" s="1">
-        <v>1361100.0</v>
+        <v>2349781.2</v>
       </c>
       <c r="O2" s="1">
-        <v>1.24</v>
+        <v>2.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
-        <v>5000.0</v>
+        <v>6500.0</v>
       </c>
       <c r="D3" s="1">
-        <v>153.15</v>
+        <v>203.4</v>
       </c>
       <c r="E3" s="1">
-        <v>41.241626</v>
+        <v>103.11302769</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>206208.13</v>
+        <v>670234.68</v>
       </c>
       <c r="I3" s="1">
-        <v>559541.87</v>
+        <v>651865.32</v>
       </c>
       <c r="J3" s="1">
-        <v>271.3481131903</v>
+        <v>97.259264471364</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>765750.0</v>
+        <v>1322100.0</v>
       </c>
       <c r="N3" s="1">
-        <v>765750.0</v>
+        <v>1322100.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.7</v>
+        <v>1.18</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
-        <v>5395.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>271.4</v>
+        <v>145.35</v>
       </c>
       <c r="E4" s="1">
-        <v>177.95450232</v>
+        <v>41.241626</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>960064.54</v>
+        <v>206208.13</v>
       </c>
       <c r="I4" s="1">
-        <v>504138.46</v>
+        <v>520541.87</v>
       </c>
       <c r="J4" s="1">
-        <v>52.510892653113</v>
+        <v>252.43518284172</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1464203.0</v>
+        <v>726750.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1464203.0</v>
+        <v>726750.0</v>
       </c>
       <c r="O4" s="1">
-        <v>1.33</v>
+        <v>0.65</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
-        <v>60000.0</v>
+        <v>5395.0</v>
       </c>
       <c r="D5" s="1">
-        <v>317.2</v>
+        <v>298.5</v>
       </c>
       <c r="E5" s="1">
-        <v>17.299538</v>
+        <v>177.95450232</v>
       </c>
       <c r="F5" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>10.97</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1037972.28</v>
+        <v>960064.54</v>
       </c>
       <c r="I5" s="1">
-        <v>697653.09</v>
+        <v>650342.96</v>
       </c>
       <c r="J5" s="1">
-        <v>67.213075285594</v>
+        <v>67.739504262911</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1735625.37</v>
+        <v>1610407.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1735625.37</v>
+        <v>1610407.5</v>
       </c>
       <c r="O5" s="1">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>321.5</v>
+      </c>
+      <c r="E6" s="1">
+        <v>17.299538</v>
+      </c>
+      <c r="F6" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>10.9</v>
       </c>
       <c r="H6" s="1">
-        <v>0.0</v>
+        <v>1037972.28</v>
       </c>
       <c r="I6" s="1">
-        <v>37797.84</v>
+        <v>731565.8</v>
       </c>
       <c r="J6" s="1">
-        <v>0</v>
+        <v>70.480282960928</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>0.0</v>
+        <v>1769538.08</v>
       </c>
       <c r="N6" s="1">
-        <v>37797.84</v>
+        <v>1769538.08</v>
       </c>
       <c r="O6" s="1">
-        <v>0.03</v>
+        <v>1.58</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>4437316.95</v>
+      </c>
+      <c r="D7" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="E7" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="F7" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G7">
-        <v>184.45</v>
+        <v>9.06</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>34018.95</v>
+        <v>-22100.53</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
         <v>0.0</v>
       </c>
       <c r="N7" s="1">
-        <v>34018.95</v>
+        <v>-22100.529999999</v>
       </c>
       <c r="O7" s="1">
-        <v>0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>1798640.9</v>
+        <v>6566944.23</v>
       </c>
       <c r="D8" s="1">
         <v>1.0</v>
       </c>
       <c r="E8" s="1">
         <v>1.0</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="G8">
-        <v>10.97</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>45646.0</v>
+        <v>2184.23</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
         <v>0.0</v>
       </c>
       <c r="N8" s="1">
-        <v>45646.0</v>
+        <v>2184.2299999995</v>
       </c>
       <c r="O8" s="1">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="1">
-        <v>52735243.46</v>
+        <v>1720394.71</v>
       </c>
       <c r="D9" s="1">
-        <v>0.85962818</v>
+        <v>1.0</v>
       </c>
       <c r="E9" s="1">
-        <v>0.86357024</v>
+        <v>1.0</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G9">
-        <v>1.16</v>
+        <v>10.9</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>255507.71</v>
+        <v>-5781.98</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
         <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>255507.70999999</v>
+        <v>-5781.98</v>
       </c>
       <c r="O9" s="1">
-        <v>0.23</v>
+        <v>-0.01</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>53446197.33</v>
+      </c>
+      <c r="D10" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="F10" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G10">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H10" s="1">
-        <v>3550453.44</v>
+        <v>0.0</v>
       </c>
       <c r="I10" s="1">
-        <v>6605.91</v>
+        <v>-323379.62</v>
       </c>
       <c r="J10" s="1">
-        <v>0.18605820669486</v>
+        <v>0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3557059.35</v>
+        <v>0.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3557059.35</v>
+        <v>-323379.62</v>
       </c>
       <c r="O10" s="1">
-        <v>3.23</v>
+        <v>-0.29</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>34000.0</v>
+        <v>1264.0</v>
       </c>
       <c r="D11" s="1">
-        <v>54.28541744</v>
+        <v>4806.42</v>
       </c>
       <c r="E11" s="1">
-        <v>53.48246559</v>
+        <v>4798.74017405</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1818403.83</v>
+        <v>6065607.58</v>
       </c>
       <c r="I11" s="1">
-        <v>27300.36</v>
+        <v>9707.3</v>
       </c>
       <c r="J11" s="1">
-        <v>1.5013364770575</v>
+        <v>0.16003837821635</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>48</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1840715.27</v>
+        <v>6075314.88</v>
       </c>
       <c r="N11" s="1">
-        <v>1845704.19</v>
+        <v>6075314.88</v>
       </c>
       <c r="O11" s="1">
-        <v>1.68</v>
+        <v>5.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>56.67413927</v>
+      </c>
+      <c r="E12" s="1">
+        <v>53.48246559</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1818403.83</v>
+      </c>
+      <c r="I12" s="1">
+        <v>108516.91</v>
+      </c>
+      <c r="J12" s="1">
+        <v>5.9677013548745</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" t="s">
         <v>50</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>751016.4</v>
+        <v>1921272.9</v>
       </c>
       <c r="N12" s="1">
-        <v>751016.4</v>
+        <v>1926920.74</v>
       </c>
       <c r="O12" s="1">
-        <v>0.68</v>
+        <v>1.72</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>1200000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>93.30202034</v>
+        <v>97.25468393</v>
       </c>
       <c r="E13" s="1">
-        <v>105.565</v>
+        <v>101.2855</v>
       </c>
       <c r="F13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G13">
         <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>1083366.12</v>
+        <v>1480973.21</v>
       </c>
       <c r="I13" s="1">
-        <v>-120662.56</v>
+        <v>-50633.54</v>
       </c>
       <c r="J13" s="1">
-        <v>-11.137745381958</v>
+        <v>-3.4189369299935</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>962703.56</v>
+        <v>1430339.67</v>
       </c>
       <c r="N13" s="1">
-        <v>962703.56</v>
+        <v>1430339.67</v>
       </c>
       <c r="O13" s="1">
-        <v>0.87</v>
+        <v>1.28</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>1200000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>139.04736874</v>
+        <v>116.73400946</v>
       </c>
       <c r="E14" s="1">
-        <v>94.779375</v>
+        <v>102.5</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G14">
-        <v>1.16</v>
+        <v>185.25</v>
       </c>
       <c r="H14" s="1">
-        <v>996934.3</v>
+        <v>667739.94</v>
       </c>
       <c r="I14" s="1">
-        <v>440775.0</v>
+        <v>88430.55</v>
       </c>
       <c r="J14" s="1">
-        <v>44.213043928772</v>
+        <v>13.243262040009</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14" t="s">
-        <v>55</v>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1434710.59</v>
+        <v>756170.49</v>
       </c>
       <c r="N14" s="1">
-        <v>1437709.3</v>
+        <v>756170.49</v>
       </c>
       <c r="O14" s="1">
-        <v>1.31</v>
+        <v>0.67</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>9000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.35765439</v>
+        <v>100.88067691</v>
       </c>
       <c r="E15" s="1">
-        <v>108.766</v>
+        <v>105.565</v>
       </c>
       <c r="F15" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G15">
-        <v>9.11</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>1068579.91</v>
+        <v>1083366.12</v>
       </c>
       <c r="I15" s="1">
-        <v>-76723.8</v>
+        <v>-36071.27</v>
       </c>
       <c r="J15" s="1">
-        <v>-7.1799777706845</v>
+        <v>-3.3295549246085</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>991856.11</v>
+        <v>1047294.85</v>
       </c>
       <c r="N15" s="1">
-        <v>991856.11</v>
+        <v>1047294.85</v>
       </c>
       <c r="O15" s="1">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>137.508</v>
+      </c>
+      <c r="E16" s="1">
+        <v>94.779375</v>
+      </c>
+      <c r="F16" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16">
+        <v>1.16</v>
+      </c>
+      <c r="H16" s="1">
+        <v>996934.3</v>
+      </c>
+      <c r="I16" s="1">
+        <v>434273.85</v>
+      </c>
+      <c r="J16" s="1">
+        <v>43.560929742311</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" t="s">
         <v>59</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>974432.32</v>
+        <v>1427542.18</v>
       </c>
       <c r="N16" s="1">
-        <v>974432.32</v>
+        <v>1431208.15</v>
       </c>
       <c r="O16" s="1">
-        <v>0.89</v>
+        <v>1.28</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>1200000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>151.86417777</v>
+        <v>93.98366395</v>
       </c>
       <c r="E17" s="1">
-        <v>106.880156</v>
+        <v>108.766</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G17">
-        <v>1.16</v>
+        <v>9.06</v>
       </c>
       <c r="H17" s="1">
-        <v>1099872.97</v>
+        <v>1068579.91</v>
       </c>
       <c r="I17" s="1">
-        <v>469329.64</v>
+        <v>-134585.92</v>
       </c>
       <c r="J17" s="1">
-        <v>42.671258663625</v>
+        <v>-12.594839070108</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17" t="s">
-        <v>62</v>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1566956.26</v>
+        <v>933993.99</v>
       </c>
       <c r="N17" s="1">
-        <v>1569202.61</v>
+        <v>933993.99</v>
       </c>
       <c r="O17" s="1">
-        <v>1.43</v>
+        <v>0.83</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" t="s">
         <v>63</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>1800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>92.41859739</v>
+        <v>96.67163676</v>
       </c>
       <c r="E18" s="1">
-        <v>97.903333</v>
+        <v>110.1</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1534428.32</v>
+        <v>1101000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-104045.9</v>
+        <v>-134283.63</v>
       </c>
       <c r="J18" s="1">
-        <v>-6.7807598858707</v>
+        <v>-12.196514986376</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1430382.42</v>
+        <v>966716.37</v>
       </c>
       <c r="N18" s="1">
-        <v>1430382.42</v>
+        <v>966716.37</v>
       </c>
       <c r="O18" s="1">
-        <v>1.3</v>
+        <v>0.86</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" t="s">
         <v>65</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>111.87337049</v>
+      </c>
+      <c r="E19" s="1">
+        <v>135.8866</v>
+      </c>
+      <c r="F19" t="s">
+        <v>45</v>
+      </c>
+      <c r="G19">
+        <v>1.16</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1870347.63</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-312190.41</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-16.691571395206</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" t="s">
         <v>66</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>2248880.81</v>
+        <v>1548554.31</v>
       </c>
       <c r="N19" s="1">
-        <v>2251083.68</v>
+        <v>1558157.22</v>
       </c>
       <c r="O19" s="1">
-        <v>2.05</v>
+        <v>1.39</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
         <v>68</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>2000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.21267799</v>
+        <v>91.09056524</v>
       </c>
       <c r="E20" s="1">
-        <v>100.25</v>
+        <v>97.903333</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G20">
-        <v>9.11</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>219141.25</v>
+        <v>1534428.32</v>
       </c>
       <c r="I20" s="1">
-        <v>-14421.08</v>
+        <v>-115940.41</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.5807236200396</v>
+        <v>-7.5559352293498</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>204720.17</v>
+        <v>1418487.91</v>
       </c>
       <c r="N20" s="1">
-        <v>204720.17</v>
+        <v>1418487.91</v>
       </c>
       <c r="O20" s="1">
-        <v>0.19</v>
+        <v>1.27</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" t="s">
         <v>70</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>1300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>107.61917866</v>
+        <v>91.77942932</v>
       </c>
       <c r="E21" s="1">
-        <v>119.3027</v>
+        <v>100.25</v>
       </c>
       <c r="F21" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G21">
-        <v>1.16</v>
+        <v>9.06</v>
       </c>
       <c r="H21" s="1">
-        <v>1323492.85</v>
+        <v>219141.25</v>
       </c>
       <c r="I21" s="1">
-        <v>-120526.97</v>
+        <v>-16454.88</v>
       </c>
       <c r="J21" s="1">
-        <v>-9.1067337462382</v>
+        <v>-7.5088008305146</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1202965.88</v>
+        <v>202686.37</v>
       </c>
       <c r="N21" s="1">
-        <v>1202965.88</v>
+        <v>202686.37</v>
       </c>
       <c r="O21" s="1">
-        <v>1.09</v>
+        <v>0.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" t="s">
         <v>72</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>10000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.82740863</v>
+        <v>102.04942598</v>
       </c>
       <c r="E22" s="1">
-        <v>100.85</v>
+        <v>119.3027</v>
       </c>
       <c r="F22" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="G22">
-        <v>7.92</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>1259892.69</v>
+        <v>1323492.85</v>
       </c>
       <c r="I22" s="1">
-        <v>188.46</v>
+        <v>-175778.91</v>
       </c>
       <c r="J22" s="1">
-        <v>0.014958416815642</v>
+        <v>-13.281440092404</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1260081.15</v>
+        <v>1147713.94</v>
       </c>
       <c r="N22" s="1">
-        <v>1260081.15</v>
+        <v>1147713.94</v>
       </c>
       <c r="O22" s="1">
-        <v>1.14</v>
+        <v>1.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>103.12163517</v>
+        <v>98.26179616</v>
       </c>
       <c r="E23" s="1">
-        <v>100.25</v>
+        <v>100.85</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="G23">
-        <v>9.11</v>
+        <v>7.84</v>
       </c>
       <c r="H23" s="1">
-        <v>1097379.43</v>
+        <v>1259892.69</v>
       </c>
       <c r="I23" s="1">
-        <v>35035.15</v>
+        <v>-6689.32</v>
       </c>
       <c r="J23" s="1">
-        <v>3.1926195299651</v>
+        <v>-0.53094363139769</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1132414.58</v>
+        <v>1253203.37</v>
       </c>
       <c r="N23" s="1">
-        <v>1132414.58</v>
+        <v>1253203.37</v>
       </c>
       <c r="O23" s="1">
-        <v>1.03</v>
+        <v>1.12</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" t="s">
         <v>77</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="1">
-        <v>1300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>152.5744596</v>
+        <v>99.8226014</v>
       </c>
       <c r="E24" s="1">
-        <v>106.49</v>
+        <v>100.25</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G24">
-        <v>1.16</v>
+        <v>9.06</v>
       </c>
       <c r="H24" s="1">
-        <v>1184031.82</v>
+        <v>1097379.43</v>
       </c>
       <c r="I24" s="1">
-        <v>521443.65</v>
+        <v>4865.43</v>
       </c>
       <c r="J24" s="1">
-        <v>44.039665251564</v>
+        <v>0.44336807005759</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1705475.47</v>
+        <v>1102244.86</v>
       </c>
       <c r="N24" s="1">
-        <v>1705475.47</v>
+        <v>1102244.86</v>
       </c>
       <c r="O24" s="1">
-        <v>1.55</v>
+        <v>0.98</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" t="s">
         <v>79</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>2800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>103.63107022</v>
+        <v>165.26061187</v>
       </c>
       <c r="E25" s="1">
-        <v>100.0</v>
+        <v>106.49</v>
       </c>
       <c r="F25" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G25">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>2800000.0</v>
+        <v>1184031.82</v>
       </c>
       <c r="I25" s="1">
-        <v>107991.06</v>
+        <v>674596.05</v>
       </c>
       <c r="J25" s="1">
-        <v>3.8568235714286</v>
+        <v>56.974486547161</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25" t="s">
-        <v>81</v>
+      <c r="L25">
+        <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2901669.96</v>
+        <v>1858627.87</v>
       </c>
       <c r="N25" s="1">
-        <v>2907991.06</v>
+        <v>1858627.87</v>
       </c>
       <c r="O25" s="1">
-        <v>2.64</v>
+        <v>1.66</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>106.09913266</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>82821.88</v>
+      </c>
+      <c r="J26" s="1">
+        <v>6.3709138461538</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" t="s">
         <v>82</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>509165.24</v>
+        <v>1379288.73</v>
       </c>
       <c r="N26" s="1">
-        <v>509333.62</v>
+        <v>1382821.88</v>
       </c>
       <c r="O26" s="1">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" t="s">
         <v>84</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>118.72644443</v>
+        <v>91.8791891</v>
       </c>
       <c r="E27" s="1">
-        <v>115.228283</v>
+        <v>109.750817</v>
       </c>
       <c r="F27" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G27">
         <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>1010021.33</v>
+        <v>577205.5</v>
       </c>
       <c r="I27" s="1">
-        <v>18742.16</v>
+        <v>-100041.13</v>
       </c>
       <c r="J27" s="1">
-        <v>1.8556202174463</v>
+        <v>-17.331977952393</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>86</v>
+      <c r="L27">
+        <v>241.52</v>
       </c>
       <c r="M27" s="1">
-        <v>1020863.66</v>
+        <v>476922.85</v>
       </c>
       <c r="N27" s="1">
-        <v>1028763.49</v>
+        <v>477164.37</v>
       </c>
       <c r="O27" s="1">
-        <v>0.93</v>
+        <v>0.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C28" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>128.2277183</v>
+        <v>119.7601862</v>
       </c>
       <c r="E28" s="1">
-        <v>101.9211</v>
+        <v>115.228283</v>
       </c>
       <c r="F28" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G28">
         <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>1340067.93</v>
+        <v>1010021.33</v>
       </c>
       <c r="I28" s="1">
-        <v>313771.94</v>
+        <v>36527.71</v>
       </c>
       <c r="J28" s="1">
-        <v>23.414629435987</v>
+        <v>3.6165285737084</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>0.0</v>
+      <c r="L28" t="s">
+        <v>87</v>
       </c>
       <c r="M28" s="1">
-        <v>1653839.87</v>
+        <v>1036077.4</v>
       </c>
       <c r="N28" s="1">
-        <v>1653839.87</v>
+        <v>1046549.04</v>
       </c>
       <c r="O28" s="1">
-        <v>1.5</v>
+        <v>0.93</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" t="s">
         <v>89</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>1400000.0</v>
+        <v>130000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>124.194</v>
+        <v>113.33660883</v>
       </c>
       <c r="E29" s="1">
-        <v>103.48</v>
+        <v>110.42</v>
       </c>
       <c r="F29" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G29">
-        <v>1.16</v>
+        <v>185.25</v>
       </c>
       <c r="H29" s="1">
-        <v>1234161.09</v>
+        <v>774047.78</v>
       </c>
       <c r="I29" s="1">
-        <v>260865.57</v>
+        <v>21295.55</v>
       </c>
       <c r="J29" s="1">
-        <v>21.137076198051</v>
+        <v>2.7511932144551</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1495026.66</v>
+        <v>795343.33</v>
       </c>
       <c r="N29" s="1">
-        <v>1495026.66</v>
+        <v>795343.33</v>
       </c>
       <c r="O29" s="1">
-        <v>1.36</v>
+        <v>0.71</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" t="s">
         <v>91</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>2000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.86718257</v>
+        <v>140.25483116</v>
       </c>
       <c r="E30" s="1">
-        <v>90.765233</v>
+        <v>101.9211</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>1815304.66</v>
+        <v>1340067.93</v>
       </c>
       <c r="I30" s="1">
-        <v>217660.54</v>
+        <v>480005.15</v>
       </c>
       <c r="J30" s="1">
-        <v>11.990303600058</v>
+        <v>35.819464017768</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>93</v>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2017343.65</v>
+        <v>1820073.08</v>
       </c>
       <c r="N30" s="1">
-        <v>2032965.2</v>
+        <v>1820073.08</v>
       </c>
       <c r="O30" s="1">
-        <v>1.85</v>
+        <v>1.62</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>92.53819587</v>
+        <v>134.149</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>103.48</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>1800000.0</v>
+        <v>1234161.09</v>
       </c>
       <c r="I31" s="1">
-        <v>-134312.47</v>
+        <v>390621.33</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.4618038888889</v>
+        <v>31.650757195724</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1665687.53</v>
+        <v>1624782.42</v>
       </c>
       <c r="N31" s="1">
-        <v>1665687.53</v>
+        <v>1624782.42</v>
       </c>
       <c r="O31" s="1">
-        <v>1.51</v>
+        <v>1.45</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>102.86009829</v>
+      </c>
+      <c r="E32" s="1">
+        <v>90.765233</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>1815304.66</v>
+      </c>
+      <c r="I32" s="1">
+        <v>261289.57</v>
+      </c>
+      <c r="J32" s="1">
+        <v>14.393703478952</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" t="s">
         <v>96</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>843407.49</v>
+        <v>2057201.96</v>
       </c>
       <c r="N32" s="1">
-        <v>843528.41</v>
+        <v>2076594.23</v>
       </c>
       <c r="O32" s="1">
-        <v>0.77</v>
+        <v>1.85</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" t="s">
         <v>98</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>1300000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>94.02551335</v>
+        <v>94.32794597</v>
       </c>
       <c r="E33" s="1">
-        <v>100.184615</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1152362.42</v>
+        <v>1800000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-101346.37</v>
+        <v>-102096.97</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.7946611448853</v>
+        <v>-5.6720538888889</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1051016.05</v>
+        <v>1697903.03</v>
       </c>
       <c r="N33" s="1">
-        <v>1051016.05</v>
+        <v>1697903.03</v>
       </c>
       <c r="O33" s="1">
-        <v>0.95</v>
+        <v>1.51</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" t="s">
         <v>100</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.54107122</v>
+        <v>109.16428633</v>
       </c>
       <c r="E34" s="1">
-        <v>102.943</v>
+        <v>106.976467</v>
       </c>
       <c r="F34" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G34">
         <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>1080435.56</v>
+        <v>842076.53</v>
       </c>
       <c r="I34" s="1">
-        <v>-53356.58</v>
+        <v>8824.67</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.9384324225685</v>
+        <v>1.0479653197317</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
-        <v>0.0</v>
+        <v>932.72</v>
       </c>
       <c r="M34" s="1">
-        <v>1027078.98</v>
+        <v>849968.48</v>
       </c>
       <c r="N34" s="1">
-        <v>1027078.98</v>
+        <v>850901.2</v>
       </c>
       <c r="O34" s="1">
-        <v>0.93</v>
+        <v>0.76</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" t="s">
         <v>102</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>166.68890078</v>
+        <v>93.51106983</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>100.184615</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>800000.0</v>
+        <v>1152362.42</v>
       </c>
       <c r="I35" s="1">
-        <v>545297.51</v>
+        <v>-100676.37</v>
       </c>
       <c r="J35" s="1">
-        <v>68.16218875</v>
+        <v>-8.7365197139976</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>104</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1333511.21</v>
+        <v>1051686.05</v>
       </c>
       <c r="N35" s="1">
-        <v>1345297.51</v>
+        <v>1051686.05</v>
       </c>
       <c r="O35" s="1">
-        <v>1.22</v>
+        <v>0.94</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>113.64976033</v>
+        <v>101.08675794</v>
       </c>
       <c r="E36" s="1">
-        <v>128.320061</v>
+        <v>102.943</v>
       </c>
       <c r="F36" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G36">
         <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1305392.28</v>
+        <v>1080435.56</v>
       </c>
       <c r="I36" s="1">
-        <v>-131562.71</v>
+        <v>-31001.27</v>
       </c>
       <c r="J36" s="1">
-        <v>-10.07840417135</v>
+        <v>-2.8693307724896</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>107</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1172654.45</v>
+        <v>1049434.29</v>
       </c>
       <c r="N36" s="1">
-        <v>1173829.57</v>
+        <v>1049434.29</v>
       </c>
       <c r="O36" s="1">
-        <v>1.07</v>
+        <v>0.94</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>1900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>139.04404915</v>
+        <v>162.51634455</v>
       </c>
       <c r="E37" s="1">
         <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>779766.66</v>
+        <v>512952.67</v>
       </c>
       <c r="J37" s="1">
-        <v>41.040350526316</v>
+        <v>64.11908375</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="M37" s="1">
-        <v>2641836.93</v>
+        <v>1300130.75</v>
       </c>
       <c r="N37" s="1">
-        <v>2679766.66</v>
+        <v>1312952.67</v>
       </c>
       <c r="O37" s="1">
-        <v>2.43</v>
+        <v>1.17</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.14345595</v>
+        <v>103.47593874</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>128.320061</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>700000.0</v>
+        <v>1305392.28</v>
       </c>
       <c r="I38" s="1">
-        <v>12908.04</v>
+        <v>-229828.13</v>
       </c>
       <c r="J38" s="1">
-        <v>1.8440057142857</v>
+        <v>-17.606058617108</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="M38" s="1">
-        <v>708004.19</v>
+        <v>1074237.63</v>
       </c>
       <c r="N38" s="1">
-        <v>712908.04</v>
+        <v>1075564.15</v>
       </c>
       <c r="O38" s="1">
-        <v>0.65</v>
+        <v>0.96</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B39" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>129.62344022</v>
+        <v>138.55463141</v>
       </c>
       <c r="E39" s="1">
-        <v>104.729167</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1256750.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>304501.77</v>
+        <v>407206.59</v>
       </c>
       <c r="J39" s="1">
-        <v>24.229303361846</v>
+        <v>40.720659</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="M39" s="1">
-        <v>1555481.28</v>
+        <v>1385546.32</v>
       </c>
       <c r="N39" s="1">
-        <v>1561251.77</v>
+        <v>1407206.59</v>
       </c>
       <c r="O39" s="1">
-        <v>1.42</v>
+        <v>1.26</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C40" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>124.69008106</v>
+        <v>104.18636581</v>
       </c>
       <c r="E40" s="1">
-        <v>133.133692</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1354361.05</v>
+        <v>700000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-67217.77</v>
+        <v>29589.89</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.9630613638808</v>
+        <v>4.2271271428571</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
-        <v>573.23</v>
+        <v>285.33</v>
       </c>
       <c r="M40" s="1">
-        <v>1286570.05</v>
+        <v>729304.56</v>
       </c>
       <c r="N40" s="1">
-        <v>1287143.28</v>
+        <v>729589.89</v>
       </c>
       <c r="O40" s="1">
-        <v>1.17</v>
+        <v>0.65</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C41" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.018725</v>
+        <v>144.04575647</v>
       </c>
       <c r="E41" s="1">
-        <v>104.25</v>
+        <v>104.729167</v>
       </c>
       <c r="F41" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1005171.58</v>
+        <v>1256750.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-68623.02</v>
+        <v>480323.67</v>
       </c>
       <c r="J41" s="1">
-        <v>-6.8269956458578</v>
+        <v>38.219508255421</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41">
-        <v>0.0</v>
+      <c r="L41" t="s">
+        <v>118</v>
       </c>
       <c r="M41" s="1">
-        <v>936548.56</v>
+        <v>1728549.08</v>
       </c>
       <c r="N41" s="1">
-        <v>936548.56</v>
+        <v>1737073.67</v>
       </c>
       <c r="O41" s="1">
-        <v>0.85</v>
+        <v>1.55</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>95.65792599</v>
+        <v>113.25127489</v>
       </c>
       <c r="E42" s="1">
-        <v>100.44</v>
+        <v>133.133692</v>
       </c>
       <c r="F42" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G42">
         <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>1123200.0</v>
+        <v>1354361.05</v>
       </c>
       <c r="I42" s="1">
-        <v>-53936.85</v>
+        <v>-177991.73</v>
       </c>
       <c r="J42" s="1">
-        <v>-4.8020699786325</v>
+        <v>-13.142118196621</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
-        <v>0.0</v>
+        <v>648.85</v>
       </c>
       <c r="M42" s="1">
-        <v>1069263.15</v>
+        <v>1175720.47</v>
       </c>
       <c r="N42" s="1">
-        <v>1069263.15</v>
+        <v>1176369.32</v>
       </c>
       <c r="O42" s="1">
-        <v>0.97</v>
+        <v>1.05</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>108.4226609</v>
+        <v>99.17524177</v>
       </c>
       <c r="E43" s="1">
-        <v>111.685761</v>
+        <v>104.25</v>
       </c>
       <c r="F43" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G43">
         <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>1356468.0</v>
+        <v>1005171.58</v>
       </c>
       <c r="I43" s="1">
-        <v>-49898.04</v>
+        <v>-61380.89</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.6785268801033</v>
+        <v>-6.1065087017283</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43" t="s">
-        <v>125</v>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1305173.91</v>
+        <v>943790.69</v>
       </c>
       <c r="N43" s="1">
-        <v>1306569.96</v>
+        <v>943790.69</v>
       </c>
       <c r="O43" s="1">
-        <v>1.19</v>
+        <v>0.84</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>113.59549218</v>
+        <v>95.25392431</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>100.44</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>1700000.0</v>
+        <v>1123200.0</v>
       </c>
       <c r="I44" s="1">
-        <v>234795.92</v>
+        <v>-51912.67</v>
       </c>
       <c r="J44" s="1">
-        <v>13.811524705882</v>
+        <v>-4.621854522792</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44" t="s">
-        <v>128</v>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1931123.37</v>
+        <v>1071287.33</v>
       </c>
       <c r="N44" s="1">
-        <v>1934795.92</v>
+        <v>1071287.33</v>
       </c>
       <c r="O44" s="1">
-        <v>1.76</v>
+        <v>0.96</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>281.763</v>
+        <v>105.08231018</v>
       </c>
       <c r="E45" s="1">
-        <v>101.25</v>
+        <v>111.685761</v>
       </c>
       <c r="F45" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G45">
         <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>1128762.54</v>
+        <v>1356468.0</v>
       </c>
       <c r="I45" s="1">
-        <v>2024429.26</v>
+        <v>-83675.89</v>
       </c>
       <c r="J45" s="1">
-        <v>179.34943695066</v>
+        <v>-6.1686593417611</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45" t="s">
-        <v>131</v>
+      <c r="L45">
+        <v>58.88</v>
       </c>
       <c r="M45" s="1">
-        <v>3149543.43</v>
+        <v>1272733.23</v>
       </c>
       <c r="N45" s="1">
-        <v>3153191.8</v>
+        <v>1272792.11</v>
       </c>
       <c r="O45" s="1">
-        <v>2.87</v>
+        <v>1.14</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>1500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>93.16306221</v>
+        <v>117.11546509</v>
       </c>
       <c r="E46" s="1">
-        <v>108.16</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1400854.81</v>
+        <v>1700000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-199267.6</v>
+        <v>296090.62</v>
       </c>
       <c r="J46" s="1">
-        <v>-14.224714694023</v>
+        <v>17.417095294118</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" t="s">
+        <v>129</v>
       </c>
       <c r="M46" s="1">
-        <v>1201587.21</v>
+        <v>1990962.9</v>
       </c>
       <c r="N46" s="1">
-        <v>1201587.21</v>
+        <v>1996090.62</v>
       </c>
       <c r="O46" s="1">
-        <v>1.09</v>
+        <v>1.78</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B47" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C47" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>96.96895634</v>
+        <v>252.208</v>
       </c>
       <c r="E47" s="1">
-        <v>106.828947</v>
+        <v>101.25</v>
       </c>
       <c r="F47" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G47">
         <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>1718088.71</v>
+        <v>607795.21</v>
       </c>
       <c r="I47" s="1">
-        <v>-126226.1</v>
+        <v>922365.65</v>
       </c>
       <c r="J47" s="1">
-        <v>-7.346890720212</v>
+        <v>151.75599195657</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="M47" s="1">
-        <v>1584187.6</v>
+        <v>1527343.19</v>
       </c>
       <c r="N47" s="1">
-        <v>1591862.61</v>
+        <v>1530160.86</v>
       </c>
       <c r="O47" s="1">
-        <v>1.45</v>
+        <v>1.36</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>1800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>93.5058629</v>
+        <v>96.65552517</v>
       </c>
       <c r="E48" s="1">
-        <v>103.5785</v>
+        <v>108.16</v>
       </c>
       <c r="F48" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G48">
         <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>1567194.55</v>
+        <v>1400854.81</v>
       </c>
       <c r="I48" s="1">
-        <v>-119984.29</v>
+        <v>-146565.62</v>
       </c>
       <c r="J48" s="1">
-        <v>-7.6559920400438</v>
+        <v>-10.462584627168</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1447210.26</v>
+        <v>1254289.19</v>
       </c>
       <c r="N48" s="1">
-        <v>1447210.26</v>
+        <v>1254289.19</v>
       </c>
       <c r="O48" s="1">
-        <v>1.31</v>
+        <v>1.12</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>1300000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>108.90029703</v>
+        <v>96.87187156</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0</v>
+        <v>106.828947</v>
       </c>
       <c r="F49" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G49">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
-        <v>1300000.0</v>
+        <v>1718088.71</v>
       </c>
       <c r="I49" s="1">
-        <v>116642.75</v>
+        <v>-116788.43</v>
       </c>
       <c r="J49" s="1">
-        <v>8.9725192307692</v>
+        <v>-6.7975785720634</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>938.89</v>
+      <c r="L49" t="s">
+        <v>137</v>
       </c>
       <c r="M49" s="1">
-        <v>1415703.86</v>
+        <v>1592322.49</v>
       </c>
       <c r="N49" s="1">
-        <v>1416642.75</v>
+        <v>1601300.28</v>
       </c>
       <c r="O49" s="1">
-        <v>1.29</v>
+        <v>1.43</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C50" s="1">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>95.62743037</v>
+        <v>92.20795734</v>
       </c>
       <c r="E50" s="1">
-        <v>98.45</v>
+        <v>103.5785</v>
       </c>
       <c r="F50" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G50">
         <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>1013120.66</v>
+        <v>1567194.55</v>
       </c>
       <c r="I50" s="1">
-        <v>-26423.19</v>
+        <v>-131306.3</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.6080990195186</v>
+        <v>-8.3784301062047</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>986697.47</v>
+        <v>1435888.25</v>
       </c>
       <c r="N50" s="1">
-        <v>986697.47</v>
+        <v>1435888.25</v>
       </c>
       <c r="O50" s="1">
-        <v>0.9</v>
+        <v>1.28</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C51" s="1">
-        <v>1100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>114.72249856</v>
+        <v>115.86276518</v>
       </c>
       <c r="E51" s="1">
-        <v>103.004861</v>
+        <v>100.0</v>
       </c>
       <c r="F51" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>967140.51</v>
+        <v>1300000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>123870.15</v>
+        <v>207515.95</v>
       </c>
       <c r="J51" s="1">
-        <v>12.807875248654</v>
+        <v>15.962765384615</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="M51" s="1">
-        <v>1085079.52</v>
+        <v>1506215.95</v>
       </c>
       <c r="N51" s="1">
-        <v>1091010.66</v>
+        <v>1507515.95</v>
       </c>
       <c r="O51" s="1">
-        <v>0.99</v>
+        <v>1.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C52" s="1">
-        <v>3100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>96.41954568</v>
+        <v>94.71174176</v>
       </c>
       <c r="E52" s="1">
-        <v>101.964895</v>
+        <v>98.45</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>3160911.75</v>
+        <v>1013120.66</v>
       </c>
       <c r="I52" s="1">
-        <v>-165503.66</v>
+        <v>-29868.74</v>
       </c>
       <c r="J52" s="1">
-        <v>-5.2359468751382</v>
+        <v>-2.9481917780652</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52" t="s">
-        <v>148</v>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2989005.92</v>
+        <v>983251.92</v>
       </c>
       <c r="N52" s="1">
-        <v>2995408.09</v>
+        <v>983251.92</v>
       </c>
       <c r="O52" s="1">
-        <v>2.72</v>
+        <v>0.88</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B53" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C53" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>116.57333308</v>
+        <v>109.64285724</v>
       </c>
       <c r="E53" s="1">
-        <v>100.0</v>
+        <v>103.004861</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>1500000.0</v>
+        <v>967140.51</v>
       </c>
       <c r="I53" s="1">
-        <v>257686.53</v>
+        <v>83156.91</v>
       </c>
       <c r="J53" s="1">
-        <v>17.179102</v>
+        <v>8.5982242642282</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="M53" s="1">
-        <v>1748599.99</v>
+        <v>1043404.64</v>
       </c>
       <c r="N53" s="1">
-        <v>1757686.53</v>
+        <v>1050297.42</v>
       </c>
       <c r="O53" s="1">
-        <v>1.6</v>
+        <v>0.94</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B54" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C54" s="1">
-        <v>2000000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>125.48638521</v>
+        <v>96.34137917</v>
       </c>
       <c r="E54" s="1">
-        <v>100.676</v>
+        <v>101.964895</v>
       </c>
       <c r="F54" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1791351.81</v>
+        <v>3160911.75</v>
       </c>
       <c r="I54" s="1">
-        <v>379415.77</v>
+        <v>-166157.8</v>
       </c>
       <c r="J54" s="1">
-        <v>21.18041625782</v>
+        <v>-5.2566415370502</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="M54" s="1">
-        <v>2157977.38</v>
+        <v>2986582.75</v>
       </c>
       <c r="N54" s="1">
-        <v>2170767.58</v>
+        <v>2994753.95</v>
       </c>
       <c r="O54" s="1">
-        <v>1.97</v>
+        <v>2.67</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B55" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C55" s="1">
-        <v>2300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>114.05949488</v>
+        <v>115.97471956</v>
       </c>
       <c r="E55" s="1">
-        <v>103.0</v>
+        <v>100.0</v>
       </c>
       <c r="F55" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2043122.04</v>
+        <v>1500000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>212568.74</v>
+        <v>250005.41</v>
       </c>
       <c r="J55" s="1">
-        <v>10.404113696507</v>
+        <v>16.667027333333</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" t="s">
+        <v>153</v>
       </c>
       <c r="M55" s="1">
-        <v>2255690.78</v>
+        <v>1739620.79</v>
       </c>
       <c r="N55" s="1">
-        <v>2255690.78</v>
+        <v>1750005.41</v>
       </c>
       <c r="O55" s="1">
-        <v>2.05</v>
+        <v>1.56</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B56" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C56" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>91.52400729</v>
+        <v>122.39734678</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>100.676</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
-        <v>500000.0</v>
+        <v>1791351.81</v>
       </c>
       <c r="I56" s="1">
-        <v>-42379.96</v>
+        <v>340983.5</v>
       </c>
       <c r="J56" s="1">
-        <v>-8.475992</v>
+        <v>19.034982301997</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" t="s">
+        <v>156</v>
       </c>
       <c r="M56" s="1">
-        <v>457620.04</v>
+        <v>2117784.36</v>
       </c>
       <c r="N56" s="1">
-        <v>457620.04</v>
+        <v>2132335.31</v>
       </c>
       <c r="O56" s="1">
-        <v>0.42</v>
+        <v>1.9</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B57" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C57" s="1">
-        <v>2600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>148.11128537</v>
+        <v>102.86553265</v>
       </c>
       <c r="E57" s="1">
-        <v>101.938462</v>
+        <v>100.25</v>
       </c>
       <c r="F57" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G57">
         <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>2302193.27</v>
+        <v>689922.15</v>
       </c>
       <c r="I57" s="1">
-        <v>1013481.3</v>
+        <v>22011.63</v>
       </c>
       <c r="J57" s="1">
-        <v>44.022424754982</v>
+        <v>3.1904512704803</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57" t="s">
-        <v>161</v>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3311172.33</v>
+        <v>711933.78</v>
       </c>
       <c r="N57" s="1">
-        <v>3315674.57</v>
+        <v>711933.78</v>
       </c>
       <c r="O57" s="1">
-        <v>3.01</v>
+        <v>0.64</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B58" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C58" s="1">
-        <v>900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>139.36037342</v>
+        <v>116.03467165</v>
       </c>
       <c r="E58" s="1">
-        <v>116.8351</v>
+        <v>103.0</v>
       </c>
       <c r="F58" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G58">
         <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>921695.14</v>
+        <v>2043122.04</v>
       </c>
       <c r="I58" s="1">
-        <v>161725.63</v>
+        <v>265726.0</v>
       </c>
       <c r="J58" s="1">
-        <v>17.54654255853</v>
+        <v>13.005879962021</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58" t="s">
-        <v>164</v>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1078455.16</v>
+        <v>2308848.04</v>
       </c>
       <c r="N58" s="1">
-        <v>1083420.77</v>
+        <v>2308848.04</v>
       </c>
       <c r="O58" s="1">
-        <v>0.98</v>
+        <v>2.06</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B59" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C59" s="1">
-        <v>260000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.90013016</v>
+        <v>96.72960736</v>
       </c>
       <c r="E59" s="1">
-        <v>103.625</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="G59">
-        <v>184.45</v>
+        <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1463599.42</v>
+        <v>500000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-41284.28</v>
+        <v>-16351.96</v>
       </c>
       <c r="J59" s="1">
-        <v>-2.8207362913549</v>
+        <v>-3.270392</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1422315.14</v>
+        <v>483648.04</v>
       </c>
       <c r="N59" s="1">
-        <v>1422315.14</v>
+        <v>483648.04</v>
       </c>
       <c r="O59" s="1">
-        <v>1.29</v>
+        <v>0.43</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B60" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C60" s="1">
-        <v>260000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>101.21512801</v>
+        <v>151.72026784</v>
       </c>
       <c r="E60" s="1">
-        <v>103.7</v>
+        <v>101.938462</v>
       </c>
       <c r="F60" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G60">
-        <v>184.45</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>1464655.93</v>
+        <v>2302193.27</v>
       </c>
       <c r="I60" s="1">
-        <v>-37900.49</v>
+        <v>1116587.45</v>
       </c>
       <c r="J60" s="1">
-        <v>-2.5876719046227</v>
+        <v>48.501030063388</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" t="s">
+        <v>165</v>
       </c>
       <c r="M60" s="1">
-        <v>1426755.44</v>
+        <v>3412688.78</v>
       </c>
       <c r="N60" s="1">
-        <v>1426755.44</v>
+        <v>3418780.72</v>
       </c>
       <c r="O60" s="1">
-        <v>1.3</v>
+        <v>3.05</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B61" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C61" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>149.39821506</v>
+        <v>129.34737381</v>
       </c>
       <c r="E61" s="1">
-        <v>107.638445</v>
+        <v>116.8351</v>
       </c>
       <c r="F61" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G61">
         <v>1.16</v>
       </c>
       <c r="H61" s="1">
-        <v>1037842.74</v>
+        <v>921695.14</v>
       </c>
       <c r="I61" s="1">
-        <v>383288.99</v>
+        <v>91715.5</v>
       </c>
       <c r="J61" s="1">
-        <v>36.931316781192</v>
+        <v>9.9507414132617</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="M61" s="1">
-        <v>1413052.77</v>
+        <v>1007116.84</v>
       </c>
       <c r="N61" s="1">
-        <v>1421131.73</v>
+        <v>1013410.64</v>
       </c>
       <c r="O61" s="1">
-        <v>1.29</v>
+        <v>0.9</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B62" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C62" s="1">
-        <v>1100000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.44729054</v>
+        <v>113.37682048</v>
       </c>
       <c r="E62" s="1">
-        <v>106.802675</v>
+        <v>113.25</v>
       </c>
       <c r="F62" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G62">
-        <v>1.16</v>
+        <v>185.25</v>
       </c>
       <c r="H62" s="1">
-        <v>1029784.3</v>
+        <v>1041084.51</v>
       </c>
       <c r="I62" s="1">
-        <v>-102788.39</v>
+        <v>-651.13</v>
       </c>
       <c r="J62" s="1">
-        <v>-9.9815456498997</v>
+        <v>-0.062543433673795</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62" t="s">
-        <v>174</v>
+      <c r="L62">
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>921685.47</v>
+        <v>1040433.38</v>
       </c>
       <c r="N62" s="1">
-        <v>926995.91</v>
+        <v>1040433.38</v>
       </c>
       <c r="O62" s="1">
-        <v>0.84</v>
+        <v>0.93</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B63" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C63" s="1">
-        <v>1500000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>123.80919235</v>
+        <v>112.71042596</v>
       </c>
       <c r="E63" s="1">
-        <v>100.0</v>
+        <v>114.0</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>185.25</v>
       </c>
       <c r="H63" s="1">
-        <v>1500000.0</v>
+        <v>1109624.94</v>
       </c>
       <c r="I63" s="1">
-        <v>361564.11</v>
+        <v>-14464.68</v>
       </c>
       <c r="J63" s="1">
-        <v>24.104274</v>
+        <v>-1.3035647882968</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63" t="s">
-        <v>177</v>
+      <c r="L63">
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1857137.88</v>
+        <v>1095160.26</v>
       </c>
       <c r="N63" s="1">
-        <v>1861564.11</v>
+        <v>1095160.26</v>
       </c>
       <c r="O63" s="1">
-        <v>1.69</v>
+        <v>0.98</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B64" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C64" s="1">
-        <v>16000000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>121.86264552</v>
+        <v>100.86542844</v>
       </c>
       <c r="E64" s="1">
-        <v>100.65625</v>
+        <v>103.625</v>
       </c>
       <c r="F64" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G64">
-        <v>9.11</v>
+        <v>185.25</v>
       </c>
       <c r="H64" s="1">
-        <v>1796146.09</v>
+        <v>1463599.42</v>
       </c>
       <c r="I64" s="1">
-        <v>344999.73</v>
+        <v>-47946.58</v>
       </c>
       <c r="J64" s="1">
-        <v>19.207776690369</v>
+        <v>-3.2759359798052</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2141145.82</v>
+        <v>1415652.84</v>
       </c>
       <c r="N64" s="1">
-        <v>2141145.82</v>
+        <v>1415652.84</v>
       </c>
       <c r="O64" s="1">
-        <v>1.95</v>
+        <v>1.26</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="B65" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="C65" s="1">
-        <v>1400000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>95.47751656</v>
+        <v>100.89762614</v>
       </c>
       <c r="E65" s="1">
-        <v>114.522222</v>
+        <v>103.7</v>
       </c>
       <c r="F65" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G65">
-        <v>1.16</v>
+        <v>185.25</v>
       </c>
       <c r="H65" s="1">
-        <v>1370117.17</v>
+        <v>1464655.93</v>
       </c>
       <c r="I65" s="1">
-        <v>-215761.74</v>
+        <v>-48551.19</v>
       </c>
       <c r="J65" s="1">
-        <v>-15.747685287383</v>
+        <v>-3.3148529293156</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65" t="s">
-        <v>182</v>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1149342.41</v>
+        <v>1416104.74</v>
       </c>
       <c r="N65" s="1">
-        <v>1154355.43</v>
+        <v>1416104.74</v>
       </c>
       <c r="O65" s="1">
-        <v>1.05</v>
+        <v>1.26</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="B66" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="C66" s="1">
-        <v>1600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.56895115</v>
+        <v>157.00344751</v>
       </c>
       <c r="E66" s="1">
-        <v>101.798895</v>
+        <v>107.638445</v>
       </c>
       <c r="F66" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G66">
         <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>1535211.2</v>
+        <v>1037842.74</v>
       </c>
       <c r="I66" s="1">
-        <v>-186361.75</v>
+        <v>465714.25</v>
       </c>
       <c r="J66" s="1">
-        <v>-12.139160396954</v>
+        <v>44.87329650733</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="M66" s="1">
-        <v>1342307.15</v>
+        <v>1494106.68</v>
       </c>
       <c r="N66" s="1">
-        <v>1348849.45</v>
+        <v>1503556.99</v>
       </c>
       <c r="O66" s="1">
-        <v>1.23</v>
+        <v>1.34</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B67" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C67" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>113.50014659</v>
+        <v>100.91280796</v>
       </c>
       <c r="E67" s="1">
-        <v>108.712771</v>
+        <v>106.802675</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>978414.94</v>
+        <v>1029784.3</v>
       </c>
       <c r="I67" s="1">
-        <v>52707.93</v>
+        <v>-62727.37</v>
       </c>
       <c r="J67" s="1">
-        <v>5.3870733004138</v>
+        <v>-6.0913115494187</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="M67" s="1">
-        <v>1021501.32</v>
+        <v>960326.06</v>
       </c>
       <c r="N67" s="1">
-        <v>1031122.87</v>
+        <v>967056.93</v>
       </c>
       <c r="O67" s="1">
-        <v>0.94</v>
+        <v>0.86</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B68" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="C68" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>94.62242404</v>
+        <v>125.18254575</v>
       </c>
       <c r="E68" s="1">
-        <v>104.4789</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1072219.96</v>
+        <v>1500000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-95892.28</v>
+        <v>386037.37</v>
       </c>
       <c r="J68" s="1">
-        <v>-8.9433403198351</v>
+        <v>25.735824666667</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" t="s">
+        <v>185</v>
       </c>
       <c r="M68" s="1">
-        <v>976327.68</v>
+        <v>1877738.19</v>
       </c>
       <c r="N68" s="1">
-        <v>976327.68</v>
+        <v>1886037.37</v>
       </c>
       <c r="O68" s="1">
-        <v>0.89</v>
+        <v>1.68</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B69" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C69" s="1">
-        <v>800000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>277.48956234</v>
+        <v>116.24488228</v>
       </c>
       <c r="E69" s="1">
-        <v>100.0</v>
+        <v>100.65625</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>9.06</v>
       </c>
       <c r="H69" s="1">
-        <v>800000.0</v>
+        <v>1122591.31</v>
       </c>
       <c r="I69" s="1">
-        <v>1424229.0</v>
+        <v>160988.99</v>
       </c>
       <c r="J69" s="1">
-        <v>178.028625</v>
+        <v>14.340837005054</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>193</v>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2219916.5</v>
+        <v>1283580.3</v>
       </c>
       <c r="N69" s="1">
-        <v>2224229.0</v>
+        <v>1283580.3</v>
       </c>
       <c r="O69" s="1">
-        <v>2.02</v>
+        <v>1.14</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B70" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C70" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>136.65750546</v>
+        <v>97.83586369</v>
       </c>
       <c r="E70" s="1">
-        <v>125.691467</v>
+        <v>114.522222</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>1256914.67</v>
+        <v>1370117.17</v>
       </c>
       <c r="I70" s="1">
-        <v>119075.03</v>
+        <v>-178713.77</v>
       </c>
       <c r="J70" s="1">
-        <v>9.4735969626323</v>
+        <v>-13.043685161613</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="M70" s="1">
-        <v>1366575.06</v>
+        <v>1184965.91</v>
       </c>
       <c r="N70" s="1">
-        <v>1375989.7</v>
+        <v>1191403.4</v>
       </c>
       <c r="O70" s="1">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B71" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C71" s="1">
-        <v>1000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.89260377</v>
+        <v>99.57426153</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>101.798895</v>
       </c>
       <c r="F71" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="G71">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>1000000.0</v>
+        <v>1535211.2</v>
       </c>
       <c r="I71" s="1">
-        <v>14968.86</v>
+        <v>-148344.27</v>
       </c>
       <c r="J71" s="1">
-        <v>1.496886</v>
+        <v>-9.6627923246</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="M71" s="1">
-        <v>1008926.04</v>
+        <v>1378309.7</v>
       </c>
       <c r="N71" s="1">
-        <v>1014968.86</v>
+        <v>1386866.93</v>
       </c>
       <c r="O71" s="1">
-        <v>0.92</v>
+        <v>1.24</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B72" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C72" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>149.11074222</v>
+        <v>110.10645626</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>108.712771</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>700000.0</v>
+        <v>978414.94</v>
       </c>
       <c r="I72" s="1">
-        <v>348493.43</v>
+        <v>13203.49</v>
       </c>
       <c r="J72" s="1">
-        <v>49.784775714286</v>
+        <v>1.3494775539711</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72" t="s">
-        <v>202</v>
+      <c r="L72">
+        <v>660.33</v>
       </c>
       <c r="M72" s="1">
-        <v>1043775.2</v>
+        <v>990958.1</v>
       </c>
       <c r="N72" s="1">
-        <v>1048493.43</v>
+        <v>991618.43</v>
       </c>
       <c r="O72" s="1">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B73" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="C73" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>235.95112715</v>
+        <v>99.0040598</v>
       </c>
       <c r="E73" s="1">
-        <v>99.49221</v>
+        <v>104.4789</v>
       </c>
       <c r="F73" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G73">
         <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1119923.21</v>
+        <v>1072219.96</v>
       </c>
       <c r="I73" s="1">
-        <v>1335490.01</v>
+        <v>-44407.24</v>
       </c>
       <c r="J73" s="1">
-        <v>119.24835542965</v>
+        <v>-4.1416166138149</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>205</v>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2434577.42</v>
+        <v>1027812.72</v>
       </c>
       <c r="N73" s="1">
-        <v>2455413.22</v>
+        <v>1027812.72</v>
       </c>
       <c r="O73" s="1">
-        <v>2.23</v>
+        <v>0.92</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="B74" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="C74" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>139.00355237</v>
+        <v>274.81631163</v>
       </c>
       <c r="E74" s="1">
         <v>100.0</v>
       </c>
       <c r="F74" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1259502.5</v>
+        <v>800000.0</v>
       </c>
       <c r="I74" s="1">
-        <v>413799.07</v>
+        <v>1404155.49</v>
       </c>
       <c r="J74" s="1">
-        <v>32.854168213243</v>
+        <v>175.51943625</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74">
-        <v>0.0</v>
+      <c r="L74" t="s">
+        <v>200</v>
       </c>
       <c r="M74" s="1">
-        <v>1673301.57</v>
+        <v>2198530.49</v>
       </c>
       <c r="N74" s="1">
-        <v>1673301.57</v>
+        <v>2204155.49</v>
       </c>
       <c r="O74" s="1">
-        <v>1.52</v>
+        <v>1.97</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="B75" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="C75" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>102.58354278</v>
+        <v>141.13815533</v>
       </c>
       <c r="E75" s="1">
-        <v>112.7758</v>
+        <v>125.691467</v>
       </c>
       <c r="F75" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>986362.88</v>
+        <v>1256914.67</v>
       </c>
       <c r="I75" s="1">
-        <v>-99305.33</v>
+        <v>155162.81</v>
       </c>
       <c r="J75" s="1">
-        <v>-10.06782919487</v>
+        <v>12.34473697407</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>210</v>
+      <c r="L75">
+        <v>695.92</v>
       </c>
       <c r="M75" s="1">
-        <v>882059.7</v>
+        <v>1411381.56</v>
       </c>
       <c r="N75" s="1">
-        <v>887057.55</v>
+        <v>1412077.48</v>
       </c>
       <c r="O75" s="1">
-        <v>0.81</v>
+        <v>1.26</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="B76" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="C76" s="1">
-        <v>150000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.9630576</v>
+        <v>102.05907912</v>
       </c>
       <c r="E76" s="1">
-        <v>105.5</v>
+        <v>109.1586</v>
       </c>
       <c r="F76" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G76">
-        <v>184.45</v>
+        <v>1.16</v>
       </c>
       <c r="H76" s="1">
-        <v>959217.06</v>
+        <v>1502462.56</v>
       </c>
       <c r="I76" s="1">
-        <v>-130006.42</v>
+        <v>-89757.94</v>
       </c>
       <c r="J76" s="1">
-        <v>-13.553389052526</v>
+        <v>-5.9740550207121</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>829210.64</v>
+        <v>1412704.62</v>
       </c>
       <c r="N76" s="1">
-        <v>829210.64</v>
+        <v>1412704.62</v>
       </c>
       <c r="O76" s="1">
-        <v>0.75</v>
+        <v>1.26</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="B77" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="C77" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>122.95358993</v>
+        <v>102.91193604</v>
       </c>
       <c r="E77" s="1">
-        <v>115.9281</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="G77">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>994152.3</v>
+        <v>1000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>63058.28</v>
+        <v>36177.37</v>
       </c>
       <c r="J77" s="1">
-        <v>6.3429194903034</v>
+        <v>3.617737</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>0.0</v>
+      <c r="L77" t="s">
+        <v>207</v>
       </c>
       <c r="M77" s="1">
-        <v>1057210.58</v>
+        <v>1029119.36</v>
       </c>
       <c r="N77" s="1">
-        <v>1057210.58</v>
+        <v>1036177.37</v>
       </c>
       <c r="O77" s="1">
-        <v>0.96</v>
+        <v>0.92</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B78" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C78" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>106.88782592</v>
+        <v>151.24790738</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>70618.59</v>
+        <v>364265.74</v>
       </c>
       <c r="J78" s="1">
-        <v>7.061859</v>
+        <v>52.037962857143</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="M78" s="1">
-        <v>1068878.26</v>
+        <v>1058735.35</v>
       </c>
       <c r="N78" s="1">
-        <v>1070618.59</v>
+        <v>1064265.74</v>
       </c>
       <c r="O78" s="1">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="B79" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="C79" s="1">
-        <v>200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>93.23518579</v>
+        <v>200.62995365</v>
       </c>
       <c r="E79" s="1">
-        <v>100.25</v>
+        <v>99.49221</v>
       </c>
       <c r="F79" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G79">
         <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>171705.06</v>
+        <v>1119923.21</v>
       </c>
       <c r="I79" s="1">
-        <v>-11369.4</v>
+        <v>964359.59</v>
       </c>
       <c r="J79" s="1">
-        <v>-6.6214705612054</v>
+        <v>86.109438699819</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79">
-        <v>0.0</v>
+      <c r="L79" t="s">
+        <v>213</v>
       </c>
       <c r="M79" s="1">
-        <v>160335.66</v>
+        <v>2082844.06</v>
       </c>
       <c r="N79" s="1">
-        <v>160335.66</v>
+        <v>2084282.8</v>
       </c>
       <c r="O79" s="1">
-        <v>0.15</v>
+        <v>1.86</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B80" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C80" s="1">
-        <v>7.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>29231.75</v>
+        <v>160.36816326</v>
       </c>
       <c r="E80" s="1">
-        <v>24607.418421</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G80">
         <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>1259502.5</v>
       </c>
       <c r="I80" s="1">
-        <v>556669.32</v>
+        <v>682840.51</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>54.215097627833</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>556669.32</v>
+        <v>1942343.01</v>
       </c>
       <c r="N80" s="1">
-        <v>556669.32</v>
+        <v>1942343.01</v>
       </c>
       <c r="O80" s="1">
-        <v>0.51</v>
+        <v>1.73</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="B81" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="C81" s="1">
-        <v>140.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>10.48</v>
+        <v>104.49888937</v>
       </c>
       <c r="E81" s="1">
-        <v>25.0081</v>
+        <v>112.7758</v>
       </c>
       <c r="F81" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G81">
         <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>296154.12</v>
+        <v>986362.88</v>
       </c>
       <c r="I81" s="1">
-        <v>-169997.63</v>
+        <v>-76205.09</v>
       </c>
       <c r="J81" s="1">
-        <v>-57.401744064881</v>
+        <v>-7.7258675833381</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" t="s">
+        <v>218</v>
       </c>
       <c r="M81" s="1">
-        <v>126156.49</v>
+        <v>904047.83</v>
       </c>
       <c r="N81" s="1">
-        <v>126156.49</v>
+        <v>910157.79</v>
       </c>
       <c r="O81" s="1">
-        <v>0.11</v>
+        <v>0.81</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B82" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C82" s="1">
-        <v>32.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>471.7</v>
+        <v>114.007</v>
       </c>
       <c r="E82" s="1">
-        <v>180.0</v>
+        <v>115.9281</v>
       </c>
       <c r="F82" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G82">
         <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>487227.2</v>
+        <v>994152.3</v>
       </c>
       <c r="I82" s="1">
-        <v>810657.58</v>
+        <v>-7847.26</v>
       </c>
       <c r="J82" s="1">
-        <v>166.38183993012</v>
+        <v>-0.78934183424411</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1297884.78</v>
+        <v>986305.04</v>
       </c>
       <c r="N82" s="1">
-        <v>1297884.78</v>
+        <v>986305.04</v>
       </c>
       <c r="O82" s="1">
-        <v>1.18</v>
+        <v>0.88</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>221</v>
+      </c>
+      <c r="B83" t="s">
+        <v>222</v>
+      </c>
+      <c r="C83" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>107.0463629</v>
+      </c>
+      <c r="E83" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>72610.04</v>
+      </c>
+      <c r="J83" s="1">
+        <v>7.261004</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" t="s">
+        <v>223</v>
+      </c>
+      <c r="M83" s="1">
+        <v>1070463.63</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1072610.04</v>
+      </c>
+      <c r="O83" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="P83">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16">
+      <c r="A84" t="s">
+        <v>224</v>
+      </c>
+      <c r="B84" t="s">
+        <v>225</v>
+      </c>
+      <c r="C84" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>104.70549287</v>
+      </c>
+      <c r="E84" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="F84" t="s">
+        <v>45</v>
+      </c>
+      <c r="G84">
+        <v>1.16</v>
+      </c>
+      <c r="H84" s="1">
+        <v>171705.06</v>
+      </c>
+      <c r="I84" s="1">
+        <v>9461.99</v>
+      </c>
+      <c r="J84" s="1">
+        <v>5.5106063851584</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>181167.05</v>
+      </c>
+      <c r="N84" s="1">
+        <v>181167.05</v>
+      </c>
+      <c r="O84" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P84">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16">
+      <c r="A85" t="s">
         <v>226</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B85" t="s">
         <v>227</v>
       </c>
-      <c r="C83" s="1">
+      <c r="C85" s="1">
+        <v>7.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>29026.5</v>
+      </c>
+      <c r="E85" s="1">
+        <v>24607.418421</v>
+      </c>
+      <c r="F85" t="s">
+        <v>45</v>
+      </c>
+      <c r="G85">
+        <v>1.16</v>
+      </c>
+      <c r="H85" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>535229.19</v>
+      </c>
+      <c r="J85" s="1">
+        <v>0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>535229.19</v>
+      </c>
+      <c r="N85" s="1">
+        <v>535229.19</v>
+      </c>
+      <c r="O85" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P85">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16">
+      <c r="A86" t="s">
+        <v>228</v>
+      </c>
+      <c r="B86" t="s">
+        <v>229</v>
+      </c>
+      <c r="C86" s="1">
+        <v>140.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>6.65</v>
+      </c>
+      <c r="E86" s="1">
+        <v>25.0081</v>
+      </c>
+      <c r="F86" t="s">
+        <v>45</v>
+      </c>
+      <c r="G86">
+        <v>1.16</v>
+      </c>
+      <c r="H86" s="1">
+        <v>296154.12</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-215610.82</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-72.803586186814</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>80543.3</v>
+      </c>
+      <c r="N86" s="1">
+        <v>80543.3</v>
+      </c>
+      <c r="O86" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P86">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16">
+      <c r="A87" t="s">
+        <v>230</v>
+      </c>
+      <c r="B87" t="s">
+        <v>231</v>
+      </c>
+      <c r="C87" s="1">
+        <v>32.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>372.1</v>
+      </c>
+      <c r="E87" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="F87" t="s">
+        <v>45</v>
+      </c>
+      <c r="G87">
+        <v>1.16</v>
+      </c>
+      <c r="H87" s="1">
+        <v>487227.2</v>
+      </c>
+      <c r="I87" s="1">
+        <v>542896.51</v>
+      </c>
+      <c r="J87" s="1">
+        <v>111.42573936759</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1030123.71</v>
+      </c>
+      <c r="N87" s="1">
+        <v>1030123.71</v>
+      </c>
+      <c r="O87" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="P87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16">
+      <c r="A88" t="s">
+        <v>232</v>
+      </c>
+      <c r="B88" t="s">
+        <v>233</v>
+      </c>
+      <c r="C88" s="1">
         <v>85.0</v>
       </c>
-      <c r="D83" s="1">
-[...2 lines deleted...]
-      <c r="E83" s="1">
+      <c r="D88" s="1">
+        <v>86.67</v>
+      </c>
+      <c r="E88" s="1">
         <v>32.5933</v>
       </c>
-      <c r="F83" t="s">
-[...2 lines deleted...]
-      <c r="G83">
+      <c r="F88" t="s">
+        <v>45</v>
+      </c>
+      <c r="G88">
         <v>1.16</v>
       </c>
-      <c r="H83" s="1">
+      <c r="H88" s="1">
         <v>245638.21</v>
       </c>
-      <c r="I83" s="1">
-[...20 lines deleted...]
-      <c r="P83">
+      <c r="I88" s="1">
+        <v>391696.33</v>
+      </c>
+      <c r="J88" s="1">
+        <v>159.46066778454</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>637334.54</v>
+      </c>
+      <c r="N88" s="1">
+        <v>637334.54</v>
+      </c>
+      <c r="O88" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="P88">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>