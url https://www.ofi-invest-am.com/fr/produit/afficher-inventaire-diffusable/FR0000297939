--- v5 (2026-09-06)
+++ v6 (2026-09-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000297939</t>
   </si>
   <si>
@@ -100,56 +100,50 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO AB-B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>ICAT0002FNLT</t>
   </si>
   <si>
     <t>EUR/HKD 09/07/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>ICAT0002FNMB</t>
@@ -166,600 +160,621 @@
   <si>
     <t>EUR/SEK 09/07/26</t>
   </si>
   <si>
     <t>ICAT0002FNM4</t>
   </si>
   <si>
     <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR 0.7 12-27</t>
   </si>
   <si>
-    <t>5 647.84</t>
+    <t>6 306.75</t>
   </si>
   <si>
     <t>US007973AF76</t>
   </si>
   <si>
     <t>ADVA ENER ZCP 05-31</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST ZCP 03-31</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AERO ZCP 07-30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAM TE 1.125 02-29</t>
   </si>
   <si>
-    <t>3 665.97</t>
+    <t>4 409.83</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIB GROU ZCP 07-32</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLL CAPI ZCP 12-29</t>
   </si>
   <si>
     <t>US00217DAG51</t>
   </si>
   <si>
     <t>AST SPA 2.25 04-36</t>
   </si>
   <si>
-    <t>9 602.91</t>
+    <t>11 584.03</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>BAIDU ZCP 03-32</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>BOLT INNO ZCP 02-33</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENT ENER ZCP 08-32</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHIN HONG ZCP 05-27</t>
   </si>
   <si>
     <t>CNH</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHIN PACI ZCP 09-30</t>
   </si>
   <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPH MINI ZCP 10-31</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>CITI GL 0.8 02-30</t>
   </si>
   <si>
-    <t>3 533.15</t>
+    <t>4 131.51</t>
+  </si>
+  <si>
+    <t>US18452BAD29</t>
+  </si>
+  <si>
+    <t>CLEA ZCP 02-32</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COIN GL 0.25 04-30</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>CORP OF 5.25 09-28</t>
   </si>
   <si>
-    <t>10 471.64</t>
+    <t>13 309.93</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBE AGEN ZCP 11-29</t>
   </si>
   <si>
-    <t>US23248VAC90</t>
+    <t>US23248VAD73</t>
   </si>
   <si>
     <t>CYBE SOFT ZCP 06-30</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG ZCP 12-29</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELI HE 3.25 02-30</t>
   </si>
   <si>
-    <t>19 392.27</t>
+    <t>23 162.98</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN ZCP 05-28</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGI RE 1.875 11-29</t>
   </si>
   <si>
-    <t>US25809KAA34</t>
+    <t>1 810.00</t>
+  </si>
+  <si>
+    <t>US25809KAB17</t>
   </si>
   <si>
     <t>DOORDASH ZCP 05-30</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX ZCP 03-28</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS EX 2.25 09-29</t>
   </si>
   <si>
-    <t>12 821.92</t>
+    <t>13 857.53</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDE SI 0.25 01-31</t>
   </si>
   <si>
-    <t>1 326.52</t>
+    <t>1 499.19</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI 2.95 09-30</t>
   </si>
   <si>
-    <t>21 660.27</t>
+    <t>23 357.53</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURO NV 1.5 05-32</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAI TE 4.0 PERP</t>
   </si>
   <si>
-    <t>8 524.59</t>
+    <t>11 278.69</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRS MA 0.125 01-31</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 03-30</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 11-28</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>GS ACQU 0.25 06-30</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBER FI 1.5 03-30</t>
   </si>
   <si>
-    <t>5 127.72</t>
+    <t>6 582.88</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTU MA 2.5 10-30</t>
   </si>
   <si>
-    <t>2 817.67</t>
+    <t>3 754.09</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN ZCP 07-31</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON 1.375 07-30</t>
   </si>
   <si>
-    <t>8 977.79</t>
+    <t>10 444.40</t>
   </si>
   <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JIN KAI TO ZCP 02-31</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JP MORG 0.5 03-30</t>
   </si>
   <si>
-    <t>1 300.00</t>
+    <t>1 679.17</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JP MORG CH ZCP 04-28</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC 1.75 07-30</t>
   </si>
   <si>
-    <t>6 892.78</t>
+    <t>7 977.43</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PRO 1.0 09-30</t>
   </si>
   <si>
-    <t>8 171.20</t>
+    <t>9 940.22</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND 1.5 06-33</t>
   </si>
   <si>
-    <t>10 384.62</t>
+    <t>XS3389097646</t>
+  </si>
+  <si>
+    <t>LENO GROU ZCP 06-33</t>
   </si>
   <si>
     <t>XS3072393450</t>
   </si>
   <si>
     <t>LG CHEM 1.75 06-28</t>
   </si>
   <si>
-    <t>14 550.95</t>
+    <t>1 194.48</t>
   </si>
   <si>
     <t>XS3250338608</t>
   </si>
   <si>
     <t>MITA HOLD ZCP 06-31</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>MORG STAN ZCP 02-29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO E ZCP 07-33</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBI GR 1.25 03-31</t>
   </si>
   <si>
-    <t>6 091.94</t>
+    <t>3 318.34</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXT EN 3.0 03-27</t>
   </si>
   <si>
-    <t>6 293.80</t>
+    <t>7 766.56</t>
   </si>
   <si>
     <t>XS3353961033</t>
   </si>
   <si>
     <t>NIPP MINI ZCP 06-29</t>
   </si>
   <si>
     <t>XS3353961116</t>
   </si>
   <si>
     <t>NIPP MINI ZCP 06-31</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-29</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-31</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMA TE 2.5 07-27</t>
   </si>
   <si>
-    <t>9 450.31</t>
+    <t>10 994.10</t>
   </si>
   <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARS CO 2.625 03-29</t>
   </si>
   <si>
-    <t>6 730.87</t>
+    <t>8 305.91</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHAR GR 4.5 04-29</t>
   </si>
   <si>
-    <t>8 299.18</t>
+    <t>12 172.13</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN IN ZCP 06-30</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAG NV 2.0 09-32</t>
   </si>
   <si>
-    <t>6 437.49</t>
+    <t>7 943.88</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAG NV 2.5 09-31</t>
   </si>
   <si>
-    <t>8 557.23</t>
+    <t>10 683.55</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>RAG STI 2.25 11-30</t>
   </si>
   <si>
-    <t>US781154AC39</t>
+    <t>1 815.90</t>
+  </si>
+  <si>
+    <t>US781154AD12</t>
   </si>
   <si>
     <t>RUBRIK ZCP 06-30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM 2.875 09-29</t>
   </si>
   <si>
-    <t>5 625.00</t>
-[...5 lines deleted...]
-    <t>SCHN EL 1.97 11-30</t>
+    <t>6 937.50</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHN EL 0.25 09-34</t>
   </si>
   <si>
     <t>US82982TAA43</t>
   </si>
   <si>
     <t>SITI CORP ZCP 06-31</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM 1.75 01-31</t>
   </si>
   <si>
-    <t>7 058.01</t>
+    <t>8 073.20</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE 2.0 01-28</t>
   </si>
   <si>
-    <t>5 530.39</t>
+    <t>6 342.54</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STIL MI 4.25 11-28</t>
   </si>
   <si>
-    <t>1 438.74</t>
-[...5 lines deleted...]
-    <t>STMI NV ZCP 08-27</t>
+    <t>4 013.49</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMI NV 0.625 06-33</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMI NV ZCP 06-31</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETR TE 2.25 08-28</t>
   </si>
   <si>
-    <t>6 109.96</t>
+    <t>7 349.71</t>
   </si>
   <si>
     <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECH ZCP 05-28</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI 0.7 02-30</t>
   </si>
   <si>
-    <t>2 146.41</t>
+    <t>2 552.49</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON ZCP 10-30</t>
   </si>
   <si>
-    <t>NQM6 Index</t>
-[...2 lines deleted...]
-    <t>NASDAQ 100 E- 0626</t>
+    <t>NQU6 Index</t>
+  </si>
+  <si>
+    <t>NASDAQ 100 E- 0926</t>
   </si>
   <si>
     <t>OEQL00004F8G</t>
   </si>
   <si>
     <t>ALIBAB 270115 C160</t>
   </si>
   <si>
-    <t>OEQL00004F8H</t>
-[...8 lines deleted...]
-    <t>PALO A 260618 C185</t>
+    <t>OEQL00004IPG</t>
+  </si>
+  <si>
+    <t>LUMENT 270115 C900</t>
+  </si>
+  <si>
+    <t>OEQL00004MVJ</t>
+  </si>
+  <si>
+    <t>PALO A 270115 C280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1068,4553 +1083,4653 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>313799.598</v>
+      </c>
+      <c r="C2">
+        <v>357.66</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>112233643.29</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>112233643.29</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P88"/>
+  <dimension ref="A1:Z90"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O88" sqref="O88"/>
+      <selection activeCell="N90" sqref="N90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6000.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>282.7</v>
+      </c>
+      <c r="D2" s="1">
+        <v>127.513075</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>765078.45</v>
+      </c>
+      <c r="H2" s="1">
+        <v>931121.55</v>
+      </c>
+      <c r="I2" s="1">
+        <v>121.70275479593</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1696200.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1696200.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6500.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>183.4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>103.11302769</v>
+      </c>
+      <c r="E3" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F3">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...28 lines deleted...]
-      <c r="A3" t="s">
+      <c r="G3" s="1">
+        <v>670234.68</v>
+      </c>
+      <c r="H3" s="1">
+        <v>521865.32</v>
+      </c>
+      <c r="I3" s="1">
+        <v>77.863073274573</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1192100.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1192100.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>26</v>
       </c>
-      <c r="B3" t="s">
-[...11 lines deleted...]
-      <c r="F3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5395.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D4" s="1">
+        <v>177.95450232</v>
+      </c>
+      <c r="E4" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...28 lines deleted...]
-      <c r="A4" t="s">
+      <c r="G4" s="1">
+        <v>960064.54</v>
+      </c>
+      <c r="H4" s="1">
+        <v>834851.96</v>
+      </c>
+      <c r="I4" s="1">
+        <v>86.9578997262</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1794916.5</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1794916.5</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>28</v>
       </c>
-      <c r="B4" t="s">
-[...14 lines deleted...]
-      <c r="G4">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>324.6</v>
+      </c>
+      <c r="D5" s="1">
+        <v>17.299538</v>
+      </c>
+      <c r="E5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5">
+        <v>11.08</v>
+      </c>
+      <c r="G5" s="1">
+        <v>691981.52</v>
+      </c>
+      <c r="H5" s="1">
+        <v>479489.59</v>
+      </c>
+      <c r="I5" s="1">
+        <v>69.292253642843</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1171471.11</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1171471.11</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="1">
+        <v>3507353.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>0.11188705</v>
+      </c>
+      <c r="D6" s="1">
+        <v>0.11060991</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6">
+        <v>8.94</v>
+      </c>
+      <c r="G6" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-72174.52</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>-72174.52</v>
+      </c>
+      <c r="N6" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="1">
+        <v>6566944.23</v>
+      </c>
+      <c r="C7" s="1">
         <v>1.0</v>
-      </c>
-[...136 lines deleted...]
-        <v>4437316.95</v>
       </c>
       <c r="D7" s="1">
         <v>1.0</v>
       </c>
-      <c r="E7" s="1">
+      <c r="E7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7">
         <v>1.0</v>
       </c>
-      <c r="F7" t="s">
-[...3 lines deleted...]
-        <v>9.06</v>
+      <c r="G7" s="1">
+        <v>0.0</v>
       </c>
       <c r="H7" s="1">
-        <v>0.0</v>
+        <v>-25892.34</v>
       </c>
       <c r="I7" s="1">
-        <v>-22100.53</v>
-[...1 lines deleted...]
-      <c r="J7" s="1">
         <v>0</v>
       </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7">
+      <c r="L7" s="1">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>0.0</v>
+        <v>-25892.34</v>
       </c>
       <c r="N7" s="1">
-        <v>-22100.529999999</v>
-[...1 lines deleted...]
-      <c r="O7" s="1">
         <v>-0.02</v>
       </c>
-      <c r="P7">
-[...3 lines deleted...]
-    <row r="8" spans="1:16">
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1720394.71</v>
       </c>
       <c r="C8" s="1">
-        <v>6566944.23</v>
+        <v>1.0</v>
       </c>
       <c r="D8" s="1">
         <v>1.0</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8">
+        <v>11.08</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>23127.07</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>23127.07</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="1">
+        <v>53446197.33</v>
+      </c>
+      <c r="C9" s="1">
         <v>1.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>1720394.71</v>
       </c>
       <c r="D9" s="1">
         <v>1.0</v>
       </c>
-      <c r="E9" s="1">
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-1140751.72</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>-1140751.72</v>
+      </c>
+      <c r="N9" s="1">
+        <v>-1.02</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1584.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D10" s="1">
+        <v>4803.63722854</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="F9" t="s">
-[...34 lines deleted...]
-      <c r="A10" t="s">
+      <c r="G10" s="1">
+        <v>7608961.37</v>
+      </c>
+      <c r="H10" s="1">
+        <v>14070.31</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.18491761642365</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>7623031.68</v>
+      </c>
+      <c r="M10" s="1">
+        <v>7623031.68</v>
+      </c>
+      <c r="N10" s="1">
+        <v>6.79</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>34000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>60.00231112</v>
+      </c>
+      <c r="D11" s="1">
+        <v>53.48246559</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1818403.83</v>
+      </c>
+      <c r="H11" s="1">
+        <v>221674.75</v>
+      </c>
+      <c r="I11" s="1">
+        <v>12.19062269573</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11" t="s">
+        <v>48</v>
+      </c>
+      <c r="L11" s="1">
+        <v>2033771.83</v>
+      </c>
+      <c r="M11" s="1">
+        <v>2040078.58</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.82</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>106.18620229</v>
+      </c>
+      <c r="D12" s="1">
+        <v>101.2855</v>
+      </c>
+      <c r="E12" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="1">
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1480973.21</v>
+      </c>
+      <c r="H12" s="1">
+        <v>103200.06</v>
+      </c>
+      <c r="I12" s="1">
+        <v>6.9683947895317</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1584173.27</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1584173.27</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="1">
+        <v>120000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>128.34705098</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13">
+        <v>184.3</v>
+      </c>
+      <c r="G13" s="1">
+        <v>667739.94</v>
+      </c>
+      <c r="H13" s="1">
+        <v>167956.89</v>
+      </c>
+      <c r="I13" s="1">
+        <v>25.153039370387</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>835696.83</v>
+      </c>
+      <c r="M13" s="1">
+        <v>835696.83</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>89.5786457</v>
+      </c>
+      <c r="D14" s="1">
+        <v>105.565</v>
+      </c>
+      <c r="E14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1083366.12</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-140019.26</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-12.92446361531</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>943346.86</v>
+      </c>
+      <c r="M14" s="1">
+        <v>943346.86</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>116.65401805</v>
+      </c>
+      <c r="D15" s="1">
+        <v>94.779375</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>996934.3</v>
+      </c>
+      <c r="H15" s="1">
+        <v>235951.37</v>
+      </c>
+      <c r="I15" s="1">
+        <v>23.667695052723</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>57</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1228475.84</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1232885.67</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>9000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>89.33482792</v>
+      </c>
+      <c r="D16" s="1">
+        <v>108.766</v>
+      </c>
+      <c r="E16" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16">
+        <v>8.94</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1068579.91</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-168798.19</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-15.796496679411</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>899781.72</v>
+      </c>
+      <c r="M16" s="1">
+        <v>899781.72</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>96.22553692</v>
+      </c>
+      <c r="D17" s="1">
+        <v>110.1</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
         <v>1.0</v>
       </c>
-      <c r="E10" s="1">
+      <c r="G17" s="1">
+        <v>1101000.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-138744.63</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-12.601692098093</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>962255.37</v>
+      </c>
+      <c r="M17" s="1">
+        <v>962255.37</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>94.61334552</v>
+      </c>
+      <c r="D18" s="1">
+        <v>135.8866</v>
+      </c>
+      <c r="E18" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1870347.63</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-530274.33</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-28.351645517363</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>64</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1328489.27</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1340073.3</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>88.65167688</v>
+      </c>
+      <c r="D19" s="1">
+        <v>97.903333</v>
+      </c>
+      <c r="E19" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1534428.32</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-134050.8</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-8.736204764521</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>1400377.52</v>
+      </c>
+      <c r="M19" s="1">
+        <v>1400377.52</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>89.62023317</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E20" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20">
+        <v>8.94</v>
+      </c>
+      <c r="G20" s="1">
+        <v>219141.25</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-18550.96</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-8.4652980668861</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>200590.29</v>
+      </c>
+      <c r="M20" s="1">
+        <v>200590.29</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>102.83996599</v>
+      </c>
+      <c r="D21" s="1">
+        <v>119.3027</v>
+      </c>
+      <c r="E21" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1323492.85</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-150241.81</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-11.351917012623</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1173251.04</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1173251.04</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>97.03478265</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.85</v>
+      </c>
+      <c r="E22" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22">
+        <v>7.75</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1259892.69</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-8145.93</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.64655744609487</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1251746.76</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1251746.76</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>96.07655889</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E23" t="s">
+        <v>35</v>
+      </c>
+      <c r="F23">
+        <v>8.94</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1097379.43</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-22174.39</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-2.0206675461376</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1075205.04</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1075205.04</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>183.95362762</v>
+      </c>
+      <c r="D24" s="1">
+        <v>106.49</v>
+      </c>
+      <c r="E24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1184031.82</v>
+      </c>
+      <c r="H24" s="1">
+        <v>914605.44</v>
+      </c>
+      <c r="I24" s="1">
+        <v>77.245005121568</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2098637.26</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2098637.26</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.87</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>109.1053437</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
         <v>1.0</v>
       </c>
-      <c r="F10" t="s">
-[...49 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G25" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>122500.97</v>
+      </c>
+      <c r="I25" s="1">
+        <v>9.4231515384615</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25" t="s">
+        <v>80</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1418369.46</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1422500.97</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>108.93583938</v>
+      </c>
+      <c r="D26" s="1">
+        <v>114.4687</v>
+      </c>
+      <c r="E26" t="s">
+        <v>43</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1382770.44</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-44374.87</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-3.2091277565928</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1338395.57</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1338395.57</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>89.77175942</v>
+      </c>
+      <c r="D27" s="1">
+        <v>109.750817</v>
+      </c>
+      <c r="E27" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>577205.5</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-104193.46</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-18.051362989438</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>321.78</v>
+      </c>
+      <c r="L27" s="1">
+        <v>472690.26</v>
+      </c>
+      <c r="M27" s="1">
+        <v>473012.04</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>127.81691962</v>
+      </c>
+      <c r="D28" s="1">
+        <v>115.228283</v>
+      </c>
+      <c r="E28" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1010021.33</v>
+      </c>
+      <c r="H28" s="1">
+        <v>124981.62</v>
+      </c>
+      <c r="I28" s="1">
+        <v>12.374156494299</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>87</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1121693.02</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1135002.95</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>130000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>109.30535661</v>
+      </c>
+      <c r="D29" s="1">
+        <v>110.42</v>
+      </c>
+      <c r="E29" t="s">
+        <v>38</v>
+      </c>
+      <c r="F29">
+        <v>184.3</v>
+      </c>
+      <c r="G29" s="1">
+        <v>774047.78</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-3026.41</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.39098490793424</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>771021.37</v>
+      </c>
+      <c r="M29" s="1">
+        <v>771021.37</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>152.49196332</v>
+      </c>
+      <c r="D30" s="1">
+        <v>101.9211</v>
+      </c>
+      <c r="E30" t="s">
+        <v>43</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1340067.93</v>
+      </c>
+      <c r="H30" s="1">
+        <v>667285.69</v>
+      </c>
+      <c r="I30" s="1">
+        <v>49.794915247319</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2007353.62</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2007353.62</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>135.005</v>
+      </c>
+      <c r="D31" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="E31" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1234161.09</v>
+      </c>
+      <c r="H31" s="1">
+        <v>424522.54</v>
+      </c>
+      <c r="I31" s="1">
+        <v>34.397660357288</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1658683.63</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1658683.63</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>102.73281319</v>
+      </c>
+      <c r="D32" s="1">
+        <v>90.765233</v>
+      </c>
+      <c r="E32" t="s">
         <v>8</v>
       </c>
-      <c r="G11">
+      <c r="F32">
         <v>1.0</v>
       </c>
-      <c r="H11" s="1">
-[...43 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G32" s="1">
+        <v>1815304.66</v>
+      </c>
+      <c r="H32" s="1">
+        <v>262514.59</v>
+      </c>
+      <c r="I32" s="1">
+        <v>14.46118636637</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32" t="s">
+        <v>96</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2054656.27</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2077819.25</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.85</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>94.35141187</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E33" t="s">
         <v>8</v>
       </c>
-      <c r="G12">
+      <c r="F33">
         <v>1.0</v>
       </c>
-      <c r="H12" s="1">
-[...34 lines deleted...]
-      <c r="C13" s="1">
+      <c r="G33" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-101674.59</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-5.6485883333333</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>1698325.41</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1698325.41</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>111.08590766</v>
+      </c>
+      <c r="D34" s="1">
+        <v>106.976467</v>
+      </c>
+      <c r="E34" t="s">
+        <v>43</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>842076.53</v>
+      </c>
+      <c r="H34" s="1">
+        <v>37112.3</v>
+      </c>
+      <c r="I34" s="1">
+        <v>4.4072360026469</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34" t="s">
+        <v>101</v>
+      </c>
+      <c r="L34" s="1">
+        <v>877378.83</v>
+      </c>
+      <c r="M34" s="1">
+        <v>879188.83</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.2616073</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.184615</v>
+      </c>
+      <c r="E35" t="s">
+        <v>43</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1152362.42</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-31343.65</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-2.7199472540939</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1121018.77</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1121018.77</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>100.1202346</v>
+      </c>
+      <c r="D36" s="1">
+        <v>102.943</v>
+      </c>
+      <c r="E36" t="s">
+        <v>43</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1080435.56</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-26075.91</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-2.4134627705145</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1054359.65</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1054359.65</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>172.11248381</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>590757.4</v>
+      </c>
+      <c r="I37" s="1">
+        <v>73.844675</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37" t="s">
+        <v>108</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1376899.87</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1390757.4</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>103.27067103</v>
+      </c>
+      <c r="D38" s="1">
+        <v>128.320061</v>
+      </c>
+      <c r="E38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1305392.28</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-216356.4</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-16.57405236072</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38" t="s">
+        <v>111</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1087536.69</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1089035.88</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>123.55014643</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>258859.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>25.8859</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>114</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1235501.47</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1258859.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>104.031149</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>29102.55</v>
+      </c>
+      <c r="I40" s="1">
+        <v>4.1575071428571</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>884.51</v>
+      </c>
+      <c r="L40" s="1">
+        <v>728218.04</v>
+      </c>
+      <c r="M40" s="1">
+        <v>729102.55</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>136.02272003</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.729167</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1256750.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>386801.33</v>
+      </c>
+      <c r="I41" s="1">
+        <v>30.77790570917</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>119</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1632272.64</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1643551.33</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>113.23591289</v>
+      </c>
+      <c r="D42" s="1">
+        <v>133.133692</v>
+      </c>
+      <c r="E42" t="s">
+        <v>43</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1354361.05</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-161146.09</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-11.898311015368</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>734.97</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1192479.99</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1193214.96</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>96.27913936</v>
+      </c>
+      <c r="D43" s="1">
+        <v>104.25</v>
+      </c>
+      <c r="E43" t="s">
+        <v>43</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1005171.58</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-75754.7</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-7.536494416207</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>929416.88</v>
+      </c>
+      <c r="M43" s="1">
+        <v>929416.88</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>93.85454784</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.44</v>
+      </c>
+      <c r="E44" t="s">
+        <v>43</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1123200.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-52459.22</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-4.6705146011396</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1070740.78</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1070740.78</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>127</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>109.0431763</v>
+      </c>
+      <c r="D45" s="1">
+        <v>111.685761</v>
+      </c>
+      <c r="E45" t="s">
+        <v>43</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1356468.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-16514.78</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-1.2174839362226</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>238.89</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1339714.33</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1339953.22</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="1">
         <v>1700000.0</v>
       </c>
-      <c r="D13" s="1">
-[...96 lines deleted...]
-      <c r="C15" s="1">
+      <c r="C46" s="1">
+        <v>124.66735244</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>425927.87</v>
+      </c>
+      <c r="I46" s="1">
+        <v>25.054580588235</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46" t="s">
+        <v>130</v>
+      </c>
+      <c r="L46" s="1">
+        <v>2119344.99</v>
+      </c>
+      <c r="M46" s="1">
+        <v>2125927.87</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>132</v>
+      </c>
+      <c r="B47" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>182.2565</v>
+      </c>
+      <c r="D47" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="E47" t="s">
+        <v>43</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>607795.21</v>
+      </c>
+      <c r="H47" s="1">
+        <v>515568.79</v>
+      </c>
+      <c r="I47" s="1">
+        <v>84.826069952081</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
+        <v>133</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1119609.91</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1123364.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>135</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>88.91806114</v>
+      </c>
+      <c r="D48" s="1">
+        <v>108.16</v>
+      </c>
+      <c r="E48" t="s">
+        <v>43</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1400854.81</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-230366.95</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-16.444741336185</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1170487.86</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1170487.86</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>98.87024396</v>
+      </c>
+      <c r="D49" s="1">
+        <v>106.828947</v>
+      </c>
+      <c r="E49" t="s">
+        <v>43</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1718088.71</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-59083.87</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-3.4389301120546</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>138</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1648560.44</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1659004.84</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>140</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>90.02998279</v>
+      </c>
+      <c r="D50" s="1">
+        <v>103.5785</v>
+      </c>
+      <c r="E50" t="s">
+        <v>43</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1567194.55</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-145044.76</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-9.2550577080555</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1422149.79</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1422149.79</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>142</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>116.18505371</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>212084.86</v>
+      </c>
+      <c r="I51" s="1">
+        <v>16.31422</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>143</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1510405.69</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1512084.86</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>145</v>
+      </c>
+      <c r="B52" s="1">
         <v>1200000.0</v>
       </c>
-      <c r="D15" s="1">
-[...46 lines deleted...]
-      <c r="C16" s="1">
+      <c r="C52" s="1">
+        <v>93.56757612</v>
+      </c>
+      <c r="D52" s="1">
+        <v>98.45</v>
+      </c>
+      <c r="E52" t="s">
+        <v>43</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1013120.66</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-27766.64</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-2.7407041526525</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>985354.02</v>
+      </c>
+      <c r="M52" s="1">
+        <v>985354.02</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>147</v>
+      </c>
+      <c r="B53" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>105.42739392</v>
+      </c>
+      <c r="D53" s="1">
+        <v>103.004861</v>
+      </c>
+      <c r="E53" t="s">
+        <v>43</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>967140.51</v>
+      </c>
+      <c r="H53" s="1">
+        <v>58565.16</v>
+      </c>
+      <c r="I53" s="1">
+        <v>6.0554965275935</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>148</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1017728.24</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1025705.67</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>150</v>
+      </c>
+      <c r="B54" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>96.99730492</v>
+      </c>
+      <c r="D54" s="1">
+        <v>101.964895</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>3160911.75</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-144055.08</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-4.5573901264406</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>151</v>
+      </c>
+      <c r="L54" s="1">
+        <v>3006916.45</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3016856.67</v>
+      </c>
+      <c r="N54" s="1">
+        <v>2.69</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>153</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>114.99427361</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>225344.43</v>
+      </c>
+      <c r="I55" s="1">
+        <v>15.022962</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>430.33</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1724914.1</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1725344.43</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>155</v>
+      </c>
+      <c r="B56" s="1">
         <v>1200000.0</v>
       </c>
-      <c r="D16" s="1">
-[...252 lines deleted...]
-      <c r="E21" s="1">
+      <c r="C56" s="1">
+        <v>97.10998409</v>
+      </c>
+      <c r="D56" s="1">
         <v>100.25</v>
       </c>
-      <c r="F21" t="s">
-[...1226 lines deleted...]
-      <c r="O45" s="1">
+      <c r="E56" t="s">
+        <v>43</v>
+      </c>
+      <c r="F56">
         <v>1.14</v>
       </c>
-      <c r="P45">
-[...504 lines deleted...]
-      <c r="A56" t="s">
+      <c r="G56" s="1">
+        <v>1038008.54</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-15349.65</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-1.4787595100133</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1022658.89</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1022658.89</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>154</v>
       </c>
-      <c r="B56" t="s">
-[...45 lines deleted...]
-    <row r="57" spans="1:16">
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>157</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>109.85148501</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.676</v>
+      </c>
+      <c r="E57" t="s">
+        <v>43</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1791351.81</v>
+      </c>
+      <c r="H57" s="1">
+        <v>137907.35</v>
+      </c>
+      <c r="I57" s="1">
+        <v>7.6985073077298</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57" t="s">
         <v>158</v>
       </c>
-      <c r="C57" s="1">
+      <c r="L57" s="1">
+        <v>1928064.68</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1929259.16</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>160</v>
+      </c>
+      <c r="B58" s="1">
         <v>800000.0</v>
       </c>
-      <c r="D57" s="1">
-[...2 lines deleted...]
-      <c r="E57" s="1">
+      <c r="C58" s="1">
+        <v>99.1760269</v>
+      </c>
+      <c r="D58" s="1">
         <v>100.25</v>
       </c>
-      <c r="F57" t="s">
-[...5 lines deleted...]
-      <c r="H57" s="1">
+      <c r="E58" t="s">
+        <v>43</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
         <v>689922.15</v>
       </c>
-      <c r="I57" s="1">
-[...25 lines deleted...]
-      <c r="A58" t="s">
+      <c r="H58" s="1">
+        <v>6355.36</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.92117059874074</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>696277.51</v>
+      </c>
+      <c r="M58" s="1">
+        <v>696277.51</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>159</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="1">
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>162</v>
+      </c>
+      <c r="B59" s="1">
         <v>2300000.0</v>
       </c>
-      <c r="D58" s="1">
-[...2 lines deleted...]
-      <c r="E58" s="1">
+      <c r="C59" s="1">
+        <v>117.36050035</v>
+      </c>
+      <c r="D59" s="1">
         <v>103.0</v>
       </c>
-      <c r="F58" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="1">
+      <c r="E59" t="s">
+        <v>43</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
         <v>2043122.04</v>
       </c>
-      <c r="I58" s="1">
-[...25 lines deleted...]
-      <c r="A59" t="s">
+      <c r="H59" s="1">
+        <v>325716.49</v>
+      </c>
+      <c r="I59" s="1">
+        <v>15.942096635598</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>2368838.53</v>
+      </c>
+      <c r="M59" s="1">
+        <v>2368838.53</v>
+      </c>
+      <c r="N59" s="1">
+        <v>2.11</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>161</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="1">
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>164</v>
+      </c>
+      <c r="B60" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D59" s="1">
-[...2 lines deleted...]
-      <c r="E59" s="1">
+      <c r="C60" s="1">
+        <v>101.33906878</v>
+      </c>
+      <c r="D60" s="1">
         <v>100.0</v>
       </c>
-      <c r="F59" t="s">
+      <c r="E60" t="s">
         <v>8</v>
       </c>
-      <c r="G59">
+      <c r="F60">
         <v>1.0</v>
       </c>
-      <c r="H59" s="1">
+      <c r="G60" s="1">
         <v>500000.0</v>
       </c>
-      <c r="I59" s="1">
-[...25 lines deleted...]
-      <c r="A60" t="s">
+      <c r="H60" s="1">
+        <v>6695.34</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.339068</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>506695.34</v>
+      </c>
+      <c r="M60" s="1">
+        <v>506695.34</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>163</v>
       </c>
-      <c r="B60" t="s">
-[...45 lines deleted...]
-    <row r="61" spans="1:16">
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>166</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>157.86362627</v>
+      </c>
+      <c r="D61" s="1">
+        <v>101.938462</v>
+      </c>
+      <c r="E61" t="s">
+        <v>43</v>
+      </c>
+      <c r="F61">
+        <v>1.14</v>
+      </c>
+      <c r="G61" s="1">
+        <v>974004.84</v>
+      </c>
+      <c r="H61" s="1">
+        <v>553227.4</v>
+      </c>
+      <c r="I61" s="1">
+        <v>56.799245473975</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61" t="s">
         <v>167</v>
       </c>
-      <c r="C61" s="1">
-[...27 lines deleted...]
-        <v>168</v>
+      <c r="L61" s="1">
+        <v>1523913.9</v>
       </c>
       <c r="M61" s="1">
-        <v>1007116.84</v>
+        <v>1527232.24</v>
       </c>
       <c r="N61" s="1">
-        <v>1013410.64</v>
-[...8 lines deleted...]
-    <row r="62" spans="1:16">
+        <v>1.36</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>169</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>131.86518696</v>
+      </c>
+      <c r="D62" s="1">
+        <v>116.8351</v>
+      </c>
+      <c r="E62" t="s">
+        <v>43</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>921695.14</v>
+      </c>
+      <c r="H62" s="1">
+        <v>127569.17</v>
+      </c>
+      <c r="I62" s="1">
+        <v>13.840712016774</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62" t="s">
         <v>170</v>
       </c>
-      <c r="C62" s="1">
+      <c r="L62" s="1">
+        <v>1041497.75</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1049264.31</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>172</v>
+      </c>
+      <c r="B63" s="1">
         <v>170000000.0</v>
       </c>
-      <c r="D62" s="1">
-[...2 lines deleted...]
-      <c r="E62" s="1">
+      <c r="C63" s="1">
+        <v>125.94368478</v>
+      </c>
+      <c r="D63" s="1">
         <v>113.25</v>
       </c>
-      <c r="F62" t="s">
-[...5 lines deleted...]
-      <c r="H62" s="1">
+      <c r="E63" t="s">
+        <v>38</v>
+      </c>
+      <c r="F63">
+        <v>184.3</v>
+      </c>
+      <c r="G63" s="1">
         <v>1041084.51</v>
       </c>
-      <c r="I62" s="1">
-[...25 lines deleted...]
-      <c r="A63" t="s">
+      <c r="H63" s="1">
+        <v>120650.11</v>
+      </c>
+      <c r="I63" s="1">
+        <v>11.588887246051</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1161734.62</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1161734.62</v>
+      </c>
+      <c r="N63" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>171</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="1">
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>174</v>
+      </c>
+      <c r="B64" s="1">
         <v>180000000.0</v>
       </c>
-      <c r="D63" s="1">
-[...2 lines deleted...]
-      <c r="E63" s="1">
+      <c r="C64" s="1">
+        <v>126.26529882</v>
+      </c>
+      <c r="D64" s="1">
         <v>114.0</v>
       </c>
-      <c r="F63" t="s">
-[...5 lines deleted...]
-      <c r="H63" s="1">
+      <c r="E64" t="s">
+        <v>38</v>
+      </c>
+      <c r="F64">
+        <v>184.3</v>
+      </c>
+      <c r="G64" s="1">
         <v>1109624.94</v>
       </c>
-      <c r="I63" s="1">
-[...25 lines deleted...]
-      <c r="A64" t="s">
+      <c r="H64" s="1">
+        <v>123588.17</v>
+      </c>
+      <c r="I64" s="1">
+        <v>11.13783275275</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1233213.11</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1233213.11</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>173</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="1">
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>176</v>
+      </c>
+      <c r="B65" s="1">
         <v>260000000.0</v>
       </c>
-      <c r="D64" s="1">
-[...2 lines deleted...]
-      <c r="E64" s="1">
+      <c r="C65" s="1">
+        <v>100.95570548</v>
+      </c>
+      <c r="D65" s="1">
         <v>103.625</v>
       </c>
-      <c r="F64" t="s">
-[...5 lines deleted...]
-      <c r="H64" s="1">
+      <c r="E65" t="s">
+        <v>38</v>
+      </c>
+      <c r="F65">
+        <v>184.3</v>
+      </c>
+      <c r="G65" s="1">
         <v>1463599.42</v>
       </c>
-      <c r="I64" s="1">
-[...25 lines deleted...]
-      <c r="A65" t="s">
+      <c r="H65" s="1">
+        <v>-39350.72</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-2.6886263729183</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1424248.7</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1424248.7</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>175</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="1">
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>178</v>
+      </c>
+      <c r="B66" s="1">
         <v>260000000.0</v>
       </c>
-      <c r="D65" s="1">
-[...2 lines deleted...]
-      <c r="E65" s="1">
+      <c r="C66" s="1">
+        <v>100.97890344</v>
+      </c>
+      <c r="D66" s="1">
         <v>103.7</v>
       </c>
-      <c r="F65" t="s">
-[...5 lines deleted...]
-      <c r="H65" s="1">
+      <c r="E66" t="s">
+        <v>38</v>
+      </c>
+      <c r="F66">
+        <v>184.3</v>
+      </c>
+      <c r="G66" s="1">
         <v>1464655.93</v>
       </c>
-      <c r="I65" s="1">
-[...25 lines deleted...]
-      <c r="A66" t="s">
+      <c r="H66" s="1">
+        <v>-40079.96</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-2.7364761360711</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1424575.97</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1424575.97</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>177</v>
       </c>
-      <c r="B66" t="s">
-[...45 lines deleted...]
-    <row r="67" spans="1:16">
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>180</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>133.30123773</v>
+      </c>
+      <c r="D67" s="1">
+        <v>107.638445</v>
+      </c>
+      <c r="E67" t="s">
+        <v>43</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>1037842.74</v>
+      </c>
+      <c r="H67" s="1">
+        <v>259955.76</v>
+      </c>
+      <c r="I67" s="1">
+        <v>25.047702313744</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67" t="s">
         <v>181</v>
       </c>
-      <c r="C67" s="1">
-[...11 lines deleted...]
-      <c r="G67">
+      <c r="L67" s="1">
+        <v>1286804.4</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1297798.5</v>
+      </c>
+      <c r="N67" s="1">
         <v>1.16</v>
       </c>
-      <c r="H67" s="1">
-[...27 lines deleted...]
-    <row r="68" spans="1:16">
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>183</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.17471029</v>
+      </c>
+      <c r="D68" s="1">
+        <v>106.802675</v>
+      </c>
+      <c r="E68" t="s">
+        <v>43</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1029784.3</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-73762.89</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-7.1629456770704</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68" t="s">
         <v>184</v>
       </c>
-      <c r="C68" s="1">
-[...27 lines deleted...]
-        <v>185</v>
+      <c r="L68" s="1">
+        <v>947715.5</v>
       </c>
       <c r="M68" s="1">
-        <v>1877738.19</v>
+        <v>956021.41</v>
       </c>
       <c r="N68" s="1">
-        <v>1886037.37</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>0.85</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>186</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>126.74018416</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>413274.89</v>
+      </c>
+      <c r="I69" s="1">
+        <v>27.551659333333</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69" t="s">
         <v>187</v>
       </c>
-      <c r="C69" s="1">
+      <c r="L69" s="1">
+        <v>1901102.76</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1913274.89</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>189</v>
+      </c>
+      <c r="B70" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D69" s="1">
-[...2 lines deleted...]
-      <c r="E69" s="1">
+      <c r="C70" s="1">
+        <v>107.7837612</v>
+      </c>
+      <c r="D70" s="1">
         <v>100.65625</v>
       </c>
-      <c r="F69" t="s">
-[...5 lines deleted...]
-      <c r="H69" s="1">
+      <c r="E70" t="s">
+        <v>35</v>
+      </c>
+      <c r="F70">
+        <v>8.94</v>
+      </c>
+      <c r="G70" s="1">
         <v>1122591.31</v>
       </c>
-      <c r="I69" s="1">
-[...25 lines deleted...]
-      <c r="A70" t="s">
+      <c r="H70" s="1">
+        <v>83630.52</v>
+      </c>
+      <c r="I70" s="1">
+        <v>7.4497743974163</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1206221.83</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1206221.83</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>188</v>
       </c>
-      <c r="B70" t="s">
-[...45 lines deleted...]
-    <row r="71" spans="1:16">
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>191</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>98.65197482</v>
+      </c>
+      <c r="D71" s="1">
+        <v>114.522222</v>
+      </c>
+      <c r="E71" t="s">
+        <v>43</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1370117.17</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-150126.21</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-10.957180399396</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71" t="s">
         <v>192</v>
       </c>
-      <c r="C71" s="1">
-[...27 lines deleted...]
-        <v>193</v>
+      <c r="L71" s="1">
+        <v>1212047.08</v>
       </c>
       <c r="M71" s="1">
-        <v>1378309.7</v>
+        <v>1219990.96</v>
       </c>
       <c r="N71" s="1">
-        <v>1386866.93</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>1.09</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>194</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>101.00041811</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.798895</v>
+      </c>
+      <c r="E72" t="s">
+        <v>43</v>
+      </c>
+      <c r="F72">
+        <v>1.14</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1535211.2</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-106355.91</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-6.9277705894798</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72" t="s">
         <v>195</v>
       </c>
-      <c r="C72" s="1">
+      <c r="L72" s="1">
+        <v>1418171.74</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1428855.29</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>197</v>
+      </c>
+      <c r="B73" s="1">
         <v>900000.0</v>
       </c>
-      <c r="D72" s="1">
-[...2 lines deleted...]
-      <c r="E72" s="1">
+      <c r="C73" s="1">
+        <v>110.76868636</v>
+      </c>
+      <c r="D73" s="1">
         <v>108.712771</v>
       </c>
-      <c r="F72" t="s">
+      <c r="E73" t="s">
         <v>8</v>
       </c>
-      <c r="G72">
+      <c r="F73">
         <v>1.0</v>
       </c>
-      <c r="H72" s="1">
+      <c r="G73" s="1">
         <v>978414.94</v>
       </c>
-      <c r="I72" s="1">
-[...17 lines deleted...]
-      <c r="O72" s="1">
+      <c r="H73" s="1">
+        <v>20319.13</v>
+      </c>
+      <c r="I73" s="1">
+        <v>2.0767395477424</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>198</v>
+      </c>
+      <c r="L73" s="1">
+        <v>996918.17</v>
+      </c>
+      <c r="M73" s="1">
+        <v>998734.07</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>200</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>98.22994972</v>
+      </c>
+      <c r="D74" s="1">
+        <v>104.4789</v>
+      </c>
+      <c r="E74" t="s">
+        <v>43</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1072219.96</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-37766.78</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-3.5222977941951</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1034453.18</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1034453.18</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>202</v>
+      </c>
+      <c r="B75" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>264.2112397</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1320627.42</v>
+      </c>
+      <c r="I75" s="1">
+        <v>165.0784275</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>203</v>
+      </c>
+      <c r="L75" s="1">
+        <v>2113689.92</v>
+      </c>
+      <c r="M75" s="1">
+        <v>2120627.42</v>
+      </c>
+      <c r="N75" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>205</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>100.20631373</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>3898.07</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.21655944444444</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>184.43</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1803713.64</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1803898.07</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>207</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>105.38312512</v>
+      </c>
+      <c r="D77" s="1">
+        <v>109.1586</v>
+      </c>
+      <c r="E77" t="s">
+        <v>43</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1502462.56</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-22752.16</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-1.5143245898919</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1479710.4</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1479710.4</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>209</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>102.69163049</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>34989.51</v>
+      </c>
+      <c r="I78" s="1">
+        <v>3.498951</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78" t="s">
+        <v>210</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1026916.31</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1034989.51</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>212</v>
+      </c>
+      <c r="B79" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>158.97890709</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>419194.89</v>
+      </c>
+      <c r="I79" s="1">
+        <v>59.884984285714</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>213</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1112852.35</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1119194.89</v>
+      </c>
+      <c r="N79" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>215</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>176.6493125</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.49221</v>
+      </c>
+      <c r="E80" t="s">
+        <v>43</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1119923.21</v>
+      </c>
+      <c r="H80" s="1">
+        <v>744372.64</v>
+      </c>
+      <c r="I80" s="1">
+        <v>66.46639995969</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>216</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1860282.36</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1864295.85</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>218</v>
+      </c>
+      <c r="B81" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>98.75686184</v>
+      </c>
+      <c r="D81" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E81" t="s">
+        <v>43</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>861511.95</v>
+      </c>
+      <c r="H81" s="1">
+        <v>5263.08</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.61091201346656</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>106.65</v>
+      </c>
+      <c r="L81" s="1">
+        <v>866668.38</v>
+      </c>
+      <c r="M81" s="1">
+        <v>866775.03</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>220</v>
+      </c>
+      <c r="B82" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.7721516</v>
+      </c>
+      <c r="D82" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E82" t="s">
+        <v>43</v>
+      </c>
+      <c r="F82">
+        <v>1.14</v>
+      </c>
+      <c r="G82" s="1">
+        <v>861511.95</v>
+      </c>
+      <c r="H82" s="1">
+        <v>14066.39</v>
+      </c>
+      <c r="I82" s="1">
+        <v>1.6327562258423</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>875578.34</v>
+      </c>
+      <c r="M82" s="1">
+        <v>875578.34</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>222</v>
+      </c>
+      <c r="B83" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>105.80666204</v>
+      </c>
+      <c r="D83" s="1">
+        <v>112.7758</v>
+      </c>
+      <c r="E83" t="s">
+        <v>43</v>
+      </c>
+      <c r="F83">
+        <v>1.14</v>
+      </c>
+      <c r="G83" s="1">
+        <v>986362.88</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-50477.3</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-5.117518209931</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>223</v>
+      </c>
+      <c r="L83" s="1">
+        <v>928535.87</v>
+      </c>
+      <c r="M83" s="1">
+        <v>935885.58</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>225</v>
+      </c>
+      <c r="B84" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>112.84486127</v>
+      </c>
+      <c r="D84" s="1">
+        <v>115.9281</v>
+      </c>
+      <c r="E84" t="s">
+        <v>43</v>
+      </c>
+      <c r="F84">
+        <v>1.14</v>
+      </c>
+      <c r="G84" s="1">
+        <v>994152.3</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-3850.76</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.38734105428313</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>990301.54</v>
+      </c>
+      <c r="M84" s="1">
+        <v>990301.54</v>
+      </c>
+      <c r="N84" s="1">
         <v>0.88</v>
       </c>
-      <c r="P72">
-[...66 lines deleted...]
-      <c r="E74" s="1">
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>227</v>
+      </c>
+      <c r="B85" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>109.19432177</v>
+      </c>
+      <c r="D85" s="1">
         <v>100.0</v>
       </c>
-      <c r="F74" t="s">
+      <c r="E85" t="s">
         <v>8</v>
       </c>
-      <c r="G74">
+      <c r="F85">
         <v>1.0</v>
       </c>
-      <c r="H74" s="1">
-[...34 lines deleted...]
-      <c r="C75" s="1">
+      <c r="G85" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D75" s="1">
-[...446 lines deleted...]
-      <c r="C84" s="1">
+      <c r="H85" s="1">
+        <v>94495.7</v>
+      </c>
+      <c r="I85" s="1">
+        <v>9.44957</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85" t="s">
+        <v>228</v>
+      </c>
+      <c r="L85" s="1">
+        <v>1091943.21</v>
+      </c>
+      <c r="M85" s="1">
+        <v>1094495.7</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>230</v>
+      </c>
+      <c r="B86" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D84" s="1">
-[...2 lines deleted...]
-      <c r="E84" s="1">
+      <c r="C86" s="1">
+        <v>98.14092901</v>
+      </c>
+      <c r="D86" s="1">
         <v>100.25</v>
       </c>
-      <c r="F84" t="s">
-[...5 lines deleted...]
-      <c r="H84" s="1">
+      <c r="E86" t="s">
+        <v>43</v>
+      </c>
+      <c r="F86">
+        <v>1.14</v>
+      </c>
+      <c r="G86" s="1">
         <v>171705.06</v>
       </c>
-      <c r="I84" s="1">
-[...31 lines deleted...]
-      <c r="C85" s="1">
+      <c r="H86" s="1">
+        <v>547.56</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.31889566912006</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>172252.62</v>
+      </c>
+      <c r="M86" s="1">
+        <v>172252.62</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>232</v>
+      </c>
+      <c r="B87" s="1">
         <v>7.0</v>
       </c>
-      <c r="D85" s="1">
-[...17 lines deleted...]
-      <c r="J85" s="1">
+      <c r="C87" s="1">
+        <v>29368.25</v>
+      </c>
+      <c r="D87" s="1">
+        <v>29962.478571</v>
+      </c>
+      <c r="E87" t="s">
+        <v>43</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-73007.46</v>
+      </c>
+      <c r="I87" s="1">
         <v>0</v>
       </c>
-      <c r="K85">
-[...25 lines deleted...]
-      <c r="C86" s="1">
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>-73007.46</v>
+      </c>
+      <c r="M87" s="1">
+        <v>-73007.46</v>
+      </c>
+      <c r="N87" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>234</v>
+      </c>
+      <c r="B88" s="1">
         <v>140.0</v>
       </c>
-      <c r="D86" s="1">
-[...2 lines deleted...]
-      <c r="E86" s="1">
+      <c r="C88" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="D88" s="1">
         <v>25.0081</v>
       </c>
-      <c r="F86" t="s">
-[...5 lines deleted...]
-      <c r="H86" s="1">
+      <c r="E88" t="s">
+        <v>43</v>
+      </c>
+      <c r="F88">
+        <v>1.14</v>
+      </c>
+      <c r="G88" s="1">
         <v>296154.12</v>
       </c>
-      <c r="I86" s="1">
-[...78 lines deleted...]
-      <c r="B88" t="s">
+      <c r="H88" s="1">
+        <v>-273916.3</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-92.49113265755</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>22237.82</v>
+      </c>
+      <c r="M88" s="1">
+        <v>22237.82</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>233</v>
       </c>
-      <c r="C88" s="1">
-[...39 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>236</v>
+      </c>
+      <c r="B89" s="1">
+        <v>18.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>200.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>265.7</v>
+      </c>
+      <c r="E89" t="s">
+        <v>43</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>413988.31</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-98060.27</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-23.686724390841</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>315928.04</v>
+      </c>
+      <c r="M89" s="1">
+        <v>315928.04</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>238</v>
+      </c>
+      <c r="B90" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>61.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>42.7592</v>
+      </c>
+      <c r="E90" t="s">
+        <v>43</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>274144.93</v>
+      </c>
+      <c r="H90" s="1">
+        <v>121993.73</v>
+      </c>
+      <c r="I90" s="1">
+        <v>44.499721370007</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>396138.66</v>
+      </c>
+      <c r="M90" s="1">
+        <v>396138.66</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">