--- v6 (2026-09-27)
+++ v7 (2026-10-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000297939</t>
   </si>
   <si>
@@ -115,636 +115,630 @@
   <si>
     <t>BE SEMICONDUCTOR IND</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO AB-B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>ICAT0002FNLT</t>
-[...2 lines deleted...]
-    <t>EUR/HKD 09/07/26</t>
+    <t>ICAT0002H39P</t>
+  </si>
+  <si>
+    <t>EUR/HKD 17/09/26</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
-    <t>ICAT0002FNMB</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 09/07/26</t>
+    <t>ICAT0002H39S</t>
+  </si>
+  <si>
+    <t>EUR/JPY 17/09/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>ICAT0002FNLX</t>
-[...8 lines deleted...]
-    <t>EUR/USD 09/07/26</t>
+    <t>ICAT0002H39K</t>
+  </si>
+  <si>
+    <t>EUR/SEK 17/09/26</t>
+  </si>
+  <si>
+    <t>ICAT0002H39W</t>
+  </si>
+  <si>
+    <t>EUR/USD 17/09/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR 0.7 12-27</t>
   </si>
   <si>
-    <t>6 306.75</t>
+    <t>7 059.80</t>
   </si>
   <si>
     <t>US007973AF76</t>
   </si>
   <si>
     <t>ADVA ENER ZCP 05-31</t>
   </si>
   <si>
     <t>XS3304376851</t>
   </si>
   <si>
     <t>ADVANTEST ZCP 03-31</t>
   </si>
   <si>
     <t>US008073AA60</t>
   </si>
   <si>
     <t>AERO ZCP 07-30</t>
   </si>
   <si>
     <t>US00971TAN19</t>
   </si>
   <si>
     <t>AKAM TE 1.125 02-29</t>
   </si>
   <si>
-    <t>4 409.83</t>
+    <t>5 128.43</t>
   </si>
   <si>
     <t>XS3086574004</t>
   </si>
   <si>
     <t>ALIB GROU ZCP 07-32</t>
   </si>
   <si>
     <t>XS2944027726</t>
   </si>
   <si>
     <t>ANLL CAPI ZCP 12-29</t>
   </si>
   <si>
     <t>US00217DAG51</t>
   </si>
   <si>
     <t>AST SPA 2.25 04-36</t>
   </si>
   <si>
-    <t>11 584.03</t>
+    <t>13 500.48</t>
   </si>
   <si>
     <t>XS3015248209</t>
   </si>
   <si>
     <t>BAIDU ZCP 03-32</t>
   </si>
   <si>
     <t>XS3277175371</t>
   </si>
   <si>
     <t>BOLT INNO ZCP 02-33</t>
   </si>
   <si>
     <t>US15643UAF12</t>
   </si>
   <si>
     <t>CENT ENER ZCP 08-32</t>
   </si>
   <si>
     <t>XS3359531186</t>
   </si>
   <si>
     <t>CHIN HONG ZCP 05-27</t>
   </si>
   <si>
     <t>CNH</t>
   </si>
   <si>
     <t>XS3165356158</t>
   </si>
   <si>
     <t>CHIN PACI ZCP 09-30</t>
   </si>
   <si>
+    <t>US171779AM36</t>
+  </si>
+  <si>
+    <t>CIENA ZCP 09-31</t>
+  </si>
+  <si>
     <t>US17253JAB26</t>
   </si>
   <si>
     <t>CIPH MINI ZCP 10-31</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>CITI GL 0.8 02-30</t>
   </si>
   <si>
-    <t>4 131.51</t>
+    <t>4 758.36</t>
   </si>
   <si>
     <t>US18452BAD29</t>
   </si>
   <si>
     <t>CLEA ZCP 02-32</t>
   </si>
   <si>
     <t>US19260QAF46</t>
   </si>
   <si>
     <t>COIN GL 0.25 04-30</t>
   </si>
   <si>
     <t>US22003BAQ95</t>
   </si>
   <si>
     <t>CORP OF 5.25 09-28</t>
   </si>
   <si>
-    <t>13 309.93</t>
+    <t>16 108.53</t>
   </si>
   <si>
     <t>XS2550564251</t>
   </si>
   <si>
     <t>CYBE AGEN ZCP 11-29</t>
   </si>
   <si>
     <t>US23248VAD73</t>
   </si>
   <si>
     <t>CYBE SOFT ZCP 06-30</t>
   </si>
   <si>
     <t>US23804LAD55</t>
   </si>
   <si>
     <t>DATADOG ZCP 12-29</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELI HE 3.25 02-30</t>
   </si>
   <si>
-    <t>23 162.98</t>
+    <t>27 113.26</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN ZCP 05-28</t>
   </si>
   <si>
     <t>US25389JAX46</t>
   </si>
   <si>
     <t>DIGI RE 1.875 11-29</t>
   </si>
   <si>
-    <t>1 810.00</t>
+    <t>2 712.15</t>
   </si>
   <si>
     <t>US25809KAB17</t>
   </si>
   <si>
     <t>DOORDASH ZCP 05-30</t>
   </si>
   <si>
     <t>US26210CAD65</t>
   </si>
   <si>
     <t>DROPBOX ZCP 03-28</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS EX 2.25 09-29</t>
   </si>
   <si>
-    <t>13 857.53</t>
+    <t>14 942.47</t>
   </si>
   <si>
     <t>US29258YAA10</t>
   </si>
   <si>
     <t>ENDE SI 0.25 01-31</t>
   </si>
   <si>
-    <t>1 499.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI 2.95 09-30</t>
   </si>
   <si>
-    <t>23 357.53</t>
+    <t>25 135.62</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURO NV 1.5 05-32</t>
   </si>
   <si>
+    <t>1 512.23</t>
+  </si>
+  <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAI TE 4.0 PERP</t>
   </si>
   <si>
-    <t>11 278.69</t>
+    <t>14 426.23</t>
   </si>
   <si>
     <t>US32076VAE39</t>
   </si>
   <si>
     <t>FIRS MA 0.125 01-31</t>
   </si>
   <si>
     <t>XS2482869208</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 03-30</t>
   </si>
   <si>
     <t>XS3033922389</t>
   </si>
   <si>
     <t>GOLD SACH ZCP 11-28</t>
   </si>
   <si>
     <t>US60471AAA97</t>
   </si>
   <si>
     <t>GS ACQU 0.25 06-30</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBER FI 1.5 03-30</t>
   </si>
   <si>
-    <t>6 582.88</t>
+    <t>8 107.34</t>
   </si>
   <si>
     <t>US46125AAA88</t>
   </si>
   <si>
     <t>INTU MA 2.5 10-30</t>
   </si>
   <si>
-    <t>3 754.09</t>
+    <t>4 687.67</t>
   </si>
   <si>
     <t>US46270CAE93</t>
   </si>
   <si>
     <t>IREN ZCP 07-31</t>
   </si>
   <si>
     <t>US465741AQ90</t>
   </si>
   <si>
     <t>ITRON 1.375 07-30</t>
   </si>
   <si>
-    <t>10 444.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3257747207</t>
   </si>
   <si>
     <t>JIN KAI TO ZCP 02-31</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JP MORG 0.5 03-30</t>
   </si>
   <si>
-    <t>1 679.17</t>
+    <t>2 076.39</t>
   </si>
   <si>
     <t>XS3042808835</t>
   </si>
   <si>
     <t>JP MORG CH ZCP 04-28</t>
   </si>
   <si>
     <t>XS3111001650</t>
   </si>
   <si>
     <t>KCC 1.75 07-30</t>
   </si>
   <si>
-    <t>7 977.43</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PRO 1.0 09-30</t>
   </si>
   <si>
-    <t>9 940.22</t>
+    <t>11 793.48</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND 1.5 06-33</t>
   </si>
   <si>
+    <t>1 782.79</t>
+  </si>
+  <si>
     <t>XS3389097646</t>
   </si>
   <si>
     <t>LENO GROU ZCP 06-33</t>
   </si>
   <si>
     <t>XS3072393450</t>
   </si>
   <si>
     <t>LG CHEM 1.75 06-28</t>
   </si>
   <si>
-    <t>1 194.48</t>
+    <t>3 068.29</t>
   </si>
   <si>
     <t>XS3250338608</t>
   </si>
   <si>
     <t>MITA HOLD ZCP 06-31</t>
   </si>
   <si>
     <t>XS3243007674</t>
   </si>
   <si>
     <t>MORG STAN ZCP 02-29</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO E ZCP 07-33</t>
   </si>
   <si>
     <t>US63954QAJ58</t>
   </si>
   <si>
     <t>NEBI GR 1.25 03-31</t>
   </si>
   <si>
-    <t>3 318.34</t>
+    <t>4 051.49</t>
   </si>
   <si>
     <t>US65339KCY47</t>
   </si>
   <si>
     <t>NEXT EN 3.0 03-27</t>
   </si>
   <si>
-    <t>7 766.56</t>
+    <t>9 204.87</t>
   </si>
   <si>
     <t>XS3353961033</t>
   </si>
   <si>
     <t>NIPP MINI ZCP 06-29</t>
   </si>
   <si>
     <t>XS3353961116</t>
   </si>
   <si>
     <t>NIPP MINI ZCP 06-31</t>
   </si>
   <si>
     <t>XS3298822258</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-29</t>
   </si>
   <si>
     <t>XS3298822506</t>
   </si>
   <si>
     <t>NIPP STEE ZCP 02-31</t>
   </si>
   <si>
     <t>US686688AB85</t>
   </si>
   <si>
     <t>ORMA TE 2.5 07-27</t>
   </si>
   <si>
-    <t>10 994.10</t>
-[...1 lines deleted...]
-  <si>
     <t>US70202LAD47</t>
   </si>
   <si>
     <t>PARS CO 2.625 03-29</t>
   </si>
   <si>
-    <t>8 305.91</t>
+    <t>9 844.10</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHAR GR 4.5 04-29</t>
   </si>
   <si>
-    <t>12 172.13</t>
+    <t>16 229.51</t>
   </si>
   <si>
     <t>XS2924174381</t>
   </si>
   <si>
     <t>PING AN IN ZCP 06-30</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAG NV 2.0 09-32</t>
   </si>
   <si>
-    <t>7 943.88</t>
+    <t>9 415.03</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAG NV 2.5 09-31</t>
   </si>
   <si>
-    <t>10 683.55</t>
+    <t>12 768.67</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>RAG STI 2.25 11-30</t>
   </si>
   <si>
-    <t>1 815.90</t>
+    <t>3 026.49</t>
   </si>
   <si>
     <t>US781154AD12</t>
   </si>
   <si>
     <t>RUBRIK ZCP 06-30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM 2.875 09-29</t>
   </si>
   <si>
-    <t>6 937.50</t>
+    <t>8 312.50</t>
   </si>
   <si>
     <t>FR00140190M5</t>
   </si>
   <si>
     <t>SCHN EL 0.25 09-34</t>
   </si>
   <si>
     <t>US82982TAA43</t>
   </si>
   <si>
     <t>SITI CORP ZCP 06-31</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM 1.75 01-31</t>
   </si>
   <si>
-    <t>8 073.20</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE 2.0 01-28</t>
   </si>
   <si>
-    <t>6 342.54</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STIL MI 4.25 11-28</t>
   </si>
   <si>
-    <t>4 013.49</t>
+    <t>6 682.11</t>
   </si>
   <si>
     <t>XS3416917709</t>
   </si>
   <si>
     <t>STMI NV 0.625 06-33</t>
   </si>
   <si>
     <t>XS3416917022</t>
   </si>
   <si>
     <t>STMI NV ZCP 06-31</t>
   </si>
   <si>
     <t>US88162GAB95</t>
   </si>
   <si>
     <t>TETR TE 2.25 08-28</t>
   </si>
   <si>
-    <t>7 349.71</t>
+    <t>8 547.38</t>
   </si>
   <si>
     <t>US90353TAS96</t>
   </si>
   <si>
     <t>UBER TECH ZCP 05-28</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI 0.7 02-30</t>
   </si>
   <si>
-    <t>2 552.49</t>
+    <t>2 977.90</t>
   </si>
   <si>
     <t>XS3202703834</t>
   </si>
   <si>
     <t>WISTRON ZCP 10-30</t>
   </si>
   <si>
     <t>NQU6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0926</t>
   </si>
   <si>
     <t>OEQL00004F8G</t>
   </si>
   <si>
     <t>ALIBAB 270115 C160</t>
   </si>
   <si>
     <t>OEQL00004IPG</t>
   </si>
   <si>
     <t>LUMENT 270115 C900</t>
   </si>
@@ -1135,99 +1129,99 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>313799.598</v>
+        <v>302977.219</v>
       </c>
       <c r="C2">
-        <v>357.66</v>
+        <v>350.85</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>112233643.29</v>
+        <v>106301333.35</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>112233643.29</v>
+        <v>106301333.35</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z90"/>
+  <dimension ref="A1:Z91"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N90" sqref="N90"/>
+      <selection activeCell="N91" sqref="N91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>10</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
         <v>12</v>
       </c>
       <c r="D1" t="s">
         <v>13</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>14</v>
       </c>
       <c r="G1" t="s">
         <v>15</v>
@@ -1246,4490 +1240,4540 @@
       </c>
       <c r="L1" t="s">
         <v>20</v>
       </c>
       <c r="M1" t="s">
         <v>21</v>
       </c>
       <c r="N1" t="s">
         <v>22</v>
       </c>
       <c r="O1" t="s">
         <v>23</v>
       </c>
       <c r="Z1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="1">
         <v>6000.0</v>
       </c>
       <c r="C2" s="1">
-        <v>282.7</v>
+        <v>223.5</v>
       </c>
       <c r="D2" s="1">
         <v>127.513075</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>765078.45</v>
       </c>
       <c r="H2" s="1">
-        <v>931121.55</v>
+        <v>575921.55</v>
       </c>
       <c r="I2" s="1">
-        <v>121.70275479593</v>
+        <v>75.276143250408</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>1696200.0</v>
+        <v>1341000.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1696200.0</v>
+        <v>1341000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="1">
         <v>6500.0</v>
       </c>
       <c r="C3" s="1">
-        <v>183.4</v>
+        <v>188.3</v>
       </c>
       <c r="D3" s="1">
         <v>103.11302769</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>670234.68</v>
       </c>
       <c r="H3" s="1">
-        <v>521865.32</v>
+        <v>553715.32</v>
       </c>
       <c r="I3" s="1">
-        <v>77.863073274573</v>
+        <v>82.615140117787</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1192100.0</v>
+        <v>1223950.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1192100.0</v>
+        <v>1223950.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1.06</v>
+        <v>1.15</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="1">
         <v>5395.0</v>
       </c>
       <c r="C4" s="1">
-        <v>332.7</v>
+        <v>324.7</v>
       </c>
       <c r="D4" s="1">
         <v>177.95450232</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>960064.54</v>
       </c>
       <c r="H4" s="1">
-        <v>834851.96</v>
+        <v>791691.96</v>
       </c>
       <c r="I4" s="1">
-        <v>86.9578997262</v>
+        <v>82.462368623676</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>1794916.5</v>
+        <v>1751756.5</v>
       </c>
       <c r="M4" s="1">
-        <v>1794916.5</v>
+        <v>1751756.5</v>
       </c>
       <c r="N4" s="1">
-        <v>1.6</v>
+        <v>1.65</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="1">
-        <v>40000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>324.6</v>
+        <v>338.7</v>
       </c>
       <c r="D5" s="1">
         <v>17.299538</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5">
-        <v>11.08</v>
+        <v>11.05</v>
       </c>
       <c r="G5" s="1">
-        <v>691981.52</v>
+        <v>432488.45</v>
       </c>
       <c r="H5" s="1">
-        <v>479489.59</v>
+        <v>334085.57</v>
       </c>
       <c r="I5" s="1">
-        <v>69.292253642843</v>
+        <v>77.247281401388</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>1171471.11</v>
+        <v>766574.02</v>
       </c>
       <c r="M5" s="1">
-        <v>1171471.11</v>
+        <v>766574.02</v>
       </c>
       <c r="N5" s="1">
-        <v>1.04</v>
+        <v>0.72</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="1">
-        <v>3507353.0</v>
+        <v>3451777.08</v>
       </c>
       <c r="C6" s="1">
-        <v>0.11188705</v>
+        <v>1.0</v>
       </c>
       <c r="D6" s="1">
-        <v>0.11060991</v>
+        <v>1.0</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6">
-        <v>8.94</v>
+        <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>0.0</v>
       </c>
       <c r="H6" s="1">
-        <v>-72174.52</v>
+        <v>-6792.29</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>-72174.52</v>
+        <v>-6792.29</v>
       </c>
       <c r="N6" s="1">
-        <v>-0.06</v>
+        <v>-0.01</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="1">
-        <v>6566944.23</v>
+        <v>6749764.93</v>
       </c>
       <c r="C7" s="1">
         <v>1.0</v>
       </c>
       <c r="D7" s="1">
         <v>1.0</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>0.0</v>
       </c>
       <c r="H7" s="1">
-        <v>-25892.34</v>
+        <v>11950.64</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-25892.34</v>
+        <v>11950.64</v>
       </c>
       <c r="N7" s="1">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="1">
-        <v>1720394.71</v>
+        <v>775332.97</v>
       </c>
       <c r="C8" s="1">
         <v>1.0</v>
       </c>
       <c r="D8" s="1">
         <v>1.0</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8">
-        <v>11.08</v>
+        <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>23127.07</v>
+        <v>-515.08</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>23127.07</v>
+        <v>-515.07999999996</v>
       </c>
       <c r="N8" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="1">
-        <v>53446197.33</v>
+        <v>56606091.17</v>
       </c>
       <c r="C9" s="1">
         <v>1.0</v>
       </c>
       <c r="D9" s="1">
         <v>1.0</v>
       </c>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
         <v>0.0</v>
       </c>
       <c r="H9" s="1">
-        <v>-1140751.72</v>
+        <v>-134890.71</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>-1140751.72</v>
+        <v>-134890.71</v>
       </c>
       <c r="N9" s="1">
-        <v>-1.02</v>
+        <v>-0.13</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
-        <v>1584.0</v>
+        <v>603.0</v>
       </c>
       <c r="C10" s="1">
-        <v>4812.52</v>
+        <v>4820.37</v>
       </c>
       <c r="D10" s="1">
-        <v>4803.63722854</v>
+        <v>4806.85781095</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>7608961.37</v>
+        <v>2898535.26</v>
       </c>
       <c r="H10" s="1">
-        <v>14070.31</v>
+        <v>8147.85</v>
       </c>
       <c r="I10" s="1">
-        <v>0.18491761642365</v>
+        <v>0.28110232476523</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>7623031.68</v>
+        <v>2906683.11</v>
       </c>
       <c r="M10" s="1">
-        <v>7623031.68</v>
+        <v>2906683.11</v>
       </c>
       <c r="N10" s="1">
-        <v>6.79</v>
+        <v>2.73</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
         <v>34000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>60.00231112</v>
+        <v>57.72282505</v>
       </c>
       <c r="D11" s="1">
         <v>53.48246559</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1818403.83</v>
       </c>
       <c r="H11" s="1">
-        <v>221674.75</v>
+        <v>144172.22</v>
       </c>
       <c r="I11" s="1">
-        <v>12.19062269573</v>
+        <v>7.928503978129</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11" t="s">
         <v>48</v>
       </c>
       <c r="L11" s="1">
-        <v>2033771.83</v>
+        <v>1955516.25</v>
       </c>
       <c r="M11" s="1">
-        <v>2040078.58</v>
+        <v>1962576.05</v>
       </c>
       <c r="N11" s="1">
-        <v>1.82</v>
+        <v>1.85</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>106.18620229</v>
+        <v>96.57068742</v>
       </c>
       <c r="D12" s="1">
         <v>101.2855</v>
       </c>
       <c r="E12" t="s">
         <v>43</v>
       </c>
       <c r="F12">
         <v>1.14</v>
       </c>
       <c r="G12" s="1">
         <v>1480973.21</v>
       </c>
       <c r="H12" s="1">
-        <v>103200.06</v>
+        <v>-41767.73</v>
       </c>
       <c r="I12" s="1">
-        <v>6.9683947895317</v>
+        <v>-2.8202893690427</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1584173.27</v>
+        <v>1439205.48</v>
       </c>
       <c r="M12" s="1">
-        <v>1584173.27</v>
+        <v>1439205.48</v>
       </c>
       <c r="N12" s="1">
-        <v>1.41</v>
+        <v>1.35</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="1">
         <v>120000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>128.34705098</v>
+        <v>118.63976422</v>
       </c>
       <c r="D13" s="1">
         <v>102.5</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13">
-        <v>184.3</v>
+        <v>185.41</v>
       </c>
       <c r="G13" s="1">
         <v>667739.94</v>
       </c>
       <c r="H13" s="1">
-        <v>167956.89</v>
+        <v>100116.25</v>
       </c>
       <c r="I13" s="1">
-        <v>25.153039370387</v>
+        <v>14.993299636981</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>835696.83</v>
+        <v>767856.19</v>
       </c>
       <c r="M13" s="1">
-        <v>835696.83</v>
+        <v>767856.19</v>
       </c>
       <c r="N13" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>89.5786457</v>
+        <v>90.14751397</v>
       </c>
       <c r="D14" s="1">
         <v>105.565</v>
       </c>
       <c r="E14" t="s">
         <v>43</v>
       </c>
       <c r="F14">
         <v>1.14</v>
       </c>
       <c r="G14" s="1">
         <v>1083366.12</v>
       </c>
       <c r="H14" s="1">
-        <v>-140019.26</v>
+        <v>-135027.23</v>
       </c>
       <c r="I14" s="1">
-        <v>-12.92446361531</v>
+        <v>-12.463674791676</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>943346.86</v>
+        <v>948338.89</v>
       </c>
       <c r="M14" s="1">
-        <v>943346.86</v>
+        <v>948338.89</v>
       </c>
       <c r="N14" s="1">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>116.65401805</v>
+        <v>122.55646256</v>
       </c>
       <c r="D15" s="1">
         <v>94.779375</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15">
         <v>1.14</v>
       </c>
       <c r="G15" s="1">
         <v>996934.3</v>
       </c>
       <c r="H15" s="1">
-        <v>235951.37</v>
+        <v>297470.5</v>
       </c>
       <c r="I15" s="1">
-        <v>23.667695052723</v>
+        <v>29.838525969063</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15" t="s">
         <v>57</v>
       </c>
       <c r="L15" s="1">
-        <v>1228475.84</v>
+        <v>1289276.37</v>
       </c>
       <c r="M15" s="1">
-        <v>1232885.67</v>
+        <v>1294404.8</v>
       </c>
       <c r="N15" s="1">
-        <v>1.1</v>
+        <v>1.22</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1">
         <v>9000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>89.33482792</v>
+        <v>92.50908515</v>
       </c>
       <c r="D16" s="1">
         <v>108.766</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16">
         <v>8.94</v>
       </c>
       <c r="G16" s="1">
         <v>1068579.91</v>
       </c>
       <c r="H16" s="1">
-        <v>-168798.19</v>
+        <v>-137691.69</v>
       </c>
       <c r="I16" s="1">
-        <v>-15.796496679411</v>
+        <v>-12.885483688347</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>899781.72</v>
+        <v>930888.22</v>
       </c>
       <c r="M16" s="1">
-        <v>899781.72</v>
+        <v>930888.22</v>
       </c>
       <c r="N16" s="1">
-        <v>0.8</v>
+        <v>0.88</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>96.22553692</v>
+        <v>98.3448945</v>
       </c>
       <c r="D17" s="1">
         <v>110.1</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>1101000.0</v>
       </c>
       <c r="H17" s="1">
-        <v>-138744.63</v>
+        <v>-117551.05</v>
       </c>
       <c r="I17" s="1">
-        <v>-12.601692098093</v>
+        <v>-10.676752951862</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>962255.37</v>
+        <v>983448.95</v>
       </c>
       <c r="M17" s="1">
-        <v>962255.37</v>
+        <v>983448.95</v>
       </c>
       <c r="N17" s="1">
-        <v>0.86</v>
+        <v>0.93</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="1">
         <v>1600000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>94.61334552</v>
+        <v>80.49445964</v>
       </c>
       <c r="D18" s="1">
         <v>135.8866</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
         <v>1870347.63</v>
       </c>
       <c r="H18" s="1">
-        <v>-530274.33</v>
+        <v>-727793.63</v>
       </c>
       <c r="I18" s="1">
-        <v>-28.351645517363</v>
+        <v>-38.91221173681</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
         <v>64</v>
       </c>
       <c r="L18" s="1">
-        <v>1328489.27</v>
+        <v>1129053.52</v>
       </c>
       <c r="M18" s="1">
-        <v>1340073.3</v>
+        <v>1142554.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1.19</v>
+        <v>1.07</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="1">
         <v>1800000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>88.65167688</v>
+        <v>90.5031069</v>
       </c>
       <c r="D19" s="1">
         <v>97.903333</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19">
         <v>1.14</v>
       </c>
       <c r="G19" s="1">
         <v>1534428.32</v>
       </c>
       <c r="H19" s="1">
-        <v>-134050.8</v>
+        <v>-106308.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-8.736204764521</v>
+        <v>-6.928235657173</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>1400377.52</v>
+        <v>1428119.51</v>
       </c>
       <c r="M19" s="1">
-        <v>1400377.52</v>
+        <v>1428119.51</v>
       </c>
       <c r="N19" s="1">
-        <v>1.25</v>
+        <v>1.34</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>89.62023317</v>
+        <v>92.54902297</v>
       </c>
       <c r="D20" s="1">
         <v>100.25</v>
       </c>
       <c r="E20" t="s">
         <v>35</v>
       </c>
       <c r="F20">
         <v>8.94</v>
       </c>
       <c r="G20" s="1">
         <v>219141.25</v>
       </c>
       <c r="H20" s="1">
-        <v>-18550.96</v>
+        <v>-12187.89</v>
       </c>
       <c r="I20" s="1">
-        <v>-8.4652980668861</v>
+        <v>-5.5616594319874</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>200590.29</v>
+        <v>206953.36</v>
       </c>
       <c r="M20" s="1">
-        <v>200590.29</v>
+        <v>206953.36</v>
       </c>
       <c r="N20" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>102.83996599</v>
+        <v>100.05216368</v>
       </c>
       <c r="D21" s="1">
         <v>119.3027</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
         <v>1323492.85</v>
       </c>
       <c r="H21" s="1">
-        <v>-150241.81</v>
+        <v>-183247.27</v>
       </c>
       <c r="I21" s="1">
-        <v>-11.351917012623</v>
+        <v>-13.845731769537</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1173251.04</v>
+        <v>1140245.58</v>
       </c>
       <c r="M21" s="1">
-        <v>1173251.04</v>
+        <v>1140245.58</v>
       </c>
       <c r="N21" s="1">
-        <v>1.05</v>
+        <v>1.07</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>97.03478265</v>
+        <v>97.37743766</v>
       </c>
       <c r="D22" s="1">
         <v>100.85</v>
       </c>
       <c r="E22" t="s">
         <v>73</v>
       </c>
       <c r="F22">
-        <v>7.75</v>
+        <v>7.72</v>
       </c>
       <c r="G22" s="1">
         <v>1259892.69</v>
       </c>
       <c r="H22" s="1">
-        <v>-8145.93</v>
+        <v>983.11</v>
       </c>
       <c r="I22" s="1">
-        <v>-0.64655744609487</v>
+        <v>0.078031248835962</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>1251746.76</v>
+        <v>1260875.8</v>
       </c>
       <c r="M22" s="1">
-        <v>1251746.76</v>
+        <v>1260875.8</v>
       </c>
       <c r="N22" s="1">
-        <v>1.12</v>
+        <v>1.19</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="1">
         <v>10000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>96.07655889</v>
+        <v>99.13785022</v>
       </c>
       <c r="D23" s="1">
         <v>100.25</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23">
         <v>8.94</v>
       </c>
       <c r="G23" s="1">
         <v>1097379.43</v>
       </c>
       <c r="H23" s="1">
-        <v>-22174.39</v>
+        <v>11055.32</v>
       </c>
       <c r="I23" s="1">
-        <v>-2.0206675461376</v>
+        <v>1.0074291259496</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1075205.04</v>
+        <v>1108434.75</v>
       </c>
       <c r="M23" s="1">
-        <v>1075205.04</v>
+        <v>1108434.75</v>
       </c>
       <c r="N23" s="1">
-        <v>0.96</v>
+        <v>1.04</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>183.95362762</v>
+        <v>95.67039096</v>
       </c>
       <c r="D24" s="1">
-        <v>106.49</v>
+        <v>104.54</v>
       </c>
       <c r="E24" t="s">
         <v>43</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
-        <v>1184031.82</v>
+        <v>1371616.01</v>
       </c>
       <c r="H24" s="1">
-        <v>914605.44</v>
+        <v>-113567.57</v>
       </c>
       <c r="I24" s="1">
-        <v>77.245005121568</v>
+        <v>-8.2798370077351</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>2098637.26</v>
+        <v>1258048.44</v>
       </c>
       <c r="M24" s="1">
-        <v>2098637.26</v>
+        <v>1258048.44</v>
       </c>
       <c r="N24" s="1">
-        <v>1.87</v>
+        <v>1.18</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="1">
         <v>1300000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>109.1053437</v>
+        <v>155.01575389</v>
       </c>
       <c r="D25" s="1">
-        <v>100.0</v>
+        <v>106.49</v>
       </c>
       <c r="E25" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F25">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G25" s="1">
-        <v>1300000.0</v>
+        <v>1184031.82</v>
       </c>
       <c r="H25" s="1">
-        <v>122500.97</v>
+        <v>582606.91</v>
       </c>
       <c r="I25" s="1">
-        <v>9.4231515384615</v>
+        <v>49.205342302372</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25" t="s">
-        <v>80</v>
+      <c r="K25">
+        <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1418369.46</v>
+        <v>1766638.73</v>
       </c>
       <c r="M25" s="1">
-        <v>1422500.97</v>
+        <v>1766638.73</v>
       </c>
       <c r="N25" s="1">
-        <v>1.27</v>
+        <v>1.66</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>109.31983842</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>125916.26</v>
+      </c>
+      <c r="I26" s="1">
+        <v>9.6858661538462</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26" t="s">
         <v>82</v>
       </c>
-      <c r="B26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L26" s="1">
-        <v>1338395.57</v>
+        <v>1421157.9</v>
       </c>
       <c r="M26" s="1">
-        <v>1338395.57</v>
+        <v>1425916.26</v>
       </c>
       <c r="N26" s="1">
-        <v>1.19</v>
+        <v>1.34</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>89.77175942</v>
+        <v>102.15472714</v>
       </c>
       <c r="D27" s="1">
-        <v>109.750817</v>
+        <v>114.4687</v>
       </c>
       <c r="E27" t="s">
         <v>43</v>
       </c>
       <c r="F27">
         <v>1.14</v>
       </c>
       <c r="G27" s="1">
-        <v>577205.5</v>
+        <v>1382770.44</v>
       </c>
       <c r="H27" s="1">
-        <v>-104193.46</v>
+        <v>-129008.56</v>
       </c>
       <c r="I27" s="1">
-        <v>-18.051362989438</v>
+        <v>-9.3297163627536</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
-        <v>321.78</v>
+        <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>472690.26</v>
+        <v>1253761.88</v>
       </c>
       <c r="M27" s="1">
-        <v>473012.04</v>
+        <v>1253761.88</v>
       </c>
       <c r="N27" s="1">
-        <v>0.42</v>
+        <v>1.18</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>127.81691962</v>
+        <v>91.55850857</v>
       </c>
       <c r="D28" s="1">
-        <v>115.228283</v>
+        <v>109.750817</v>
       </c>
       <c r="E28" t="s">
         <v>43</v>
       </c>
       <c r="F28">
         <v>1.14</v>
       </c>
       <c r="G28" s="1">
-        <v>1010021.33</v>
+        <v>577205.5</v>
       </c>
       <c r="H28" s="1">
-        <v>124981.62</v>
+        <v>-95212.53</v>
       </c>
       <c r="I28" s="1">
-        <v>12.374156494299</v>
+        <v>-16.4954301371</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="K28" t="s">
-        <v>87</v>
+      <c r="K28">
+        <v>401.8</v>
       </c>
       <c r="L28" s="1">
-        <v>1121693.02</v>
+        <v>481591.17</v>
       </c>
       <c r="M28" s="1">
-        <v>1135002.95</v>
+        <v>481992.97</v>
       </c>
       <c r="N28" s="1">
-        <v>1.01</v>
+        <v>0.45</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>130.8479504</v>
+      </c>
+      <c r="D29" s="1">
+        <v>115.228283</v>
+      </c>
+      <c r="E29" t="s">
+        <v>43</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1010021.33</v>
+      </c>
+      <c r="H29" s="1">
+        <v>153171.88</v>
+      </c>
+      <c r="I29" s="1">
+        <v>15.165212401999</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29" t="s">
         <v>89</v>
       </c>
-      <c r="B29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L29" s="1">
-        <v>771021.37</v>
+        <v>1147084.68</v>
       </c>
       <c r="M29" s="1">
-        <v>771021.37</v>
+        <v>1163193.21</v>
       </c>
       <c r="N29" s="1">
-        <v>0.69</v>
+        <v>1.09</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="1">
-        <v>1500000.0</v>
+        <v>130000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>152.49196332</v>
+        <v>116.77083387</v>
       </c>
       <c r="D30" s="1">
-        <v>101.9211</v>
+        <v>110.42</v>
       </c>
       <c r="E30" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F30">
-        <v>1.14</v>
+        <v>185.41</v>
       </c>
       <c r="G30" s="1">
-        <v>1340067.93</v>
+        <v>774047.78</v>
       </c>
       <c r="H30" s="1">
-        <v>667285.69</v>
+        <v>44692.4</v>
       </c>
       <c r="I30" s="1">
-        <v>49.794915247319</v>
+        <v>5.7738554588969</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>2007353.62</v>
+        <v>818740.18</v>
       </c>
       <c r="M30" s="1">
-        <v>2007353.62</v>
+        <v>818740.18</v>
       </c>
       <c r="N30" s="1">
-        <v>1.79</v>
+        <v>0.77</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>135.005</v>
+        <v>170.11374016</v>
       </c>
       <c r="D31" s="1">
-        <v>103.48</v>
+        <v>101.9211</v>
       </c>
       <c r="E31" t="s">
         <v>43</v>
       </c>
       <c r="F31">
         <v>1.14</v>
       </c>
       <c r="G31" s="1">
-        <v>1234161.09</v>
+        <v>1340067.93</v>
       </c>
       <c r="H31" s="1">
-        <v>424522.54</v>
+        <v>896897.18</v>
       </c>
       <c r="I31" s="1">
-        <v>34.397660357288</v>
+        <v>66.929232460626</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>1658683.63</v>
+        <v>2236965.11</v>
       </c>
       <c r="M31" s="1">
-        <v>1658683.63</v>
+        <v>2236965.11</v>
       </c>
       <c r="N31" s="1">
-        <v>1.48</v>
+        <v>2.1</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="1">
-        <v>2000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>102.73281319</v>
+        <v>143.623</v>
       </c>
       <c r="D32" s="1">
-        <v>90.765233</v>
+        <v>103.48</v>
       </c>
       <c r="E32" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F32">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G32" s="1">
-        <v>1815304.66</v>
+        <v>1234161.09</v>
       </c>
       <c r="H32" s="1">
-        <v>262514.59</v>
+        <v>528547.77</v>
       </c>
       <c r="I32" s="1">
-        <v>14.46118636637</v>
+        <v>42.826481427963</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
-      <c r="K32" t="s">
-        <v>96</v>
+      <c r="K32">
+        <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>2054656.27</v>
+        <v>1762708.86</v>
       </c>
       <c r="M32" s="1">
-        <v>2077819.25</v>
+        <v>1762708.86</v>
       </c>
       <c r="N32" s="1">
-        <v>1.85</v>
+        <v>1.66</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B33" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>94.35141187</v>
+        <v>100.99367528</v>
       </c>
       <c r="D33" s="1">
-        <v>100.0</v>
+        <v>90.765233</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>1800000.0</v>
+        <v>1815304.66</v>
       </c>
       <c r="H33" s="1">
-        <v>-101674.59</v>
+        <v>231682.11</v>
       </c>
       <c r="I33" s="1">
-        <v>-5.6485883333333</v>
+        <v>12.762712238066</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
-      <c r="K33">
-        <v>0.0</v>
+      <c r="K33" t="s">
+        <v>98</v>
       </c>
       <c r="L33" s="1">
-        <v>1698325.41</v>
+        <v>2019873.51</v>
       </c>
       <c r="M33" s="1">
-        <v>1698325.41</v>
+        <v>2046986.77</v>
       </c>
       <c r="N33" s="1">
-        <v>1.51</v>
+        <v>1.93</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" s="1">
-        <v>900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>111.08590766</v>
+        <v>94.19145115</v>
       </c>
       <c r="D34" s="1">
-        <v>106.976467</v>
+        <v>100.0</v>
       </c>
       <c r="E34" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F34">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>842076.53</v>
+        <v>1800000.0</v>
       </c>
       <c r="H34" s="1">
-        <v>37112.3</v>
+        <v>-104553.88</v>
       </c>
       <c r="I34" s="1">
-        <v>4.4072360026469</v>
+        <v>-5.8085488888889</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="K34" t="s">
-        <v>101</v>
+      <c r="K34">
+        <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>877378.83</v>
+        <v>1695446.12</v>
       </c>
       <c r="M34" s="1">
-        <v>879188.83</v>
+        <v>1695446.12</v>
       </c>
       <c r="N34" s="1">
-        <v>0.78</v>
+        <v>1.59</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B35" s="1">
-        <v>1300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>98.2616073</v>
+        <v>106.91662374</v>
       </c>
       <c r="D35" s="1">
-        <v>100.184615</v>
+        <v>106.976467</v>
       </c>
       <c r="E35" t="s">
         <v>43</v>
       </c>
       <c r="F35">
         <v>1.14</v>
       </c>
       <c r="G35" s="1">
-        <v>1152362.42</v>
+        <v>842076.53</v>
       </c>
       <c r="H35" s="1">
-        <v>-31343.65</v>
+        <v>4196.25</v>
       </c>
       <c r="I35" s="1">
-        <v>-2.7199472540939</v>
+        <v>0.49832169054753</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
-      <c r="K35">
-        <v>0.0</v>
+      <c r="K35" t="s">
+        <v>103</v>
       </c>
       <c r="L35" s="1">
-        <v>1121018.77</v>
+        <v>843560.63</v>
       </c>
       <c r="M35" s="1">
-        <v>1121018.77</v>
+        <v>846272.78</v>
       </c>
       <c r="N35" s="1">
-        <v>1.0</v>
+        <v>0.8</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>105</v>
       </c>
       <c r="B36" s="1">
-        <v>1200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>100.1202346</v>
+        <v>99.49099231</v>
       </c>
       <c r="D36" s="1">
-        <v>102.943</v>
+        <v>100.184615</v>
       </c>
       <c r="E36" t="s">
         <v>43</v>
       </c>
       <c r="F36">
         <v>1.14</v>
       </c>
       <c r="G36" s="1">
-        <v>1080435.56</v>
+        <v>1152362.42</v>
       </c>
       <c r="H36" s="1">
-        <v>-26075.91</v>
+        <v>-18512.24</v>
       </c>
       <c r="I36" s="1">
-        <v>-2.4134627705145</v>
+        <v>-1.6064598843826</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>1054359.65</v>
+        <v>1133850.18</v>
       </c>
       <c r="M36" s="1">
-        <v>1054359.65</v>
+        <v>1133850.18</v>
       </c>
       <c r="N36" s="1">
-        <v>0.94</v>
+        <v>1.07</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>172.11248381</v>
+        <v>105.92946982</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0</v>
+        <v>102.943</v>
       </c>
       <c r="E37" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F37">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>800000.0</v>
+        <v>1080435.56</v>
       </c>
       <c r="H37" s="1">
-        <v>590757.4</v>
+        <v>33927.23</v>
       </c>
       <c r="I37" s="1">
-        <v>73.844675</v>
+        <v>3.1401437768302</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
-      <c r="K37" t="s">
-        <v>108</v>
+      <c r="K37">
+        <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>1376899.87</v>
+        <v>1114362.79</v>
       </c>
       <c r="M37" s="1">
-        <v>1390757.4</v>
+        <v>1114362.79</v>
       </c>
       <c r="N37" s="1">
-        <v>1.24</v>
+        <v>1.05</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>156.84558373</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>469707.14</v>
+      </c>
+      <c r="I38" s="1">
+        <v>58.7133925</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L38" s="1">
-        <v>1087536.69</v>
+        <v>1254764.67</v>
       </c>
       <c r="M38" s="1">
-        <v>1089035.88</v>
+        <v>1269707.14</v>
       </c>
       <c r="N38" s="1">
-        <v>0.97</v>
+        <v>1.19</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B39" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>123.55014643</v>
+        <v>98.55570504</v>
       </c>
       <c r="D39" s="1">
-        <v>100.0</v>
+        <v>128.320061</v>
       </c>
       <c r="E39" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F39">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G39" s="1">
-        <v>1000000.0</v>
+        <v>1305392.28</v>
       </c>
       <c r="H39" s="1">
-        <v>258859.0</v>
+        <v>-268556.6</v>
       </c>
       <c r="I39" s="1">
-        <v>25.8859</v>
+        <v>-20.572865652308</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="K39" t="s">
-        <v>114</v>
+      <c r="K39">
+        <v>43.83</v>
       </c>
       <c r="L39" s="1">
-        <v>1235501.47</v>
+        <v>1036791.85</v>
       </c>
       <c r="M39" s="1">
-        <v>1258859.0</v>
+        <v>1036835.68</v>
       </c>
       <c r="N39" s="1">
-        <v>1.12</v>
+        <v>0.98</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B40" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>104.031149</v>
+        <v>129.15578659</v>
       </c>
       <c r="D40" s="1">
         <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29102.55</v>
+        <v>316693.48</v>
       </c>
       <c r="I40" s="1">
-        <v>4.1575071428571</v>
+        <v>31.669348</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
-      <c r="K40">
-        <v>884.51</v>
+      <c r="K40" t="s">
+        <v>115</v>
       </c>
       <c r="L40" s="1">
-        <v>728218.04</v>
+        <v>1291557.86</v>
       </c>
       <c r="M40" s="1">
-        <v>729102.55</v>
+        <v>1316693.48</v>
       </c>
       <c r="N40" s="1">
-        <v>0.65</v>
+        <v>1.24</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B41" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>136.02272003</v>
+        <v>105.36639377</v>
       </c>
       <c r="D41" s="1">
-        <v>104.729167</v>
+        <v>100.0</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>1256750.0</v>
+        <v>700000.0</v>
       </c>
       <c r="H41" s="1">
-        <v>386801.33</v>
+        <v>39076.98</v>
       </c>
       <c r="I41" s="1">
-        <v>30.77790570917</v>
+        <v>5.5824257142857</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="L41" s="1">
-        <v>1632272.64</v>
+        <v>737564.75</v>
       </c>
       <c r="M41" s="1">
-        <v>1643551.33</v>
+        <v>739076.98</v>
       </c>
       <c r="N41" s="1">
-        <v>1.46</v>
+        <v>0.7</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B42" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>113.23591289</v>
+        <v>137.45752058</v>
       </c>
       <c r="D42" s="1">
-        <v>133.133692</v>
+        <v>104.729167</v>
       </c>
       <c r="E42" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F42">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1354361.05</v>
+        <v>1256750.0</v>
       </c>
       <c r="H42" s="1">
-        <v>-161146.09</v>
+        <v>407166.48</v>
       </c>
       <c r="I42" s="1">
-        <v>-11.898311015368</v>
+        <v>32.398367217028</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
-      <c r="K42">
-        <v>734.97</v>
+      <c r="K42" t="s">
+        <v>121</v>
       </c>
       <c r="L42" s="1">
-        <v>1192479.99</v>
+        <v>1649490.25</v>
       </c>
       <c r="M42" s="1">
-        <v>1193214.96</v>
+        <v>1663916.48</v>
       </c>
       <c r="N42" s="1">
-        <v>1.06</v>
+        <v>1.57</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>123</v>
       </c>
       <c r="B43" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>96.27913936</v>
+        <v>108.88886675</v>
       </c>
       <c r="D43" s="1">
-        <v>104.25</v>
+        <v>133.133692</v>
       </c>
       <c r="E43" t="s">
         <v>43</v>
       </c>
       <c r="F43">
         <v>1.14</v>
       </c>
       <c r="G43" s="1">
-        <v>1005171.58</v>
+        <v>1354361.05</v>
       </c>
       <c r="H43" s="1">
-        <v>-75754.7</v>
+        <v>-208843.91</v>
       </c>
       <c r="I43" s="1">
-        <v>-7.536494416207</v>
+        <v>-15.420106034502</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
+        <v>21.92</v>
       </c>
       <c r="L43" s="1">
-        <v>929416.88</v>
+        <v>1145495.22</v>
       </c>
       <c r="M43" s="1">
-        <v>929416.88</v>
+        <v>1145517.14</v>
       </c>
       <c r="N43" s="1">
-        <v>0.83</v>
+        <v>1.08</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>125</v>
       </c>
       <c r="B44" s="1">
-        <v>1300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>93.85454784</v>
+        <v>100.9328148</v>
       </c>
       <c r="D44" s="1">
-        <v>100.44</v>
+        <v>104.25</v>
       </c>
       <c r="E44" t="s">
         <v>43</v>
       </c>
       <c r="F44">
         <v>1.14</v>
       </c>
       <c r="G44" s="1">
-        <v>1123200.0</v>
+        <v>1005171.58</v>
       </c>
       <c r="H44" s="1">
-        <v>-52459.22</v>
+        <v>-31856.11</v>
       </c>
       <c r="I44" s="1">
-        <v>-4.6705146011396</v>
+        <v>-3.1692211194431</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1070740.78</v>
+        <v>973315.47</v>
       </c>
       <c r="M44" s="1">
-        <v>1070740.78</v>
+        <v>973315.47</v>
       </c>
       <c r="N44" s="1">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>127</v>
       </c>
       <c r="B45" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>109.0431763</v>
+        <v>94.57436884</v>
       </c>
       <c r="D45" s="1">
-        <v>111.685761</v>
+        <v>100.44</v>
       </c>
       <c r="E45" t="s">
         <v>43</v>
       </c>
       <c r="F45">
         <v>1.14</v>
       </c>
       <c r="G45" s="1">
-        <v>1356468.0</v>
+        <v>1123200.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-16514.78</v>
+        <v>-45382.18</v>
       </c>
       <c r="I45" s="1">
-        <v>-1.2174839362226</v>
+        <v>-4.0404362535613</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
-        <v>238.89</v>
+        <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1339714.33</v>
+        <v>1077817.82</v>
       </c>
       <c r="M45" s="1">
-        <v>1339953.22</v>
+        <v>1077817.82</v>
       </c>
       <c r="N45" s="1">
-        <v>1.19</v>
+        <v>1.01</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>129</v>
       </c>
       <c r="B46" s="1">
-        <v>1700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>124.66735244</v>
+        <v>100.37949477</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0</v>
+        <v>111.685761</v>
       </c>
       <c r="E46" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F46">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>1700000.0</v>
+        <v>1356468.0</v>
       </c>
       <c r="H46" s="1">
-        <v>425927.87</v>
+        <v>-124067.68</v>
       </c>
       <c r="I46" s="1">
-        <v>25.054580588235</v>
+        <v>-9.1463772090458</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
-      <c r="K46" t="s">
-        <v>130</v>
+      <c r="K46">
+        <v>426.15</v>
       </c>
       <c r="L46" s="1">
-        <v>2119344.99</v>
+        <v>1231974.17</v>
       </c>
       <c r="M46" s="1">
-        <v>2125927.87</v>
+        <v>1232400.32</v>
       </c>
       <c r="N46" s="1">
-        <v>1.89</v>
+        <v>1.16</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>124.12507064</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>418233.54</v>
+      </c>
+      <c r="I47" s="1">
+        <v>24.601972941176</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47" t="s">
         <v>132</v>
       </c>
-      <c r="B47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L47" s="1">
-        <v>1119609.91</v>
+        <v>2110126.2</v>
       </c>
       <c r="M47" s="1">
-        <v>1123364.0</v>
+        <v>2118233.54</v>
       </c>
       <c r="N47" s="1">
-        <v>1.0</v>
+        <v>1.99</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B48" s="1">
-        <v>1500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>88.91806114</v>
+        <v>141.2145</v>
       </c>
       <c r="D48" s="1">
-        <v>108.16</v>
+        <v>101.25</v>
       </c>
       <c r="E48" t="s">
         <v>43</v>
       </c>
       <c r="F48">
         <v>1.14</v>
       </c>
       <c r="G48" s="1">
-        <v>1400854.81</v>
+        <v>607795.21</v>
       </c>
       <c r="H48" s="1">
-        <v>-230366.95</v>
+        <v>263466.93</v>
       </c>
       <c r="I48" s="1">
-        <v>-16.444741336185</v>
+        <v>43.347977355728</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
-      <c r="K48">
-        <v>0.0</v>
+      <c r="K48" t="s">
+        <v>135</v>
       </c>
       <c r="L48" s="1">
-        <v>1170487.86</v>
+        <v>866574.47</v>
       </c>
       <c r="M48" s="1">
-        <v>1170487.86</v>
+        <v>871262.14</v>
       </c>
       <c r="N48" s="1">
-        <v>1.04</v>
+        <v>0.82</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>137</v>
       </c>
       <c r="B49" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>98.87024396</v>
+        <v>81.58853756</v>
       </c>
       <c r="D49" s="1">
-        <v>106.828947</v>
+        <v>108.16</v>
       </c>
       <c r="E49" t="s">
         <v>43</v>
       </c>
       <c r="F49">
         <v>1.14</v>
       </c>
       <c r="G49" s="1">
-        <v>1718088.71</v>
+        <v>1400854.81</v>
       </c>
       <c r="H49" s="1">
-        <v>-59083.87</v>
+        <v>-327980.21</v>
       </c>
       <c r="I49" s="1">
-        <v>-3.4389301120546</v>
+        <v>-23.412862465026</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
-      <c r="K49" t="s">
-        <v>138</v>
+      <c r="K49">
+        <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>1648560.44</v>
+        <v>1072874.6</v>
       </c>
       <c r="M49" s="1">
-        <v>1659004.84</v>
+        <v>1072874.6</v>
       </c>
       <c r="N49" s="1">
-        <v>1.48</v>
+        <v>1.01</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B50" s="1">
-        <v>1800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>90.02998279</v>
+        <v>99.18348681</v>
       </c>
       <c r="D50" s="1">
-        <v>103.5785</v>
+        <v>106.828947</v>
       </c>
       <c r="E50" t="s">
         <v>43</v>
       </c>
       <c r="F50">
         <v>1.14</v>
       </c>
       <c r="G50" s="1">
-        <v>1567194.55</v>
+        <v>1718088.71</v>
       </c>
       <c r="H50" s="1">
-        <v>-145044.76</v>
+        <v>-65663.3</v>
       </c>
       <c r="I50" s="1">
-        <v>-9.2550577080555</v>
+        <v>-3.8218806524839</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
+        <v>381.71</v>
       </c>
       <c r="L50" s="1">
-        <v>1422149.79</v>
+        <v>1652043.7</v>
       </c>
       <c r="M50" s="1">
-        <v>1422149.79</v>
+        <v>1652425.41</v>
       </c>
       <c r="N50" s="1">
-        <v>1.27</v>
+        <v>1.55</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B51" s="1">
-        <v>1300000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>116.18505371</v>
+        <v>92.51735432</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0</v>
+        <v>103.5785</v>
       </c>
       <c r="E51" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F51">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G51" s="1">
-        <v>1300000.0</v>
+        <v>1567194.55</v>
       </c>
       <c r="H51" s="1">
-        <v>212084.86</v>
+        <v>-107290.65</v>
       </c>
       <c r="I51" s="1">
-        <v>16.31422</v>
+        <v>-6.8460326128623</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
-      <c r="K51" t="s">
-        <v>143</v>
+      <c r="K51">
+        <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1510405.69</v>
+        <v>1459903.9</v>
       </c>
       <c r="M51" s="1">
-        <v>1512084.86</v>
+        <v>1459903.9</v>
       </c>
       <c r="N51" s="1">
-        <v>1.35</v>
+        <v>1.37</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B52" s="1">
-        <v>1200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>93.56757612</v>
+        <v>122.14406502</v>
       </c>
       <c r="D52" s="1">
-        <v>98.45</v>
+        <v>100.0</v>
       </c>
       <c r="E52" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F52">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1013120.66</v>
+        <v>1300000.0</v>
       </c>
       <c r="H52" s="1">
-        <v>-27766.64</v>
+        <v>289949.23</v>
       </c>
       <c r="I52" s="1">
-        <v>-2.7407041526525</v>
+        <v>22.303786923077</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52">
-        <v>0.0</v>
+      <c r="K52" t="s">
+        <v>144</v>
       </c>
       <c r="L52" s="1">
-        <v>985354.02</v>
+        <v>1587872.84</v>
       </c>
       <c r="M52" s="1">
-        <v>985354.02</v>
+        <v>1589949.23</v>
       </c>
       <c r="N52" s="1">
-        <v>0.88</v>
+        <v>1.5</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B53" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>105.42739392</v>
+        <v>94.38806742</v>
       </c>
       <c r="D53" s="1">
-        <v>103.004861</v>
+        <v>98.45</v>
       </c>
       <c r="E53" t="s">
         <v>43</v>
       </c>
       <c r="F53">
         <v>1.14</v>
       </c>
       <c r="G53" s="1">
-        <v>967140.51</v>
+        <v>1013120.66</v>
       </c>
       <c r="H53" s="1">
-        <v>58565.16</v>
+        <v>-20171.76</v>
       </c>
       <c r="I53" s="1">
-        <v>6.0554965275935</v>
+        <v>-1.9910520825821</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
-      <c r="K53" t="s">
-        <v>148</v>
+      <c r="K53">
+        <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>1017728.24</v>
+        <v>992948.9</v>
       </c>
       <c r="M53" s="1">
-        <v>1025705.67</v>
+        <v>992948.9</v>
       </c>
       <c r="N53" s="1">
-        <v>0.91</v>
+        <v>0.93</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B54" s="1">
-        <v>3100000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>96.99730492</v>
+        <v>106.57635944</v>
       </c>
       <c r="D54" s="1">
-        <v>101.964895</v>
+        <v>103.004861</v>
       </c>
       <c r="E54" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F54">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G54" s="1">
-        <v>3160911.75</v>
+        <v>967140.51</v>
       </c>
       <c r="H54" s="1">
-        <v>-144055.08</v>
+        <v>61159.32</v>
       </c>
       <c r="I54" s="1">
-        <v>-4.5573901264406</v>
+        <v>6.3237264252327</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
-      <c r="K54" t="s">
-        <v>151</v>
+      <c r="K54">
+        <v>562.52</v>
       </c>
       <c r="L54" s="1">
-        <v>3006916.45</v>
+        <v>1027737.31</v>
       </c>
       <c r="M54" s="1">
-        <v>3016856.67</v>
+        <v>1028299.83</v>
       </c>
       <c r="N54" s="1">
-        <v>2.69</v>
+        <v>0.97</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B55" s="1">
-        <v>1500000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>114.99427361</v>
+        <v>96.06274727</v>
       </c>
       <c r="D55" s="1">
-        <v>100.0</v>
+        <v>101.964895</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>1500000.0</v>
+        <v>3160911.75</v>
       </c>
       <c r="H55" s="1">
-        <v>225344.43</v>
+        <v>-171173.11</v>
       </c>
       <c r="I55" s="1">
-        <v>15.022962</v>
+        <v>-5.4153080990002</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
-      <c r="K55">
-        <v>430.33</v>
+      <c r="K55" t="s">
+        <v>151</v>
       </c>
       <c r="L55" s="1">
-        <v>1724914.1</v>
+        <v>2977945.16</v>
       </c>
       <c r="M55" s="1">
-        <v>1725344.43</v>
+        <v>2989738.64</v>
       </c>
       <c r="N55" s="1">
-        <v>1.54</v>
+        <v>2.81</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B56" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>97.10998409</v>
+        <v>111.94671233</v>
       </c>
       <c r="D56" s="1">
-        <v>100.25</v>
+        <v>100.0</v>
       </c>
       <c r="E56" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F56">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1038008.54</v>
+        <v>1500000.0</v>
       </c>
       <c r="H56" s="1">
-        <v>-15349.65</v>
+        <v>180983.47</v>
       </c>
       <c r="I56" s="1">
-        <v>-1.4787595100133</v>
+        <v>12.065564666667</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
-      <c r="K56">
-        <v>0.0</v>
+      <c r="K56" t="s">
+        <v>154</v>
       </c>
       <c r="L56" s="1">
-        <v>1022658.89</v>
+        <v>1679200.68</v>
       </c>
       <c r="M56" s="1">
-        <v>1022658.89</v>
+        <v>1680983.47</v>
       </c>
       <c r="N56" s="1">
-        <v>0.91</v>
+        <v>1.58</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B57" s="1">
-        <v>2000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>109.85148501</v>
+        <v>94.689145</v>
       </c>
       <c r="D57" s="1">
-        <v>100.676</v>
+        <v>100.25</v>
       </c>
       <c r="E57" t="s">
         <v>43</v>
       </c>
       <c r="F57">
         <v>1.14</v>
       </c>
       <c r="G57" s="1">
-        <v>1791351.81</v>
+        <v>1038008.54</v>
       </c>
       <c r="H57" s="1">
-        <v>137907.35</v>
+        <v>-41892.35</v>
       </c>
       <c r="I57" s="1">
-        <v>7.6985073077298</v>
+        <v>-4.03583866468</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
-      <c r="K57" t="s">
-        <v>158</v>
+      <c r="K57">
+        <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>1928064.68</v>
+        <v>996116.19</v>
       </c>
       <c r="M57" s="1">
-        <v>1929259.16</v>
+        <v>996116.19</v>
       </c>
       <c r="N57" s="1">
-        <v>1.72</v>
+        <v>0.94</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B58" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.1760269</v>
+        <v>110.86621322</v>
       </c>
       <c r="D58" s="1">
-        <v>100.25</v>
+        <v>100.676</v>
       </c>
       <c r="E58" t="s">
         <v>43</v>
       </c>
       <c r="F58">
         <v>1.14</v>
       </c>
       <c r="G58" s="1">
-        <v>689922.15</v>
+        <v>1791351.81</v>
       </c>
       <c r="H58" s="1">
-        <v>6355.36</v>
+        <v>155544.18</v>
       </c>
       <c r="I58" s="1">
-        <v>0.92117059874074</v>
+        <v>8.6830615366392</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
-      <c r="K58">
-        <v>0.0</v>
+      <c r="K58" t="s">
+        <v>159</v>
       </c>
       <c r="L58" s="1">
-        <v>696277.51</v>
+        <v>1943827.7</v>
       </c>
       <c r="M58" s="1">
-        <v>696277.51</v>
+        <v>1946895.99</v>
       </c>
       <c r="N58" s="1">
-        <v>0.62</v>
+        <v>1.83</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B59" s="1">
-        <v>2300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>117.36050035</v>
+        <v>99.92148624</v>
       </c>
       <c r="D59" s="1">
-        <v>103.0</v>
+        <v>100.25</v>
       </c>
       <c r="E59" t="s">
         <v>43</v>
       </c>
       <c r="F59">
         <v>1.14</v>
       </c>
       <c r="G59" s="1">
-        <v>2043122.04</v>
+        <v>689922.15</v>
       </c>
       <c r="H59" s="1">
-        <v>325716.49</v>
+        <v>10850.96</v>
       </c>
       <c r="I59" s="1">
-        <v>15.942096635598</v>
+        <v>1.5727803492032</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>2368838.53</v>
+        <v>700773.11</v>
       </c>
       <c r="M59" s="1">
-        <v>2368838.53</v>
+        <v>700773.11</v>
       </c>
       <c r="N59" s="1">
-        <v>2.11</v>
+        <v>0.66</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B60" s="1">
-        <v>500000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>101.33906878</v>
+        <v>116.24805766</v>
       </c>
       <c r="D60" s="1">
-        <v>100.0</v>
+        <v>103.0</v>
       </c>
       <c r="E60" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F60">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G60" s="1">
-        <v>500000.0</v>
+        <v>2043122.04</v>
       </c>
       <c r="H60" s="1">
-        <v>6695.34</v>
+        <v>300794.27</v>
       </c>
       <c r="I60" s="1">
-        <v>1.339068</v>
+        <v>14.722285997169</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>506695.34</v>
+        <v>2343916.31</v>
       </c>
       <c r="M60" s="1">
-        <v>506695.34</v>
+        <v>2343916.31</v>
       </c>
       <c r="N60" s="1">
-        <v>0.45</v>
+        <v>2.2</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B61" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>157.86362627</v>
+        <v>98.70662319</v>
       </c>
       <c r="D61" s="1">
-        <v>101.938462</v>
+        <v>100.0</v>
       </c>
       <c r="E61" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F61">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>974004.84</v>
+        <v>500000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>553227.4</v>
+        <v>-6466.88</v>
       </c>
       <c r="I61" s="1">
-        <v>56.799245473975</v>
+        <v>-1.293376</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
-      <c r="K61" t="s">
-        <v>167</v>
+      <c r="K61">
+        <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>1523913.9</v>
+        <v>493533.12</v>
       </c>
       <c r="M61" s="1">
-        <v>1527232.24</v>
+        <v>493533.12</v>
       </c>
       <c r="N61" s="1">
-        <v>1.36</v>
+        <v>0.46</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B62" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>131.86518696</v>
+        <v>130.82292614</v>
       </c>
       <c r="D62" s="1">
-        <v>116.8351</v>
+        <v>101.938462</v>
       </c>
       <c r="E62" t="s">
         <v>43</v>
       </c>
       <c r="F62">
         <v>1.14</v>
       </c>
       <c r="G62" s="1">
-        <v>921695.14</v>
+        <v>974004.84</v>
       </c>
       <c r="H62" s="1">
-        <v>127569.17</v>
+        <v>291598.49</v>
       </c>
       <c r="I62" s="1">
-        <v>13.840712016774</v>
+        <v>29.938094558134</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="L62" s="1">
-        <v>1041497.75</v>
+        <v>1261551.84</v>
       </c>
       <c r="M62" s="1">
-        <v>1049264.31</v>
+        <v>1265603.33</v>
       </c>
       <c r="N62" s="1">
-        <v>0.93</v>
+        <v>1.19</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B63" s="1">
-        <v>170000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>125.94368478</v>
+        <v>131.68204308</v>
       </c>
       <c r="D63" s="1">
-        <v>113.25</v>
+        <v>116.8351</v>
       </c>
       <c r="E63" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F63">
-        <v>184.3</v>
+        <v>1.14</v>
       </c>
       <c r="G63" s="1">
-        <v>1041084.51</v>
+        <v>921695.14</v>
       </c>
       <c r="H63" s="1">
-        <v>120650.11</v>
+        <v>126466.86</v>
       </c>
       <c r="I63" s="1">
-        <v>11.588887246051</v>
+        <v>13.721116073152</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
-      <c r="K63">
-        <v>0.0</v>
+      <c r="K63" t="s">
+        <v>171</v>
       </c>
       <c r="L63" s="1">
-        <v>1161734.62</v>
+        <v>1038957.13</v>
       </c>
       <c r="M63" s="1">
-        <v>1161734.62</v>
+        <v>1048162.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1.04</v>
+        <v>0.99</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B64" s="1">
-        <v>180000000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>126.26529882</v>
+        <v>113.90892818</v>
       </c>
       <c r="D64" s="1">
-        <v>114.0</v>
+        <v>113.25</v>
       </c>
       <c r="E64" t="s">
         <v>38</v>
       </c>
       <c r="F64">
-        <v>184.3</v>
+        <v>185.41</v>
       </c>
       <c r="G64" s="1">
-        <v>1109624.94</v>
+        <v>1041084.51</v>
       </c>
       <c r="H64" s="1">
-        <v>123588.17</v>
+        <v>3335.19</v>
       </c>
       <c r="I64" s="1">
-        <v>11.13783275275</v>
+        <v>0.32035727820021</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>1233213.11</v>
+        <v>1044419.7</v>
       </c>
       <c r="M64" s="1">
-        <v>1233213.11</v>
+        <v>1044419.7</v>
       </c>
       <c r="N64" s="1">
-        <v>1.1</v>
+        <v>0.98</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B65" s="1">
-        <v>260000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.95570548</v>
+        <v>113.22730438</v>
       </c>
       <c r="D65" s="1">
-        <v>103.625</v>
+        <v>114.0</v>
       </c>
       <c r="E65" t="s">
         <v>38</v>
       </c>
       <c r="F65">
-        <v>184.3</v>
+        <v>185.41</v>
       </c>
       <c r="G65" s="1">
-        <v>1463599.42</v>
+        <v>1109624.94</v>
       </c>
       <c r="H65" s="1">
-        <v>-39350.72</v>
+        <v>-10386.16</v>
       </c>
       <c r="I65" s="1">
-        <v>-2.6886263729183</v>
+        <v>-0.93600635904957</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>1424248.7</v>
+        <v>1099238.78</v>
       </c>
       <c r="M65" s="1">
-        <v>1424248.7</v>
+        <v>1099238.78</v>
       </c>
       <c r="N65" s="1">
-        <v>1.27</v>
+        <v>1.03</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B66" s="1">
         <v>260000000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>100.97890344</v>
+        <v>102.31590943</v>
       </c>
       <c r="D66" s="1">
-        <v>103.7</v>
+        <v>103.625</v>
       </c>
       <c r="E66" t="s">
         <v>38</v>
       </c>
       <c r="F66">
-        <v>184.3</v>
+        <v>185.41</v>
       </c>
       <c r="G66" s="1">
-        <v>1464655.93</v>
+        <v>1463599.42</v>
       </c>
       <c r="H66" s="1">
-        <v>-40079.96</v>
+        <v>-28820.83</v>
       </c>
       <c r="I66" s="1">
-        <v>-2.7364761360711</v>
+        <v>-1.9691747349832</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>1424575.97</v>
+        <v>1434778.59</v>
       </c>
       <c r="M66" s="1">
-        <v>1424575.97</v>
+        <v>1434778.59</v>
       </c>
       <c r="N66" s="1">
-        <v>1.27</v>
+        <v>1.35</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B67" s="1">
-        <v>1100000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>133.30123773</v>
+        <v>102.77824613</v>
       </c>
       <c r="D67" s="1">
-        <v>107.638445</v>
+        <v>103.7</v>
       </c>
       <c r="E67" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F67">
-        <v>1.14</v>
+        <v>185.41</v>
       </c>
       <c r="G67" s="1">
-        <v>1037842.74</v>
+        <v>1464655.93</v>
       </c>
       <c r="H67" s="1">
-        <v>259955.76</v>
+        <v>-23393.99</v>
       </c>
       <c r="I67" s="1">
-        <v>25.047702313744</v>
+        <v>-1.5972345122721</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
-      <c r="K67" t="s">
-        <v>181</v>
+      <c r="K67">
+        <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>1286804.4</v>
+        <v>1441261.94</v>
       </c>
       <c r="M67" s="1">
-        <v>1297798.5</v>
+        <v>1441261.94</v>
       </c>
       <c r="N67" s="1">
-        <v>1.16</v>
+        <v>1.36</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B68" s="1">
         <v>1100000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>98.17471029</v>
+        <v>123.52616343</v>
       </c>
       <c r="D68" s="1">
-        <v>106.802675</v>
+        <v>107.638445</v>
       </c>
       <c r="E68" t="s">
         <v>43</v>
       </c>
       <c r="F68">
         <v>1.14</v>
       </c>
       <c r="G68" s="1">
-        <v>1029784.3</v>
+        <v>1037842.74</v>
       </c>
       <c r="H68" s="1">
-        <v>-73762.89</v>
+        <v>153746.75</v>
       </c>
       <c r="I68" s="1">
-        <v>-7.1629456770704</v>
+        <v>14.814070000625</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
-      <c r="K68" t="s">
-        <v>184</v>
+      <c r="K68">
+        <v>401.8</v>
       </c>
       <c r="L68" s="1">
-        <v>947715.5</v>
+        <v>1191187.69</v>
       </c>
       <c r="M68" s="1">
-        <v>956021.41</v>
+        <v>1191589.49</v>
       </c>
       <c r="N68" s="1">
-        <v>0.85</v>
+        <v>1.12</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B69" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>126.74018416</v>
+        <v>99.61275647</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0</v>
+        <v>106.802675</v>
       </c>
       <c r="E69" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F69">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G69" s="1">
-        <v>1500000.0</v>
+        <v>1029784.3</v>
       </c>
       <c r="H69" s="1">
-        <v>413274.89</v>
+        <v>-59354.31</v>
       </c>
       <c r="I69" s="1">
-        <v>27.551659333333</v>
+        <v>-5.7637614012954</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="L69" s="1">
-        <v>1901102.76</v>
+        <v>960585.89</v>
       </c>
       <c r="M69" s="1">
-        <v>1913274.89</v>
+        <v>970429.99</v>
       </c>
       <c r="N69" s="1">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B70" s="1">
-        <v>10000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>107.7837612</v>
+        <v>125.55249574</v>
       </c>
       <c r="D70" s="1">
-        <v>100.65625</v>
+        <v>100.0</v>
       </c>
       <c r="E70" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="F70">
-        <v>8.94</v>
+        <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1122591.31</v>
+        <v>1500000.0</v>
       </c>
       <c r="H70" s="1">
-        <v>83630.52</v>
+        <v>399516.94</v>
       </c>
       <c r="I70" s="1">
-        <v>7.4497743974163</v>
+        <v>26.634462666667</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
-      <c r="K70">
-        <v>0.0</v>
+      <c r="K70" t="s">
+        <v>187</v>
       </c>
       <c r="L70" s="1">
-        <v>1206221.83</v>
+        <v>1883287.43</v>
       </c>
       <c r="M70" s="1">
-        <v>1206221.83</v>
+        <v>1899516.94</v>
       </c>
       <c r="N70" s="1">
-        <v>1.07</v>
+        <v>1.79</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B71" s="1">
-        <v>1400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>98.65197482</v>
+        <v>114.27734506</v>
       </c>
       <c r="D71" s="1">
-        <v>114.522222</v>
+        <v>100.65625</v>
       </c>
       <c r="E71" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F71">
-        <v>1.14</v>
+        <v>8.94</v>
       </c>
       <c r="G71" s="1">
-        <v>1370117.17</v>
+        <v>1122591.31</v>
       </c>
       <c r="H71" s="1">
-        <v>-150126.21</v>
+        <v>155114.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-10.957180399396</v>
+        <v>13.817516545714</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
-      <c r="K71" t="s">
-        <v>192</v>
+      <c r="K71">
+        <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>1212047.08</v>
+        <v>1277705.55</v>
       </c>
       <c r="M71" s="1">
-        <v>1219990.96</v>
+        <v>1277705.55</v>
       </c>
       <c r="N71" s="1">
-        <v>1.09</v>
+        <v>1.2</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B72" s="1">
-        <v>1600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>101.00041811</v>
+        <v>101.50173258</v>
       </c>
       <c r="D72" s="1">
-        <v>101.798895</v>
+        <v>114.522222</v>
       </c>
       <c r="E72" t="s">
         <v>43</v>
       </c>
       <c r="F72">
         <v>1.14</v>
       </c>
       <c r="G72" s="1">
-        <v>1535211.2</v>
+        <v>1370117.17</v>
       </c>
       <c r="H72" s="1">
-        <v>-106355.91</v>
+        <v>-114954.57</v>
       </c>
       <c r="I72" s="1">
-        <v>-6.9277705894798</v>
+        <v>-8.3901269553465</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="L72" s="1">
-        <v>1418171.74</v>
+        <v>1245747.57</v>
       </c>
       <c r="M72" s="1">
-        <v>1428855.29</v>
+        <v>1255162.6</v>
       </c>
       <c r="N72" s="1">
-        <v>1.27</v>
+        <v>1.18</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B73" s="1">
-        <v>900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>110.76868636</v>
+        <v>101.80094934</v>
       </c>
       <c r="D73" s="1">
-        <v>108.712771</v>
+        <v>101.798895</v>
       </c>
       <c r="E73" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F73">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G73" s="1">
-        <v>978414.94</v>
+        <v>1535211.2</v>
       </c>
       <c r="H73" s="1">
-        <v>20319.13</v>
+        <v>-94534.06</v>
       </c>
       <c r="I73" s="1">
-        <v>2.0767395477424</v>
+        <v>-6.1577234454777</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="L73" s="1">
-        <v>996918.17</v>
+        <v>1427908.47</v>
       </c>
       <c r="M73" s="1">
-        <v>998734.07</v>
+        <v>1440677.14</v>
       </c>
       <c r="N73" s="1">
-        <v>0.89</v>
+        <v>1.36</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B74" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>98.22994972</v>
+        <v>113.35256586</v>
       </c>
       <c r="D74" s="1">
-        <v>104.4789</v>
+        <v>108.712771</v>
       </c>
       <c r="E74" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F74">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>1072219.96</v>
+        <v>978414.94</v>
       </c>
       <c r="H74" s="1">
-        <v>-37766.78</v>
+        <v>44784.65</v>
       </c>
       <c r="I74" s="1">
-        <v>-3.5222977941951</v>
+        <v>4.5772655515665</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
-      <c r="K74">
-        <v>0.0</v>
+      <c r="K74" t="s">
+        <v>198</v>
       </c>
       <c r="L74" s="1">
-        <v>1034453.18</v>
+        <v>1020173.1</v>
       </c>
       <c r="M74" s="1">
-        <v>1034453.18</v>
+        <v>1023199.59</v>
       </c>
       <c r="N74" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B75" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>264.2112397</v>
+        <v>102.04060721</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0</v>
+        <v>104.4789</v>
       </c>
       <c r="E75" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F75">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G75" s="1">
-        <v>800000.0</v>
+        <v>1072219.96</v>
       </c>
       <c r="H75" s="1">
-        <v>1320627.42</v>
+        <v>1232.56</v>
       </c>
       <c r="I75" s="1">
-        <v>165.0784275</v>
+        <v>0.11495402491854</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
-      <c r="K75" t="s">
-        <v>203</v>
+      <c r="K75">
+        <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>2113689.92</v>
+        <v>1073452.52</v>
       </c>
       <c r="M75" s="1">
-        <v>2120627.42</v>
+        <v>1073452.52</v>
       </c>
       <c r="N75" s="1">
-        <v>1.89</v>
+        <v>1.01</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B76" s="1">
-        <v>1800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>100.20631373</v>
+        <v>265.56612757</v>
       </c>
       <c r="D76" s="1">
         <v>100.0</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>1800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H76" s="1">
-        <v>3898.07</v>
+        <v>1332841.52</v>
       </c>
       <c r="I76" s="1">
-        <v>0.21655944444444</v>
+        <v>166.60519</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
-      <c r="K76">
-        <v>184.43</v>
+      <c r="K76" t="s">
+        <v>203</v>
       </c>
       <c r="L76" s="1">
-        <v>1803713.64</v>
+        <v>2124529.02</v>
       </c>
       <c r="M76" s="1">
-        <v>1803898.07</v>
+        <v>2132841.52</v>
       </c>
       <c r="N76" s="1">
-        <v>1.61</v>
+        <v>2.01</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B77" s="1">
-        <v>1600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>105.38312512</v>
+        <v>97.502979</v>
       </c>
       <c r="D77" s="1">
-        <v>109.1586</v>
+        <v>100.0</v>
       </c>
       <c r="E77" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F77">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>1502462.56</v>
+        <v>1800000.0</v>
       </c>
       <c r="H77" s="1">
-        <v>-22752.16</v>
+        <v>-44445.02</v>
       </c>
       <c r="I77" s="1">
-        <v>-1.5143245898919</v>
+        <v>-2.4691677777778</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
-        <v>0.0</v>
+        <v>501.36</v>
       </c>
       <c r="L77" s="1">
-        <v>1479710.4</v>
+        <v>1755053.62</v>
       </c>
       <c r="M77" s="1">
-        <v>1479710.4</v>
+        <v>1755554.98</v>
       </c>
       <c r="N77" s="1">
-        <v>1.32</v>
+        <v>1.65</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B78" s="1">
-        <v>1000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>102.69163049</v>
+        <v>97.69891772</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0</v>
+        <v>109.1586</v>
       </c>
       <c r="E78" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F78">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G78" s="1">
-        <v>1000000.0</v>
+        <v>1502462.56</v>
       </c>
       <c r="H78" s="1">
-        <v>34989.51</v>
+        <v>-132091.14</v>
       </c>
       <c r="I78" s="1">
-        <v>3.498951</v>
+        <v>-8.7916427015659</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
-      <c r="K78" t="s">
-        <v>210</v>
+      <c r="K78">
+        <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>1026916.31</v>
+        <v>1370371.42</v>
       </c>
       <c r="M78" s="1">
-        <v>1034989.51</v>
+        <v>1370371.42</v>
       </c>
       <c r="N78" s="1">
-        <v>0.92</v>
+        <v>1.29</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B79" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>158.97890709</v>
+        <v>100.89506121</v>
       </c>
       <c r="D79" s="1">
         <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>419194.89</v>
+        <v>9331.05</v>
       </c>
       <c r="I79" s="1">
-        <v>59.884984285714</v>
+        <v>0.933105</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
-      <c r="K79" t="s">
-        <v>213</v>
+      <c r="K79">
+        <v>380.43</v>
       </c>
       <c r="L79" s="1">
-        <v>1112852.35</v>
+        <v>1008950.62</v>
       </c>
       <c r="M79" s="1">
-        <v>1119194.89</v>
+        <v>1009331.05</v>
       </c>
       <c r="N79" s="1">
-        <v>1.0</v>
+        <v>0.95</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B80" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>176.6493125</v>
+        <v>151.87182557</v>
       </c>
       <c r="D80" s="1">
-        <v>99.49221</v>
+        <v>100.0</v>
       </c>
       <c r="E80" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F80">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>1119923.21</v>
+        <v>700000.0</v>
       </c>
       <c r="H80" s="1">
-        <v>744372.64</v>
+        <v>363293.0</v>
       </c>
       <c r="I80" s="1">
-        <v>66.46639995969</v>
+        <v>51.899</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
-      <c r="K80" t="s">
-        <v>216</v>
+      <c r="K80">
+        <v>190.22</v>
       </c>
       <c r="L80" s="1">
-        <v>1860282.36</v>
+        <v>1063102.78</v>
       </c>
       <c r="M80" s="1">
-        <v>1864295.85</v>
+        <v>1063293.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1.66</v>
+        <v>1.0</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B81" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>98.75686184</v>
+        <v>159.44854361</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0</v>
+        <v>99.49221</v>
       </c>
       <c r="E81" t="s">
         <v>43</v>
       </c>
       <c r="F81">
         <v>1.14</v>
       </c>
       <c r="G81" s="1">
-        <v>861511.95</v>
+        <v>1119923.21</v>
       </c>
       <c r="H81" s="1">
-        <v>5263.08</v>
+        <v>564134.66</v>
       </c>
       <c r="I81" s="1">
-        <v>0.61091201346656</v>
+        <v>50.37261974417</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
-      <c r="K81">
-        <v>106.65</v>
+      <c r="K81" t="s">
+        <v>214</v>
       </c>
       <c r="L81" s="1">
-        <v>866668.38</v>
+        <v>1677375.76</v>
       </c>
       <c r="M81" s="1">
-        <v>866775.03</v>
+        <v>1684057.87</v>
       </c>
       <c r="N81" s="1">
-        <v>0.77</v>
+        <v>1.58</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B82" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.7721516</v>
+        <v>94.19461277</v>
       </c>
       <c r="D82" s="1">
         <v>100.0</v>
       </c>
       <c r="E82" t="s">
         <v>43</v>
       </c>
       <c r="F82">
         <v>1.14</v>
       </c>
       <c r="G82" s="1">
         <v>861511.95</v>
       </c>
       <c r="H82" s="1">
-        <v>14066.39</v>
+        <v>-35309.09</v>
       </c>
       <c r="I82" s="1">
-        <v>1.6327562258423</v>
+        <v>-4.0985026382977</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
+        <v>441.37</v>
       </c>
       <c r="L82" s="1">
-        <v>875578.34</v>
+        <v>825761.49</v>
       </c>
       <c r="M82" s="1">
-        <v>875578.34</v>
+        <v>826202.86</v>
       </c>
       <c r="N82" s="1">
         <v>0.78</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B83" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>105.80666204</v>
+        <v>96.22136685</v>
       </c>
       <c r="D83" s="1">
-        <v>112.7758</v>
+        <v>100.0</v>
       </c>
       <c r="E83" t="s">
         <v>43</v>
       </c>
       <c r="F83">
         <v>1.14</v>
       </c>
       <c r="G83" s="1">
-        <v>986362.88</v>
+        <v>861511.95</v>
       </c>
       <c r="H83" s="1">
-        <v>-50477.3</v>
+        <v>-17982.83</v>
       </c>
       <c r="I83" s="1">
-        <v>-5.117518209931</v>
+        <v>-2.0873570006777</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
-      <c r="K83" t="s">
-        <v>223</v>
+      <c r="K83">
+        <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>928535.87</v>
+        <v>843529.12</v>
       </c>
       <c r="M83" s="1">
-        <v>935885.58</v>
+        <v>843529.12</v>
       </c>
       <c r="N83" s="1">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B84" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>112.84486127</v>
+        <v>107.8101587</v>
       </c>
       <c r="D84" s="1">
-        <v>115.9281</v>
+        <v>112.7758</v>
       </c>
       <c r="E84" t="s">
         <v>43</v>
       </c>
       <c r="F84">
         <v>1.14</v>
       </c>
       <c r="G84" s="1">
-        <v>994152.3</v>
+        <v>986362.88</v>
       </c>
       <c r="H84" s="1">
-        <v>-3850.76</v>
+        <v>-32692.69</v>
       </c>
       <c r="I84" s="1">
-        <v>-0.38734105428313</v>
+        <v>-3.314468808883</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
-      <c r="K84">
-        <v>0.0</v>
+      <c r="K84" t="s">
+        <v>221</v>
       </c>
       <c r="L84" s="1">
-        <v>990301.54</v>
+        <v>945122.81</v>
       </c>
       <c r="M84" s="1">
-        <v>990301.54</v>
+        <v>953670.19</v>
       </c>
       <c r="N84" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B85" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>109.19432177</v>
+        <v>110.59019879</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0</v>
+        <v>115.9281</v>
       </c>
       <c r="E85" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F85">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G85" s="1">
-        <v>1000000.0</v>
+        <v>994152.3</v>
       </c>
       <c r="H85" s="1">
-        <v>94495.7</v>
+        <v>-24658.14</v>
       </c>
       <c r="I85" s="1">
-        <v>9.44957</v>
+        <v>-2.4803181564837</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
-      <c r="K85" t="s">
-        <v>228</v>
+      <c r="K85">
+        <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>1091943.21</v>
+        <v>969494.16</v>
       </c>
       <c r="M85" s="1">
-        <v>1094495.7</v>
+        <v>969494.16</v>
       </c>
       <c r="N85" s="1">
-        <v>0.98</v>
+        <v>0.91</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B86" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.14092901</v>
+        <v>104.32590353</v>
       </c>
       <c r="D86" s="1">
-        <v>100.25</v>
+        <v>100.0</v>
       </c>
       <c r="E86" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F86">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>171705.06</v>
+        <v>1000000.0</v>
       </c>
       <c r="H86" s="1">
-        <v>547.56</v>
+        <v>46236.94</v>
       </c>
       <c r="I86" s="1">
-        <v>0.31889566912006</v>
+        <v>4.623694</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
-      <c r="K86">
-        <v>0.0</v>
+      <c r="K86" t="s">
+        <v>226</v>
       </c>
       <c r="L86" s="1">
-        <v>172252.62</v>
+        <v>1043259.04</v>
       </c>
       <c r="M86" s="1">
-        <v>172252.62</v>
+        <v>1046236.94</v>
       </c>
       <c r="N86" s="1">
-        <v>0.15</v>
+        <v>0.98</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B87" s="1">
-        <v>7.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>29368.25</v>
+        <v>95.05944512</v>
       </c>
       <c r="D87" s="1">
-        <v>29962.478571</v>
+        <v>100.25</v>
       </c>
       <c r="E87" t="s">
         <v>43</v>
       </c>
       <c r="F87">
         <v>1.14</v>
       </c>
       <c r="G87" s="1">
-        <v>0.0</v>
+        <v>171705.06</v>
       </c>
       <c r="H87" s="1">
-        <v>-73007.46</v>
+        <v>-5036.44</v>
       </c>
       <c r="I87" s="1">
-        <v>0</v>
+        <v>-2.9331925337553</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>-73007.46</v>
+        <v>166668.62</v>
       </c>
       <c r="M87" s="1">
-        <v>-73007.46</v>
+        <v>166668.62</v>
       </c>
       <c r="N87" s="1">
-        <v>-0.07</v>
+        <v>0.16</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B88" s="1">
-        <v>140.0</v>
+        <v>7.0</v>
       </c>
       <c r="C88" s="1">
-        <v>1.81</v>
+        <v>28778.75</v>
       </c>
       <c r="D88" s="1">
-        <v>25.0081</v>
+        <v>29962.478571</v>
       </c>
       <c r="E88" t="s">
         <v>43</v>
       </c>
       <c r="F88">
         <v>1.14</v>
       </c>
       <c r="G88" s="1">
-        <v>296154.12</v>
+        <v>0.0</v>
       </c>
       <c r="H88" s="1">
-        <v>-273916.3</v>
+        <v>-145280.97</v>
       </c>
       <c r="I88" s="1">
-        <v>-92.49113265755</v>
+        <v>0</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>22237.82</v>
+        <v>-145280.97</v>
       </c>
       <c r="M88" s="1">
-        <v>22237.82</v>
+        <v>-145280.97</v>
       </c>
       <c r="N88" s="1">
-        <v>0.02</v>
+        <v>-0.14</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B89" s="1">
-        <v>18.0</v>
+        <v>140.0</v>
       </c>
       <c r="C89" s="1">
-        <v>200.0</v>
+        <v>5.5</v>
       </c>
       <c r="D89" s="1">
-        <v>265.7</v>
+        <v>25.0081</v>
       </c>
       <c r="E89" t="s">
         <v>43</v>
       </c>
       <c r="F89">
         <v>1.14</v>
       </c>
       <c r="G89" s="1">
-        <v>413988.31</v>
+        <v>296154.12</v>
       </c>
       <c r="H89" s="1">
-        <v>-98060.27</v>
+        <v>-228651.71</v>
       </c>
       <c r="I89" s="1">
-        <v>-23.686724390841</v>
+        <v>-77.206999517684</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>315928.04</v>
+        <v>67502.41</v>
       </c>
       <c r="M89" s="1">
-        <v>315928.04</v>
+        <v>67502.41</v>
       </c>
       <c r="N89" s="1">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="B90" s="1">
-        <v>74.0</v>
+        <v>18.0</v>
       </c>
       <c r="C90" s="1">
-        <v>61.0</v>
+        <v>178.0</v>
       </c>
       <c r="D90" s="1">
-        <v>42.7592</v>
+        <v>265.7</v>
       </c>
       <c r="E90" t="s">
         <v>43</v>
       </c>
       <c r="F90">
         <v>1.14</v>
       </c>
       <c r="G90" s="1">
+        <v>413988.31</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-133108.15</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-32.152634937929</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>280880.16</v>
+      </c>
+      <c r="M90" s="1">
+        <v>280880.16</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>236</v>
+      </c>
+      <c r="B91" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>97.4</v>
+      </c>
+      <c r="D91" s="1">
+        <v>42.7592</v>
+      </c>
+      <c r="E91" t="s">
+        <v>43</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
         <v>274144.93</v>
       </c>
-      <c r="H90" s="1">
-[...24 lines deleted...]
-        <v>237</v>
+      <c r="H91" s="1">
+        <v>357712.7</v>
+      </c>
+      <c r="I91" s="1">
+        <v>130.48306237143</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>631857.63</v>
+      </c>
+      <c r="M91" s="1">
+        <v>631857.63</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">