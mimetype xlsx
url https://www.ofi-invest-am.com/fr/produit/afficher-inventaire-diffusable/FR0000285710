--- v0 (2026-05-21)
+++ v1 (2026-06-24)
@@ -547,66 +547,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>18820.0978</v>
+        <v>25974.0978</v>
       </c>
       <c r="D2">
-        <v>1893.04</v>
+        <v>1733.48</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>35627304.17</v>
+        <v>45025691.76</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>35627304.17</v>
+        <v>45025691.76</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -658,484 +658,484 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>14600.0</v>
       </c>
       <c r="D2" s="1">
-        <v>341.99</v>
+        <v>308.78</v>
       </c>
       <c r="E2" s="1">
         <v>283.84650685</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4144159.0</v>
       </c>
       <c r="I2" s="1">
-        <v>848895.0</v>
+        <v>364029.0</v>
       </c>
       <c r="J2" s="1">
-        <v>20.484132003622</v>
+        <v>8.7841465542225</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4993054.0</v>
+        <v>4508188.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4993054.0</v>
+        <v>4508188.0</v>
       </c>
       <c r="O2" s="1">
-        <v>14.01</v>
+        <v>10.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
-        <v>27500.0</v>
+        <v>34600.0</v>
       </c>
       <c r="D3" s="1">
-        <v>212.843</v>
+        <v>196.382</v>
       </c>
       <c r="E3" s="1">
-        <v>174.137</v>
+        <v>179.13449711</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>4788767.5</v>
+        <v>6198053.6</v>
       </c>
       <c r="I3" s="1">
-        <v>1064415.0</v>
+        <v>596763.6</v>
       </c>
       <c r="J3" s="1">
-        <v>22.227326759965</v>
+        <v>9.6282420016503</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5853182.5</v>
+        <v>6794817.2</v>
       </c>
       <c r="N3" s="1">
-        <v>5853182.5</v>
+        <v>6794817.2</v>
       </c>
       <c r="O3" s="1">
-        <v>16.43</v>
+        <v>15.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
-        <v>71100.0</v>
+        <v>123100.0</v>
       </c>
       <c r="D4" s="1">
-        <v>39.51</v>
+        <v>35.58</v>
       </c>
       <c r="E4" s="1">
-        <v>42.53506329</v>
+        <v>40.2771974</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>3024243.0</v>
+        <v>4958123.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-215082.0</v>
+        <v>-578225.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-7.1119285057451</v>
+        <v>-11.662175383709</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2809161.0</v>
+        <v>4379898.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2809161.0</v>
+        <v>4379898.0</v>
       </c>
       <c r="O4" s="1">
-        <v>7.88</v>
+        <v>9.73</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
-        <v>17850.0</v>
+        <v>25750.0</v>
       </c>
       <c r="D5" s="1">
-        <v>287.07</v>
+        <v>265.77</v>
       </c>
       <c r="E5" s="1">
-        <v>217.5807563</v>
+        <v>233.82231068</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>3883816.5</v>
+        <v>6020924.5</v>
       </c>
       <c r="I5" s="1">
-        <v>1240383.0</v>
+        <v>822653.0</v>
       </c>
       <c r="J5" s="1">
-        <v>31.937219485009</v>
+        <v>13.663233943558</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5124199.5</v>
+        <v>6843577.5</v>
       </c>
       <c r="N5" s="1">
-        <v>5124199.5</v>
+        <v>6843577.5</v>
       </c>
       <c r="O5" s="1">
-        <v>14.38</v>
+        <v>15.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
-        <v>1274.0</v>
+        <v>1724.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2849.66</v>
+        <v>2576.31</v>
       </c>
       <c r="E6" s="1">
-        <v>1236.42156986</v>
+        <v>1600.91593968</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1575201.08</v>
+        <v>2759979.08</v>
       </c>
       <c r="I6" s="1">
-        <v>2055265.76</v>
+        <v>1681579.36</v>
       </c>
       <c r="J6" s="1">
-        <v>130.47640622491</v>
+        <v>60.927250216694</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3630466.84</v>
+        <v>4441558.44</v>
       </c>
       <c r="N6" s="1">
-        <v>3630466.84</v>
+        <v>4441558.44</v>
       </c>
       <c r="O6" s="1">
-        <v>10.19</v>
+        <v>9.86</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>219.0</v>
+        <v>317.0</v>
       </c>
       <c r="D7" s="1">
-        <v>22892.78</v>
+        <v>21066.33</v>
       </c>
       <c r="E7" s="1">
-        <v>13100.60493151</v>
+        <v>15753.63652997</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2869032.48</v>
+        <v>4993902.78</v>
       </c>
       <c r="I7" s="1">
-        <v>2144486.34</v>
+        <v>1684123.83</v>
       </c>
       <c r="J7" s="1">
-        <v>74.74597638574</v>
+        <v>33.723600642462</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5013518.82</v>
+        <v>6678026.61</v>
       </c>
       <c r="N7" s="1">
-        <v>5013518.82</v>
+        <v>6678026.61</v>
       </c>
       <c r="O7" s="1">
-        <v>14.07</v>
+        <v>14.83</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>4400.0</v>
+        <v>6400.0</v>
       </c>
       <c r="D8" s="1">
-        <v>890.8</v>
+        <v>827.78</v>
       </c>
       <c r="E8" s="1">
-        <v>582.60227273</v>
+        <v>663.9765625</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2563450.0</v>
+        <v>4249450.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1356070.0</v>
+        <v>1048342.0</v>
       </c>
       <c r="J8" s="1">
-        <v>52.900193099144</v>
+        <v>24.670063184647</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3919520.0</v>
+        <v>5297792.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3919520.0</v>
+        <v>5297792.0</v>
       </c>
       <c r="O8" s="1">
-        <v>11.0</v>
+        <v>11.77</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>97.0</v>
+        <v>337.0</v>
       </c>
       <c r="D9" s="1">
-        <v>4777.07</v>
+        <v>4785.96</v>
       </c>
       <c r="E9" s="1">
-        <v>4725.20639175</v>
+        <v>4782.53</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>458345.02</v>
+        <v>1611712.61</v>
       </c>
       <c r="I9" s="1">
-        <v>5030.77</v>
+        <v>1155.91</v>
       </c>
       <c r="J9" s="1">
-        <v>1.0975945587889</v>
+        <v>0.071719361927683</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>463375.79</v>
+        <v>1612868.52</v>
       </c>
       <c r="N9" s="1">
-        <v>463375.79</v>
+        <v>1612868.52</v>
       </c>
       <c r="O9" s="1">
-        <v>1.3</v>
+        <v>3.58</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>5300.0</v>
+        <v>6950.0</v>
       </c>
       <c r="D10" s="1">
-        <v>702.89</v>
+        <v>629.54</v>
       </c>
       <c r="E10" s="1">
-        <v>577.88754717</v>
+        <v>595.52532374</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3062804.0</v>
+        <v>4138901.0</v>
       </c>
       <c r="I10" s="1">
-        <v>662513.0</v>
+        <v>236402.0</v>
       </c>
       <c r="J10" s="1">
-        <v>21.630930350097</v>
+        <v>5.7117094610381</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3725317.0</v>
+        <v>4375303.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3725317.0</v>
+        <v>4375303.0</v>
       </c>
       <c r="O10" s="1">
-        <v>10.46</v>
+        <v>9.72</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>