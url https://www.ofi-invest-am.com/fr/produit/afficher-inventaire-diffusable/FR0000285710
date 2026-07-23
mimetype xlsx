--- v1 (2026-06-24)
+++ v2 (2026-07-23)
@@ -550,63 +550,63 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>25974.0978</v>
       </c>
       <c r="D2">
-        <v>1733.48</v>
+        <v>1851.11</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>45025691.76</v>
+        <v>48080928.18</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>45025691.76</v>
+        <v>48080928.18</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -658,484 +658,484 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>14600.0</v>
       </c>
       <c r="D2" s="1">
-        <v>308.78</v>
+        <v>327.72</v>
       </c>
       <c r="E2" s="1">
         <v>283.84650685</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4144159.0</v>
       </c>
       <c r="I2" s="1">
-        <v>364029.0</v>
+        <v>640553.0</v>
       </c>
       <c r="J2" s="1">
-        <v>8.7841465542225</v>
+        <v>15.456766982155</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4508188.0</v>
+        <v>4784712.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4508188.0</v>
+        <v>4784712.0</v>
       </c>
       <c r="O2" s="1">
-        <v>10.01</v>
+        <v>9.95</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>34600.0</v>
       </c>
       <c r="D3" s="1">
-        <v>196.382</v>
+        <v>214.875</v>
       </c>
       <c r="E3" s="1">
         <v>179.13449711</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>6198053.6</v>
       </c>
       <c r="I3" s="1">
-        <v>596763.6</v>
+        <v>1236621.4</v>
       </c>
       <c r="J3" s="1">
-        <v>9.6282420016503</v>
+        <v>19.951770020188</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6794817.2</v>
+        <v>7434675.0</v>
       </c>
       <c r="N3" s="1">
-        <v>6794817.2</v>
+        <v>7434675.0</v>
       </c>
       <c r="O3" s="1">
-        <v>15.09</v>
+        <v>15.46</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>123100.0</v>
       </c>
       <c r="D4" s="1">
-        <v>35.58</v>
+        <v>37.66</v>
       </c>
       <c r="E4" s="1">
         <v>40.2771974</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>4958123.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-578225.0</v>
+        <v>-322177.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-11.662175383709</v>
+        <v>-6.4979630396422</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4379898.0</v>
+        <v>4635946.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4379898.0</v>
+        <v>4635946.0</v>
       </c>
       <c r="O4" s="1">
-        <v>9.73</v>
+        <v>9.64</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>25750.0</v>
       </c>
       <c r="D5" s="1">
-        <v>265.77</v>
+        <v>290.86</v>
       </c>
       <c r="E5" s="1">
         <v>233.82231068</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6020924.5</v>
       </c>
       <c r="I5" s="1">
-        <v>822653.0</v>
+        <v>1468720.5</v>
       </c>
       <c r="J5" s="1">
-        <v>13.663233943558</v>
+        <v>24.393604337673</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>6843577.5</v>
+        <v>7489645.0</v>
       </c>
       <c r="N5" s="1">
-        <v>6843577.5</v>
+        <v>7489645.0</v>
       </c>
       <c r="O5" s="1">
-        <v>15.2</v>
+        <v>15.58</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>1724.0</v>
       </c>
       <c r="D6" s="1">
-        <v>2576.31</v>
+        <v>2747.95</v>
       </c>
       <c r="E6" s="1">
         <v>1600.91593968</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2759979.08</v>
       </c>
       <c r="I6" s="1">
-        <v>1681579.36</v>
+        <v>1977486.72</v>
       </c>
       <c r="J6" s="1">
-        <v>60.927250216694</v>
+        <v>71.648612640933</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4441558.44</v>
+        <v>4737465.8</v>
       </c>
       <c r="N6" s="1">
-        <v>4441558.44</v>
+        <v>4737465.8</v>
       </c>
       <c r="O6" s="1">
-        <v>9.86</v>
+        <v>9.85</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>317.0</v>
       </c>
       <c r="D7" s="1">
-        <v>21066.33</v>
+        <v>22119.99</v>
       </c>
       <c r="E7" s="1">
         <v>15753.63652997</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>4993902.78</v>
       </c>
       <c r="I7" s="1">
-        <v>1684123.83</v>
+        <v>2018134.05</v>
       </c>
       <c r="J7" s="1">
-        <v>33.723600642462</v>
+        <v>40.41196112352</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>6678026.61</v>
+        <v>7012036.83</v>
       </c>
       <c r="N7" s="1">
-        <v>6678026.61</v>
+        <v>7012036.83</v>
       </c>
       <c r="O7" s="1">
-        <v>14.83</v>
+        <v>14.58</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
         <v>6400.0</v>
       </c>
       <c r="D8" s="1">
-        <v>827.78</v>
+        <v>883.27</v>
       </c>
       <c r="E8" s="1">
         <v>663.9765625</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>4249450.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1048342.0</v>
+        <v>1403478.0</v>
       </c>
       <c r="J8" s="1">
-        <v>24.670063184647</v>
+        <v>33.027285884056</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>5297792.0</v>
+        <v>5652928.0</v>
       </c>
       <c r="N8" s="1">
-        <v>5297792.0</v>
+        <v>5652928.0</v>
       </c>
       <c r="O8" s="1">
-        <v>11.77</v>
+        <v>11.76</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>337.0</v>
+        <v>334.0</v>
       </c>
       <c r="D9" s="1">
-        <v>4785.96</v>
+        <v>4794.4</v>
       </c>
       <c r="E9" s="1">
         <v>4782.53</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1611712.61</v>
+        <v>1597365.02</v>
       </c>
       <c r="I9" s="1">
-        <v>1155.91</v>
+        <v>3964.58</v>
       </c>
       <c r="J9" s="1">
-        <v>0.071719361927683</v>
+        <v>0.2481949930267</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1612868.52</v>
+        <v>1601329.6</v>
       </c>
       <c r="N9" s="1">
-        <v>1612868.52</v>
+        <v>1601329.6</v>
       </c>
       <c r="O9" s="1">
-        <v>3.58</v>
+        <v>3.33</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>6950.0</v>
       </c>
       <c r="D10" s="1">
-        <v>629.54</v>
+        <v>667.53</v>
       </c>
       <c r="E10" s="1">
         <v>595.52532374</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>4138901.0</v>
       </c>
       <c r="I10" s="1">
-        <v>236402.0</v>
+        <v>500432.5</v>
       </c>
       <c r="J10" s="1">
-        <v>5.7117094610381</v>
+        <v>12.090951196948</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4375303.0</v>
+        <v>4639333.5</v>
       </c>
       <c r="N10" s="1">
-        <v>4375303.0</v>
+        <v>4639333.5</v>
       </c>
       <c r="O10" s="1">
-        <v>9.72</v>
+        <v>9.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>