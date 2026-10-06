--- v2 (2026-07-23)
+++ v3 (2026-10-06)
@@ -492,653 +492,653 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>25965.6626</v>
+      </c>
+      <c r="C2">
+        <v>1986.45</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>51579540.82</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>51579540.82</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O10" sqref="O10"/>
+      <selection activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="1">
+        <v>14600.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>351.23</v>
+      </c>
+      <c r="D2" s="1">
+        <v>283.84650685</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>4144159.0</v>
+      </c>
+      <c r="H2" s="1">
+        <v>983799.0</v>
+      </c>
+      <c r="I2" s="1">
+        <v>23.739412508063</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>5127958.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>5127958.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>9.94</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="1">
+        <v>34600.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>231.88</v>
+      </c>
+      <c r="D3" s="1">
+        <v>179.13449711</v>
+      </c>
+      <c r="E3" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F3">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...23 lines deleted...]
-      <c r="P2">
+      <c r="G3" s="1">
+        <v>6198053.6</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1824994.4</v>
+      </c>
+      <c r="I3" s="1">
+        <v>29.444637264834</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>8023048.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>8023048.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>15.55</v>
+      </c>
+      <c r="O3">
         <v>1</v>
       </c>
+      <c r="Z3" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="3" spans="1:16">
-[...15 lines deleted...]
-      <c r="F3" t="s">
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="1">
+        <v>123100.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>39.09</v>
+      </c>
+      <c r="D4" s="1">
+        <v>40.2771974</v>
+      </c>
+      <c r="E4" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...23 lines deleted...]
-      <c r="P3">
+      <c r="G4" s="1">
+        <v>4958123.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-146144.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-2.9475670530965</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>4811979.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>4811979.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>9.33</v>
+      </c>
+      <c r="O4">
         <v>1</v>
       </c>
+      <c r="Z4" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="4" spans="1:16">
-[...15 lines deleted...]
-      <c r="F4" t="s">
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="1">
+        <v>25750.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>312.4</v>
+      </c>
+      <c r="D5" s="1">
+        <v>233.82231068</v>
+      </c>
+      <c r="E5" t="s">
         <v>8</v>
       </c>
-      <c r="G4">
+      <c r="F5">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...23 lines deleted...]
-      <c r="P4">
+      <c r="G5" s="1">
+        <v>6020924.5</v>
+      </c>
+      <c r="H5" s="1">
+        <v>2023375.5</v>
+      </c>
+      <c r="I5" s="1">
+        <v>33.605727824689</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>8044300.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>8044300.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>15.6</v>
+      </c>
+      <c r="O5">
         <v>1</v>
       </c>
+      <c r="Z5" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="5" spans="1:16">
-[...15 lines deleted...]
-      <c r="F5" t="s">
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1724.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>3036.84</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1600.91593968</v>
+      </c>
+      <c r="E6" t="s">
         <v>8</v>
       </c>
-      <c r="G5">
+      <c r="F6">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...23 lines deleted...]
-      <c r="P5">
+      <c r="G6" s="1">
+        <v>2759979.08</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2475533.08</v>
+      </c>
+      <c r="I6" s="1">
+        <v>89.693907390052</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5235512.16</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5235512.16</v>
+      </c>
+      <c r="N6" s="1">
+        <v>10.15</v>
+      </c>
+      <c r="O6">
         <v>1</v>
       </c>
+      <c r="Z6" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="6" spans="1:16">
-[...15 lines deleted...]
-      <c r="F6" t="s">
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="1">
+        <v>317.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>23980.16</v>
+      </c>
+      <c r="D7" s="1">
+        <v>15753.63652997</v>
+      </c>
+      <c r="E7" t="s">
         <v>8</v>
       </c>
-      <c r="G6">
+      <c r="F7">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...23 lines deleted...]
-      <c r="P6">
+      <c r="G7" s="1">
+        <v>4993902.78</v>
+      </c>
+      <c r="H7" s="1">
+        <v>2607807.94</v>
+      </c>
+      <c r="I7" s="1">
+        <v>52.219837968091</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>7601710.72</v>
+      </c>
+      <c r="M7" s="1">
+        <v>7601710.72</v>
+      </c>
+      <c r="N7" s="1">
+        <v>14.74</v>
+      </c>
+      <c r="O7">
         <v>1</v>
       </c>
+      <c r="Z7" t="s">
+        <v>34</v>
+      </c>
     </row>
-    <row r="7" spans="1:16">
-[...15 lines deleted...]
-      <c r="F7" t="s">
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="1">
+        <v>6400.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>938.68</v>
+      </c>
+      <c r="D8" s="1">
+        <v>663.9765625</v>
+      </c>
+      <c r="E8" t="s">
         <v>8</v>
       </c>
-      <c r="G7">
+      <c r="F8">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...23 lines deleted...]
-      <c r="P7">
+      <c r="G8" s="1">
+        <v>4249450.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1758102.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>41.372459965407</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>6007552.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>6007552.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>11.65</v>
+      </c>
+      <c r="O8">
         <v>1</v>
       </c>
+      <c r="Z8" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="8" spans="1:16">
-[...15 lines deleted...]
-      <c r="F8" t="s">
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1">
+        <v>319.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>4816.02</v>
+      </c>
+      <c r="D9" s="1">
+        <v>4782.53</v>
+      </c>
+      <c r="E9" t="s">
         <v>8</v>
       </c>
-      <c r="G8">
+      <c r="F9">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...23 lines deleted...]
-      <c r="P8">
+      <c r="G9" s="1">
+        <v>1525627.07</v>
+      </c>
+      <c r="H9" s="1">
+        <v>10683.31</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.70025697695571</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1536310.38</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1536310.38</v>
+      </c>
+      <c r="N9" s="1">
+        <v>2.98</v>
+      </c>
+      <c r="O9">
         <v>1</v>
       </c>
+      <c r="Z9" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="9" spans="1:16">
-[...15 lines deleted...]
-      <c r="F9" t="s">
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="1">
+        <v>6950.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>729.98</v>
+      </c>
+      <c r="D10" s="1">
+        <v>595.52532374</v>
+      </c>
+      <c r="E10" t="s">
         <v>8</v>
       </c>
-      <c r="G9">
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="H9" s="1">
-[...23 lines deleted...]
-      <c r="P9">
+      <c r="G10" s="1">
+        <v>4138901.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>934460.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>22.577490981302</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>5073361.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>5073361.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>9.84</v>
+      </c>
+      <c r="O10">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="Z10" t="s">
         <v>40</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">