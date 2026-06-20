--- v1 (2026-05-27)
+++ v2 (2026-06-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000284648</t>
   </si>
   <si>
@@ -124,102 +124,96 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
-    <t>NL0015073VL9</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...2 lines deleted...]
-    <t>BUREAU VERITAS S</t>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
@@ -428,50 +422,68 @@
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE</t>
+  </si>
+  <si>
+    <t>FR0014015MS9</t>
+  </si>
+  <si>
+    <t>WORLDLINE RTS 03-26</t>
+  </si>
+  <si>
+    <t>CFJ6 Index</t>
+  </si>
+  <si>
+    <t>CAC 40 FUT 0426</t>
+  </si>
+  <si>
+    <t>VGM6 Index</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -791,140 +803,140 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>696569.124</v>
+        <v>697935.497</v>
       </c>
       <c r="D2">
-        <v>464.68</v>
+        <v>416.74</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>323683325.59</v>
+        <v>290858738.4</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>323683325.59</v>
+        <v>290858738.4</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O60" sqref="O60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -946,2886 +958,2986 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>1000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>994.8</v>
+        <v>863.5</v>
       </c>
       <c r="E2" s="1">
         <v>1571.40186</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>1571401.86</v>
       </c>
       <c r="I2" s="1">
-        <v>-576601.86</v>
+        <v>-707901.86</v>
       </c>
       <c r="J2" s="1">
-        <v>-36.693469358627</v>
+        <v>-45.049065934032</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>994800.0</v>
+        <v>863500.0</v>
       </c>
       <c r="N2" s="1">
-        <v>994800.0</v>
+        <v>863500.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>36773.0</v>
       </c>
       <c r="D3" s="1">
-        <v>178.24</v>
+        <v>167.24</v>
       </c>
       <c r="E3" s="1">
         <v>74.82334457</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>2751478.85</v>
       </c>
       <c r="I3" s="1">
-        <v>3802940.67</v>
+        <v>3398437.67</v>
       </c>
       <c r="J3" s="1">
-        <v>138.21442494461</v>
+        <v>123.51313076602</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6554419.52</v>
+        <v>6149916.52</v>
       </c>
       <c r="N3" s="1">
-        <v>6554419.52</v>
+        <v>6149916.52</v>
       </c>
       <c r="O3" s="1">
-        <v>2.02</v>
+        <v>2.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>80000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>184.24</v>
+        <v>160.92</v>
       </c>
       <c r="E4" s="1">
         <v>131.03674938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>10482939.95</v>
       </c>
       <c r="I4" s="1">
-        <v>4256260.05</v>
+        <v>2390660.05</v>
       </c>
       <c r="J4" s="1">
-        <v>40.601778416178</v>
+        <v>22.805244152906</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>14739200.0</v>
+        <v>12873600.0</v>
       </c>
       <c r="N4" s="1">
-        <v>14739200.0</v>
+        <v>12873600.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.55</v>
+        <v>4.43</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>382.2</v>
+        <v>347.6</v>
       </c>
       <c r="E5" s="1">
         <v>256.43333333</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>3077200.0</v>
       </c>
       <c r="I5" s="1">
-        <v>1509200.0</v>
+        <v>1094000.0</v>
       </c>
       <c r="J5" s="1">
-        <v>49.044585987261</v>
+        <v>35.55180033797</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4586400.0</v>
+        <v>4171200.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4586400.0</v>
+        <v>4171200.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.42</v>
+        <v>1.43</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>60000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>68.82</v>
+        <v>59.16</v>
       </c>
       <c r="E6" s="1">
         <v>57.945</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3476700.0</v>
       </c>
       <c r="I6" s="1">
-        <v>652500.0</v>
+        <v>72900.0</v>
       </c>
       <c r="J6" s="1">
-        <v>18.767797048926</v>
+        <v>2.0968159461558</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4129200.0</v>
+        <v>3549600.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4129200.0</v>
+        <v>3549600.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.28</v>
+        <v>1.22</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>131670.0</v>
+        <v>133314.0</v>
       </c>
       <c r="D7" s="1">
-        <v>44.42</v>
+        <v>32.96</v>
       </c>
       <c r="E7" s="1">
-        <v>34.84146936</v>
+        <v>34.83157073</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4587576.27</v>
+        <v>4643536.02</v>
       </c>
       <c r="I7" s="1">
-        <v>1261205.13</v>
+        <v>-249506.58</v>
       </c>
       <c r="J7" s="1">
-        <v>27.49175285101</v>
+        <v>-5.3732022089494</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5848781.4</v>
+        <v>4394029.44</v>
       </c>
       <c r="N7" s="1">
-        <v>5848781.4</v>
+        <v>4394029.44</v>
       </c>
       <c r="O7" s="1">
-        <v>1.81</v>
+        <v>1.51</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>131670.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>0.0</v>
+        <v>1128.2</v>
       </c>
       <c r="E8" s="1">
-        <v>0.0</v>
+        <v>754.07898333</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>0.0</v>
+        <v>13573421.7</v>
       </c>
       <c r="I8" s="1">
-        <v>0.0</v>
+        <v>6734178.3</v>
       </c>
       <c r="J8" s="1">
-        <v>0</v>
+        <v>49.612974891954</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>0.0</v>
+        <v>20307600.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.0</v>
+        <v>20307600.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>6.98</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>16500.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1233.4</v>
+        <v>37.7</v>
       </c>
       <c r="E9" s="1">
-        <v>718.10380909</v>
+        <v>28.43625131</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>11848712.85</v>
+        <v>4549800.21</v>
       </c>
       <c r="I9" s="1">
-        <v>8502387.15</v>
+        <v>1482199.79</v>
       </c>
       <c r="J9" s="1">
-        <v>71.757896892573</v>
+        <v>32.577250023908</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>20351100.0</v>
+        <v>6032000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>20351100.0</v>
+        <v>6032000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>6.29</v>
+        <v>2.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>160000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>41.46</v>
+        <v>9.63</v>
       </c>
       <c r="E10" s="1">
-        <v>28.43625131</v>
+        <v>10.36792031</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4549800.21</v>
+        <v>3628772.11</v>
       </c>
       <c r="I10" s="1">
-        <v>2083799.79</v>
+        <v>-258272.11</v>
       </c>
       <c r="J10" s="1">
-        <v>45.799808646982</v>
+        <v>-7.117341683934</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>6633600.0</v>
+        <v>3370500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>6633600.0</v>
+        <v>3370500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.05</v>
+        <v>1.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>350000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.8</v>
+        <v>9.245</v>
       </c>
       <c r="E11" s="1">
-        <v>10.36792031</v>
+        <v>5.2494887</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3628772.11</v>
+        <v>3674642.09</v>
       </c>
       <c r="I11" s="1">
-        <v>151227.89</v>
+        <v>2796857.91</v>
       </c>
       <c r="J11" s="1">
-        <v>4.1674672703544</v>
+        <v>76.11238976474</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3780000.0</v>
+        <v>6471500.0</v>
       </c>
       <c r="N11" s="1">
-        <v>3780000.0</v>
+        <v>6471500.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.17</v>
+        <v>2.22</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>700000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>10.79</v>
+        <v>17.925</v>
       </c>
       <c r="E12" s="1">
-        <v>5.2494887</v>
+        <v>15.09988</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3674642.09</v>
+        <v>3774970.0</v>
       </c>
       <c r="I12" s="1">
-        <v>3878357.91</v>
+        <v>706280.0</v>
       </c>
       <c r="J12" s="1">
-        <v>105.54382753505</v>
+        <v>18.709552658697</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>7553000.0</v>
+        <v>4481250.0</v>
       </c>
       <c r="N12" s="1">
-        <v>7553000.0</v>
+        <v>4481250.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.33</v>
+        <v>1.54</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>250000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>19.75</v>
+        <v>178.5</v>
       </c>
       <c r="E13" s="1">
-        <v>15.09988</v>
+        <v>139.073082</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3774970.0</v>
+        <v>3476827.05</v>
       </c>
       <c r="I13" s="1">
-        <v>1162530.0</v>
+        <v>985672.95</v>
       </c>
       <c r="J13" s="1">
-        <v>30.795741423111</v>
+        <v>28.34978374895</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4937500.0</v>
+        <v>4462500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4937500.0</v>
+        <v>4462500.0</v>
       </c>
       <c r="O13" s="1">
         <v>1.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>26000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>189.4</v>
+        <v>82.13</v>
       </c>
       <c r="E14" s="1">
-        <v>134.41475231</v>
+        <v>64.1813665</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3494783.56</v>
+        <v>10269018.64</v>
       </c>
       <c r="I14" s="1">
-        <v>1429616.44</v>
+        <v>2871781.36</v>
       </c>
       <c r="J14" s="1">
-        <v>40.907152487578</v>
+        <v>27.965489796793</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4924400.0</v>
+        <v>13140800.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4924400.0</v>
+        <v>13140800.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.52</v>
+        <v>4.52</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>160000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.5</v>
+        <v>30.33</v>
       </c>
       <c r="E15" s="1">
-        <v>64.1813665</v>
+        <v>31.1748</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>10269018.64</v>
+        <v>1402866.0</v>
       </c>
       <c r="I15" s="1">
-        <v>5010981.36</v>
+        <v>-38016.0</v>
       </c>
       <c r="J15" s="1">
-        <v>48.797081159062</v>
+        <v>-2.7098810577774</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>15280000.0</v>
+        <v>1364850.0</v>
       </c>
       <c r="N15" s="1">
-        <v>15280000.0</v>
+        <v>1364850.0</v>
       </c>
       <c r="O15" s="1">
-        <v>4.72</v>
+        <v>0.47</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>30000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>29.42</v>
+        <v>68.5</v>
       </c>
       <c r="E16" s="1">
-        <v>27.3374</v>
+        <v>58.3816095</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>820122.0</v>
+        <v>2335264.38</v>
       </c>
       <c r="I16" s="1">
-        <v>62478.0</v>
+        <v>404735.62</v>
       </c>
       <c r="J16" s="1">
-        <v>7.6181348628619</v>
+        <v>17.331468910599</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>882600.0</v>
+        <v>2740000.0</v>
       </c>
       <c r="N16" s="1">
-        <v>882600.0</v>
+        <v>2740000.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.27</v>
+        <v>0.94</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>40000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>72.64</v>
+        <v>31.62</v>
       </c>
       <c r="E17" s="1">
-        <v>58.3816095</v>
+        <v>26.74851877</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2335264.38</v>
+        <v>3477307.44</v>
       </c>
       <c r="I17" s="1">
-        <v>570335.62</v>
+        <v>633292.56</v>
       </c>
       <c r="J17" s="1">
-        <v>24.422743090014</v>
+        <v>18.21215325154</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2905600.0</v>
+        <v>4110600.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2905600.0</v>
+        <v>4110600.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.9</v>
+        <v>1.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>34.09</v>
+        <v>9.135</v>
       </c>
       <c r="E18" s="1">
-        <v>24.5630544</v>
+        <v>7.4403</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2456305.44</v>
+        <v>2232090.0</v>
       </c>
       <c r="I18" s="1">
-        <v>952694.56</v>
+        <v>508410.0</v>
       </c>
       <c r="J18" s="1">
-        <v>38.785671540914</v>
+        <v>22.777307366638</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3409000.0</v>
+        <v>2740500.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3409000.0</v>
+        <v>2740500.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.05</v>
+        <v>0.94</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.194</v>
+        <v>26.51</v>
       </c>
       <c r="E19" s="1">
-        <v>7.4403</v>
+        <v>13.0131416</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2232090.0</v>
+        <v>1951971.24</v>
       </c>
       <c r="I19" s="1">
-        <v>826110.0</v>
+        <v>2024528.76</v>
       </c>
       <c r="J19" s="1">
-        <v>37.010604411112</v>
+        <v>103.71714083246</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3058200.0</v>
+        <v>3976500.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3058200.0</v>
+        <v>3976500.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.94</v>
+        <v>1.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
-        <v>150000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>28.93</v>
+        <v>89.35</v>
       </c>
       <c r="E20" s="1">
-        <v>13.0131416</v>
+        <v>85.6756</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1951971.24</v>
+        <v>1370809.6</v>
       </c>
       <c r="I20" s="1">
-        <v>2387528.76</v>
+        <v>58790.4</v>
       </c>
       <c r="J20" s="1">
-        <v>122.31372630265</v>
+        <v>4.2887356493564</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4339500.0</v>
+        <v>1429600.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4339500.0</v>
+        <v>1429600.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.34</v>
+        <v>0.49</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>16000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.7</v>
+        <v>194.75</v>
       </c>
       <c r="E21" s="1">
-        <v>85.6756</v>
+        <v>154.49449667</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1370809.6</v>
+        <v>2780900.94</v>
       </c>
       <c r="I21" s="1">
-        <v>240390.4</v>
+        <v>724599.06</v>
       </c>
       <c r="J21" s="1">
-        <v>17.536381420148</v>
+        <v>26.056270094971</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1611200.0</v>
+        <v>3505500.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1611200.0</v>
+        <v>3505500.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.5</v>
+        <v>1.21</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>18000.0</v>
+        <v>4300.0</v>
       </c>
       <c r="D22" s="1">
-        <v>225.2</v>
+        <v>1656.0</v>
       </c>
       <c r="E22" s="1">
-        <v>154.49449667</v>
+        <v>2111.89556047</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2780900.94</v>
+        <v>9081150.91</v>
       </c>
       <c r="I22" s="1">
-        <v>1272699.06</v>
+        <v>-1960350.91</v>
       </c>
       <c r="J22" s="1">
-        <v>45.765710014827</v>
+        <v>-21.587031527483</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4053600.0</v>
+        <v>7120800.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4053600.0</v>
+        <v>7120800.0</v>
       </c>
       <c r="O22" s="1">
-        <v>1.25</v>
+        <v>2.45</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>4300.0</v>
+        <v>95000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>2049.0</v>
+        <v>20.68</v>
       </c>
       <c r="E23" s="1">
-        <v>2111.89556047</v>
+        <v>28.49644874</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>9081150.91</v>
+        <v>2707162.63</v>
       </c>
       <c r="I23" s="1">
-        <v>-270450.91</v>
+        <v>-742562.63</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.9781567631718</v>
+        <v>-27.429553798177</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>8810700.0</v>
+        <v>1964600.0</v>
       </c>
       <c r="N23" s="1">
-        <v>8810700.0</v>
+        <v>1964600.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.72</v>
+        <v>0.68</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>95000.0</v>
+        <v>47486.0</v>
       </c>
       <c r="D24" s="1">
-        <v>24.5</v>
+        <v>50.56</v>
       </c>
       <c r="E24" s="1">
-        <v>28.49644874</v>
+        <v>46.44</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2707162.63</v>
+        <v>2205249.84</v>
       </c>
       <c r="I24" s="1">
-        <v>-379662.63</v>
+        <v>195642.32</v>
       </c>
       <c r="J24" s="1">
-        <v>-14.024374664185</v>
+        <v>8.8716623600345</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2327500.0</v>
+        <v>2400892.16</v>
       </c>
       <c r="N24" s="1">
-        <v>2327500.0</v>
+        <v>2400892.16</v>
       </c>
       <c r="O24" s="1">
-        <v>0.72</v>
+        <v>0.83</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>47486.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>56.82</v>
+        <v>4.966</v>
       </c>
       <c r="E25" s="1">
-        <v>46.44</v>
+        <v>2.11089357</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2205249.84</v>
+        <v>1477625.5</v>
       </c>
       <c r="I25" s="1">
-        <v>492904.68</v>
+        <v>1998574.5</v>
       </c>
       <c r="J25" s="1">
-        <v>22.35142118863</v>
+        <v>135.25582090997</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2698154.52</v>
+        <v>3476200.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2698154.52</v>
+        <v>3476200.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.83</v>
+        <v>1.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>700000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.835</v>
+        <v>19.38</v>
       </c>
       <c r="E26" s="1">
-        <v>2.11089357</v>
+        <v>18.33247725</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1477625.5</v>
+        <v>733299.09</v>
       </c>
       <c r="I26" s="1">
-        <v>2606874.5</v>
+        <v>41900.91</v>
       </c>
       <c r="J26" s="1">
-        <v>176.42322090408</v>
+        <v>5.7140272736463</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>4084500.0</v>
+        <v>775200.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4084500.0</v>
+        <v>775200.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.26</v>
+        <v>0.27</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>40000.0</v>
+        <v>145923.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.54</v>
+        <v>22.83</v>
       </c>
       <c r="E27" s="1">
-        <v>18.33247725</v>
+        <v>24.42584157</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>733299.09</v>
+        <v>3564292.08</v>
       </c>
       <c r="I27" s="1">
-        <v>-31699.09</v>
+        <v>-232869.99</v>
       </c>
       <c r="J27" s="1">
-        <v>-4.3228050371643</v>
+        <v>-6.5334149046506</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>701600.0</v>
+        <v>3331422.09</v>
       </c>
       <c r="N27" s="1">
-        <v>701600.0</v>
+        <v>3331422.09</v>
       </c>
       <c r="O27" s="1">
-        <v>0.22</v>
+        <v>1.15</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>145923.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>27.08</v>
+        <v>347.7</v>
       </c>
       <c r="E28" s="1">
-        <v>24.42584157</v>
+        <v>395.87937933</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3564292.08</v>
+        <v>5938190.69</v>
       </c>
       <c r="I28" s="1">
-        <v>387302.76</v>
+        <v>-722690.69</v>
       </c>
       <c r="J28" s="1">
-        <v>10.866190292688</v>
+        <v>-12.17021695206</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3951594.84</v>
+        <v>5215500.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3951594.84</v>
+        <v>5215500.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.22</v>
+        <v>1.79</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>15000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>397.4</v>
+        <v>457.95</v>
       </c>
       <c r="E29" s="1">
-        <v>395.87937933</v>
+        <v>447.07844269</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>5938190.69</v>
+        <v>11624039.51</v>
       </c>
       <c r="I29" s="1">
-        <v>22809.31</v>
+        <v>282660.49</v>
       </c>
       <c r="J29" s="1">
-        <v>0.38411211749079</v>
+        <v>2.4316889989649</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>5961000.0</v>
+        <v>11906700.0</v>
       </c>
       <c r="N29" s="1">
-        <v>5961000.0</v>
+        <v>11906700.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.84</v>
+        <v>4.09</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>26000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>544.1</v>
+        <v>520.8</v>
       </c>
       <c r="E30" s="1">
-        <v>447.07844269</v>
+        <v>217.512606</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>11624039.51</v>
+        <v>1087563.03</v>
       </c>
       <c r="I30" s="1">
-        <v>2522560.49</v>
+        <v>1516436.97</v>
       </c>
       <c r="J30" s="1">
-        <v>21.70123809223</v>
+        <v>139.43439857458</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>14146600.0</v>
+        <v>2604000.0</v>
       </c>
       <c r="N30" s="1">
-        <v>14146600.0</v>
+        <v>2604000.0</v>
       </c>
       <c r="O30" s="1">
-        <v>4.37</v>
+        <v>0.9</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>7598.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>555.6</v>
+        <v>6.916</v>
       </c>
       <c r="E31" s="1">
-        <v>217.51260595</v>
+        <v>4.32611927</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1652660.78</v>
+        <v>1946753.67</v>
       </c>
       <c r="I31" s="1">
-        <v>2568788.02</v>
+        <v>1165446.33</v>
       </c>
       <c r="J31" s="1">
-        <v>155.43347135036</v>
+        <v>59.866142694879</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>4221448.8</v>
+        <v>3112200.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4221448.8</v>
+        <v>3112200.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.3</v>
+        <v>1.07</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>700000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>6.484</v>
+        <v>17.115</v>
       </c>
       <c r="E32" s="1">
-        <v>4.32611927</v>
+        <v>12.34606</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3028283.49</v>
+        <v>1790178.7</v>
       </c>
       <c r="I32" s="1">
-        <v>1510516.51</v>
+        <v>691496.3</v>
       </c>
       <c r="J32" s="1">
-        <v>49.880287462783</v>
+        <v>38.62722196393</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4538800.0</v>
+        <v>2481675.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4538800.0</v>
+        <v>2481675.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.4</v>
+        <v>0.85</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>145000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>18.19</v>
+        <v>10.21</v>
       </c>
       <c r="E33" s="1">
-        <v>12.34606</v>
+        <v>0.9947596</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1790178.7</v>
+        <v>49737.98</v>
       </c>
       <c r="I33" s="1">
-        <v>847371.3</v>
+        <v>460762.02</v>
       </c>
       <c r="J33" s="1">
-        <v>47.334453258772</v>
+        <v>926.37863459674</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2637550.0</v>
+        <v>510500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2637550.0</v>
+        <v>510500.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.81</v>
+        <v>0.18</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>50000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>11.32</v>
+        <v>40.02</v>
       </c>
       <c r="E34" s="1">
-        <v>0.9947596</v>
+        <v>41.1521</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>49737.98</v>
+        <v>2469126.0</v>
       </c>
       <c r="I34" s="1">
-        <v>516262.02</v>
+        <v>-67926.0</v>
       </c>
       <c r="J34" s="1">
-        <v>1037.9633833139</v>
+        <v>-2.7510139215253</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>566000.0</v>
+        <v>2401200.0</v>
       </c>
       <c r="N34" s="1">
-        <v>566000.0</v>
+        <v>2401200.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.83</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>60000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>43.51</v>
+        <v>70.52</v>
       </c>
       <c r="E35" s="1">
-        <v>41.1521</v>
+        <v>66.61824505</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2469126.0</v>
+        <v>6994915.73</v>
       </c>
       <c r="I35" s="1">
-        <v>141474.0</v>
+        <v>409684.27</v>
       </c>
       <c r="J35" s="1">
-        <v>5.7297197469874</v>
+        <v>5.8568864274223</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2610600.0</v>
+        <v>7404600.0</v>
       </c>
       <c r="N35" s="1">
-        <v>2610600.0</v>
+        <v>7404600.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.81</v>
+        <v>2.55</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>105000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>75.42</v>
+        <v>27.64</v>
       </c>
       <c r="E36" s="1">
-        <v>66.61824505</v>
+        <v>41.45026933</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>6994915.73</v>
+        <v>3730524.24</v>
       </c>
       <c r="I36" s="1">
-        <v>924184.27</v>
+        <v>-1242924.24</v>
       </c>
       <c r="J36" s="1">
-        <v>13.212228791211</v>
+        <v>-33.317682986025</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7919100.0</v>
+        <v>2487600.0</v>
       </c>
       <c r="N36" s="1">
-        <v>7919100.0</v>
+        <v>2487600.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.45</v>
+        <v>0.86</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>90000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>32.11</v>
+        <v>31.35</v>
       </c>
       <c r="E37" s="1">
-        <v>41.45026933</v>
+        <v>25.513399</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>3730524.24</v>
+        <v>1275669.95</v>
       </c>
       <c r="I37" s="1">
-        <v>-840624.24</v>
+        <v>291830.05</v>
       </c>
       <c r="J37" s="1">
-        <v>-22.533675856774</v>
+        <v>22.876610834958</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2889900.0</v>
+        <v>1567500.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2889900.0</v>
+        <v>1567500.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.89</v>
+        <v>0.54</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>50000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>36.87</v>
+        <v>281.6</v>
       </c>
       <c r="E38" s="1">
-        <v>25.513399</v>
+        <v>146.30077683</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1275669.95</v>
+        <v>5998331.85</v>
       </c>
       <c r="I38" s="1">
-        <v>567830.05</v>
+        <v>5547268.15</v>
       </c>
       <c r="J38" s="1">
-        <v>44.512301163792</v>
+        <v>92.480180968981</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1843500.0</v>
+        <v>11545600.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1843500.0</v>
+        <v>11545600.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>3.97</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>41000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>340.0</v>
+        <v>68.08</v>
       </c>
       <c r="E39" s="1">
-        <v>146.30077683</v>
+        <v>58.30670608</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>5998331.85</v>
+        <v>4314696.25</v>
       </c>
       <c r="I39" s="1">
-        <v>7941668.15</v>
+        <v>723223.75</v>
       </c>
       <c r="J39" s="1">
-        <v>132.39794577221</v>
+        <v>16.761869389995</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>13940000.0</v>
+        <v>5037920.0</v>
       </c>
       <c r="N39" s="1">
-        <v>13940000.0</v>
+        <v>5037920.0</v>
       </c>
       <c r="O39" s="1">
-        <v>4.31</v>
+        <v>1.73</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>74000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>86.24</v>
+        <v>77.79</v>
       </c>
       <c r="E40" s="1">
-        <v>58.30670608</v>
+        <v>83.4449335</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4314696.25</v>
+        <v>11682290.69</v>
       </c>
       <c r="I40" s="1">
-        <v>2067063.75</v>
+        <v>-791690.69</v>
       </c>
       <c r="J40" s="1">
-        <v>47.907514926456</v>
+        <v>-6.7768446361096</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>6381760.0</v>
+        <v>10890600.0</v>
       </c>
       <c r="N40" s="1">
-        <v>6381760.0</v>
+        <v>10890600.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.97</v>
+        <v>3.74</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>140000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>82.2</v>
+        <v>153.82</v>
       </c>
       <c r="E41" s="1">
-        <v>83.4449335</v>
+        <v>181.3782835</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>11682290.69</v>
+        <v>7255131.34</v>
       </c>
       <c r="I41" s="1">
-        <v>-174290.69</v>
+        <v>-1102331.34</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.4919222147861</v>
+        <v>-15.1938164637</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>11508000.0</v>
+        <v>6152800.0</v>
       </c>
       <c r="N41" s="1">
-        <v>11508000.0</v>
+        <v>6152800.0</v>
       </c>
       <c r="O41" s="1">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>40000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>170.96</v>
+        <v>237.15</v>
       </c>
       <c r="E42" s="1">
-        <v>181.3782835</v>
+        <v>112.98021765</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>7255131.34</v>
+        <v>9603318.5</v>
       </c>
       <c r="I42" s="1">
-        <v>-416731.34</v>
+        <v>10554431.5</v>
       </c>
       <c r="J42" s="1">
-        <v>-5.7439530791458</v>
+        <v>109.90400349629</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>6838400.0</v>
+        <v>20157750.0</v>
       </c>
       <c r="N42" s="1">
-        <v>6838400.0</v>
+        <v>20157750.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.11</v>
+        <v>6.93</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>85000.0</v>
+        <v>34190.0</v>
       </c>
       <c r="D43" s="1">
-        <v>276.7</v>
+        <v>203.75</v>
       </c>
       <c r="E43" s="1">
-        <v>112.98021765</v>
+        <v>131.63412928</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>9603318.5</v>
+        <v>4500570.88</v>
       </c>
       <c r="I43" s="1">
-        <v>13916181.5</v>
+        <v>2465641.62</v>
       </c>
       <c r="J43" s="1">
-        <v>144.91013184661</v>
+        <v>54.785085842265</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>23519500.0</v>
+        <v>6966212.5</v>
       </c>
       <c r="N43" s="1">
-        <v>23519500.0</v>
+        <v>6966212.5</v>
       </c>
       <c r="O43" s="1">
-        <v>7.27</v>
+        <v>2.4</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>34190.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>247.4</v>
+        <v>36.55</v>
       </c>
       <c r="E44" s="1">
-        <v>131.63412928</v>
+        <v>47.8141</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4500570.88</v>
+        <v>1434423.0</v>
       </c>
       <c r="I44" s="1">
-        <v>3958035.12</v>
+        <v>-337923.0</v>
       </c>
       <c r="J44" s="1">
-        <v>87.945179079148</v>
+        <v>-23.558113610839</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>8458606.0</v>
+        <v>1096500.0</v>
       </c>
       <c r="N44" s="1">
-        <v>8458606.0</v>
+        <v>1096500.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.61</v>
+        <v>0.38</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>30000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>42.14</v>
+        <v>60.98</v>
       </c>
       <c r="E45" s="1">
-        <v>47.8141</v>
+        <v>29.29687933</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1434423.0</v>
+        <v>4394531.9</v>
       </c>
       <c r="I45" s="1">
-        <v>-170223.0</v>
+        <v>4752468.1</v>
       </c>
       <c r="J45" s="1">
-        <v>-11.867001574849</v>
+        <v>108.1450358797</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1264200.0</v>
+        <v>9147000.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1264200.0</v>
+        <v>9147000.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.39</v>
+        <v>3.14</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>150000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>73.86</v>
+        <v>41.48</v>
       </c>
       <c r="E46" s="1">
-        <v>29.29687933</v>
+        <v>85.32343444</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4394531.9</v>
+        <v>3839554.55</v>
       </c>
       <c r="I46" s="1">
-        <v>6684468.1</v>
+        <v>-1972954.55</v>
       </c>
       <c r="J46" s="1">
-        <v>152.10876271031</v>
+        <v>-51.38498553172</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>11079000.0</v>
+        <v>1866600.0</v>
       </c>
       <c r="N46" s="1">
-        <v>11079000.0</v>
+        <v>1866600.0</v>
       </c>
       <c r="O46" s="1">
-        <v>3.42</v>
+        <v>0.64</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>45000.0</v>
+        <v>16145.0</v>
       </c>
       <c r="D47" s="1">
-        <v>46.4</v>
+        <v>51.76</v>
       </c>
       <c r="E47" s="1">
-        <v>85.32343444</v>
+        <v>111.67451595</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3839554.55</v>
+        <v>1802985.06</v>
       </c>
       <c r="I47" s="1">
-        <v>-1751554.55</v>
+        <v>-967319.86</v>
       </c>
       <c r="J47" s="1">
-        <v>-45.618691626611</v>
+        <v>-53.651019160414</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2088000.0</v>
+        <v>835665.2</v>
       </c>
       <c r="N47" s="1">
-        <v>2088000.0</v>
+        <v>835665.2</v>
       </c>
       <c r="O47" s="1">
-        <v>0.65</v>
+        <v>0.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>16145.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>40.9</v>
+        <v>26.92</v>
       </c>
       <c r="E48" s="1">
-        <v>111.67451595</v>
+        <v>26.63851446</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1802985.06</v>
+        <v>6393243.47</v>
       </c>
       <c r="I48" s="1">
-        <v>-1142654.56</v>
+        <v>67556.53</v>
       </c>
       <c r="J48" s="1">
-        <v>-63.375708726061</v>
+        <v>1.0566863332674</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>660330.5</v>
+        <v>6460800.0</v>
       </c>
       <c r="N48" s="1">
-        <v>660330.5</v>
+        <v>6460800.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.2</v>
+        <v>2.22</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>190000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>28.41</v>
+        <v>30.05</v>
       </c>
       <c r="E49" s="1">
-        <v>25.95701826</v>
+        <v>44.4822689</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>4931833.47</v>
+        <v>4448226.89</v>
       </c>
       <c r="I49" s="1">
-        <v>466066.53</v>
+        <v>-1443226.89</v>
       </c>
       <c r="J49" s="1">
-        <v>9.4501676270103</v>
+        <v>-32.444992705846</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5397900.0</v>
+        <v>3005000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5397900.0</v>
+        <v>3005000.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.67</v>
+        <v>1.03</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>100000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.6</v>
+        <v>32.02</v>
       </c>
       <c r="E50" s="1">
-        <v>44.4822689</v>
+        <v>20.7126766</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4448226.89</v>
+        <v>1035633.83</v>
       </c>
       <c r="I50" s="1">
-        <v>-988226.89</v>
+        <v>565366.17</v>
       </c>
       <c r="J50" s="1">
-        <v>-22.216197924203</v>
+        <v>54.591319211733</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>3460000.0</v>
+        <v>1601000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>3460000.0</v>
+        <v>1601000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.07</v>
+        <v>0.55</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>50000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>36.62</v>
+        <v>51.1</v>
       </c>
       <c r="E51" s="1">
-        <v>20.7126766</v>
+        <v>108.56003</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1035633.83</v>
+        <v>1845520.51</v>
       </c>
       <c r="I51" s="1">
-        <v>795366.17</v>
+        <v>-976820.51</v>
       </c>
       <c r="J51" s="1">
-        <v>76.799940959827</v>
+        <v>-52.929268718883</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1831000.0</v>
+        <v>868700.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1831000.0</v>
+        <v>868700.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.57</v>
+        <v>0.3</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>17000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>51.48</v>
+        <v>76.96</v>
       </c>
       <c r="E52" s="1">
-        <v>108.56003</v>
+        <v>47.36130515</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1845520.51</v>
+        <v>12313939.34</v>
       </c>
       <c r="I52" s="1">
-        <v>-970360.51</v>
+        <v>7695660.66</v>
       </c>
       <c r="J52" s="1">
-        <v>-52.57923196963</v>
+        <v>62.495521924505</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>875160.0</v>
+        <v>20009600.0</v>
       </c>
       <c r="N52" s="1">
-        <v>875160.0</v>
+        <v>20009600.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.27</v>
+        <v>6.88</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>260000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>67.28</v>
+        <v>59.63</v>
       </c>
       <c r="E53" s="1">
-        <v>47.36130515</v>
+        <v>42.147</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>12313939.34</v>
+        <v>2318085.0</v>
       </c>
       <c r="I53" s="1">
-        <v>5178860.66</v>
+        <v>961565.0</v>
       </c>
       <c r="J53" s="1">
-        <v>42.056895985976</v>
+        <v>41.481006951859</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>17492800.0</v>
+        <v>3279650.0</v>
       </c>
       <c r="N53" s="1">
-        <v>17492800.0</v>
+        <v>3279650.0</v>
       </c>
       <c r="O53" s="1">
-        <v>5.4</v>
+        <v>1.13</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
-        <v>75000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>72.41</v>
+        <v>246.6</v>
       </c>
       <c r="E54" s="1">
-        <v>42.147</v>
+        <v>258.8688</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3161025.0</v>
+        <v>1553212.8</v>
       </c>
       <c r="I54" s="1">
-        <v>2269725.0</v>
+        <v>-73612.8</v>
       </c>
       <c r="J54" s="1">
-        <v>71.803449830356</v>
+        <v>-4.7393892195583</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5430750.0</v>
+        <v>1479600.0</v>
       </c>
       <c r="N54" s="1">
-        <v>5430750.0</v>
+        <v>1479600.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.68</v>
+        <v>0.51</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
-        <v>6000.0</v>
+        <v>37989.0</v>
       </c>
       <c r="D55" s="1">
-        <v>252.3</v>
+        <v>123.95</v>
       </c>
       <c r="E55" s="1">
-        <v>258.8688</v>
+        <v>98.75025613</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1553212.8</v>
+        <v>3751423.48</v>
       </c>
       <c r="I55" s="1">
-        <v>-39412.8</v>
+        <v>957313.07</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.5375016224435</v>
+        <v>25.518661785419</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1513800.0</v>
+        <v>4708736.55</v>
       </c>
       <c r="N55" s="1">
-        <v>1513800.0</v>
+        <v>4708736.55</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>1.62</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
-        <v>37989.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>140.75</v>
+        <v>22.1</v>
       </c>
       <c r="E56" s="1">
-        <v>98.75025613</v>
+        <v>29.41956617</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3751423.48</v>
+        <v>5148424.08</v>
       </c>
       <c r="I56" s="1">
-        <v>1595528.27</v>
+        <v>-1280924.08</v>
       </c>
       <c r="J56" s="1">
-        <v>42.53127588784</v>
+        <v>-24.87992558686</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>5346951.75</v>
+        <v>3867500.0</v>
       </c>
       <c r="N56" s="1">
-        <v>5346951.75</v>
+        <v>3867500.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.65</v>
+        <v>1.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>134</v>
       </c>
       <c r="B57" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="1">
-        <v>150000.0</v>
+        <v>229953.0</v>
       </c>
       <c r="D57" s="1">
-        <v>27.8</v>
+        <v>0.3286</v>
       </c>
       <c r="E57" s="1">
-        <v>30.4173772</v>
+        <v>26.87899184</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4562606.58</v>
+        <v>6180904.81</v>
       </c>
       <c r="I57" s="1">
-        <v>-392606.58</v>
+        <v>-6105342.25</v>
       </c>
       <c r="J57" s="1">
-        <v>-8.604874716154</v>
+        <v>-98.777483842208</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4170000.0</v>
+        <v>75562.56</v>
       </c>
       <c r="N57" s="1">
-        <v>4170000.0</v>
+        <v>75562.56</v>
       </c>
       <c r="O57" s="1">
-        <v>1.29</v>
+        <v>0.03</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>136</v>
       </c>
       <c r="B58" t="s">
         <v>137</v>
       </c>
       <c r="C58" s="1">
         <v>229953.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.5645</v>
+        <v>0.705</v>
       </c>
       <c r="E58" s="1">
-        <v>26.87899184</v>
+        <v>0.0</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>6180904.81</v>
+        <v>0.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-5821143.34</v>
+        <v>162116.87</v>
       </c>
       <c r="J58" s="1">
-        <v>-94.179469170631</v>
+        <v>0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>359761.47</v>
+        <v>162116.87</v>
       </c>
       <c r="N58" s="1">
-        <v>359761.47</v>
+        <v>162116.87</v>
       </c>
       <c r="O58" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>138</v>
+      </c>
+      <c r="B59" t="s">
+        <v>139</v>
+      </c>
+      <c r="C59" s="1">
+        <v>-45.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>7671.0</v>
+      </c>
+      <c r="E59" s="1">
+        <v>7981.5</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>139725.0</v>
+      </c>
+      <c r="J59" s="1">
+        <v>0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>139725.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>139725.0</v>
+      </c>
+      <c r="O59" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>140</v>
+      </c>
+      <c r="B60" t="s">
+        <v>141</v>
+      </c>
+      <c r="C60" s="1">
+        <v>-200.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>5436.0</v>
+      </c>
+      <c r="E60" s="1">
+        <v>5699.0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="J60" s="1">
+        <v>0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="O60" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P60">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>