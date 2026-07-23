--- v2 (2026-06-20)
+++ v3 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000284648</t>
   </si>
   <si>
@@ -340,50 +340,56 @@
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY A</t>
+  </si>
+  <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHIN</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOC GENERALE SA</t>
   </si>
   <si>
     <t>FR0000121220</t>
   </si>
   <si>
     <t>SODEXO SA</t>
   </si>
   <si>
     <t>FR0013227113</t>
   </si>
   <si>
     <t>SOITEC</t>
   </si>
   <si>
     <t>NL0000226223</t>
@@ -422,68 +428,50 @@
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>FR0011981968</t>
   </si>
   <si>
     <t>WORLDLINE</t>
-  </si>
-[...16 lines deleted...]
-    <t>EURO STOXX 50 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -803,140 +791,140 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>697935.497</v>
+        <v>700849.711</v>
       </c>
       <c r="D2">
-        <v>416.74</v>
+        <v>456.48</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>290858738.4</v>
+        <v>319928140.74</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>290858738.4</v>
+        <v>319928140.74</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O60" sqref="O60"/>
+      <selection activeCell="O58" sqref="O58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -958,2986 +946,2886 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>1000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>863.5</v>
+        <v>930.6</v>
       </c>
       <c r="E2" s="1">
         <v>1571.40186</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>1571401.86</v>
       </c>
       <c r="I2" s="1">
-        <v>-707901.86</v>
+        <v>-640801.86</v>
       </c>
       <c r="J2" s="1">
-        <v>-45.049065934032</v>
+        <v>-40.778993350562</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>863500.0</v>
+        <v>930600.0</v>
       </c>
       <c r="N2" s="1">
-        <v>863500.0</v>
+        <v>930600.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>36773.0</v>
       </c>
       <c r="D3" s="1">
-        <v>167.24</v>
+        <v>187.86</v>
       </c>
       <c r="E3" s="1">
         <v>74.82334457</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>2751478.85</v>
       </c>
       <c r="I3" s="1">
-        <v>3398437.67</v>
+        <v>4156696.93</v>
       </c>
       <c r="J3" s="1">
-        <v>123.51313076602</v>
+        <v>151.07137494442</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6149916.52</v>
+        <v>6908175.78</v>
       </c>
       <c r="N3" s="1">
-        <v>6149916.52</v>
+        <v>6908175.78</v>
       </c>
       <c r="O3" s="1">
-        <v>2.11</v>
+        <v>2.16</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
         <v>80000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>160.92</v>
+        <v>168.16</v>
       </c>
       <c r="E4" s="1">
         <v>131.03674938</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>10482939.95</v>
       </c>
       <c r="I4" s="1">
-        <v>2390660.05</v>
+        <v>2969860.05</v>
       </c>
       <c r="J4" s="1">
-        <v>22.805244152906</v>
+        <v>28.330411737215</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>12873600.0</v>
+        <v>13452800.0</v>
       </c>
       <c r="N4" s="1">
-        <v>12873600.0</v>
+        <v>13452800.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.43</v>
+        <v>4.2</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>347.6</v>
+        <v>390.1</v>
       </c>
       <c r="E5" s="1">
         <v>256.43333333</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>3077200.0</v>
       </c>
       <c r="I5" s="1">
-        <v>1094000.0</v>
+        <v>1604000.0</v>
       </c>
       <c r="J5" s="1">
-        <v>35.55180033797</v>
+        <v>52.125308722215</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4171200.0</v>
+        <v>4681200.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4171200.0</v>
+        <v>4681200.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.43</v>
+        <v>1.46</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
         <v>60000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.16</v>
+        <v>61.92</v>
       </c>
       <c r="E6" s="1">
         <v>57.945</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3476700.0</v>
       </c>
       <c r="I6" s="1">
-        <v>72900.0</v>
+        <v>238500.0</v>
       </c>
       <c r="J6" s="1">
-        <v>2.0968159461558</v>
+        <v>6.8599534040901</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3549600.0</v>
+        <v>3715200.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3549600.0</v>
+        <v>3715200.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.22</v>
+        <v>1.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
         <v>133314.0</v>
       </c>
       <c r="D7" s="1">
-        <v>32.96</v>
+        <v>41.44</v>
       </c>
       <c r="E7" s="1">
         <v>34.83157073</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>4643536.02</v>
       </c>
       <c r="I7" s="1">
-        <v>-249506.58</v>
+        <v>880996.14</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.3732022089494</v>
+        <v>18.972527319816</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4394029.44</v>
+        <v>5524532.16</v>
       </c>
       <c r="N7" s="1">
-        <v>4394029.44</v>
+        <v>5524532.16</v>
       </c>
       <c r="O7" s="1">
-        <v>1.51</v>
+        <v>1.73</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>18000.0</v>
+        <v>15400.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1128.2</v>
+        <v>1223.8</v>
       </c>
       <c r="E8" s="1">
-        <v>754.07898333</v>
+        <v>754.07898312</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>13573421.7</v>
+        <v>11612816.34</v>
       </c>
       <c r="I8" s="1">
-        <v>6734178.3</v>
+        <v>7233703.66</v>
       </c>
       <c r="J8" s="1">
-        <v>49.612974891954</v>
+        <v>62.290692009687</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>20307600.0</v>
+        <v>18846520.0</v>
       </c>
       <c r="N8" s="1">
-        <v>20307600.0</v>
+        <v>18846520.0</v>
       </c>
       <c r="O8" s="1">
-        <v>6.98</v>
+        <v>5.89</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
         <v>160000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>37.7</v>
+        <v>41.29</v>
       </c>
       <c r="E9" s="1">
         <v>28.43625131</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>4549800.21</v>
       </c>
       <c r="I9" s="1">
-        <v>1482199.79</v>
+        <v>2056599.79</v>
       </c>
       <c r="J9" s="1">
-        <v>32.577250023908</v>
+        <v>45.201980198599</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6032000.0</v>
+        <v>6606400.0</v>
       </c>
       <c r="N9" s="1">
-        <v>6032000.0</v>
+        <v>6606400.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.07</v>
+        <v>2.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
         <v>350000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.63</v>
+        <v>10.89</v>
       </c>
       <c r="E10" s="1">
         <v>10.36792031</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3628772.11</v>
       </c>
       <c r="I10" s="1">
-        <v>-258272.11</v>
+        <v>182727.89</v>
       </c>
       <c r="J10" s="1">
-        <v>-7.117341683934</v>
+        <v>5.0355294976074</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3370500.0</v>
+        <v>3811500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3370500.0</v>
+        <v>3811500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.16</v>
+        <v>1.19</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>9.245</v>
+        <v>10.326</v>
       </c>
       <c r="E11" s="1">
-        <v>5.2494887</v>
+        <v>5.90850086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3674642.09</v>
+        <v>4726800.69</v>
       </c>
       <c r="I11" s="1">
-        <v>2796857.91</v>
+        <v>3533999.31</v>
       </c>
       <c r="J11" s="1">
-        <v>76.11238976474</v>
+        <v>74.765143313034</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>6471500.0</v>
+        <v>8260800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>6471500.0</v>
+        <v>8260800.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.22</v>
+        <v>2.58</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
         <v>250000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.925</v>
+        <v>18.66</v>
       </c>
       <c r="E12" s="1">
         <v>15.09988</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>3774970.0</v>
       </c>
       <c r="I12" s="1">
-        <v>706280.0</v>
+        <v>890030.0</v>
       </c>
       <c r="J12" s="1">
-        <v>18.709552658697</v>
+        <v>23.577141010392</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4481250.0</v>
+        <v>4665000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4481250.0</v>
+        <v>4665000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.54</v>
+        <v>1.46</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
         <v>25000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>178.5</v>
+        <v>241.8</v>
       </c>
       <c r="E13" s="1">
         <v>139.073082</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3476827.05</v>
       </c>
       <c r="I13" s="1">
-        <v>985672.95</v>
+        <v>2568172.95</v>
       </c>
       <c r="J13" s="1">
-        <v>28.34978374895</v>
+        <v>73.865421347317</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4462500.0</v>
+        <v>6045000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4462500.0</v>
+        <v>6045000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.53</v>
+        <v>1.89</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>160000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>82.13</v>
+        <v>90.31</v>
       </c>
       <c r="E14" s="1">
-        <v>64.1813665</v>
+        <v>66.43562937</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>10269018.64</v>
+        <v>11626235.14</v>
       </c>
       <c r="I14" s="1">
-        <v>2871781.36</v>
+        <v>4178014.86</v>
       </c>
       <c r="J14" s="1">
-        <v>27.965489796793</v>
+        <v>35.936094614374</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>13140800.0</v>
+        <v>15804250.0</v>
       </c>
       <c r="N14" s="1">
-        <v>13140800.0</v>
+        <v>15804250.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.52</v>
+        <v>4.94</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>45000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>30.33</v>
+        <v>34.47</v>
       </c>
       <c r="E15" s="1">
-        <v>31.1748</v>
+        <v>32.97489368</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1402866.0</v>
+        <v>3132614.9</v>
       </c>
       <c r="I15" s="1">
-        <v>-38016.0</v>
+        <v>142035.1</v>
       </c>
       <c r="J15" s="1">
-        <v>-2.7098810577774</v>
+        <v>4.5340747118326</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1364850.0</v>
+        <v>3274650.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1364850.0</v>
+        <v>3274650.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.47</v>
+        <v>1.02</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>40000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.5</v>
+        <v>68.1</v>
       </c>
       <c r="E16" s="1">
-        <v>58.3816095</v>
+        <v>62.13237508</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2335264.38</v>
+        <v>4038604.38</v>
       </c>
       <c r="I16" s="1">
-        <v>404735.62</v>
+        <v>387895.62</v>
       </c>
       <c r="J16" s="1">
-        <v>17.331468910599</v>
+        <v>9.604694679205</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2740000.0</v>
+        <v>4426500.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2740000.0</v>
+        <v>4426500.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.94</v>
+        <v>1.38</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>130000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>31.62</v>
+        <v>27.53</v>
       </c>
       <c r="E17" s="1">
         <v>26.74851877</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3477307.44</v>
+        <v>1738653.72</v>
       </c>
       <c r="I17" s="1">
-        <v>633292.56</v>
+        <v>50796.28</v>
       </c>
       <c r="J17" s="1">
-        <v>18.21215325154</v>
+        <v>2.9215869391175</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4110600.0</v>
+        <v>1789450.0</v>
       </c>
       <c r="N17" s="1">
-        <v>4110600.0</v>
+        <v>1789450.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.41</v>
+        <v>0.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
         <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>9.135</v>
+        <v>9.884</v>
       </c>
       <c r="E18" s="1">
         <v>7.4403</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2232090.0</v>
       </c>
       <c r="I18" s="1">
-        <v>508410.0</v>
+        <v>733110.0</v>
       </c>
       <c r="J18" s="1">
-        <v>22.777307366638</v>
+        <v>32.844105748424</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2740500.0</v>
+        <v>2965200.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2740500.0</v>
+        <v>2965200.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
         <v>150000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>26.51</v>
+        <v>28.68</v>
       </c>
       <c r="E19" s="1">
         <v>13.0131416</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1951971.24</v>
       </c>
       <c r="I19" s="1">
-        <v>2024528.76</v>
+        <v>2350028.76</v>
       </c>
       <c r="J19" s="1">
-        <v>103.71714083246</v>
+        <v>120.39259144003</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3976500.0</v>
+        <v>4302000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3976500.0</v>
+        <v>4302000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.37</v>
+        <v>1.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
         <v>16000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>89.35</v>
+        <v>100.0</v>
       </c>
       <c r="E20" s="1">
         <v>85.6756</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1370809.6</v>
       </c>
       <c r="I20" s="1">
-        <v>58790.4</v>
+        <v>229190.4</v>
       </c>
       <c r="J20" s="1">
-        <v>4.2887356493564</v>
+        <v>16.719345998161</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1429600.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1429600.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>18000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>194.75</v>
+        <v>191.8</v>
       </c>
       <c r="E21" s="1">
         <v>154.49449667</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2780900.94</v>
+        <v>2317417.45</v>
       </c>
       <c r="I21" s="1">
-        <v>724599.06</v>
+        <v>559582.55</v>
       </c>
       <c r="J21" s="1">
-        <v>26.056270094971</v>
+        <v>24.146816966447</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3505500.0</v>
+        <v>2877000.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3505500.0</v>
+        <v>2877000.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.21</v>
+        <v>0.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
         <v>4300.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1656.0</v>
+        <v>1674.0</v>
       </c>
       <c r="E22" s="1">
         <v>2111.89556047</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>9081150.91</v>
       </c>
       <c r="I22" s="1">
-        <v>-1960350.91</v>
+        <v>-1882950.91</v>
       </c>
       <c r="J22" s="1">
-        <v>-21.587031527483</v>
+        <v>-20.734716652782</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>7120800.0</v>
+        <v>7198200.0</v>
       </c>
       <c r="N22" s="1">
-        <v>7120800.0</v>
+        <v>7198200.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.45</v>
+        <v>2.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
         <v>95000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>20.68</v>
+        <v>22.24</v>
       </c>
       <c r="E23" s="1">
         <v>28.49644874</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2707162.63</v>
       </c>
       <c r="I23" s="1">
-        <v>-742562.63</v>
+        <v>-594362.63</v>
       </c>
       <c r="J23" s="1">
-        <v>-27.429553798177</v>
+        <v>-21.955187450264</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1964600.0</v>
+        <v>2112800.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1964600.0</v>
+        <v>2112800.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
         <v>47486.0</v>
       </c>
       <c r="D24" s="1">
-        <v>50.56</v>
+        <v>53.52</v>
       </c>
       <c r="E24" s="1">
         <v>46.44</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2205249.84</v>
       </c>
       <c r="I24" s="1">
-        <v>195642.32</v>
+        <v>336200.88</v>
       </c>
       <c r="J24" s="1">
-        <v>8.8716623600345</v>
+        <v>15.245478036176</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2400892.16</v>
+        <v>2541450.72</v>
       </c>
       <c r="N24" s="1">
-        <v>2400892.16</v>
+        <v>2541450.72</v>
       </c>
       <c r="O24" s="1">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
         <v>700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.966</v>
+        <v>5.678</v>
       </c>
       <c r="E25" s="1">
         <v>2.11089357</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1477625.5</v>
       </c>
       <c r="I25" s="1">
-        <v>1998574.5</v>
+        <v>2496974.5</v>
       </c>
       <c r="J25" s="1">
-        <v>135.25582090997</v>
+        <v>168.98561238961</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>3476200.0</v>
+        <v>3974600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3476200.0</v>
+        <v>3974600.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.2</v>
+        <v>1.24</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
         <v>40000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>19.38</v>
+        <v>18.95</v>
       </c>
       <c r="E26" s="1">
         <v>18.33247725</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>733299.09</v>
       </c>
       <c r="I26" s="1">
-        <v>41900.91</v>
+        <v>24700.91</v>
       </c>
       <c r="J26" s="1">
-        <v>5.7140272736463</v>
+        <v>3.3684632010112</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>775200.0</v>
+        <v>758000.0</v>
       </c>
       <c r="N26" s="1">
-        <v>775200.0</v>
+        <v>758000.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
         <v>145923.0</v>
       </c>
       <c r="D27" s="1">
-        <v>22.83</v>
+        <v>23.71</v>
       </c>
       <c r="E27" s="1">
         <v>24.42584157</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3564292.08</v>
       </c>
       <c r="I27" s="1">
-        <v>-232869.99</v>
+        <v>-104457.75</v>
       </c>
       <c r="J27" s="1">
-        <v>-6.5334149046506</v>
+        <v>-2.9306731226135</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3331422.09</v>
+        <v>3459834.33</v>
       </c>
       <c r="N27" s="1">
-        <v>3331422.09</v>
+        <v>3459834.33</v>
       </c>
       <c r="O27" s="1">
-        <v>1.15</v>
+        <v>1.08</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
         <v>15000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>347.7</v>
+        <v>375.85</v>
       </c>
       <c r="E28" s="1">
         <v>395.87937933</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>5938190.69</v>
       </c>
       <c r="I28" s="1">
-        <v>-722690.69</v>
+        <v>-300440.69</v>
       </c>
       <c r="J28" s="1">
-        <v>-12.17021695206</v>
+        <v>-5.0594651752418</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>5215500.0</v>
+        <v>5637750.0</v>
       </c>
       <c r="N28" s="1">
-        <v>5215500.0</v>
+        <v>5637750.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.79</v>
+        <v>1.76</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
         <v>26000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>457.95</v>
+        <v>475.2</v>
       </c>
       <c r="E29" s="1">
         <v>447.07844269</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>11624039.51</v>
       </c>
       <c r="I29" s="1">
-        <v>282660.49</v>
+        <v>731160.49</v>
       </c>
       <c r="J29" s="1">
-        <v>2.4316889989649</v>
+        <v>6.2900723055096</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>11906700.0</v>
+        <v>12355200.0</v>
       </c>
       <c r="N29" s="1">
-        <v>11906700.0</v>
+        <v>12355200.0</v>
       </c>
       <c r="O29" s="1">
-        <v>4.09</v>
+        <v>3.86</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
         <v>5000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>520.8</v>
+        <v>557.6</v>
       </c>
       <c r="E30" s="1">
         <v>217.512606</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1087563.03</v>
       </c>
       <c r="I30" s="1">
-        <v>1516436.97</v>
+        <v>1700436.97</v>
       </c>
       <c r="J30" s="1">
-        <v>139.43439857458</v>
+        <v>156.35295822809</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2604000.0</v>
+        <v>2788000.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2604000.0</v>
+        <v>2788000.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>450000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>6.916</v>
+        <v>9.05</v>
       </c>
       <c r="E31" s="1">
-        <v>4.32611927</v>
+        <v>4.32611926</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1946753.67</v>
+        <v>1643925.32</v>
       </c>
       <c r="I31" s="1">
-        <v>1165446.33</v>
+        <v>1795074.68</v>
       </c>
       <c r="J31" s="1">
-        <v>59.866142694879</v>
+        <v>109.19441766369</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3112200.0</v>
+        <v>3439000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3112200.0</v>
+        <v>3439000.0</v>
       </c>
       <c r="O31" s="1">
         <v>1.07</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
         <v>145000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>17.115</v>
+        <v>17.93</v>
       </c>
       <c r="E32" s="1">
         <v>12.34606</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>1790178.7</v>
       </c>
       <c r="I32" s="1">
-        <v>691496.3</v>
+        <v>809671.3</v>
       </c>
       <c r="J32" s="1">
-        <v>38.62722196393</v>
+        <v>45.228518247927</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2481675.0</v>
+        <v>2599850.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2481675.0</v>
+        <v>2599850.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.85</v>
+        <v>0.81</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
         <v>50000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>10.21</v>
+        <v>12.19</v>
       </c>
       <c r="E33" s="1">
         <v>0.9947596</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>49737.98</v>
       </c>
       <c r="I33" s="1">
-        <v>460762.02</v>
+        <v>559762.02</v>
       </c>
       <c r="J33" s="1">
-        <v>926.37863459674</v>
+        <v>1125.421699876</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>510500.0</v>
+        <v>609500.0</v>
       </c>
       <c r="N33" s="1">
-        <v>510500.0</v>
+        <v>609500.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
         <v>60000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>40.02</v>
+        <v>41.55</v>
       </c>
       <c r="E34" s="1">
         <v>41.1521</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2469126.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-67926.0</v>
+        <v>23874.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.7510139215253</v>
+        <v>0.96690083859633</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2401200.0</v>
+        <v>2493000.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2401200.0</v>
+        <v>2493000.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
         <v>105000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>70.52</v>
+        <v>77.88</v>
       </c>
       <c r="E35" s="1">
         <v>66.61824505</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>6994915.73</v>
       </c>
       <c r="I35" s="1">
-        <v>409684.27</v>
+        <v>1182484.27</v>
       </c>
       <c r="J35" s="1">
-        <v>5.8568864274223</v>
+        <v>16.904910875888</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>7404600.0</v>
+        <v>8177400.0</v>
       </c>
       <c r="N35" s="1">
-        <v>7404600.0</v>
+        <v>8177400.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.55</v>
+        <v>2.56</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
         <v>90000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>27.64</v>
+        <v>30.87</v>
       </c>
       <c r="E36" s="1">
         <v>41.45026933</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>3730524.24</v>
       </c>
       <c r="I36" s="1">
-        <v>-1242924.24</v>
+        <v>-952224.24</v>
       </c>
       <c r="J36" s="1">
-        <v>-33.317682986025</v>
+        <v>-25.525212510079</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2487600.0</v>
+        <v>2778300.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2487600.0</v>
+        <v>2778300.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
         <v>50000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>31.35</v>
+        <v>35.25</v>
       </c>
       <c r="E37" s="1">
         <v>25.513399</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1275669.95</v>
       </c>
       <c r="I37" s="1">
-        <v>291830.05</v>
+        <v>486830.05</v>
       </c>
       <c r="J37" s="1">
-        <v>22.876610834958</v>
+        <v>38.162696393374</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1567500.0</v>
+        <v>1762500.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1567500.0</v>
+        <v>1762500.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
         <v>41000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>281.6</v>
+        <v>279.0</v>
       </c>
       <c r="E38" s="1">
         <v>146.30077683</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>5998331.85</v>
       </c>
       <c r="I38" s="1">
-        <v>5547268.15</v>
+        <v>5440668.15</v>
       </c>
       <c r="J38" s="1">
-        <v>92.480180968981</v>
+        <v>90.703020207193</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>11545600.0</v>
+        <v>11439000.0</v>
       </c>
       <c r="N38" s="1">
-        <v>11545600.0</v>
+        <v>11439000.0</v>
       </c>
       <c r="O38" s="1">
-        <v>3.97</v>
+        <v>3.58</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
         <v>74000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>68.08</v>
+        <v>78.02</v>
       </c>
       <c r="E39" s="1">
         <v>58.30670608</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>4314696.25</v>
       </c>
       <c r="I39" s="1">
-        <v>723223.75</v>
+        <v>1458783.75</v>
       </c>
       <c r="J39" s="1">
-        <v>16.761869389995</v>
+        <v>33.809651142882</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5037920.0</v>
+        <v>5773480.0</v>
       </c>
       <c r="N39" s="1">
-        <v>5037920.0</v>
+        <v>5773480.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.73</v>
+        <v>1.8</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
         <v>140000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>77.79</v>
+        <v>81.76</v>
       </c>
       <c r="E40" s="1">
         <v>83.4449335</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>11682290.69</v>
       </c>
       <c r="I40" s="1">
-        <v>-791690.69</v>
+        <v>-235890.69</v>
       </c>
       <c r="J40" s="1">
-        <v>-6.7768446361096</v>
+        <v>-2.0192160618116</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>10890600.0</v>
+        <v>11446400.0</v>
       </c>
       <c r="N40" s="1">
-        <v>10890600.0</v>
+        <v>11446400.0</v>
       </c>
       <c r="O40" s="1">
-        <v>3.74</v>
+        <v>3.58</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>40000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>153.82</v>
+        <v>140.7</v>
       </c>
       <c r="E41" s="1">
-        <v>181.3782835</v>
+        <v>181.37828343</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>7255131.34</v>
+        <v>6348239.92</v>
       </c>
       <c r="I41" s="1">
-        <v>-1102331.34</v>
+        <v>-1423739.92</v>
       </c>
       <c r="J41" s="1">
-        <v>-15.1938164637</v>
+        <v>-22.427317460302</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>6152800.0</v>
+        <v>4924500.0</v>
       </c>
       <c r="N41" s="1">
-        <v>6152800.0</v>
+        <v>4924500.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.12</v>
+        <v>1.54</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
         <v>85000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>237.15</v>
+        <v>274.85</v>
       </c>
       <c r="E42" s="1">
         <v>112.98021765</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>9603318.5</v>
       </c>
       <c r="I42" s="1">
-        <v>10554431.5</v>
+        <v>13758931.5</v>
       </c>
       <c r="J42" s="1">
-        <v>109.90400349629</v>
+        <v>143.27267704388</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>20157750.0</v>
+        <v>23362250.0</v>
       </c>
       <c r="N42" s="1">
-        <v>20157750.0</v>
+        <v>23362250.0</v>
       </c>
       <c r="O42" s="1">
-        <v>6.93</v>
+        <v>7.3</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
         <v>34190.0</v>
       </c>
       <c r="D43" s="1">
-        <v>203.75</v>
+        <v>243.4</v>
       </c>
       <c r="E43" s="1">
         <v>131.63412928</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>4500570.88</v>
       </c>
       <c r="I43" s="1">
-        <v>2465641.62</v>
+        <v>3821275.12</v>
       </c>
       <c r="J43" s="1">
-        <v>54.785085842265</v>
+        <v>84.906453467521</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>6966212.5</v>
+        <v>8321846.0</v>
       </c>
       <c r="N43" s="1">
-        <v>6966212.5</v>
+        <v>8321846.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>30000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>36.55</v>
+        <v>182.8</v>
       </c>
       <c r="E44" s="1">
-        <v>47.8141</v>
+        <v>167.8389</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1434423.0</v>
+        <v>1678389.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-337923.0</v>
+        <v>149611.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-23.558113610839</v>
+        <v>8.9139645219314</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1096500.0</v>
+        <v>1828000.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1096500.0</v>
+        <v>1828000.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.38</v>
+        <v>0.57</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>150000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>60.98</v>
+        <v>35.97</v>
       </c>
       <c r="E45" s="1">
-        <v>29.29687933</v>
+        <v>47.8141</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4394531.9</v>
+        <v>1434423.0</v>
       </c>
       <c r="I45" s="1">
-        <v>4752468.1</v>
+        <v>-355323.0</v>
       </c>
       <c r="J45" s="1">
-        <v>108.1450358797</v>
+        <v>-24.771144913321</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>9147000.0</v>
+        <v>1079100.0</v>
       </c>
       <c r="N45" s="1">
-        <v>9147000.0</v>
+        <v>1079100.0</v>
       </c>
       <c r="O45" s="1">
-        <v>3.14</v>
+        <v>0.34</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>45000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>41.48</v>
+        <v>69.71</v>
       </c>
       <c r="E46" s="1">
-        <v>85.32343444</v>
+        <v>29.29687933</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3839554.55</v>
+        <v>4394531.9</v>
       </c>
       <c r="I46" s="1">
-        <v>-1972954.55</v>
+        <v>6061968.1</v>
       </c>
       <c r="J46" s="1">
-        <v>-51.38498553172</v>
+        <v>137.94343147219</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1866600.0</v>
+        <v>10456500.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1866600.0</v>
+        <v>10456500.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.64</v>
+        <v>3.27</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>16145.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>51.76</v>
+        <v>42.74</v>
       </c>
       <c r="E47" s="1">
-        <v>111.67451595</v>
+        <v>85.32343444</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1802985.06</v>
+        <v>3839554.55</v>
       </c>
       <c r="I47" s="1">
-        <v>-967319.86</v>
+        <v>-1916254.55</v>
       </c>
       <c r="J47" s="1">
-        <v>-53.651019160414</v>
+        <v>-49.908251726753</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>835665.2</v>
+        <v>1923300.0</v>
       </c>
       <c r="N47" s="1">
-        <v>835665.2</v>
+        <v>1923300.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.29</v>
+        <v>0.6</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>240000.0</v>
+        <v>16145.0</v>
       </c>
       <c r="D48" s="1">
-        <v>26.92</v>
+        <v>106.6</v>
       </c>
       <c r="E48" s="1">
-        <v>26.63851446</v>
+        <v>111.67451595</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>6393243.47</v>
+        <v>1802985.06</v>
       </c>
       <c r="I48" s="1">
-        <v>67556.53</v>
+        <v>-81928.06</v>
       </c>
       <c r="J48" s="1">
-        <v>1.0566863332674</v>
+        <v>-4.544023232228</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>6460800.0</v>
+        <v>1721057.0</v>
       </c>
       <c r="N48" s="1">
-        <v>6460800.0</v>
+        <v>1721057.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.22</v>
+        <v>0.54</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>100000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>30.05</v>
+        <v>42.87</v>
       </c>
       <c r="E49" s="1">
-        <v>44.4822689</v>
+        <v>26.63851446</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>4448226.89</v>
+        <v>6393243.47</v>
       </c>
       <c r="I49" s="1">
-        <v>-1443226.89</v>
+        <v>3895556.53</v>
       </c>
       <c r="J49" s="1">
-        <v>-32.444992705846</v>
+        <v>60.93239758942</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>3005000.0</v>
+        <v>10288800.0</v>
       </c>
       <c r="N49" s="1">
-        <v>3005000.0</v>
+        <v>10288800.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.03</v>
+        <v>3.22</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>50000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>32.02</v>
+        <v>36.46</v>
       </c>
       <c r="E50" s="1">
-        <v>20.7126766</v>
+        <v>43.60545122</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1035633.83</v>
+        <v>5014626.89</v>
       </c>
       <c r="I50" s="1">
-        <v>565366.17</v>
+        <v>-821726.89</v>
       </c>
       <c r="J50" s="1">
-        <v>54.591319211733</v>
+        <v>-16.386600798529</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1601000.0</v>
+        <v>4192900.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1601000.0</v>
+        <v>4192900.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.55</v>
+        <v>1.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>17000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>51.1</v>
+        <v>39.96</v>
       </c>
       <c r="E51" s="1">
-        <v>108.56003</v>
+        <v>20.71267667</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1845520.51</v>
+        <v>621380.3</v>
       </c>
       <c r="I51" s="1">
-        <v>-976820.51</v>
+        <v>577419.7</v>
       </c>
       <c r="J51" s="1">
-        <v>-52.929268718883</v>
+        <v>92.925330912486</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>868700.0</v>
+        <v>1198800.0</v>
       </c>
       <c r="N51" s="1">
-        <v>868700.0</v>
+        <v>1198800.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>260000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>76.96</v>
+        <v>53.8</v>
       </c>
       <c r="E52" s="1">
-        <v>47.36130515</v>
+        <v>108.56003</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>12313939.34</v>
+        <v>1845520.51</v>
       </c>
       <c r="I52" s="1">
-        <v>7695660.66</v>
+        <v>-930920.51</v>
       </c>
       <c r="J52" s="1">
-        <v>62.495521924505</v>
+        <v>-50.442165500507</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>20009600.0</v>
+        <v>914600.0</v>
       </c>
       <c r="N52" s="1">
-        <v>20009600.0</v>
+        <v>914600.0</v>
       </c>
       <c r="O52" s="1">
-        <v>6.88</v>
+        <v>0.29</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>55000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>59.63</v>
+        <v>76.6</v>
       </c>
       <c r="E53" s="1">
-        <v>42.147</v>
+        <v>47.36130515</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2318085.0</v>
+        <v>12313939.34</v>
       </c>
       <c r="I53" s="1">
-        <v>961565.0</v>
+        <v>7602060.66</v>
       </c>
       <c r="J53" s="1">
-        <v>41.481006951859</v>
+        <v>61.735407736709</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3279650.0</v>
+        <v>19916000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3279650.0</v>
+        <v>19916000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.13</v>
+        <v>6.23</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
-        <v>6000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>246.6</v>
+        <v>64.45</v>
       </c>
       <c r="E54" s="1">
-        <v>258.8688</v>
+        <v>42.147</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1553212.8</v>
+        <v>2318085.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-73612.8</v>
+        <v>1226665.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-4.7393892195583</v>
+        <v>52.917170854391</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1479600.0</v>
+        <v>3544750.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1479600.0</v>
+        <v>3544750.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.51</v>
+        <v>1.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
-        <v>37989.0</v>
+        <v>6000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>123.95</v>
+        <v>246.3</v>
       </c>
       <c r="E55" s="1">
-        <v>98.75025613</v>
+        <v>258.8688</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3751423.48</v>
+        <v>1553212.8</v>
       </c>
       <c r="I55" s="1">
-        <v>957313.07</v>
+        <v>-75412.8</v>
       </c>
       <c r="J55" s="1">
-        <v>25.518661785419</v>
+        <v>-4.8552780404591</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4708736.55</v>
+        <v>1477800.0</v>
       </c>
       <c r="N55" s="1">
-        <v>4708736.55</v>
+        <v>1477800.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.62</v>
+        <v>0.46</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
-        <v>175000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>22.1</v>
+        <v>131.05</v>
       </c>
       <c r="E56" s="1">
-        <v>29.41956617</v>
+        <v>98.750256</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>5148424.08</v>
+        <v>3456258.96</v>
       </c>
       <c r="I56" s="1">
-        <v>-1280924.08</v>
+        <v>1130491.04</v>
       </c>
       <c r="J56" s="1">
-        <v>-24.87992558686</v>
+        <v>32.708516725263</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3867500.0</v>
+        <v>4586750.0</v>
       </c>
       <c r="N56" s="1">
-        <v>3867500.0</v>
+        <v>4586750.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.33</v>
+        <v>1.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>134</v>
       </c>
       <c r="B57" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="1">
-        <v>229953.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>0.3286</v>
+        <v>24.86</v>
       </c>
       <c r="E57" s="1">
-        <v>26.87899184</v>
+        <v>29.41956617</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>6180904.81</v>
+        <v>5148424.08</v>
       </c>
       <c r="I57" s="1">
-        <v>-6105342.25</v>
+        <v>-797924.08</v>
       </c>
       <c r="J57" s="1">
-        <v>-98.777483842208</v>
+        <v>-15.498414031192</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>75562.56</v>
+        <v>4350500.0</v>
       </c>
       <c r="N57" s="1">
-        <v>75562.56</v>
+        <v>4350500.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.03</v>
+        <v>1.36</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>136</v>
       </c>
       <c r="B58" t="s">
         <v>137</v>
       </c>
       <c r="C58" s="1">
-        <v>229953.0</v>
+        <v>1609671.0</v>
       </c>
       <c r="D58" s="1">
-        <v>0.705</v>
+        <v>0.2864</v>
       </c>
       <c r="E58" s="1">
-        <v>0.0</v>
+        <v>4.01299884</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>0.0</v>
+        <v>6459607.85</v>
       </c>
       <c r="I58" s="1">
-        <v>162116.87</v>
+        <v>-5998598.08</v>
       </c>
       <c r="J58" s="1">
-        <v>0</v>
+        <v>-92.863192616251</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>162116.87</v>
+        <v>461009.77</v>
       </c>
       <c r="N58" s="1">
-        <v>162116.87</v>
+        <v>461009.77</v>
       </c>
       <c r="O58" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P58">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P60">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>