--- v3 (2026-07-23)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000284648</t>
   </si>
   <si>
@@ -88,84 +88,96 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>DE000A1EWWW0</t>
+  </si>
+  <si>
+    <t>ADIDAS AG</t>
+  </si>
+  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
+  </si>
+  <si>
+    <t>NL00150744L5</t>
+  </si>
+  <si>
+    <t>APERAM RTS 12-49</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
@@ -835,96 +847,96 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>700849.711</v>
+        <v>703629.572</v>
       </c>
       <c r="D2">
-        <v>456.48</v>
+        <v>481.41</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>319928140.74</v>
+        <v>338737814.46</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>319928140.74</v>
+        <v>338737814.46</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P58"/>
+  <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O58" sqref="O58"/>
+      <selection activeCell="O60" sqref="O60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -943,2889 +955,2989 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1000.0</v>
+        <v>26500.0</v>
       </c>
       <c r="D2" s="1">
-        <v>930.6</v>
+        <v>161.45</v>
       </c>
       <c r="E2" s="1">
-        <v>1571.40186</v>
+        <v>156.26346792</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1571401.86</v>
+        <v>4140981.9</v>
       </c>
       <c r="I2" s="1">
-        <v>-640801.86</v>
+        <v>137443.1</v>
       </c>
       <c r="J2" s="1">
-        <v>-40.778993350562</v>
+        <v>3.319094439896</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>930600.0</v>
+        <v>4278425.0</v>
       </c>
       <c r="N2" s="1">
-        <v>930600.0</v>
+        <v>4278425.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.29</v>
+        <v>1.26</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
-        <v>36773.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>187.86</v>
+        <v>817.4</v>
       </c>
       <c r="E3" s="1">
-        <v>74.82334457</v>
+        <v>1571.40186</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>2751478.85</v>
+        <v>1571401.86</v>
       </c>
       <c r="I3" s="1">
-        <v>4156696.93</v>
+        <v>-754001.86</v>
       </c>
       <c r="J3" s="1">
-        <v>151.07137494442</v>
+        <v>-47.982752165</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6908175.78</v>
+        <v>817400.0</v>
       </c>
       <c r="N3" s="1">
-        <v>6908175.78</v>
+        <v>817400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.16</v>
+        <v>0.24</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1">
-        <v>80000.0</v>
+        <v>36773.0</v>
       </c>
       <c r="D4" s="1">
-        <v>168.16</v>
+        <v>183.4</v>
       </c>
       <c r="E4" s="1">
-        <v>131.03674938</v>
+        <v>74.82334457</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>10482939.95</v>
+        <v>2751478.85</v>
       </c>
       <c r="I4" s="1">
-        <v>2969860.05</v>
+        <v>3992689.35</v>
       </c>
       <c r="J4" s="1">
-        <v>28.330411737215</v>
+        <v>145.11066839565</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>13452800.0</v>
+        <v>6744168.2</v>
       </c>
       <c r="N4" s="1">
-        <v>13452800.0</v>
+        <v>6744168.2</v>
       </c>
       <c r="O4" s="1">
-        <v>4.2</v>
+        <v>1.99</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1">
-        <v>12000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>390.1</v>
+        <v>178.96</v>
       </c>
       <c r="E5" s="1">
-        <v>256.43333333</v>
+        <v>138.8608352</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>3077200.0</v>
+        <v>13608361.85</v>
       </c>
       <c r="I5" s="1">
-        <v>1604000.0</v>
+        <v>3929718.15</v>
       </c>
       <c r="J5" s="1">
-        <v>52.125308722215</v>
+        <v>28.877231464859</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4681200.0</v>
+        <v>17538080.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4681200.0</v>
+        <v>17538080.0</v>
       </c>
       <c r="O5" s="1">
-        <v>1.46</v>
+        <v>5.18</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1">
-        <v>60000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>61.92</v>
+        <v>372.8</v>
       </c>
       <c r="E6" s="1">
-        <v>57.945</v>
+        <v>256.43333333</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>3476700.0</v>
+        <v>3077200.0</v>
       </c>
       <c r="I6" s="1">
-        <v>238500.0</v>
+        <v>1396400.0</v>
       </c>
       <c r="J6" s="1">
-        <v>6.8599534040901</v>
+        <v>45.378915897569</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3715200.0</v>
+        <v>4473600.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3715200.0</v>
+        <v>4473600.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.16</v>
+        <v>1.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1">
-        <v>133314.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.44</v>
+        <v>67.7</v>
       </c>
       <c r="E7" s="1">
-        <v>34.83157073</v>
+        <v>57.945</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4643536.02</v>
+        <v>3476700.0</v>
       </c>
       <c r="I7" s="1">
-        <v>880996.14</v>
+        <v>585300.0</v>
       </c>
       <c r="J7" s="1">
-        <v>18.972527319816</v>
+        <v>16.834929674692</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>5524532.16</v>
+        <v>4062000.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5524532.16</v>
+        <v>4062000.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.73</v>
+        <v>1.2</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="1">
-        <v>15400.0</v>
+        <v>133314.0</v>
       </c>
       <c r="D8" s="1">
-        <v>1223.8</v>
+        <v>51.65</v>
       </c>
       <c r="E8" s="1">
-        <v>754.07898312</v>
+        <v>34.83157073</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>11612816.34</v>
+        <v>4643536.02</v>
       </c>
       <c r="I8" s="1">
-        <v>7233703.66</v>
+        <v>2242132.08</v>
       </c>
       <c r="J8" s="1">
-        <v>62.290692009687</v>
+        <v>48.285015349143</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>18846520.0</v>
+        <v>6885668.1</v>
       </c>
       <c r="N8" s="1">
-        <v>18846520.0</v>
+        <v>6885668.1</v>
       </c>
       <c r="O8" s="1">
-        <v>5.89</v>
+        <v>2.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1">
-        <v>160000.0</v>
+        <v>133314.0</v>
       </c>
       <c r="D9" s="1">
-        <v>41.29</v>
+        <v>0.0</v>
       </c>
       <c r="E9" s="1">
-        <v>28.43625131</v>
+        <v>0.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>4549800.21</v>
+        <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>2056599.79</v>
+        <v>0.0</v>
       </c>
       <c r="J9" s="1">
-        <v>45.201980198599</v>
+        <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6606400.0</v>
+        <v>0.0</v>
       </c>
       <c r="N9" s="1">
-        <v>6606400.0</v>
+        <v>0.0</v>
       </c>
       <c r="O9" s="1">
-        <v>2.06</v>
+        <v>0.0</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1">
-        <v>350000.0</v>
+        <v>15400.0</v>
       </c>
       <c r="D10" s="1">
-        <v>10.89</v>
+        <v>1462.2</v>
       </c>
       <c r="E10" s="1">
-        <v>10.36792031</v>
+        <v>754.07898312</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3628772.11</v>
+        <v>11612816.34</v>
       </c>
       <c r="I10" s="1">
-        <v>182727.89</v>
+        <v>10905063.66</v>
       </c>
       <c r="J10" s="1">
-        <v>5.0355294976074</v>
+        <v>93.905417434682</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3811500.0</v>
+        <v>22517880.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3811500.0</v>
+        <v>22517880.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.19</v>
+        <v>6.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.326</v>
+        <v>39.52</v>
       </c>
       <c r="E11" s="1">
-        <v>5.90850086</v>
+        <v>28.43625131</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>4726800.69</v>
+        <v>4549800.21</v>
       </c>
       <c r="I11" s="1">
-        <v>3533999.31</v>
+        <v>1773399.79</v>
       </c>
       <c r="J11" s="1">
-        <v>74.765143313034</v>
+        <v>38.977531059545</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>8260800.0</v>
+        <v>6323200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>8260800.0</v>
+        <v>6323200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.58</v>
+        <v>1.87</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1">
-        <v>250000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.66</v>
+        <v>11.21</v>
       </c>
       <c r="E12" s="1">
-        <v>15.09988</v>
+        <v>10.36792031</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3774970.0</v>
+        <v>3628772.11</v>
       </c>
       <c r="I12" s="1">
-        <v>890030.0</v>
+        <v>294727.89</v>
       </c>
       <c r="J12" s="1">
-        <v>23.577141010392</v>
+        <v>8.1219729722846</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4665000.0</v>
+        <v>3923500.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4665000.0</v>
+        <v>3923500.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.46</v>
+        <v>1.16</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="1">
-        <v>25000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>241.8</v>
+        <v>10.674</v>
       </c>
       <c r="E13" s="1">
-        <v>139.073082</v>
+        <v>5.90850086</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3476827.05</v>
+        <v>4726800.69</v>
       </c>
       <c r="I13" s="1">
-        <v>2568172.95</v>
+        <v>3812399.31</v>
       </c>
       <c r="J13" s="1">
-        <v>73.865421347317</v>
+        <v>80.654962204467</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6045000.0</v>
+        <v>8539200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>6045000.0</v>
+        <v>8539200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.89</v>
+        <v>2.52</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1">
-        <v>175000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>90.31</v>
+        <v>19.41</v>
       </c>
       <c r="E14" s="1">
-        <v>66.43562937</v>
+        <v>15.09988</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>11626235.14</v>
+        <v>3774970.0</v>
       </c>
       <c r="I14" s="1">
-        <v>4178014.86</v>
+        <v>1077530.0</v>
       </c>
       <c r="J14" s="1">
-        <v>35.936094614374</v>
+        <v>28.544067899877</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>15804250.0</v>
+        <v>4852500.0</v>
       </c>
       <c r="N14" s="1">
-        <v>15804250.0</v>
+        <v>4852500.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.94</v>
+        <v>1.43</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="1">
-        <v>95000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>34.47</v>
+        <v>271.4</v>
       </c>
       <c r="E15" s="1">
-        <v>32.97489368</v>
+        <v>139.073082</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3132614.9</v>
+        <v>3476827.05</v>
       </c>
       <c r="I15" s="1">
-        <v>142035.1</v>
+        <v>3308172.95</v>
       </c>
       <c r="J15" s="1">
-        <v>4.5340747118326</v>
+        <v>95.149195011009</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3274650.0</v>
+        <v>6785000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3274650.0</v>
+        <v>6785000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.02</v>
+        <v>2.0</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="1">
-        <v>65000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.1</v>
+        <v>93.65</v>
       </c>
       <c r="E16" s="1">
-        <v>62.13237508</v>
+        <v>66.43562937</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4038604.38</v>
+        <v>11626235.14</v>
       </c>
       <c r="I16" s="1">
-        <v>387895.62</v>
+        <v>4762514.86</v>
       </c>
       <c r="J16" s="1">
-        <v>9.604694679205</v>
+        <v>40.963517446973</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4426500.0</v>
+        <v>16388750.0</v>
       </c>
       <c r="N16" s="1">
-        <v>4426500.0</v>
+        <v>16388750.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.38</v>
+        <v>4.84</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="1">
-        <v>65000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>27.53</v>
+        <v>37.1</v>
       </c>
       <c r="E17" s="1">
-        <v>26.74851877</v>
+        <v>33.61400619</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1738653.72</v>
+        <v>3798382.7</v>
       </c>
       <c r="I17" s="1">
-        <v>50796.28</v>
+        <v>393917.3</v>
       </c>
       <c r="J17" s="1">
-        <v>2.9215869391175</v>
+        <v>10.370658543701</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1789450.0</v>
+        <v>4192300.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1789450.0</v>
+        <v>4192300.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.56</v>
+        <v>1.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>9.884</v>
+        <v>64.42</v>
       </c>
       <c r="E18" s="1">
-        <v>7.4403</v>
+        <v>62.854186</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2232090.0</v>
+        <v>5028334.88</v>
       </c>
       <c r="I18" s="1">
-        <v>733110.0</v>
+        <v>125265.12</v>
       </c>
       <c r="J18" s="1">
-        <v>32.844105748424</v>
+        <v>2.4911849148758</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2965200.0</v>
+        <v>5153600.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2965200.0</v>
+        <v>5153600.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.93</v>
+        <v>1.52</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="1">
-        <v>150000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>28.68</v>
+        <v>27.66</v>
       </c>
       <c r="E19" s="1">
-        <v>13.0131416</v>
+        <v>26.74851875</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1951971.24</v>
+        <v>1069940.75</v>
       </c>
       <c r="I19" s="1">
-        <v>2350028.76</v>
+        <v>36459.25</v>
       </c>
       <c r="J19" s="1">
-        <v>120.39259144003</v>
+        <v>3.4075952336613</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4302000.0</v>
+        <v>1106400.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4302000.0</v>
+        <v>1106400.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.34</v>
+        <v>0.33</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="1">
-        <v>16000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0</v>
+        <v>9.638</v>
       </c>
       <c r="E20" s="1">
-        <v>85.6756</v>
+        <v>7.4403</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1370809.6</v>
+        <v>2232090.0</v>
       </c>
       <c r="I20" s="1">
-        <v>229190.4</v>
+        <v>659310.0</v>
       </c>
       <c r="J20" s="1">
-        <v>16.719345998161</v>
+        <v>29.537787454807</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1600000.0</v>
+        <v>2891400.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1600000.0</v>
+        <v>2891400.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.5</v>
+        <v>0.85</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="1">
-        <v>15000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>191.8</v>
+        <v>26.94</v>
       </c>
       <c r="E21" s="1">
-        <v>154.49449667</v>
+        <v>13.0131416</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2317417.45</v>
+        <v>1951971.24</v>
       </c>
       <c r="I21" s="1">
-        <v>559582.55</v>
+        <v>2089028.76</v>
       </c>
       <c r="J21" s="1">
-        <v>24.146816966447</v>
+        <v>107.02149279617</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2877000.0</v>
+        <v>4041000.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2877000.0</v>
+        <v>4041000.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.9</v>
+        <v>1.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="1">
-        <v>4300.0</v>
+        <v>16000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1674.0</v>
+        <v>102.6</v>
       </c>
       <c r="E22" s="1">
-        <v>2111.89556047</v>
+        <v>85.6756</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>9081150.91</v>
+        <v>1370809.6</v>
       </c>
       <c r="I22" s="1">
-        <v>-1882950.91</v>
+        <v>270790.4</v>
       </c>
       <c r="J22" s="1">
-        <v>-20.734716652782</v>
+        <v>19.754048994113</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>7198200.0</v>
+        <v>1641600.0</v>
       </c>
       <c r="N22" s="1">
-        <v>7198200.0</v>
+        <v>1641600.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.25</v>
+        <v>0.48</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="1">
-        <v>95000.0</v>
+        <v>15342.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.24</v>
+        <v>174.05</v>
       </c>
       <c r="E23" s="1">
-        <v>28.49644874</v>
+        <v>154.95293769</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2707162.63</v>
+        <v>2377287.97</v>
       </c>
       <c r="I23" s="1">
-        <v>-594362.63</v>
+        <v>292987.13</v>
       </c>
       <c r="J23" s="1">
-        <v>-21.955187450264</v>
+        <v>12.324427402037</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>2112800.0</v>
+        <v>2670275.1</v>
       </c>
       <c r="N23" s="1">
-        <v>2112800.0</v>
+        <v>2670275.1</v>
       </c>
       <c r="O23" s="1">
-        <v>0.66</v>
+        <v>0.79</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="1">
-        <v>47486.0</v>
+        <v>4300.0</v>
       </c>
       <c r="D24" s="1">
-        <v>53.52</v>
+        <v>1619.0</v>
       </c>
       <c r="E24" s="1">
-        <v>46.44</v>
+        <v>2111.89556047</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2205249.84</v>
+        <v>9081150.91</v>
       </c>
       <c r="I24" s="1">
-        <v>336200.88</v>
+        <v>-2119450.91</v>
       </c>
       <c r="J24" s="1">
-        <v>15.245478036176</v>
+        <v>-23.339012103258</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2541450.72</v>
+        <v>6961700.0</v>
       </c>
       <c r="N24" s="1">
-        <v>2541450.72</v>
+        <v>6961700.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.79</v>
+        <v>2.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>70</v>
       </c>
       <c r="B25" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="1">
-        <v>700000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>5.678</v>
+        <v>22.1</v>
       </c>
       <c r="E25" s="1">
-        <v>2.11089357</v>
+        <v>28.49644874</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1477625.5</v>
+        <v>2707162.63</v>
       </c>
       <c r="I25" s="1">
-        <v>2496974.5</v>
+        <v>-607662.63</v>
       </c>
       <c r="J25" s="1">
-        <v>168.98561238961</v>
+        <v>-22.446476737897</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>3974600.0</v>
+        <v>2099500.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3974600.0</v>
+        <v>2099500.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.24</v>
+        <v>0.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="1">
-        <v>40000.0</v>
+        <v>47486.0</v>
       </c>
       <c r="D26" s="1">
-        <v>18.95</v>
+        <v>55.0</v>
       </c>
       <c r="E26" s="1">
-        <v>18.33247725</v>
+        <v>46.44</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>733299.09</v>
+        <v>2205249.84</v>
       </c>
       <c r="I26" s="1">
-        <v>24700.91</v>
+        <v>406480.16</v>
       </c>
       <c r="J26" s="1">
-        <v>3.3684632010112</v>
+        <v>18.432385874246</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>758000.0</v>
+        <v>2611730.0</v>
       </c>
       <c r="N26" s="1">
-        <v>758000.0</v>
+        <v>2611730.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.24</v>
+        <v>0.77</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1">
-        <v>145923.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>23.71</v>
+        <v>5.673</v>
       </c>
       <c r="E27" s="1">
-        <v>24.42584157</v>
+        <v>2.11089357</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3564292.08</v>
+        <v>1266536.14</v>
       </c>
       <c r="I27" s="1">
-        <v>-104457.75</v>
+        <v>2137263.86</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.9306731226135</v>
+        <v>168.74874648267</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3459834.33</v>
+        <v>3403800.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3459834.33</v>
+        <v>3403800.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.08</v>
+        <v>1.0</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
       <c r="C28" s="1">
-        <v>15000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>375.85</v>
+        <v>18.69</v>
       </c>
       <c r="E28" s="1">
-        <v>395.87937933</v>
+        <v>18.33247725</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>5938190.69</v>
+        <v>733299.09</v>
       </c>
       <c r="I28" s="1">
-        <v>-300440.69</v>
+        <v>14300.91</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.0594651752418</v>
+        <v>1.9502151570923</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>5637750.0</v>
+        <v>747600.0</v>
       </c>
       <c r="N28" s="1">
-        <v>5637750.0</v>
+        <v>747600.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.76</v>
+        <v>0.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="1">
-        <v>26000.0</v>
+        <v>151340.0</v>
       </c>
       <c r="D29" s="1">
-        <v>475.2</v>
+        <v>22.73</v>
       </c>
       <c r="E29" s="1">
-        <v>447.07844269</v>
+        <v>24.37118316</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>11624039.51</v>
+        <v>3688334.86</v>
       </c>
       <c r="I29" s="1">
-        <v>731160.49</v>
+        <v>-248376.66</v>
       </c>
       <c r="J29" s="1">
-        <v>6.2900723055096</v>
+        <v>-6.7341136157035</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>12355200.0</v>
+        <v>3439958.2</v>
       </c>
       <c r="N29" s="1">
-        <v>12355200.0</v>
+        <v>3439958.2</v>
       </c>
       <c r="O29" s="1">
-        <v>3.86</v>
+        <v>1.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="1">
-        <v>5000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>557.6</v>
+        <v>375.5</v>
       </c>
       <c r="E30" s="1">
-        <v>217.512606</v>
+        <v>395.87937933</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1087563.03</v>
+        <v>5938190.69</v>
       </c>
       <c r="I30" s="1">
-        <v>1700436.97</v>
+        <v>-305690.69</v>
       </c>
       <c r="J30" s="1">
-        <v>156.35295822809</v>
+        <v>-5.1478759433372</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2788000.0</v>
+        <v>5632500.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2788000.0</v>
+        <v>5632500.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.87</v>
+        <v>1.66</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="1">
-        <v>380000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>9.05</v>
+        <v>479.05</v>
       </c>
       <c r="E31" s="1">
-        <v>4.32611926</v>
+        <v>447.07844269</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1643925.32</v>
+        <v>11624039.51</v>
       </c>
       <c r="I31" s="1">
-        <v>1795074.68</v>
+        <v>831260.49</v>
       </c>
       <c r="J31" s="1">
-        <v>109.19441766369</v>
+        <v>7.1512187246514</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3439000.0</v>
+        <v>12455300.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3439000.0</v>
+        <v>12455300.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.07</v>
+        <v>3.68</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" s="1">
-        <v>145000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>17.93</v>
+        <v>448.1</v>
       </c>
       <c r="E32" s="1">
-        <v>12.34606</v>
+        <v>217.512606</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1790178.7</v>
+        <v>1087563.03</v>
       </c>
       <c r="I32" s="1">
-        <v>809671.3</v>
+        <v>1152936.97</v>
       </c>
       <c r="J32" s="1">
-        <v>45.228518247927</v>
+        <v>106.01104838954</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2599850.0</v>
+        <v>2240500.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2599850.0</v>
+        <v>2240500.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.81</v>
+        <v>0.66</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="1">
-        <v>50000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>12.19</v>
+        <v>13.08</v>
       </c>
       <c r="E33" s="1">
-        <v>0.9947596</v>
+        <v>4.32611926</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>49737.98</v>
+        <v>1643925.32</v>
       </c>
       <c r="I33" s="1">
-        <v>559762.02</v>
+        <v>3326474.68</v>
       </c>
       <c r="J33" s="1">
-        <v>1125.421699876</v>
+        <v>202.34950088852</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>609500.0</v>
+        <v>4970400.0</v>
       </c>
       <c r="N33" s="1">
-        <v>609500.0</v>
+        <v>4970400.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.19</v>
+        <v>1.47</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>88</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="1">
-        <v>60000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>41.55</v>
+        <v>17.435</v>
       </c>
       <c r="E34" s="1">
-        <v>41.1521</v>
+        <v>12.34606</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2469126.0</v>
+        <v>1790178.7</v>
       </c>
       <c r="I34" s="1">
-        <v>23874.0</v>
+        <v>737896.3</v>
       </c>
       <c r="J34" s="1">
-        <v>0.96690083859633</v>
+        <v>41.219141977279</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2493000.0</v>
+        <v>2528075.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2493000.0</v>
+        <v>2528075.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>90</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" s="1">
-        <v>105000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>77.88</v>
+        <v>11.22</v>
       </c>
       <c r="E35" s="1">
-        <v>66.61824505</v>
+        <v>0.9947596</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>6994915.73</v>
+        <v>49737.98</v>
       </c>
       <c r="I35" s="1">
-        <v>1182484.27</v>
+        <v>511262.02</v>
       </c>
       <c r="J35" s="1">
-        <v>16.904910875888</v>
+        <v>1027.9107032493</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>8177400.0</v>
+        <v>561000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>8177400.0</v>
+        <v>561000.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.56</v>
+        <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>92</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" s="1">
-        <v>90000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>30.87</v>
+        <v>40.15</v>
       </c>
       <c r="E36" s="1">
-        <v>41.45026933</v>
+        <v>41.1521</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3730524.24</v>
+        <v>2469126.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-952224.24</v>
+        <v>-60126.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-25.525212510079</v>
+        <v>-2.4351126673973</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2778300.0</v>
+        <v>2409000.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2778300.0</v>
+        <v>2409000.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.87</v>
+        <v>0.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>94</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" s="1">
-        <v>50000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>35.25</v>
+        <v>87.44</v>
       </c>
       <c r="E37" s="1">
-        <v>25.513399</v>
+        <v>66.61824505</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1275669.95</v>
+        <v>6994915.73</v>
       </c>
       <c r="I37" s="1">
-        <v>486830.05</v>
+        <v>2186284.27</v>
       </c>
       <c r="J37" s="1">
-        <v>38.162696393374</v>
+        <v>31.255333936668</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1762500.0</v>
+        <v>9181200.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1762500.0</v>
+        <v>9181200.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.55</v>
+        <v>2.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>96</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="1">
-        <v>41000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>279.0</v>
+        <v>26.81</v>
       </c>
       <c r="E38" s="1">
-        <v>146.30077683</v>
+        <v>41.45026933</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>5998331.85</v>
+        <v>3730524.24</v>
       </c>
       <c r="I38" s="1">
-        <v>5440668.15</v>
+        <v>-1317624.24</v>
       </c>
       <c r="J38" s="1">
-        <v>90.703020207193</v>
+        <v>-35.320082520091</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>11439000.0</v>
+        <v>2412900.0</v>
       </c>
       <c r="N38" s="1">
-        <v>11439000.0</v>
+        <v>2412900.0</v>
       </c>
       <c r="O38" s="1">
-        <v>3.58</v>
+        <v>0.71</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="1">
-        <v>74000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>78.02</v>
+        <v>36.71</v>
       </c>
       <c r="E39" s="1">
-        <v>58.30670608</v>
+        <v>25.513399</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4314696.25</v>
+        <v>1275669.95</v>
       </c>
       <c r="I39" s="1">
-        <v>1458783.75</v>
+        <v>559830.05</v>
       </c>
       <c r="J39" s="1">
-        <v>33.809651142882</v>
+        <v>43.885179704986</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5773480.0</v>
+        <v>1835500.0</v>
       </c>
       <c r="N39" s="1">
-        <v>5773480.0</v>
+        <v>1835500.0</v>
       </c>
       <c r="O39" s="1">
-        <v>1.8</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="1">
-        <v>140000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>81.76</v>
+        <v>298.5</v>
       </c>
       <c r="E40" s="1">
-        <v>83.4449335</v>
+        <v>146.30077683</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>11682290.69</v>
+        <v>5998331.85</v>
       </c>
       <c r="I40" s="1">
-        <v>-235890.69</v>
+        <v>6240168.15</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.0192160618116</v>
+        <v>104.0317259206</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>11446400.0</v>
+        <v>12238500.0</v>
       </c>
       <c r="N40" s="1">
-        <v>11446400.0</v>
+        <v>12238500.0</v>
       </c>
       <c r="O40" s="1">
-        <v>3.58</v>
+        <v>3.61</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>102</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="1">
-        <v>35000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>140.7</v>
+        <v>77.26</v>
       </c>
       <c r="E41" s="1">
-        <v>181.37828343</v>
+        <v>58.30670608</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>6348239.92</v>
+        <v>4314696.25</v>
       </c>
       <c r="I41" s="1">
-        <v>-1423739.92</v>
+        <v>1402543.75</v>
       </c>
       <c r="J41" s="1">
-        <v>-22.427317460302</v>
+        <v>32.506199016906</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4924500.0</v>
+        <v>5717240.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4924500.0</v>
+        <v>5717240.0</v>
       </c>
       <c r="O41" s="1">
-        <v>1.54</v>
+        <v>1.69</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>104</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="1">
-        <v>85000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>274.85</v>
+        <v>77.95</v>
       </c>
       <c r="E42" s="1">
-        <v>112.98021765</v>
+        <v>83.44493352</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>9603318.5</v>
+        <v>10430616.69</v>
       </c>
       <c r="I42" s="1">
-        <v>13758931.5</v>
+        <v>-686866.69</v>
       </c>
       <c r="J42" s="1">
-        <v>143.27267704388</v>
+        <v>-6.5851014413991</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>23362250.0</v>
+        <v>9743750.0</v>
       </c>
       <c r="N42" s="1">
-        <v>23362250.0</v>
+        <v>9743750.0</v>
       </c>
       <c r="O42" s="1">
-        <v>7.3</v>
+        <v>2.88</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>106</v>
       </c>
       <c r="B43" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="1">
-        <v>34190.0</v>
+        <v>35000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>243.4</v>
+        <v>161.48</v>
       </c>
       <c r="E43" s="1">
-        <v>131.63412928</v>
+        <v>181.37828343</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4500570.88</v>
+        <v>6348239.92</v>
       </c>
       <c r="I43" s="1">
-        <v>3821275.12</v>
+        <v>-696439.92</v>
       </c>
       <c r="J43" s="1">
-        <v>84.906453467521</v>
+        <v>-10.970598603337</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>8321846.0</v>
+        <v>5651800.0</v>
       </c>
       <c r="N43" s="1">
-        <v>8321846.0</v>
+        <v>5651800.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.6</v>
+        <v>1.67</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="1">
-        <v>10000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>182.8</v>
+        <v>269.05</v>
       </c>
       <c r="E44" s="1">
-        <v>167.8389</v>
+        <v>112.98021765</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1678389.0</v>
+        <v>9603318.5</v>
       </c>
       <c r="I44" s="1">
-        <v>149611.0</v>
+        <v>13265931.5</v>
       </c>
       <c r="J44" s="1">
-        <v>8.9139645219314</v>
+        <v>138.13903495963</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1828000.0</v>
+        <v>22869250.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1828000.0</v>
+        <v>22869250.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.57</v>
+        <v>6.75</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>110</v>
       </c>
       <c r="B45" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="1">
-        <v>30000.0</v>
+        <v>34190.0</v>
       </c>
       <c r="D45" s="1">
-        <v>35.97</v>
+        <v>268.8</v>
       </c>
       <c r="E45" s="1">
-        <v>47.8141</v>
+        <v>131.63412928</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1434423.0</v>
+        <v>4500570.88</v>
       </c>
       <c r="I45" s="1">
-        <v>-355323.0</v>
+        <v>4689701.12</v>
       </c>
       <c r="J45" s="1">
-        <v>-24.771144913321</v>
+        <v>104.20236110135</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1079100.0</v>
+        <v>9190272.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1079100.0</v>
+        <v>9190272.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.34</v>
+        <v>2.71</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>112</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="1">
-        <v>150000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>69.71</v>
+        <v>158.02</v>
       </c>
       <c r="E46" s="1">
-        <v>29.29687933</v>
+        <v>167.8389</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4394531.9</v>
+        <v>1678389.0</v>
       </c>
       <c r="I46" s="1">
-        <v>6061968.1</v>
+        <v>-98189.0</v>
       </c>
       <c r="J46" s="1">
-        <v>137.94343147219</v>
+        <v>-5.8501932507899</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>10456500.0</v>
+        <v>1580200.0</v>
       </c>
       <c r="N46" s="1">
-        <v>10456500.0</v>
+        <v>1580200.0</v>
       </c>
       <c r="O46" s="1">
-        <v>3.27</v>
+        <v>0.47</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>114</v>
       </c>
       <c r="B47" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="1">
-        <v>45000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>42.74</v>
+        <v>34.84</v>
       </c>
       <c r="E47" s="1">
-        <v>85.32343444</v>
+        <v>47.8141</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3839554.55</v>
+        <v>1434423.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-1916254.55</v>
+        <v>-389223.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-49.908251726753</v>
+        <v>-27.13446451988</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1923300.0</v>
+        <v>1045200.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1923300.0</v>
+        <v>1045200.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>116</v>
       </c>
       <c r="B48" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="1">
-        <v>16145.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>106.6</v>
+        <v>70.26</v>
       </c>
       <c r="E48" s="1">
-        <v>111.67451595</v>
+        <v>29.29687933</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1802985.06</v>
+        <v>4394531.9</v>
       </c>
       <c r="I48" s="1">
-        <v>-81928.06</v>
+        <v>6144468.1</v>
       </c>
       <c r="J48" s="1">
-        <v>-4.544023232228</v>
+        <v>139.82076452784</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1721057.0</v>
+        <v>10539000.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1721057.0</v>
+        <v>10539000.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.54</v>
+        <v>3.11</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="1">
-        <v>240000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>42.87</v>
+        <v>49.62</v>
       </c>
       <c r="E49" s="1">
-        <v>26.63851446</v>
+        <v>85.32343444</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>6393243.47</v>
+        <v>3839554.55</v>
       </c>
       <c r="I49" s="1">
-        <v>3895556.53</v>
+        <v>-1606654.55</v>
       </c>
       <c r="J49" s="1">
-        <v>60.93239758942</v>
+        <v>-41.84481634725</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>10288800.0</v>
+        <v>2232900.0</v>
       </c>
       <c r="N49" s="1">
-        <v>10288800.0</v>
+        <v>2232900.0</v>
       </c>
       <c r="O49" s="1">
-        <v>3.22</v>
+        <v>0.66</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="1">
-        <v>115000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>36.46</v>
+        <v>146.65</v>
       </c>
       <c r="E50" s="1">
-        <v>43.60545122</v>
+        <v>111.674516</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5014626.89</v>
+        <v>558372.58</v>
       </c>
       <c r="I50" s="1">
-        <v>-821726.89</v>
+        <v>174877.42</v>
       </c>
       <c r="J50" s="1">
-        <v>-16.386600798529</v>
+        <v>31.319127454289</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4192900.0</v>
+        <v>733250.0</v>
       </c>
       <c r="N50" s="1">
-        <v>4192900.0</v>
+        <v>733250.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.31</v>
+        <v>0.22</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" s="1">
-        <v>30000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>39.96</v>
+        <v>62.82</v>
       </c>
       <c r="E51" s="1">
-        <v>20.71267667</v>
+        <v>26.63851446</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>621380.3</v>
+        <v>6393243.47</v>
       </c>
       <c r="I51" s="1">
-        <v>577419.7</v>
+        <v>8683556.53</v>
       </c>
       <c r="J51" s="1">
-        <v>92.925330912486</v>
+        <v>135.82396119821</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1198800.0</v>
+        <v>15076800.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1198800.0</v>
+        <v>15076800.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.37</v>
+        <v>4.45</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
         <v>125</v>
       </c>
       <c r="C52" s="1">
-        <v>17000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>53.8</v>
+        <v>34.9</v>
       </c>
       <c r="E52" s="1">
-        <v>108.56003</v>
+        <v>43.60545122</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1845520.51</v>
+        <v>5014626.89</v>
       </c>
       <c r="I52" s="1">
-        <v>-930920.51</v>
+        <v>-1001126.89</v>
       </c>
       <c r="J52" s="1">
-        <v>-50.442165500507</v>
+        <v>-19.964135158219</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>914600.0</v>
+        <v>4013500.0</v>
       </c>
       <c r="N52" s="1">
-        <v>914600.0</v>
+        <v>4013500.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.29</v>
+        <v>1.18</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>126</v>
       </c>
       <c r="B53" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="1">
-        <v>260000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>76.6</v>
+        <v>35.0</v>
       </c>
       <c r="E53" s="1">
-        <v>47.36130515</v>
+        <v>20.71267667</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>12313939.34</v>
+        <v>621380.3</v>
       </c>
       <c r="I53" s="1">
-        <v>7602060.66</v>
+        <v>428619.7</v>
       </c>
       <c r="J53" s="1">
-        <v>61.735407736709</v>
+        <v>68.978643191617</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>19916000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>19916000.0</v>
+        <v>1050000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>6.23</v>
+        <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>128</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" s="1">
-        <v>55000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>64.45</v>
+        <v>59.24</v>
       </c>
       <c r="E54" s="1">
-        <v>42.147</v>
+        <v>108.56003</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2318085.0</v>
+        <v>1845520.51</v>
       </c>
       <c r="I54" s="1">
-        <v>1226665.0</v>
+        <v>-838440.51</v>
       </c>
       <c r="J54" s="1">
-        <v>52.917170854391</v>
+        <v>-45.431113090149</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>3544750.0</v>
+        <v>1007080.0</v>
       </c>
       <c r="N54" s="1">
-        <v>3544750.0</v>
+        <v>1007080.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.11</v>
+        <v>0.3</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>130</v>
       </c>
       <c r="B55" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="1">
-        <v>6000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>246.3</v>
+        <v>77.37</v>
       </c>
       <c r="E55" s="1">
-        <v>258.8688</v>
+        <v>47.36130515</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1553212.8</v>
+        <v>12313939.34</v>
       </c>
       <c r="I55" s="1">
-        <v>-75412.8</v>
+        <v>7802260.66</v>
       </c>
       <c r="J55" s="1">
-        <v>-4.8552780404591</v>
+        <v>63.361207527274</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1477800.0</v>
+        <v>20116200.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1477800.0</v>
+        <v>20116200.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.46</v>
+        <v>5.94</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>132</v>
       </c>
       <c r="B56" t="s">
         <v>133</v>
       </c>
       <c r="C56" s="1">
-        <v>35000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>131.05</v>
+        <v>73.15</v>
       </c>
       <c r="E56" s="1">
-        <v>98.750256</v>
+        <v>51.99959375</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3456258.96</v>
+        <v>4159967.5</v>
       </c>
       <c r="I56" s="1">
-        <v>1130491.04</v>
+        <v>1692032.5</v>
       </c>
       <c r="J56" s="1">
-        <v>32.708516725263</v>
+        <v>40.674175940076</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4586750.0</v>
+        <v>5852000.0</v>
       </c>
       <c r="N56" s="1">
-        <v>4586750.0</v>
+        <v>5852000.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.43</v>
+        <v>1.73</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>134</v>
       </c>
       <c r="B57" t="s">
         <v>135</v>
       </c>
       <c r="C57" s="1">
-        <v>175000.0</v>
+        <v>14700.0</v>
       </c>
       <c r="D57" s="1">
-        <v>24.86</v>
+        <v>261.0</v>
       </c>
       <c r="E57" s="1">
-        <v>29.41956617</v>
+        <v>247.89583673</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>5148424.08</v>
+        <v>3644068.8</v>
       </c>
       <c r="I57" s="1">
-        <v>-797924.08</v>
+        <v>192631.2</v>
       </c>
       <c r="J57" s="1">
-        <v>-15.498414031192</v>
+        <v>5.2861570560907</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4350500.0</v>
+        <v>3836700.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4350500.0</v>
+        <v>3836700.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.36</v>
+        <v>1.13</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>136</v>
       </c>
       <c r="B58" t="s">
         <v>137</v>
       </c>
       <c r="C58" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>124.25</v>
+      </c>
+      <c r="E58" s="1">
+        <v>98.750256</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>3456258.96</v>
+      </c>
+      <c r="I58" s="1">
+        <v>892491.04</v>
+      </c>
+      <c r="J58" s="1">
+        <v>25.822458627348</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>4348750.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>4348750.0</v>
+      </c>
+      <c r="O58" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="P58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" t="s">
+        <v>138</v>
+      </c>
+      <c r="B59" t="s">
+        <v>139</v>
+      </c>
+      <c r="C59" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>23.88</v>
+      </c>
+      <c r="E59" s="1">
+        <v>29.41956617</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>5148424.08</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-969424.08</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-18.829530453132</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>4179000.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>4179000.0</v>
+      </c>
+      <c r="O59" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="P59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" t="s">
+        <v>140</v>
+      </c>
+      <c r="B60" t="s">
+        <v>141</v>
+      </c>
+      <c r="C60" s="1">
         <v>1609671.0</v>
       </c>
-      <c r="D58" s="1">
-[...2 lines deleted...]
-      <c r="E58" s="1">
+      <c r="D60" s="1">
+        <v>0.3003</v>
+      </c>
+      <c r="E60" s="1">
         <v>4.01299884</v>
       </c>
-      <c r="F58" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="1">
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
         <v>6459607.85</v>
       </c>
-      <c r="I58" s="1">
-[...17 lines deleted...]
-      <c r="O58" s="1">
+      <c r="I60" s="1">
+        <v>-5976223.65</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-92.516818184249</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>483384.2</v>
+      </c>
+      <c r="N60" s="1">
+        <v>483384.2</v>
+      </c>
+      <c r="O60" s="1">
         <v>0.14</v>
       </c>
-      <c r="P58">
+      <c r="P60">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>