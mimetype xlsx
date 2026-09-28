--- v4 (2026-09-05)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0000284648</t>
   </si>
   <si>
@@ -130,56 +130,50 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS SE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM</t>
   </si>
   <si>
-    <t>NL00150744L5</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>FR0013258662</t>
   </si>
   <si>
     <t>AYVENS SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>ES0113211835</t>
@@ -436,51 +430,51 @@
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>FR0011981968</t>
+    <t>FR00140182K6</t>
   </si>
   <si>
     <t>WORLDLINE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -792,3153 +786,3103 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>706777.435</v>
+      </c>
+      <c r="C2">
+        <v>493.12</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>348531258.82</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>348531258.82</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P60"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O60" sqref="O60"/>
+      <selection activeCell="N59" sqref="N59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="1">
+        <v>36000.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D2" s="1">
+        <v>160.92800278</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>5793408.1</v>
+      </c>
+      <c r="H2" s="1">
+        <v>747791.9</v>
+      </c>
+      <c r="I2" s="1">
+        <v>12.907633763967</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>6541200.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>6541200.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1571.40186</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1571401.86</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-746501.86</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-47.505471324821</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>824900.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>824900.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>26</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="1">
+        <v>40450.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D4" s="1">
+        <v>68.02172682</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2751478.85</v>
+      </c>
+      <c r="H4" s="1">
+        <v>4240708.15</v>
+      </c>
+      <c r="I4" s="1">
+        <v>154.12468643908</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>6992187.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>6992187.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>28</v>
       </c>
-      <c r="B4" t="s">
-[...38 lines deleted...]
-      <c r="O4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="1">
+        <v>98000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>138.8608352</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>13608361.85</v>
+      </c>
+      <c r="H5" s="1">
+        <v>5197838.15</v>
+      </c>
+      <c r="I5" s="1">
+        <v>38.195913713156</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>18806200.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>18806200.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>5.4</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D6" s="1">
+        <v>256.43333333</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>3077200.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1817600.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>59.06668399844</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4894800.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4894800.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D7" s="1">
+        <v>57.945</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>3476700.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1004100.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>28.88083527483</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4480800.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4480800.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="1">
+        <v>101104.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>42.78</v>
+      </c>
+      <c r="D8" s="1">
+        <v>35.01145474</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>3539798.12</v>
+      </c>
+      <c r="H8" s="1">
+        <v>785431.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>22.188581760137</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>4325229.12</v>
+      </c>
+      <c r="M8" s="1">
+        <v>4325229.12</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1">
+        <v>15400.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D9" s="1">
+        <v>754.07898312</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>11612816.34</v>
+      </c>
+      <c r="H9" s="1">
+        <v>12691463.66</v>
+      </c>
+      <c r="I9" s="1">
+        <v>109.28842141664</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>24304280.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>24304280.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>6.97</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D10" s="1">
+        <v>28.43625131</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4549800.21</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2395799.79</v>
+      </c>
+      <c r="I10" s="1">
+        <v>52.657252613736</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>6945600.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>6945600.0</v>
+      </c>
+      <c r="N10" s="1">
         <v>1.99</v>
       </c>
-      <c r="P4">
-[...110 lines deleted...]
-      <c r="C7" s="1">
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>11.46</v>
+      </c>
+      <c r="D11" s="1">
+        <v>10.36792031</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>3628772.11</v>
+      </c>
+      <c r="H11" s="1">
+        <v>382227.89</v>
+      </c>
+      <c r="I11" s="1">
+        <v>10.533256936876</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>4011000.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>4011000.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D12" s="1">
+        <v>5.90850086</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>4726800.69</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4737199.31</v>
+      </c>
+      <c r="I12" s="1">
+        <v>100.21999277486</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>9464000.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>9464000.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.72</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D13" s="1">
+        <v>15.09988</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>3774970.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1592530.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>42.186560422997</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5367500.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>5367500.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>282.7</v>
+      </c>
+      <c r="D14" s="1">
+        <v>139.073082</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>3476827.05</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3590672.95</v>
+      </c>
+      <c r="I14" s="1">
+        <v>103.2744194164</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>7067500.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>7067500.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D15" s="1">
+        <v>66.43562937</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>11626235.14</v>
+      </c>
+      <c r="H15" s="1">
+        <v>6069764.86</v>
+      </c>
+      <c r="I15" s="1">
+        <v>52.207484081558</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>17696000.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>17696000.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>5.08</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="1">
+        <v>113000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D16" s="1">
+        <v>33.61400619</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>3798382.7</v>
+      </c>
+      <c r="H16" s="1">
+        <v>476407.3</v>
+      </c>
+      <c r="I16" s="1">
+        <v>12.542372310194</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>4274790.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>4274790.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="1">
+        <v>80000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D17" s="1">
+        <v>62.854186</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>5028334.88</v>
+      </c>
+      <c r="H17" s="1">
+        <v>741265.12</v>
+      </c>
+      <c r="I17" s="1">
+        <v>14.741761193121</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>5769600.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>5769600.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D18" s="1">
+        <v>26.74851875</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1069940.75</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-19940.75</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.8637246969049</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1050000.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1050000.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D19" s="1">
+        <v>7.4403</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2232090.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>797310.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>35.720333857506</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3029400.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3029400.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D20" s="1">
+        <v>13.0131416</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1951971.24</v>
+      </c>
+      <c r="H20" s="1">
+        <v>2144528.76</v>
+      </c>
+      <c r="I20" s="1">
+        <v>109.86477239286</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4096500.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4096500.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="1">
+        <v>16000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D21" s="1">
+        <v>85.6756</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1370809.6</v>
+      </c>
+      <c r="H21" s="1">
+        <v>480390.4</v>
+      </c>
+      <c r="I21" s="1">
+        <v>35.044283319872</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1851200.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1851200.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="1">
+        <v>15342.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D22" s="1">
+        <v>154.95293769</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2377287.97</v>
+      </c>
+      <c r="H22" s="1">
+        <v>210140.33</v>
+      </c>
+      <c r="I22" s="1">
+        <v>8.8394983128611</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2587428.3</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2587428.3</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4300.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>2111.89556047</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>9081150.91</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-2089350.91</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-23.007556318652</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>6991800.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>6991800.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="1">
+        <v>95000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.04</v>
+      </c>
+      <c r="D24" s="1">
+        <v>28.49644874</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2707162.63</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-613362.63</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-22.65702928974</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2093800.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2093800.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="1">
+        <v>47486.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>46.44</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2205249.84</v>
+      </c>
+      <c r="H25" s="1">
+        <v>453966.16</v>
+      </c>
+      <c r="I25" s="1">
+        <v>20.585701981051</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2659216.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2659216.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D26" s="1">
+        <v>2.11089357</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1266536.14</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2304663.86</v>
+      </c>
+      <c r="I26" s="1">
+        <v>181.96589794903</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>3571200.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>3571200.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>19.05</v>
+      </c>
+      <c r="D27" s="1">
+        <v>18.33247725</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>733299.09</v>
+      </c>
+      <c r="H27" s="1">
+        <v>28700.91</v>
+      </c>
+      <c r="I27" s="1">
+        <v>3.9139432179031</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>762000.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>762000.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" s="1">
+        <v>151340.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>23.89</v>
+      </c>
+      <c r="D28" s="1">
+        <v>24.37118316</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>3688334.86</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-72822.26</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-1.97439394101</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>3615512.6</v>
+      </c>
+      <c r="M28" s="1">
+        <v>3615512.6</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>395.87937933</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>5938190.69</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-118190.69</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-1.9903485113578</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5820000.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5820000.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" s="1">
+        <v>26000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D30" s="1">
+        <v>447.07844269</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>11624039.51</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1265460.49</v>
+      </c>
+      <c r="I30" s="1">
+        <v>10.886581114176</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>12889500.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>12889500.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D31" s="1">
+        <v>217.512606</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1087563.03</v>
+      </c>
+      <c r="H31" s="1">
+        <v>1300936.97</v>
+      </c>
+      <c r="I31" s="1">
+        <v>119.61945506735</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2388500.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2388500.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D32" s="1">
+        <v>12.4423</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3732690.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-315690.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-8.4574395409209</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3417000.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3417000.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>16.98</v>
+      </c>
+      <c r="D33" s="1">
+        <v>12.34606</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1790178.7</v>
+      </c>
+      <c r="H33" s="1">
+        <v>671921.3</v>
+      </c>
+      <c r="I33" s="1">
+        <v>37.533755708299</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2462100.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2462100.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>11.2</v>
+      </c>
+      <c r="D34" s="1">
+        <v>0.9947596</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>49737.98</v>
+      </c>
+      <c r="H34" s="1">
+        <v>510262.02</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1025.9001672364</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" s="1">
         <v>60000.0</v>
       </c>
-      <c r="D7" s="1">
-[...446 lines deleted...]
-      <c r="C16" s="1">
+      <c r="C35" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D35" s="1">
+        <v>41.1521</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2469126.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-220626.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-8.9353884734922</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2248500.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2248500.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="1">
+        <v>105000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>86.62</v>
+      </c>
+      <c r="D36" s="1">
+        <v>66.61824505</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>6994915.73</v>
+      </c>
+      <c r="H36" s="1">
+        <v>2100184.27</v>
+      </c>
+      <c r="I36" s="1">
+        <v>30.024439908442</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>9095100.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>9095100.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.61</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="1">
+        <v>90000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>26.07</v>
+      </c>
+      <c r="D37" s="1">
+        <v>41.45026933</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>3730524.24</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-1384224.24</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-37.105354393837</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2346300.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2346300.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>36.86</v>
+      </c>
+      <c r="D38" s="1">
+        <v>25.513399</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1275669.95</v>
+      </c>
+      <c r="H38" s="1">
+        <v>567330.05</v>
+      </c>
+      <c r="I38" s="1">
+        <v>44.473106072617</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1843000.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1843000.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="1">
+        <v>41000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D39" s="1">
+        <v>146.30077683</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>5998331.85</v>
+      </c>
+      <c r="H39" s="1">
+        <v>7642368.15</v>
+      </c>
+      <c r="I39" s="1">
+        <v>127.4082251718</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>13640700.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>13640700.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>3.91</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>101</v>
+      </c>
+      <c r="B40" s="1">
+        <v>74000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D40" s="1">
+        <v>58.30670608</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>4314696.25</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1649703.75</v>
+      </c>
+      <c r="I40" s="1">
+        <v>38.23452809685</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>5964400.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>5964400.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D41" s="1">
+        <v>83.44493352</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>10430616.69</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-1046866.69</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-10.036479348375</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>9383750.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>9383750.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.69</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D42" s="1">
+        <v>181.37828343</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>6348239.92</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-1618339.92</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-25.492734055332</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>4729900.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>4729900.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>107</v>
+      </c>
+      <c r="B43" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D43" s="1">
+        <v>112.98021765</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>9603318.5</v>
+      </c>
+      <c r="H43" s="1">
+        <v>13860931.5</v>
+      </c>
+      <c r="I43" s="1">
+        <v>144.33480988889</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>23464250.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>23464250.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>6.73</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>109</v>
+      </c>
+      <c r="B44" s="1">
+        <v>34190.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D44" s="1">
+        <v>131.63412928</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>4500570.88</v>
+      </c>
+      <c r="H44" s="1">
+        <v>4645254.12</v>
+      </c>
+      <c r="I44" s="1">
+        <v>103.21477527758</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>9145825.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>9145825.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>2.62</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>111</v>
+      </c>
+      <c r="B45" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D45" s="1">
+        <v>158.91235</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3178247.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-99847.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-3.1415745849835</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3078400.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3078400.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>113</v>
+      </c>
+      <c r="B46" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>34.22</v>
+      </c>
+      <c r="D46" s="1">
+        <v>47.8141</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1434423.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-407823.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-28.431153153568</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1026600.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1026600.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>115</v>
+      </c>
+      <c r="B47" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D47" s="1">
+        <v>29.29687933</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>4394531.9</v>
+      </c>
+      <c r="H47" s="1">
+        <v>7122468.1</v>
+      </c>
+      <c r="I47" s="1">
+        <v>162.07569456943</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>11517000.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>11517000.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>117</v>
+      </c>
+      <c r="B48" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>51.25</v>
+      </c>
+      <c r="D48" s="1">
+        <v>85.32343444</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>3839554.55</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-1533304.55</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-39.934438488444</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2306250.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2306250.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>119</v>
+      </c>
+      <c r="B49" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>114.35</v>
+      </c>
+      <c r="D49" s="1">
+        <v>111.674516</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>558372.58</v>
+      </c>
+      <c r="H49" s="1">
+        <v>13377.42</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2.3957874149193</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>571750.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>571750.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>121</v>
+      </c>
+      <c r="B50" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>62.58</v>
+      </c>
+      <c r="D50" s="1">
+        <v>26.63851445</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>5860473.18</v>
+      </c>
+      <c r="H50" s="1">
+        <v>7907126.82</v>
+      </c>
+      <c r="I50" s="1">
+        <v>134.92301009046</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>13767600.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>13767600.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>3.95</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>123</v>
+      </c>
+      <c r="B51" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>33.76</v>
+      </c>
+      <c r="D51" s="1">
+        <v>43.60545122</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>5014626.89</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-1132226.89</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-22.5784871903</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>3882400.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>3882400.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>125</v>
+      </c>
+      <c r="B52" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D52" s="1">
+        <v>20.71267667</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>621380.3</v>
+      </c>
+      <c r="H52" s="1">
+        <v>369819.7</v>
+      </c>
+      <c r="I52" s="1">
+        <v>59.515839172887</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>991200.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>991200.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>127</v>
+      </c>
+      <c r="B53" s="1">
+        <v>17000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>51.62</v>
+      </c>
+      <c r="D53" s="1">
+        <v>108.56003</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1845520.51</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-967980.51</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-52.450271062011</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>877540.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>877540.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>129</v>
+      </c>
+      <c r="B54" s="1">
+        <v>260000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>68.36</v>
+      </c>
+      <c r="D54" s="1">
+        <v>47.36130515</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>12313939.34</v>
+      </c>
+      <c r="H54" s="1">
+        <v>5459660.66</v>
+      </c>
+      <c r="I54" s="1">
+        <v>44.337238549366</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>17773600.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>17773600.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>5.1</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>131</v>
+      </c>
+      <c r="B55" s="1">
+        <v>80000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D55" s="1">
+        <v>51.99959375</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>4159967.5</v>
+      </c>
+      <c r="H55" s="1">
+        <v>2007232.5</v>
+      </c>
+      <c r="I55" s="1">
+        <v>48.251158212174</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>6167200.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>6167200.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>133</v>
+      </c>
+      <c r="B56" s="1">
+        <v>14700.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D56" s="1">
+        <v>247.89583673</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>3644068.8</v>
+      </c>
+      <c r="H56" s="1">
+        <v>155881.2</v>
+      </c>
+      <c r="I56" s="1">
+        <v>4.2776689616837</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>3799950.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>3799950.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>135</v>
+      </c>
+      <c r="B57" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D57" s="1">
+        <v>98.750256</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3456258.96</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1097241.04</v>
+      </c>
+      <c r="I57" s="1">
+        <v>31.74649390276</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>4553500.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>4553500.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>137</v>
+      </c>
+      <c r="B58" s="1">
         <v>175000.0</v>
       </c>
-      <c r="D16" s="1">
-[...282 lines deleted...]
-      <c r="O21" s="1">
+      <c r="C58" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D58" s="1">
+        <v>29.41956617</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>5148424.08</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-1011424.08</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-19.645314066669</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>4137000.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>4137000.0</v>
+      </c>
+      <c r="N58" s="1">
         <v>1.19</v>
       </c>
-      <c r="P21">
-[...1804 lines deleted...]
-      <c r="A58" t="s">
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>136</v>
       </c>
-      <c r="B58" t="s">
-[...45 lines deleted...]
-    <row r="59" spans="1:16">
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
+        <v>139</v>
+      </c>
+      <c r="B59" s="1">
+        <v>40241.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>10.762</v>
+      </c>
+      <c r="D59" s="1">
+        <v>160.5230449</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>6459607.85</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-6026534.21</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-93.29566670212</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>433073.64</v>
+      </c>
+      <c r="M59" s="1">
+        <v>433073.64</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>138</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">