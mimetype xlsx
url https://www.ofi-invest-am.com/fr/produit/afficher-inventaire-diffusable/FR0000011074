--- v0 (2026-05-01)
+++ v1 (2026-05-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -67,56 +67,50 @@
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011157973</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>FR0013274941</t>
   </si>
   <si>
     <t>RCEUR</t>
   </si>
   <si>
     <t>FR0013303609</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>FR0013309010</t>
   </si>
   <si>
-    <t>N-D</t>
-[...4 lines deleted...]
-  <si>
     <t>VYV</t>
   </si>
   <si>
     <t>FR0014010WY7</t>
   </si>
   <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
@@ -166,456 +160,441 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01723124</t>
   </si>
   <si>
     <t>EUR/GBP 19/03/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-1 717.50</t>
+    <t>-5 464.78</t>
   </si>
   <si>
     <t>OVCT01723121</t>
   </si>
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>OVCT01723203</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-7 887.57</t>
+    <t>-32 590.02</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>2 990.03</t>
+    <t>4 318.93</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>39 780.82</t>
+    <t>2 191.78</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>15 453.30</t>
-[...8 lines deleted...]
-    <t>45 020.55</t>
+    <t>18 286.40</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>9 468.49</t>
+    <t>12 723.29</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>4 384.93</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>8 221.15</t>
+    <t>11 394.23</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>1 673.00</t>
+    <t>3 838.05</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>43 980.98</t>
+    <t>1 077.35</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>10 738.36</t>
+    <t>12 501.37</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>36 725.48</t>
+    <t>42 415.34</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>6 678.08</t>
+    <t>8 938.36</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>20 821.82</t>
+    <t>27 658.84</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>49 450.55</t>
+    <t>58 153.85</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>4 410.42</t>
+    <t>5 739.58</t>
   </si>
   <si>
     <t>XS2590764127</t>
   </si>
   <si>
     <t>HEINEKEN / FEMSA 2.625 24/02/2026</t>
   </si>
   <si>
-    <t>61 796.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>4 843.96</t>
+    <t>6 681.32</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>15 373.97</t>
+    <t>17 995.89</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>14 119.44</t>
+    <t>15 158.33</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>24 153.42</t>
+    <t>27 649.32</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>7 788.46</t>
+    <t>11 868.13</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>19 989.04</t>
+    <t>21 435.62</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>29 884.93</t>
+    <t>36 394.52</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>56 786.08</t>
+    <t>65 564.50</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>25 217.50</t>
+    <t>29 267.10</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>15 821.92</t>
+    <t>18 986.30</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>63 298.63</t>
+    <t>3 156.16</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>13 819.06</t>
+    <t>15 915.75</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>30 772.60</t>
+    <t>37 282.19</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>18 370.17</t>
+    <t>21 408.84</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>8 236.30</t>
+    <t>13 133.56</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>14 802.21</t>
+    <t>19 591.16</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>3 480.66</t>
+    <t>7 309.39</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>1 878.45</t>
+    <t>4 309.39</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>14 426.94</t>
+    <t>19 329.06</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>16 073.37</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>18 509.62</t>
+    <t>22 664.84</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>6 526.24</t>
+    <t>8 440.61</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>13 213.91</t>
+    <t>16 384.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -924,54 +903,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -979,2971 +958,2892 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>879888.9137</v>
+        <v>880288.9137</v>
       </c>
       <c r="D2">
-        <v>93.58</v>
+        <v>95.76</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>82344548.42</v>
+        <v>84296813.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>82344548.42</v>
+        <v>84296813.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>88.17</v>
+        <v>90.21</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>102515140.05</v>
+        <v>104895621.21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>102515140.05</v>
+        <v>104895621.21</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>123.42</v>
+        <v>126.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>123.42</v>
+        <v>126.18</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>123.42</v>
+        <v>126.18</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2221.8912</v>
+        <v>2305.0983</v>
       </c>
       <c r="D5">
-        <v>111.6</v>
+        <v>114.16</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>247972.29</v>
+        <v>263159.21</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>247972.29</v>
+        <v>263159.21</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>119.42</v>
+        <v>122.23</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>119.42</v>
+        <v>122.23</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>119.42</v>
+        <v>122.23</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
-        <v>13655.6114</v>
+        <v>211.0</v>
       </c>
       <c r="D7">
-        <v>130.0</v>
+        <v>106.73</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1775246.04</v>
+        <v>22520.43</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1775246.04</v>
+        <v>22520.43</v>
       </c>
       <c r="I7" t="s">
-        <v>8</v>
-[...27 lines deleted...]
-      <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="O53" sqref="O53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
+      <c r="D1" t="s">
         <v>22</v>
       </c>
-      <c r="C1" t="s">
+      <c r="E1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" t="s">
         <v>26</v>
       </c>
-      <c r="H1" t="s">
+      <c r="J1" t="s">
         <v>27</v>
       </c>
-      <c r="I1" t="s">
+      <c r="K1" t="s">
         <v>28</v>
       </c>
-      <c r="J1" t="s">
+      <c r="L1" t="s">
         <v>29</v>
       </c>
-      <c r="K1" t="s">
+      <c r="M1" t="s">
         <v>30</v>
       </c>
-      <c r="L1" t="s">
+      <c r="N1" t="s">
         <v>31</v>
       </c>
-      <c r="M1" t="s">
+      <c r="O1" t="s">
         <v>32</v>
       </c>
-      <c r="N1" t="s">
+      <c r="P1" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>181.5</v>
+        <v>189.3</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>1680731.1</v>
+        <v>1844531.1</v>
       </c>
       <c r="J2" s="1">
-        <v>78.879089140075</v>
+        <v>86.566454954359</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3811500.0</v>
+        <v>3975300.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3811500.0</v>
+        <v>3975300.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.04</v>
+        <v>2.1</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>2434.0</v>
+        <v>1515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4771.34</v>
+        <v>4778.18</v>
       </c>
       <c r="E3" s="1">
-        <v>4764.1338619556</v>
+        <v>4769.6875115512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>11595901.82</v>
+        <v>7226076.58</v>
       </c>
       <c r="I3" s="1">
-        <v>17539.74</v>
+        <v>12866.12</v>
       </c>
       <c r="J3" s="1">
-        <v>0.15125809335285</v>
+        <v>0.1780512544748</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11613441.56</v>
+        <v>7238942.7</v>
       </c>
       <c r="N3" s="1">
-        <v>11613441.56</v>
+        <v>7238942.7</v>
       </c>
       <c r="O3" s="1">
-        <v>6.21</v>
+        <v>3.82</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.45</v>
+        <v>96.02</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2408580.0</v>
+        <v>2231380.0</v>
       </c>
       <c r="J4" s="1">
-        <v>149.65515527333</v>
+        <v>138.64497769383</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4018000.0</v>
+        <v>3840800.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4018000.0</v>
+        <v>3840800.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.15</v>
+        <v>2.03</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>301.0</v>
+        <v>346.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>247313.49</v>
+        <v>472313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>19.664160188853</v>
+        <v>37.554150914762</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1505000.0</v>
+        <v>1730000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1505000.0</v>
+        <v>1730000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.81</v>
+        <v>0.91</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>324.0</v>
+        <v>350.1</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G6">
-        <v>10.53</v>
+        <v>10.68</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>416732.48</v>
+        <v>517545.65</v>
       </c>
       <c r="J6" s="1">
-        <v>37.156226482709</v>
+        <v>46.144815461806</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1538300.84</v>
+        <v>1639114.01</v>
       </c>
       <c r="N6" s="1">
-        <v>1538300.84</v>
+        <v>1639114.01</v>
       </c>
       <c r="O6" s="1">
-        <v>0.82</v>
+        <v>0.87</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>3292729.24</v>
       </c>
       <c r="D7" s="1">
-        <v>1.15091679</v>
+        <v>1.14291578</v>
       </c>
       <c r="E7" s="1">
         <v>1.1451933386</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G7">
         <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-16456.43</v>
+        <v>6548.58</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>-14738.93</v>
+        <v>12013.36</v>
       </c>
       <c r="N7" s="1">
-        <v>-16456.43</v>
+        <v>6548.5800000001</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>1430726.57</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09496725</v>
+        <v>0.093642</v>
       </c>
       <c r="E8" s="1">
         <v>0.0933430028</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G8">
-        <v>10.53</v>
+        <v>10.68</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-24895.84</v>
+        <v>-4582.87</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>37.33</v>
+        <v>118.79</v>
       </c>
       <c r="M8" s="1">
-        <v>-24933.17</v>
+        <v>-4701.6599999999</v>
       </c>
       <c r="N8" s="1">
-        <v>-24895.84</v>
+        <v>-4582.8699999999</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="1">
+        <v>23417077.32</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.84693789</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.8463007055</v>
+      </c>
+      <c r="F9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G9">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>223703.82</v>
+        <v>68665.75</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>231591.39</v>
+        <v>101255.77</v>
       </c>
       <c r="N9" s="1">
-        <v>223703.82</v>
+        <v>68665.75</v>
       </c>
       <c r="O9" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>55.855</v>
+        <v>57.283</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>130313.8</v>
+        <v>214664.9</v>
       </c>
       <c r="J10" s="1">
-        <v>4.0495324766033</v>
+        <v>6.6707630668187</v>
       </c>
       <c r="K10">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="L10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3348309.97</v>
+        <v>3432661.07</v>
       </c>
       <c r="N10" s="1">
-        <v>3351300.0</v>
+        <v>3436980.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.79</v>
+        <v>1.81</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>108.316</v>
+        <v>106.061</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>415800.0</v>
+        <v>303050.0</v>
       </c>
       <c r="J11" s="1">
-        <v>8.316</v>
+        <v>6.061</v>
       </c>
       <c r="K11">
-        <v>0.8</v>
+        <v>0.04</v>
       </c>
       <c r="L11" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5415800.0</v>
+        <v>5303050.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5455580.82</v>
+        <v>5305241.78</v>
       </c>
       <c r="O11" s="1">
-        <v>2.92</v>
+        <v>2.8</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.922</v>
+        <v>106.157</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-31212.0</v>
+        <v>305478.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.57512437810945</v>
+        <v>5.628855721393</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5395788.0</v>
+        <v>5732478.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5395788.0</v>
+        <v>5732478.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.89</v>
+        <v>3.03</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>146.694</v>
+        <v>162.868</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>912350.0</v>
+        <v>1316700.0</v>
       </c>
       <c r="J13" s="1">
-        <v>33.116152450091</v>
+        <v>47.793103448276</v>
       </c>
       <c r="K13">
-        <v>0.62</v>
+        <v>0.73</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>3667350.0</v>
+        <v>4071700.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3682803.3</v>
+        <v>4089986.4</v>
       </c>
       <c r="O13" s="1">
-        <v>1.97</v>
+        <v>2.16</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.987</v>
+        <v>123.631</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-260.0</v>
+        <v>850716.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.013</v>
+        <v>23.631</v>
       </c>
       <c r="K14">
-        <v>2.25</v>
+        <v>0.35</v>
       </c>
       <c r="L14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1999740.0</v>
+        <v>4450716.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2044760.55</v>
+        <v>4463439.29</v>
       </c>
       <c r="O14" s="1">
-        <v>1.09</v>
+        <v>2.36</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>117.832</v>
+        <v>91.914</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>641952.0</v>
+        <v>-177892.0</v>
       </c>
       <c r="J15" s="1">
-        <v>17.832</v>
+        <v>-8.086</v>
       </c>
       <c r="K15">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>4241952.0</v>
+        <v>2022108.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4251420.49</v>
+        <v>2026492.93</v>
       </c>
       <c r="O15" s="1">
-        <v>2.27</v>
+        <v>1.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.667</v>
+        <v>98.685</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-205326.0</v>
+        <v>-19725.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-9.333</v>
+        <v>-1.315</v>
       </c>
       <c r="K16">
-        <v>0.15</v>
+        <v>0.76</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>1994674.0</v>
+        <v>1480275.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1998064.41</v>
+        <v>1491669.23</v>
       </c>
       <c r="O16" s="1">
-        <v>1.07</v>
+        <v>0.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.558</v>
+        <v>99.235</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-21630.0</v>
+        <v>-11475.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.442</v>
+        <v>-0.765</v>
       </c>
       <c r="K17">
-        <v>0.55</v>
+        <v>0.26</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>1478370.0</v>
+        <v>1488525.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1486591.15</v>
+        <v>1492363.05</v>
       </c>
       <c r="O17" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>95.962</v>
+      </c>
+      <c r="E18" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-20640.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.71184687015003</v>
+      </c>
+      <c r="K18">
+        <v>0.04</v>
+      </c>
+      <c r="L18" t="s">
         <v>80</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>1473015.0</v>
+        <v>2878860.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1474688.0</v>
+        <v>2879937.35</v>
       </c>
       <c r="O18" s="1">
-        <v>0.79</v>
+        <v>1.52</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.361</v>
+        <v>109.635</v>
       </c>
       <c r="E19" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2899500.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>21330.0</v>
+        <v>385400.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.73564407656493</v>
+        <v>9.635</v>
       </c>
       <c r="K19">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2920830.0</v>
+        <v>4385400.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2964810.98</v>
+        <v>4385400.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.59</v>
+        <v>2.31</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.643</v>
+        <v>93.613</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>265720.0</v>
+        <v>-223545.0</v>
       </c>
       <c r="J20" s="1">
-        <v>6.643</v>
+        <v>-6.387</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4265720.0</v>
+        <v>3276455.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4265720.0</v>
+        <v>3276455.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.28</v>
+        <v>1.73</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>93.439</v>
+        <v>170.928</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-229635.0</v>
+        <v>922064.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-6.561</v>
+        <v>70.928</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="L21" t="s">
+        <v>87</v>
       </c>
       <c r="M21" s="1">
-        <v>3270365.0</v>
+        <v>2222064.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3270365.0</v>
+        <v>2234565.37</v>
       </c>
       <c r="O21" s="1">
-        <v>1.75</v>
+        <v>1.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C22" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>154.393</v>
+        <v>116.05</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>707109.0</v>
+        <v>513600.0</v>
       </c>
       <c r="J22" s="1">
-        <v>54.393</v>
+        <v>16.05</v>
       </c>
       <c r="K22">
-        <v>0.83</v>
+        <v>1.33</v>
       </c>
       <c r="L22" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>2007109.0</v>
+        <v>3713600.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2017847.36</v>
+        <v>3756015.34</v>
       </c>
       <c r="O22" s="1">
-        <v>1.08</v>
+        <v>1.98</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" t="s">
+        <v>92</v>
+      </c>
+      <c r="C23" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.166</v>
+      </c>
+      <c r="E23" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-44379.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-1.7413574654242</v>
+      </c>
+      <c r="K23">
+        <v>0.36</v>
+      </c>
+      <c r="L23" t="s">
         <v>93</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>3541024.0</v>
+        <v>2504150.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3577749.48</v>
+        <v>2513088.36</v>
       </c>
       <c r="O23" s="1">
-        <v>1.91</v>
+        <v>1.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>105.738</v>
+      </c>
+      <c r="E24" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-93100.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-1.7304832713755</v>
+      </c>
+      <c r="K24">
+        <v>0.55</v>
+      </c>
+      <c r="L24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>2428300.0</v>
+        <v>5286900.0</v>
       </c>
       <c r="N24" s="1">
-        <v>2434978.08</v>
+        <v>5314558.84</v>
       </c>
       <c r="O24" s="1">
-        <v>1.3</v>
+        <v>2.8</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
+        <v>98</v>
+      </c>
+      <c r="C25" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>136.025</v>
+      </c>
+      <c r="E25" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>1117150.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>29.556187578544</v>
+      </c>
+      <c r="K25">
+        <v>1.62</v>
+      </c>
+      <c r="L25" t="s">
         <v>99</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>5026500.0</v>
+        <v>4896900.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5047321.82</v>
+        <v>4955053.85</v>
       </c>
       <c r="O25" s="1">
-        <v>2.7</v>
+        <v>2.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>105.44</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>157760.0</v>
+      </c>
+      <c r="J26" s="1">
+        <v>5.44</v>
+      </c>
+      <c r="K26">
+        <v>0.2</v>
+      </c>
+      <c r="L26" t="s">
         <v>102</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>4696092.0</v>
+        <v>3057760.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4745542.55</v>
+        <v>3063499.58</v>
       </c>
       <c r="O26" s="1">
-        <v>2.54</v>
+        <v>1.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>2900000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.169</v>
+        <v>99.998</v>
       </c>
       <c r="E27" s="1">
-        <v>100.0</v>
+        <v>99.04</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2900000.0</v>
+        <v>2476000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>62901.0</v>
+        <v>23950.0</v>
       </c>
       <c r="J27" s="1">
-        <v>2.169</v>
+        <v>0.9672859450727</v>
       </c>
       <c r="K27">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2962901.0</v>
+        <v>2499950.0</v>
       </c>
       <c r="N27" s="1">
-        <v>2967311.42</v>
+        <v>2499950.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.59</v>
+        <v>1.32</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>2500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.993</v>
+        <v>150.885</v>
       </c>
       <c r="E28" s="1">
-        <v>99.04</v>
+        <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2476000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>23825.0</v>
+        <v>1933630.0</v>
       </c>
       <c r="J28" s="1">
-        <v>0.96223747980614</v>
+        <v>50.885</v>
       </c>
       <c r="K28">
-        <v>2.47</v>
+        <v>0.18</v>
       </c>
       <c r="L28" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>2499825.0</v>
+        <v>5733630.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2561621.88</v>
+        <v>5740311.32</v>
       </c>
       <c r="O28" s="1">
-        <v>1.37</v>
+        <v>3.03</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>144.743</v>
+        <v>116.991</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>1700234.0</v>
+        <v>492739.0</v>
       </c>
       <c r="J29" s="1">
-        <v>44.743</v>
+        <v>16.991</v>
       </c>
       <c r="K29">
-        <v>0.13</v>
+        <v>0.62</v>
       </c>
       <c r="L29" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>5500234.0</v>
+        <v>3392739.0</v>
       </c>
       <c r="N29" s="1">
-        <v>5505077.96</v>
+        <v>3410734.89</v>
       </c>
       <c r="O29" s="1">
-        <v>2.95</v>
+        <v>1.8</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>114.071</v>
+        <v>110.017</v>
       </c>
       <c r="E30" s="1">
         <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>408059.0</v>
+        <v>340578.0</v>
       </c>
       <c r="J30" s="1">
-        <v>14.071</v>
+        <v>10.017</v>
       </c>
       <c r="K30">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
       <c r="L30" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>3308059.0</v>
+        <v>3740578.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3323432.97</v>
+        <v>3755736.33</v>
       </c>
       <c r="O30" s="1">
-        <v>1.78</v>
+        <v>1.98</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C31" s="1">
-        <v>3400000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>107.298</v>
+        <v>99.667</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>101.90332</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3400000.0</v>
+        <v>5910392.56</v>
       </c>
       <c r="I31" s="1">
-        <v>248132.0</v>
+        <v>-129706.56</v>
       </c>
       <c r="J31" s="1">
-        <v>7.298</v>
+        <v>-2.1945506780348</v>
       </c>
       <c r="K31">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="L31" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>3648132.0</v>
+        <v>5780686.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3662251.44</v>
+        <v>5808335.32</v>
       </c>
       <c r="O31" s="1">
-        <v>1.96</v>
+        <v>3.07</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1">
-        <v>5800000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.268</v>
+        <v>119.036</v>
       </c>
       <c r="E32" s="1">
-        <v>101.90332</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>5910392.56</v>
+        <v>4500000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-268848.56</v>
+        <v>856620.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.5487428672589</v>
+        <v>19.036</v>
       </c>
       <c r="K32">
-        <v>0.42</v>
+        <v>0.26</v>
       </c>
       <c r="L32" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>5641544.0</v>
+        <v>5356620.0</v>
       </c>
       <c r="N32" s="1">
-        <v>5665697.42</v>
+        <v>5368488.13</v>
       </c>
       <c r="O32" s="1">
-        <v>3.03</v>
+        <v>2.83</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>110.033</v>
+        <v>97.944</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>102.7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4500000.0</v>
+        <v>2464800.0</v>
       </c>
       <c r="I33" s="1">
-        <v>451485.0</v>
+        <v>-114144.0</v>
       </c>
       <c r="J33" s="1">
-        <v>10.033</v>
+        <v>-4.6309639727361</v>
       </c>
       <c r="K33">
-        <v>0.17</v>
+        <v>0.89</v>
       </c>
       <c r="L33" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>4951485.0</v>
+        <v>2350656.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4959273.46</v>
+        <v>2372091.62</v>
       </c>
       <c r="O33" s="1">
-        <v>2.65</v>
+        <v>1.25</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>2400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.399</v>
+        <v>102.718</v>
       </c>
       <c r="E34" s="1">
-        <v>102.7</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2464800.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-127224.0</v>
+        <v>46206.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-5.1616358325219</v>
+        <v>2.718</v>
       </c>
       <c r="K34">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2337576.0</v>
+        <v>1746206.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2357565.04</v>
+        <v>1746206.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.26</v>
+        <v>0.92</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B35" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C35" s="1">
-        <v>1700000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.8</v>
+        <v>92.768</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>96.551</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1700000.0</v>
+        <v>4344795.0</v>
       </c>
       <c r="I35" s="1">
-        <v>13600.0</v>
+        <v>-170235.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.8</v>
+        <v>-3.9181365288811</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1713600.0</v>
+        <v>4174560.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1713600.0</v>
+        <v>4174560.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.92</v>
+        <v>2.2</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>92.482</v>
+        <v>140.178</v>
       </c>
       <c r="E36" s="1">
-        <v>96.551</v>
+        <v>100.0</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>4344795.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-183105.0</v>
+        <v>964272.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.2143530362192</v>
+        <v>40.178</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.52</v>
+      </c>
+      <c r="L36" t="s">
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>4161690.0</v>
+        <v>3364272.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4161690.0</v>
+        <v>3400666.52</v>
       </c>
       <c r="O36" s="1">
-        <v>2.23</v>
+        <v>1.79</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C37" s="1">
-        <v>2400000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>160.06</v>
+        <v>108.771</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>113.5</v>
       </c>
       <c r="F37" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G37">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H37" s="1">
-        <v>2400000.0</v>
+        <v>7759357.37</v>
       </c>
       <c r="I37" s="1">
-        <v>1441440.0</v>
+        <v>-381926.25</v>
       </c>
       <c r="J37" s="1">
-        <v>60.06</v>
+        <v>-4.9221376434683</v>
       </c>
       <c r="K37">
-        <v>1.25</v>
+        <v>0.82</v>
       </c>
       <c r="L37" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>3841440.0</v>
+        <v>7377431.12</v>
       </c>
       <c r="N37" s="1">
-        <v>3871324.93</v>
+        <v>7442995.62</v>
       </c>
       <c r="O37" s="1">
-        <v>2.07</v>
+        <v>3.93</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C38" s="1">
-        <v>8000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>115.38</v>
+        <v>110.32</v>
       </c>
       <c r="E38" s="1">
-        <v>113.5</v>
+        <v>101.35</v>
       </c>
       <c r="F38" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G38">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H38" s="1">
-        <v>7759357.37</v>
+        <v>2855465.82</v>
       </c>
       <c r="I38" s="1">
-        <v>-436.68</v>
+        <v>-49531.1</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.0056277856422535</v>
+        <v>-1.7346066499231</v>
       </c>
       <c r="K38">
-        <v>0.71</v>
+        <v>0.98</v>
       </c>
       <c r="L38" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>7758920.69</v>
+        <v>2805934.72</v>
       </c>
       <c r="N38" s="1">
-        <v>7815706.77</v>
+        <v>2835201.82</v>
       </c>
       <c r="O38" s="1">
-        <v>4.18</v>
+        <v>1.5</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C39" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>117.052</v>
+        <v>94.916</v>
       </c>
       <c r="E39" s="1">
-        <v>101.35</v>
+        <v>99.1777</v>
       </c>
       <c r="F39" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2855465.82</v>
+        <v>2975331.0</v>
       </c>
       <c r="I39" s="1">
-        <v>96293.1</v>
+        <v>-127851.0</v>
       </c>
       <c r="J39" s="1">
-        <v>3.3722378788621</v>
+        <v>-4.2970345148153</v>
       </c>
       <c r="K39">
-        <v>0.84</v>
+        <v>0.63</v>
       </c>
       <c r="L39" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="M39" s="1">
-        <v>2951758.92</v>
+        <v>2847480.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2976976.42</v>
+        <v>2866466.3</v>
       </c>
       <c r="O39" s="1">
-        <v>1.59</v>
+        <v>1.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C40" s="1">
-        <v>3000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>94.426</v>
+        <v>95.775</v>
       </c>
       <c r="E40" s="1">
-        <v>99.1777</v>
+        <v>101.540625</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2975331.0</v>
+        <v>3249300.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-142551.0</v>
+        <v>-184500.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.7910971922116</v>
+        <v>-5.6781460622288</v>
       </c>
       <c r="K40">
-        <v>0.53</v>
+        <v>0.1</v>
       </c>
       <c r="L40" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="M40" s="1">
-        <v>2832780.0</v>
+        <v>3064800.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2848601.92</v>
+        <v>3067956.16</v>
       </c>
       <c r="O40" s="1">
-        <v>1.52</v>
+        <v>1.62</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C41" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>95.284</v>
+        <v>201.87</v>
       </c>
       <c r="E41" s="1">
-        <v>101.540625</v>
+        <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3249300.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-200212.0</v>
+        <v>1222440.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-6.161696365371</v>
+        <v>101.87</v>
       </c>
       <c r="K41">
-        <v>1.98</v>
+        <v>1.33</v>
       </c>
       <c r="L41" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="M41" s="1">
-        <v>3049088.0</v>
+        <v>2422440.0</v>
       </c>
       <c r="N41" s="1">
-        <v>3112386.63</v>
+        <v>2438355.75</v>
       </c>
       <c r="O41" s="1">
-        <v>1.67</v>
+        <v>1.29</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C42" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>187.796</v>
+        <v>133.762</v>
       </c>
       <c r="E42" s="1">
         <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>1053552.0</v>
+        <v>1080384.0</v>
       </c>
       <c r="J42" s="1">
-        <v>87.796</v>
+        <v>33.762</v>
       </c>
       <c r="K42">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="L42" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="M42" s="1">
-        <v>2253552.0</v>
+        <v>4280384.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2267371.06</v>
+        <v>4317666.19</v>
       </c>
       <c r="O42" s="1">
-        <v>1.21</v>
+        <v>2.28</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1">
-        <v>3200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>127.98</v>
+        <v>107.25</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>100.81</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3200000.0</v>
+        <v>4032400.0</v>
       </c>
       <c r="I43" s="1">
-        <v>895360.0</v>
+        <v>257600.0</v>
       </c>
       <c r="J43" s="1">
-        <v>27.98</v>
+        <v>6.3882551334193</v>
       </c>
       <c r="K43">
-        <v>0.96</v>
+        <v>0.54</v>
       </c>
       <c r="L43" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="M43" s="1">
-        <v>4095360.0</v>
+        <v>4290000.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4126132.6</v>
+        <v>4311408.84</v>
       </c>
       <c r="O43" s="1">
-        <v>2.21</v>
+        <v>2.28</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C44" s="1">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.845</v>
+        <v>110.971</v>
       </c>
       <c r="E44" s="1">
-        <v>100.81</v>
+        <v>108.06</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4032400.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>81400.0</v>
+        <v>145550.0</v>
       </c>
       <c r="J44" s="1">
-        <v>2.0186489435572</v>
+        <v>2.6938737738294</v>
       </c>
       <c r="K44">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="L44" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="M44" s="1">
-        <v>4113800.0</v>
+        <v>5548550.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4132170.17</v>
+        <v>5561683.56</v>
       </c>
       <c r="O44" s="1">
-        <v>2.21</v>
+        <v>2.94</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>107.072</v>
+        <v>134.447</v>
       </c>
       <c r="E45" s="1">
-        <v>108.06</v>
+        <v>124.766</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>5403000.0</v>
+        <v>4990640.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-49400.0</v>
+        <v>387240.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.91430686655562</v>
+        <v>7.759325457256</v>
       </c>
       <c r="K45">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="L45" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>5353600.0</v>
+        <v>5377880.0</v>
       </c>
       <c r="N45" s="1">
-        <v>5361836.3</v>
+        <v>5397471.16</v>
       </c>
       <c r="O45" s="1">
-        <v>2.87</v>
+        <v>2.85</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C46" s="1">
-        <v>4000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>128.596</v>
+        <v>104.34</v>
       </c>
       <c r="E46" s="1">
-        <v>124.766</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4990640.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>153200.0</v>
+        <v>156240.0</v>
       </c>
       <c r="J46" s="1">
-        <v>3.0697465655707</v>
+        <v>4.34</v>
       </c>
       <c r="K46">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="L46" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="M46" s="1">
-        <v>5143840.0</v>
+        <v>3756240.0</v>
       </c>
       <c r="N46" s="1">
-        <v>5158642.21</v>
+        <v>3763549.39</v>
       </c>
       <c r="O46" s="1">
-        <v>2.76</v>
+        <v>1.99</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B47" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C47" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.743</v>
+        <v>159.349</v>
       </c>
       <c r="E47" s="1">
         <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>26748.0</v>
+        <v>1186980.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.743</v>
+        <v>59.349</v>
       </c>
       <c r="K47">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="L47" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="M47" s="1">
-        <v>3626748.0</v>
+        <v>3186980.0</v>
       </c>
       <c r="N47" s="1">
-        <v>3630228.66</v>
+        <v>3191289.39</v>
       </c>
       <c r="O47" s="1">
-        <v>1.94</v>
+        <v>1.68</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C48" s="1">
-        <v>2000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>145.188</v>
+        <v>305.295</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>99.21818182</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H48" s="1">
-        <v>2000000.0</v>
+        <v>2040675.31</v>
       </c>
       <c r="I48" s="1">
-        <v>903760.0</v>
+        <v>3653678.23</v>
       </c>
       <c r="J48" s="1">
-        <v>45.188</v>
+        <v>179.04260477381</v>
       </c>
       <c r="K48">
-        <v>0.09</v>
+        <v>0.88</v>
       </c>
       <c r="L48" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="M48" s="1">
-        <v>2903760.0</v>
+        <v>5694353.54</v>
       </c>
       <c r="N48" s="1">
-        <v>2905638.45</v>
+        <v>5713682.6</v>
       </c>
       <c r="O48" s="1">
-        <v>1.55</v>
+        <v>3.02</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C49" s="1">
-        <v>2200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>345.262</v>
+        <v>102.269</v>
       </c>
       <c r="E49" s="1">
-        <v>99.21818182</v>
+        <v>105.4625</v>
       </c>
       <c r="F49" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G49">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H49" s="1">
-        <v>2040675.31</v>
+        <v>7575147.43</v>
       </c>
       <c r="I49" s="1">
-        <v>4344197.55</v>
+        <v>-638716.74</v>
       </c>
       <c r="J49" s="1">
-        <v>212.88038958045</v>
+        <v>-8.4317400539358</v>
       </c>
       <c r="K49">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>6384872.86</v>
+        <v>6936430.69</v>
       </c>
       <c r="N49" s="1">
-        <v>6399299.8</v>
+        <v>6936430.69</v>
       </c>
       <c r="O49" s="1">
-        <v>3.42</v>
+        <v>3.66</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B50" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C50" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.168</v>
+        <v>112.757</v>
       </c>
       <c r="E50" s="1">
-        <v>105.4625</v>
+        <v>100.0</v>
       </c>
       <c r="F50" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>7575147.43</v>
+        <v>5000000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-973676.41</v>
+        <v>637850.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-12.853563828262</v>
+        <v>12.757</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L50">
-        <v>0.0</v>
+        <v>676.8</v>
       </c>
       <c r="M50" s="1">
-        <v>6601471.02</v>
+        <v>5637850.0</v>
       </c>
       <c r="N50" s="1">
-        <v>6601471.02</v>
+        <v>5638526.8</v>
       </c>
       <c r="O50" s="1">
-        <v>3.53</v>
+        <v>2.98</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C51" s="1">
-        <v>5000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>104.422</v>
+        <v>127.507</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0</v>
+        <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>5000000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>221100.0</v>
+        <v>517675.0</v>
       </c>
       <c r="J51" s="1">
-        <v>4.422</v>
+        <v>19.388576779026</v>
       </c>
       <c r="K51">
-        <v>0.32</v>
+        <v>0.91</v>
       </c>
       <c r="L51" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>5221100.0</v>
+        <v>3187675.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5237173.37</v>
+        <v>3210339.84</v>
       </c>
       <c r="O51" s="1">
-        <v>2.8</v>
+        <v>1.69</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1">
-        <v>2500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>115.486</v>
+        <v>101.467</v>
       </c>
       <c r="E52" s="1">
-        <v>106.8</v>
+        <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2670000.0</v>
+        <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>217150.0</v>
+        <v>-8388.0</v>
       </c>
       <c r="J52" s="1">
-        <v>8.1329588014981</v>
+        <v>-0.2291052114061</v>
       </c>
       <c r="K52">
-        <v>0.74</v>
+        <v>0.23</v>
       </c>
       <c r="L52" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>2887150.0</v>
+        <v>3652812.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2905659.62</v>
+        <v>3661252.61</v>
       </c>
       <c r="O52" s="1">
-        <v>1.55</v>
+        <v>1.93</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C53" s="1">
-        <v>3600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.152</v>
+        <v>99.12</v>
       </c>
       <c r="E53" s="1">
-        <v>101.7</v>
+        <v>99.85793103</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H53" s="1">
-        <v>3661200.0</v>
+        <v>3362514.58</v>
       </c>
       <c r="I53" s="1">
-        <v>-163728.0</v>
+        <v>-73635.86</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.4719764011799</v>
+        <v>-2.1899045564882</v>
       </c>
       <c r="K53">
-        <v>0.18</v>
+        <v>0.56</v>
       </c>
       <c r="L53" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="M53" s="1">
-        <v>3497472.0</v>
+        <v>3288878.72</v>
       </c>
       <c r="N53" s="1">
-        <v>3503998.24</v>
+        <v>3305262.87</v>
       </c>
       <c r="O53" s="1">
-        <v>1.87</v>
+        <v>1.74</v>
       </c>
       <c r="P53">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>