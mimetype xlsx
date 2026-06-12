--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -160,441 +160,441 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01723124</t>
   </si>
   <si>
     <t>EUR/GBP 19/03/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-5 464.78</t>
+    <t>-8 119.11</t>
   </si>
   <si>
     <t>OVCT01723121</t>
   </si>
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>OVCT01723203</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-32 590.02</t>
+    <t>-50 845.84</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>4 318.93</t>
+    <t>5 260.24</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>2 191.78</t>
+    <t>4 273.97</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>18 286.40</t>
+    <t>20 733.17</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>12 723.29</t>
+    <t>15 534.25</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>4 384.93</t>
+    <t>5 243.84</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>11 394.23</t>
+    <t>14 134.62</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>3 838.05</t>
+    <t>5 707.87</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>1 077.35</t>
+    <t>6 194.75</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>12 501.37</t>
+    <t>14 023.97</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>42 415.34</t>
+    <t>47 329.32</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>8 938.36</t>
+    <t>10 890.41</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>27 658.84</t>
+    <t>33 563.54</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>58 153.85</t>
+    <t>65 670.33</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>5 739.58</t>
-[...5 lines deleted...]
-    <t>HEINEKEN / FEMSA 2.625 24/02/2026</t>
+    <t>7 008.33</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>6 681.32</t>
+    <t>8 268.13</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>17 995.89</t>
+    <t>20 260.27</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>15 158.33</t>
+    <t>16 150.00</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>27 649.32</t>
+    <t>1 906.85</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>11 868.13</t>
+    <t>15 391.48</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>21 435.62</t>
+    <t>22 684.93</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>36 394.52</t>
+    <t>42 016.44</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>65 564.50</t>
+    <t>4 628.62</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>29 267.10</t>
+    <t>1 069.98</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>18 986.30</t>
+    <t>21 719.18</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>3 156.16</t>
+    <t>6 487.67</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>15 915.75</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>37 282.19</t>
+    <t>42 904.11</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>21 408.84</t>
+    <t>24 033.15</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>13 133.56</t>
+    <t>17 363.01</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>19 591.16</t>
+    <t>23 727.07</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>7 309.39</t>
+    <t>10 616.02</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>4 309.39</t>
+    <t>6 408.84</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>19 329.06</t>
+    <t>24 010.20</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
+    <t>2 513.81</t>
+  </si>
+  <si>
+    <t>FR0014016PI1</t>
+  </si>
+  <si>
+    <t>VINCI SA 0.75 04/03/2031</t>
+  </si>
+  <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>22 664.84</t>
+    <t>26 253.43</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>8 440.61</t>
+    <t>10 093.92</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>16 384.15</t>
+    <t>19 454.54</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -958,211 +958,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>880288.9137</v>
+        <v>875657.0571</v>
       </c>
       <c r="D2">
-        <v>95.76</v>
+        <v>93.18</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>84296813.9</v>
+        <v>81597051.67</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>84296813.9</v>
+        <v>81597051.67</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>90.21</v>
+        <v>87.79</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>104895621.21</v>
+        <v>102075251.49</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>104895621.21</v>
+        <v>102075251.49</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>126.18</v>
+        <v>122.78</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>126.18</v>
+        <v>122.78</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>126.18</v>
+        <v>122.78</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2305.0983</v>
+        <v>2910.5169</v>
       </c>
       <c r="D5">
-        <v>114.16</v>
+        <v>111.06</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>263159.21</v>
+        <v>323247.69</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>263159.21</v>
+        <v>323247.69</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>122.23</v>
+        <v>118.97</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>122.23</v>
+        <v>118.97</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>122.23</v>
+        <v>118.97</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>106.73</v>
+        <v>103.81</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>22520.43</v>
+        <v>21905.65</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>22520.43</v>
+        <v>21905.65</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1214,2634 +1214,2634 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>189.3</v>
+        <v>200.4</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>1844531.1</v>
+        <v>2077631.1</v>
       </c>
       <c r="J2" s="1">
-        <v>86.566454954359</v>
+        <v>97.506167843918</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3975300.0</v>
+        <v>4208400.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3975300.0</v>
+        <v>4208400.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.1</v>
+        <v>2.29</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1515.0</v>
+        <v>1362.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4778.18</v>
+        <v>4782.95</v>
       </c>
       <c r="E3" s="1">
-        <v>4769.6875115512</v>
+        <v>4771.8263582966</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>7226076.58</v>
+        <v>6499227.5</v>
       </c>
       <c r="I3" s="1">
-        <v>12866.12</v>
+        <v>15150.4</v>
       </c>
       <c r="J3" s="1">
-        <v>0.1780512544748</v>
+        <v>0.23311078124285</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>7238942.7</v>
+        <v>6514377.9</v>
       </c>
       <c r="N3" s="1">
-        <v>7238942.7</v>
+        <v>6514377.9</v>
       </c>
       <c r="O3" s="1">
-        <v>3.82</v>
+        <v>3.54</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>96.02</v>
+        <v>101.55</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2231380.0</v>
+        <v>2452580.0</v>
       </c>
       <c r="J4" s="1">
-        <v>138.64497769383</v>
+        <v>152.38905941271</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3840800.0</v>
+        <v>4062000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3840800.0</v>
+        <v>4062000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.03</v>
+        <v>2.21</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>346.0</v>
+        <v>308.1</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>472313.49</v>
+        <v>282813.49</v>
       </c>
       <c r="J5" s="1">
-        <v>37.554150914762</v>
+        <v>22.486803170052</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1730000.0</v>
+        <v>1540500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1730000.0</v>
+        <v>1540500.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.91</v>
+        <v>0.84</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>350.1</v>
+        <v>334.1</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.68</v>
+        <v>10.75</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>517545.65</v>
+        <v>432493.55</v>
       </c>
       <c r="J6" s="1">
-        <v>46.144815461806</v>
+        <v>38.561497045084</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1639114.01</v>
+        <v>1554061.91</v>
       </c>
       <c r="N6" s="1">
-        <v>1639114.01</v>
+        <v>1554061.91</v>
       </c>
       <c r="O6" s="1">
-        <v>0.87</v>
+        <v>0.84</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>3292729.24</v>
       </c>
       <c r="D7" s="1">
-        <v>1.14291578</v>
+        <v>1.15815425</v>
       </c>
       <c r="E7" s="1">
         <v>1.1451933386</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>6548.58</v>
+        <v>-37266.01</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>12013.36</v>
+        <v>-29146.9</v>
       </c>
       <c r="N7" s="1">
-        <v>6548.5800000001</v>
+        <v>-37266.01</v>
       </c>
       <c r="O7" s="1">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>1430726.57</v>
       </c>
       <c r="D8" s="1">
-        <v>0.093642</v>
+        <v>0.09303107</v>
       </c>
       <c r="E8" s="1">
         <v>0.0933430028</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.68</v>
+        <v>10.75</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-4582.87</v>
+        <v>4781.11</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>118.79</v>
+        <v>176.48</v>
       </c>
       <c r="M8" s="1">
-        <v>-4701.6599999999</v>
+        <v>4604.6300000001</v>
       </c>
       <c r="N8" s="1">
-        <v>-4582.8699999999</v>
+        <v>4781.1100000001</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>23417077.32</v>
       </c>
       <c r="D9" s="1">
-        <v>0.84693789</v>
+        <v>0.86763792</v>
       </c>
       <c r="E9" s="1">
         <v>0.8463007055</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>68665.75</v>
+        <v>-502349.68</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>101255.77</v>
+        <v>-451503.84</v>
       </c>
       <c r="N9" s="1">
-        <v>68665.75</v>
+        <v>-502349.68</v>
       </c>
       <c r="O9" s="1">
-        <v>0.04</v>
+        <v>-0.28</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>57.283</v>
+        <v>53.149</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>214664.9</v>
+        <v>-34316.41</v>
       </c>
       <c r="J10" s="1">
-        <v>6.6707630668187</v>
+        <v>-1.066390641478</v>
       </c>
       <c r="K10">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="L10" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3432661.07</v>
+        <v>3183679.76</v>
       </c>
       <c r="N10" s="1">
-        <v>3436980.0</v>
+        <v>3188940.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.81</v>
+        <v>1.73</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>106.061</v>
+        <v>103.601</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>303050.0</v>
+        <v>180050.0</v>
       </c>
       <c r="J11" s="1">
-        <v>6.061</v>
+        <v>3.601</v>
       </c>
       <c r="K11">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="L11" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5303050.0</v>
+        <v>5180050.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5305241.78</v>
+        <v>5184323.97</v>
       </c>
       <c r="O11" s="1">
-        <v>2.8</v>
+        <v>2.82</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>106.157</v>
+        <v>107.137</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>305478.0</v>
+        <v>358398.0</v>
       </c>
       <c r="J12" s="1">
-        <v>5.628855721393</v>
+        <v>6.6039800995025</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5732478.0</v>
+        <v>5785398.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5732478.0</v>
+        <v>5785398.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.03</v>
+        <v>3.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>162.868</v>
+        <v>154.757</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1316700.0</v>
+        <v>1113925.0</v>
       </c>
       <c r="J13" s="1">
-        <v>47.793103448276</v>
+        <v>40.432849364791</v>
       </c>
       <c r="K13">
-        <v>0.73</v>
+        <v>0.83</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>4071700.0</v>
+        <v>3868925.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4089986.4</v>
+        <v>3889658.17</v>
       </c>
       <c r="O13" s="1">
-        <v>2.16</v>
+        <v>2.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>123.631</v>
+        <v>115.897</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>850716.0</v>
+        <v>572292.0</v>
       </c>
       <c r="J14" s="1">
-        <v>23.631</v>
+        <v>15.897</v>
       </c>
       <c r="K14">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="L14" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>4450716.0</v>
+        <v>4172292.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4463439.29</v>
+        <v>4187826.25</v>
       </c>
       <c r="O14" s="1">
-        <v>2.36</v>
+        <v>2.28</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>91.914</v>
+        <v>90.382</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-177892.0</v>
+        <v>-211596.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-8.086</v>
+        <v>-9.618</v>
       </c>
       <c r="K15">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="L15" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>2022108.0</v>
+        <v>1988404.0</v>
       </c>
       <c r="N15" s="1">
-        <v>2026492.93</v>
+        <v>1993647.84</v>
       </c>
       <c r="O15" s="1">
-        <v>1.07</v>
+        <v>1.08</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.685</v>
+        <v>98.54</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-19725.0</v>
+        <v>-21900.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.315</v>
+        <v>-1.46</v>
       </c>
       <c r="K16">
-        <v>0.76</v>
+        <v>0.94</v>
       </c>
       <c r="L16" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>1480275.0</v>
+        <v>1478100.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1491669.23</v>
+        <v>1492234.62</v>
       </c>
       <c r="O16" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.235</v>
+        <v>98.186</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-11475.0</v>
+        <v>-27210.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.765</v>
+        <v>-1.814</v>
       </c>
       <c r="K17">
-        <v>0.26</v>
+        <v>0.38</v>
       </c>
       <c r="L17" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>1488525.0</v>
+        <v>1472790.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1492363.05</v>
+        <v>1478497.87</v>
       </c>
       <c r="O17" s="1">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.962</v>
+        <v>93.699</v>
       </c>
       <c r="E18" s="1">
         <v>96.65</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2899500.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-20640.0</v>
+        <v>-88530.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.71184687015003</v>
+        <v>-3.0532850491464</v>
       </c>
       <c r="K18">
-        <v>0.04</v>
+        <v>0.21</v>
       </c>
       <c r="L18" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>2878860.0</v>
+        <v>2810970.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2879937.35</v>
+        <v>2817164.75</v>
       </c>
       <c r="O18" s="1">
-        <v>1.52</v>
+        <v>1.53</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>109.635</v>
+        <v>102.492</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>385400.0</v>
+        <v>99680.0</v>
       </c>
       <c r="J19" s="1">
-        <v>9.635</v>
+        <v>2.492</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4385400.0</v>
+        <v>4099680.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4385400.0</v>
+        <v>4099680.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.31</v>
+        <v>2.23</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.613</v>
+        <v>93.125</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-223545.0</v>
+        <v>-240625.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.387</v>
+        <v>-6.875</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3276455.0</v>
+        <v>3259375.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3276455.0</v>
+        <v>3259375.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.73</v>
+        <v>1.77</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>85</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>170.928</v>
+        <v>159.493</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>922064.0</v>
+        <v>773409.0</v>
       </c>
       <c r="J21" s="1">
-        <v>70.928</v>
+        <v>59.493</v>
       </c>
       <c r="K21">
-        <v>0.96</v>
+        <v>1.08</v>
       </c>
       <c r="L21" t="s">
         <v>87</v>
       </c>
       <c r="M21" s="1">
-        <v>2222064.0</v>
+        <v>2073409.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2234565.37</v>
+        <v>2087432.97</v>
       </c>
       <c r="O21" s="1">
-        <v>1.18</v>
+        <v>1.13</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>116.05</v>
+        <v>127.01</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>513600.0</v>
+        <v>864320.0</v>
       </c>
       <c r="J22" s="1">
-        <v>16.05</v>
+        <v>27.01</v>
       </c>
       <c r="K22">
-        <v>1.33</v>
+        <v>1.48</v>
       </c>
       <c r="L22" t="s">
         <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>3713600.0</v>
+        <v>4064320.0</v>
       </c>
       <c r="N22" s="1">
-        <v>3756015.34</v>
+        <v>4111649.32</v>
       </c>
       <c r="O22" s="1">
-        <v>1.98</v>
+        <v>2.23</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>91</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.166</v>
+        <v>102.199</v>
       </c>
       <c r="E23" s="1">
         <v>101.94116</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2548529.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-44379.0</v>
+        <v>6446.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.7413574654242</v>
+        <v>0.25293021974637</v>
       </c>
       <c r="K23">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="L23" t="s">
         <v>93</v>
       </c>
       <c r="M23" s="1">
-        <v>2504150.0</v>
+        <v>2554975.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2513088.36</v>
+        <v>2565865.41</v>
       </c>
       <c r="O23" s="1">
-        <v>1.33</v>
+        <v>1.39</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>105.738</v>
+        <v>103.408</v>
       </c>
       <c r="E24" s="1">
         <v>107.6</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>5380000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-93100.0</v>
+        <v>-209600.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.7304832713755</v>
+        <v>-3.8959107806691</v>
       </c>
       <c r="K24">
-        <v>0.55</v>
+        <v>0.67</v>
       </c>
       <c r="L24" t="s">
         <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>5286900.0</v>
+        <v>5170400.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5314558.84</v>
+        <v>5203963.54</v>
       </c>
       <c r="O24" s="1">
-        <v>2.8</v>
+        <v>2.83</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>97</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>136.025</v>
+        <v>139.577</v>
       </c>
       <c r="E25" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3779750.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1117150.0</v>
+        <v>1245022.0</v>
       </c>
       <c r="J25" s="1">
-        <v>29.556187578544</v>
+        <v>32.939268470137</v>
       </c>
       <c r="K25">
-        <v>1.62</v>
+        <v>1.82</v>
       </c>
       <c r="L25" t="s">
         <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>4896900.0</v>
+        <v>5024772.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4955053.85</v>
+        <v>5090442.33</v>
       </c>
       <c r="O25" s="1">
-        <v>2.62</v>
+        <v>2.77</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>100</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.44</v>
+        <v>100.863</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>157760.0</v>
+        <v>25027.0</v>
       </c>
       <c r="J26" s="1">
-        <v>5.44</v>
+        <v>0.863</v>
       </c>
       <c r="K26">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="L26" t="s">
         <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>3057760.0</v>
+        <v>2925027.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3063499.58</v>
+        <v>2932035.33</v>
       </c>
       <c r="O26" s="1">
-        <v>1.62</v>
+        <v>1.59</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>2500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.998</v>
+        <v>148.483</v>
       </c>
       <c r="E27" s="1">
-        <v>99.04</v>
+        <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2476000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>23950.0</v>
+        <v>1842354.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.9672859450727</v>
+        <v>48.483</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.22</v>
+      </c>
+      <c r="L27" t="s">
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>2499950.0</v>
+        <v>5642354.0</v>
       </c>
       <c r="N27" s="1">
-        <v>2499950.0</v>
+        <v>5650622.13</v>
       </c>
       <c r="O27" s="1">
-        <v>1.32</v>
+        <v>3.07</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>150.885</v>
+        <v>115.379</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>1933630.0</v>
+        <v>445991.0</v>
       </c>
       <c r="J28" s="1">
-        <v>50.885</v>
+        <v>15.379</v>
       </c>
       <c r="K28">
-        <v>0.18</v>
+        <v>0.7</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>5733630.0</v>
+        <v>3345991.0</v>
       </c>
       <c r="N28" s="1">
-        <v>5740311.32</v>
+        <v>3366251.27</v>
       </c>
       <c r="O28" s="1">
-        <v>3.03</v>
+        <v>1.83</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>116.991</v>
+        <v>105.847</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>492739.0</v>
+        <v>198798.0</v>
       </c>
       <c r="J29" s="1">
-        <v>16.991</v>
+        <v>5.847</v>
       </c>
       <c r="K29">
-        <v>0.62</v>
+        <v>0.48</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>3392739.0</v>
+        <v>3598798.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3410734.89</v>
+        <v>3614948.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.8</v>
+        <v>1.96</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C30" s="1">
-        <v>3400000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.017</v>
+        <v>96.941</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>101.90332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3400000.0</v>
+        <v>5910392.56</v>
       </c>
       <c r="I30" s="1">
-        <v>340578.0</v>
+        <v>-287814.56</v>
       </c>
       <c r="J30" s="1">
-        <v>10.017</v>
+        <v>-4.8696352582036</v>
       </c>
       <c r="K30">
-        <v>0.45</v>
+        <v>0.03</v>
       </c>
       <c r="L30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>3740578.0</v>
+        <v>5622578.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3755736.33</v>
+        <v>5624484.85</v>
       </c>
       <c r="O30" s="1">
-        <v>1.98</v>
+        <v>3.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>5800000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.667</v>
+        <v>112.165</v>
       </c>
       <c r="E31" s="1">
-        <v>101.90332</v>
+        <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>5910392.56</v>
+        <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-129706.56</v>
+        <v>547425.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.1945506780348</v>
+        <v>12.165</v>
       </c>
       <c r="K31">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>5780686.0</v>
+        <v>5047425.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5808335.32</v>
+        <v>5062816.48</v>
       </c>
       <c r="O31" s="1">
-        <v>3.07</v>
+        <v>2.75</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>119.036</v>
+        <v>96.355</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>102.7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>4500000.0</v>
+        <v>2464800.0</v>
       </c>
       <c r="I32" s="1">
-        <v>856620.0</v>
+        <v>-152280.0</v>
       </c>
       <c r="J32" s="1">
-        <v>19.036</v>
+        <v>-6.1781888997079</v>
       </c>
       <c r="K32">
-        <v>0.26</v>
+        <v>0.95</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M32" s="1">
-        <v>5356620.0</v>
+        <v>2312520.0</v>
       </c>
       <c r="N32" s="1">
-        <v>5368488.13</v>
+        <v>2335204.93</v>
       </c>
       <c r="O32" s="1">
-        <v>2.83</v>
+        <v>1.27</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C33" s="1">
-        <v>2400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.944</v>
+        <v>96.104</v>
       </c>
       <c r="E33" s="1">
-        <v>102.7</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2464800.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-114144.0</v>
+        <v>-66232.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-4.6309639727361</v>
+        <v>-3.896</v>
       </c>
       <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1633768.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1633768.0</v>
+      </c>
+      <c r="O33" s="1">
         <v>0.89</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.25</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>1700000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.718</v>
+        <v>92.232</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1700000.0</v>
+        <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>46206.0</v>
+        <v>-194355.0</v>
       </c>
       <c r="J34" s="1">
-        <v>2.718</v>
+        <v>-4.4732835496266</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1746206.0</v>
+        <v>4150440.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1746206.0</v>
+        <v>4150440.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.92</v>
+        <v>2.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>125</v>
       </c>
       <c r="B35" t="s">
         <v>126</v>
       </c>
       <c r="C35" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>92.768</v>
+        <v>136.346</v>
       </c>
       <c r="E35" s="1">
-        <v>96.551</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>4344795.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-170235.0</v>
+        <v>872304.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-3.9181365288811</v>
+        <v>36.346</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.75</v>
+      </c>
+      <c r="L35" t="s">
+        <v>127</v>
       </c>
       <c r="M35" s="1">
-        <v>4174560.0</v>
+        <v>3272304.0</v>
       </c>
       <c r="N35" s="1">
-        <v>4174560.0</v>
+        <v>3314320.44</v>
       </c>
       <c r="O35" s="1">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C36" s="1">
-        <v>2400000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>140.178</v>
+        <v>103.289</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>113.5</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H36" s="1">
-        <v>2400000.0</v>
+        <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>964272.0</v>
+        <v>-588066.42</v>
       </c>
       <c r="J36" s="1">
-        <v>40.178</v>
+        <v>-7.5788031399822</v>
       </c>
       <c r="K36">
-        <v>1.52</v>
+        <v>0.06</v>
       </c>
       <c r="L36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M36" s="1">
-        <v>3364272.0</v>
+        <v>7171290.95</v>
       </c>
       <c r="N36" s="1">
-        <v>3400666.52</v>
+        <v>7175919.57</v>
       </c>
       <c r="O36" s="1">
-        <v>1.79</v>
+        <v>3.9</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C37" s="1">
-        <v>8000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>108.771</v>
+        <v>104.752</v>
       </c>
       <c r="E37" s="1">
-        <v>113.5</v>
+        <v>101.35</v>
       </c>
       <c r="F37" t="s">
         <v>53</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H37" s="1">
-        <v>7759357.37</v>
+        <v>2855465.82</v>
       </c>
       <c r="I37" s="1">
-        <v>-381926.25</v>
+        <v>-128141.02</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.9221376434683</v>
+        <v>-4.4875697373958</v>
       </c>
       <c r="K37">
-        <v>0.82</v>
+        <v>0.04</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M37" s="1">
-        <v>7377431.12</v>
+        <v>2727324.8</v>
       </c>
       <c r="N37" s="1">
-        <v>7442995.62</v>
+        <v>2728394.78</v>
       </c>
       <c r="O37" s="1">
-        <v>3.93</v>
+        <v>1.48</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C38" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>110.32</v>
+        <v>89.196</v>
       </c>
       <c r="E38" s="1">
-        <v>101.35</v>
+        <v>99.1777</v>
       </c>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2855465.82</v>
+        <v>2975331.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-49531.1</v>
+        <v>-299451.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.7346066499231</v>
+        <v>-10.064460055033</v>
       </c>
       <c r="K38">
-        <v>0.98</v>
+        <v>0.72</v>
       </c>
       <c r="L38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M38" s="1">
-        <v>2805934.72</v>
+        <v>2675880.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2835201.82</v>
+        <v>2697599.18</v>
       </c>
       <c r="O38" s="1">
-        <v>1.5</v>
+        <v>1.47</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C39" s="1">
-        <v>3000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>94.916</v>
+        <v>95.105</v>
       </c>
       <c r="E39" s="1">
-        <v>99.1777</v>
+        <v>101.540625</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2975331.0</v>
+        <v>3249300.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-127851.0</v>
+        <v>-205940.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.2970345148153</v>
+        <v>-6.3379804881051</v>
       </c>
       <c r="K39">
-        <v>0.63</v>
+        <v>0.2</v>
       </c>
       <c r="L39" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M39" s="1">
-        <v>2847480.0</v>
+        <v>3043360.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2866466.3</v>
+        <v>3049847.67</v>
       </c>
       <c r="O39" s="1">
-        <v>1.51</v>
+        <v>1.66</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C40" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>95.775</v>
+        <v>195.809</v>
       </c>
       <c r="E40" s="1">
-        <v>101.540625</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3249300.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-184500.0</v>
+        <v>1149708.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.6781460622288</v>
+        <v>95.809</v>
       </c>
       <c r="K40">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>0.04</v>
+      </c>
+      <c r="L40">
+        <v>468.75</v>
       </c>
       <c r="M40" s="1">
-        <v>3064800.0</v>
+        <v>2349708.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3067956.16</v>
+        <v>2350176.75</v>
       </c>
       <c r="O40" s="1">
-        <v>1.62</v>
+        <v>1.28</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>142</v>
       </c>
       <c r="B41" t="s">
         <v>143</v>
       </c>
       <c r="C41" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>201.87</v>
+        <v>128.623</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>1222440.0</v>
+        <v>915936.0</v>
       </c>
       <c r="J41" s="1">
-        <v>101.87</v>
+        <v>28.623</v>
       </c>
       <c r="K41">
-        <v>1.33</v>
+        <v>1.34</v>
       </c>
       <c r="L41" t="s">
         <v>144</v>
       </c>
       <c r="M41" s="1">
-        <v>2422440.0</v>
+        <v>4115936.0</v>
       </c>
       <c r="N41" s="1">
-        <v>2438355.75</v>
+        <v>4158840.11</v>
       </c>
       <c r="O41" s="1">
-        <v>1.29</v>
+        <v>2.26</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>145</v>
       </c>
       <c r="B42" t="s">
         <v>146</v>
       </c>
       <c r="C42" s="1">
-        <v>3200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>133.762</v>
+        <v>105.031</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3200000.0</v>
+        <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>1080384.0</v>
+        <v>168840.0</v>
       </c>
       <c r="J42" s="1">
-        <v>33.762</v>
+        <v>4.1870846146216</v>
       </c>
       <c r="K42">
-        <v>1.17</v>
+        <v>0.6</v>
       </c>
       <c r="L42" t="s">
         <v>147</v>
       </c>
       <c r="M42" s="1">
-        <v>4280384.0</v>
+        <v>4201240.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4317666.19</v>
+        <v>4225273.15</v>
       </c>
       <c r="O42" s="1">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>148</v>
       </c>
       <c r="B43" t="s">
         <v>149</v>
       </c>
       <c r="C43" s="1">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>107.25</v>
+        <v>108.917</v>
       </c>
       <c r="E43" s="1">
-        <v>100.81</v>
+        <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4032400.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>257600.0</v>
+        <v>42850.0</v>
       </c>
       <c r="J43" s="1">
-        <v>6.3882551334193</v>
+        <v>0.79307791967426</v>
       </c>
       <c r="K43">
-        <v>0.54</v>
+        <v>0.35</v>
       </c>
       <c r="L43" t="s">
         <v>150</v>
       </c>
       <c r="M43" s="1">
-        <v>4290000.0</v>
+        <v>5445850.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4311408.84</v>
+        <v>5463213.01</v>
       </c>
       <c r="O43" s="1">
-        <v>2.28</v>
+        <v>2.97</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>151</v>
       </c>
       <c r="B44" t="s">
         <v>152</v>
       </c>
       <c r="C44" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>110.971</v>
+        <v>132.345</v>
       </c>
       <c r="E44" s="1">
-        <v>108.06</v>
+        <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>5403000.0</v>
+        <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>145550.0</v>
+        <v>303160.0</v>
       </c>
       <c r="J44" s="1">
-        <v>2.6938737738294</v>
+        <v>6.0745715980315</v>
       </c>
       <c r="K44">
-        <v>0.26</v>
+        <v>0.59</v>
       </c>
       <c r="L44" t="s">
         <v>153</v>
       </c>
       <c r="M44" s="1">
-        <v>5548550.0</v>
+        <v>5293800.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5561683.56</v>
+        <v>5317527.07</v>
       </c>
       <c r="O44" s="1">
-        <v>2.94</v>
+        <v>2.89</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>154</v>
       </c>
       <c r="B45" t="s">
         <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>4000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>134.447</v>
+        <v>101.288</v>
       </c>
       <c r="E45" s="1">
-        <v>124.766</v>
+        <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4990640.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>387240.0</v>
+        <v>46368.0</v>
       </c>
       <c r="J45" s="1">
-        <v>7.759325457256</v>
+        <v>1.288</v>
       </c>
       <c r="K45">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="L45" t="s">
         <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>5377880.0</v>
+        <v>3646368.0</v>
       </c>
       <c r="N45" s="1">
-        <v>5397471.16</v>
+        <v>3656984.02</v>
       </c>
       <c r="O45" s="1">
-        <v>2.85</v>
+        <v>1.99</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>157</v>
       </c>
       <c r="B46" t="s">
         <v>158</v>
       </c>
       <c r="C46" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>104.34</v>
+        <v>145.504</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>156240.0</v>
+        <v>910080.0</v>
       </c>
       <c r="J46" s="1">
-        <v>4.34</v>
+        <v>45.504</v>
       </c>
       <c r="K46">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="L46" t="s">
         <v>159</v>
       </c>
       <c r="M46" s="1">
-        <v>3756240.0</v>
+        <v>2910080.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3763549.39</v>
+        <v>2916488.84</v>
       </c>
       <c r="O46" s="1">
-        <v>1.99</v>
+        <v>1.58</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>160</v>
       </c>
       <c r="B47" t="s">
         <v>161</v>
       </c>
       <c r="C47" s="1">
-        <v>2000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>159.349</v>
+        <v>262.106</v>
       </c>
       <c r="E47" s="1">
-        <v>100.0</v>
+        <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G47">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H47" s="1">
-        <v>2000000.0</v>
+        <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>1186980.0</v>
+        <v>2963735.19</v>
       </c>
       <c r="J47" s="1">
-        <v>59.349</v>
+        <v>145.23305963848</v>
       </c>
       <c r="K47">
-        <v>0.22</v>
+        <v>1.09</v>
       </c>
       <c r="L47" t="s">
         <v>162</v>
       </c>
       <c r="M47" s="1">
-        <v>3186980.0</v>
+        <v>5004410.5</v>
       </c>
       <c r="N47" s="1">
-        <v>3191289.39</v>
+        <v>5028420.7</v>
       </c>
       <c r="O47" s="1">
-        <v>1.68</v>
+        <v>2.73</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>163</v>
       </c>
       <c r="B48" t="s">
         <v>164</v>
       </c>
       <c r="C48" s="1">
-        <v>2200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>305.295</v>
+        <v>102.187</v>
       </c>
       <c r="E48" s="1">
-        <v>99.21818182</v>
+        <v>105.4625</v>
       </c>
       <c r="F48" t="s">
         <v>53</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H48" s="1">
-        <v>2040675.31</v>
+        <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>3653678.23</v>
+        <v>-480367.65</v>
       </c>
       <c r="J48" s="1">
-        <v>179.04260477381</v>
+        <v>-6.3413637086137</v>
       </c>
       <c r="K48">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>5694353.54</v>
+        <v>7094779.78</v>
       </c>
       <c r="N48" s="1">
-        <v>5713682.6</v>
+        <v>7094779.78</v>
       </c>
       <c r="O48" s="1">
-        <v>3.02</v>
+        <v>3.86</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" t="s">
         <v>166</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>107.762</v>
+      </c>
+      <c r="E49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>388100.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>7.762</v>
+      </c>
+      <c r="K49">
+        <v>0.05</v>
+      </c>
+      <c r="L49" t="s">
         <v>167</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>6936430.69</v>
+        <v>5388100.0</v>
       </c>
       <c r="N49" s="1">
-        <v>6936430.69</v>
+        <v>5390613.81</v>
       </c>
       <c r="O49" s="1">
-        <v>3.66</v>
+        <v>2.93</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>168</v>
       </c>
       <c r="B50" t="s">
         <v>169</v>
       </c>
       <c r="C50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>112.757</v>
+        <v>95.688</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>637850.0</v>
+        <v>-103488.0</v>
       </c>
       <c r="J50" s="1">
-        <v>12.757</v>
+        <v>-4.312</v>
       </c>
       <c r="K50">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L50">
-        <v>676.8</v>
+        <v>586.96</v>
       </c>
       <c r="M50" s="1">
-        <v>5637850.0</v>
+        <v>2296512.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5638526.8</v>
+        <v>2297098.96</v>
       </c>
       <c r="O50" s="1">
-        <v>2.98</v>
+        <v>1.25</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>170</v>
       </c>
       <c r="B51" t="s">
         <v>171</v>
       </c>
       <c r="C51" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>127.507</v>
+        <v>116.061</v>
       </c>
       <c r="E51" s="1">
         <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>517675.0</v>
+        <v>231525.0</v>
       </c>
       <c r="J51" s="1">
-        <v>19.388576779026</v>
+        <v>8.6713483146067</v>
       </c>
       <c r="K51">
-        <v>0.91</v>
+        <v>1.05</v>
       </c>
       <c r="L51" t="s">
         <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>3187675.0</v>
+        <v>2901525.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3210339.84</v>
+        <v>2927778.43</v>
       </c>
       <c r="O51" s="1">
-        <v>1.69</v>
+        <v>1.59</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>173</v>
       </c>
       <c r="B52" t="s">
         <v>174</v>
       </c>
       <c r="C52" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>101.467</v>
+        <v>97.098</v>
       </c>
       <c r="E52" s="1">
         <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-8388.0</v>
+        <v>-165672.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.2291052114061</v>
+        <v>-4.5250737463127</v>
       </c>
       <c r="K52">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="L52" t="s">
         <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>3652812.0</v>
+        <v>3495528.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3661252.61</v>
+        <v>3505621.92</v>
       </c>
       <c r="O52" s="1">
-        <v>1.93</v>
+        <v>1.91</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>176</v>
       </c>
       <c r="B53" t="s">
         <v>177</v>
       </c>
       <c r="C53" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.12</v>
+        <v>99.251</v>
       </c>
       <c r="E53" s="1">
         <v>99.85793103</v>
       </c>
       <c r="F53" t="s">
         <v>47</v>
       </c>
       <c r="G53">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H53" s="1">
         <v>3362514.58</v>
       </c>
       <c r="I53" s="1">
-        <v>-73635.86</v>
+        <v>-28085.71</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.1899045564882</v>
+        <v>-0.8352591291961</v>
       </c>
       <c r="K53">
-        <v>0.56</v>
+        <v>0.67</v>
       </c>
       <c r="L53" t="s">
         <v>178</v>
       </c>
       <c r="M53" s="1">
-        <v>3288878.72</v>
+        <v>3334428.87</v>
       </c>
       <c r="N53" s="1">
-        <v>3305262.87</v>
+        <v>3353883.41</v>
       </c>
       <c r="O53" s="1">
-        <v>1.74</v>
+        <v>1.82</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>