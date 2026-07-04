--- v2 (2026-06-12)
+++ v3 (2026-07-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -151,450 +151,447 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01723124</t>
-[...2 lines deleted...]
-    <t>EUR/GBP 19/03/26</t>
+    <t>OVCT01737424</t>
+  </si>
+  <si>
+    <t>EUR/GBP 21/05/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-8 119.11</t>
-[...11 lines deleted...]
-    <t>EUR/USD 19/03/26</t>
+    <t>-2 670.23</t>
+  </si>
+  <si>
+    <t>OVCT01737421</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>OVCT01737419</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-50 845.84</t>
+    <t>-17 258.76</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>5 260.24</t>
+    <t>6 423.03</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>4 273.97</t>
+    <t>6 794.52</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>20 733.17</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>15 534.25</t>
+    <t>18 936.99</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>5 243.84</t>
+    <t>6 283.56</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>14 134.62</t>
+    <t>17 451.92</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>5 707.87</t>
+    <t>7 971.34</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>6 194.75</t>
+    <t>12 389.50</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>14 023.97</t>
+    <t>15 867.12</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>47 329.32</t>
+    <t>53 277.81</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>10 890.41</t>
+    <t>13 253.42</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>33 563.54</t>
+    <t>40 711.33</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>65 670.33</t>
+    <t>2 754.10</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>7 008.33</t>
+    <t>8 337.50</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>8 268.13</t>
+    <t>10 189.01</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>20 260.27</t>
+    <t>1 430.14</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>16 150.00</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>1 906.85</t>
+    <t>5 561.64</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>15 391.48</t>
+    <t>19 656.59</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>22 684.93</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>42 016.44</t>
+    <t>48 821.92</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>4 628.62</t>
+    <t>13 082.08</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>1 069.98</t>
+    <t>5 158.77</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>21 719.18</t>
+    <t>25 027.40</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>6 487.67</t>
+    <t>10 520.55</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
+    <t>2 625.00</t>
+  </si>
+  <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>42 904.11</t>
+    <t>49 709.59</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>24 033.15</t>
+    <t>2 173.91</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>17 363.01</t>
+    <t>22 482.88</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>23 727.07</t>
+    <t>28 733.70</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>10 616.02</t>
+    <t>14 618.78</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>6 408.84</t>
+    <t>8 950.28</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>24 010.20</t>
+    <t>29 051.62</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>2 513.81</t>
+    <t>4 737.57</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
+    <t>1 711.96</t>
+  </si>
+  <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>26 253.43</t>
+    <t>30 597.53</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>10 093.92</t>
+    <t>12 095.30</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>19 454.54</t>
+    <t>22 687.94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -914,255 +911,255 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>875657.0571</v>
+        <v>875760.0571</v>
       </c>
       <c r="D2">
-        <v>93.18</v>
+        <v>93.44</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>81597051.67</v>
+        <v>81836678.91</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>81597051.67</v>
+        <v>81836678.91</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>87.79</v>
+        <v>88.03</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>102075251.49</v>
+        <v>102362634.7</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>102075251.49</v>
+        <v>102362634.7</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>122.78</v>
+        <v>123.12</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>122.78</v>
+        <v>123.12</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>122.78</v>
+        <v>123.12</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2910.5169</v>
+        <v>2812.9888</v>
       </c>
       <c r="D5">
-        <v>111.06</v>
+        <v>111.34</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>323247.69</v>
+        <v>313214.46</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>323247.69</v>
+        <v>313214.46</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>118.97</v>
+        <v>119.33</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>118.97</v>
+        <v>119.33</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>118.97</v>
+        <v>119.33</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>103.81</v>
+        <v>104.05</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>21905.65</v>
+        <v>21956.05</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>21905.65</v>
+        <v>21956.05</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1214,2634 +1211,2634 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>200.4</v>
+        <v>203.6</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>2077631.1</v>
+        <v>2144831.1</v>
       </c>
       <c r="J2" s="1">
-        <v>97.506167843918</v>
+        <v>100.65995894721</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4208400.0</v>
+        <v>4275600.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4208400.0</v>
+        <v>4275600.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.29</v>
+        <v>2.32</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1362.0</v>
+        <v>1345.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4782.95</v>
+        <v>4788.12</v>
       </c>
       <c r="E3" s="1">
-        <v>4771.8263582966</v>
+        <v>4773.3080743494</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>6499227.5</v>
+        <v>6420099.36</v>
       </c>
       <c r="I3" s="1">
-        <v>15150.4</v>
+        <v>19922.04</v>
       </c>
       <c r="J3" s="1">
-        <v>0.23311078124285</v>
+        <v>0.310307347019</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6514377.9</v>
+        <v>6440021.4</v>
       </c>
       <c r="N3" s="1">
-        <v>6514377.9</v>
+        <v>6440021.4</v>
       </c>
       <c r="O3" s="1">
-        <v>3.54</v>
+        <v>3.49</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>101.55</v>
+        <v>104.7</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2452580.0</v>
+        <v>2578580.0</v>
       </c>
       <c r="J4" s="1">
-        <v>152.38905941271</v>
+        <v>160.21796672093</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4062000.0</v>
+        <v>4188000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4062000.0</v>
+        <v>4188000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.21</v>
+        <v>2.27</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>308.1</v>
+        <v>287.3</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>282813.49</v>
+        <v>178813.49</v>
       </c>
       <c r="J5" s="1">
-        <v>22.486803170052</v>
+        <v>14.217651901188</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1540500.0</v>
+        <v>1436500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1540500.0</v>
+        <v>1436500.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.84</v>
+        <v>0.78</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>334.1</v>
+        <v>308.6</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.75</v>
+        <v>10.89</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>432493.55</v>
+        <v>295542.59</v>
       </c>
       <c r="J6" s="1">
-        <v>38.561497045084</v>
+        <v>26.350831615828</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1554061.91</v>
+        <v>1417110.95</v>
       </c>
       <c r="N6" s="1">
-        <v>1554061.91</v>
+        <v>1417110.95</v>
       </c>
       <c r="O6" s="1">
-        <v>0.84</v>
+        <v>0.77</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>3292729.24</v>
+        <v>3343922.8</v>
       </c>
       <c r="D7" s="1">
-        <v>1.15815425</v>
+        <v>1.14398915</v>
       </c>
       <c r="E7" s="1">
-        <v>1.1451933386</v>
+        <v>1.1543118736</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-37266.01</v>
+        <v>29903.87</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>-29146.9</v>
+        <v>32574.1</v>
       </c>
       <c r="N7" s="1">
-        <v>-37266.01</v>
+        <v>29903.87</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>1430726.57</v>
+        <v>1498867.42</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09303107</v>
+        <v>0.09186195</v>
       </c>
       <c r="E8" s="1">
-        <v>0.0933430028</v>
+        <v>0.0935768557</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.75</v>
+        <v>10.89</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>4781.11</v>
+        <v>27468.56</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>176.48</v>
+        <v>117.24</v>
       </c>
       <c r="M8" s="1">
-        <v>4604.6300000001</v>
+        <v>27351.32</v>
       </c>
       <c r="N8" s="1">
-        <v>4781.1100000001</v>
+        <v>27468.56</v>
       </c>
       <c r="O8" s="1">
         <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>23417077.32</v>
+        <v>21814537.7</v>
       </c>
       <c r="D9" s="1">
-        <v>0.86763792</v>
+        <v>0.8637933</v>
       </c>
       <c r="E9" s="1">
-        <v>0.8463007055</v>
+        <v>0.8651447041</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-502349.68</v>
+        <v>34075.52</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>-451503.84</v>
+        <v>51334.279999998</v>
       </c>
       <c r="N9" s="1">
-        <v>-502349.68</v>
+        <v>34075.52</v>
       </c>
       <c r="O9" s="1">
-        <v>-0.28</v>
+        <v>0.02</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>53.149</v>
+        <v>53.873</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-34316.41</v>
+        <v>7960.8</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.066390641478</v>
+        <v>0.24738376242381</v>
       </c>
       <c r="K10">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="L10" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3183679.76</v>
+        <v>3225956.97</v>
       </c>
       <c r="N10" s="1">
-        <v>3188940.0</v>
+        <v>3232380.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.73</v>
+        <v>1.75</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>103.601</v>
+        <v>102.256</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>180050.0</v>
+        <v>112800.0</v>
       </c>
       <c r="J11" s="1">
-        <v>3.601</v>
+        <v>2.256</v>
       </c>
       <c r="K11">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="L11" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5180050.0</v>
+        <v>5112800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5184323.97</v>
+        <v>5119594.52</v>
       </c>
       <c r="O11" s="1">
-        <v>2.82</v>
+        <v>2.77</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>107.137</v>
+        <v>106.907</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>358398.0</v>
+        <v>345978.0</v>
       </c>
       <c r="J12" s="1">
-        <v>6.6039800995025</v>
+        <v>6.3751243781095</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5785398.0</v>
+        <v>5772978.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5785398.0</v>
+        <v>5772978.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.14</v>
+        <v>3.13</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>154.757</v>
+        <v>170.36</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1113925.0</v>
+        <v>1504000.0</v>
       </c>
       <c r="J13" s="1">
-        <v>40.432849364791</v>
+        <v>54.59165154265</v>
       </c>
       <c r="K13">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.01</v>
+      </c>
+      <c r="L13">
+        <v>256.15</v>
       </c>
       <c r="M13" s="1">
-        <v>3868925.0</v>
+        <v>4259000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3889658.17</v>
+        <v>4259256.15</v>
       </c>
       <c r="O13" s="1">
-        <v>2.11</v>
+        <v>2.31</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>115.897</v>
+        <v>117.736</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>572292.0</v>
+        <v>638496.0</v>
       </c>
       <c r="J14" s="1">
-        <v>15.897</v>
+        <v>17.736</v>
       </c>
       <c r="K14">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="L14" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>4172292.0</v>
+        <v>4238496.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4187826.25</v>
+        <v>4257432.99</v>
       </c>
       <c r="O14" s="1">
-        <v>2.28</v>
+        <v>2.31</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>90.382</v>
+        <v>89.195</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-211596.0</v>
+        <v>-237710.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-9.618</v>
+        <v>-10.805</v>
       </c>
       <c r="K15">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="L15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1988404.0</v>
+        <v>1962290.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1993647.84</v>
+        <v>1968573.56</v>
       </c>
       <c r="O15" s="1">
-        <v>1.08</v>
+        <v>1.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.54</v>
+        <v>98.119</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-21900.0</v>
+        <v>-28215.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.46</v>
+        <v>-1.881</v>
       </c>
       <c r="K16">
-        <v>0.94</v>
+        <v>1.16</v>
       </c>
       <c r="L16" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1478100.0</v>
+        <v>1471785.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1492234.62</v>
+        <v>1489236.92</v>
       </c>
       <c r="O16" s="1">
         <v>0.81</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.186</v>
+        <v>97.503</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-27210.0</v>
+        <v>-37455.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.814</v>
+        <v>-2.497</v>
       </c>
       <c r="K17">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="L17" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1472790.0</v>
+        <v>1462545.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1478497.87</v>
+        <v>1470516.34</v>
       </c>
       <c r="O17" s="1">
         <v>0.8</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>93.699</v>
+        <v>93.716</v>
       </c>
       <c r="E18" s="1">
         <v>96.65</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2899500.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-88530.0</v>
+        <v>-88020.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.0532850491464</v>
+        <v>-3.0356958096223</v>
       </c>
       <c r="K18">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="L18" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>2810970.0</v>
+        <v>2811480.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2817164.75</v>
+        <v>2823869.5</v>
       </c>
       <c r="O18" s="1">
         <v>1.53</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>102.492</v>
+        <v>100.944</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>99680.0</v>
+        <v>37760.0</v>
       </c>
       <c r="J19" s="1">
-        <v>2.492</v>
+        <v>0.944</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4099680.0</v>
+        <v>4037760.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4099680.0</v>
+        <v>4037760.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.23</v>
+        <v>2.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.125</v>
+        <v>92.216</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-240625.0</v>
+        <v>-272440.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.875</v>
+        <v>-7.784</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3259375.0</v>
+        <v>3227560.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3259375.0</v>
+        <v>3227560.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.77</v>
+        <v>1.75</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>159.493</v>
+        <v>156.139</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>773409.0</v>
+        <v>729807.0</v>
       </c>
       <c r="J21" s="1">
-        <v>59.493</v>
+        <v>56.139</v>
       </c>
       <c r="K21">
-        <v>1.08</v>
+        <v>1.22</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M21" s="1">
-        <v>2073409.0</v>
+        <v>2029807.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2087432.97</v>
+        <v>2045674.12</v>
       </c>
       <c r="O21" s="1">
-        <v>1.13</v>
+        <v>1.11</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>127.01</v>
+        <v>143.237</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>864320.0</v>
+        <v>1383584.0</v>
       </c>
       <c r="J22" s="1">
-        <v>27.01</v>
+        <v>43.237</v>
       </c>
       <c r="K22">
-        <v>1.48</v>
+        <v>1.66</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>4064320.0</v>
+        <v>4583584.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4111649.32</v>
+        <v>4636861.81</v>
       </c>
       <c r="O22" s="1">
-        <v>2.23</v>
+        <v>2.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.199</v>
+        <v>101.763</v>
       </c>
       <c r="E23" s="1">
         <v>101.94116</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2548529.0</v>
       </c>
       <c r="I23" s="1">
-        <v>6446.0</v>
+        <v>-4454.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.25293021974637</v>
+        <v>-0.17476748351696</v>
       </c>
       <c r="K23">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="L23" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>2554975.0</v>
+        <v>2544075.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2565865.41</v>
+        <v>2557328.42</v>
       </c>
       <c r="O23" s="1">
         <v>1.39</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>103.408</v>
+        <v>108.577</v>
       </c>
       <c r="E24" s="1">
         <v>107.6</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>5380000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-209600.0</v>
+        <v>48850.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.8959107806691</v>
+        <v>0.90799256505576</v>
       </c>
       <c r="K24">
-        <v>0.67</v>
+        <v>0.81</v>
       </c>
       <c r="L24" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>5170400.0</v>
+        <v>5428850.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5203963.54</v>
+        <v>5469561.33</v>
       </c>
       <c r="O24" s="1">
-        <v>2.83</v>
+        <v>2.96</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>139.577</v>
+        <v>142.702</v>
       </c>
       <c r="E25" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3779750.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1245022.0</v>
+        <v>1357522.0</v>
       </c>
       <c r="J25" s="1">
-        <v>32.939268470137</v>
+        <v>35.915655797341</v>
       </c>
       <c r="K25">
-        <v>1.82</v>
+        <v>0.08</v>
       </c>
       <c r="L25" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>5024772.0</v>
+        <v>5137272.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5090442.33</v>
+        <v>5140026.1</v>
       </c>
       <c r="O25" s="1">
-        <v>2.77</v>
+        <v>2.79</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.863</v>
+        <v>102.194</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>25027.0</v>
+        <v>63626.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.863</v>
+        <v>2.194</v>
       </c>
       <c r="K26">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>2925027.0</v>
+        <v>2963626.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2932035.33</v>
+        <v>2971963.5</v>
       </c>
       <c r="O26" s="1">
-        <v>1.59</v>
+        <v>1.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>148.483</v>
+        <v>154.536</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1842354.0</v>
+        <v>2072368.0</v>
       </c>
       <c r="J27" s="1">
-        <v>48.483</v>
+        <v>54.536</v>
       </c>
       <c r="K27">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>5642354.0</v>
+        <v>5872368.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5650622.13</v>
+        <v>5882557.01</v>
       </c>
       <c r="O27" s="1">
-        <v>3.07</v>
+        <v>3.19</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>115.379</v>
+        <v>118.078</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>445991.0</v>
+        <v>524262.0</v>
       </c>
       <c r="J28" s="1">
-        <v>15.379</v>
+        <v>18.078</v>
       </c>
       <c r="K28">
-        <v>0.7</v>
+        <v>0.05</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>3345991.0</v>
+        <v>3424262.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3366251.27</v>
+        <v>3425692.14</v>
       </c>
       <c r="O28" s="1">
-        <v>1.83</v>
+        <v>1.86</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>105.847</v>
+        <v>105.687</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>198798.0</v>
+        <v>193358.0</v>
       </c>
       <c r="J29" s="1">
-        <v>5.847</v>
+        <v>5.687</v>
       </c>
       <c r="K29">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.02</v>
+      </c>
+      <c r="L29">
+        <v>519.44</v>
       </c>
       <c r="M29" s="1">
-        <v>3598798.0</v>
+        <v>3593358.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3614948.0</v>
+        <v>3593877.44</v>
       </c>
       <c r="O29" s="1">
-        <v>1.96</v>
+        <v>1.95</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C30" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>96.941</v>
+        <v>97.425</v>
       </c>
       <c r="E30" s="1">
         <v>101.90332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>5910392.56</v>
       </c>
       <c r="I30" s="1">
-        <v>-287814.56</v>
+        <v>-259742.56</v>
       </c>
       <c r="J30" s="1">
-        <v>-4.8696352582036</v>
+        <v>-4.3946752667136</v>
       </c>
       <c r="K30">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="M30" s="1">
-        <v>5622578.0</v>
+        <v>5650650.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5624484.85</v>
+        <v>5656211.64</v>
       </c>
       <c r="O30" s="1">
-        <v>3.06</v>
+        <v>3.07</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>112.165</v>
+        <v>109.932</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>547425.0</v>
+        <v>446940.0</v>
       </c>
       <c r="J31" s="1">
-        <v>12.165</v>
+        <v>9.932</v>
       </c>
       <c r="K31">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="L31" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="M31" s="1">
-        <v>5047425.0</v>
+        <v>4946940.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5062816.48</v>
+        <v>4966596.59</v>
       </c>
       <c r="O31" s="1">
-        <v>2.75</v>
+        <v>2.69</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C32" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>96.355</v>
+        <v>95.82</v>
       </c>
       <c r="E32" s="1">
         <v>102.7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2464800.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-152280.0</v>
+        <v>-165120.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.1781888997079</v>
+        <v>-6.699123661149</v>
       </c>
       <c r="K32">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.01</v>
+      </c>
+      <c r="L32">
+        <v>197.26</v>
       </c>
       <c r="M32" s="1">
-        <v>2312520.0</v>
+        <v>2299680.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2335204.93</v>
+        <v>2299877.26</v>
       </c>
       <c r="O32" s="1">
-        <v>1.27</v>
+        <v>1.25</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>96.104</v>
+        <v>93.312</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-66232.0</v>
+        <v>-113696.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-3.896</v>
+        <v>-6.688</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1633768.0</v>
+        <v>1586304.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1633768.0</v>
+        <v>1586304.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.89</v>
+        <v>0.86</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C34" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.232</v>
+        <v>92.205</v>
       </c>
       <c r="E34" s="1">
         <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-194355.0</v>
+        <v>-195570.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.4732835496266</v>
+        <v>-4.5012480450746</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4150440.0</v>
+        <v>4149225.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4150440.0</v>
+        <v>4149225.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.26</v>
+        <v>2.25</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B35" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>136.346</v>
+        <v>143.348</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>872304.0</v>
+        <v>1040352.0</v>
       </c>
       <c r="J35" s="1">
-        <v>36.346</v>
+        <v>43.348</v>
       </c>
       <c r="K35">
-        <v>1.75</v>
+        <v>2.03</v>
       </c>
       <c r="L35" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="M35" s="1">
-        <v>3272304.0</v>
+        <v>3440352.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3314320.44</v>
+        <v>3489173.92</v>
       </c>
       <c r="O35" s="1">
-        <v>1.8</v>
+        <v>1.89</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C36" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>103.289</v>
+        <v>102.488</v>
       </c>
       <c r="E36" s="1">
         <v>113.5</v>
       </c>
       <c r="F36" t="s">
         <v>53</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
         <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-588066.42</v>
+        <v>-661236.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-7.5788031399822</v>
+        <v>-8.5217881903022</v>
       </c>
       <c r="K36">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="L36" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="M36" s="1">
-        <v>7171290.95</v>
+        <v>7098121.37</v>
       </c>
       <c r="N36" s="1">
-        <v>7175919.57</v>
+        <v>7111203.45</v>
       </c>
       <c r="O36" s="1">
-        <v>3.9</v>
+        <v>3.85</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>104.752</v>
+        <v>103.753</v>
       </c>
       <c r="E37" s="1">
         <v>101.35</v>
       </c>
       <c r="F37" t="s">
         <v>53</v>
       </c>
       <c r="G37">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
         <v>2855465.82</v>
       </c>
       <c r="I37" s="1">
-        <v>-128141.02</v>
+        <v>-160816.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.4875697373958</v>
+        <v>-5.631865696785</v>
       </c>
       <c r="K37">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="L37" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="M37" s="1">
-        <v>2727324.8</v>
+        <v>2694649.82</v>
       </c>
       <c r="N37" s="1">
-        <v>2728394.78</v>
+        <v>2699808.59</v>
       </c>
       <c r="O37" s="1">
-        <v>1.48</v>
+        <v>1.46</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C38" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>89.196</v>
+        <v>87.937</v>
       </c>
       <c r="E38" s="1">
         <v>99.1777</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2975331.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-299451.0</v>
+        <v>-337221.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-10.064460055033</v>
+        <v>-11.333898648587</v>
       </c>
       <c r="K38">
-        <v>0.72</v>
+        <v>0.83</v>
       </c>
       <c r="L38" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="M38" s="1">
-        <v>2675880.0</v>
+        <v>2638110.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2697599.18</v>
+        <v>2663137.4</v>
       </c>
       <c r="O38" s="1">
-        <v>1.47</v>
+        <v>1.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B39" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C39" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.105</v>
+        <v>95.137</v>
       </c>
       <c r="E39" s="1">
         <v>101.540625</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3249300.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-205940.0</v>
+        <v>-204916.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-6.3379804881051</v>
+        <v>-6.3064660080633</v>
       </c>
       <c r="K39">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="L39" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="M39" s="1">
-        <v>3043360.0</v>
+        <v>3044384.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3049847.67</v>
+        <v>3054904.55</v>
       </c>
       <c r="O39" s="1">
         <v>1.66</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>195.809</v>
+        <v>234.082</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1149708.0</v>
+        <v>1608984.0</v>
       </c>
       <c r="J40" s="1">
-        <v>95.809</v>
+        <v>134.082</v>
       </c>
       <c r="K40">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>468.75</v>
+        <v>0.22</v>
+      </c>
+      <c r="L40" t="s">
+        <v>139</v>
       </c>
       <c r="M40" s="1">
-        <v>2349708.0</v>
+        <v>2808984.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2350176.75</v>
+        <v>2811609.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.28</v>
+        <v>1.52</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>128.623</v>
+        <v>122.411</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>915936.0</v>
+        <v>717152.0</v>
       </c>
       <c r="J41" s="1">
-        <v>28.623</v>
+        <v>22.411</v>
       </c>
       <c r="K41">
-        <v>1.34</v>
+        <v>1.55</v>
       </c>
       <c r="L41" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="M41" s="1">
-        <v>4115936.0</v>
+        <v>3917152.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4158840.11</v>
+        <v>3966861.59</v>
       </c>
       <c r="O41" s="1">
-        <v>2.26</v>
+        <v>2.15</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C42" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>105.031</v>
+        <v>101.269</v>
       </c>
       <c r="E42" s="1">
         <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>168840.0</v>
+        <v>18360.0</v>
       </c>
       <c r="J42" s="1">
-        <v>4.1870846146216</v>
+        <v>0.45531197301855</v>
       </c>
       <c r="K42">
-        <v>0.6</v>
+        <v>0.05</v>
       </c>
       <c r="L42" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="M42" s="1">
-        <v>4201240.0</v>
+        <v>4050760.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4225273.15</v>
+        <v>4052933.91</v>
       </c>
       <c r="O42" s="1">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B43" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C43" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>108.917</v>
+        <v>105.486</v>
       </c>
       <c r="E43" s="1">
         <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>42850.0</v>
+        <v>-128700.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.79307791967426</v>
+        <v>-2.3820099944475</v>
       </c>
       <c r="K43">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="L43" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="M43" s="1">
-        <v>5445850.0</v>
+        <v>5274300.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5463213.01</v>
+        <v>5296782.88</v>
       </c>
       <c r="O43" s="1">
-        <v>2.97</v>
+        <v>2.87</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>132.345</v>
+        <v>126.368</v>
       </c>
       <c r="E44" s="1">
         <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>303160.0</v>
+        <v>64080.0</v>
       </c>
       <c r="J44" s="1">
-        <v>6.0745715980315</v>
+        <v>1.2840036548419</v>
       </c>
       <c r="K44">
-        <v>0.59</v>
+        <v>0.72</v>
       </c>
       <c r="L44" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="M44" s="1">
-        <v>5293800.0</v>
+        <v>5054720.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5317527.07</v>
+        <v>5083453.7</v>
       </c>
       <c r="O44" s="1">
-        <v>2.89</v>
+        <v>2.75</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.288</v>
+        <v>101.15</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>46368.0</v>
+        <v>41400.0</v>
       </c>
       <c r="J45" s="1">
-        <v>1.288</v>
+        <v>1.15</v>
       </c>
       <c r="K45">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="L45" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="M45" s="1">
-        <v>3646368.0</v>
+        <v>3641400.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3656984.02</v>
+        <v>3656018.78</v>
       </c>
       <c r="O45" s="1">
-        <v>1.99</v>
+        <v>1.98</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B46" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>145.504</v>
+        <v>137.509</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>910080.0</v>
+        <v>750180.0</v>
       </c>
       <c r="J46" s="1">
-        <v>45.504</v>
+        <v>37.509</v>
       </c>
       <c r="K46">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="L46" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="M46" s="1">
-        <v>2910080.0</v>
+        <v>2750180.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2916488.84</v>
+        <v>2759130.28</v>
       </c>
       <c r="O46" s="1">
-        <v>1.58</v>
+        <v>1.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B47" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C47" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>262.106</v>
+        <v>237.932</v>
       </c>
       <c r="E47" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
         <v>53</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>2963735.19</v>
+        <v>2490970.44</v>
       </c>
       <c r="J47" s="1">
-        <v>145.23305963848</v>
+        <v>122.06598608771</v>
       </c>
       <c r="K47">
-        <v>1.09</v>
+        <v>1.32</v>
       </c>
       <c r="L47" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="M47" s="1">
-        <v>5004410.5</v>
+        <v>4531645.75</v>
       </c>
       <c r="N47" s="1">
-        <v>5028420.7</v>
+        <v>4560697.37</v>
       </c>
       <c r="O47" s="1">
-        <v>2.73</v>
+        <v>2.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C48" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>102.187</v>
+        <v>102.432</v>
       </c>
       <c r="E48" s="1">
         <v>105.4625</v>
       </c>
       <c r="F48" t="s">
         <v>53</v>
       </c>
       <c r="G48">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>-480367.65</v>
+        <v>-480904.51</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.3413637086137</v>
+        <v>-6.3484508314051</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7094779.78</v>
+        <v>7094242.92</v>
       </c>
       <c r="N48" s="1">
-        <v>7094779.78</v>
+        <v>7094242.92</v>
       </c>
       <c r="O48" s="1">
-        <v>3.86</v>
+        <v>3.84</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B49" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>107.762</v>
+        <v>108.403</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>388100.0</v>
+        <v>420150.0</v>
       </c>
       <c r="J49" s="1">
-        <v>7.762</v>
+        <v>8.403</v>
       </c>
       <c r="K49">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="L49" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="M49" s="1">
-        <v>5388100.0</v>
+        <v>5420150.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5390613.81</v>
+        <v>5424887.57</v>
       </c>
       <c r="O49" s="1">
-        <v>2.93</v>
+        <v>2.94</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B50" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>95.688</v>
+        <v>96.735</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-103488.0</v>
+        <v>-78360.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-4.312</v>
+        <v>-3.265</v>
       </c>
       <c r="K50">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>586.96</v>
+        <v>0.07</v>
+      </c>
+      <c r="L50" t="s">
+        <v>168</v>
       </c>
       <c r="M50" s="1">
-        <v>2296512.0</v>
+        <v>2321640.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2297098.96</v>
+        <v>2323351.96</v>
       </c>
       <c r="O50" s="1">
-        <v>1.25</v>
+        <v>1.26</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C51" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>116.061</v>
+        <v>113.994</v>
       </c>
       <c r="E51" s="1">
         <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>231525.0</v>
+        <v>179850.0</v>
       </c>
       <c r="J51" s="1">
-        <v>8.6713483146067</v>
+        <v>6.7359550561798</v>
       </c>
       <c r="K51">
-        <v>1.05</v>
+        <v>1.22</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="M51" s="1">
-        <v>2901525.0</v>
+        <v>2849850.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2927778.43</v>
+        <v>2880447.53</v>
       </c>
       <c r="O51" s="1">
-        <v>1.59</v>
+        <v>1.56</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>172</v>
+      </c>
+      <c r="B52" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C52" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.098</v>
+        <v>96.521</v>
       </c>
       <c r="E52" s="1">
         <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-165672.0</v>
+        <v>-186444.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-4.5250737463127</v>
+        <v>-5.0924287118977</v>
       </c>
       <c r="K52">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="L52" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="M52" s="1">
-        <v>3495528.0</v>
+        <v>3474756.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3505621.92</v>
+        <v>3486851.3</v>
       </c>
       <c r="O52" s="1">
-        <v>1.91</v>
+        <v>1.89</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C53" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.251</v>
+        <v>99.606</v>
       </c>
       <c r="E53" s="1">
         <v>99.85793103</v>
       </c>
       <c r="F53" t="s">
         <v>47</v>
       </c>
       <c r="G53">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H53" s="1">
         <v>3362514.58</v>
       </c>
       <c r="I53" s="1">
-        <v>-28085.71</v>
+        <v>-50499.44</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.8352591291961</v>
+        <v>-1.501835569736</v>
       </c>
       <c r="K53">
-        <v>0.67</v>
+        <v>0.78</v>
       </c>
       <c r="L53" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="M53" s="1">
-        <v>3334428.87</v>
+        <v>3312015.14</v>
       </c>
       <c r="N53" s="1">
-        <v>3353883.41</v>
+        <v>3334703.08</v>
       </c>
       <c r="O53" s="1">
-        <v>1.82</v>
+        <v>1.81</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>