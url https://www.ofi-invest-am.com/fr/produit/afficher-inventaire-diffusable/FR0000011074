--- v3 (2026-07-04)
+++ v4 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -160,438 +160,447 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01737424</t>
   </si>
   <si>
     <t>EUR/GBP 21/05/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-2 670.23</t>
+    <t>-6 125.83</t>
   </si>
   <si>
     <t>OVCT01737421</t>
   </si>
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>OVCT01737419</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-17 258.76</t>
+    <t>-39 593.62</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>6 423.03</t>
+    <t>7 641.19</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>6 794.52</t>
+    <t>8 986.30</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
+    <t>2 817.62</t>
+  </si>
+  <si>
+    <t>FR001400QC44</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 0 19/02/2031</t>
+  </si>
+  <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>18 936.99</t>
+    <t>21 895.89</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>6 283.56</t>
+    <t>7 187.67</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>17 451.92</t>
+    <t>20 336.54</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>7 971.34</t>
+    <t>9 939.57</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>12 389.50</t>
+    <t>17 776.24</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>15 867.12</t>
+    <t>17 469.86</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>53 277.81</t>
+    <t>58 450.41</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>13 253.42</t>
+    <t>15 308.22</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>40 711.33</t>
+    <t>46 926.80</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>2 754.10</t>
+    <t>10 622.95</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>8 337.50</t>
+    <t>9 545.83</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>10 189.01</t>
+    <t>11 859.34</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 430.14</t>
+    <t>3 813.70</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
+    <t>1 463.89</t>
+  </si>
+  <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>5 561.64</t>
+    <t>8 739.73</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>19 656.59</t>
+    <t>23 365.38</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
+    <t>1 512.33</t>
+  </si>
+  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>48 821.92</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>13 082.08</t>
+    <t>20 502.31</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>5 158.77</t>
+    <t>8 601.14</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>25 027.40</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>10 520.55</t>
+    <t>14 027.40</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>2 625.00</t>
+    <t>4 500.00</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>49 709.59</t>
+    <t>1 775.34</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>2 173.91</t>
+    <t>4 891.30</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>22 482.88</t>
+    <t>26 934.93</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>28 733.70</t>
+    <t>33 087.29</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>14 618.78</t>
+    <t>18 099.45</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>8 950.28</t>
+    <t>11 160.22</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>29 051.62</t>
+    <t>33 043.58</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>4 737.57</t>
+    <t>6 671.27</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>1 711.96</t>
+    <t>2 690.22</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>30 597.53</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>12 095.30</t>
+    <t>13 835.64</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>22 687.94</t>
+    <t>25 825.70</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -911,285 +920,285 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>875760.0571</v>
+        <v>878759.5845</v>
       </c>
       <c r="D2">
-        <v>93.44</v>
+        <v>97.0</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>81836678.91</v>
+        <v>85241430.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>81836678.91</v>
+        <v>85241430.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>88.03</v>
+        <v>91.38</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>102362634.7</v>
+        <v>106255624.84</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>102362634.7</v>
+        <v>106255624.84</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>123.12</v>
+        <v>128.14</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>123.12</v>
+        <v>128.14</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>123.12</v>
+        <v>128.14</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2812.9888</v>
+        <v>3066.8304</v>
       </c>
       <c r="D5">
-        <v>111.34</v>
+        <v>115.55</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>313214.46</v>
+        <v>354385.18</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>313214.46</v>
+        <v>354385.18</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>119.33</v>
+        <v>123.91</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>119.33</v>
+        <v>123.91</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>119.33</v>
+        <v>123.91</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>104.05</v>
+        <v>108.27</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>21956.05</v>
+        <v>22845.63</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>21956.05</v>
+        <v>22845.63</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1211,2636 +1220,2686 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>203.6</v>
+        <v>197.8</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>2144831.1</v>
+        <v>2023031.1</v>
       </c>
       <c r="J2" s="1">
-        <v>100.65995894721</v>
+        <v>94.94371257249</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4275600.0</v>
+        <v>4153800.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4275600.0</v>
+        <v>4153800.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.32</v>
+        <v>2.16</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1345.0</v>
+        <v>1424.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4788.12</v>
+        <v>4794.4</v>
       </c>
       <c r="E3" s="1">
-        <v>4773.3080743494</v>
+        <v>4774.4775842697</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>6420099.36</v>
+        <v>6798856.08</v>
       </c>
       <c r="I3" s="1">
-        <v>19922.04</v>
+        <v>28369.52</v>
       </c>
       <c r="J3" s="1">
-        <v>0.310307347019</v>
+        <v>0.41726901799633</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6440021.4</v>
+        <v>6827225.6</v>
       </c>
       <c r="N3" s="1">
-        <v>6440021.4</v>
+        <v>6827225.6</v>
       </c>
       <c r="O3" s="1">
-        <v>3.49</v>
+        <v>3.56</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>104.7</v>
+        <v>127.4</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2578580.0</v>
+        <v>3486580.0</v>
       </c>
       <c r="J4" s="1">
-        <v>160.21796672093</v>
+        <v>216.63580668812</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4188000.0</v>
+        <v>5096000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4188000.0</v>
+        <v>5096000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.27</v>
+        <v>2.66</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>287.3</v>
+        <v>270.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>178813.49</v>
+        <v>92313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>14.217651901188</v>
+        <v>7.3399443554499</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1436500.0</v>
+        <v>1350000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1436500.0</v>
+        <v>1350000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.78</v>
+        <v>0.7</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>308.6</v>
+        <v>322.1</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.89</v>
+        <v>10.83</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>295542.59</v>
+        <v>366054.03</v>
       </c>
       <c r="J6" s="1">
-        <v>26.350831615828</v>
+        <v>32.637692275841</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1417110.95</v>
+        <v>1487622.39</v>
       </c>
       <c r="N6" s="1">
-        <v>1417110.95</v>
+        <v>1487622.39</v>
       </c>
       <c r="O6" s="1">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>3343922.8</v>
       </c>
       <c r="D7" s="1">
-        <v>1.14398915</v>
+        <v>1.15199279</v>
       </c>
       <c r="E7" s="1">
         <v>1.1543118736</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
         <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>29903.87</v>
+        <v>6718.14</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>32574.1</v>
+        <v>12843.97</v>
       </c>
       <c r="N7" s="1">
-        <v>29903.87</v>
+        <v>6718.1399999997</v>
       </c>
       <c r="O7" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>1498867.42</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09186195</v>
+        <v>0.09238141</v>
       </c>
       <c r="E8" s="1">
         <v>0.0935768557</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.89</v>
+        <v>10.83</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>27468.56</v>
+        <v>19147.99</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>117.24</v>
+        <v>268.96</v>
       </c>
       <c r="M8" s="1">
-        <v>27351.32</v>
+        <v>18879.03</v>
       </c>
       <c r="N8" s="1">
-        <v>27468.56</v>
+        <v>19147.99</v>
       </c>
       <c r="O8" s="1">
         <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>21814537.7</v>
       </c>
       <c r="D9" s="1">
-        <v>0.8637933</v>
+        <v>0.85321594</v>
       </c>
       <c r="E9" s="1">
         <v>0.8651447041</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>34075.52</v>
+        <v>300782.6</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>51334.279999998</v>
+        <v>340376.22</v>
       </c>
       <c r="N9" s="1">
-        <v>34075.52</v>
+        <v>300782.6</v>
       </c>
       <c r="O9" s="1">
-        <v>0.02</v>
+        <v>0.16</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>53.873</v>
+        <v>54.434</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>7960.8</v>
+        <v>40402.64</v>
       </c>
       <c r="J10" s="1">
-        <v>0.24738376242381</v>
+        <v>1.2555216931784</v>
       </c>
       <c r="K10">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="L10" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3225956.97</v>
+        <v>3258398.81</v>
       </c>
       <c r="N10" s="1">
-        <v>3232380.0</v>
+        <v>3266040.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.75</v>
+        <v>1.7</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>102.256</v>
+        <v>103.644</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>112800.0</v>
+        <v>182200.0</v>
       </c>
       <c r="J11" s="1">
-        <v>2.256</v>
+        <v>3.644</v>
       </c>
       <c r="K11">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="L11" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5112800.0</v>
+        <v>5182200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5119594.52</v>
+        <v>5191186.3</v>
       </c>
       <c r="O11" s="1">
-        <v>2.77</v>
+        <v>2.71</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>106.907</v>
+        <v>131.706</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>345978.0</v>
+        <v>1685124.0</v>
       </c>
       <c r="J12" s="1">
-        <v>6.3751243781095</v>
+        <v>31.050746268657</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5772978.0</v>
+        <v>7112124.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5772978.0</v>
+        <v>7112124.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.13</v>
+        <v>3.71</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>170.36</v>
+        <v>222.711</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1504000.0</v>
+        <v>2812775.0</v>
       </c>
       <c r="J13" s="1">
-        <v>54.59165154265</v>
+        <v>102.09709618875</v>
       </c>
       <c r="K13">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>256.15</v>
+        <v>0.11</v>
+      </c>
+      <c r="L13" t="s">
+        <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>4259000.0</v>
+        <v>5567775.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4259256.15</v>
+        <v>5570592.62</v>
       </c>
       <c r="O13" s="1">
-        <v>2.31</v>
+        <v>2.9</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>3600000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>117.736</v>
+        <v>100.359</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>100.947</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3600000.0</v>
+        <v>3028410.0</v>
       </c>
       <c r="I14" s="1">
-        <v>638496.0</v>
+        <v>-17640.0</v>
       </c>
       <c r="J14" s="1">
-        <v>17.736</v>
+        <v>-0.58248387767839</v>
       </c>
       <c r="K14">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4238496.0</v>
+        <v>3010770.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4257432.99</v>
+        <v>3010770.0</v>
       </c>
       <c r="O14" s="1">
-        <v>2.31</v>
+        <v>1.57</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>2200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>89.195</v>
+        <v>112.028</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-237710.0</v>
+        <v>433008.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-10.805</v>
+        <v>12.028</v>
       </c>
       <c r="K15">
-        <v>0.29</v>
+        <v>0.61</v>
       </c>
       <c r="L15" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1962290.0</v>
+        <v>4033008.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1968573.56</v>
+        <v>4054903.89</v>
       </c>
       <c r="O15" s="1">
-        <v>1.07</v>
+        <v>2.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>1500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.119</v>
+        <v>90.093</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-28215.0</v>
+        <v>-217954.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.881</v>
+        <v>-9.907</v>
       </c>
       <c r="K16">
-        <v>1.16</v>
+        <v>0.33</v>
       </c>
       <c r="L16" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1471785.0</v>
+        <v>1982046.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1489236.92</v>
+        <v>1989233.67</v>
       </c>
       <c r="O16" s="1">
-        <v>0.81</v>
+        <v>1.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.503</v>
+        <v>98.667</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-37455.0</v>
+        <v>-19995.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.497</v>
+        <v>-1.333</v>
       </c>
       <c r="K17">
-        <v>0.53</v>
+        <v>1.36</v>
       </c>
       <c r="L17" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1462545.0</v>
+        <v>1480005.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1470516.34</v>
+        <v>1500341.54</v>
       </c>
       <c r="O17" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>3000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>93.716</v>
+        <v>97.771</v>
       </c>
       <c r="E18" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2899500.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-88020.0</v>
+        <v>-33435.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.0356958096223</v>
+        <v>-2.229</v>
       </c>
       <c r="K18">
-        <v>0.41</v>
+        <v>0.66</v>
       </c>
       <c r="L18" t="s">
         <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>2811480.0</v>
+        <v>1466565.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2823869.5</v>
+        <v>1476504.57</v>
       </c>
       <c r="O18" s="1">
-        <v>1.53</v>
+        <v>0.77</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>4000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.944</v>
+        <v>96.007</v>
       </c>
       <c r="E19" s="1">
-        <v>100.0</v>
+        <v>96.65</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4000000.0</v>
+        <v>2899500.0</v>
       </c>
       <c r="I19" s="1">
-        <v>37760.0</v>
+        <v>-19290.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.944</v>
+        <v>-0.6652871184687</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="L19" t="s">
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>4037760.0</v>
+        <v>2880210.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4037760.0</v>
+        <v>2897986.24</v>
       </c>
       <c r="O19" s="1">
-        <v>2.19</v>
+        <v>1.51</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>3500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>92.216</v>
+        <v>100.78</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-272440.0</v>
+        <v>31200.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-7.784</v>
+        <v>0.78</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3227560.0</v>
+        <v>4031200.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3227560.0</v>
+        <v>4031200.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.75</v>
+        <v>2.1</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
-        <v>1300000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>156.139</v>
+        <v>92.401</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1300000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>729807.0</v>
+        <v>-265965.0</v>
       </c>
       <c r="J21" s="1">
-        <v>56.139</v>
+        <v>-7.599</v>
       </c>
       <c r="K21">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2029807.0</v>
+        <v>3234035.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2045674.12</v>
+        <v>3234035.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.11</v>
+        <v>1.69</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="1">
-        <v>3200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>143.237</v>
+        <v>161.208</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>1383584.0</v>
+        <v>795704.0</v>
       </c>
       <c r="J22" s="1">
-        <v>43.237</v>
+        <v>61.208</v>
       </c>
       <c r="K22">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="L22" t="s">
         <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>4583584.0</v>
+        <v>2095704.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4636861.81</v>
+        <v>2113173.86</v>
       </c>
       <c r="O22" s="1">
-        <v>2.51</v>
+        <v>1.1</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" s="1">
-        <v>2500000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>101.763</v>
+        <v>135.062</v>
       </c>
       <c r="E23" s="1">
-        <v>101.94116</v>
+        <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2548529.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-4454.0</v>
+        <v>1121984.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.17476748351696</v>
+        <v>35.062</v>
       </c>
       <c r="K23">
-        <v>0.53</v>
+        <v>1.83</v>
       </c>
       <c r="L23" t="s">
         <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>2544075.0</v>
+        <v>4321984.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2557328.42</v>
+        <v>4380434.41</v>
       </c>
       <c r="O23" s="1">
-        <v>1.39</v>
+        <v>2.28</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="1">
-        <v>5000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>108.577</v>
+        <v>102.287</v>
       </c>
       <c r="E24" s="1">
-        <v>107.6</v>
+        <v>101.94116</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>5380000.0</v>
+        <v>2548529.0</v>
       </c>
       <c r="I24" s="1">
-        <v>48850.0</v>
+        <v>8646.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.90799256505576</v>
+        <v>0.33925452682704</v>
       </c>
       <c r="K24">
-        <v>0.81</v>
+        <v>0.61</v>
       </c>
       <c r="L24" t="s">
         <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>5428850.0</v>
+        <v>2557175.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5469561.33</v>
+        <v>2572483.22</v>
       </c>
       <c r="O24" s="1">
-        <v>2.96</v>
+        <v>1.34</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="1">
-        <v>3600000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>142.702</v>
+        <v>112.12</v>
       </c>
       <c r="E25" s="1">
-        <v>104.99305556</v>
+        <v>107.6</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3779750.0</v>
+        <v>5380000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1357522.0</v>
+        <v>226000.0</v>
       </c>
       <c r="J25" s="1">
-        <v>35.915655797341</v>
+        <v>4.2007434944238</v>
       </c>
       <c r="K25">
-        <v>0.08</v>
+        <v>0.94</v>
       </c>
       <c r="L25" t="s">
         <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>5137272.0</v>
+        <v>5606000.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5140026.1</v>
+        <v>5652926.8</v>
       </c>
       <c r="O25" s="1">
-        <v>2.79</v>
+        <v>2.95</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>99</v>
       </c>
       <c r="B26" t="s">
         <v>100</v>
       </c>
       <c r="C26" s="1">
-        <v>2900000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.194</v>
+        <v>134.327</v>
       </c>
       <c r="E26" s="1">
-        <v>100.0</v>
+        <v>104.99305556</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2900000.0</v>
+        <v>3779750.0</v>
       </c>
       <c r="I26" s="1">
-        <v>63626.0</v>
+        <v>1056022.0</v>
       </c>
       <c r="J26" s="1">
-        <v>2.194</v>
+        <v>27.938937760434</v>
       </c>
       <c r="K26">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="L26" t="s">
         <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>2963626.0</v>
+        <v>4835772.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2971963.5</v>
+        <v>4846394.95</v>
       </c>
       <c r="O26" s="1">
-        <v>1.61</v>
+        <v>2.53</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>102</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
       <c r="C27" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>154.536</v>
+        <v>103.912</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>2072368.0</v>
+        <v>113448.0</v>
       </c>
       <c r="J27" s="1">
-        <v>54.536</v>
+        <v>3.912</v>
       </c>
       <c r="K27">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="L27" t="s">
         <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>5872368.0</v>
+        <v>3013448.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5882557.01</v>
+        <v>3022993.83</v>
       </c>
       <c r="O27" s="1">
-        <v>3.19</v>
+        <v>1.58</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>2900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>118.078</v>
+        <v>151.387</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>524262.0</v>
+        <v>1952706.0</v>
       </c>
       <c r="J28" s="1">
-        <v>18.078</v>
+        <v>51.387</v>
       </c>
       <c r="K28">
-        <v>0.05</v>
+        <v>0.31</v>
       </c>
       <c r="L28" t="s">
         <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>3424262.0</v>
+        <v>5752706.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3425692.14</v>
+        <v>5764565.34</v>
       </c>
       <c r="O28" s="1">
-        <v>1.86</v>
+        <v>3.0</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>108</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>3400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>105.687</v>
+        <v>116.386</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>193358.0</v>
+        <v>475194.0</v>
       </c>
       <c r="J29" s="1">
-        <v>5.687</v>
+        <v>16.386</v>
       </c>
       <c r="K29">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>519.44</v>
+        <v>0.13</v>
+      </c>
+      <c r="L29" t="s">
+        <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>3593358.0</v>
+        <v>3375194.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3593877.44</v>
+        <v>3379007.7</v>
       </c>
       <c r="O29" s="1">
-        <v>1.95</v>
+        <v>1.76</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>5800000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>97.425</v>
+        <v>107.474</v>
       </c>
       <c r="E30" s="1">
-        <v>101.90332</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>5910392.56</v>
+        <v>3400000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-259742.56</v>
+        <v>254116.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-4.3946752667136</v>
+        <v>7.474</v>
       </c>
       <c r="K30">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="L30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>5650650.0</v>
+        <v>3654116.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5656211.64</v>
+        <v>3655579.89</v>
       </c>
       <c r="O30" s="1">
-        <v>3.07</v>
+        <v>1.91</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C31" s="1">
-        <v>4500000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>109.932</v>
+        <v>98.084</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>101.90332</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>4500000.0</v>
+        <v>5910392.56</v>
       </c>
       <c r="I31" s="1">
-        <v>446940.0</v>
+        <v>-221520.56</v>
       </c>
       <c r="J31" s="1">
-        <v>9.932</v>
+        <v>-3.7479838733419</v>
       </c>
       <c r="K31">
-        <v>0.44</v>
+        <v>0.15</v>
       </c>
       <c r="L31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>4946940.0</v>
+        <v>5688872.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4966596.59</v>
+        <v>5697611.73</v>
       </c>
       <c r="O31" s="1">
-        <v>2.69</v>
+        <v>2.97</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C32" s="1">
-        <v>2400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.82</v>
+        <v>116.961</v>
       </c>
       <c r="E32" s="1">
-        <v>102.7</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2464800.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-165120.0</v>
+        <v>763245.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.699123661149</v>
+        <v>16.961</v>
       </c>
       <c r="K32">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>197.26</v>
+        <v>0.52</v>
+      </c>
+      <c r="L32" t="s">
+        <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>2299680.0</v>
+        <v>5263245.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2299877.26</v>
+        <v>5286610.38</v>
       </c>
       <c r="O32" s="1">
-        <v>1.25</v>
+        <v>2.76</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C33" s="1">
-        <v>1700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>93.312</v>
+        <v>95.664</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>102.7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1700000.0</v>
+        <v>2464800.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-113696.0</v>
+        <v>-168864.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-6.688</v>
+        <v>-6.8510223953262</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.06</v>
+      </c>
+      <c r="L33" t="s">
+        <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>1586304.0</v>
+        <v>2295936.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1586304.0</v>
+        <v>2297448.33</v>
       </c>
       <c r="O33" s="1">
-        <v>0.86</v>
+        <v>1.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>4500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.205</v>
+        <v>91.954</v>
       </c>
       <c r="E34" s="1">
-        <v>96.551</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4344795.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-195570.0</v>
+        <v>-136782.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.5012480450746</v>
+        <v>-8.046</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4149225.0</v>
+        <v>1563218.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4149225.0</v>
+        <v>1563218.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.25</v>
+        <v>0.81</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C35" s="1">
-        <v>2400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>143.348</v>
+        <v>92.757</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>96.551</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2400000.0</v>
+        <v>4344795.0</v>
       </c>
       <c r="I35" s="1">
-        <v>1040352.0</v>
+        <v>-170730.0</v>
       </c>
       <c r="J35" s="1">
-        <v>43.348</v>
+        <v>-3.929529471471</v>
       </c>
       <c r="K35">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3440352.0</v>
+        <v>4174065.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3489173.92</v>
+        <v>4174065.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.89</v>
+        <v>2.18</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>8000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.488</v>
+        <v>141.706</v>
       </c>
       <c r="E36" s="1">
-        <v>113.5</v>
+        <v>100.0</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G36">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>7759357.37</v>
+        <v>2400000.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-661236.0</v>
+        <v>1000944.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-8.5217881903022</v>
+        <v>41.706</v>
       </c>
       <c r="K36">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>0.04</v>
+      </c>
+      <c r="L36">
+        <v>887.67</v>
       </c>
       <c r="M36" s="1">
-        <v>7098121.37</v>
+        <v>3400944.0</v>
       </c>
       <c r="N36" s="1">
-        <v>7111203.45</v>
+        <v>3401831.67</v>
       </c>
       <c r="O36" s="1">
-        <v>3.85</v>
+        <v>1.77</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C37" s="1">
-        <v>3000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.753</v>
+        <v>100.471</v>
       </c>
       <c r="E37" s="1">
-        <v>101.35</v>
+        <v>113.5</v>
       </c>
       <c r="F37" t="s">
         <v>53</v>
       </c>
       <c r="G37">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>2855465.82</v>
+        <v>7759357.37</v>
       </c>
       <c r="I37" s="1">
-        <v>-160816.0</v>
+        <v>-893066.58</v>
       </c>
       <c r="J37" s="1">
-        <v>-5.631865696785</v>
+        <v>-11.509543089907</v>
       </c>
       <c r="K37">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="L37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M37" s="1">
-        <v>2694649.82</v>
+        <v>6866290.79</v>
       </c>
       <c r="N37" s="1">
-        <v>2699808.59</v>
+        <v>6886793.1</v>
       </c>
       <c r="O37" s="1">
-        <v>1.46</v>
+        <v>3.59</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C38" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>87.937</v>
+        <v>101.626</v>
       </c>
       <c r="E38" s="1">
-        <v>99.1777</v>
+        <v>101.35</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>2975331.0</v>
+        <v>2855465.82</v>
       </c>
       <c r="I38" s="1">
-        <v>-337221.0</v>
+        <v>-251006.57</v>
       </c>
       <c r="J38" s="1">
-        <v>-11.333898648587</v>
+        <v>-8.7903895834411</v>
       </c>
       <c r="K38">
-        <v>0.83</v>
+        <v>0.29</v>
       </c>
       <c r="L38" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="M38" s="1">
-        <v>2638110.0</v>
+        <v>2604459.25</v>
       </c>
       <c r="N38" s="1">
-        <v>2663137.4</v>
+        <v>2613060.39</v>
       </c>
       <c r="O38" s="1">
-        <v>1.44</v>
+        <v>1.36</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C39" s="1">
-        <v>3200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.137</v>
+        <v>91.673</v>
       </c>
       <c r="E39" s="1">
-        <v>101.540625</v>
+        <v>99.1777</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>3249300.0</v>
+        <v>2975331.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-204916.0</v>
+        <v>-225141.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-6.3064660080633</v>
+        <v>-7.5669228062357</v>
       </c>
       <c r="K39">
-        <v>0.33</v>
+        <v>0.06</v>
       </c>
       <c r="L39" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M39" s="1">
-        <v>3044384.0</v>
+        <v>2750190.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3054904.55</v>
+        <v>2751916.03</v>
       </c>
       <c r="O39" s="1">
-        <v>1.66</v>
+        <v>1.43</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C40" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>234.082</v>
+        <v>95.444</v>
       </c>
       <c r="E40" s="1">
-        <v>100.0</v>
+        <v>101.540625</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1200000.0</v>
+        <v>3249300.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1608984.0</v>
+        <v>-195092.0</v>
       </c>
       <c r="J40" s="1">
-        <v>134.082</v>
+        <v>-6.0041239651617</v>
       </c>
       <c r="K40">
-        <v>0.22</v>
+        <v>0.44</v>
       </c>
       <c r="L40" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M40" s="1">
-        <v>2808984.0</v>
+        <v>3054208.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2811609.0</v>
+        <v>3068235.4</v>
       </c>
       <c r="O40" s="1">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C41" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>122.411</v>
+        <v>256.88</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>717152.0</v>
+        <v>1882560.0</v>
       </c>
       <c r="J41" s="1">
-        <v>22.411</v>
+        <v>156.88</v>
       </c>
       <c r="K41">
-        <v>1.55</v>
+        <v>0.38</v>
       </c>
       <c r="L41" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M41" s="1">
-        <v>3917152.0</v>
+        <v>3082560.0</v>
       </c>
       <c r="N41" s="1">
-        <v>3966861.59</v>
+        <v>3087060.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.15</v>
+        <v>1.61</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C42" s="1">
-        <v>4000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>101.269</v>
+        <v>144.248</v>
       </c>
       <c r="E42" s="1">
-        <v>100.81</v>
+        <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4032400.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>18360.0</v>
+        <v>1415936.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.45531197301855</v>
+        <v>44.248</v>
       </c>
       <c r="K42">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L42" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M42" s="1">
-        <v>4050760.0</v>
+        <v>4615936.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4052933.91</v>
+        <v>4617711.34</v>
       </c>
       <c r="O42" s="1">
-        <v>2.2</v>
+        <v>2.41</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C43" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>105.486</v>
+        <v>108.967</v>
       </c>
       <c r="E43" s="1">
-        <v>108.06</v>
+        <v>100.81</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5403000.0</v>
+        <v>4032400.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-128700.0</v>
+        <v>326280.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.3820099944475</v>
+        <v>8.0914591806368</v>
       </c>
       <c r="K43">
-        <v>0.45</v>
+        <v>0.12</v>
       </c>
       <c r="L43" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>5274300.0</v>
+        <v>4358680.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5296782.88</v>
+        <v>4363571.3</v>
       </c>
       <c r="O43" s="1">
-        <v>2.87</v>
+        <v>2.27</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C44" s="1">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>126.368</v>
+        <v>113.233</v>
       </c>
       <c r="E44" s="1">
-        <v>124.766</v>
+        <v>108.06</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4990640.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>64080.0</v>
+        <v>258650.0</v>
       </c>
       <c r="J44" s="1">
-        <v>1.2840036548419</v>
+        <v>4.7871552841014</v>
       </c>
       <c r="K44">
-        <v>0.72</v>
+        <v>0.54</v>
       </c>
       <c r="L44" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>5054720.0</v>
+        <v>5661650.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5083453.7</v>
+        <v>5688584.93</v>
       </c>
       <c r="O44" s="1">
-        <v>2.75</v>
+        <v>2.96</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
-        <v>3600000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.15</v>
+        <v>139.101</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0</v>
+        <v>124.766</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3600000.0</v>
+        <v>4990640.0</v>
       </c>
       <c r="I45" s="1">
-        <v>41400.0</v>
+        <v>573400.0</v>
       </c>
       <c r="J45" s="1">
-        <v>1.15</v>
+        <v>11.489508359649</v>
       </c>
       <c r="K45">
-        <v>0.41</v>
+        <v>0.83</v>
       </c>
       <c r="L45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>3641400.0</v>
+        <v>5564040.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3656018.78</v>
+        <v>5597127.29</v>
       </c>
       <c r="O45" s="1">
-        <v>1.98</v>
+        <v>2.92</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>137.509</v>
+        <v>101.507</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>750180.0</v>
+        <v>54252.0</v>
       </c>
       <c r="J46" s="1">
-        <v>37.509</v>
+        <v>1.507</v>
       </c>
       <c r="K46">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="L46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>2750180.0</v>
+        <v>3654252.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2759130.28</v>
+        <v>3672351.45</v>
       </c>
       <c r="O46" s="1">
-        <v>1.5</v>
+        <v>1.91</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>2200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>237.932</v>
+        <v>150.023</v>
       </c>
       <c r="E47" s="1">
-        <v>99.21818182</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G47">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2040675.31</v>
+        <v>2000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>2490970.44</v>
+        <v>1000460.0</v>
       </c>
       <c r="J47" s="1">
-        <v>122.06598608771</v>
+        <v>50.023</v>
       </c>
       <c r="K47">
-        <v>1.32</v>
+        <v>0.56</v>
       </c>
       <c r="L47" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>4531645.75</v>
+        <v>3000460.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4560697.37</v>
+        <v>3011620.22</v>
       </c>
       <c r="O47" s="1">
-        <v>2.47</v>
+        <v>1.57</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>8000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>102.432</v>
+        <v>248.392</v>
       </c>
       <c r="E48" s="1">
-        <v>105.4625</v>
+        <v>99.21818182</v>
       </c>
       <c r="F48" t="s">
         <v>53</v>
       </c>
       <c r="G48">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>7575147.43</v>
+        <v>2040675.31</v>
       </c>
       <c r="I48" s="1">
-        <v>-480904.51</v>
+        <v>2627549.54</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.3484508314051</v>
+        <v>128.75882445013</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.5</v>
+      </c>
+      <c r="L48" t="s">
+        <v>164</v>
       </c>
       <c r="M48" s="1">
-        <v>7094242.92</v>
+        <v>4668224.85</v>
       </c>
       <c r="N48" s="1">
-        <v>7094242.92</v>
+        <v>4701268.43</v>
       </c>
       <c r="O48" s="1">
-        <v>3.84</v>
+        <v>2.45</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B49" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1">
-        <v>5000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>108.403</v>
+        <v>122.997</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0</v>
+        <v>105.4625</v>
       </c>
       <c r="F49" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G49">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
-        <v>5000000.0</v>
+        <v>7575147.43</v>
       </c>
       <c r="I49" s="1">
-        <v>420150.0</v>
+        <v>830593.22</v>
       </c>
       <c r="J49" s="1">
-        <v>8.403</v>
+        <v>10.9647135937</v>
       </c>
       <c r="K49">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5420150.0</v>
+        <v>8405740.65</v>
       </c>
       <c r="N49" s="1">
-        <v>5424887.57</v>
+        <v>8405740.65</v>
       </c>
       <c r="O49" s="1">
-        <v>2.94</v>
+        <v>4.38</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B50" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C50" s="1">
-        <v>2400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>96.735</v>
+        <v>108.477</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-78360.0</v>
+        <v>423850.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-3.265</v>
+        <v>8.477</v>
       </c>
       <c r="K50">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="L50" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M50" s="1">
-        <v>2321640.0</v>
+        <v>5423850.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2323351.96</v>
+        <v>5430521.27</v>
       </c>
       <c r="O50" s="1">
-        <v>1.26</v>
+        <v>2.83</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C51" s="1">
-        <v>2500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>113.994</v>
+        <v>96.857</v>
       </c>
       <c r="E51" s="1">
-        <v>106.8</v>
+        <v>100.0</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2670000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>179850.0</v>
+        <v>-75432.0</v>
       </c>
       <c r="J51" s="1">
-        <v>6.7359550561798</v>
+        <v>-3.143</v>
       </c>
       <c r="K51">
-        <v>1.22</v>
+        <v>0.11</v>
       </c>
       <c r="L51" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>2849850.0</v>
+        <v>2324568.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2880447.53</v>
+        <v>2327258.22</v>
       </c>
       <c r="O51" s="1">
-        <v>1.56</v>
+        <v>1.21</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1">
-        <v>3600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>96.521</v>
+        <v>117.667</v>
       </c>
       <c r="E52" s="1">
-        <v>101.7</v>
+        <v>106.8</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3661200.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-186444.0</v>
+        <v>271675.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-5.0924287118977</v>
+        <v>10.175093632959</v>
       </c>
       <c r="K52">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>3474756.0</v>
+        <v>2941675.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3486851.3</v>
+        <v>2941675.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.89</v>
+        <v>1.53</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>175</v>
       </c>
       <c r="B53" t="s">
         <v>176</v>
       </c>
       <c r="C53" s="1">
-        <v>2900000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.606</v>
+        <v>97.003</v>
       </c>
       <c r="E53" s="1">
-        <v>99.85793103</v>
+        <v>101.7</v>
       </c>
       <c r="F53" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3362514.58</v>
+        <v>3661200.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-50499.44</v>
+        <v>-169092.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.501835569736</v>
+        <v>-4.6184857423795</v>
       </c>
       <c r="K53">
-        <v>0.78</v>
+        <v>0.38</v>
       </c>
       <c r="L53" t="s">
         <v>177</v>
       </c>
       <c r="M53" s="1">
-        <v>3312015.14</v>
+        <v>3492108.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3334703.08</v>
+        <v>3505943.64</v>
       </c>
       <c r="O53" s="1">
-        <v>1.81</v>
+        <v>1.83</v>
       </c>
       <c r="P53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" t="s">
+        <v>179</v>
+      </c>
+      <c r="C54" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.841</v>
+      </c>
+      <c r="E54" s="1">
+        <v>99.85793103</v>
+      </c>
+      <c r="F54" t="s">
+        <v>47</v>
+      </c>
+      <c r="G54">
+        <v>0.87</v>
+      </c>
+      <c r="H54" s="1">
+        <v>3362514.58</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-22965.56</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-0.6829876704951</v>
+      </c>
+      <c r="K54">
+        <v>0.89</v>
+      </c>
+      <c r="L54" t="s">
+        <v>180</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3339549.02</v>
+      </c>
+      <c r="N54" s="1">
+        <v>3365374.72</v>
+      </c>
+      <c r="O54" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>