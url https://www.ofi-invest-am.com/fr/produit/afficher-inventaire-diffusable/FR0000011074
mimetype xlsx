--- v4 (2026-07-26)
+++ v5 (2026-08-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -151,456 +151,429 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01737424</t>
-[...20 lines deleted...]
-    <t>EUR/USD 21/05/26</t>
+    <t>OVCT01751627</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>OVCT01751626</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-39 593.62</t>
+    <t>-2 941.65</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>7 641.19</t>
+    <t>9 136.21</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>8 986.30</t>
+    <t>11 945.21</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>2 817.62</t>
+    <t>6 275.61</t>
   </si>
   <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>21 895.89</t>
+    <t>25 890.41</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>7 187.67</t>
-[...17 lines deleted...]
-    <t>9 939.57</t>
+    <t>8 408.22</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>17 776.24</t>
+    <t>25 048.34</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>17 469.86</t>
+    <t>19 633.56</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>58 450.41</t>
+    <t>65 433.42</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>15 308.22</t>
+    <t>18 082.19</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>46 926.80</t>
+    <t>55 317.68</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>10 622.95</t>
+    <t>21 245.90</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>9 545.83</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>11 859.34</t>
+    <t>9 657.14</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>3 813.70</t>
+    <t>7 031.51</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 463.89</t>
+    <t>2 738.89</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>8 739.73</t>
+    <t>13 030.14</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>23 365.38</t>
+    <t>28 372.25</t>
+  </si>
+  <si>
+    <t>XS2566032095</t>
+  </si>
+  <si>
+    <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>1 512.33</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
+    <t>8 876.71</t>
+  </si>
+  <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>20 502.31</t>
+    <t>31 051.88</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>8 601.14</t>
+    <t>13 470.00</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>5 609.59</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>14 027.40</t>
+    <t>18 761.64</t>
+  </si>
+  <si>
+    <t>FR0014016E65</t>
+  </si>
+  <si>
+    <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>4 500.00</t>
+    <t>7 031.25</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>1 775.34</t>
+    <t>9 764.38</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>4 891.30</t>
+    <t>8 559.78</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>26 934.93</t>
+    <t>32 945.21</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>33 087.29</t>
+    <t>38 964.64</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>18 099.45</t>
+    <t>22 798.34</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>11 160.22</t>
+    <t>14 143.65</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>33 043.58</t>
+    <t>39 330.02</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>6 671.27</t>
+    <t>9 281.77</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>2 690.22</t>
+    <t>4 010.87</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
+    <t>5 071.72</t>
+  </si>
+  <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
-  </si>
-[...10 lines deleted...]
-    <t>25 825.70</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -964,241 +937,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>878759.5845</v>
+        <v>878798.8945</v>
       </c>
       <c r="D2">
-        <v>97.0</v>
+        <v>98.71</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>85241430.17</v>
+        <v>86748690.74</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>85241430.17</v>
+        <v>86748690.74</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>91.38</v>
+        <v>92.99</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>106255624.84</v>
+        <v>108128984.34</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>106255624.84</v>
+        <v>108128984.34</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>128.14</v>
+        <v>130.66</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>128.14</v>
+        <v>130.66</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>128.14</v>
+        <v>130.66</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3066.8304</v>
+        <v>3047.9011</v>
       </c>
       <c r="D5">
-        <v>115.55</v>
+        <v>117.55</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>354385.18</v>
+        <v>358291.98</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>354385.18</v>
+        <v>358291.98</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>123.91</v>
+        <v>126.14</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>123.91</v>
+        <v>126.14</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>123.91</v>
+        <v>126.14</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>108.27</v>
+        <v>110.34</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>22845.63</v>
+        <v>23281.97</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>22845.63</v>
+        <v>23281.97</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="O52" sqref="O52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1220,2686 +1193,2586 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>197.8</v>
+        <v>203.6</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>2023031.1</v>
+        <v>2144831.1</v>
       </c>
       <c r="J2" s="1">
-        <v>94.94371257249</v>
+        <v>100.65995894721</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4153800.0</v>
+        <v>4275600.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4153800.0</v>
+        <v>4275600.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.16</v>
+        <v>2.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1424.0</v>
+        <v>1646.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4794.4</v>
+        <v>4802.41</v>
       </c>
       <c r="E3" s="1">
-        <v>4774.4775842697</v>
+        <v>4794.902618469</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>6798856.08</v>
+        <v>7892409.71</v>
       </c>
       <c r="I3" s="1">
-        <v>28369.52</v>
+        <v>12357.15</v>
       </c>
       <c r="J3" s="1">
-        <v>0.41726901799633</v>
+        <v>0.15657005216471</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6827225.6</v>
+        <v>7904766.86</v>
       </c>
       <c r="N3" s="1">
-        <v>6827225.6</v>
+        <v>7904766.86</v>
       </c>
       <c r="O3" s="1">
-        <v>3.56</v>
+        <v>4.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>40000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>127.4</v>
+        <v>149.3</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1609420.0</v>
+        <v>804710.0</v>
       </c>
       <c r="I4" s="1">
-        <v>3486580.0</v>
+        <v>2181290.0</v>
       </c>
       <c r="J4" s="1">
-        <v>216.63580668812</v>
+        <v>271.06535273577</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>5096000.0</v>
+        <v>2986000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>5096000.0</v>
+        <v>2986000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.66</v>
+        <v>1.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>270.0</v>
+        <v>279.7</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>92313.49</v>
+        <v>140813.49</v>
       </c>
       <c r="J5" s="1">
-        <v>7.3399443554499</v>
+        <v>11.196231245257</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1350000.0</v>
+        <v>1398500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1350000.0</v>
+        <v>1398500.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>322.1</v>
+        <v>313.1</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.83</v>
+        <v>10.87</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>366054.03</v>
+        <v>319230.5</v>
       </c>
       <c r="J6" s="1">
-        <v>32.637692275841</v>
+        <v>28.462866053033</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1487622.39</v>
+        <v>1440798.86</v>
       </c>
       <c r="N6" s="1">
-        <v>1487622.39</v>
+        <v>1440798.86</v>
       </c>
       <c r="O6" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>3343922.8</v>
+        <v>1433662.25</v>
       </c>
       <c r="D7" s="1">
-        <v>1.15199279</v>
+        <v>0.09206924</v>
       </c>
       <c r="E7" s="1">
-        <v>1.1543118736</v>
+        <v>0.0914745095</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>10.87</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>6718.14</v>
+        <v>-9321.06</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
-        <v>48</v>
+      <c r="L7">
+        <v>34.1</v>
       </c>
       <c r="M7" s="1">
-        <v>12843.97</v>
+        <v>-9355.1599999999</v>
       </c>
       <c r="N7" s="1">
-        <v>6718.1399999997</v>
+        <v>-9321.0600000001</v>
       </c>
       <c r="O7" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="1">
+        <v>23129692.2</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.86080465</v>
+      </c>
+      <c r="E8" s="1">
+        <v>0.8588394331</v>
+      </c>
+      <c r="F8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G8">
-        <v>10.83</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>19147.99</v>
+        <v>-52925.91</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8">
-        <v>268.96</v>
+      <c r="L8" t="s">
+        <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>18879.03</v>
+        <v>-49984.260000002</v>
       </c>
       <c r="N8" s="1">
-        <v>19147.99</v>
+        <v>-52925.91</v>
       </c>
       <c r="O8" s="1">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>21814537.7</v>
+        <v>60000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>0.85321594</v>
+        <v>54.795</v>
       </c>
       <c r="E9" s="1">
-        <v>0.8651447041</v>
+        <v>53.6332695</v>
       </c>
       <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3217996.17</v>
+      </c>
+      <c r="I9" s="1">
+        <v>60567.62</v>
+      </c>
+      <c r="J9" s="1">
+        <v>1.8821532655833</v>
+      </c>
+      <c r="K9">
+        <v>0.32</v>
+      </c>
+      <c r="L9" t="s">
         <v>53</v>
       </c>
-      <c r="G9">
-[...16 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>340376.22</v>
+        <v>3278563.79</v>
       </c>
       <c r="N9" s="1">
-        <v>300782.6</v>
+        <v>3287700.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.16</v>
+        <v>1.68</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>184000.0</v>
+      </c>
+      <c r="J10" s="1">
+        <v>3.68</v>
+      </c>
+      <c r="K10">
+        <v>0.24</v>
+      </c>
+      <c r="L10" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>3258398.81</v>
+        <v>5184000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3266040.0</v>
+        <v>5195945.21</v>
       </c>
       <c r="O10" s="1">
-        <v>1.7</v>
+        <v>2.66</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
         <v>58</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>5000000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>103.644</v>
+        <v>160.358</v>
       </c>
       <c r="E11" s="1">
-        <v>100.0</v>
+        <v>100.5</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>5000000.0</v>
+        <v>5427000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>182200.0</v>
+        <v>3232332.0</v>
       </c>
       <c r="J11" s="1">
-        <v>3.644</v>
+        <v>59.560199004975</v>
       </c>
       <c r="K11">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>5182200.0</v>
+        <v>8659332.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5191186.3</v>
+        <v>8659332.0</v>
       </c>
       <c r="O11" s="1">
-        <v>2.71</v>
+        <v>4.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>233.907</v>
+      </c>
+      <c r="E12" s="1">
+        <v>110.2</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>2755000.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>3092675.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>112.25680580762</v>
+      </c>
+      <c r="K12">
+        <v>0.25</v>
+      </c>
+      <c r="L12" t="s">
         <v>61</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>7112124.0</v>
+        <v>5847675.0</v>
       </c>
       <c r="N12" s="1">
-        <v>7112124.0</v>
+        <v>5853950.61</v>
       </c>
       <c r="O12" s="1">
-        <v>3.71</v>
+        <v>3.0</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>2500000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>222.711</v>
+        <v>100.135</v>
       </c>
       <c r="E13" s="1">
-        <v>110.2</v>
+        <v>100.947</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2755000.0</v>
+        <v>3028410.0</v>
       </c>
       <c r="I13" s="1">
-        <v>2812775.0</v>
+        <v>-24360.0</v>
       </c>
       <c r="J13" s="1">
-        <v>102.09709618875</v>
+        <v>-0.80438249774634</v>
       </c>
       <c r="K13">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>5567775.0</v>
+        <v>3004050.0</v>
       </c>
       <c r="N13" s="1">
-        <v>5570592.62</v>
+        <v>3004050.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>113.156</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>473616.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>13.156</v>
+      </c>
+      <c r="K14">
+        <v>0.72</v>
+      </c>
+      <c r="L14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>3010770.0</v>
+        <v>4073616.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3010770.0</v>
+        <v>4099506.41</v>
       </c>
       <c r="O14" s="1">
-        <v>1.57</v>
+        <v>2.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>112.028</v>
+        <v>90.041</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>433008.0</v>
+        <v>-219098.0</v>
       </c>
       <c r="J15" s="1">
-        <v>12.028</v>
+        <v>-9.959</v>
       </c>
       <c r="K15">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="L15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M15" s="1">
-        <v>4033008.0</v>
+        <v>1980902.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4054903.89</v>
+        <v>1989310.22</v>
       </c>
       <c r="O15" s="1">
-        <v>2.11</v>
+        <v>1.02</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>101.404</v>
+      </c>
+      <c r="E16" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>142620.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>4.9187790998448</v>
+      </c>
+      <c r="K16">
+        <v>0.83</v>
+      </c>
+      <c r="L16" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>1982046.0</v>
+        <v>3042120.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1989233.67</v>
+        <v>3067168.34</v>
       </c>
       <c r="O16" s="1">
-        <v>1.04</v>
+        <v>1.57</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>1500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.667</v>
+        <v>104.954</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-19995.0</v>
+        <v>198160.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.333</v>
+        <v>4.954</v>
       </c>
       <c r="K17">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1480005.0</v>
+        <v>4198160.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1500341.54</v>
+        <v>4198160.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.78</v>
+        <v>2.15</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1">
-        <v>1500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.771</v>
+        <v>92.601</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1500000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-33435.0</v>
+        <v>-258965.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.229</v>
+        <v>-7.399</v>
       </c>
       <c r="K18">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1466565.0</v>
+        <v>3241035.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1476504.57</v>
+        <v>3241035.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.77</v>
+        <v>1.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
-        <v>3000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.007</v>
+        <v>166.977</v>
       </c>
       <c r="E19" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2899500.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-19290.0</v>
+        <v>870701.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.6652871184687</v>
+        <v>66.977</v>
       </c>
       <c r="K19">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="L19" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M19" s="1">
-        <v>2880210.0</v>
+        <v>2170701.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2897986.24</v>
+        <v>2190334.56</v>
       </c>
       <c r="O19" s="1">
-        <v>1.51</v>
+        <v>1.12</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C20" s="1">
-        <v>4000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.78</v>
+        <v>140.33</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>31200.0</v>
+        <v>1290560.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.78</v>
+        <v>40.33</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.04</v>
+      </c>
+      <c r="L20" t="s">
+        <v>82</v>
       </c>
       <c r="M20" s="1">
-        <v>4031200.0</v>
+        <v>4490560.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4031200.0</v>
+        <v>4555993.42</v>
       </c>
       <c r="O20" s="1">
-        <v>2.1</v>
+        <v>2.33</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" t="s">
+        <v>84</v>
+      </c>
+      <c r="C21" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>103.821</v>
+      </c>
+      <c r="E21" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>46996.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>1.8440441525288</v>
+      </c>
+      <c r="K21">
+        <v>0.72</v>
+      </c>
+      <c r="L21" t="s">
         <v>85</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>3234035.0</v>
+        <v>2595525.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3234035.0</v>
+        <v>2613607.19</v>
       </c>
       <c r="O21" s="1">
-        <v>1.69</v>
+        <v>1.34</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" t="s">
         <v>87</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>111.659</v>
+      </c>
+      <c r="E22" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>202950.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>3.7723048327138</v>
+      </c>
+      <c r="K22">
+        <v>1.11</v>
+      </c>
+      <c r="L22" t="s">
         <v>88</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>2095704.0</v>
+        <v>5582950.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2113173.86</v>
+        <v>5638267.68</v>
       </c>
       <c r="O22" s="1">
-        <v>1.1</v>
+        <v>2.89</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" t="s">
         <v>90</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>137.539</v>
+      </c>
+      <c r="E23" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>1171654.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>30.998187710827</v>
+      </c>
+      <c r="K23">
+        <v>0.59</v>
+      </c>
+      <c r="L23" t="s">
         <v>91</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>4321984.0</v>
+        <v>4951404.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4380434.41</v>
+        <v>4972649.9</v>
       </c>
       <c r="O23" s="1">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" t="s">
         <v>93</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="1">
-        <v>2500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.287</v>
+        <v>104.188</v>
       </c>
       <c r="E24" s="1">
-        <v>101.94116</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2548529.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>8646.0</v>
+        <v>121452.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.33925452682704</v>
+        <v>4.188</v>
       </c>
       <c r="K24">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>0.01</v>
+      </c>
+      <c r="L24">
+        <v>302.08</v>
       </c>
       <c r="M24" s="1">
-        <v>2557175.0</v>
+        <v>3021452.0</v>
       </c>
       <c r="N24" s="1">
-        <v>2572483.22</v>
+        <v>3021754.08</v>
       </c>
       <c r="O24" s="1">
-        <v>1.34</v>
+        <v>1.55</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>149.809</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>1295034.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>49.809</v>
+      </c>
+      <c r="K25">
+        <v>0.37</v>
+      </c>
+      <c r="L25" t="s">
         <v>96</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>5606000.0</v>
+        <v>3895034.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5652926.8</v>
+        <v>3904691.14</v>
       </c>
       <c r="O25" s="1">
-        <v>2.95</v>
+        <v>2.0</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>115.698</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>455242.0</v>
+      </c>
+      <c r="J26" s="1">
+        <v>15.698</v>
+      </c>
+      <c r="K26">
+        <v>0.24</v>
+      </c>
+      <c r="L26" t="s">
         <v>99</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>4835772.0</v>
+        <v>3355242.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4846394.95</v>
+        <v>3362273.51</v>
       </c>
       <c r="O26" s="1">
-        <v>2.53</v>
+        <v>1.72</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C27" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>103.912</v>
+        <v>110.188</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>113448.0</v>
+        <v>346392.0</v>
       </c>
       <c r="J27" s="1">
-        <v>3.912</v>
+        <v>10.188</v>
       </c>
       <c r="K27">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="L27" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="M27" s="1">
-        <v>3013448.0</v>
+        <v>3746392.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3022993.83</v>
+        <v>3749130.89</v>
       </c>
       <c r="O27" s="1">
-        <v>1.58</v>
+        <v>1.92</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>103</v>
+      </c>
+      <c r="B28" t="s">
+        <v>104</v>
+      </c>
+      <c r="C28" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>96.569</v>
+      </c>
+      <c r="E28" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-309390.56</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-5.2346871524892</v>
+      </c>
+      <c r="K28">
+        <v>0.22</v>
+      </c>
+      <c r="L28" t="s">
         <v>105</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>5752706.0</v>
+        <v>5601002.0</v>
       </c>
       <c r="N28" s="1">
-        <v>5764565.34</v>
+        <v>5614032.14</v>
       </c>
       <c r="O28" s="1">
-        <v>3.0</v>
+        <v>2.88</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C29" s="1">
-        <v>2900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>116.386</v>
+        <v>116.615</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>475194.0</v>
+        <v>747675.0</v>
       </c>
       <c r="J29" s="1">
-        <v>16.386</v>
+        <v>16.615</v>
       </c>
       <c r="K29">
-        <v>0.13</v>
+        <v>0.63</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="M29" s="1">
-        <v>3375194.0</v>
+        <v>5247675.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3379007.7</v>
+        <v>5276047.25</v>
       </c>
       <c r="O29" s="1">
-        <v>1.76</v>
+        <v>2.7</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C30" s="1">
-        <v>3400000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>107.474</v>
+        <v>103.816</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>103.76</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3400000.0</v>
+        <v>2490240.0</v>
       </c>
       <c r="I30" s="1">
-        <v>254116.0</v>
+        <v>1344.0</v>
       </c>
       <c r="J30" s="1">
-        <v>7.474</v>
+        <v>0.053970701619121</v>
       </c>
       <c r="K30">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3654116.0</v>
+        <v>2491584.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3655579.89</v>
+        <v>2491584.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.91</v>
+        <v>1.28</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C31" s="1">
-        <v>5800000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.084</v>
+        <v>95.172</v>
       </c>
       <c r="E31" s="1">
-        <v>101.90332</v>
+        <v>102.7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>5910392.56</v>
+        <v>2464800.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-221520.56</v>
+        <v>-180672.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-3.7479838733419</v>
+        <v>-7.3300876338851</v>
       </c>
       <c r="K31">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="M31" s="1">
-        <v>5688872.0</v>
+        <v>2284128.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5697611.73</v>
+        <v>2287415.67</v>
       </c>
       <c r="O31" s="1">
-        <v>2.97</v>
+        <v>1.17</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C32" s="1">
-        <v>4500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>116.961</v>
+        <v>93.4</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>94.3834</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>4500000.0</v>
+        <v>4719170.0</v>
       </c>
       <c r="I32" s="1">
-        <v>763245.0</v>
+        <v>-49170.0</v>
       </c>
       <c r="J32" s="1">
-        <v>16.961</v>
+        <v>-1.0419205072078</v>
       </c>
       <c r="K32">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>5263245.0</v>
+        <v>4670000.0</v>
       </c>
       <c r="N32" s="1">
-        <v>5286610.38</v>
+        <v>4670000.0</v>
       </c>
       <c r="O32" s="1">
-        <v>2.76</v>
+        <v>2.39</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C33" s="1">
-        <v>2400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>95.664</v>
+        <v>93.976</v>
       </c>
       <c r="E33" s="1">
-        <v>102.7</v>
+        <v>96.551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2464800.0</v>
+        <v>4344795.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-168864.0</v>
+        <v>-115875.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-6.8510223953262</v>
+        <v>-2.6669842880964</v>
       </c>
       <c r="K33">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2295936.0</v>
+        <v>4228920.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2297448.33</v>
+        <v>4228920.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.2</v>
+        <v>2.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C34" s="1">
-        <v>1700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>91.954</v>
+        <v>124.689</v>
       </c>
       <c r="E34" s="1">
         <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-136782.0</v>
+        <v>592536.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-8.046</v>
+        <v>24.689</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.37</v>
+      </c>
+      <c r="L34" t="s">
+        <v>120</v>
       </c>
       <c r="M34" s="1">
-        <v>1563218.0</v>
+        <v>2992536.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1563218.0</v>
+        <v>3001412.71</v>
       </c>
       <c r="O34" s="1">
-        <v>0.81</v>
+        <v>1.54</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B35" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C35" s="1">
-        <v>4500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>92.757</v>
+        <v>96.66</v>
       </c>
       <c r="E35" s="1">
-        <v>96.551</v>
+        <v>113.5</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>4344795.0</v>
+        <v>7759357.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-170730.0</v>
+        <v>-1089413.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-3.929529471471</v>
+        <v>-14.039990015307</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.39</v>
+      </c>
+      <c r="L35" t="s">
+        <v>123</v>
       </c>
       <c r="M35" s="1">
-        <v>4174065.0</v>
+        <v>6669944.37</v>
       </c>
       <c r="N35" s="1">
-        <v>4174065.0</v>
+        <v>6700996.25</v>
       </c>
       <c r="O35" s="1">
-        <v>2.18</v>
+        <v>3.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C36" s="1">
-        <v>2400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>141.706</v>
+        <v>98.535</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>101.35</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>2400000.0</v>
+        <v>2855465.82</v>
       </c>
       <c r="I36" s="1">
-        <v>1000944.0</v>
+        <v>-305718.12</v>
       </c>
       <c r="J36" s="1">
-        <v>41.706</v>
+        <v>-10.706418471505</v>
       </c>
       <c r="K36">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>887.67</v>
+        <v>0.45</v>
+      </c>
+      <c r="L36" t="s">
+        <v>126</v>
       </c>
       <c r="M36" s="1">
-        <v>3400944.0</v>
+        <v>2549747.7</v>
       </c>
       <c r="N36" s="1">
-        <v>3401831.67</v>
+        <v>2563217.7</v>
       </c>
       <c r="O36" s="1">
-        <v>1.77</v>
+        <v>1.31</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
+        <v>128</v>
+      </c>
+      <c r="C37" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>91.934</v>
+      </c>
+      <c r="E37" s="1">
+        <v>99.1777</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2975331.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-217311.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-7.3037588086838</v>
+      </c>
+      <c r="K37">
+        <v>0.19</v>
+      </c>
+      <c r="L37" t="s">
         <v>129</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>6866290.79</v>
+        <v>2758020.0</v>
       </c>
       <c r="N37" s="1">
-        <v>6886793.1</v>
+        <v>2763629.59</v>
       </c>
       <c r="O37" s="1">
-        <v>3.59</v>
+        <v>1.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B38" t="s">
+        <v>131</v>
+      </c>
+      <c r="C38" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>95.331</v>
+      </c>
+      <c r="E38" s="1">
+        <v>101.540625</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>3249300.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-198708.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-6.1154094728095</v>
+      </c>
+      <c r="K38">
+        <v>0.59</v>
+      </c>
+      <c r="L38" t="s">
         <v>132</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>2604459.25</v>
+        <v>3050592.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2613060.39</v>
+        <v>3069353.64</v>
       </c>
       <c r="O38" s="1">
-        <v>1.36</v>
+        <v>1.57</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B39" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C39" s="1">
-        <v>3000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>91.673</v>
+        <v>101.619</v>
       </c>
       <c r="E39" s="1">
-        <v>99.1777</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2975331.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-225141.0</v>
+        <v>22666.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-7.5669228062357</v>
+        <v>1.619</v>
       </c>
       <c r="K39">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.03</v>
+      </c>
+      <c r="L39">
+        <v>456.52</v>
       </c>
       <c r="M39" s="1">
-        <v>2750190.0</v>
+        <v>1422666.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2751916.03</v>
+        <v>1423122.52</v>
       </c>
       <c r="O39" s="1">
-        <v>1.43</v>
+        <v>0.73</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C40" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>95.444</v>
+        <v>268.634</v>
       </c>
       <c r="E40" s="1">
-        <v>101.540625</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3249300.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-195092.0</v>
+        <v>2023608.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-6.0041239651617</v>
+        <v>168.634</v>
       </c>
       <c r="K40">
-        <v>0.44</v>
+        <v>0.59</v>
       </c>
       <c r="L40" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="M40" s="1">
-        <v>3054208.0</v>
+        <v>3223608.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3068235.4</v>
+        <v>3230639.25</v>
       </c>
       <c r="O40" s="1">
-        <v>1.6</v>
+        <v>1.65</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C41" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>256.88</v>
+        <v>152.12</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>1882560.0</v>
+        <v>1667840.0</v>
       </c>
       <c r="J41" s="1">
-        <v>156.88</v>
+        <v>52.12</v>
       </c>
       <c r="K41">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="L41" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="M41" s="1">
-        <v>3082560.0</v>
+        <v>4867840.0</v>
       </c>
       <c r="N41" s="1">
-        <v>3087060.0</v>
+        <v>4877604.38</v>
       </c>
       <c r="O41" s="1">
-        <v>1.61</v>
+        <v>2.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C42" s="1">
-        <v>3200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>144.248</v>
+        <v>108.776</v>
       </c>
       <c r="E42" s="1">
-        <v>100.0</v>
+        <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3200000.0</v>
+        <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>1415936.0</v>
+        <v>318640.0</v>
       </c>
       <c r="J42" s="1">
-        <v>44.248</v>
+        <v>7.9019938498165</v>
       </c>
       <c r="K42">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="L42" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="M42" s="1">
-        <v>4615936.0</v>
+        <v>4351040.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4617711.34</v>
+        <v>4359599.78</v>
       </c>
       <c r="O42" s="1">
-        <v>2.41</v>
+        <v>2.23</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C43" s="1">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>108.967</v>
+        <v>112.858</v>
       </c>
       <c r="E43" s="1">
-        <v>100.81</v>
+        <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4032400.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>326280.0</v>
+        <v>239900.0</v>
       </c>
       <c r="J43" s="1">
-        <v>8.0914591806368</v>
+        <v>4.4401258560059</v>
       </c>
       <c r="K43">
-        <v>0.12</v>
+        <v>0.66</v>
       </c>
       <c r="L43" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="M43" s="1">
-        <v>4358680.0</v>
+        <v>5642900.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4363571.3</v>
+        <v>5675845.21</v>
       </c>
       <c r="O43" s="1">
-        <v>2.27</v>
+        <v>2.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C44" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>113.233</v>
+        <v>137.928</v>
       </c>
       <c r="E44" s="1">
-        <v>108.06</v>
+        <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>5403000.0</v>
+        <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>258650.0</v>
+        <v>526480.0</v>
       </c>
       <c r="J44" s="1">
-        <v>4.7871552841014</v>
+        <v>10.549348380168</v>
       </c>
       <c r="K44">
-        <v>0.54</v>
+        <v>0.97</v>
       </c>
       <c r="L44" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M44" s="1">
-        <v>5661650.0</v>
+        <v>5517120.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5688584.93</v>
+        <v>5556084.64</v>
       </c>
       <c r="O44" s="1">
-        <v>2.96</v>
+        <v>2.85</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C45" s="1">
-        <v>4000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>139.101</v>
+        <v>102.062</v>
       </c>
       <c r="E45" s="1">
-        <v>124.766</v>
+        <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4990640.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>573400.0</v>
+        <v>74232.0</v>
       </c>
       <c r="J45" s="1">
-        <v>11.489508359649</v>
+        <v>2.062</v>
       </c>
       <c r="K45">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="L45" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="M45" s="1">
-        <v>5564040.0</v>
+        <v>3674232.0</v>
       </c>
       <c r="N45" s="1">
-        <v>5597127.29</v>
+        <v>3697030.34</v>
       </c>
       <c r="O45" s="1">
-        <v>2.92</v>
+        <v>1.89</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C46" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.507</v>
+        <v>147.672</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>54252.0</v>
+        <v>953440.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.507</v>
+        <v>47.672</v>
       </c>
       <c r="K46">
-        <v>0.5</v>
+        <v>0.71</v>
       </c>
       <c r="L46" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="M46" s="1">
-        <v>3654252.0</v>
+        <v>2953440.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3672351.45</v>
+        <v>2967583.65</v>
       </c>
       <c r="O46" s="1">
-        <v>1.91</v>
+        <v>1.52</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C47" s="1">
-        <v>2000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>150.023</v>
+        <v>224.261</v>
       </c>
       <c r="E47" s="1">
-        <v>100.0</v>
+        <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="G47">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>2000000.0</v>
+        <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>1000460.0</v>
+        <v>2214935.16</v>
       </c>
       <c r="J47" s="1">
-        <v>50.023</v>
+        <v>108.53932270097</v>
       </c>
       <c r="K47">
-        <v>0.56</v>
+        <v>1.79</v>
       </c>
       <c r="L47" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="M47" s="1">
-        <v>3000460.0</v>
+        <v>4255610.47</v>
       </c>
       <c r="N47" s="1">
-        <v>3011620.22</v>
+        <v>4294940.49</v>
       </c>
       <c r="O47" s="1">
-        <v>1.57</v>
+        <v>2.2</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C48" s="1">
-        <v>2200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>248.392</v>
+        <v>143.561</v>
       </c>
       <c r="E48" s="1">
-        <v>99.21818182</v>
+        <v>105.4625</v>
       </c>
       <c r="F48" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>2040675.31</v>
+        <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>2627549.54</v>
+        <v>2331162.14</v>
       </c>
       <c r="J48" s="1">
-        <v>128.75882445013</v>
+        <v>30.773818747974</v>
       </c>
       <c r="K48">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4668224.85</v>
+        <v>9906309.57</v>
       </c>
       <c r="N48" s="1">
-        <v>4701268.43</v>
+        <v>9906309.57</v>
       </c>
       <c r="O48" s="1">
-        <v>2.45</v>
+        <v>5.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B49" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C49" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>122.997</v>
+        <v>106.481</v>
       </c>
       <c r="E49" s="1">
-        <v>105.4625</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>7575147.43</v>
+        <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>830593.22</v>
+        <v>324050.0</v>
       </c>
       <c r="J49" s="1">
-        <v>10.9647135937</v>
+        <v>6.481</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.19</v>
+      </c>
+      <c r="L49" t="s">
+        <v>163</v>
       </c>
       <c r="M49" s="1">
-        <v>8405740.65</v>
+        <v>5324050.0</v>
       </c>
       <c r="N49" s="1">
-        <v>8405740.65</v>
+        <v>5333331.77</v>
       </c>
       <c r="O49" s="1">
-        <v>4.38</v>
+        <v>2.73</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>108.477</v>
+        <v>96.729</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>423850.0</v>
+        <v>-78504.0</v>
       </c>
       <c r="J50" s="1">
-        <v>8.477</v>
+        <v>-3.271</v>
       </c>
       <c r="K50">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="M50" s="1">
-        <v>5423850.0</v>
+        <v>2321496.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5430521.27</v>
+        <v>2325506.87</v>
       </c>
       <c r="O50" s="1">
-        <v>2.83</v>
+        <v>1.19</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C51" s="1">
-        <v>2400000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>96.857</v>
+        <v>122.344</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0</v>
+        <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2400000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-75432.0</v>
+        <v>388600.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-3.143</v>
+        <v>14.554307116105</v>
       </c>
       <c r="K51">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="M51" s="1">
-        <v>2324568.0</v>
+        <v>3058600.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2327258.22</v>
+        <v>3063671.72</v>
       </c>
       <c r="O51" s="1">
-        <v>1.21</v>
+        <v>1.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C52" s="1">
-        <v>2500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>117.667</v>
+        <v>95.274</v>
       </c>
       <c r="E52" s="1">
-        <v>106.8</v>
+        <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2670000.0</v>
+        <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>271675.0</v>
+        <v>-231336.0</v>
       </c>
       <c r="J52" s="1">
-        <v>10.175093632959</v>
+        <v>-6.3185840707965</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L52">
-        <v>0.0</v>
+        <v>427.99</v>
       </c>
       <c r="M52" s="1">
-        <v>2941675.0</v>
+        <v>3429864.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2941675.0</v>
+        <v>3430291.99</v>
       </c>
       <c r="O52" s="1">
-        <v>1.53</v>
+        <v>1.76</v>
       </c>
       <c r="P52">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>