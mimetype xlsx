--- v5 (2026-08-21)
+++ v6 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -118,462 +118,468 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01751627</t>
   </si>
   <si>
     <t>EUR/SEK 09/07/26</t>
   </si>
   <si>
     <t>OVCT01751626</t>
   </si>
   <si>
     <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-2 941.65</t>
+    <t>-51 538.76</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>9 136.21</t>
+    <t>11 738.64</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>11 945.21</t>
-[...14 lines deleted...]
-    <t>6 275.61</t>
+    <t>13 501.37</t>
+  </si>
+  <si>
+    <t>AT0000A3VDC0</t>
+  </si>
+  <si>
+    <t>AT &amp; S AUSTRIA TECHNOLOGIE &amp; SYSTE PERP</t>
+  </si>
+  <si>
+    <t>2 555.56</t>
   </si>
   <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>25 890.41</t>
+    <t>5 621.92</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>8 408.22</t>
+    <t>10 442.47</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>25 048.34</t>
+    <t>37 168.51</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>19 633.56</t>
+    <t>23 239.73</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>65 433.42</t>
+    <t>77 071.78</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>18 082.19</t>
+    <t>4 109.59</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>55 317.68</t>
+    <t>12 839.67</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>21 245.90</t>
+    <t>38 950.82</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>XS2557565830</t>
-[...5 lines deleted...]
-    <t>9 657.14</t>
+    <t>2 960.42</t>
+  </si>
+  <si>
+    <t>XS2733414556</t>
+  </si>
+  <si>
+    <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
+  </si>
+  <si>
+    <t>17 291.67</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>7 031.51</t>
+    <t>23 506.85</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>2 738.89</t>
+    <t>4 816.67</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>13 030.14</t>
+    <t>20 180.82</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>28 372.25</t>
+    <t>2 950.82</t>
   </si>
   <si>
     <t>XS2566032095</t>
   </si>
   <si>
     <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>6 246.58</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
-    <t>XS2305842903</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>8 876.71</t>
+    <t>22 191.78</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>31 051.88</t>
+    <t>48 590.16</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>13 470.00</t>
+    <t>21 745.76</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>5 609.59</t>
-[...8 lines deleted...]
-    <t>18 761.64</t>
+    <t>12 082.19</t>
   </si>
   <si>
     <t>FR0014016E65</t>
   </si>
   <si>
     <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
+    <t>2 168.48</t>
+  </si>
+  <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>7 031.25</t>
+    <t>11 250.00</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>9 764.38</t>
+    <t>23 079.45</t>
+  </si>
+  <si>
+    <t>FR00140190M5</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>8 559.78</t>
+    <t>14 673.91</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>32 945.21</t>
-[...8 lines deleted...]
-    <t>38 964.64</t>
+    <t>2 448.63</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>22 798.34</t>
+    <t>30 629.83</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>14 143.65</t>
+    <t>19 116.02</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>39 330.02</t>
-[...5 lines deleted...]
-    <t>STMICROELECTRONICS NV Z 04/08/2027</t>
+    <t>9 409.98</t>
+  </si>
+  <si>
+    <t>XS3416917709</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
+  </si>
+  <si>
+    <t>1 943.60</t>
+  </si>
+  <si>
+    <t>XS3416917022</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONICS NV Z 23/06/2031</t>
+  </si>
+  <si>
+    <t>FR0014019DN1</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 0.75 02/01/2032</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>9 281.77</t>
+    <t>13 632.60</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>4 010.87</t>
+    <t>6 211.96</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>5 071.72</t>
+    <t>13 524.59</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
+  </si>
+  <si>
+    <t>4 279.89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -882,2898 +888,2898 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>807348.7954</v>
+      </c>
+      <c r="C2">
+        <v>101.09</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>81616194.43</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>81616194.43</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1162695.0</v>
+      </c>
+      <c r="C3">
+        <v>95.25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>110749842.26</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>110749842.26</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C4">
+        <v>133.87</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>133.87</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>133.87</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3698.4851</v>
+      </c>
+      <c r="C5">
+        <v>120.29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>444898.63</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>444898.63</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>129.25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>129.25</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>129.25</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>211.0</v>
+      </c>
+      <c r="C7">
+        <v>112.96</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>23835.65</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>23835.65</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O52" sqref="O52"/>
+      <selection activeCell="N52" sqref="N52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>35</v>
       </c>
+      <c r="B2" s="1">
+        <v>14000.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>21000.0</v>
+        <v>241.9</v>
       </c>
       <c r="D2" s="1">
-        <v>203.6</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>283.1912771429</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>3964677.88</v>
       </c>
       <c r="H2" s="1">
-        <v>2130768.9</v>
+        <v>-578077.88</v>
       </c>
       <c r="I2" s="1">
-        <v>2144831.1</v>
-[...2 lines deleted...]
-        <v>100.65995894721</v>
+        <v>-14.58070232934</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>3386600.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>3386600.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>187.0</v>
+      </c>
+      <c r="D3" s="1">
+        <v>101.4651857143</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>2130768.9</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1796231.1</v>
+      </c>
+      <c r="I3" s="1">
+        <v>84.299667598865</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>0.15657005216471</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2613.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>4816.33</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4813.947745886</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>12578845.46</v>
+      </c>
+      <c r="H4" s="1">
+        <v>6224.83</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.049486497149477</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>271.06535273577</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>12585070.29</v>
+      </c>
+      <c r="M4" s="1">
+        <v>12585070.29</v>
+      </c>
+      <c r="N4" s="1">
+        <v>6.53</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>133.8</v>
+      </c>
+      <c r="D5" s="1">
+        <v>40.2355</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>402355.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>935645.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>232.54215804451</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>11.196231245257</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="L5" s="1">
+        <v>1338000.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1338000.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>347.2</v>
+      </c>
+      <c r="D6" s="1">
+        <v>251.537302</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1257686.51</v>
+      </c>
+      <c r="H6" s="1">
+        <v>478313.49</v>
+      </c>
+      <c r="I6" s="1">
+        <v>38.031217334119</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>28.462866053033</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>0.0</v>
+      <c r="L6" s="1">
+        <v>1736000.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1440798.86</v>
+        <v>1736000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1440798.86</v>
-[...8 lines deleted...]
-    <row r="7" spans="1:16">
+        <v>0.9</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>340.2</v>
+      </c>
+      <c r="D7" s="1">
+        <v>253.272567</v>
+      </c>
+      <c r="E7" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="1">
-[...12 lines deleted...]
-        <v>10.87</v>
+      <c r="F7">
+        <v>11.05</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1121568.36</v>
       </c>
       <c r="H7" s="1">
+        <v>417268.96</v>
+      </c>
+      <c r="I7" s="1">
+        <v>37.204059501108</v>
+      </c>
+      <c r="J7">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7">
-        <v>34.1</v>
+      <c r="L7" s="1">
+        <v>1538837.32</v>
       </c>
       <c r="M7" s="1">
-        <v>-9355.1599999999</v>
+        <v>1538837.32</v>
       </c>
       <c r="N7" s="1">
-        <v>-9321.0600000001</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:16">
+        <v>0.8</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1433662.25</v>
+      </c>
+      <c r="C8" s="1">
+        <v>0.09046735</v>
+      </c>
+      <c r="D8" s="1">
+        <v>0.0914745095</v>
+      </c>
+      <c r="E8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8">
+        <v>11.05</v>
+      </c>
+      <c r="G8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>15784.98</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>568.41</v>
+      </c>
+      <c r="L8" s="1">
+        <v>15216.57</v>
+      </c>
+      <c r="M8" s="1">
+        <v>15784.98</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>47</v>
       </c>
-      <c r="B8" t="s">
-[...11 lines deleted...]
-      <c r="F8" t="s">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="1">
+        <v>27189034.64</v>
+      </c>
+      <c r="C9" s="1">
+        <v>0.87459444</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.8715533448</v>
+      </c>
+      <c r="E9" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-438251.29</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="1">
+        <v>-386712.53</v>
+      </c>
+      <c r="M9" s="1">
+        <v>-438251.29</v>
+      </c>
+      <c r="N9" s="1">
+        <v>-0.22</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>49</v>
       </c>
-      <c r="G8">
-[...80 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>60.087</v>
+      </c>
+      <c r="D10" s="1">
+        <v>53.6332695</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>3217996.17</v>
+      </c>
+      <c r="H10" s="1">
+        <v>375485.19</v>
+      </c>
+      <c r="I10" s="1">
+        <v>11.668292010428</v>
+      </c>
+      <c r="J10">
+        <v>0.41</v>
+      </c>
+      <c r="K10" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="1">
-[...27 lines deleted...]
-        <v>56</v>
+      <c r="L10" s="1">
+        <v>3593481.36</v>
       </c>
       <c r="M10" s="1">
-        <v>5184000.0</v>
+        <v>3605220.0</v>
       </c>
       <c r="N10" s="1">
-        <v>5195945.21</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:16">
+        <v>1.87</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>112.307</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>492280.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>12.307</v>
+      </c>
+      <c r="J11">
+        <v>0.34</v>
+      </c>
+      <c r="K11" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="1">
-[...23 lines deleted...]
-      <c r="K11">
+      <c r="L11" s="1">
+        <v>4492280.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>4505781.37</v>
+      </c>
+      <c r="N11" s="1">
+        <v>2.34</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>102.634</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>60582.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>2.634</v>
+      </c>
+      <c r="J12">
+        <v>0.11</v>
+      </c>
+      <c r="K12" t="s">
+        <v>61</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2360582.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2363137.56</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>107.085</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>3028410.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>184140.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>6.0804184373978</v>
+      </c>
+      <c r="J13">
         <v>0.0</v>
-      </c>
-[...95 lines deleted...]
-        <v>-0.80438249774634</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
+      <c r="L13" s="1">
+        <v>3212550.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>3212550.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>116.482</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>593352.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>16.482</v>
+      </c>
+      <c r="J14">
+        <v>0.16</v>
+      </c>
+      <c r="K14" t="s">
+        <v>66</v>
+      </c>
+      <c r="L14" s="1">
+        <v>4193352.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>4198973.92</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>90.772</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-203016.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-9.228</v>
+      </c>
+      <c r="J15">
+        <v>0.47</v>
+      </c>
+      <c r="K15" t="s">
+        <v>69</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1996984.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2007426.47</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>102.548</v>
+      </c>
+      <c r="D16" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>176940.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>6.1024314536989</v>
+      </c>
+      <c r="J16">
+        <v>1.24</v>
+      </c>
+      <c r="K16" t="s">
+        <v>72</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3076440.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3113608.51</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>117.172</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>686880.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>17.172</v>
+      </c>
+      <c r="J17">
         <v>0.0</v>
-      </c>
-[...192 lines deleted...]
-        <v>4.954</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
+      <c r="L17" s="1">
+        <v>4686880.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>4686880.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.43</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>94.268</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-200620.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-5.732</v>
+      </c>
+      <c r="J18">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>-7.399</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
+      <c r="L18" s="1">
+        <v>3299380.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3299380.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>169.1</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>898300.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>69.1</v>
+      </c>
+      <c r="J19">
+        <v>1.79</v>
+      </c>
+      <c r="K19" t="s">
+        <v>79</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2198300.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2221539.73</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>124.678</v>
+      </c>
+      <c r="D20" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>789696.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>24.678</v>
+      </c>
+      <c r="J20">
+        <v>2.41</v>
+      </c>
+      <c r="K20" t="s">
+        <v>82</v>
+      </c>
+      <c r="L20" s="1">
+        <v>3989696.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4066767.78</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2.11</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>106.259</v>
+      </c>
+      <c r="D21" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>107946.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>4.2356198418774</v>
+      </c>
+      <c r="J21">
+        <v>0.16</v>
+      </c>
+      <c r="K21" t="s">
+        <v>85</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2656475.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2660584.59</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>111.665</v>
+      </c>
+      <c r="D22" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>203250.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>3.7778810408922</v>
+      </c>
+      <c r="J22">
+        <v>0.26</v>
+      </c>
+      <c r="K22" t="s">
+        <v>88</v>
+      </c>
+      <c r="L22" s="1">
+        <v>5583250.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>5596089.67</v>
+      </c>
+      <c r="N22" s="1">
+        <v>2.9</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>137.789</v>
+      </c>
+      <c r="D23" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>1180654.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>31.236298697004</v>
+      </c>
+      <c r="J23">
+        <v>1.08</v>
+      </c>
+      <c r="K23" t="s">
+        <v>91</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4960404.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4999354.82</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.59</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>103.173</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>92017.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>3.173</v>
+      </c>
+      <c r="J24">
+        <v>0.1</v>
+      </c>
+      <c r="K24" t="s">
+        <v>94</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2992017.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2994977.42</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>112.307</v>
+      </c>
+      <c r="D25" s="1">
+        <v>115.423</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2885575.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-77900.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.6996352546719</v>
+      </c>
+      <c r="J25">
+        <v>0.69</v>
+      </c>
+      <c r="K25" t="s">
+        <v>97</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2807675.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2824966.67</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>123.115</v>
+      </c>
+      <c r="D26" s="1">
+        <v>109.50370909</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>6022704.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>748621.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>12.429981616231</v>
+      </c>
+      <c r="J26">
+        <v>0.43</v>
+      </c>
+      <c r="K26" t="s">
+        <v>100</v>
+      </c>
+      <c r="L26" s="1">
+        <v>6771325.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>6794831.85</v>
+      </c>
+      <c r="N26" s="1">
+        <v>3.52</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>122.319</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>758846.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>22.319</v>
+      </c>
+      <c r="J27">
+        <v>0.14</v>
+      </c>
+      <c r="K27" t="s">
+        <v>103</v>
+      </c>
+      <c r="L27" s="1">
+        <v>4158846.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>4163662.67</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.16</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>96.931</v>
+      </c>
+      <c r="D28" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-288394.56</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-4.8794484811682</v>
+      </c>
+      <c r="J28">
+        <v>0.35</v>
+      </c>
+      <c r="K28" t="s">
+        <v>106</v>
+      </c>
+      <c r="L28" s="1">
+        <v>5621998.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>5642178.82</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.93</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>113.659</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>614655.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>13.659</v>
+      </c>
+      <c r="J29">
+        <v>0.07</v>
+      </c>
+      <c r="K29" t="s">
+        <v>109</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5114655.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5117605.82</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.65</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>106.595</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.76</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2490240.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>68040.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>2.732266769468</v>
+      </c>
+      <c r="J30">
         <v>0.0</v>
-      </c>
-[...592 lines deleted...]
-        <v>0.053970701619121</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30">
+      <c r="L30" s="1">
+        <v>2558280.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2558280.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>96.367</v>
+      </c>
+      <c r="D31" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2464800.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-151992.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-6.1665043816943</v>
+      </c>
+      <c r="J31">
+        <v>0.26</v>
+      </c>
+      <c r="K31" t="s">
+        <v>114</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2312808.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2319054.58</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>116</v>
+      </c>
+      <c r="B32" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>102.065</v>
+      </c>
+      <c r="D32" s="1">
+        <v>94.3834</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4719170.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>384080.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>8.138719308692</v>
+      </c>
+      <c r="J32">
         <v>0.0</v>
-      </c>
-[...92 lines deleted...]
-        <v>-1.0419205072078</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
+      <c r="L32" s="1">
+        <v>5103250.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>5103250.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>2.65</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>118</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>131.494</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>755856.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>31.494</v>
+      </c>
+      <c r="J33">
+        <v>0.92</v>
+      </c>
+      <c r="K33" t="s">
+        <v>119</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3155856.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3178047.78</v>
+      </c>
+      <c r="N33" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.574</v>
+      </c>
+      <c r="D34" s="1">
+        <v>113.5</v>
+      </c>
+      <c r="E34" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>7759357.37</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-862151.79</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-11.111123626466</v>
+      </c>
+      <c r="J34">
+        <v>0.61</v>
+      </c>
+      <c r="K34" t="s">
+        <v>122</v>
+      </c>
+      <c r="L34" s="1">
+        <v>6897205.58</v>
+      </c>
+      <c r="M34" s="1">
+        <v>6945795.74</v>
+      </c>
+      <c r="N34" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>100.777</v>
+      </c>
+      <c r="D35" s="1">
+        <v>101.35</v>
+      </c>
+      <c r="E35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2855465.82</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-211209.91</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-7.3966884324324</v>
+      </c>
+      <c r="J35">
+        <v>0.72</v>
+      </c>
+      <c r="K35" t="s">
+        <v>125</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2644255.91</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2666001.67</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.38</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>95.749</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.1777</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2975331.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-102861.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-3.4571279632417</v>
+      </c>
+      <c r="J36">
+        <v>0.4</v>
+      </c>
+      <c r="K36" t="s">
+        <v>128</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2872470.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2884552.19</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>102.974</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>41636.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.974</v>
+      </c>
+      <c r="J37">
+        <v>0.15</v>
+      </c>
+      <c r="K37" t="s">
+        <v>131</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1441636.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1443804.48</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>280.136</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>2161632.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>180.136</v>
+      </c>
+      <c r="J38">
+        <v>0.94</v>
+      </c>
+      <c r="K38" t="s">
+        <v>134</v>
+      </c>
+      <c r="L38" s="1">
+        <v>3361632.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>3372882.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>138.272</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1224704.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>38.272</v>
+      </c>
+      <c r="J39">
+        <v>0.72</v>
+      </c>
+      <c r="K39" t="s">
+        <v>137</v>
+      </c>
+      <c r="L39" s="1">
+        <v>4424704.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>4447783.45</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.31</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>139</v>
+      </c>
+      <c r="B40" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.045</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-28650.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.955</v>
+      </c>
+      <c r="J40">
+        <v>0.02</v>
+      </c>
+      <c r="K40">
+        <v>575.34</v>
+      </c>
+      <c r="L40" s="1">
+        <v>2971350.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>2971925.34</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>110.366</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.81</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>4032400.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>382240.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>9.4792183315147</v>
+      </c>
+      <c r="J41">
+        <v>0.37</v>
+      </c>
+      <c r="K41" t="s">
+        <v>142</v>
+      </c>
+      <c r="L41" s="1">
+        <v>4414640.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>4429313.91</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.3</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>114.419</v>
+      </c>
+      <c r="D42" s="1">
+        <v>108.06</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5403000.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>317950.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>5.8846936886915</v>
+      </c>
+      <c r="J42">
+        <v>0.05</v>
+      </c>
+      <c r="K42" t="s">
+        <v>145</v>
+      </c>
+      <c r="L42" s="1">
+        <v>5720950.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>5723398.63</v>
+      </c>
+      <c r="N42" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>101.58</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>56880.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="J43">
+        <v>0.85</v>
+      </c>
+      <c r="K43" t="s">
+        <v>148</v>
+      </c>
+      <c r="L43" s="1">
+        <v>3656880.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>3687509.83</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.91</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>150</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>159.381</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1187620.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>59.381</v>
+      </c>
+      <c r="J44">
+        <v>0.96</v>
+      </c>
+      <c r="K44" t="s">
+        <v>151</v>
+      </c>
+      <c r="L44" s="1">
+        <v>3187620.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>3206736.02</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.66</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>153</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>169.701</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.21818182</v>
+      </c>
+      <c r="E45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2040675.31</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1224660.76</v>
+      </c>
+      <c r="I45" s="1">
+        <v>60.012523991384</v>
+      </c>
+      <c r="J45">
+        <v>0.43</v>
+      </c>
+      <c r="K45" t="s">
+        <v>154</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3265336.07</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3274746.05</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>156</v>
+      </c>
+      <c r="B46" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>96.375</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.8525</v>
+      </c>
+      <c r="E46" t="s">
+        <v>51</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>6959237.85</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-215895.91</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-3.1022924442797</v>
+      </c>
+      <c r="J46">
+        <v>0.02</v>
+      </c>
+      <c r="K46" t="s">
+        <v>157</v>
+      </c>
+      <c r="L46" s="1">
+        <v>6743341.94</v>
+      </c>
+      <c r="M46" s="1">
+        <v>6745285.54</v>
+      </c>
+      <c r="N46" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>159</v>
+      </c>
+      <c r="B47" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>97.925</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.961</v>
+      </c>
+      <c r="E47" t="s">
+        <v>51</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>6966727.39</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-114932.23</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-1.6497305487362</v>
+      </c>
+      <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="M32" s="1">
-[...43 lines deleted...]
-      <c r="K33">
+      <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L33">
-[...22 lines deleted...]
-      <c r="C34" s="1">
+      <c r="L47" s="1">
+        <v>6851795.16</v>
+      </c>
+      <c r="M47" s="1">
+        <v>6851795.16</v>
+      </c>
+      <c r="N47" s="1">
+        <v>3.55</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>100.256</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>9984.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.256</v>
+      </c>
+      <c r="J48">
+        <v>0.02</v>
+      </c>
+      <c r="K48">
+        <v>812.5</v>
+      </c>
+      <c r="L48" s="1">
+        <v>3909984.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>3910796.5</v>
+      </c>
+      <c r="N48" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>163</v>
+      </c>
+      <c r="B49" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>106.193</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>309650.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>6.193</v>
+      </c>
+      <c r="J49">
+        <v>0.27</v>
+      </c>
+      <c r="K49" t="s">
+        <v>164</v>
+      </c>
+      <c r="L49" s="1">
+        <v>5309650.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>5323282.6</v>
+      </c>
+      <c r="N49" s="1">
+        <v>2.76</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>166</v>
+      </c>
+      <c r="B50" s="1">
         <v>2400000.0</v>
       </c>
-      <c r="D34" s="1">
-[...2 lines deleted...]
-      <c r="E34" s="1">
+      <c r="C50" s="1">
+        <v>98.918</v>
+      </c>
+      <c r="D50" s="1">
         <v>100.0</v>
       </c>
-      <c r="F34" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="1">
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
         <v>2400000.0</v>
       </c>
-      <c r="I34" s="1">
-[...17 lines deleted...]
-      <c r="O34" s="1">
+      <c r="H50" s="1">
+        <v>-25968.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-1.082</v>
+      </c>
+      <c r="J50">
+        <v>0.26</v>
+      </c>
+      <c r="K50" t="s">
+        <v>167</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2374032.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2380243.96</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>118.605</v>
+      </c>
+      <c r="D51" s="1">
+        <v>106.8</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>295125.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>11.053370786517</v>
+      </c>
+      <c r="J51">
+        <v>0.54</v>
+      </c>
+      <c r="K51" t="s">
+        <v>170</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2965125.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2978649.59</v>
+      </c>
+      <c r="N51" s="1">
         <v>1.54</v>
       </c>
-      <c r="P34">
-[...510 lines deleted...]
-      <c r="C45" s="1">
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>172</v>
+      </c>
+      <c r="B52" s="1">
         <v>3600000.0</v>
       </c>
-      <c r="D45" s="1">
-[...120 lines deleted...]
-      <c r="K47">
+      <c r="C52" s="1">
+        <v>95.7</v>
+      </c>
+      <c r="D52" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>3661200.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-216000.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-5.8997050147493</v>
+      </c>
+      <c r="J52">
+        <v>0.12</v>
+      </c>
+      <c r="K52" t="s">
+        <v>173</v>
+      </c>
+      <c r="L52" s="1">
+        <v>3445200.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3449479.89</v>
+      </c>
+      <c r="N52" s="1">
         <v>1.79</v>
       </c>
-      <c r="L47" t="s">
-[...219 lines deleted...]
-      <c r="B52" t="s">
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>171</v>
-      </c>
-[...40 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">