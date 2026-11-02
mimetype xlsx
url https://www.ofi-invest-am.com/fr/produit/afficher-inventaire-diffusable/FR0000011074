--- v6 (2026-10-07)
+++ v7 (2026-11-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -157,429 +157,435 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01751627</t>
-[...8 lines deleted...]
-    <t>EUR/USD 09/07/26</t>
+    <t>OVCT01762320</t>
+  </si>
+  <si>
+    <t>EUR/SEK 17/09/26</t>
+  </si>
+  <si>
+    <t>OVCT01762321</t>
+  </si>
+  <si>
+    <t>EUR/USD 17/09/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-51 538.76</t>
+    <t>-27 164.54</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>11 738.64</t>
+    <t>13 067.55</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>13 501.37</t>
+    <t>15 780.82</t>
   </si>
   <si>
     <t>AT0000A3VDC0</t>
   </si>
   <si>
     <t>AT &amp; S AUSTRIA TECHNOLOGIE &amp; SYSTE PERP</t>
   </si>
   <si>
-    <t>2 555.56</t>
+    <t>6 548.61</t>
   </si>
   <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>5 621.92</t>
+    <t>9 468.49</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>10 442.47</t>
+    <t>11 617.81</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>37 168.51</t>
+    <t>44 171.27</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>23 239.73</t>
+    <t>25 323.29</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>77 071.78</t>
+    <t>83 796.16</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>4 109.59</t>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>12 839.67</t>
+    <t>20 788.04</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>38 950.82</t>
+    <t>49 180.33</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>2 960.42</t>
+    <t>4 470.83</t>
   </si>
   <si>
     <t>XS2733414556</t>
   </si>
   <si>
     <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
   </si>
   <si>
-    <t>17 291.67</t>
+    <t>19 895.83</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>23 506.85</t>
+    <t>29 383.56</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>4 816.67</t>
+    <t>5 997.22</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>20 180.82</t>
+    <t>24 312.33</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>2 950.82</t>
+    <t>7 745.90</t>
   </si>
   <si>
     <t>XS2566032095</t>
   </si>
   <si>
     <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>6 246.58</t>
+    <t>7 956.16</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>22 191.78</t>
+    <t>29 884.93</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>48 590.16</t>
+    <t>57 943.31</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>21 745.76</t>
+    <t>26 253.08</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>12 082.19</t>
+    <t>15 821.92</t>
   </si>
   <si>
     <t>FR0014016E65</t>
   </si>
   <si>
     <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
-    <t>2 168.48</t>
+    <t>3 157.61</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>11 250.00</t>
+    <t>13 687.50</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>23 079.45</t>
+    <t>30 772.60</t>
   </si>
   <si>
     <t>FR00140190M5</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>14 673.91</t>
+    <t>18 206.52</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>2 448.63</t>
+    <t>8 236.30</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>30 629.83</t>
+    <t>3 595.11</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>19 116.02</t>
+    <t>1 956.52</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>9 409.98</t>
+    <t>15 139.87</t>
   </si>
   <si>
     <t>XS3416917709</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
   </si>
   <si>
-    <t>1 943.60</t>
+    <t>4 949.32</t>
   </si>
   <si>
     <t>XS3416917022</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
     <t>FR0014019DN1</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 0.75 02/01/2032</t>
   </si>
   <si>
+    <t>2 843.75</t>
+  </si>
+  <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>13 632.60</t>
+    <t>16 146.41</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>6 211.96</t>
+    <t>7 483.70</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>13 524.59</t>
+    <t>18 408.47</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>4 279.89</t>
+    <t>6 505.43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -940,211 +946,211 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>807348.7954</v>
+        <v>805475.5844</v>
       </c>
       <c r="C2">
-        <v>101.09</v>
+        <v>100.05</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>81616194.43</v>
+        <v>80593037.12</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>81616194.43</v>
+        <v>80593037.12</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="C3">
-        <v>95.25</v>
+        <v>94.27</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>110749842.26</v>
+        <v>109615795.38</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>110749842.26</v>
+        <v>109615795.38</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>1.0</v>
       </c>
       <c r="C4">
-        <v>133.87</v>
+        <v>132.53</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>133.87</v>
+        <v>132.53</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>133.87</v>
+        <v>132.53</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>3698.4851</v>
+        <v>3962.159</v>
       </c>
       <c r="C5">
-        <v>120.29</v>
+        <v>119.01</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>444898.63</v>
+        <v>471562.65</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>444898.63</v>
+        <v>471562.65</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>129.25</v>
+        <v>127.96</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>129.25</v>
+        <v>127.96</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>129.25</v>
+        <v>127.96</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>211.0</v>
       </c>
       <c r="C7">
-        <v>112.96</v>
+        <v>111.78</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>23835.65</v>
+        <v>23587.65</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>23835.65</v>
+        <v>23587.65</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1196,2590 +1202,2590 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>14000.0</v>
       </c>
       <c r="C2" s="1">
-        <v>241.9</v>
+        <v>198.25</v>
       </c>
       <c r="D2" s="1">
         <v>283.1912771429</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>3964677.88</v>
       </c>
       <c r="H2" s="1">
-        <v>-578077.88</v>
+        <v>-1189177.88</v>
       </c>
       <c r="I2" s="1">
-        <v>-14.58070232934</v>
+        <v>-29.994312677932</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>3386600.0</v>
+        <v>2775500.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3386600.0</v>
+        <v>2775500.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1.76</v>
+        <v>1.46</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>21000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>187.0</v>
+        <v>195.7</v>
       </c>
       <c r="D3" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>2130768.9</v>
       </c>
       <c r="H3" s="1">
-        <v>1796231.1</v>
+        <v>1978931.1</v>
       </c>
       <c r="I3" s="1">
-        <v>84.299667598865</v>
+        <v>92.874037160952</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>3927000.0</v>
+        <v>4109700.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3927000.0</v>
+        <v>4109700.0</v>
       </c>
       <c r="N3" s="1">
-        <v>2.04</v>
+        <v>2.16</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>2613.0</v>
       </c>
       <c r="C4" s="1">
-        <v>4816.33</v>
+        <v>4823.57</v>
       </c>
       <c r="D4" s="1">
-        <v>4813.947745886</v>
+        <v>4814.1554879449</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>12578845.46</v>
+        <v>12579388.29</v>
       </c>
       <c r="H4" s="1">
-        <v>6224.83</v>
+        <v>24600.12</v>
       </c>
       <c r="I4" s="1">
-        <v>0.049486497149477</v>
+        <v>0.19555895273187</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>12585070.29</v>
+        <v>12603988.41</v>
       </c>
       <c r="M4" s="1">
-        <v>12585070.29</v>
+        <v>12603988.41</v>
       </c>
       <c r="N4" s="1">
-        <v>6.53</v>
+        <v>6.61</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="1">
         <v>10000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>133.8</v>
+        <v>120.2</v>
       </c>
       <c r="D5" s="1">
         <v>40.2355</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>402355.0</v>
       </c>
       <c r="H5" s="1">
-        <v>935645.0</v>
+        <v>799645.0</v>
       </c>
       <c r="I5" s="1">
-        <v>232.54215804451</v>
+        <v>198.74116141219</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>1338000.0</v>
+        <v>1202000.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1338000.0</v>
+        <v>1202000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.69</v>
+        <v>0.63</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>5000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>347.2</v>
+        <v>338.4</v>
       </c>
       <c r="D6" s="1">
         <v>251.537302</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>1257686.51</v>
       </c>
       <c r="H6" s="1">
-        <v>478313.49</v>
+        <v>434313.49</v>
       </c>
       <c r="I6" s="1">
-        <v>38.031217334119</v>
+        <v>34.532730258831</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1736000.0</v>
+        <v>1692000.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1736000.0</v>
+        <v>1692000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="1">
         <v>50000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>340.2</v>
+        <v>364.3</v>
       </c>
       <c r="D7" s="1">
         <v>253.272567</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7">
-        <v>11.05</v>
+        <v>10.98</v>
       </c>
       <c r="G7" s="1">
         <v>1121568.36</v>
       </c>
       <c r="H7" s="1">
-        <v>417268.96</v>
+        <v>537923.73</v>
       </c>
       <c r="I7" s="1">
-        <v>37.204059501108</v>
+        <v>47.96174260836</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1538837.32</v>
+        <v>1659492.09</v>
       </c>
       <c r="M7" s="1">
-        <v>1538837.32</v>
+        <v>1659492.09</v>
       </c>
       <c r="N7" s="1">
-        <v>0.8</v>
+        <v>0.87</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="1">
-        <v>1433662.25</v>
+        <v>1550665.94</v>
       </c>
       <c r="C8" s="1">
-        <v>0.09046735</v>
+        <v>0.09116018</v>
       </c>
       <c r="D8" s="1">
-        <v>0.0914745095</v>
+        <v>0.0905613927</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8">
-        <v>11.05</v>
+        <v>10.98</v>
       </c>
       <c r="G8" s="1">
         <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>15784.98</v>
+        <v>-10252.88</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
-        <v>568.41</v>
+        <v>495.29</v>
       </c>
       <c r="L8" s="1">
-        <v>15216.57</v>
+        <v>-10748.17</v>
       </c>
       <c r="M8" s="1">
-        <v>15784.98</v>
+        <v>-10252.88</v>
       </c>
       <c r="N8" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>27189034.64</v>
+        <v>26976714.92</v>
       </c>
       <c r="C9" s="1">
-        <v>0.87459444</v>
+        <v>0.8674975</v>
       </c>
       <c r="D9" s="1">
-        <v>0.8715533448</v>
+        <v>0.8726661417</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G9" s="1">
         <v>0.0</v>
       </c>
       <c r="H9" s="1">
-        <v>-438251.29</v>
+        <v>159778.08</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="1">
-        <v>-386712.53</v>
+        <v>186942.62</v>
       </c>
       <c r="M9" s="1">
-        <v>-438251.29</v>
+        <v>159778.08</v>
       </c>
       <c r="N9" s="1">
-        <v>-0.22</v>
+        <v>0.09</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="1">
         <v>60000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>60.087</v>
+        <v>56.711</v>
       </c>
       <c r="D10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="H10" s="1">
-        <v>375485.19</v>
+        <v>171596.28</v>
       </c>
       <c r="I10" s="1">
-        <v>11.668292010428</v>
+        <v>5.3323954080405</v>
       </c>
       <c r="J10">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="K10" t="s">
         <v>55</v>
       </c>
       <c r="L10" s="1">
-        <v>3593481.36</v>
+        <v>3389592.45</v>
       </c>
       <c r="M10" s="1">
-        <v>3605220.0</v>
+        <v>3402660.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1.87</v>
+        <v>1.78</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="1">
         <v>4000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>112.307</v>
+        <v>111.594</v>
       </c>
       <c r="D11" s="1">
         <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>4000000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>492280.0</v>
+        <v>463760.0</v>
       </c>
       <c r="I11" s="1">
-        <v>12.307</v>
+        <v>11.594</v>
       </c>
       <c r="J11">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="K11" t="s">
         <v>58</v>
       </c>
       <c r="L11" s="1">
-        <v>4492280.0</v>
+        <v>4463760.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4505781.37</v>
+        <v>4479540.82</v>
       </c>
       <c r="N11" s="1">
-        <v>2.34</v>
+        <v>2.35</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="1">
         <v>2300000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>102.634</v>
+        <v>96.775</v>
       </c>
       <c r="D12" s="1">
         <v>100.0</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2300000.0</v>
       </c>
       <c r="H12" s="1">
-        <v>60582.0</v>
+        <v>-74175.0</v>
       </c>
       <c r="I12" s="1">
-        <v>2.634</v>
+        <v>-3.225</v>
       </c>
       <c r="J12">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="K12" t="s">
         <v>61</v>
       </c>
       <c r="L12" s="1">
-        <v>2360582.0</v>
+        <v>2225825.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2363137.56</v>
+        <v>2232373.61</v>
       </c>
       <c r="N12" s="1">
-        <v>1.23</v>
+        <v>1.17</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="1">
         <v>3000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>107.085</v>
+        <v>110.538</v>
       </c>
       <c r="D13" s="1">
         <v>100.947</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>3028410.0</v>
       </c>
       <c r="H13" s="1">
-        <v>184140.0</v>
+        <v>287730.0</v>
       </c>
       <c r="I13" s="1">
-        <v>6.0804184373978</v>
+        <v>9.501025290499</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>3212550.0</v>
+        <v>3316140.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3212550.0</v>
+        <v>3316140.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1.67</v>
+        <v>1.74</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>116.482</v>
+        <v>125.197</v>
       </c>
       <c r="D14" s="1">
         <v>100.0</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="H14" s="1">
-        <v>593352.0</v>
+        <v>907092.0</v>
       </c>
       <c r="I14" s="1">
-        <v>16.482</v>
+        <v>25.197</v>
       </c>
       <c r="J14">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="K14" t="s">
         <v>66</v>
       </c>
       <c r="L14" s="1">
-        <v>4193352.0</v>
+        <v>4507092.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4198973.92</v>
+        <v>4516560.49</v>
       </c>
       <c r="N14" s="1">
-        <v>2.18</v>
+        <v>2.37</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>90.772</v>
+        <v>92.555</v>
       </c>
       <c r="D15" s="1">
         <v>100.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="H15" s="1">
-        <v>-203016.0</v>
+        <v>-163790.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-9.228</v>
+        <v>-7.445</v>
       </c>
       <c r="J15">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="K15" t="s">
         <v>69</v>
       </c>
       <c r="L15" s="1">
-        <v>1996984.0</v>
+        <v>2036210.0</v>
       </c>
       <c r="M15" s="1">
-        <v>2007426.47</v>
+        <v>2047827.81</v>
       </c>
       <c r="N15" s="1">
-        <v>1.04</v>
+        <v>1.07</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="1">
         <v>3000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>102.548</v>
+        <v>100.729</v>
       </c>
       <c r="D16" s="1">
         <v>96.65</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>2899500.0</v>
       </c>
       <c r="H16" s="1">
-        <v>176940.0</v>
+        <v>122370.0</v>
       </c>
       <c r="I16" s="1">
-        <v>6.1024314536989</v>
+        <v>4.2203828246249</v>
       </c>
       <c r="J16">
-        <v>1.24</v>
+        <v>1.47</v>
       </c>
       <c r="K16" t="s">
         <v>72</v>
       </c>
       <c r="L16" s="1">
-        <v>3076440.0</v>
+        <v>3021870.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3113608.51</v>
+        <v>3066041.27</v>
       </c>
       <c r="N16" s="1">
         <v>1.61</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="1">
         <v>4000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>117.172</v>
+        <v>111.008</v>
       </c>
       <c r="D17" s="1">
         <v>100.0</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>4000000.0</v>
       </c>
       <c r="H17" s="1">
-        <v>686880.0</v>
+        <v>440320.0</v>
       </c>
       <c r="I17" s="1">
-        <v>17.172</v>
+        <v>11.008</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>4686880.0</v>
+        <v>4440320.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4686880.0</v>
+        <v>4440320.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2.43</v>
+        <v>2.33</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="1">
         <v>3500000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>94.268</v>
+        <v>94.214</v>
       </c>
       <c r="D18" s="1">
         <v>100.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>3500000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>-200620.0</v>
+        <v>-202510.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-5.732</v>
+        <v>-5.786</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>3299380.0</v>
+        <v>3297490.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3299380.0</v>
+        <v>3297490.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1.71</v>
+        <v>1.73</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="1">
         <v>1300000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>169.1</v>
+        <v>156.255</v>
       </c>
       <c r="D19" s="1">
         <v>100.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>1300000.0</v>
       </c>
       <c r="H19" s="1">
-        <v>898300.0</v>
+        <v>731315.0</v>
       </c>
       <c r="I19" s="1">
-        <v>69.1</v>
+        <v>56.255</v>
       </c>
       <c r="J19">
-        <v>1.79</v>
+        <v>1.95</v>
       </c>
       <c r="K19" t="s">
         <v>79</v>
       </c>
       <c r="L19" s="1">
-        <v>2198300.0</v>
+        <v>2031315.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2221539.73</v>
+        <v>2056638.29</v>
       </c>
       <c r="N19" s="1">
-        <v>1.15</v>
+        <v>1.08</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="1">
         <v>3200000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>124.678</v>
+        <v>139.9</v>
       </c>
       <c r="D20" s="1">
         <v>100.0</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>3200000.0</v>
       </c>
       <c r="H20" s="1">
-        <v>789696.0</v>
+        <v>1276800.0</v>
       </c>
       <c r="I20" s="1">
-        <v>24.678</v>
+        <v>39.9</v>
       </c>
       <c r="J20">
-        <v>2.41</v>
+        <v>2.62</v>
       </c>
       <c r="K20" t="s">
         <v>82</v>
       </c>
       <c r="L20" s="1">
-        <v>3989696.0</v>
+        <v>4476800.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4066767.78</v>
+        <v>4560596.16</v>
       </c>
       <c r="N20" s="1">
-        <v>2.11</v>
+        <v>2.39</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>84</v>
       </c>
       <c r="B21" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>106.259</v>
+        <v>108.074</v>
       </c>
       <c r="D21" s="1">
         <v>101.94116</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>2548529.0</v>
       </c>
       <c r="H21" s="1">
-        <v>107946.0</v>
+        <v>153321.0</v>
       </c>
       <c r="I21" s="1">
-        <v>4.2356198418774</v>
+        <v>6.0160586754163</v>
       </c>
       <c r="J21">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="K21" t="s">
         <v>85</v>
       </c>
       <c r="L21" s="1">
-        <v>2656475.0</v>
+        <v>2701850.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2660584.59</v>
+        <v>2708630.82</v>
       </c>
       <c r="N21" s="1">
-        <v>1.38</v>
+        <v>1.42</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>111.665</v>
+        <v>116.629</v>
       </c>
       <c r="D22" s="1">
         <v>107.6</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>5380000.0</v>
       </c>
       <c r="H22" s="1">
-        <v>203250.0</v>
+        <v>451450.0</v>
       </c>
       <c r="I22" s="1">
-        <v>3.7778810408922</v>
+        <v>8.3912639405204</v>
       </c>
       <c r="J22">
-        <v>0.26</v>
+        <v>0.42</v>
       </c>
       <c r="K22" t="s">
         <v>88</v>
       </c>
       <c r="L22" s="1">
-        <v>5583250.0</v>
+        <v>5831450.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5596089.67</v>
+        <v>5852238.04</v>
       </c>
       <c r="N22" s="1">
-        <v>2.9</v>
+        <v>3.07</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="1">
         <v>3600000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>137.789</v>
+        <v>136.725</v>
       </c>
       <c r="D23" s="1">
         <v>104.99305556</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>3779750.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1180654.0</v>
+        <v>1142350.0</v>
       </c>
       <c r="I23" s="1">
-        <v>31.236298697004</v>
+        <v>30.222898339837</v>
       </c>
       <c r="J23">
-        <v>1.08</v>
+        <v>1.37</v>
       </c>
       <c r="K23" t="s">
         <v>91</v>
       </c>
       <c r="L23" s="1">
-        <v>4960404.0</v>
+        <v>4922100.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4999354.82</v>
+        <v>4971280.33</v>
       </c>
       <c r="N23" s="1">
-        <v>2.59</v>
+        <v>2.61</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>93</v>
       </c>
       <c r="B24" s="1">
         <v>2900000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>103.173</v>
+        <v>101.161</v>
       </c>
       <c r="D24" s="1">
         <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>2900000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>92017.0</v>
+        <v>33669.0</v>
       </c>
       <c r="I24" s="1">
-        <v>3.173</v>
+        <v>1.161</v>
       </c>
       <c r="J24">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="K24" t="s">
         <v>94</v>
       </c>
       <c r="L24" s="1">
-        <v>2992017.0</v>
+        <v>2933669.0</v>
       </c>
       <c r="M24" s="1">
-        <v>2994977.42</v>
+        <v>2938139.83</v>
       </c>
       <c r="N24" s="1">
-        <v>1.55</v>
+        <v>1.54</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>112.307</v>
+        <v>110.439</v>
       </c>
       <c r="D25" s="1">
         <v>115.423</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>2885575.0</v>
       </c>
       <c r="H25" s="1">
-        <v>-77900.0</v>
+        <v>-124600.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-2.6996352546719</v>
+        <v>-4.3180302019528</v>
       </c>
       <c r="J25">
-        <v>0.69</v>
+        <v>0.8</v>
       </c>
       <c r="K25" t="s">
         <v>97</v>
       </c>
       <c r="L25" s="1">
-        <v>2807675.0</v>
+        <v>2760975.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2824966.67</v>
+        <v>2780870.83</v>
       </c>
       <c r="N25" s="1">
         <v>1.46</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="1">
         <v>5500000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>123.115</v>
+        <v>121.195</v>
       </c>
       <c r="D26" s="1">
         <v>109.50370909</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>6022704.0</v>
       </c>
       <c r="H26" s="1">
-        <v>748621.0</v>
+        <v>643021.0</v>
       </c>
       <c r="I26" s="1">
-        <v>12.429981616231</v>
+        <v>10.676616350397</v>
       </c>
       <c r="J26">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="K26" t="s">
         <v>100</v>
       </c>
       <c r="L26" s="1">
-        <v>6771325.0</v>
+        <v>6665725.0</v>
       </c>
       <c r="M26" s="1">
-        <v>6794831.85</v>
+        <v>6695108.56</v>
       </c>
       <c r="N26" s="1">
-        <v>3.52</v>
+        <v>3.51</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>102</v>
       </c>
       <c r="B27" s="1">
         <v>3400000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>122.319</v>
+        <v>124.718</v>
       </c>
       <c r="D27" s="1">
         <v>100.0</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>3400000.0</v>
       </c>
       <c r="H27" s="1">
-        <v>758846.0</v>
+        <v>840412.0</v>
       </c>
       <c r="I27" s="1">
-        <v>22.319</v>
+        <v>24.718</v>
       </c>
       <c r="J27">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="K27" t="s">
         <v>103</v>
       </c>
       <c r="L27" s="1">
-        <v>4158846.0</v>
+        <v>4240412.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4163662.67</v>
+        <v>4246409.22</v>
       </c>
       <c r="N27" s="1">
-        <v>2.16</v>
+        <v>2.23</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>105</v>
       </c>
       <c r="B28" s="1">
         <v>5800000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>96.931</v>
+        <v>95.967</v>
       </c>
       <c r="D28" s="1">
         <v>101.90332</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>5910392.56</v>
       </c>
       <c r="H28" s="1">
-        <v>-288394.56</v>
+        <v>-344306.56</v>
       </c>
       <c r="I28" s="1">
-        <v>-4.8794484811682</v>
+        <v>-5.8254431749623</v>
       </c>
       <c r="J28">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="K28" t="s">
         <v>106</v>
       </c>
       <c r="L28" s="1">
-        <v>5621998.0</v>
+        <v>5566086.0</v>
       </c>
       <c r="M28" s="1">
-        <v>5642178.82</v>
+        <v>5590398.33</v>
       </c>
       <c r="N28" s="1">
         <v>2.93</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="1">
         <v>4500000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>113.659</v>
+        <v>111.093</v>
       </c>
       <c r="D29" s="1">
         <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>4500000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>614655.0</v>
+        <v>499185.0</v>
       </c>
       <c r="I29" s="1">
-        <v>13.659</v>
+        <v>11.093</v>
       </c>
       <c r="J29">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="K29" t="s">
         <v>109</v>
       </c>
       <c r="L29" s="1">
-        <v>5114655.0</v>
+        <v>4999185.0</v>
       </c>
       <c r="M29" s="1">
-        <v>5117605.82</v>
+        <v>5006930.9</v>
       </c>
       <c r="N29" s="1">
-        <v>2.65</v>
+        <v>2.63</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>111</v>
       </c>
       <c r="B30" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>106.595</v>
+        <v>106.105</v>
       </c>
       <c r="D30" s="1">
         <v>103.76</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>2490240.0</v>
       </c>
       <c r="H30" s="1">
-        <v>68040.0</v>
+        <v>56280.0</v>
       </c>
       <c r="I30" s="1">
-        <v>2.732266769468</v>
+        <v>2.2600231303007</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>2558280.0</v>
+        <v>2546520.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2558280.0</v>
+        <v>2546520.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1.33</v>
+        <v>1.34</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>96.367</v>
+        <v>96.093</v>
       </c>
       <c r="D31" s="1">
         <v>102.7</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>2464800.0</v>
       </c>
       <c r="H31" s="1">
-        <v>-151992.0</v>
+        <v>-158568.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-6.1665043816943</v>
+        <v>-6.4333008763389</v>
       </c>
       <c r="J31">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="K31" t="s">
         <v>114</v>
       </c>
       <c r="L31" s="1">
-        <v>2312808.0</v>
+        <v>2306232.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2319054.58</v>
+        <v>2314188.16</v>
       </c>
       <c r="N31" s="1">
-        <v>1.2</v>
+        <v>1.21</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>116</v>
       </c>
       <c r="B32" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>102.065</v>
+        <v>99.927</v>
       </c>
       <c r="D32" s="1">
         <v>94.3834</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>4719170.0</v>
       </c>
       <c r="H32" s="1">
-        <v>384080.0</v>
+        <v>277180.0</v>
       </c>
       <c r="I32" s="1">
-        <v>8.138719308692</v>
+        <v>5.8734904654844</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>5103250.0</v>
+        <v>4996350.0</v>
       </c>
       <c r="M32" s="1">
-        <v>5103250.0</v>
+        <v>4996350.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2.65</v>
+        <v>2.62</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>118</v>
       </c>
       <c r="B33" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>131.494</v>
+        <v>111.203</v>
       </c>
       <c r="D33" s="1">
         <v>100.0</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>2400000.0</v>
       </c>
       <c r="H33" s="1">
-        <v>755856.0</v>
+        <v>268872.0</v>
       </c>
       <c r="I33" s="1">
-        <v>31.494</v>
+        <v>11.203</v>
       </c>
       <c r="J33">
-        <v>0.92</v>
+        <v>1.25</v>
       </c>
       <c r="K33" t="s">
         <v>119</v>
       </c>
       <c r="L33" s="1">
-        <v>3155856.0</v>
+        <v>2668872.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3178047.78</v>
+        <v>2698756.93</v>
       </c>
       <c r="N33" s="1">
-        <v>1.65</v>
+        <v>1.42</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>121</v>
       </c>
       <c r="B34" s="1">
         <v>8000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>98.574</v>
+        <v>101.651</v>
       </c>
       <c r="D34" s="1">
         <v>113.5</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G34" s="1">
         <v>7759357.37</v>
       </c>
       <c r="H34" s="1">
-        <v>-862151.79</v>
+        <v>-691363.81</v>
       </c>
       <c r="I34" s="1">
-        <v>-11.111123626466</v>
+        <v>-8.9100653189789</v>
       </c>
       <c r="J34">
-        <v>0.61</v>
+        <v>0.72</v>
       </c>
       <c r="K34" t="s">
         <v>122</v>
       </c>
       <c r="L34" s="1">
-        <v>6897205.58</v>
+        <v>7067993.56</v>
       </c>
       <c r="M34" s="1">
-        <v>6945795.74</v>
+        <v>7125936.87</v>
       </c>
       <c r="N34" s="1">
-        <v>3.6</v>
+        <v>3.74</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>124</v>
       </c>
       <c r="B35" s="1">
         <v>3000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>100.777</v>
+        <v>102.212</v>
       </c>
       <c r="D35" s="1">
         <v>101.35</v>
       </c>
       <c r="E35" t="s">
         <v>51</v>
       </c>
       <c r="F35">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G35" s="1">
         <v>2855465.82</v>
       </c>
       <c r="H35" s="1">
-        <v>-211209.91</v>
+        <v>-190340.45</v>
       </c>
       <c r="I35" s="1">
-        <v>-7.3966884324324</v>
+        <v>-6.6658283446026</v>
       </c>
       <c r="J35">
-        <v>0.72</v>
+        <v>0.88</v>
       </c>
       <c r="K35" t="s">
         <v>125</v>
       </c>
       <c r="L35" s="1">
-        <v>2644255.91</v>
+        <v>2665125.37</v>
       </c>
       <c r="M35" s="1">
-        <v>2666001.67</v>
+        <v>2691378.45</v>
       </c>
       <c r="N35" s="1">
-        <v>1.38</v>
+        <v>1.41</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>127</v>
       </c>
       <c r="B36" s="1">
         <v>3000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>95.749</v>
+        <v>94.633</v>
       </c>
       <c r="D36" s="1">
         <v>99.1777</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>2975331.0</v>
       </c>
       <c r="H36" s="1">
-        <v>-102861.0</v>
+        <v>-136341.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-3.4571279632417</v>
+        <v>-4.5823809182911</v>
       </c>
       <c r="J36">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="K36" t="s">
         <v>128</v>
       </c>
       <c r="L36" s="1">
-        <v>2872470.0</v>
+        <v>2838990.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2884552.19</v>
+        <v>2854811.92</v>
       </c>
       <c r="N36" s="1">
         <v>1.5</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>130</v>
       </c>
       <c r="B37" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>102.974</v>
+        <v>100.455</v>
       </c>
       <c r="D37" s="1">
         <v>100.0</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>1400000.0</v>
       </c>
       <c r="H37" s="1">
-        <v>41636.0</v>
+        <v>6370.0</v>
       </c>
       <c r="I37" s="1">
-        <v>2.974</v>
+        <v>0.455</v>
       </c>
       <c r="J37">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="K37" t="s">
         <v>131</v>
       </c>
       <c r="L37" s="1">
-        <v>1441636.0</v>
+        <v>1406370.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1443804.48</v>
+        <v>1409527.61</v>
       </c>
       <c r="N37" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>133</v>
       </c>
       <c r="B38" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>280.136</v>
+        <v>259.127</v>
       </c>
       <c r="D38" s="1">
         <v>100.0</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
         <v>1200000.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2161632.0</v>
+        <v>1909524.0</v>
       </c>
       <c r="I38" s="1">
-        <v>180.136</v>
+        <v>159.127</v>
       </c>
       <c r="J38">
-        <v>0.94</v>
+        <v>1.14</v>
       </c>
       <c r="K38" t="s">
         <v>134</v>
       </c>
       <c r="L38" s="1">
-        <v>3361632.0</v>
+        <v>3109524.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3372882.0</v>
+        <v>3123211.5</v>
       </c>
       <c r="N38" s="1">
-        <v>1.75</v>
+        <v>1.64</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>136</v>
       </c>
       <c r="B39" s="1">
         <v>3200000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>138.272</v>
+        <v>144.023</v>
       </c>
       <c r="D39" s="1">
         <v>100.0</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>3200000.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1224704.0</v>
+        <v>1408736.0</v>
       </c>
       <c r="I39" s="1">
-        <v>38.272</v>
+        <v>44.023</v>
       </c>
       <c r="J39">
-        <v>0.72</v>
+        <v>0.96</v>
       </c>
       <c r="K39" t="s">
         <v>137</v>
       </c>
       <c r="L39" s="1">
-        <v>4424704.0</v>
+        <v>4608736.0</v>
       </c>
       <c r="M39" s="1">
-        <v>4447783.45</v>
+        <v>4639508.6</v>
       </c>
       <c r="N39" s="1">
-        <v>2.31</v>
+        <v>2.43</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>139</v>
       </c>
       <c r="B40" s="1">
         <v>3000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>99.045</v>
+        <v>100.874</v>
       </c>
       <c r="D40" s="1">
         <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>3000000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>-28650.0</v>
+        <v>26220.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-0.955</v>
+        <v>0.874</v>
       </c>
       <c r="J40">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>0.04</v>
+      </c>
+      <c r="K40" t="s">
+        <v>140</v>
       </c>
       <c r="L40" s="1">
-        <v>2971350.0</v>
+        <v>3026220.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2971925.34</v>
+        <v>3027329.59</v>
       </c>
       <c r="N40" s="1">
-        <v>1.54</v>
+        <v>1.59</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B41" s="1">
         <v>4000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>110.366</v>
+        <v>113.861</v>
       </c>
       <c r="D41" s="1">
         <v>100.81</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>4032400.0</v>
       </c>
       <c r="H41" s="1">
-        <v>382240.0</v>
+        <v>522040.0</v>
       </c>
       <c r="I41" s="1">
-        <v>9.4792183315147</v>
+        <v>12.946136296002</v>
       </c>
       <c r="J41">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="K41" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L41" s="1">
-        <v>4414640.0</v>
+        <v>4554440.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4429313.91</v>
+        <v>4572646.52</v>
       </c>
       <c r="N41" s="1">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B42" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>114.419</v>
+        <v>118.166</v>
       </c>
       <c r="D42" s="1">
         <v>108.06</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>5403000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>317950.0</v>
+        <v>505300.0</v>
       </c>
       <c r="I42" s="1">
-        <v>5.8846936886915</v>
+        <v>9.3522117342217</v>
       </c>
       <c r="J42">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="K42" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L42" s="1">
-        <v>5720950.0</v>
+        <v>5908300.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5723398.63</v>
+        <v>5916536.3</v>
       </c>
       <c r="N42" s="1">
-        <v>2.97</v>
+        <v>3.1</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B43" s="1">
         <v>3600000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>101.58</v>
+        <v>97.338</v>
       </c>
       <c r="D43" s="1">
         <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>3600000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>56880.0</v>
+        <v>-95832.0</v>
       </c>
       <c r="I43" s="1">
-        <v>1.58</v>
+        <v>-2.662</v>
       </c>
       <c r="J43">
-        <v>0.85</v>
+        <v>0.1</v>
       </c>
       <c r="K43" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L43" s="1">
-        <v>3656880.0</v>
+        <v>3504168.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3687509.83</v>
+        <v>3507763.11</v>
       </c>
       <c r="N43" s="1">
-        <v>1.91</v>
+        <v>1.84</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B44" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>159.381</v>
+        <v>144.781</v>
       </c>
       <c r="D44" s="1">
         <v>100.0</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>2000000.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1187620.0</v>
+        <v>895620.0</v>
       </c>
       <c r="I44" s="1">
-        <v>59.381</v>
+        <v>44.781</v>
       </c>
       <c r="J44">
-        <v>0.96</v>
+        <v>0.1</v>
       </c>
       <c r="K44" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L44" s="1">
-        <v>3187620.0</v>
+        <v>2895620.0</v>
       </c>
       <c r="M44" s="1">
-        <v>3206736.02</v>
+        <v>2897576.52</v>
       </c>
       <c r="N44" s="1">
-        <v>1.66</v>
+        <v>1.52</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B45" s="1">
         <v>2200000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>169.701</v>
+        <v>171.576</v>
       </c>
       <c r="D45" s="1">
         <v>99.21818182</v>
       </c>
       <c r="E45" t="s">
         <v>51</v>
       </c>
       <c r="F45">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G45" s="1">
         <v>2040675.31</v>
       </c>
       <c r="H45" s="1">
-        <v>1224660.76</v>
+        <v>1240079.11</v>
       </c>
       <c r="I45" s="1">
-        <v>60.012523991384</v>
+        <v>60.768075348547</v>
       </c>
       <c r="J45">
-        <v>0.43</v>
+        <v>0.69</v>
       </c>
       <c r="K45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L45" s="1">
-        <v>3265336.07</v>
+        <v>3280754.42</v>
       </c>
       <c r="M45" s="1">
-        <v>3274746.05</v>
+        <v>3295894.29</v>
       </c>
       <c r="N45" s="1">
-        <v>1.7</v>
+        <v>1.73</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B46" s="1">
         <v>8000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>96.375</v>
+        <v>89.643</v>
       </c>
       <c r="D46" s="1">
         <v>100.8525</v>
       </c>
       <c r="E46" t="s">
         <v>51</v>
       </c>
       <c r="F46">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G46" s="1">
         <v>6959237.85</v>
       </c>
       <c r="H46" s="1">
-        <v>-215895.91</v>
+        <v>-726184.09</v>
       </c>
       <c r="I46" s="1">
-        <v>-3.1022924442797</v>
+        <v>-10.434822112022</v>
       </c>
       <c r="J46">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="K46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L46" s="1">
-        <v>6743341.94</v>
+        <v>6233053.76</v>
       </c>
       <c r="M46" s="1">
-        <v>6745285.54</v>
+        <v>6238003.08</v>
       </c>
       <c r="N46" s="1">
-        <v>3.5</v>
+        <v>3.27</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B47" s="1">
         <v>8000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>97.925</v>
+        <v>91.338</v>
       </c>
       <c r="D47" s="1">
         <v>100.961</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
       <c r="F47">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G47" s="1">
         <v>6966727.39</v>
       </c>
       <c r="H47" s="1">
-        <v>-114932.23</v>
+        <v>-615816.96</v>
       </c>
       <c r="I47" s="1">
-        <v>-1.6497305487362</v>
+        <v>-8.8394008481506</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>6851795.16</v>
+        <v>6350910.43</v>
       </c>
       <c r="M47" s="1">
-        <v>6851795.16</v>
+        <v>6350910.43</v>
       </c>
       <c r="N47" s="1">
-        <v>3.55</v>
+        <v>3.33</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B48" s="1">
         <v>3900000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>100.256</v>
+        <v>96.972</v>
       </c>
       <c r="D48" s="1">
         <v>100.0</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>3900000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9984.0</v>
+        <v>-118092.0</v>
       </c>
       <c r="I48" s="1">
-        <v>0.256</v>
+        <v>-3.028</v>
       </c>
       <c r="J48">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>812.5</v>
+        <v>0.07</v>
+      </c>
+      <c r="K48" t="s">
+        <v>163</v>
       </c>
       <c r="L48" s="1">
-        <v>3909984.0</v>
+        <v>3781908.0</v>
       </c>
       <c r="M48" s="1">
-        <v>3910796.5</v>
+        <v>3784751.75</v>
       </c>
       <c r="N48" s="1">
-        <v>2.03</v>
+        <v>1.98</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>106.193</v>
+        <v>106.387</v>
       </c>
       <c r="D49" s="1">
         <v>100.0</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="H49" s="1">
-        <v>309650.0</v>
+        <v>319350.0</v>
       </c>
       <c r="I49" s="1">
-        <v>6.193</v>
+        <v>6.387</v>
       </c>
       <c r="J49">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="K49" t="s">
+        <v>166</v>
+      </c>
+      <c r="L49" s="1">
+        <v>5319350.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>5335496.41</v>
+      </c>
+      <c r="N49" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>164</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>98.918</v>
+        <v>99.413</v>
       </c>
       <c r="D50" s="1">
         <v>100.0</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="H50" s="1">
-        <v>-25968.0</v>
+        <v>-14088.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-1.082</v>
+        <v>-0.587</v>
       </c>
       <c r="J50">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="K50" t="s">
+        <v>169</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2385912.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2393395.7</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>167</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B51" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>118.605</v>
+        <v>121.783</v>
       </c>
       <c r="D51" s="1">
         <v>106.8</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>2670000.0</v>
       </c>
       <c r="H51" s="1">
-        <v>295125.0</v>
+        <v>374575.0</v>
       </c>
       <c r="I51" s="1">
-        <v>11.053370786517</v>
+        <v>14.029026217228</v>
       </c>
       <c r="J51">
-        <v>0.54</v>
+        <v>0.74</v>
       </c>
       <c r="K51" t="s">
+        <v>172</v>
+      </c>
+      <c r="L51" s="1">
+        <v>3044575.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>3062983.47</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>170</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B52" s="1">
         <v>3600000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>95.7</v>
+        <v>93.353</v>
       </c>
       <c r="D52" s="1">
         <v>101.7</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
         <v>3661200.0</v>
       </c>
       <c r="H52" s="1">
-        <v>-216000.0</v>
+        <v>-300492.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-5.8997050147493</v>
+        <v>-8.2074729596853</v>
       </c>
       <c r="J52">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="K52" t="s">
+        <v>175</v>
+      </c>
+      <c r="L52" s="1">
+        <v>3360708.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3367213.43</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>173</v>
-      </c>
-[...13 lines deleted...]
-        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">